--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -112,50 +112,56 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
+    <t>ES0105046017</t>
+  </si>
+  <si>
+    <t>AENA SME SA</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -208,50 +214,56 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
+    <t>ES0140609019</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA</t>
+  </si>
+  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
@@ -316,56 +328,50 @@
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>ES0144583343</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -538,1977 +544,1986 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>7 095.74</t>
+    <t>13 882.97</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
     <t>OE100326</t>
   </si>
   <si>
     <t>EURO-BOBL MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>OAT100326</t>
   </si>
   <si>
     <t>EURO-OAT MAR 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
+    <t>4 466.00</t>
+  </si>
+  <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>7 144.52</t>
+    <t>8 799.04</t>
   </si>
   <si>
     <t>XS2388141892</t>
   </si>
   <si>
     <t>ADECCO INTERNATIONAL FINANCIAL SER 21/03/2082</t>
   </si>
   <si>
-    <t>4 546.77</t>
+    <t>4 858.38</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>21 211.64</t>
+    <t>22 884.25</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>5 625.00</t>
+    <t>7 320.21</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 026.88</t>
+    <t>5 389.83</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>4 536.99</t>
-[...8 lines deleted...]
-    <t>9 776.71</t>
+    <t>5 621.92</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>13 746.58</t>
+    <t>15 102.74</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>43 560.33</t>
+    <t>48 474.83</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 054.79</t>
+    <t>11 958.90</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>12 601.03</t>
+    <t>13 844.18</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
+    <t>14 646.58</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>9 286.12</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>16 068.49</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>36 150.68</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>19 363.05</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>22 145.09</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2NW83</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
+  </si>
+  <si>
+    <t>IT0005675126</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 23/10/2031</t>
+  </si>
+  <si>
+    <t>7 828.77</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>1 690.09</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>12 417.81</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>4 027.40</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>8 815.07</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 217.38</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>4 725.14</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>2 838.36</t>
+  </si>
+  <si>
+    <t>FR001400EAY1</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>XS2342060360</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2032</t>
+  </si>
+  <si>
+    <t>4 408.85</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>11 117.72</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>8 229.45</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>20 342.47</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>4 678.38</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>6 096.06</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>13 794.52</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>2 423.09</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>28 315.70</t>
+  </si>
+  <si>
+    <t>FR0014007VJ6</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/02/2034</t>
+  </si>
+  <si>
+    <t>FR001400OIX5</t>
+  </si>
+  <si>
+    <t>BPCE SA 08/03/2033</t>
+  </si>
+  <si>
+    <t>20 116.44</t>
+  </si>
+  <si>
+    <t>FR0014015DL3</t>
+  </si>
+  <si>
+    <t>BPCE SA 16/01/2037</t>
+  </si>
+  <si>
+    <t>1 380.82</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>3 747.95</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>5 790.95</t>
+  </si>
+  <si>
+    <t>DE0001030732</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>11 021.92</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 573.63</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>8 917.81</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 344.52</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>27 015.40</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>18 110.96</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>9 906.85</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>22 150.68</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 130.14</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>20 299.32</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>4 469.18</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>18 976.44</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>2 517.12</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>8 710.27</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>18 423.91</t>
+  </si>
+  <si>
+    <t>FR001400I3C5</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.47 22/05/2031</t>
+  </si>
+  <si>
+    <t>10 685.70</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>23 972.60</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>6 454.79</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 498.29</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 767.12</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>7 268.84</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>18 520.27</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 917.88</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>5 482.85</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>4 524.15</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>15 721.81</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>17 519.18</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>7 299.66</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 105.82</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>8 979.45</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>16 625.34</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>23 719.77</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>11 696.92</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>5 301.37</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>6 624.66</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>4 294.11</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>6 575.34</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>29 506.85</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>33 817.37</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>7 964.38</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>3 700.41</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>2 952.29</t>
+  </si>
+  <si>
+    <t>FI4000278551</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2027</t>
+  </si>
+  <si>
+    <t>10 035.62</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>7 947.40</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013451507</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014001N38</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+  </si>
+  <si>
+    <t>3 000.03</t>
+  </si>
+  <si>
+    <t>FR0011883966</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
+  </si>
+  <si>
+    <t>114 246.58</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>42 169.48</t>
+  </si>
+  <si>
+    <t>FR0000187635</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
+  </si>
+  <si>
+    <t>157 534.25</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>2 884.93</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>18 257.53</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>6 808.17</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 140.41</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>14 232.33</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>19 842.12</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>4 684.93</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>33 681.51</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>7 058.11</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>4 295.89</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>9 508.53</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>30 416.10</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>5 376.71</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>19 841.53</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>6 516.47</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>13 411.23</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>16 751.34</t>
+  </si>
+  <si>
+    <t>IE00BJ38CR43</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
+  </si>
+  <si>
+    <t>33 518.47</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>16 816.44</t>
+  </si>
+  <si>
+    <t>IT0005466013</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
+  </si>
+  <si>
+    <t>9 873.53</t>
+  </si>
+  <si>
+    <t>IT0005403396</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
+  </si>
+  <si>
+    <t>8 466.91</t>
+  </si>
+  <si>
+    <t>IT0005383309</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
+  </si>
+  <si>
+    <t>25 254.27</t>
+  </si>
+  <si>
+    <t>IT0005413171</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
+  </si>
+  <si>
+    <t>33 188.57</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>29 237.57</t>
+  </si>
+  <si>
+    <t>IT0005024234</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
+  </si>
+  <si>
+    <t>188 140.37</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>45 235.62</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>10 000.68</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>4 723.97</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>18 944.88</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 235.13</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>15 753.23</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>36 493.15</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>13 583.32</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>8 054.69</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>6 249.66</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>1 043.82</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>70 615.71</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>9 701.93</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>6 807.23</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>16 388.98</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>NL0015000LS8</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
+  </si>
+  <si>
+    <t>NL0012818504</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
+  </si>
+  <si>
+    <t>1 352.67</t>
+  </si>
+  <si>
+    <t>NL0014555419</t>
+  </si>
+  <si>
+    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>5 342.47</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>9 838.10</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>3 575.18</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>55 664.38</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>13 110.58</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>31 432.05</t>
+  </si>
+  <si>
+    <t>PTOTEVOE0018</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
+  </si>
+  <si>
+    <t>22 919.73</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>18 944.38</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>11 207.74</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>1 347.95</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>6 463.36</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>3 866.30</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>20 389.07</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>5 831.61</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>4 487.67</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>22 006.85</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>15 957.53</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>5 988.82</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>1 579.32</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>18 030.82</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>37 968.77</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 397.37</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>7 191.78</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>8 408.22</t>
+  </si>
+  <si>
+    <t>ES0000012F43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
+  </si>
+  <si>
+    <t>8 959.23</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>20 501.06</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>30 789.26</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>17 095.89</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>4 001.71</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>9 534.25</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>22 885.27</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>4 204.11</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>5 182.19</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>14 813.01</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>17 756.85</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
     <t>13 561.64</t>
   </si>
   <si>
-    <t>XS3224609456</t>
-[...1550 lines deleted...]
-    <t>12 205.48</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 076.39</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>27 328.77</t>
+    <t>29 332.88</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>9 221.92</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>2 032.67</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>7 041.28</t>
+    <t>7 568.18</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 225.36</t>
+    <t>8 976.23</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>22 495.89</t>
+    <t>24 032.88</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 924.32</t>
+    <t>12 559.25</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>10 306.85</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>21 563.01</t>
+    <t>23 719.32</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 271.08</t>
+    <t>2 346.61</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>11 958.90</t>
+    <t>12 863.01</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>14 104.11</t>
-[...17 lines deleted...]
-    <t>15 032.88</t>
+    <t>15 279.45</t>
+  </si>
+  <si>
+    <t>XS3305144001</t>
+  </si>
+  <si>
+    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 258.22</t>
+    <t>2 574.66</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>19 508.22</t>
+    <t>20 924.66</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>4 400.94</t>
+    <t>4 847.12</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 255.14</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>7 619.03</t>
+    <t>8 759.29</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-33 750.00</t>
+    <t>-50 250.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2872,154 +2887,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>644254.584</v>
+        <v>643780.584</v>
       </c>
       <c r="D2">
-        <v>927.89</v>
+        <v>945.65</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>597801255.94</v>
+        <v>608794112.24</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>597801255.94</v>
+        <v>608794112.24</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>913.72</v>
+        <v>931.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8791879.69</v>
+        <v>8960144.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8791879.69</v>
+        <v>8960144.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>22543.0</v>
+        <v>24880.0</v>
       </c>
       <c r="D4">
-        <v>111.22</v>
+        <v>113.4</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2507315.88</v>
+        <v>2821414.35</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2507315.88</v>
+        <v>2821414.35</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P302"/>
+  <dimension ref="A1:P304"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O302" sqref="O302"/>
+      <selection activeCell="O304" sqref="O304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3041,15086 +3056,15186 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>12020.0</v>
       </c>
       <c r="D2" s="1">
-        <v>149.0</v>
+        <v>158.5</v>
       </c>
       <c r="E2" s="1">
         <v>210.7090848586</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2532723.2</v>
       </c>
       <c r="I2" s="1">
-        <v>-741743.2</v>
+        <v>-627553.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-29.286390237986</v>
+        <v>-24.777804380676</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1790980.0</v>
+        <v>1905170.0</v>
       </c>
       <c r="N2" s="1">
-        <v>1790980.0</v>
+        <v>1905170.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>1020.0</v>
       </c>
       <c r="D3" s="1">
-        <v>1176.8</v>
+        <v>964.1</v>
       </c>
       <c r="E3" s="1">
         <v>1570.0</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>1601400.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-401064.0</v>
+        <v>-618018.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-25.044585987261</v>
+        <v>-38.592356687898</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1200336.0</v>
+        <v>983382.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1200336.0</v>
+        <v>983382.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>18404.0</v>
+        <v>48589.0</v>
       </c>
       <c r="D4" s="1">
-        <v>190.24</v>
+        <v>26.93</v>
       </c>
       <c r="E4" s="1">
-        <v>159.92108183</v>
+        <v>27.7441999218</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2943187.59</v>
+        <v>1348062.93</v>
       </c>
       <c r="I4" s="1">
-        <v>557989.37</v>
+        <v>-39561.16</v>
       </c>
       <c r="J4" s="1">
-        <v>18.958675005829</v>
+        <v>-2.934667152371</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3501176.96</v>
+        <v>1308501.77</v>
       </c>
       <c r="N4" s="1">
-        <v>3501176.96</v>
+        <v>1308501.77</v>
       </c>
       <c r="O4" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>35746.0</v>
+        <v>18404.0</v>
       </c>
       <c r="D5" s="1">
-        <v>56.94</v>
+        <v>184.48</v>
       </c>
       <c r="E5" s="1">
-        <v>58.398102445</v>
+        <v>159.92108183</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2087498.57</v>
+        <v>2943187.59</v>
       </c>
       <c r="I5" s="1">
-        <v>-52121.33</v>
+        <v>451982.33</v>
       </c>
       <c r="J5" s="1">
-        <v>-2.4968318900453</v>
+        <v>15.35689847075</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2035377.24</v>
+        <v>3395169.92</v>
       </c>
       <c r="N5" s="1">
-        <v>2035377.24</v>
+        <v>3395169.92</v>
       </c>
       <c r="O5" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>19269.0</v>
+        <v>35746.0</v>
       </c>
       <c r="D6" s="1">
-        <v>382.4</v>
+        <v>59.74</v>
       </c>
       <c r="E6" s="1">
-        <v>234.8222139187</v>
+        <v>58.398102445</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>4524789.24</v>
+        <v>2087498.57</v>
       </c>
       <c r="I6" s="1">
-        <v>2843676.36</v>
+        <v>47967.47</v>
       </c>
       <c r="J6" s="1">
-        <v>62.8466036575</v>
+        <v>2.2978444483437</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7368465.6</v>
+        <v>2135466.04</v>
       </c>
       <c r="N6" s="1">
-        <v>7368465.6</v>
+        <v>2135466.04</v>
       </c>
       <c r="O6" s="1">
-        <v>1.21</v>
+        <v>0.34</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>136724.0</v>
+        <v>19269.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.84</v>
+        <v>381.5</v>
       </c>
       <c r="E7" s="1">
-        <v>25.8695213715</v>
+        <v>234.8222139187</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3536984.44</v>
+        <v>4524789.24</v>
       </c>
       <c r="I7" s="1">
-        <v>269411.72</v>
+        <v>2826334.26</v>
       </c>
       <c r="J7" s="1">
-        <v>7.6169891208229</v>
+        <v>62.463334977344</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3806396.16</v>
+        <v>7351123.5</v>
       </c>
       <c r="N7" s="1">
-        <v>3806396.16</v>
+        <v>7351123.5</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>35963.0</v>
+        <v>136724.0</v>
       </c>
       <c r="D8" s="1">
-        <v>54.1</v>
+        <v>29.8</v>
       </c>
       <c r="E8" s="1">
-        <v>68.4789831215</v>
+        <v>25.8695213715</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2462709.67</v>
+        <v>3536984.44</v>
       </c>
       <c r="I8" s="1">
-        <v>-517111.37</v>
+        <v>537390.76</v>
       </c>
       <c r="J8" s="1">
-        <v>-20.997658648086</v>
+        <v>15.193472550306</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1945598.3</v>
+        <v>4074375.2</v>
       </c>
       <c r="N8" s="1">
-        <v>1945598.3</v>
+        <v>4074375.2</v>
       </c>
       <c r="O8" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>36120.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.32</v>
+        <v>49.28</v>
       </c>
       <c r="E9" s="1">
-        <v>54.1531140642</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1956010.48</v>
+        <v>2462709.67</v>
       </c>
       <c r="I9" s="1">
-        <v>294987.92</v>
+        <v>-690453.03</v>
       </c>
       <c r="J9" s="1">
-        <v>15.081101201462</v>
+        <v>-28.036314568903</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2250998.4</v>
+        <v>1772256.64</v>
       </c>
       <c r="N9" s="1">
-        <v>2250998.4</v>
+        <v>1772256.64</v>
       </c>
       <c r="O9" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>15341.0</v>
+        <v>36120.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1190.4</v>
+        <v>67.22</v>
       </c>
       <c r="E10" s="1">
-        <v>404.2233843948</v>
+        <v>54.1531140642</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>6201190.94</v>
+        <v>1956010.48</v>
       </c>
       <c r="I10" s="1">
-        <v>12060735.46</v>
+        <v>471975.92</v>
       </c>
       <c r="J10" s="1">
-        <v>194.49063214944</v>
+        <v>24.129518978855</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>18261926.4</v>
+        <v>2427986.4</v>
       </c>
       <c r="N10" s="1">
-        <v>18261926.4</v>
+        <v>2427986.4</v>
       </c>
       <c r="O10" s="1">
-        <v>3.0</v>
+        <v>0.39</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>125524.0</v>
+        <v>15341.0</v>
       </c>
       <c r="D11" s="1">
-        <v>39.31</v>
+        <v>1288.4</v>
       </c>
       <c r="E11" s="1">
-        <v>25.5560147064</v>
+        <v>404.2233843948</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3207893.19</v>
+        <v>6201190.94</v>
       </c>
       <c r="I11" s="1">
-        <v>1726455.25</v>
+        <v>13564153.46</v>
       </c>
       <c r="J11" s="1">
-        <v>53.818975500241</v>
+        <v>218.73465260529</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4934348.44</v>
+        <v>19765344.4</v>
       </c>
       <c r="N11" s="1">
-        <v>4934348.44</v>
+        <v>19765344.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.81</v>
+        <v>3.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>292537.0</v>
+        <v>125524.0</v>
       </c>
       <c r="D12" s="1">
-        <v>22.03</v>
+        <v>40.21</v>
       </c>
       <c r="E12" s="1">
-        <v>10.5618574744</v>
+        <v>25.5560147064</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3089734.1</v>
+        <v>3207893.19</v>
       </c>
       <c r="I12" s="1">
-        <v>3354856.01</v>
+        <v>1839426.85</v>
       </c>
       <c r="J12" s="1">
-        <v>108.58073547494</v>
+        <v>57.340651357535</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6444590.11</v>
+        <v>5047320.04</v>
       </c>
       <c r="N12" s="1">
-        <v>6444590.11</v>
+        <v>5047320.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.06</v>
+        <v>0.81</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>602406.0</v>
+        <v>292537.0</v>
       </c>
       <c r="D13" s="1">
-        <v>11.086</v>
+        <v>20.16</v>
       </c>
       <c r="E13" s="1">
-        <v>7.595102821</v>
+        <v>10.5618574744</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4575335.51</v>
+        <v>3089734.1</v>
       </c>
       <c r="I13" s="1">
-        <v>2102937.41</v>
+        <v>2807811.82</v>
       </c>
       <c r="J13" s="1">
-        <v>45.962474345406</v>
+        <v>90.875516440072</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6678272.92</v>
+        <v>5897545.92</v>
       </c>
       <c r="N13" s="1">
-        <v>6678272.92</v>
+        <v>5897545.92</v>
       </c>
       <c r="O13" s="1">
-        <v>1.1</v>
+        <v>0.95</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>19435.0</v>
+        <v>602406.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.35</v>
+        <v>11.164</v>
       </c>
       <c r="E14" s="1">
-        <v>107.9779187034</v>
+        <v>7.595102821</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2098550.85</v>
+        <v>4575335.51</v>
       </c>
       <c r="I14" s="1">
-        <v>-206553.6</v>
+        <v>2149925.07</v>
       </c>
       <c r="J14" s="1">
-        <v>-9.842677865061</v>
+        <v>46.989451709084</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1891997.25</v>
+        <v>6725260.58</v>
       </c>
       <c r="N14" s="1">
-        <v>1891997.25</v>
+        <v>6725260.58</v>
       </c>
       <c r="O14" s="1">
-        <v>0.31</v>
+        <v>1.08</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>46636.0</v>
+        <v>19435.0</v>
       </c>
       <c r="D15" s="1">
-        <v>87.64</v>
+        <v>95.65</v>
       </c>
       <c r="E15" s="1">
-        <v>79.8211356034</v>
+        <v>107.9779187034</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3722538.48</v>
+        <v>2098550.85</v>
       </c>
       <c r="I15" s="1">
-        <v>364640.56</v>
+        <v>-239593.1</v>
       </c>
       <c r="J15" s="1">
-        <v>9.7954812813648</v>
+        <v>-11.417073834546</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4087179.04</v>
+        <v>1858957.75</v>
       </c>
       <c r="N15" s="1">
-        <v>4087179.04</v>
+        <v>1858957.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>51409.0</v>
+        <v>46636.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.92</v>
+        <v>88.12</v>
       </c>
       <c r="E16" s="1">
-        <v>74.6080911903</v>
+        <v>79.8211356034</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3835527.36</v>
+        <v>3722538.48</v>
       </c>
       <c r="I16" s="1">
-        <v>889987.92</v>
+        <v>387025.84</v>
       </c>
       <c r="J16" s="1">
-        <v>23.203795370658</v>
+        <v>10.396825770354</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4725515.28</v>
+        <v>4109564.32</v>
       </c>
       <c r="N16" s="1">
-        <v>4725515.28</v>
+        <v>4109564.32</v>
       </c>
       <c r="O16" s="1">
-        <v>0.78</v>
+        <v>0.66</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>542213.0</v>
+        <v>37887.0</v>
       </c>
       <c r="D17" s="1">
-        <v>11.28</v>
+        <v>96.37</v>
       </c>
       <c r="E17" s="1">
-        <v>11.0751749036</v>
+        <v>74.6080911658</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005103.81</v>
+        <v>2826676.75</v>
       </c>
       <c r="I17" s="1">
-        <v>111058.83</v>
+        <v>824493.44</v>
       </c>
       <c r="J17" s="1">
-        <v>1.8494073293964</v>
+        <v>29.168295950359</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>6116162.64</v>
+        <v>3651170.19</v>
       </c>
       <c r="N17" s="1">
-        <v>6116162.64</v>
+        <v>3651170.19</v>
       </c>
       <c r="O17" s="1">
-        <v>1.0</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1422302.0</v>
+        <v>1370838.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.72</v>
+        <v>11.298</v>
       </c>
       <c r="E18" s="1">
-        <v>10.6132367528</v>
+        <v>11.2053316074</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15095227.86</v>
+        <v>15360694.37</v>
       </c>
       <c r="I18" s="1">
-        <v>151849.58</v>
+        <v>127033.35</v>
       </c>
       <c r="J18" s="1">
-        <v>1.00594427198</v>
+        <v>0.82700265326612</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15247077.44</v>
+        <v>15487727.72</v>
       </c>
       <c r="N18" s="1">
-        <v>15247077.44</v>
+        <v>15487727.72</v>
       </c>
       <c r="O18" s="1">
         <v>2.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>97635.0</v>
+        <v>792405.0</v>
       </c>
       <c r="D19" s="1">
-        <v>26.88</v>
+        <v>10.832</v>
       </c>
       <c r="E19" s="1">
-        <v>28.8500285758</v>
+        <v>10.7347626025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2816772.54</v>
+        <v>8506279.56</v>
       </c>
       <c r="I19" s="1">
-        <v>-192343.74</v>
+        <v>77051.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-6.8285151629602</v>
+        <v>0.90581786616004</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2624428.8</v>
+        <v>8583330.96</v>
       </c>
       <c r="N19" s="1">
-        <v>2624428.8</v>
+        <v>8583330.96</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>1.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>14659.0</v>
+        <v>97635.0</v>
       </c>
       <c r="D20" s="1">
-        <v>121.95</v>
+        <v>28.68</v>
       </c>
       <c r="E20" s="1">
-        <v>134.3637396821</v>
+        <v>28.8500285758</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1969638.06</v>
+        <v>2816772.54</v>
       </c>
       <c r="I20" s="1">
-        <v>-181973.01</v>
+        <v>-16600.74</v>
       </c>
       <c r="J20" s="1">
-        <v>-9.2389060556639</v>
+        <v>-0.58935323190846</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1787665.05</v>
+        <v>2800171.8</v>
       </c>
       <c r="N20" s="1">
-        <v>1787665.05</v>
+        <v>2800171.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>39102.0</v>
+        <v>120345.0</v>
       </c>
       <c r="D21" s="1">
-        <v>86.26</v>
+        <v>10.615</v>
       </c>
       <c r="E21" s="1">
-        <v>55.1709669582</v>
+        <v>10.5931000042</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2157295.15</v>
+        <v>1274826.62</v>
       </c>
       <c r="I21" s="1">
-        <v>1215643.37</v>
+        <v>2635.56</v>
       </c>
       <c r="J21" s="1">
-        <v>56.350350113196</v>
+        <v>0.20673870145573</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>3372938.52</v>
+        <v>1277462.18</v>
       </c>
       <c r="N21" s="1">
-        <v>3372938.52</v>
+        <v>1277462.18</v>
       </c>
       <c r="O21" s="1">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>22671.0</v>
+        <v>14659.0</v>
       </c>
       <c r="D22" s="1">
-        <v>70.28</v>
+        <v>101.25</v>
       </c>
       <c r="E22" s="1">
-        <v>59.4429090027</v>
+        <v>134.3637396821</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1347630.19</v>
+        <v>1969638.06</v>
       </c>
       <c r="I22" s="1">
-        <v>245687.69</v>
+        <v>-485414.31</v>
       </c>
       <c r="J22" s="1">
-        <v>18.231091275864</v>
+        <v>-24.644848201197</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1593317.88</v>
+        <v>1484223.75</v>
       </c>
       <c r="N22" s="1">
-        <v>1593317.88</v>
+        <v>1484223.75</v>
       </c>
       <c r="O22" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>29939.0</v>
+        <v>39102.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.35</v>
+        <v>87.8</v>
       </c>
       <c r="E23" s="1">
-        <v>33.5268288854</v>
+        <v>55.1709669582</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1003759.73</v>
+        <v>2157295.15</v>
       </c>
       <c r="I23" s="1">
-        <v>-334623.08</v>
+        <v>1275860.45</v>
       </c>
       <c r="J23" s="1">
-        <v>-33.336969993805</v>
+        <v>59.141673312528</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>669136.65</v>
+        <v>3433155.6</v>
       </c>
       <c r="N23" s="1">
-        <v>669136.65</v>
+        <v>3433155.6</v>
       </c>
       <c r="O23" s="1">
-        <v>0.11</v>
+        <v>0.55</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>6365.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D24" s="1">
-        <v>204.2</v>
+        <v>72.42</v>
       </c>
       <c r="E24" s="1">
-        <v>217.0630007855</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1381606.0</v>
+        <v>1347630.19</v>
       </c>
       <c r="I24" s="1">
-        <v>-81873.0</v>
+        <v>294203.63</v>
       </c>
       <c r="J24" s="1">
-        <v>-5.9259296789389</v>
+        <v>21.831184265767</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1299733.0</v>
+        <v>1641833.82</v>
       </c>
       <c r="N24" s="1">
-        <v>1299733.0</v>
+        <v>1641833.82</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>83346.0</v>
+        <v>29939.0</v>
       </c>
       <c r="D25" s="1">
-        <v>28.83</v>
+        <v>18.025</v>
       </c>
       <c r="E25" s="1">
-        <v>31.6806207856</v>
+        <v>33.5268288854</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2640453.02</v>
+        <v>1003759.73</v>
       </c>
       <c r="I25" s="1">
-        <v>-237587.84</v>
+        <v>-464109.25</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.9979953515704</v>
+        <v>-46.237086040501</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2402865.18</v>
+        <v>539650.48</v>
       </c>
       <c r="N25" s="1">
-        <v>2402865.18</v>
+        <v>539650.48</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>46391.0</v>
+        <v>6365.0</v>
       </c>
       <c r="D26" s="1">
-        <v>66.74</v>
+        <v>218.6</v>
       </c>
       <c r="E26" s="1">
-        <v>97.1771259512</v>
+        <v>217.0630007855</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>4508144.05</v>
+        <v>1381606.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1412008.71</v>
+        <v>9783.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-31.32128641719</v>
+        <v>0.70808899208602</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3096135.34</v>
+        <v>1391389.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3096135.34</v>
+        <v>1391389.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>52772.0</v>
+        <v>83346.0</v>
       </c>
       <c r="D27" s="1">
-        <v>17.96</v>
+        <v>33.66</v>
       </c>
       <c r="E27" s="1">
-        <v>17.8276000531</v>
+        <v>31.6806207856</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>940798.11</v>
+        <v>2640453.02</v>
       </c>
       <c r="I27" s="1">
-        <v>6987.01</v>
+        <v>164973.34</v>
       </c>
       <c r="J27" s="1">
-        <v>0.74266837121941</v>
+        <v>6.2479180182498</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>947785.12</v>
+        <v>2805426.36</v>
       </c>
       <c r="N27" s="1">
-        <v>947785.12</v>
+        <v>2805426.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>727875.0</v>
+        <v>46391.0</v>
       </c>
       <c r="D28" s="1">
-        <v>9.41</v>
+        <v>59.22</v>
       </c>
       <c r="E28" s="1">
-        <v>7.0422502215</v>
+        <v>97.1771259512</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>5125877.88</v>
+        <v>4508144.05</v>
       </c>
       <c r="I28" s="1">
-        <v>1723425.87</v>
+        <v>-1760869.03</v>
       </c>
       <c r="J28" s="1">
-        <v>33.622062607547</v>
+        <v>-39.05973301807</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>6849303.75</v>
+        <v>2747275.02</v>
       </c>
       <c r="N28" s="1">
-        <v>6849303.75</v>
+        <v>2747275.02</v>
       </c>
       <c r="O28" s="1">
-        <v>1.12</v>
+        <v>0.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>119838.0</v>
+        <v>52772.0</v>
       </c>
       <c r="D29" s="1">
-        <v>25.63</v>
+        <v>19.395</v>
       </c>
       <c r="E29" s="1">
-        <v>15.0169061566</v>
+        <v>17.8276000531</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>1799596.0</v>
+        <v>940798.11</v>
       </c>
       <c r="I29" s="1">
-        <v>1271851.94</v>
+        <v>82714.83</v>
       </c>
       <c r="J29" s="1">
-        <v>70.674303565911</v>
+        <v>8.7919851369599</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3071447.94</v>
+        <v>1023512.94</v>
       </c>
       <c r="N29" s="1">
-        <v>3071447.94</v>
+        <v>1023512.94</v>
       </c>
       <c r="O29" s="1">
-        <v>0.5</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>22378.0</v>
+        <v>727875.0</v>
       </c>
       <c r="D30" s="1">
-        <v>110.8</v>
+        <v>9.995</v>
       </c>
       <c r="E30" s="1">
-        <v>104.5897001519</v>
+        <v>7.0422502215</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2340508.31</v>
+        <v>5125877.88</v>
       </c>
       <c r="I30" s="1">
-        <v>138974.09</v>
+        <v>2149232.75</v>
       </c>
       <c r="J30" s="1">
-        <v>5.9377738334114</v>
+        <v>41.929066597271</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2479482.4</v>
+        <v>7275110.63</v>
       </c>
       <c r="N30" s="1">
-        <v>2479482.4</v>
+        <v>7275110.63</v>
       </c>
       <c r="O30" s="1">
-        <v>0.41</v>
+        <v>1.17</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>12500.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D31" s="1">
-        <v>255.9</v>
+        <v>27.54</v>
       </c>
       <c r="E31" s="1">
-        <v>192.380716</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2404758.95</v>
+        <v>1799596.0</v>
       </c>
       <c r="I31" s="1">
-        <v>793991.05</v>
+        <v>1500742.52</v>
       </c>
       <c r="J31" s="1">
-        <v>33.017490172976</v>
+        <v>83.393301607694</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3198750.0</v>
+        <v>3300338.52</v>
       </c>
       <c r="N31" s="1">
-        <v>3198750.0</v>
+        <v>3300338.52</v>
       </c>
       <c r="O31" s="1">
         <v>0.53</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>75000.0</v>
+        <v>22378.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.36</v>
+        <v>104.9</v>
       </c>
       <c r="E32" s="1">
-        <v>23.5134493333</v>
+        <v>104.5897001519</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1763508.7</v>
+        <v>2340508.31</v>
       </c>
       <c r="I32" s="1">
-        <v>-761508.7</v>
+        <v>6943.89</v>
       </c>
       <c r="J32" s="1">
-        <v>-43.181454109072</v>
+        <v>0.2966829884915</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1002000.0</v>
+        <v>2347452.2</v>
       </c>
       <c r="N32" s="1">
-        <v>1002000.0</v>
+        <v>2347452.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12551.0</v>
+        <v>12500.0</v>
       </c>
       <c r="D33" s="1">
-        <v>182.4</v>
+        <v>237.1</v>
       </c>
       <c r="E33" s="1">
-        <v>146.4613210103</v>
+        <v>192.380716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1838236.04</v>
+        <v>2404758.95</v>
       </c>
       <c r="I33" s="1">
-        <v>451066.36</v>
+        <v>558991.05</v>
       </c>
       <c r="J33" s="1">
-        <v>24.538000027461</v>
+        <v>23.245200937915</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2289302.4</v>
+        <v>2963750.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2289302.4</v>
+        <v>2963750.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>33868.0</v>
+        <v>75000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>35.55</v>
+        <v>14.95</v>
       </c>
       <c r="E34" s="1">
-        <v>34.39</v>
+        <v>23.5134493333</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1164720.52</v>
+        <v>1763508.7</v>
       </c>
       <c r="I34" s="1">
-        <v>39286.88</v>
+        <v>-642258.7</v>
       </c>
       <c r="J34" s="1">
-        <v>3.3730735678976</v>
+        <v>-36.419366686425</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1204007.4</v>
+        <v>1121250.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1204007.4</v>
+        <v>1121250.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>26002.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D35" s="1">
-        <v>75.54</v>
+        <v>190.3</v>
       </c>
       <c r="E35" s="1">
-        <v>69.1594131221</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1798283.06</v>
+        <v>1838236.04</v>
       </c>
       <c r="I35" s="1">
-        <v>165908.02</v>
+        <v>550219.26</v>
       </c>
       <c r="J35" s="1">
-        <v>9.2259124100296</v>
+        <v>29.931915598826</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1964191.08</v>
+        <v>2388455.3</v>
       </c>
       <c r="N35" s="1">
-        <v>1964191.08</v>
+        <v>2388455.3</v>
       </c>
       <c r="O35" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>1217.0</v>
+        <v>33868.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2002.0</v>
+        <v>36.18</v>
       </c>
       <c r="E36" s="1">
-        <v>2380.7543138866</v>
+        <v>34.39</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2897378.0</v>
+        <v>1164720.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-460944.0</v>
+        <v>60623.72</v>
       </c>
       <c r="J36" s="1">
-        <v>-15.909004624181</v>
+        <v>5.205001453911</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>2436434.0</v>
+        <v>1225344.24</v>
       </c>
       <c r="N36" s="1">
-        <v>2436434.0</v>
+        <v>1225344.24</v>
       </c>
       <c r="O36" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>169758.0</v>
+        <v>11312.0</v>
       </c>
       <c r="D37" s="1">
-        <v>18.995</v>
+        <v>83.28</v>
       </c>
       <c r="E37" s="1">
-        <v>14.04009543</v>
+        <v>69.1594130127</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2383418.52</v>
+        <v>782331.28</v>
       </c>
       <c r="I37" s="1">
-        <v>841134.69</v>
+        <v>159732.08</v>
       </c>
       <c r="J37" s="1">
-        <v>35.291103217575</v>
+        <v>20.417447708342</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>3224553.21</v>
+        <v>942063.36</v>
       </c>
       <c r="N37" s="1">
-        <v>3224553.21</v>
+        <v>942063.36</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.15</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>2325.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.995</v>
+        <v>2062.0</v>
       </c>
       <c r="E38" s="1">
-        <v>73.0</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>169725.0</v>
+        <v>2897378.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-125561.62</v>
+        <v>-387924.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-73.979449108853</v>
+        <v>-13.388794972558</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>44163.38</v>
+        <v>2509454.0</v>
       </c>
       <c r="N38" s="1">
-        <v>44163.38</v>
+        <v>2509454.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.01</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>17197.0</v>
+        <v>172083.0</v>
       </c>
       <c r="D39" s="1">
-        <v>79.4</v>
+        <v>20.35</v>
       </c>
       <c r="E39" s="1">
-        <v>143.1178752108</v>
+        <v>14.836698105</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2461198.1</v>
+        <v>2553143.52</v>
       </c>
       <c r="I39" s="1">
-        <v>-1095756.3</v>
+        <v>948745.53</v>
       </c>
       <c r="J39" s="1">
-        <v>-44.521255725006</v>
+        <v>37.159898085165</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1365441.8</v>
+        <v>3501889.05</v>
       </c>
       <c r="N39" s="1">
-        <v>1365441.8</v>
+        <v>3501889.05</v>
       </c>
       <c r="O39" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>60874.0</v>
+        <v>17197.0</v>
       </c>
       <c r="D40" s="1">
-        <v>54.76</v>
+        <v>78.22</v>
       </c>
       <c r="E40" s="1">
-        <v>48.4046962578</v>
+        <v>143.1178752108</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2946587.48</v>
+        <v>2461198.1</v>
       </c>
       <c r="I40" s="1">
-        <v>386872.76</v>
+        <v>-1116048.76</v>
       </c>
       <c r="J40" s="1">
-        <v>13.12951889689</v>
+        <v>-45.345750917003</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3333460.24</v>
+        <v>1345149.34</v>
       </c>
       <c r="N40" s="1">
-        <v>3333460.24</v>
+        <v>1345149.34</v>
       </c>
       <c r="O40" s="1">
-        <v>0.55</v>
+        <v>0.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>105030.0</v>
+        <v>60874.0</v>
       </c>
       <c r="D41" s="1">
-        <v>41.075</v>
+        <v>56.86</v>
       </c>
       <c r="E41" s="1">
-        <v>30.6321274874</v>
+        <v>48.4046962578</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3217292.35</v>
+        <v>2946587.48</v>
       </c>
       <c r="I41" s="1">
-        <v>1096814.9</v>
+        <v>514708.16</v>
       </c>
       <c r="J41" s="1">
-        <v>34.091241350821</v>
+        <v>17.467940914485</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4314107.25</v>
+        <v>3461295.64</v>
       </c>
       <c r="N41" s="1">
-        <v>4314107.25</v>
+        <v>3461295.64</v>
       </c>
       <c r="O41" s="1">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>220385.0</v>
+        <v>105030.0</v>
       </c>
       <c r="D42" s="1">
-        <v>26.13</v>
+        <v>47.075</v>
       </c>
       <c r="E42" s="1">
-        <v>13.9698981328</v>
+        <v>30.6321274874</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3078756.0</v>
+        <v>3217292.35</v>
       </c>
       <c r="I42" s="1">
-        <v>2679904.05</v>
+        <v>1726994.9</v>
       </c>
       <c r="J42" s="1">
-        <v>87.045028901284</v>
+        <v>53.67851945441</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5758660.05</v>
+        <v>4944287.25</v>
       </c>
       <c r="N42" s="1">
-        <v>5758660.05</v>
+        <v>4944287.25</v>
       </c>
       <c r="O42" s="1">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>1035195.0</v>
+        <v>220385.0</v>
       </c>
       <c r="D43" s="1">
-        <v>6.072</v>
+        <v>24.975</v>
       </c>
       <c r="E43" s="1">
-        <v>3.0295437864</v>
+        <v>13.9698981328</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3136168.58</v>
+        <v>3078756.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3149535.46</v>
+        <v>2425359.38</v>
       </c>
       <c r="J43" s="1">
-        <v>100.42621688404</v>
+        <v>78.77725224084</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>6285704.04</v>
+        <v>5504115.38</v>
       </c>
       <c r="N43" s="1">
-        <v>6285704.04</v>
+        <v>5504115.38</v>
       </c>
       <c r="O43" s="1">
-        <v>1.03</v>
+        <v>0.89</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>21496.0</v>
+        <v>1035195.0</v>
       </c>
       <c r="D44" s="1">
-        <v>73.65</v>
+        <v>5.812</v>
       </c>
       <c r="E44" s="1">
-        <v>93.0650716412</v>
+        <v>3.0295437864</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>2000526.78</v>
+        <v>3136168.58</v>
       </c>
       <c r="I44" s="1">
-        <v>-417346.38</v>
+        <v>2880384.76</v>
       </c>
       <c r="J44" s="1">
-        <v>-20.861824204123</v>
+        <v>91.844066622209</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1583180.4</v>
+        <v>6016553.34</v>
       </c>
       <c r="N44" s="1">
-        <v>1583180.4</v>
+        <v>6016553.34</v>
       </c>
       <c r="O44" s="1">
-        <v>0.26</v>
+        <v>0.97</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>13899.0</v>
+        <v>21496.0</v>
       </c>
       <c r="D45" s="1">
-        <v>101.9</v>
+        <v>72.6</v>
       </c>
       <c r="E45" s="1">
-        <v>98.8976926398</v>
+        <v>93.0650716412</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1374579.03</v>
+        <v>2000526.78</v>
       </c>
       <c r="I45" s="1">
-        <v>41729.07</v>
+        <v>-439917.18</v>
       </c>
       <c r="J45" s="1">
-        <v>3.03577088616</v>
+        <v>-21.990067036243</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1416308.1</v>
+        <v>1560609.6</v>
       </c>
       <c r="N45" s="1">
-        <v>1416308.1</v>
+        <v>1560609.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>730887.0</v>
+        <v>13899.0</v>
       </c>
       <c r="D46" s="1">
-        <v>4.247</v>
+        <v>113.6</v>
       </c>
       <c r="E46" s="1">
-        <v>3.6809499827</v>
+        <v>98.8976926398</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2690358.49</v>
+        <v>1374579.03</v>
       </c>
       <c r="I46" s="1">
-        <v>413718.6</v>
+        <v>204347.37</v>
       </c>
       <c r="J46" s="1">
-        <v>15.377824239327</v>
+        <v>14.866178338251</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>3104077.09</v>
+        <v>1578926.4</v>
       </c>
       <c r="N46" s="1">
-        <v>3104077.09</v>
+        <v>1578926.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>27112.0</v>
+        <v>730887.0</v>
       </c>
       <c r="D47" s="1">
-        <v>159.48</v>
+        <v>4.759</v>
       </c>
       <c r="E47" s="1">
-        <v>109.5903887577</v>
+        <v>3.6809499827</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2971214.62</v>
+        <v>2690358.49</v>
       </c>
       <c r="I47" s="1">
-        <v>1352607.14</v>
+        <v>787932.74</v>
       </c>
       <c r="J47" s="1">
-        <v>45.523710434624</v>
+        <v>29.287276878852</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4323821.76</v>
+        <v>3478291.23</v>
       </c>
       <c r="N47" s="1">
-        <v>4323821.76</v>
+        <v>3478291.23</v>
       </c>
       <c r="O47" s="1">
-        <v>0.71</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>12349.0</v>
+        <v>27112.0</v>
       </c>
       <c r="D48" s="1">
-        <v>137.2</v>
+        <v>178.3</v>
       </c>
       <c r="E48" s="1">
-        <v>96.2270864038</v>
+        <v>109.5903887577</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1188308.29</v>
+        <v>2971214.62</v>
       </c>
       <c r="I48" s="1">
-        <v>505974.51</v>
+        <v>1862854.98</v>
       </c>
       <c r="J48" s="1">
-        <v>42.579397472688</v>
+        <v>62.696749250648</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1694282.8</v>
+        <v>4834069.6</v>
       </c>
       <c r="N48" s="1">
-        <v>1694282.8</v>
+        <v>4834069.6</v>
       </c>
       <c r="O48" s="1">
-        <v>0.28</v>
+        <v>0.78</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>8431.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D49" s="1">
-        <v>386.45</v>
+        <v>154.8</v>
       </c>
       <c r="E49" s="1">
-        <v>328.2965413355</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2767868.14</v>
+        <v>1188308.29</v>
       </c>
       <c r="I49" s="1">
-        <v>490291.81</v>
+        <v>723316.91</v>
       </c>
       <c r="J49" s="1">
-        <v>17.713698239975</v>
+        <v>60.869465953149</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3258159.95</v>
+        <v>1911625.2</v>
       </c>
       <c r="N49" s="1">
-        <v>3258159.95</v>
+        <v>1911625.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9870.0</v>
+        <v>8431.0</v>
       </c>
       <c r="D50" s="1">
-        <v>529.0</v>
+        <v>398.5</v>
       </c>
       <c r="E50" s="1">
-        <v>463.2513110436</v>
+        <v>328.2965413355</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4572290.44</v>
+        <v>2767868.14</v>
       </c>
       <c r="I50" s="1">
-        <v>648939.56</v>
+        <v>591885.36</v>
       </c>
       <c r="J50" s="1">
-        <v>14.192877038669</v>
+        <v>21.384160301798</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5221230.0</v>
+        <v>3359753.5</v>
       </c>
       <c r="N50" s="1">
-        <v>5221230.0</v>
+        <v>3359753.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.86</v>
+        <v>0.54</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>20012.0</v>
+        <v>9870.0</v>
       </c>
       <c r="D51" s="1">
-        <v>123.0</v>
+        <v>553.0</v>
       </c>
       <c r="E51" s="1">
-        <v>144.8451998801</v>
+        <v>463.2513110436</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2898642.14</v>
+        <v>4572290.44</v>
       </c>
       <c r="I51" s="1">
-        <v>-437166.14</v>
+        <v>885819.56</v>
       </c>
       <c r="J51" s="1">
-        <v>-15.081756177049</v>
+        <v>19.37365028806</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2461476.0</v>
+        <v>5458110.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2461476.0</v>
+        <v>5458110.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.4</v>
+        <v>0.88</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>180458.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D52" s="1">
-        <v>17.235</v>
+        <v>125.8</v>
       </c>
       <c r="E52" s="1">
-        <v>11.7766617163</v>
+        <v>144.8451998801</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2125192.82</v>
+        <v>2898642.14</v>
       </c>
       <c r="I52" s="1">
-        <v>985000.81</v>
+        <v>-381132.54</v>
       </c>
       <c r="J52" s="1">
-        <v>46.348773660924</v>
+        <v>-13.148657943681</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3110193.63</v>
+        <v>2517509.6</v>
       </c>
       <c r="N52" s="1">
-        <v>3110193.63</v>
+        <v>2517509.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>22291.0</v>
+        <v>180458.0</v>
       </c>
       <c r="D53" s="1">
-        <v>48.14</v>
+        <v>17.88</v>
       </c>
       <c r="E53" s="1">
-        <v>52.2038001884</v>
+        <v>11.7766617163</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1163674.91</v>
+        <v>2125192.82</v>
       </c>
       <c r="I53" s="1">
-        <v>-90586.17</v>
+        <v>1101396.22</v>
       </c>
       <c r="J53" s="1">
-        <v>-7.7844911170251</v>
+        <v>51.825707749191</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1073088.74</v>
+        <v>3226589.04</v>
       </c>
       <c r="N53" s="1">
-        <v>1073088.74</v>
+        <v>3226589.04</v>
       </c>
       <c r="O53" s="1">
-        <v>0.18</v>
+        <v>0.52</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>3005.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D54" s="1">
-        <v>516.0</v>
+        <v>57.8</v>
       </c>
       <c r="E54" s="1">
-        <v>281.5584592346</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>846083.17</v>
+        <v>1163674.91</v>
       </c>
       <c r="I54" s="1">
-        <v>704496.83</v>
+        <v>124744.89</v>
       </c>
       <c r="J54" s="1">
-        <v>83.265671151454</v>
+        <v>10.719908879018</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1550580.0</v>
+        <v>1288419.8</v>
       </c>
       <c r="N54" s="1">
-        <v>1550580.0</v>
+        <v>1288419.8</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>408663.0</v>
+        <v>3005.0</v>
       </c>
       <c r="D55" s="1">
-        <v>5.616</v>
+        <v>552.6</v>
       </c>
       <c r="E55" s="1">
-        <v>5.0624402503</v>
+        <v>281.5584592346</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>2068832.02</v>
+        <v>846083.17</v>
       </c>
       <c r="I55" s="1">
-        <v>226219.39</v>
+        <v>814479.83</v>
       </c>
       <c r="J55" s="1">
-        <v>10.934642726576</v>
+        <v>96.26474782615</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2295051.41</v>
+        <v>1660563.0</v>
       </c>
       <c r="N55" s="1">
-        <v>2295051.41</v>
+        <v>1660563.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>29229.0</v>
+        <v>408663.0</v>
       </c>
       <c r="D56" s="1">
-        <v>137.05</v>
+        <v>6.422</v>
       </c>
       <c r="E56" s="1">
-        <v>100.0</v>
+        <v>5.0624402503</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2922900.0</v>
+        <v>2068832.02</v>
       </c>
       <c r="I56" s="1">
-        <v>1082934.45</v>
+        <v>555601.77</v>
       </c>
       <c r="J56" s="1">
-        <v>37.05</v>
+        <v>26.855818385874</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>4005834.45</v>
+        <v>2624433.79</v>
       </c>
       <c r="N56" s="1">
-        <v>4005834.45</v>
+        <v>2624433.79</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>0.42</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>1481.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1948.13</v>
+        <v>140.08</v>
       </c>
       <c r="E57" s="1">
-        <v>1322.4878528022</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1958604.51</v>
+        <v>2922900.0</v>
       </c>
       <c r="I57" s="1">
-        <v>926576.02</v>
+        <v>1171498.32</v>
       </c>
       <c r="J57" s="1">
-        <v>47.307969284723</v>
+        <v>40.08</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2885180.53</v>
+        <v>4094398.32</v>
       </c>
       <c r="N57" s="1">
-        <v>2885180.53</v>
+        <v>4094398.32</v>
       </c>
       <c r="O57" s="1">
-        <v>0.47</v>
+        <v>0.66</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>8312.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1068.72</v>
+        <v>1992.65</v>
       </c>
       <c r="E58" s="1">
-        <v>1067.6442300289</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8874258.84</v>
+        <v>1958604.51</v>
       </c>
       <c r="I58" s="1">
-        <v>8941.8</v>
+        <v>992510.14</v>
       </c>
       <c r="J58" s="1">
-        <v>0.10076109071437</v>
+        <v>50.674351811842</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>8883200.64</v>
+        <v>2951114.65</v>
       </c>
       <c r="N58" s="1">
-        <v>8883200.64</v>
+        <v>2951114.65</v>
       </c>
       <c r="O58" s="1">
-        <v>1.46</v>
+        <v>0.48</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>91512.0</v>
+        <v>6410.0</v>
       </c>
       <c r="D59" s="1">
-        <v>133.91</v>
+        <v>1070.05</v>
       </c>
       <c r="E59" s="1">
-        <v>115.8781323761</v>
+        <v>1068.9173354134</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10604239.65</v>
+        <v>6851760.12</v>
       </c>
       <c r="I59" s="1">
-        <v>1650132.27</v>
+        <v>7260.38</v>
       </c>
       <c r="J59" s="1">
-        <v>15.561061655184</v>
+        <v>0.10596372133355</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>12254371.92</v>
+        <v>6859020.5</v>
       </c>
       <c r="N59" s="1">
-        <v>12254371.92</v>
+        <v>6859020.5</v>
       </c>
       <c r="O59" s="1">
-        <v>2.01</v>
+        <v>1.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>22251.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D60" s="1">
-        <v>47.43</v>
+        <v>134.27</v>
       </c>
       <c r="E60" s="1">
-        <v>40.9417455395</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>910994.78</v>
+        <v>10604239.65</v>
       </c>
       <c r="I60" s="1">
-        <v>144370.15</v>
+        <v>1683076.59</v>
       </c>
       <c r="J60" s="1">
-        <v>15.847527688358</v>
+        <v>15.871732868655</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1055364.93</v>
+        <v>12287316.24</v>
       </c>
       <c r="N60" s="1">
-        <v>1055364.93</v>
+        <v>12287316.24</v>
       </c>
       <c r="O60" s="1">
-        <v>0.17</v>
+        <v>1.98</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>21793.0</v>
+        <v>22251.0</v>
       </c>
       <c r="D61" s="1">
-        <v>103.2</v>
+        <v>43.915</v>
       </c>
       <c r="E61" s="1">
-        <v>25.2007479466</v>
+        <v>40.9417455395</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>549199.9</v>
+        <v>910994.78</v>
       </c>
       <c r="I61" s="1">
-        <v>1699837.7</v>
+        <v>66157.89</v>
       </c>
       <c r="J61" s="1">
-        <v>309.51165504582</v>
+        <v>7.2621590652803</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2249037.6</v>
+        <v>977152.67</v>
       </c>
       <c r="N61" s="1">
-        <v>2249037.6</v>
+        <v>977152.67</v>
       </c>
       <c r="O61" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>20491.0</v>
+        <v>21793.0</v>
       </c>
       <c r="D62" s="1">
-        <v>78.4</v>
+        <v>100.0</v>
       </c>
       <c r="E62" s="1">
-        <v>50.5610321605</v>
+        <v>25.2007479466</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>1036046.11</v>
+        <v>549199.9</v>
       </c>
       <c r="I62" s="1">
-        <v>570448.29</v>
+        <v>1630100.1</v>
       </c>
       <c r="J62" s="1">
-        <v>55.06012565406</v>
+        <v>296.81361923045</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1606494.4</v>
+        <v>2179300.0</v>
       </c>
       <c r="N62" s="1">
-        <v>1606494.4</v>
+        <v>2179300.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>7488.0</v>
+        <v>20491.0</v>
       </c>
       <c r="D63" s="1">
-        <v>303.6</v>
+        <v>72.66</v>
       </c>
       <c r="E63" s="1">
-        <v>244.764599359</v>
+        <v>50.5610321605</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1832797.32</v>
+        <v>1036046.11</v>
       </c>
       <c r="I63" s="1">
-        <v>440559.48</v>
+        <v>452829.95</v>
       </c>
       <c r="J63" s="1">
-        <v>24.037544969784</v>
+        <v>43.707509311531</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>2273356.8</v>
+        <v>1488876.06</v>
       </c>
       <c r="N63" s="1">
-        <v>2273356.8</v>
+        <v>1488876.06</v>
       </c>
       <c r="O63" s="1">
-        <v>0.37</v>
+        <v>0.24</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>739743.0</v>
+        <v>7488.0</v>
       </c>
       <c r="D64" s="1">
-        <v>3.142</v>
+        <v>344.2</v>
       </c>
       <c r="E64" s="1">
-        <v>2.5732000032</v>
+        <v>244.764599359</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1903506.69</v>
+        <v>1832797.32</v>
       </c>
       <c r="I64" s="1">
-        <v>420765.82</v>
+        <v>744572.28</v>
       </c>
       <c r="J64" s="1">
-        <v>22.104772324178</v>
+        <v>40.624910996705</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2324272.51</v>
+        <v>2577369.6</v>
       </c>
       <c r="N64" s="1">
-        <v>2324272.51</v>
+        <v>2577369.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>48238.0</v>
+        <v>389523.0</v>
       </c>
       <c r="D65" s="1">
-        <v>81.08</v>
+        <v>3.503</v>
       </c>
       <c r="E65" s="1">
-        <v>92.4944344707</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4461746.53</v>
+        <v>1002320.58</v>
       </c>
       <c r="I65" s="1">
-        <v>-550609.49</v>
+        <v>362178.49</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.340671669666</v>
+        <v>36.13399716885</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3911137.04</v>
+        <v>1364499.07</v>
       </c>
       <c r="N65" s="1">
-        <v>3911137.04</v>
+        <v>1364499.07</v>
       </c>
       <c r="O65" s="1">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>47061.0</v>
+        <v>48238.0</v>
       </c>
       <c r="D66" s="1">
-        <v>167.0</v>
+        <v>80.79</v>
       </c>
       <c r="E66" s="1">
-        <v>144.0546392979</v>
+        <v>92.4944344707</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>6779355.38</v>
+        <v>4461746.53</v>
       </c>
       <c r="I66" s="1">
-        <v>1079831.62</v>
+        <v>-564598.51</v>
       </c>
       <c r="J66" s="1">
-        <v>15.928234462906</v>
+        <v>-12.654204047759</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7859187.0</v>
+        <v>3897148.02</v>
       </c>
       <c r="N66" s="1">
-        <v>7859187.0</v>
+        <v>3897148.02</v>
       </c>
       <c r="O66" s="1">
-        <v>1.29</v>
+        <v>0.63</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>32156.0</v>
+        <v>47061.0</v>
       </c>
       <c r="D67" s="1">
-        <v>249.65</v>
+        <v>166.78</v>
       </c>
       <c r="E67" s="1">
-        <v>114.2849875606</v>
+        <v>144.0546392979</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3674948.06</v>
+        <v>6779355.38</v>
       </c>
       <c r="I67" s="1">
-        <v>4352797.34</v>
+        <v>1069478.2</v>
       </c>
       <c r="J67" s="1">
-        <v>118.44513905865</v>
+        <v>15.775514633074</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8027745.4</v>
+        <v>7848833.58</v>
       </c>
       <c r="N67" s="1">
-        <v>8027745.4</v>
+        <v>7848833.58</v>
       </c>
       <c r="O67" s="1">
-        <v>1.32</v>
+        <v>1.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>25371.0</v>
+        <v>32156.0</v>
       </c>
       <c r="D68" s="1">
-        <v>46.7</v>
+        <v>264.95</v>
       </c>
       <c r="E68" s="1">
-        <v>86.4209404438</v>
+        <v>114.2849875606</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2192585.68</v>
+        <v>3674948.06</v>
       </c>
       <c r="I68" s="1">
-        <v>-1007759.98</v>
+        <v>4844784.14</v>
       </c>
       <c r="J68" s="1">
-        <v>-45.962171019926</v>
+        <v>131.83272418822</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1184825.7</v>
+        <v>8519732.2</v>
       </c>
       <c r="N68" s="1">
-        <v>1184825.7</v>
+        <v>8519732.2</v>
       </c>
       <c r="O68" s="1">
-        <v>0.19</v>
+        <v>1.37</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>19199.0</v>
+        <v>25371.0</v>
       </c>
       <c r="D69" s="1">
-        <v>154.9</v>
+        <v>53.55</v>
       </c>
       <c r="E69" s="1">
-        <v>107.0750585968</v>
+        <v>86.4209404438</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2055734.05</v>
+        <v>2192585.68</v>
       </c>
       <c r="I69" s="1">
-        <v>918191.05</v>
+        <v>-833968.63</v>
       </c>
       <c r="J69" s="1">
-        <v>44.664875303301</v>
+        <v>-38.035851351542</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>2973925.1</v>
+        <v>1358617.05</v>
       </c>
       <c r="N69" s="1">
-        <v>2973925.1</v>
+        <v>1358617.05</v>
       </c>
       <c r="O69" s="1">
-        <v>0.49</v>
+        <v>0.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>55000.0</v>
+        <v>19199.0</v>
       </c>
       <c r="D70" s="1">
-        <v>42.15</v>
+        <v>169.4</v>
       </c>
       <c r="E70" s="1">
-        <v>51.0</v>
+        <v>107.0750585968</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2805000.0</v>
+        <v>2055734.05</v>
       </c>
       <c r="I70" s="1">
-        <v>-486750.0</v>
+        <v>1196576.55</v>
       </c>
       <c r="J70" s="1">
-        <v>-17.352941176471</v>
+        <v>58.206777768749</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2318250.0</v>
+        <v>3252310.6</v>
       </c>
       <c r="N70" s="1">
-        <v>2318250.0</v>
+        <v>3252310.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>26340.0</v>
+        <v>55000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>260.7</v>
+        <v>41.74</v>
       </c>
       <c r="E71" s="1">
-        <v>134.729785877</v>
+        <v>51.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>3548782.56</v>
+        <v>2805000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>3318055.44</v>
+        <v>-509300.0</v>
       </c>
       <c r="J71" s="1">
-        <v>93.498414847936</v>
+        <v>-18.156862745098</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>6866838.0</v>
+        <v>2295700.0</v>
       </c>
       <c r="N71" s="1">
-        <v>6866838.0</v>
+        <v>2295700.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.13</v>
+        <v>0.37</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>60412.0</v>
+        <v>26340.0</v>
       </c>
       <c r="D72" s="1">
-        <v>76.6</v>
+        <v>244.1</v>
       </c>
       <c r="E72" s="1">
-        <v>35.9666410647</v>
+        <v>134.729785877</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2172816.72</v>
+        <v>3548782.56</v>
       </c>
       <c r="I72" s="1">
-        <v>2454742.48</v>
+        <v>2880811.44</v>
       </c>
       <c r="J72" s="1">
-        <v>112.97512843145</v>
+        <v>81.177457093905</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>4627559.2</v>
+        <v>6429594.0</v>
       </c>
       <c r="N72" s="1">
-        <v>4627559.2</v>
+        <v>6429594.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.76</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>101265.0</v>
+        <v>60412.0</v>
       </c>
       <c r="D73" s="1">
-        <v>23.475</v>
+        <v>76.24</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8474383054</v>
+        <v>35.9666410647</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2516175.84</v>
+        <v>2172816.72</v>
       </c>
       <c r="I73" s="1">
-        <v>-138979.96</v>
+        <v>2432994.16</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.5234597594737</v>
+        <v>111.9742009349</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>2377195.88</v>
+        <v>4605810.88</v>
       </c>
       <c r="N73" s="1">
-        <v>2377195.88</v>
+        <v>4605810.88</v>
       </c>
       <c r="O73" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>68294.0</v>
+        <v>101265.0</v>
       </c>
       <c r="D74" s="1">
-        <v>32.76</v>
+        <v>28.87</v>
       </c>
       <c r="E74" s="1">
-        <v>29.5914837321</v>
+        <v>24.8474383054</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2020920.79</v>
+        <v>2516175.84</v>
       </c>
       <c r="I74" s="1">
-        <v>216390.65</v>
+        <v>407344.71</v>
       </c>
       <c r="J74" s="1">
-        <v>10.707527532536</v>
+        <v>16.189039872507</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2237311.44</v>
+        <v>2923520.55</v>
       </c>
       <c r="N74" s="1">
-        <v>2237311.44</v>
+        <v>2923520.55</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>54837.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D75" s="1">
-        <v>76.71</v>
+        <v>36.14</v>
       </c>
       <c r="E75" s="1">
-        <v>66.1359547386</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3626697.35</v>
+        <v>2020920.79</v>
       </c>
       <c r="I75" s="1">
-        <v>579848.92</v>
+        <v>447224.37</v>
       </c>
       <c r="J75" s="1">
-        <v>15.988345980952</v>
+        <v>22.129732754147</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4206546.27</v>
+        <v>2468145.16</v>
       </c>
       <c r="N75" s="1">
-        <v>4206546.27</v>
+        <v>2468145.16</v>
       </c>
       <c r="O75" s="1">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>79767.0</v>
+        <v>9012.0</v>
       </c>
       <c r="D76" s="1">
-        <v>31.96</v>
+        <v>103.95</v>
       </c>
       <c r="E76" s="1">
-        <v>27.6621041283</v>
+        <v>103.5458000444</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2206523.06</v>
+        <v>933154.75</v>
       </c>
       <c r="I76" s="1">
-        <v>342830.26</v>
+        <v>3642.65</v>
       </c>
       <c r="J76" s="1">
-        <v>15.537125635116</v>
+        <v>0.39035861951086</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2549353.32</v>
+        <v>936797.4</v>
       </c>
       <c r="N76" s="1">
-        <v>2549353.32</v>
+        <v>936797.4</v>
       </c>
       <c r="O76" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>22070.0</v>
+        <v>54837.0</v>
       </c>
       <c r="D77" s="1">
-        <v>122.55</v>
+        <v>74.14</v>
       </c>
       <c r="E77" s="1">
-        <v>105.4071567739</v>
+        <v>66.1359547386</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2326335.95</v>
+        <v>3626697.35</v>
       </c>
       <c r="I77" s="1">
-        <v>378342.55</v>
+        <v>438917.83</v>
       </c>
       <c r="J77" s="1">
-        <v>16.263452834488</v>
+        <v>12.102411302669</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2704678.5</v>
+        <v>4065615.18</v>
       </c>
       <c r="N77" s="1">
-        <v>2704678.5</v>
+        <v>4065615.18</v>
       </c>
       <c r="O77" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>25584.0</v>
+        <v>79767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.19</v>
+        <v>35.36</v>
       </c>
       <c r="E78" s="1">
-        <v>28.595744606</v>
+        <v>27.6621041283</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>731593.53</v>
+        <v>2206523.06</v>
       </c>
       <c r="I78" s="1">
-        <v>-112716.57</v>
+        <v>614038.06</v>
       </c>
       <c r="J78" s="1">
-        <v>-15.406993826203</v>
+        <v>27.82830921332</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>618876.96</v>
+        <v>2820561.12</v>
       </c>
       <c r="N78" s="1">
-        <v>618876.96</v>
+        <v>2820561.12</v>
       </c>
       <c r="O78" s="1">
-        <v>0.1</v>
+        <v>0.45</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>21628.0</v>
+        <v>22070.0</v>
       </c>
       <c r="D79" s="1">
-        <v>29.34</v>
+        <v>141.85</v>
       </c>
       <c r="E79" s="1">
-        <v>32.4609002219</v>
+        <v>105.4071567739</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>702064.35</v>
+        <v>2326335.95</v>
       </c>
       <c r="I79" s="1">
-        <v>-67498.83</v>
+        <v>804293.55</v>
       </c>
       <c r="J79" s="1">
-        <v>-9.6143366345265</v>
+        <v>34.573405014869</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>634565.52</v>
+        <v>3130629.5</v>
       </c>
       <c r="N79" s="1">
-        <v>634565.52</v>
+        <v>3130629.5</v>
       </c>
       <c r="O79" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>16968.0</v>
+        <v>25584.0</v>
       </c>
       <c r="D80" s="1">
-        <v>70.04</v>
+        <v>28.0</v>
       </c>
       <c r="E80" s="1">
-        <v>136.5687435172</v>
+        <v>28.595744606</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2317298.44</v>
+        <v>731593.53</v>
       </c>
       <c r="I80" s="1">
-        <v>-1128859.72</v>
+        <v>-15241.53</v>
       </c>
       <c r="J80" s="1">
-        <v>-48.714472875578</v>
+        <v>-2.0833330770435</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1188438.72</v>
+        <v>716352.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1188438.72</v>
+        <v>716352.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>-6072800.43</v>
+        <v>35350.0</v>
       </c>
       <c r="D81" s="1">
-        <v>0.08741435</v>
+        <v>27.96</v>
       </c>
       <c r="E81" s="1">
-        <v>0.084671376</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F81" t="s">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>11.4</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>1124780.17</v>
       </c>
       <c r="I81" s="1">
-        <v>196731.42</v>
+        <v>-136394.17</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>-12.126295754307</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81" t="s">
-        <v>189</v>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>189635.68</v>
+        <v>988386.0</v>
       </c>
       <c r="N81" s="1">
-        <v>196731.42</v>
+        <v>988386.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>1095.0</v>
+        <v>16968.0</v>
       </c>
       <c r="D82" s="1">
-        <v>262.85</v>
+        <v>63.74</v>
       </c>
       <c r="E82" s="1">
-        <v>252.631506849</v>
+        <v>136.5687435172</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>2317298.44</v>
       </c>
       <c r="I82" s="1">
-        <v>1118925.0</v>
+        <v>-1235758.12</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-53.327534281687</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1118925.0</v>
+        <v>1081540.32</v>
       </c>
       <c r="N82" s="1">
-        <v>1118925.0</v>
+        <v>1081540.32</v>
       </c>
       <c r="O82" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>190</v>
+      </c>
+      <c r="B83" t="s">
+        <v>191</v>
+      </c>
+      <c r="C83" s="1">
+        <v>-6072800.43</v>
+      </c>
+      <c r="D83" s="1">
+        <v>0.08849319</v>
+      </c>
+      <c r="E83" s="1">
+        <v>0.084671376</v>
+      </c>
+      <c r="F83" t="s">
         <v>192</v>
       </c>
-      <c r="B83" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>11.27</v>
       </c>
       <c r="H83" s="1">
         <v>0.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-193540.0</v>
+        <v>274108.29</v>
       </c>
       <c r="J83" s="1">
         <v>0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" t="s">
+        <v>193</v>
       </c>
       <c r="M83" s="1">
-        <v>-193540.0</v>
+        <v>260225.32</v>
       </c>
       <c r="N83" s="1">
-        <v>-193540.0</v>
+        <v>274108.29</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>97.0</v>
+        <v>1095.0</v>
       </c>
       <c r="D84" s="1">
-        <v>127.69</v>
+        <v>270.7</v>
       </c>
       <c r="E84" s="1">
-        <v>128.63</v>
+        <v>252.631506849</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>0.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-86950.0</v>
+        <v>1978500.0</v>
       </c>
       <c r="J84" s="1">
         <v>0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-86950.0</v>
+        <v>1978500.0</v>
       </c>
       <c r="N84" s="1">
-        <v>-86950.0</v>
+        <v>1978500.0</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.01</v>
+        <v>0.32</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>-50.0</v>
+        <v>499.0</v>
       </c>
       <c r="D85" s="1">
-        <v>121.59</v>
+        <v>117.14</v>
       </c>
       <c r="E85" s="1">
-        <v>121.25</v>
+        <v>116.619195402</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>0.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-17000.0</v>
+        <v>250670.0</v>
       </c>
       <c r="J85" s="1">
         <v>0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>-17000.0</v>
+        <v>250670.0</v>
       </c>
       <c r="N85" s="1">
-        <v>-17000.0</v>
+        <v>250670.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
-        <v>1606000.0</v>
+        <v>170.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.314</v>
+        <v>129.63</v>
       </c>
       <c r="E86" s="1">
-        <v>100.00551183</v>
+        <v>128.63</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-11105.68</v>
+        <v>150140.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.69147371777491</v>
+        <v>0</v>
       </c>
       <c r="K86">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>957.0</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1594982.84</v>
+        <v>150140.0</v>
       </c>
       <c r="N86" s="1">
-        <v>1595939.84</v>
+        <v>150140.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.26</v>
+        <v>0.02</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>488000.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D87" s="1">
-        <v>109.2</v>
+        <v>123.58</v>
       </c>
       <c r="E87" s="1">
-        <v>101.26691803</v>
+        <v>121.25</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>494182.56</v>
+        <v>0.0</v>
       </c>
       <c r="I87" s="1">
-        <v>38713.44</v>
+        <v>-116500.0</v>
       </c>
       <c r="J87" s="1">
-        <v>7.8338337152165</v>
+        <v>0</v>
       </c>
       <c r="K87">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>532896.0</v>
+        <v>-116500.0</v>
       </c>
       <c r="N87" s="1">
-        <v>540040.52</v>
+        <v>-116500.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.09</v>
+        <v>-0.02</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>202</v>
+      </c>
+      <c r="B88" t="s">
         <v>203</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.307</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I88" s="1">
+        <v>4841.9</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.30147155276348</v>
+      </c>
+      <c r="K88">
+        <v>0.28</v>
+      </c>
+      <c r="L88" t="s">
         <v>204</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>508014.54</v>
+        <v>1610930.42</v>
       </c>
       <c r="N88" s="1">
-        <v>512561.31</v>
+        <v>1615396.42</v>
       </c>
       <c r="O88" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>110.471</v>
+      </c>
+      <c r="E89" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I89" s="1">
+        <v>44915.92</v>
+      </c>
+      <c r="J89" s="1">
+        <v>9.0889326406015</v>
+      </c>
+      <c r="K89">
+        <v>1.8</v>
+      </c>
+      <c r="L89" t="s">
         <v>207</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>617676.0</v>
+        <v>539098.48</v>
       </c>
       <c r="N89" s="1">
-        <v>638887.64</v>
+        <v>547897.52</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
         <v>209</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>98.315</v>
+      </c>
+      <c r="E90" s="1">
+        <v>98.38580851</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>508654.63</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-366.08</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-0.071970248260593</v>
+      </c>
+      <c r="K90">
+        <v>0.94</v>
+      </c>
+      <c r="L90" t="s">
         <v>210</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>1375710.0</v>
+        <v>508288.55</v>
       </c>
       <c r="N90" s="1">
-        <v>1381335.0</v>
+        <v>513146.93</v>
       </c>
       <c r="O90" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>104.69</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>28800.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>4.8052858143958</v>
+      </c>
+      <c r="K91">
+        <v>3.81</v>
+      </c>
+      <c r="L91" t="s">
         <v>213</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>601347.78</v>
+        <v>628140.0</v>
       </c>
       <c r="N91" s="1">
-        <v>605374.66</v>
+        <v>651024.25</v>
       </c>
       <c r="O91" s="1">
         <v>0.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" t="s">
         <v>215</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.565</v>
+      </c>
+      <c r="E92" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I92" s="1">
+        <v>10626.8</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.77126057863268</v>
+      </c>
+      <c r="K92">
+        <v>0.49</v>
+      </c>
+      <c r="L92" t="s">
         <v>216</v>
       </c>
-      <c r="C92" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>589164.0</v>
+        <v>1388475.0</v>
       </c>
       <c r="N92" s="1">
-        <v>593700.99</v>
+        <v>1395795.21</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" t="s">
         <v>218</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.143</v>
+      </c>
+      <c r="E93" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I93" s="1">
+        <v>4902.39</v>
+      </c>
+      <c r="J93" s="1">
+        <v>0.81848384173966</v>
+      </c>
+      <c r="K93">
+        <v>0.89</v>
+      </c>
+      <c r="L93" t="s">
         <v>219</v>
       </c>
-      <c r="C93" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>633978.0</v>
+        <v>603862.29</v>
       </c>
       <c r="N93" s="1">
-        <v>643754.71</v>
+        <v>609252.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" t="s">
         <v>221</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>98.916</v>
+      </c>
+      <c r="E94" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-2022.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.33953633643316</v>
+      </c>
+      <c r="K94">
+        <v>0.94</v>
+      </c>
+      <c r="L94" t="s">
         <v>222</v>
       </c>
-      <c r="C94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>518185.0</v>
+        <v>593496.0</v>
       </c>
       <c r="N94" s="1">
-        <v>531931.58</v>
+        <v>599117.92</v>
       </c>
       <c r="O94" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>223</v>
+      </c>
+      <c r="B95" t="s">
         <v>224</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>103.926</v>
+      </c>
+      <c r="E95" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="I95" s="1">
+        <v>16101.24</v>
+      </c>
+      <c r="J95" s="1">
+        <v>3.1976803072778</v>
+      </c>
+      <c r="K95">
+        <v>3.02</v>
+      </c>
+      <c r="L95" t="s">
         <v>225</v>
       </c>
-      <c r="C95" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>1574384.0</v>
+        <v>519630.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1617944.33</v>
+        <v>534732.74</v>
       </c>
       <c r="O95" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B96" t="s">
         <v>227</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>113.074</v>
+      </c>
+      <c r="E96" s="1">
+        <v>104.89389286</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1468514.5</v>
+      </c>
+      <c r="I96" s="1">
+        <v>114521.5</v>
+      </c>
+      <c r="J96" s="1">
+        <v>7.7984589188598</v>
+      </c>
+      <c r="K96">
+        <v>3.46</v>
+      </c>
+      <c r="L96" t="s">
         <v>228</v>
       </c>
-      <c r="C96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>317985.0</v>
+        <v>1583036.0</v>
       </c>
       <c r="N96" s="1">
-        <v>329039.79</v>
+        <v>1631510.83</v>
       </c>
       <c r="O96" s="1">
-        <v>0.05</v>
+        <v>0.26</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>229</v>
+      </c>
+      <c r="B97" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="C97" s="1">
         <v>300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>109.219</v>
+        <v>106.007</v>
       </c>
       <c r="E97" s="1">
-        <v>111.15333333</v>
+        <v>106.65</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>333460.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-5803.0</v>
+        <v>-1929.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.7402387092905</v>
+        <v>-0.60290670417253</v>
       </c>
       <c r="K97">
-        <v>4.2</v>
+        <v>3.99</v>
       </c>
       <c r="L97" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="M97" s="1">
-        <v>327657.0</v>
+        <v>318021.0</v>
       </c>
       <c r="N97" s="1">
-        <v>340258.03</v>
+        <v>329979.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" t="s">
         <v>233</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>109.173</v>
+      </c>
+      <c r="E98" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-5941.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.7816229832664</v>
+      </c>
+      <c r="K98">
+        <v>4.61</v>
+      </c>
+      <c r="L98" t="s">
         <v>234</v>
       </c>
-      <c r="C98" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>591468.0</v>
+        <v>327519.0</v>
       </c>
       <c r="N98" s="1">
-        <v>605029.64</v>
+        <v>341363.18</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" t="s">
         <v>236</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E99" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-1308.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-0.21924310842477</v>
+      </c>
+      <c r="K99">
+        <v>2.44</v>
+      </c>
+      <c r="L99" t="s">
         <v>237</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>830844.36</v>
+        <v>595290.0</v>
       </c>
       <c r="N99" s="1">
-        <v>838322.57</v>
+        <v>609936.58</v>
       </c>
       <c r="O99" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" t="s">
         <v>239</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>857000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.908</v>
+      </c>
+      <c r="E100" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>846741.71</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-7670.15</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.9058429399917</v>
+      </c>
+      <c r="K100">
+        <v>1.08</v>
+      </c>
+      <c r="L100" t="s">
         <v>240</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>361406.32</v>
+        <v>839071.56</v>
       </c>
       <c r="N100" s="1">
-        <v>364381.66</v>
+        <v>848357.68</v>
       </c>
       <c r="O100" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>241</v>
+      </c>
+      <c r="B101" t="s">
         <v>242</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.908</v>
+        <v>100.801</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.726</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>500000.0</v>
+        <v>361008.12</v>
       </c>
       <c r="I101" s="1">
-        <v>4540.0</v>
+        <v>3891.5</v>
       </c>
       <c r="J101" s="1">
-        <v>0.908</v>
+        <v>1.0779535928444</v>
       </c>
       <c r="K101">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.07</v>
+      </c>
+      <c r="L101">
+        <v>260.34</v>
       </c>
       <c r="M101" s="1">
-        <v>504540.0</v>
+        <v>364899.62</v>
       </c>
       <c r="N101" s="1">
-        <v>519327.67</v>
+        <v>365159.96</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>243</v>
+      </c>
+      <c r="B102" t="s">
+        <v>244</v>
+      </c>
+      <c r="C102" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>101.116</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>5580.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>1.116</v>
+      </c>
+      <c r="K102">
+        <v>3.21</v>
+      </c>
+      <c r="L102" t="s">
         <v>245</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>1294475.0</v>
+        <v>505580.0</v>
       </c>
       <c r="N102" s="1">
-        <v>1327883.22</v>
+        <v>521648.49</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>246</v>
+      </c>
+      <c r="B103" t="s">
+        <v>247</v>
+      </c>
+      <c r="C103" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.812</v>
+      </c>
+      <c r="E103" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>27617.0</v>
+      </c>
+      <c r="J103" s="1">
+        <v>2.1746713818538</v>
+      </c>
+      <c r="K103">
+        <v>2.78</v>
+      </c>
+      <c r="L103" t="s">
         <v>248</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>706279.0</v>
+        <v>1297556.0</v>
       </c>
       <c r="N103" s="1">
-        <v>724298.25</v>
+        <v>1333706.68</v>
       </c>
       <c r="O103" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>249</v>
+      </c>
+      <c r="B104" t="s">
+        <v>250</v>
+      </c>
+      <c r="C104" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.209</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.35519714</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>702486.38</v>
+      </c>
+      <c r="I104" s="1">
+        <v>5976.62</v>
+      </c>
+      <c r="J104" s="1">
+        <v>0.85078090766685</v>
+      </c>
+      <c r="K104">
+        <v>2.77</v>
+      </c>
+      <c r="L104" t="s">
         <v>251</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>1200507.21</v>
+        <v>708463.0</v>
       </c>
       <c r="N104" s="1">
-        <v>1220287.29</v>
+        <v>727826.05</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>252</v>
+      </c>
+      <c r="B105" t="s">
+        <v>253</v>
+      </c>
+      <c r="C105" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.93515957</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>1208193.86</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-528.59</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.043750429256444</v>
+      </c>
+      <c r="K105">
+        <v>1.85</v>
+      </c>
+      <c r="L105" t="s">
         <v>254</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>2293267.9</v>
+        <v>1207665.27</v>
       </c>
       <c r="N105" s="1">
-        <v>2293267.9</v>
+        <v>1229810.36</v>
       </c>
       <c r="O105" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>255</v>
+      </c>
+      <c r="B106" t="s">
         <v>256</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>3490000.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>87.843</v>
+        <v>91.185</v>
       </c>
       <c r="E106" s="1">
-        <v>86.855</v>
+        <v>81.011</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3031239.5</v>
+        <v>2049578.3</v>
       </c>
       <c r="I106" s="1">
-        <v>34481.2</v>
+        <v>257402.2</v>
       </c>
       <c r="J106" s="1">
-        <v>1.1375280640147</v>
+        <v>12.558788312698</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>3065720.7</v>
+        <v>2306980.5</v>
       </c>
       <c r="N106" s="1">
-        <v>3065720.7</v>
+        <v>2306980.5</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>257</v>
+      </c>
+      <c r="B107" t="s">
         <v>258</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>720000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.589</v>
+        <v>88.571</v>
       </c>
       <c r="E107" s="1">
-        <v>99.799</v>
+        <v>86.855</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>718552.8</v>
+        <v>3031239.5</v>
       </c>
       <c r="I107" s="1">
-        <v>-1512.0</v>
+        <v>59888.4</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.21042295012976</v>
+        <v>1.9757066374993</v>
       </c>
       <c r="K107">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>717040.8</v>
+        <v>3091127.9</v>
       </c>
       <c r="N107" s="1">
-        <v>723513.4</v>
+        <v>3091127.9</v>
       </c>
       <c r="O107" s="1">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>259</v>
+      </c>
+      <c r="B108" t="s">
+        <v>260</v>
+      </c>
+      <c r="C108" s="1">
+        <v>720000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.906</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.799</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>718552.8</v>
+      </c>
+      <c r="I108" s="1">
+        <v>770.4</v>
+      </c>
+      <c r="J108" s="1">
+        <v>0.10721550316135</v>
+      </c>
+      <c r="K108">
+        <v>1.09</v>
+      </c>
+      <c r="L108" t="s">
         <v>261</v>
       </c>
-      <c r="B108" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>500510.92</v>
+        <v>719323.2</v>
       </c>
       <c r="N108" s="1">
-        <v>501196.09</v>
+        <v>727151.97</v>
       </c>
       <c r="O108" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>262</v>
+      </c>
+      <c r="B109" t="s">
         <v>263</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.673</v>
+      </c>
+      <c r="E109" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="I109" s="1">
+        <v>9513.45</v>
+      </c>
+      <c r="J109" s="1">
+        <v>1.930680347243</v>
+      </c>
+      <c r="K109">
+        <v>0.34</v>
+      </c>
+      <c r="L109" t="s">
         <v>264</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>503245.0</v>
+        <v>502264.62</v>
       </c>
       <c r="N109" s="1">
-        <v>514608.01</v>
+        <v>503954.71</v>
       </c>
       <c r="O109" s="1">
         <v>0.08</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>265</v>
+      </c>
+      <c r="B110" t="s">
         <v>266</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>499955.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>5940.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>1.1881069296237</v>
+      </c>
+      <c r="K110">
+        <v>2.48</v>
+      </c>
+      <c r="L110" t="s">
         <v>267</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>817760.0</v>
+        <v>505895.0</v>
       </c>
       <c r="N110" s="1">
-        <v>819979.18</v>
+        <v>518312.81</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>268</v>
+      </c>
+      <c r="B111" t="s">
         <v>269</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>103.019</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>821120.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3032.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>0.36925175370226</v>
+      </c>
+      <c r="K111">
+        <v>0.5</v>
+      </c>
+      <c r="L111" t="s">
         <v>270</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>541050.0</v>
+        <v>824152.0</v>
       </c>
       <c r="N111" s="1">
-        <v>548395.89</v>
+        <v>828179.4</v>
       </c>
       <c r="O111" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>271</v>
+      </c>
+      <c r="B112" t="s">
         <v>272</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>108.401</v>
+      </c>
+      <c r="E112" s="1">
+        <v>100.465874</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>502329.37</v>
+      </c>
+      <c r="I112" s="1">
+        <v>39675.63</v>
+      </c>
+      <c r="J112" s="1">
+        <v>7.8983297353288</v>
+      </c>
+      <c r="K112">
+        <v>1.76</v>
+      </c>
+      <c r="L112" t="s">
         <v>273</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>128265.63</v>
+        <v>542005.0</v>
       </c>
       <c r="N112" s="1">
-        <v>131130.86</v>
+        <v>550820.07</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>274</v>
+      </c>
+      <c r="B113" t="s">
         <v>275</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>104.482</v>
+      </c>
+      <c r="E113" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1794.18</v>
+      </c>
+      <c r="J113" s="1">
+        <v>1.4158764911377</v>
+      </c>
+      <c r="K113">
+        <v>2.62</v>
+      </c>
+      <c r="L113" t="s">
         <v>276</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>1082772.57</v>
+        <v>128512.86</v>
       </c>
       <c r="N113" s="1">
-        <v>1085376.22</v>
+        <v>131730.24</v>
       </c>
       <c r="O113" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>277</v>
+      </c>
+      <c r="B114" t="s">
         <v>278</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>1083000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="E114" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1077140.97</v>
+      </c>
+      <c r="I114" s="1">
+        <v>10126.05</v>
+      </c>
+      <c r="J114" s="1">
+        <v>0.94008586452709</v>
+      </c>
+      <c r="K114">
+        <v>0.44</v>
+      </c>
+      <c r="L114" t="s">
         <v>279</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>795968.0</v>
+        <v>1087267.02</v>
       </c>
       <c r="N114" s="1">
-        <v>797118.68</v>
+        <v>1091992.16</v>
       </c>
       <c r="O114" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>280</v>
+      </c>
+      <c r="B115" t="s">
         <v>281</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.033</v>
+      </c>
+      <c r="E115" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>5928.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.74628368851468</v>
+      </c>
+      <c r="K115">
+        <v>0.35</v>
+      </c>
+      <c r="L115" t="s">
         <v>282</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>713027.0</v>
+        <v>800264.0</v>
       </c>
       <c r="N115" s="1">
-        <v>713314.67</v>
+        <v>803102.36</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>283</v>
       </c>
       <c r="B116" t="s">
         <v>284</v>
       </c>
       <c r="C116" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>89.207</v>
+        <v>102.562</v>
       </c>
       <c r="E116" s="1">
-        <v>86.92</v>
+        <v>103.004</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>434600.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I116" s="1">
-        <v>11435.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.6311550851358</v>
+        <v>-0.42910954914372</v>
       </c>
       <c r="K116">
-        <v>0.82</v>
+        <v>0.27</v>
       </c>
       <c r="L116" t="s">
         <v>285</v>
       </c>
       <c r="M116" s="1">
-        <v>446035.0</v>
+        <v>717934.0</v>
       </c>
       <c r="N116" s="1">
-        <v>450110.53</v>
+        <v>719803.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>286</v>
       </c>
       <c r="B117" t="s">
         <v>287</v>
       </c>
       <c r="C117" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>105.42</v>
+        <v>89.59</v>
       </c>
       <c r="E117" s="1">
-        <v>105.478</v>
+        <v>86.92</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>316434.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-174.0</v>
+        <v>13350.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.054987769961509</v>
+        <v>3.0717901518638</v>
       </c>
       <c r="K117">
-        <v>3.41</v>
+        <v>0.88</v>
       </c>
       <c r="L117" t="s">
         <v>288</v>
       </c>
       <c r="M117" s="1">
-        <v>316260.0</v>
+        <v>447950.0</v>
       </c>
       <c r="N117" s="1">
-        <v>326478.49</v>
+        <v>452358.85</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>289</v>
       </c>
       <c r="B118" t="s">
         <v>290</v>
       </c>
       <c r="C118" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.408</v>
+        <v>105.824</v>
       </c>
       <c r="E118" s="1">
-        <v>99.74</v>
+        <v>105.478</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>498700.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-1660.0</v>
+        <v>1038.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.33286545017044</v>
+        <v>0.32803048977038</v>
       </c>
       <c r="K118">
-        <v>1.44</v>
+        <v>3.71</v>
       </c>
       <c r="L118" t="s">
         <v>291</v>
       </c>
       <c r="M118" s="1">
-        <v>497040.0</v>
+        <v>317472.0</v>
       </c>
       <c r="N118" s="1">
-        <v>504252.33</v>
+        <v>328589.72</v>
       </c>
       <c r="O118" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>292</v>
       </c>
       <c r="B119" t="s">
         <v>293</v>
       </c>
       <c r="C119" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.45</v>
+        <v>100.018</v>
       </c>
       <c r="E119" s="1">
-        <v>99.95246154</v>
+        <v>99.74</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1299382.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I119" s="1">
-        <v>6468.0</v>
+        <v>1390.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.4977750961611</v>
+        <v>0.27872468417887</v>
       </c>
       <c r="K119">
-        <v>3.24</v>
+        <v>1.65</v>
       </c>
       <c r="L119" t="s">
         <v>294</v>
       </c>
       <c r="M119" s="1">
-        <v>1305850.0</v>
+        <v>500090.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1347921.92</v>
+        <v>508319.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>295</v>
       </c>
       <c r="B120" t="s">
         <v>296</v>
       </c>
       <c r="C120" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.108</v>
+        <v>100.774</v>
       </c>
       <c r="E120" s="1">
-        <v>100.91</v>
+        <v>99.95246154</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>807280.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1584.0</v>
+        <v>10680.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.19621444851848</v>
+        <v>0.82192919403224</v>
       </c>
       <c r="K120">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.06</v>
+      </c>
+      <c r="L120">
+        <v>841.44</v>
       </c>
       <c r="M120" s="1">
-        <v>808864.0</v>
+        <v>1310062.0</v>
       </c>
       <c r="N120" s="1">
-        <v>827579.07</v>
+        <v>1310903.44</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>297</v>
+      </c>
+      <c r="B121" t="s">
         <v>298</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="E121" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>3648.0</v>
+      </c>
+      <c r="J121" s="1">
+        <v>0.45188782083044</v>
+      </c>
+      <c r="K121">
+        <v>2.54</v>
+      </c>
+      <c r="L121" t="s">
         <v>299</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>6144862.95</v>
+        <v>810928.0</v>
       </c>
       <c r="N121" s="1">
-        <v>6149129.63</v>
+        <v>831270.47</v>
       </c>
       <c r="O121" s="1">
-        <v>1.01</v>
+        <v>0.13</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>300</v>
+      </c>
+      <c r="B122" t="s">
         <v>301</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E122" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I122" s="1">
+        <v>229461.38</v>
+      </c>
+      <c r="J122" s="1">
+        <v>3.8463176081066</v>
+      </c>
+      <c r="K122">
+        <v>0.07</v>
+      </c>
+      <c r="L122" t="s">
         <v>302</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>605391.45</v>
+        <v>6195203.25</v>
       </c>
       <c r="N122" s="1">
-        <v>610257.11</v>
+        <v>6199881.63</v>
       </c>
       <c r="O122" s="1">
-        <v>0.1</v>
+        <v>1.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>303</v>
+      </c>
+      <c r="B123" t="s">
         <v>304</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>100.477</v>
+      </c>
+      <c r="E123" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>2895.39</v>
+      </c>
+      <c r="J123" s="1">
+        <v>0.477</v>
+      </c>
+      <c r="K123">
+        <v>1.0</v>
+      </c>
+      <c r="L123" t="s">
         <v>305</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>877582.72</v>
+        <v>609895.39</v>
       </c>
       <c r="N123" s="1">
-        <v>897754.8</v>
+        <v>615991.45</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>306</v>
+      </c>
+      <c r="B124" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="C124" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.979</v>
+        <v>107.036</v>
       </c>
       <c r="E124" s="1">
         <v>100.6308</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>1006308.0</v>
       </c>
       <c r="I124" s="1">
-        <v>63482.0</v>
+        <v>64052.0</v>
       </c>
       <c r="J124" s="1">
-        <v>6.3084065713479</v>
+        <v>6.3650492692098</v>
       </c>
       <c r="K124">
-        <v>1.09</v>
+        <v>1.38</v>
       </c>
       <c r="L124" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="M124" s="1">
-        <v>1069790.0</v>
+        <v>1070360.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1080721.51</v>
+        <v>1084154.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>309</v>
+      </c>
+      <c r="B125" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C125" s="1">
         <v>600000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.586</v>
+        <v>100.618</v>
       </c>
       <c r="E125" s="1">
         <v>100.028</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>600168.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3348.0</v>
+        <v>3540.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.55784380373495</v>
+        <v>0.58983484624305</v>
       </c>
       <c r="K125">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="L125" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="M125" s="1">
-        <v>603516.0</v>
+        <v>603708.0</v>
       </c>
       <c r="N125" s="1">
-        <v>604572.22</v>
+        <v>606131.09</v>
       </c>
       <c r="O125" s="1">
         <v>0.1</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>312</v>
+      </c>
+      <c r="B126" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="C126" s="1">
         <v>861000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.265</v>
+        <v>104.01</v>
       </c>
       <c r="E126" s="1">
         <v>100.08714286</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
         <v>861750.3</v>
       </c>
       <c r="I126" s="1">
-        <v>35971.35</v>
+        <v>33775.8</v>
       </c>
       <c r="J126" s="1">
-        <v>4.1742196086268</v>
+        <v>3.9194416294372</v>
       </c>
       <c r="K126">
-        <v>3.04</v>
+        <v>3.29</v>
       </c>
       <c r="L126" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="M126" s="1">
-        <v>897721.65</v>
+        <v>895526.1</v>
       </c>
       <c r="N126" s="1">
-        <v>923896.64</v>
+        <v>923841.8</v>
       </c>
       <c r="O126" s="1">
         <v>0.15</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>315</v>
+      </c>
+      <c r="B127" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C127" s="1">
         <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.863</v>
+        <v>95.882</v>
       </c>
       <c r="E127" s="1">
         <v>99.602</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>199204.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-7478.0</v>
+        <v>-7440.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.753940683922</v>
+        <v>-3.7348647617518</v>
       </c>
       <c r="K127">
-        <v>0.01</v>
+        <v>0.12</v>
       </c>
       <c r="L127">
-        <v>28.77</v>
+        <v>239.73</v>
       </c>
       <c r="M127" s="1">
-        <v>191726.0</v>
+        <v>191764.0</v>
       </c>
       <c r="N127" s="1">
-        <v>191754.77</v>
+        <v>192003.73</v>
       </c>
       <c r="O127" s="1">
         <v>0.03</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>317</v>
+      </c>
+      <c r="B128" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="C128" s="1">
         <v>500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.896</v>
+        <v>103.325</v>
       </c>
       <c r="E128" s="1">
         <v>99.406</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>497030.0</v>
       </c>
       <c r="I128" s="1">
-        <v>17450.0</v>
+        <v>19595.0</v>
       </c>
       <c r="J128" s="1">
-        <v>3.510854475585</v>
+        <v>3.9424179626984</v>
       </c>
       <c r="K128">
-        <v>3.77</v>
+        <v>4.02</v>
       </c>
       <c r="L128" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="M128" s="1">
-        <v>514480.0</v>
+        <v>516625.0</v>
       </c>
       <c r="N128" s="1">
-        <v>533353.29</v>
+        <v>536741.44</v>
       </c>
       <c r="O128" s="1">
         <v>0.09</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>320</v>
+      </c>
+      <c r="B129" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="C129" s="1">
         <v>300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.536</v>
+        <v>100.785</v>
       </c>
       <c r="E129" s="1">
         <v>100.19733333</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>300592.0</v>
       </c>
       <c r="I129" s="1">
-        <v>1016.0</v>
+        <v>1763.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.33799968063022</v>
+        <v>0.58650928833768</v>
       </c>
       <c r="K129">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>0.46</v>
+      </c>
+      <c r="L129" t="s">
+        <v>322</v>
       </c>
       <c r="M129" s="1">
-        <v>301608.0</v>
+        <v>302355.0</v>
       </c>
       <c r="N129" s="1">
-        <v>302265.53</v>
+        <v>303735.82</v>
       </c>
       <c r="O129" s="1">
         <v>0.05</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>323</v>
       </c>
       <c r="B130" t="s">
         <v>324</v>
       </c>
       <c r="C130" s="1">
         <v>900000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.984</v>
+        <v>102.309</v>
       </c>
       <c r="E130" s="1">
         <v>102.46222222</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>922160.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-4304.0</v>
+        <v>-1379.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.46673028541685</v>
+        <v>-0.14954020994188</v>
       </c>
       <c r="K130">
-        <v>0.18</v>
+        <v>0.42</v>
       </c>
       <c r="L130" t="s">
         <v>325</v>
       </c>
       <c r="M130" s="1">
-        <v>917856.0</v>
+        <v>920781.0</v>
       </c>
       <c r="N130" s="1">
-        <v>919434.08</v>
+        <v>924528.95</v>
       </c>
       <c r="O130" s="1">
         <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>326</v>
       </c>
       <c r="B131" t="s">
         <v>327</v>
       </c>
       <c r="C131" s="1">
         <v>614000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.369</v>
+        <v>100.009</v>
       </c>
       <c r="E131" s="1">
         <v>99.528</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>611101.92</v>
       </c>
       <c r="I131" s="1">
-        <v>-976.26</v>
+        <v>2953.34</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.15975403906438</v>
+        <v>0.48328108672936</v>
       </c>
       <c r="K131">
-        <v>0.74</v>
+        <v>0.94</v>
       </c>
       <c r="L131" t="s">
         <v>328</v>
       </c>
       <c r="M131" s="1">
-        <v>610125.66</v>
+        <v>614055.26</v>
       </c>
       <c r="N131" s="1">
-        <v>614667.58</v>
+        <v>619846.21</v>
       </c>
       <c r="O131" s="1">
         <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>329</v>
       </c>
       <c r="B132" t="s">
         <v>330</v>
       </c>
       <c r="C132" s="1">
-        <v>19811586.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D132" s="1">
-        <v>87.402</v>
+        <v>88.28</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698394</v>
+        <v>87.49698395</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>17334540.22</v>
+        <v>12052531.92</v>
       </c>
       <c r="I132" s="1">
-        <v>-18817.82</v>
+        <v>107858.87</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.10855678755349</v>
+        <v>0.89490632106121</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>17315722.4</v>
+        <v>12160390.79</v>
       </c>
       <c r="N132" s="1">
-        <v>17315722.4</v>
+        <v>12160390.79</v>
       </c>
       <c r="O132" s="1">
-        <v>2.84</v>
+        <v>1.96</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>331</v>
       </c>
       <c r="B133" t="s">
         <v>332</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.987</v>
+        <v>99.963</v>
       </c>
       <c r="E133" s="1">
-        <v>99.8833</v>
+        <v>99.46</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>998833.0</v>
+        <v>795680.0</v>
       </c>
       <c r="I133" s="1">
-        <v>1037.0</v>
+        <v>4024.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.10382115929289</v>
+        <v>0.50573094711442</v>
       </c>
       <c r="K133">
-        <v>0.7</v>
+        <v>1.38</v>
       </c>
       <c r="L133" t="s">
         <v>333</v>
       </c>
       <c r="M133" s="1">
-        <v>999870.0</v>
+        <v>799704.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1006890.55</v>
+        <v>810725.92</v>
       </c>
       <c r="O133" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>334</v>
       </c>
       <c r="B134" t="s">
         <v>335</v>
       </c>
       <c r="C134" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.142</v>
+        <v>92.636</v>
       </c>
       <c r="E134" s="1">
         <v>83.781</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>1172934.0</v>
       </c>
       <c r="I134" s="1">
-        <v>117054.0</v>
+        <v>123970.0</v>
       </c>
       <c r="J134" s="1">
-        <v>9.9795896444301</v>
+        <v>10.569222138671</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1289988.0</v>
+        <v>1296904.0</v>
       </c>
       <c r="N134" s="1">
-        <v>1289988.0</v>
+        <v>1296904.0</v>
       </c>
       <c r="O134" s="1">
         <v>0.21</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>336</v>
       </c>
       <c r="B135" t="s">
         <v>337</v>
       </c>
       <c r="C135" s="1">
         <v>500000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.052</v>
+        <v>100.347</v>
       </c>
       <c r="E135" s="1">
-        <v>99.625</v>
+        <v>100.45</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>498125.0</v>
+        <v>502250.0</v>
       </c>
       <c r="I135" s="1">
-        <v>2135.0</v>
+        <v>-515.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.42860727728984</v>
+        <v>-0.10253857640617</v>
       </c>
       <c r="K135">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>849.32</v>
+        <v>1.11</v>
+      </c>
+      <c r="L135" t="s">
+        <v>338</v>
       </c>
       <c r="M135" s="1">
-        <v>500260.0</v>
+        <v>501735.0</v>
       </c>
       <c r="N135" s="1">
-        <v>501109.32</v>
+        <v>507308.63</v>
       </c>
       <c r="O135" s="1">
         <v>0.08</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B136" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C136" s="1">
         <v>600000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.773</v>
+        <v>97.947</v>
       </c>
       <c r="E136" s="1">
         <v>99.077</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>594462.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-7824.0</v>
+        <v>-6780.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.3161480464689</v>
+        <v>-1.1405270648082</v>
       </c>
       <c r="K136">
-        <v>1.28</v>
+        <v>1.49</v>
       </c>
       <c r="L136" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M136" s="1">
-        <v>586638.0</v>
+        <v>587682.0</v>
       </c>
       <c r="N136" s="1">
-        <v>594290.05</v>
+        <v>596599.81</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B137" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C137" s="1">
         <v>600000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>94.762</v>
+        <v>95.154</v>
       </c>
       <c r="E137" s="1">
         <v>92.475705</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>554854.23</v>
       </c>
       <c r="I137" s="1">
-        <v>13717.77</v>
+        <v>16069.77</v>
       </c>
       <c r="J137" s="1">
-        <v>2.4723196216779</v>
+        <v>2.896214740942</v>
       </c>
       <c r="K137">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L137" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M137" s="1">
-        <v>568572.0</v>
+        <v>570924.0</v>
       </c>
       <c r="N137" s="1">
-        <v>570600.08</v>
+        <v>573268.52</v>
       </c>
       <c r="O137" s="1">
         <v>0.09</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B138" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C138" s="1">
         <v>616000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.63</v>
+        <v>105.864</v>
       </c>
       <c r="E138" s="1">
         <v>99.953</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>615710.48</v>
       </c>
       <c r="I138" s="1">
-        <v>28810.32</v>
+        <v>36411.76</v>
       </c>
       <c r="J138" s="1">
-        <v>4.6791992236351</v>
+        <v>5.9137794763539</v>
       </c>
       <c r="K138">
-        <v>4.1</v>
+        <v>4.39</v>
       </c>
       <c r="L138" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M138" s="1">
-        <v>644520.8</v>
+        <v>652122.24</v>
       </c>
       <c r="N138" s="1">
-        <v>669772.58</v>
+        <v>679137.64</v>
       </c>
       <c r="O138" s="1">
         <v>0.11</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B139" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C139" s="1">
         <v>600000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>105.653</v>
+        <v>106.534</v>
       </c>
       <c r="E139" s="1">
         <v>99.961</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>599766.0</v>
       </c>
       <c r="I139" s="1">
-        <v>34152.0</v>
+        <v>39438.0</v>
       </c>
       <c r="J139" s="1">
-        <v>5.694220746091</v>
+        <v>6.5755644701434</v>
       </c>
       <c r="K139">
-        <v>2.72</v>
+        <v>3.02</v>
       </c>
       <c r="L139" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M139" s="1">
-        <v>633918.0</v>
+        <v>639204.0</v>
       </c>
       <c r="N139" s="1">
-        <v>650265.95</v>
+        <v>657314.96</v>
       </c>
       <c r="O139" s="1">
         <v>0.11</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B140" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C140" s="1">
         <v>400000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.931</v>
+        <v>103.302</v>
       </c>
       <c r="E140" s="1">
         <v>99.611</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>398444.0</v>
       </c>
       <c r="I140" s="1">
-        <v>13280.0</v>
+        <v>14764.0</v>
       </c>
       <c r="J140" s="1">
-        <v>3.3329652347632</v>
+        <v>3.7054140606961</v>
       </c>
       <c r="K140">
-        <v>2.24</v>
+        <v>2.48</v>
       </c>
       <c r="L140" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M140" s="1">
-        <v>411724.0</v>
+        <v>413208.0</v>
       </c>
       <c r="N140" s="1">
-        <v>420666.47</v>
+        <v>423114.85</v>
       </c>
       <c r="O140" s="1">
         <v>0.07</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B141" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C141" s="1">
-        <v>396000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.841</v>
+        <v>102.699</v>
       </c>
       <c r="E141" s="1">
-        <v>99.494</v>
+        <v>102.66742857</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>393996.24</v>
+        <v>718672.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1374.12</v>
+        <v>221.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0.34876474963314</v>
+        <v>0.030751163256673</v>
       </c>
       <c r="K141">
-        <v>1.17</v>
+        <v>3.16</v>
       </c>
       <c r="L141" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M141" s="1">
-        <v>395370.36</v>
+        <v>718893.0</v>
       </c>
       <c r="N141" s="1">
-        <v>400017.94</v>
+        <v>741043.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B142" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C142" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.718</v>
+        <v>99.397</v>
       </c>
       <c r="E142" s="1">
-        <v>102.66742857</v>
+        <v>98.434</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>718672.0</v>
+        <v>393736.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-6646.0</v>
+        <v>3852.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.92476122626177</v>
+        <v>0.97832049901457</v>
       </c>
       <c r="K142">
-        <v>2.92</v>
+        <v>2.53</v>
       </c>
       <c r="L142" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M142" s="1">
-        <v>712026.0</v>
+        <v>397588.0</v>
       </c>
       <c r="N142" s="1">
-        <v>732436.27</v>
+        <v>407718.14</v>
       </c>
       <c r="O142" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B143" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>98.135</v>
+        <v>106.105</v>
       </c>
       <c r="E143" s="1">
-        <v>98.434</v>
+        <v>99.661</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>393736.0</v>
+        <v>597966.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1196.0</v>
+        <v>38664.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30375683198895</v>
+        <v>6.4659194669931</v>
       </c>
       <c r="K143">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="L143" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M143" s="1">
-        <v>392540.0</v>
+        <v>636630.0</v>
       </c>
       <c r="N143" s="1">
-        <v>401796.16</v>
+        <v>656929.32</v>
       </c>
       <c r="O143" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B144" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C144" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>105.318</v>
+        <v>96.69</v>
       </c>
       <c r="E144" s="1">
-        <v>99.661</v>
+        <v>99.104</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>597966.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I144" s="1">
-        <v>33942.0</v>
+        <v>-12070.0</v>
       </c>
       <c r="J144" s="1">
-        <v>5.676242461946</v>
+        <v>-2.4358249919277</v>
       </c>
       <c r="K144">
-        <v>3.1</v>
+        <v>0.89</v>
       </c>
       <c r="L144" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M144" s="1">
-        <v>631908.0</v>
+        <v>483450.0</v>
       </c>
       <c r="N144" s="1">
-        <v>650534.71</v>
+        <v>487919.18</v>
       </c>
       <c r="O144" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B145" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C145" s="1">
         <v>500000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.702</v>
+        <v>104.891</v>
       </c>
       <c r="E145" s="1">
-        <v>99.104</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>495520.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-12010.0</v>
+        <v>24455.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.4237164998386</v>
+        <v>4.891</v>
       </c>
       <c r="K145">
-        <v>0.82</v>
+        <v>3.8</v>
       </c>
       <c r="L145" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>483510.0</v>
+        <v>524455.0</v>
       </c>
       <c r="N145" s="1">
-        <v>487602.47</v>
+        <v>543431.44</v>
       </c>
       <c r="O145" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B146" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C146" s="1">
         <v>500000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.823</v>
+        <v>108.804</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>500000.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I146" s="1">
-        <v>24115.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J146" s="1">
-        <v>4.823</v>
+        <v>-0.45379688929552</v>
       </c>
       <c r="K146">
-        <v>3.51</v>
+        <v>0.5</v>
       </c>
       <c r="L146" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M146" s="1">
-        <v>524115.0</v>
+        <v>544020.0</v>
       </c>
       <c r="N146" s="1">
-        <v>541641.85</v>
+        <v>546537.12</v>
       </c>
       <c r="O146" s="1">
         <v>0.09</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B147" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C147" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>108.544</v>
+        <v>100.457</v>
       </c>
       <c r="E147" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>546500.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3780.0</v>
+        <v>3630.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.69167429094236</v>
+        <v>0.60589672715619</v>
       </c>
       <c r="K147">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>0.31</v>
+      </c>
+      <c r="L147" t="s">
+        <v>374</v>
       </c>
       <c r="M147" s="1">
-        <v>542720.0</v>
+        <v>602742.0</v>
       </c>
       <c r="N147" s="1">
-        <v>543654.93</v>
+        <v>604583.1</v>
       </c>
       <c r="O147" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B148" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C148" s="1">
         <v>600000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.097</v>
+        <v>101.839</v>
       </c>
       <c r="E148" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>599112.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1470.0</v>
+        <v>13116.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.24536313744342</v>
+        <v>2.1936118330607</v>
       </c>
       <c r="K148">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>394.52</v>
+        <v>1.45</v>
+      </c>
+      <c r="L148" t="s">
+        <v>377</v>
       </c>
       <c r="M148" s="1">
-        <v>600582.0</v>
+        <v>611034.0</v>
       </c>
       <c r="N148" s="1">
-        <v>600976.52</v>
+        <v>619744.27</v>
       </c>
       <c r="O148" s="1">
         <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B149" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C149" s="1">
         <v>600000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.66</v>
+        <v>101.386</v>
       </c>
       <c r="E149" s="1">
-        <v>99.653</v>
+        <v>101.72</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>597918.0</v>
+        <v>610320.0</v>
       </c>
       <c r="I149" s="1">
-        <v>12042.0</v>
+        <v>-2004.0</v>
       </c>
       <c r="J149" s="1">
-        <v>2.0139885402346</v>
+        <v>-0.32835233975619</v>
       </c>
       <c r="K149">
-        <v>1.25</v>
+        <v>3.07</v>
       </c>
       <c r="L149" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M149" s="1">
-        <v>609960.0</v>
+        <v>608316.0</v>
       </c>
       <c r="N149" s="1">
-        <v>617449.73</v>
+        <v>626739.91</v>
       </c>
       <c r="O149" s="1">
         <v>0.1</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B150" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C150" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.479</v>
+        <v>102.332</v>
       </c>
       <c r="E150" s="1">
-        <v>101.72</v>
+        <v>99.52</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>610320.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7446.0</v>
+        <v>11248.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.2200157294534</v>
+        <v>2.8255627009646</v>
       </c>
       <c r="K150">
-        <v>2.86</v>
+        <v>2.67</v>
       </c>
       <c r="L150" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="M150" s="1">
-        <v>602874.0</v>
+        <v>409328.0</v>
       </c>
       <c r="N150" s="1">
-        <v>620054.58</v>
+        <v>420013.7</v>
       </c>
       <c r="O150" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B151" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.841</v>
+        <v>106.171</v>
       </c>
       <c r="E151" s="1">
-        <v>99.52</v>
+        <v>100.710578</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>398080.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I151" s="1">
-        <v>9284.0</v>
+        <v>54604.22</v>
       </c>
       <c r="J151" s="1">
-        <v>2.3321945337621</v>
+        <v>5.4218952054868</v>
       </c>
       <c r="K151">
-        <v>2.46</v>
+        <v>2.4</v>
       </c>
       <c r="L151" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="M151" s="1">
-        <v>407364.0</v>
+        <v>1061710.0</v>
       </c>
       <c r="N151" s="1">
-        <v>417213.1</v>
+        <v>1085682.6</v>
       </c>
       <c r="O151" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B152" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C152" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>106.205</v>
+        <v>100.718</v>
       </c>
       <c r="E152" s="1">
-        <v>100.710578</v>
+        <v>99.589</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1007105.78</v>
+        <v>298767.0</v>
       </c>
       <c r="I152" s="1">
-        <v>54944.22</v>
+        <v>3387.0</v>
       </c>
       <c r="J152" s="1">
-        <v>5.4556553135858</v>
+        <v>1.1336593398869</v>
       </c>
       <c r="K152">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.13</v>
+      </c>
+      <c r="L152">
+        <v>388.36</v>
       </c>
       <c r="M152" s="1">
-        <v>1062050.0</v>
+        <v>302154.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1083008.9</v>
+        <v>302542.36</v>
       </c>
       <c r="O152" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B153" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C153" s="1">
         <v>300000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.615</v>
+        <v>95.078</v>
       </c>
       <c r="E153" s="1">
-        <v>99.589</v>
+        <v>90.9</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>298767.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I153" s="1">
-        <v>3078.0</v>
+        <v>12534.0</v>
       </c>
       <c r="J153" s="1">
-        <v>1.0302342628202</v>
+        <v>4.5962596259626</v>
       </c>
       <c r="K153">
-        <v>3.3</v>
+        <v>0.48</v>
       </c>
       <c r="L153" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="M153" s="1">
-        <v>301845.0</v>
+        <v>285234.0</v>
       </c>
       <c r="N153" s="1">
-        <v>311748.08</v>
+        <v>286672.36</v>
       </c>
       <c r="O153" s="1">
         <v>0.05</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B154" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C154" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>95.017</v>
+        <v>104.364</v>
       </c>
       <c r="E154" s="1">
-        <v>90.9</v>
+        <v>98.50505</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>272700.0</v>
+        <v>394020.2</v>
       </c>
       <c r="I154" s="1">
-        <v>12351.0</v>
+        <v>23435.8</v>
       </c>
       <c r="J154" s="1">
-        <v>4.5291529152915</v>
+        <v>5.9478676473947</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
+        <v>1.61</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="M154" s="1">
-        <v>285051.0</v>
+        <v>417456.0</v>
       </c>
       <c r="N154" s="1">
-        <v>286172.92</v>
+        <v>423910.79</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B155" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C155" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.877</v>
+        <v>86.646</v>
       </c>
       <c r="E155" s="1">
-        <v>98.50505</v>
+        <v>85.96</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>394020.2</v>
+        <v>773640.0</v>
       </c>
       <c r="I155" s="1">
-        <v>21487.8</v>
+        <v>6174.0</v>
       </c>
       <c r="J155" s="1">
-        <v>5.4534767506844</v>
+        <v>0.79804560260586</v>
       </c>
       <c r="K155">
-        <v>1.38</v>
+        <v>0.39</v>
       </c>
       <c r="L155" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M155" s="1">
-        <v>415508.0</v>
+        <v>779814.0</v>
       </c>
       <c r="N155" s="1">
-        <v>421028.55</v>
+        <v>783312.29</v>
       </c>
       <c r="O155" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B156" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C156" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>85.747</v>
+        <v>100.788</v>
       </c>
       <c r="E156" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>773640.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-1917.0</v>
+        <v>690.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.24778966961377</v>
+        <v>0.1371087928465</v>
       </c>
       <c r="K156">
         <v>0.35</v>
       </c>
       <c r="L156" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="M156" s="1">
-        <v>771723.0</v>
+        <v>503940.0</v>
       </c>
       <c r="N156" s="1">
-        <v>774882.25</v>
+        <v>505707.12</v>
       </c>
       <c r="O156" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B157" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C157" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.417</v>
+        <v>100.659</v>
       </c>
       <c r="E157" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>503250.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-1165.0</v>
+        <v>117.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.23149528067561</v>
+        <v>0.038759689922481</v>
       </c>
       <c r="K157">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>2.42</v>
+      </c>
+      <c r="L157" t="s">
+        <v>403</v>
       </c>
       <c r="M157" s="1">
-        <v>502085.0</v>
+        <v>301977.0</v>
       </c>
       <c r="N157" s="1">
-        <v>502948.01</v>
+        <v>309245.84</v>
       </c>
       <c r="O157" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B158" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C158" s="1">
         <v>777000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.486</v>
+        <v>101.322</v>
       </c>
       <c r="E158" s="1">
         <v>99.67453282</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>774471.12</v>
       </c>
       <c r="I158" s="1">
-        <v>6305.1</v>
+        <v>12800.82</v>
       </c>
       <c r="J158" s="1">
-        <v>0.81411686468051</v>
+        <v>1.6528466548888</v>
       </c>
       <c r="K158">
-        <v>2.17</v>
+        <v>2.38</v>
       </c>
       <c r="L158" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M158" s="1">
-        <v>780776.22</v>
+        <v>787271.94</v>
       </c>
       <c r="N158" s="1">
-        <v>797598.8</v>
+        <v>805792.21</v>
       </c>
       <c r="O158" s="1">
         <v>0.13</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B159" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C159" s="1">
         <v>290000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.942</v>
+        <v>101.167</v>
       </c>
       <c r="E159" s="1">
         <v>99.571</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>288755.9</v>
       </c>
       <c r="I159" s="1">
-        <v>3975.9</v>
+        <v>4628.4</v>
       </c>
       <c r="J159" s="1">
-        <v>1.3769069307328</v>
+        <v>1.6028763394964</v>
       </c>
       <c r="K159">
-        <v>0.81</v>
+        <v>1.01</v>
       </c>
       <c r="L159" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M159" s="1">
-        <v>292731.8</v>
+        <v>293384.3</v>
       </c>
       <c r="N159" s="1">
-        <v>295081.59</v>
+        <v>296302.18</v>
       </c>
       <c r="O159" s="1">
         <v>0.05</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B160" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="C160" s="1">
         <v>400000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.045</v>
+        <v>100.581</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>400000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>180.0</v>
+        <v>2324.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.045</v>
+        <v>0.581</v>
       </c>
       <c r="K160">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="L160" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M160" s="1">
-        <v>400180.0</v>
+        <v>402324.0</v>
       </c>
       <c r="N160" s="1">
-        <v>404769.35</v>
+        <v>407806.85</v>
       </c>
       <c r="O160" s="1">
         <v>0.07</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B161" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C161" s="1">
         <v>1228000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.686</v>
+        <v>100.503</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>1228000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-3855.92</v>
+        <v>6176.84</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.314</v>
+        <v>0.503</v>
       </c>
       <c r="K161">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="L161" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M161" s="1">
-        <v>1224144.08</v>
+        <v>1234176.84</v>
       </c>
       <c r="N161" s="1">
-        <v>1226116.15</v>
+        <v>1238700.99</v>
       </c>
       <c r="O161" s="1">
         <v>0.2</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B162" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C162" s="1">
         <v>865000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.247</v>
+        <v>100.467</v>
       </c>
       <c r="E162" s="1">
         <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>865000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-6513.45</v>
+        <v>4039.55</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.753</v>
+        <v>0.467</v>
       </c>
       <c r="K162">
-        <v>1.59</v>
+        <v>1.82</v>
       </c>
       <c r="L162" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M162" s="1">
-        <v>858486.55</v>
+        <v>869039.55</v>
       </c>
       <c r="N162" s="1">
-        <v>872265.22</v>
+        <v>884761.36</v>
       </c>
       <c r="O162" s="1">
         <v>0.14</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B163" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C163" s="1">
         <v>600000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.507</v>
+        <v>100.932</v>
       </c>
       <c r="E163" s="1">
         <v>100.42</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>602520.0</v>
       </c>
       <c r="I163" s="1">
-        <v>522.0</v>
+        <v>3072.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.086636128261303</v>
+        <v>0.5098585939056</v>
       </c>
       <c r="K163">
-        <v>2.7</v>
+        <v>2.92</v>
       </c>
       <c r="L163" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="M163" s="1">
-        <v>603042.0</v>
+        <v>605592.0</v>
       </c>
       <c r="N163" s="1">
-        <v>619250.22</v>
+        <v>623111.18</v>
       </c>
       <c r="O163" s="1">
         <v>0.1</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B164" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C164" s="1">
         <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.404</v>
+        <v>100.951</v>
       </c>
       <c r="E164" s="1">
         <v>99.259</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>694813.0</v>
       </c>
       <c r="I164" s="1">
-        <v>8015.0</v>
+        <v>11844.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.1535477891174</v>
+        <v>1.7046313180669</v>
       </c>
       <c r="K164">
-        <v>0.78</v>
+        <v>1.04</v>
       </c>
       <c r="L164" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="M164" s="1">
-        <v>702828.0</v>
+        <v>706657.0</v>
       </c>
       <c r="N164" s="1">
-        <v>708281.77</v>
+        <v>713956.66</v>
       </c>
       <c r="O164" s="1">
         <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B165" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C165" s="1">
         <v>286000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.417</v>
+        <v>99.998</v>
       </c>
       <c r="E165" s="1">
         <v>99.362</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>284175.32</v>
       </c>
       <c r="I165" s="1">
-        <v>157.3</v>
+        <v>1818.96</v>
       </c>
       <c r="J165" s="1">
-        <v>0.055353153116886</v>
+        <v>0.64008373422435</v>
       </c>
       <c r="K165">
-        <v>0.55</v>
+        <v>0.74</v>
       </c>
       <c r="L165" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="M165" s="1">
-        <v>284332.62</v>
+        <v>285994.28</v>
       </c>
       <c r="N165" s="1">
-        <v>285899.74</v>
+        <v>288100.1</v>
       </c>
       <c r="O165" s="1">
         <v>0.05</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B166" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C166" s="1">
         <v>500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>107.804</v>
+        <v>108.587</v>
       </c>
       <c r="E166" s="1">
         <v>107.973</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>539865.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-845.0</v>
+        <v>3070.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.15652061163439</v>
+        <v>0.56866068368944</v>
       </c>
       <c r="K166">
-        <v>1.51</v>
+        <v>1.8</v>
       </c>
       <c r="L166" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="M166" s="1">
-        <v>539020.0</v>
+        <v>542935.0</v>
       </c>
       <c r="N166" s="1">
-        <v>546567.95</v>
+        <v>551914.45</v>
       </c>
       <c r="O166" s="1">
         <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B167" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C167" s="1">
         <v>600000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.292</v>
+        <v>102.983</v>
       </c>
       <c r="E167" s="1">
         <v>100.4</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>602400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>11352.0</v>
+        <v>15498.0</v>
       </c>
       <c r="J167" s="1">
-        <v>1.8844621513944</v>
+        <v>2.5727091633466</v>
       </c>
       <c r="K167">
-        <v>2.54</v>
+        <v>2.77</v>
       </c>
       <c r="L167" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="M167" s="1">
-        <v>613752.0</v>
+        <v>617898.0</v>
       </c>
       <c r="N167" s="1">
-        <v>628975.97</v>
+        <v>634523.34</v>
       </c>
       <c r="O167" s="1">
         <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B168" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C168" s="1">
         <v>1042000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.479</v>
+        <v>99.999</v>
       </c>
       <c r="E168" s="1">
         <v>99.228</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>1033955.76</v>
       </c>
       <c r="I168" s="1">
-        <v>2615.42</v>
+        <v>8033.82</v>
       </c>
       <c r="J168" s="1">
-        <v>0.25295279558189</v>
+        <v>0.7769984278631</v>
       </c>
       <c r="K168">
-        <v>2.1</v>
+        <v>2.28</v>
       </c>
       <c r="L168" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="M168" s="1">
-        <v>1036571.18</v>
+        <v>1041989.58</v>
       </c>
       <c r="N168" s="1">
-        <v>1058485.3</v>
+        <v>1065709.35</v>
       </c>
       <c r="O168" s="1">
         <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B169" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C169" s="1">
         <v>500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.444</v>
+        <v>100.561</v>
       </c>
       <c r="E169" s="1">
         <v>99.517</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>497585.0</v>
       </c>
       <c r="I169" s="1">
-        <v>4635.0</v>
+        <v>5220.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.93149914085031</v>
+        <v>1.049066993579</v>
       </c>
       <c r="K169">
-        <v>2.14</v>
+        <v>2.34</v>
       </c>
       <c r="L169" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="M169" s="1">
-        <v>502220.0</v>
+        <v>502805.0</v>
       </c>
       <c r="N169" s="1">
-        <v>512899.79</v>
+        <v>514501.92</v>
       </c>
       <c r="O169" s="1">
         <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B170" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C170" s="1">
         <v>600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.244</v>
+        <v>92.28</v>
       </c>
       <c r="E170" s="1">
         <v>81.26785667</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>487607.14</v>
       </c>
       <c r="I170" s="1">
-        <v>65856.86</v>
+        <v>66072.86</v>
       </c>
       <c r="J170" s="1">
-        <v>13.506131185856</v>
+        <v>13.550429142609</v>
       </c>
       <c r="K170">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="L170" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M170" s="1">
-        <v>553464.0</v>
+        <v>553680.0</v>
       </c>
       <c r="N170" s="1">
-        <v>558087.29</v>
+        <v>558981.37</v>
       </c>
       <c r="O170" s="1">
         <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B171" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C171" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.608</v>
+        <v>104.063</v>
       </c>
       <c r="E171" s="1">
         <v>99.68141667</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>1196177.0</v>
       </c>
       <c r="I171" s="1">
-        <v>47119.0</v>
+        <v>52579.0</v>
       </c>
       <c r="J171" s="1">
-        <v>3.9391327537647</v>
+        <v>4.3955869407287</v>
       </c>
       <c r="K171">
-        <v>0.32</v>
+        <v>0.55</v>
       </c>
       <c r="L171" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="M171" s="1">
-        <v>1243296.0</v>
+        <v>1248756.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1247117.92</v>
+        <v>1255380.66</v>
       </c>
       <c r="O171" s="1">
         <v>0.2</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B172" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C172" s="1">
         <v>324000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>93.999</v>
+        <v>94.582</v>
       </c>
       <c r="E172" s="1">
         <v>88.76264198</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>287590.96</v>
       </c>
       <c r="I172" s="1">
-        <v>16965.8</v>
+        <v>18854.72</v>
       </c>
       <c r="J172" s="1">
-        <v>5.8992813960494</v>
+        <v>6.5560892456425</v>
       </c>
       <c r="K172">
-        <v>1.21</v>
+        <v>1.33</v>
       </c>
       <c r="L172" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M172" s="1">
-        <v>304556.76</v>
+        <v>306445.68</v>
       </c>
       <c r="N172" s="1">
-        <v>308484.71</v>
+        <v>310739.79</v>
       </c>
       <c r="O172" s="1">
         <v>0.05</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B173" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C173" s="1">
         <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.842</v>
+        <v>104.554</v>
       </c>
       <c r="E173" s="1">
         <v>102.316</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>204632.0</v>
       </c>
       <c r="I173" s="1">
-        <v>3052.0</v>
+        <v>4476.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.4914578365065</v>
+        <v>2.1873411783103</v>
       </c>
       <c r="K173">
-        <v>3.05</v>
+        <v>3.29</v>
       </c>
       <c r="L173" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M173" s="1">
-        <v>207684.0</v>
+        <v>209108.0</v>
       </c>
       <c r="N173" s="1">
-        <v>213777.15</v>
+        <v>215683.34</v>
       </c>
       <c r="O173" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B174" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C174" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.833</v>
+        <v>100.167</v>
       </c>
       <c r="E174" s="1">
         <v>100.33</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>1003300.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4970.0</v>
+        <v>-1630.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.49536529452806</v>
+        <v>-0.16246386923154</v>
       </c>
       <c r="K174">
-        <v>2.77</v>
+        <v>2.95</v>
       </c>
       <c r="L174" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M174" s="1">
-        <v>998330.0</v>
+        <v>1001670.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1026028.63</v>
+        <v>1031176.85</v>
       </c>
       <c r="O174" s="1">
         <v>0.17</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B175" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C175" s="1">
         <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>90.894</v>
+        <v>91.2</v>
       </c>
       <c r="E175" s="1">
         <v>89.875</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>179750.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2038.0</v>
+        <v>2650.0</v>
       </c>
       <c r="J175" s="1">
-        <v>1.1337969401947</v>
+        <v>1.4742698191933</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L175">
-        <v>5.48</v>
+        <v>65.75</v>
       </c>
       <c r="M175" s="1">
-        <v>181788.0</v>
+        <v>182400.0</v>
       </c>
       <c r="N175" s="1">
-        <v>181793.48</v>
+        <v>182465.75</v>
       </c>
       <c r="O175" s="1">
         <v>0.03</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B176" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C176" s="1">
         <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.177</v>
+        <v>91.486</v>
       </c>
       <c r="E176" s="1">
         <v>89.875</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>89875.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1302.0</v>
+        <v>1611.0</v>
       </c>
       <c r="J176" s="1">
-        <v>1.4486787204451</v>
+        <v>1.7924895688456</v>
       </c>
       <c r="K176">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L176">
-        <v>97.95</v>
+        <v>113.01</v>
       </c>
       <c r="M176" s="1">
-        <v>91177.0</v>
+        <v>91486.0</v>
       </c>
       <c r="N176" s="1">
-        <v>91274.95</v>
+        <v>91599.01</v>
       </c>
       <c r="O176" s="1">
         <v>0.01</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B177" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C177" s="1">
         <v>4749722.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.666</v>
+        <v>103.131</v>
       </c>
       <c r="E177" s="1">
         <v>99.67400008</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>4734237.91</v>
       </c>
       <c r="I177" s="1">
-        <v>94614.46</v>
+        <v>164197.89</v>
       </c>
       <c r="J177" s="1">
-        <v>1.9985151105344</v>
+        <v>3.4683066867672</v>
       </c>
       <c r="K177">
-        <v>0.51</v>
+        <v>0.71</v>
       </c>
       <c r="L177" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="M177" s="1">
-        <v>4828852.37</v>
+        <v>4898435.8</v>
       </c>
       <c r="N177" s="1">
-        <v>4853007.63</v>
+        <v>4932253.17</v>
       </c>
       <c r="O177" s="1">
-        <v>0.8</v>
+        <v>0.79</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B178" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C178" s="1">
         <v>400000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.946</v>
+        <v>100.625</v>
       </c>
       <c r="E178" s="1">
         <v>99.766</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>399064.0</v>
       </c>
       <c r="I178" s="1">
-        <v>720.0</v>
+        <v>3436.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.18042218791973</v>
+        <v>0.8610147745725</v>
       </c>
       <c r="K178">
-        <v>1.73</v>
+        <v>1.99</v>
       </c>
       <c r="L178" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="M178" s="1">
-        <v>399784.0</v>
+        <v>402500.0</v>
       </c>
       <c r="N178" s="1">
-        <v>406723.73</v>
+        <v>410464.38</v>
       </c>
       <c r="O178" s="1">
         <v>0.07</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B179" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C179" s="1">
         <v>520000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.846</v>
+        <v>100.393</v>
       </c>
       <c r="E179" s="1">
         <v>99.945</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>519714.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-514.8</v>
+        <v>2329.6</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.09905447996398</v>
+        <v>0.44824653559458</v>
       </c>
       <c r="K179">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="L179" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M179" s="1">
-        <v>519199.2</v>
+        <v>522043.6</v>
       </c>
       <c r="N179" s="1">
-        <v>521799.48</v>
+        <v>525744.01</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B180" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C180" s="1">
         <v>461000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.868</v>
+        <v>100.275</v>
       </c>
       <c r="E180" s="1">
         <v>99.682</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>459534.02</v>
       </c>
       <c r="I180" s="1">
-        <v>857.46</v>
+        <v>2733.73</v>
       </c>
       <c r="J180" s="1">
-        <v>0.18659336690676</v>
+        <v>0.59489175578339</v>
       </c>
       <c r="K180">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="L180" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M180" s="1">
-        <v>460391.48</v>
+        <v>462267.75</v>
       </c>
       <c r="N180" s="1">
-        <v>462579.65</v>
+        <v>465220.04</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B181" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C181" s="1">
         <v>4440000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.472</v>
+        <v>97.625</v>
       </c>
       <c r="E181" s="1">
         <v>105.111</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>4666928.4</v>
       </c>
       <c r="I181" s="1">
-        <v>-339171.6</v>
+        <v>-332378.4</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.2675552511155</v>
+        <v>-7.1219948435463</v>
       </c>
       <c r="K181">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L181" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M181" s="1">
-        <v>4327756.8</v>
+        <v>4334550.0</v>
       </c>
       <c r="N181" s="1">
-        <v>4336454.33</v>
+        <v>4344585.62</v>
       </c>
       <c r="O181" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B182" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C182" s="1">
-        <v>400000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>102.499</v>
+        <v>100.223</v>
       </c>
       <c r="E182" s="1">
-        <v>100.120285</v>
+        <v>99.998</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>400481.14</v>
+        <v>809983.8</v>
       </c>
       <c r="I182" s="1">
-        <v>9514.86</v>
+        <v>1822.5</v>
       </c>
       <c r="J182" s="1">
-        <v>2.3758572001668</v>
+        <v>0.22500450009</v>
       </c>
       <c r="K182">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.09</v>
+      </c>
+      <c r="L182">
+        <v>733.44</v>
       </c>
       <c r="M182" s="1">
-        <v>409996.0</v>
+        <v>811806.3</v>
       </c>
       <c r="N182" s="1">
-        <v>417051.34</v>
+        <v>812539.74</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B183" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C183" s="1">
-        <v>17788730.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>83.205</v>
+        <v>102.796</v>
       </c>
       <c r="E183" s="1">
-        <v>82.12341516</v>
+        <v>100.120285</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>14608712.59</v>
+        <v>400481.14</v>
       </c>
       <c r="I183" s="1">
-        <v>192400.21</v>
+        <v>10702.86</v>
       </c>
       <c r="J183" s="1">
-        <v>1.317023720021</v>
+        <v>2.6725003829144</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.99</v>
+      </c>
+      <c r="L183" t="s">
+        <v>478</v>
       </c>
       <c r="M183" s="1">
-        <v>14801112.8</v>
+        <v>411184.0</v>
       </c>
       <c r="N183" s="1">
-        <v>14801112.8</v>
+        <v>419131.4</v>
       </c>
       <c r="O183" s="1">
-        <v>2.43</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C184" s="1">
-        <v>5848000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D184" s="1">
-        <v>90.932</v>
+        <v>84.301</v>
       </c>
       <c r="E184" s="1">
-        <v>84.5242907</v>
+        <v>82.12341516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4942980.52</v>
+        <v>14608712.59</v>
       </c>
       <c r="I184" s="1">
-        <v>374722.84</v>
+        <v>387364.69</v>
       </c>
       <c r="J184" s="1">
-        <v>7.5809086943357</v>
+        <v>2.651600458381</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>5317703.36</v>
+        <v>14996077.28</v>
       </c>
       <c r="N184" s="1">
-        <v>5317703.36</v>
+        <v>14996077.28</v>
       </c>
       <c r="O184" s="1">
-        <v>0.87</v>
+        <v>2.42</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B185" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C185" s="1">
-        <v>17445612.0</v>
+        <v>5848000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>87.974</v>
+        <v>91.528</v>
       </c>
       <c r="E185" s="1">
-        <v>85.24267627</v>
+        <v>84.5242907</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>14871106.56</v>
+        <v>4942980.52</v>
       </c>
       <c r="I185" s="1">
-        <v>476496.14</v>
+        <v>409576.92</v>
       </c>
       <c r="J185" s="1">
-        <v>3.2041740678644</v>
+        <v>8.2860314408037</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>15347602.7</v>
+        <v>5352557.44</v>
       </c>
       <c r="N185" s="1">
-        <v>15347602.7</v>
+        <v>5352557.44</v>
       </c>
       <c r="O185" s="1">
-        <v>2.52</v>
+        <v>0.86</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B186" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C186" s="1">
-        <v>4110000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D186" s="1">
-        <v>96.076</v>
+        <v>88.791</v>
       </c>
       <c r="E186" s="1">
-        <v>115.1136129</v>
+        <v>85.24267627</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>4731169.49</v>
+        <v>14871106.56</v>
       </c>
       <c r="I186" s="1">
-        <v>110715.9</v>
+        <v>619026.79</v>
       </c>
       <c r="J186" s="1">
-        <v>2.3401381039934</v>
+        <v>4.162614177381</v>
       </c>
       <c r="K186">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.0</v>
+      </c>
+      <c r="L186">
+        <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>4841885.39</v>
+        <v>15490133.35</v>
       </c>
       <c r="N186" s="1">
-        <v>4844577.8</v>
+        <v>15490133.35</v>
       </c>
       <c r="O186" s="1">
-        <v>0.8</v>
+        <v>2.5</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B187" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C187" s="1">
-        <v>6000000.0</v>
+        <v>4110000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.546</v>
+        <v>96.684</v>
       </c>
       <c r="E187" s="1">
-        <v>95.511</v>
+        <v>115.1136129</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>5730660.0</v>
+        <v>4731169.49</v>
       </c>
       <c r="I187" s="1">
-        <v>242100.0</v>
+        <v>147635.38</v>
       </c>
       <c r="J187" s="1">
-        <v>4.2246442818105</v>
+        <v>3.1204838531371</v>
       </c>
       <c r="K187">
-        <v>1.75</v>
+        <v>0.07</v>
       </c>
       <c r="L187" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M187" s="1">
-        <v>5972760.0</v>
+        <v>4878804.87</v>
       </c>
       <c r="N187" s="1">
-        <v>6077965.48</v>
+        <v>4881804.9</v>
       </c>
       <c r="O187" s="1">
-        <v>1.0</v>
+        <v>0.79</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B188" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C188" s="1">
-        <v>1350400.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.141</v>
+        <v>100.169</v>
       </c>
       <c r="E188" s="1">
-        <v>98.725</v>
+        <v>95.511</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1333182.4</v>
+        <v>5730660.0</v>
       </c>
       <c r="I188" s="1">
-        <v>5617.67</v>
+        <v>279480.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.42137294941787</v>
+        <v>4.8769251709227</v>
       </c>
       <c r="K188">
-        <v>2.88</v>
+        <v>1.9</v>
       </c>
       <c r="L188" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="M188" s="1">
-        <v>1338800.07</v>
+        <v>6010140.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1377632.39</v>
+        <v>6124386.58</v>
       </c>
       <c r="O188" s="1">
-        <v>0.23</v>
+        <v>0.99</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B189" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C189" s="1">
-        <v>8000000.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="D189" s="1">
-        <v>116.557</v>
+        <v>102.107</v>
       </c>
       <c r="E189" s="1">
-        <v>116.988</v>
+        <v>98.725</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>9359040.0</v>
+        <v>1333182.4</v>
       </c>
       <c r="I189" s="1">
-        <v>-34480.0</v>
+        <v>45670.53</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.36841385441242</v>
+        <v>3.4256775366972</v>
       </c>
       <c r="K189">
-        <v>1.62</v>
+        <v>3.12</v>
       </c>
       <c r="L189" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M189" s="1">
-        <v>9324560.0</v>
+        <v>1378852.93</v>
       </c>
       <c r="N189" s="1">
-        <v>9454368.22</v>
+        <v>1421022.41</v>
       </c>
       <c r="O189" s="1">
-        <v>1.55</v>
+        <v>0.23</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B190" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="C190" s="1">
-        <v>333000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.941</v>
+        <v>117.664</v>
       </c>
       <c r="E190" s="1">
-        <v>99.558</v>
+        <v>116.988</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>331528.14</v>
+        <v>9359040.0</v>
       </c>
       <c r="I190" s="1">
-        <v>4605.39</v>
+        <v>54080.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.3891399987947</v>
+        <v>0.57783704311553</v>
       </c>
       <c r="K190">
-        <v>0.51</v>
+        <v>1.97</v>
       </c>
       <c r="L190" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="M190" s="1">
-        <v>336133.53</v>
+        <v>9413120.0</v>
       </c>
       <c r="N190" s="1">
-        <v>337815.64</v>
+        <v>9570654.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.06</v>
+        <v>1.54</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B191" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>83.494</v>
+        <v>84.657</v>
       </c>
       <c r="E191" s="1">
         <v>81.75</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>163500.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3488.0</v>
+        <v>5814.0</v>
       </c>
       <c r="J191" s="1">
-        <v>2.1333333333333</v>
+        <v>3.5559633027523</v>
       </c>
       <c r="K191">
-        <v>1.35</v>
+        <v>1.44</v>
       </c>
       <c r="L191" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M191" s="1">
-        <v>166988.0</v>
+        <v>169314.0</v>
       </c>
       <c r="N191" s="1">
-        <v>169692.11</v>
+        <v>172198.93</v>
       </c>
       <c r="O191" s="1">
         <v>0.03</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B192" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C192" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>94.808</v>
+        <v>95.822</v>
       </c>
       <c r="E192" s="1">
         <v>95.643</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>1912860.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-16700.0</v>
+        <v>3580.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.87303827776209</v>
+        <v>0.18715431343643</v>
       </c>
       <c r="K192">
-        <v>0.81</v>
+        <v>0.91</v>
       </c>
       <c r="L192" t="s">
-        <v>418</v>
+        <v>502</v>
       </c>
       <c r="M192" s="1">
-        <v>1896160.0</v>
+        <v>1916440.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1912368.22</v>
+        <v>1934697.53</v>
       </c>
       <c r="O192" s="1">
         <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B193" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C193" s="1">
         <v>662000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.305</v>
+        <v>105.287</v>
       </c>
       <c r="E193" s="1">
         <v>101.86053474</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>674316.74</v>
       </c>
       <c r="I193" s="1">
-        <v>16182.36</v>
+        <v>22683.2</v>
       </c>
       <c r="J193" s="1">
-        <v>2.3998158491512</v>
+        <v>3.3638791171045</v>
       </c>
       <c r="K193">
-        <v>0.78</v>
+        <v>1.03</v>
       </c>
       <c r="L193" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="M193" s="1">
-        <v>690499.1</v>
+        <v>696999.94</v>
       </c>
       <c r="N193" s="1">
-        <v>695661.34</v>
+        <v>703808.11</v>
       </c>
       <c r="O193" s="1">
         <v>0.11</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B194" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C194" s="1">
         <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.867</v>
+        <v>101.149</v>
       </c>
       <c r="E194" s="1">
         <v>99.24</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>297720.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1881.0</v>
+        <v>5727.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.63180169286578</v>
+        <v>1.9236195082628</v>
       </c>
       <c r="K194">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>462.33</v>
+        <v>0.38</v>
+      </c>
+      <c r="L194" t="s">
+        <v>508</v>
       </c>
       <c r="M194" s="1">
-        <v>299601.0</v>
+        <v>303447.0</v>
       </c>
       <c r="N194" s="1">
-        <v>300063.33</v>
+        <v>304587.41</v>
       </c>
       <c r="O194" s="1">
         <v>0.05</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="B195" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C195" s="1">
         <v>900000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.011</v>
+        <v>90.48</v>
       </c>
       <c r="E195" s="1">
         <v>85.37902778</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>768411.25</v>
       </c>
       <c r="I195" s="1">
-        <v>41687.75</v>
+        <v>45908.75</v>
       </c>
       <c r="J195" s="1">
-        <v>5.4251873589826</v>
+        <v>5.9745025856922</v>
       </c>
       <c r="K195">
-        <v>1.47</v>
+        <v>1.58</v>
       </c>
       <c r="L195" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="M195" s="1">
-        <v>810099.0</v>
+        <v>814320.0</v>
       </c>
       <c r="N195" s="1">
-        <v>823327.77</v>
+        <v>828552.33</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B196" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="C196" s="1">
         <v>700000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.845</v>
+        <v>103.391</v>
       </c>
       <c r="E196" s="1">
         <v>99.858</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>699006.0</v>
       </c>
       <c r="I196" s="1">
-        <v>20909.0</v>
+        <v>24731.0</v>
       </c>
       <c r="J196" s="1">
-        <v>2.9912475715516</v>
+        <v>3.5380239940716</v>
       </c>
       <c r="K196">
-        <v>2.6</v>
+        <v>2.83</v>
       </c>
       <c r="L196" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="M196" s="1">
-        <v>719915.0</v>
+        <v>723737.0</v>
       </c>
       <c r="N196" s="1">
-        <v>738122.19</v>
+        <v>743579.12</v>
       </c>
       <c r="O196" s="1">
         <v>0.12</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="B197" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C197" s="1">
         <v>400000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.696</v>
+        <v>100.239</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>400000.0</v>
+        <v>398680.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-1216.0</v>
+        <v>2276.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-0.304</v>
+        <v>0.57088391692586</v>
       </c>
       <c r="K197">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.15</v>
+      </c>
+      <c r="L197">
+        <v>582.19</v>
       </c>
       <c r="M197" s="1">
-        <v>398784.0</v>
+        <v>400956.0</v>
       </c>
       <c r="N197" s="1">
-        <v>402564.82</v>
+        <v>401538.19</v>
       </c>
       <c r="O197" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B198" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C198" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>94.372</v>
+        <v>99.876</v>
       </c>
       <c r="E198" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>567000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-768.0</v>
+        <v>-496.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.13544973544974</v>
+        <v>-0.124</v>
       </c>
       <c r="K198">
-        <v>1.81</v>
+        <v>1.17</v>
       </c>
       <c r="L198" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="M198" s="1">
-        <v>566232.0</v>
+        <v>399504.0</v>
       </c>
       <c r="N198" s="1">
-        <v>577062.0</v>
+        <v>404188.93</v>
       </c>
       <c r="O198" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B199" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C199" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.291</v>
+        <v>94.57</v>
       </c>
       <c r="E199" s="1">
-        <v>98.7725</v>
+        <v>94.5</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>987725.0</v>
+        <v>567000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>5185.0</v>
+        <v>420.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.52494368371763</v>
+        <v>0.074074074074074</v>
       </c>
       <c r="K199">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.09</v>
+      </c>
+      <c r="L199">
+        <v>540.0</v>
       </c>
       <c r="M199" s="1">
-        <v>992910.0</v>
+        <v>567420.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1023954.52</v>
+        <v>567960.0</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B200" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C200" s="1">
-        <v>532000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.662</v>
+        <v>100.076</v>
       </c>
       <c r="E200" s="1">
-        <v>99.628</v>
+        <v>98.7725</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>530020.96</v>
+        <v>987725.0</v>
       </c>
       <c r="I200" s="1">
-        <v>180.88</v>
+        <v>13035.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.034126952262416</v>
+        <v>1.3196993090182</v>
       </c>
       <c r="K200">
-        <v>1.13</v>
+        <v>3.37</v>
       </c>
       <c r="L200" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M200" s="1">
-        <v>530201.84</v>
+        <v>1000760.0</v>
       </c>
       <c r="N200" s="1">
-        <v>536217.81</v>
+        <v>1034441.51</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C201" s="1">
-        <v>400000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.333</v>
+        <v>100.005</v>
       </c>
       <c r="E201" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>398944.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I201" s="1">
-        <v>2388.0</v>
+        <v>2005.64</v>
       </c>
       <c r="J201" s="1">
-        <v>0.59858025186492</v>
+        <v>0.37840767655679</v>
       </c>
       <c r="K201">
-        <v>0.83</v>
+        <v>1.33</v>
       </c>
       <c r="L201" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M201" s="1">
-        <v>401332.0</v>
+        <v>532026.6</v>
       </c>
       <c r="N201" s="1">
-        <v>404663.51</v>
+        <v>539084.71</v>
       </c>
       <c r="O201" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B202" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C202" s="1">
-        <v>391000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.016</v>
+        <v>100.468</v>
       </c>
       <c r="E202" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>389412.54</v>
+        <v>398944.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1650.02</v>
+        <v>2928.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.42372030443601</v>
+        <v>0.73393759525146</v>
       </c>
       <c r="K202">
-        <v>2.23</v>
+        <v>1.07</v>
       </c>
       <c r="L202" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M202" s="1">
-        <v>391062.56</v>
+        <v>401872.0</v>
       </c>
       <c r="N202" s="1">
-        <v>399775.7</v>
+        <v>406167.89</v>
       </c>
       <c r="O202" s="1">
         <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B203" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C203" s="1">
-        <v>1500000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.935</v>
+        <v>100.232</v>
       </c>
       <c r="E203" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>1500000.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I203" s="1">
-        <v>-975.0</v>
+        <v>2494.58</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.065</v>
+        <v>0.640600839408</v>
       </c>
       <c r="K203">
-        <v>1.79</v>
+        <v>2.43</v>
       </c>
       <c r="L203" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M203" s="1">
-        <v>1499025.0</v>
+        <v>391907.12</v>
       </c>
       <c r="N203" s="1">
-        <v>1525937.67</v>
+        <v>401415.65</v>
       </c>
       <c r="O203" s="1">
-        <v>0.25</v>
+        <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B204" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C204" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.587</v>
+        <v>100.564</v>
       </c>
       <c r="E204" s="1">
-        <v>98.82</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>395280.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-932.0</v>
+        <v>8460.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.23578223031775</v>
+        <v>0.564</v>
       </c>
       <c r="K204">
-        <v>1.16</v>
+        <v>2.03</v>
       </c>
       <c r="L204" t="s">
-        <v>439</v>
+        <v>536</v>
       </c>
       <c r="M204" s="1">
-        <v>394348.0</v>
+        <v>1508460.0</v>
       </c>
       <c r="N204" s="1">
-        <v>398971.29</v>
+        <v>1538876.1</v>
       </c>
       <c r="O204" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C205" s="1">
-        <v>1147000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.541</v>
+        <v>99.135</v>
       </c>
       <c r="E205" s="1">
-        <v>100.16669834</v>
+        <v>98.82</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>1148912.03</v>
+        <v>395280.0</v>
       </c>
       <c r="I205" s="1">
-        <v>27233.24</v>
+        <v>1260.0</v>
       </c>
       <c r="J205" s="1">
-        <v>2.3703503217735</v>
+        <v>0.31876138433515</v>
       </c>
       <c r="K205">
-        <v>1.5</v>
+        <v>1.34</v>
       </c>
       <c r="L205" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="M205" s="1">
-        <v>1176145.27</v>
+        <v>396540.0</v>
       </c>
       <c r="N205" s="1">
-        <v>1193325.13</v>
+        <v>401916.71</v>
       </c>
       <c r="O205" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B206" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C206" s="1">
-        <v>255000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>109.535</v>
+        <v>102.911</v>
       </c>
       <c r="E206" s="1">
-        <v>99.283</v>
+        <v>100.16669834</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>253171.65</v>
+        <v>1148912.03</v>
       </c>
       <c r="I206" s="1">
-        <v>26142.6</v>
+        <v>31477.14</v>
       </c>
       <c r="J206" s="1">
-        <v>10.326037690239</v>
+        <v>2.73973456436</v>
       </c>
       <c r="K206">
-        <v>2.25</v>
+        <v>1.73</v>
       </c>
       <c r="L206" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M206" s="1">
-        <v>279314.25</v>
+        <v>1180389.17</v>
       </c>
       <c r="N206" s="1">
-        <v>285043.02</v>
+        <v>1200230.7</v>
       </c>
       <c r="O206" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B207" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C207" s="1">
-        <v>420000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.715</v>
+        <v>110.111</v>
       </c>
       <c r="E207" s="1">
-        <v>99.115</v>
+        <v>99.283</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>416283.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I207" s="1">
-        <v>6720.0</v>
+        <v>27611.4</v>
       </c>
       <c r="J207" s="1">
-        <v>1.6142864349493</v>
+        <v>10.906197435613</v>
       </c>
       <c r="K207">
-        <v>2.98</v>
+        <v>2.56</v>
       </c>
       <c r="L207" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="M207" s="1">
-        <v>423003.0</v>
+        <v>280783.05</v>
       </c>
       <c r="N207" s="1">
-        <v>435528.21</v>
+        <v>287299.52</v>
       </c>
       <c r="O207" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B208" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C208" s="1">
-        <v>1930000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.29</v>
+        <v>101.716</v>
       </c>
       <c r="E208" s="1">
-        <v>89.447</v>
+        <v>99.115</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>1726327.1</v>
+        <v>416283.0</v>
       </c>
       <c r="I208" s="1">
-        <v>132069.9</v>
+        <v>10924.2</v>
       </c>
       <c r="J208" s="1">
-        <v>7.6503404250562</v>
+        <v>2.6242243858145</v>
       </c>
       <c r="K208">
-        <v>0.8</v>
+        <v>3.19</v>
       </c>
       <c r="L208" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="M208" s="1">
-        <v>1858397.0</v>
+        <v>427207.2</v>
       </c>
       <c r="N208" s="1">
-        <v>1873868.73</v>
+        <v>440618.43</v>
       </c>
       <c r="O208" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B209" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C209" s="1">
-        <v>1770000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.864</v>
+        <v>96.657</v>
       </c>
       <c r="E209" s="1">
-        <v>95.049</v>
+        <v>89.447</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1682367.3</v>
+        <v>1726327.1</v>
       </c>
       <c r="I209" s="1">
-        <v>85225.5</v>
+        <v>139153.0</v>
       </c>
       <c r="J209" s="1">
-        <v>5.0658081621059</v>
+        <v>8.0606392612385</v>
       </c>
       <c r="K209">
-        <v>1.75</v>
+        <v>0.87</v>
       </c>
       <c r="L209" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="M209" s="1">
-        <v>1767592.8</v>
+        <v>1865480.1</v>
       </c>
       <c r="N209" s="1">
-        <v>1798550.83</v>
+        <v>1882231.44</v>
       </c>
       <c r="O209" s="1">
         <v>0.3</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C210" s="1">
-        <v>720000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>102.821</v>
+        <v>100.373</v>
       </c>
       <c r="E210" s="1">
-        <v>101.22622222</v>
+        <v>95.049</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>728828.8</v>
+        <v>1682367.3</v>
       </c>
       <c r="I210" s="1">
-        <v>11482.4</v>
+        <v>94234.8</v>
       </c>
       <c r="J210" s="1">
-        <v>1.5754591476078</v>
+        <v>5.6013214236867</v>
       </c>
       <c r="K210">
-        <v>2.1</v>
+        <v>1.89</v>
       </c>
       <c r="L210" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="M210" s="1">
-        <v>740311.2</v>
+        <v>1776602.1</v>
       </c>
       <c r="N210" s="1">
-        <v>755445.99</v>
+        <v>1810120.57</v>
       </c>
       <c r="O210" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B211" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C211" s="1">
-        <v>4299000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>88.528</v>
+        <v>103.392</v>
       </c>
       <c r="E211" s="1">
-        <v>87.304</v>
+        <v>101.22622222</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>3753198.96</v>
+        <v>728828.8</v>
       </c>
       <c r="I211" s="1">
-        <v>52619.76</v>
+        <v>15593.6</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4019976175204</v>
+        <v>2.1395422354331</v>
       </c>
       <c r="K211">
-        <v>0.17</v>
+        <v>2.34</v>
       </c>
       <c r="L211" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M211" s="1">
-        <v>3805818.72</v>
+        <v>744422.4</v>
       </c>
       <c r="N211" s="1">
-        <v>3813223.87</v>
+        <v>761238.84</v>
       </c>
       <c r="O211" s="1">
-        <v>0.63</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B212" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C212" s="1">
-        <v>12409000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>92.85</v>
+        <v>89.536</v>
       </c>
       <c r="E212" s="1">
-        <v>88.10022153</v>
+        <v>87.304</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>10932356.49</v>
+        <v>3753198.96</v>
       </c>
       <c r="I212" s="1">
-        <v>589400.01</v>
+        <v>95953.68</v>
       </c>
       <c r="J212" s="1">
-        <v>5.3913354411662</v>
+        <v>2.5565838907725</v>
       </c>
       <c r="K212">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
       <c r="L212" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M212" s="1">
-        <v>11521756.5</v>
+        <v>3849152.64</v>
       </c>
       <c r="N212" s="1">
-        <v>11523059.1</v>
+        <v>3859026.17</v>
       </c>
       <c r="O212" s="1">
-        <v>1.89</v>
+        <v>0.62</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B213" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C213" s="1">
-        <v>4570000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>95.159</v>
+        <v>93.537</v>
       </c>
       <c r="E213" s="1">
-        <v>82.641</v>
+        <v>88.10022153</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>3776693.7</v>
+        <v>10932356.49</v>
       </c>
       <c r="I213" s="1">
-        <v>572072.6</v>
+        <v>674649.84</v>
       </c>
       <c r="J213" s="1">
-        <v>15.147444972834</v>
+        <v>6.1711291670475</v>
       </c>
       <c r="K213">
-        <v>0.47</v>
+        <v>0.07</v>
       </c>
       <c r="L213" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M213" s="1">
-        <v>4348766.3</v>
+        <v>11607006.33</v>
       </c>
       <c r="N213" s="1">
-        <v>4370291.75</v>
+        <v>11615473.24</v>
       </c>
       <c r="O213" s="1">
-        <v>0.72</v>
+        <v>1.87</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B214" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C214" s="1">
-        <v>8320000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.245</v>
+        <v>95.774</v>
       </c>
       <c r="E214" s="1">
-        <v>92.53365517</v>
+        <v>82.641</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>7698800.11</v>
+        <v>3776693.7</v>
       </c>
       <c r="I214" s="1">
-        <v>225583.89</v>
+        <v>600178.1</v>
       </c>
       <c r="J214" s="1">
-        <v>2.9301175089218</v>
+        <v>15.891627642454</v>
       </c>
       <c r="K214">
-        <v>0.3</v>
+        <v>0.55</v>
       </c>
       <c r="L214" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="M214" s="1">
-        <v>7924384.0</v>
+        <v>4376871.8</v>
       </c>
       <c r="N214" s="1">
-        <v>7949275.43</v>
+        <v>4402126.07</v>
       </c>
       <c r="O214" s="1">
-        <v>1.31</v>
+        <v>0.71</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B215" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C215" s="1">
-        <v>10871000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.564</v>
+        <v>95.955</v>
       </c>
       <c r="E215" s="1">
-        <v>100.49644715</v>
+        <v>92.53365517</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>10924968.77</v>
+        <v>7698800.11</v>
       </c>
       <c r="I215" s="1">
-        <v>333473.67</v>
+        <v>284655.89</v>
       </c>
       <c r="J215" s="1">
-        <v>3.0523992976137</v>
+        <v>3.697405906542</v>
       </c>
       <c r="K215">
-        <v>1.52</v>
+        <v>0.4</v>
       </c>
       <c r="L215" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="M215" s="1">
-        <v>11258442.44</v>
+        <v>7983456.0</v>
       </c>
       <c r="N215" s="1">
-        <v>11423459.42</v>
+        <v>8016644.57</v>
       </c>
       <c r="O215" s="1">
-        <v>1.88</v>
+        <v>1.29</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B216" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="C216" s="1">
-        <v>432000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>97.868</v>
+        <v>101.422</v>
       </c>
       <c r="E216" s="1">
-        <v>99.406</v>
+        <v>101.129</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>429433.92</v>
+        <v>8090320.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-6644.16</v>
+        <v>23440.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-1.547190310444</v>
+        <v>0.28972896004114</v>
       </c>
       <c r="K216">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="L216" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="M216" s="1">
-        <v>422789.76</v>
+        <v>8113760.0</v>
       </c>
       <c r="N216" s="1">
-        <v>424860.99</v>
+        <v>8142997.57</v>
       </c>
       <c r="O216" s="1">
-        <v>0.07</v>
+        <v>1.31</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B217" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.293</v>
+        <v>104.085</v>
       </c>
       <c r="E217" s="1">
-        <v>99.91572</v>
+        <v>100.49644715</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>499578.6</v>
+        <v>10924968.77</v>
       </c>
       <c r="I217" s="1">
-        <v>-3113.6</v>
+        <v>390111.58</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.6232452711145</v>
+        <v>3.5708255850694</v>
       </c>
       <c r="K217">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>638.96</v>
+        <v>1.73</v>
+      </c>
+      <c r="L217" t="s">
+        <v>575</v>
       </c>
       <c r="M217" s="1">
-        <v>496465.0</v>
+        <v>11315080.35</v>
       </c>
       <c r="N217" s="1">
-        <v>497103.96</v>
+        <v>11503220.72</v>
       </c>
       <c r="O217" s="1">
-        <v>0.08</v>
+        <v>1.85</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="B218" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C218" s="1">
-        <v>1100000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>104.858</v>
+        <v>98.506</v>
       </c>
       <c r="E218" s="1">
-        <v>101.11</v>
+        <v>99.406</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>1112210.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I218" s="1">
-        <v>41228.0</v>
+        <v>-3888.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.7068539214717</v>
+        <v>-0.90537794499326</v>
       </c>
       <c r="K218">
-        <v>3.83</v>
+        <v>0.67</v>
       </c>
       <c r="L218" t="s">
-        <v>574</v>
+        <v>499</v>
       </c>
       <c r="M218" s="1">
-        <v>1153438.0</v>
+        <v>425545.92</v>
       </c>
       <c r="N218" s="1">
-        <v>1195524.3</v>
+        <v>428430.85</v>
       </c>
       <c r="O218" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B219" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.92</v>
+        <v>100.062</v>
       </c>
       <c r="E219" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>592140.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>19380.0</v>
+        <v>711.76</v>
       </c>
       <c r="J219" s="1">
-        <v>3.2728746580201</v>
+        <v>0.062</v>
       </c>
       <c r="K219">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.08</v>
+      </c>
+      <c r="L219">
+        <v>887.7</v>
       </c>
       <c r="M219" s="1">
-        <v>611520.0</v>
+        <v>1148711.76</v>
       </c>
       <c r="N219" s="1">
-        <v>620119.32</v>
+        <v>1149599.46</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B220" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C220" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>84.857</v>
+        <v>105.042</v>
       </c>
       <c r="E220" s="1">
-        <v>85.3395</v>
+        <v>101.11</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>341358.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1930.0</v>
+        <v>43252.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.56538882932288</v>
+        <v>3.8888339432301</v>
       </c>
       <c r="K220">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>508.22</v>
+        <v>4.11</v>
+      </c>
+      <c r="L220" t="s">
+        <v>582</v>
       </c>
       <c r="M220" s="1">
-        <v>339428.0</v>
+        <v>1155462.0</v>
       </c>
       <c r="N220" s="1">
-        <v>339936.22</v>
+        <v>1200697.62</v>
       </c>
       <c r="O220" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B221" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C221" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>97.426</v>
+        <v>102.929</v>
       </c>
       <c r="E221" s="1">
-        <v>97.92522727</v>
+        <v>98.69</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>1077177.5</v>
+        <v>592140.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-5491.5</v>
+        <v>25434.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.50980455867301</v>
+        <v>4.2952680109434</v>
       </c>
       <c r="K221">
-        <v>0.38</v>
+        <v>1.67</v>
       </c>
       <c r="L221" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="M221" s="1">
-        <v>1071686.0</v>
+        <v>617574.0</v>
       </c>
       <c r="N221" s="1">
-        <v>1075912.71</v>
+        <v>627574.68</v>
       </c>
       <c r="O221" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B222" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C222" s="1">
-        <v>588000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.822</v>
+        <v>85.523</v>
       </c>
       <c r="E222" s="1">
-        <v>99.71992347</v>
+        <v>85.3395</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>586353.15</v>
+        <v>341358.0</v>
       </c>
       <c r="I222" s="1">
-        <v>12360.21</v>
+        <v>734.0</v>
       </c>
       <c r="J222" s="1">
-        <v>2.1079804892325</v>
+        <v>0.21502352369067</v>
       </c>
       <c r="K222">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>0.18</v>
+      </c>
+      <c r="L222">
+        <v>719.18</v>
       </c>
       <c r="M222" s="1">
-        <v>598713.36</v>
+        <v>342092.0</v>
       </c>
       <c r="N222" s="1">
-        <v>616240.59</v>
+        <v>342811.18</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B223" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="C223" s="1">
-        <v>301000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.83</v>
+        <v>97.548</v>
       </c>
       <c r="E223" s="1">
-        <v>99.813</v>
+        <v>97.92522727</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>300437.13</v>
+        <v>1077177.5</v>
       </c>
       <c r="I223" s="1">
-        <v>9081.17</v>
+        <v>-4149.5</v>
       </c>
       <c r="J223" s="1">
-        <v>3.022652359913</v>
+        <v>-0.38521970613014</v>
       </c>
       <c r="K223">
-        <v>2.83</v>
+        <v>0.43</v>
       </c>
       <c r="L223" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="M223" s="1">
-        <v>309518.3</v>
+        <v>1073028.0</v>
       </c>
       <c r="N223" s="1">
-        <v>318050.41</v>
+        <v>1077751.97</v>
       </c>
       <c r="O223" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B224" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C224" s="1">
-        <v>900000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>104.963</v>
+        <v>102.164</v>
       </c>
       <c r="E224" s="1">
-        <v>102.20876333</v>
+        <v>99.71992347</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>919878.87</v>
+        <v>586353.15</v>
       </c>
       <c r="I224" s="1">
-        <v>24788.13</v>
+        <v>14371.17</v>
       </c>
       <c r="J224" s="1">
-        <v>2.6947167511305</v>
+        <v>2.4509410412479</v>
       </c>
       <c r="K224">
-        <v>1.5</v>
+        <v>3.22</v>
       </c>
       <c r="L224" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="M224" s="1">
-        <v>944667.0</v>
+        <v>600724.32</v>
       </c>
       <c r="N224" s="1">
-        <v>958125.06</v>
+        <v>619669.2</v>
       </c>
       <c r="O224" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B225" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C225" s="1">
-        <v>1500000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.795</v>
+        <v>103.367</v>
       </c>
       <c r="E225" s="1">
-        <v>99.4208</v>
+        <v>99.813</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>1491312.0</v>
+        <v>300437.13</v>
       </c>
       <c r="I225" s="1">
-        <v>5613.0</v>
+        <v>10697.54</v>
       </c>
       <c r="J225" s="1">
-        <v>0.37637999291899</v>
+        <v>3.5606584312665</v>
       </c>
       <c r="K225">
-        <v>2.25</v>
+        <v>3.07</v>
       </c>
       <c r="L225" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="M225" s="1">
-        <v>1496925.0</v>
+        <v>311134.67</v>
       </c>
       <c r="N225" s="1">
-        <v>1530705.82</v>
+        <v>320369.8</v>
       </c>
       <c r="O225" s="1">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B226" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C226" s="1">
-        <v>485000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.858</v>
+        <v>105.157</v>
       </c>
       <c r="E226" s="1">
-        <v>99.424</v>
+        <v>102.20876333</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>482206.4</v>
+        <v>919878.87</v>
       </c>
       <c r="I226" s="1">
-        <v>11804.9</v>
+        <v>26534.13</v>
       </c>
       <c r="J226" s="1">
-        <v>2.4481010621178</v>
+        <v>2.8845243504724</v>
       </c>
       <c r="K226">
-        <v>2.58</v>
+        <v>1.75</v>
       </c>
       <c r="L226" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="M226" s="1">
-        <v>494011.3</v>
+        <v>946413.0</v>
       </c>
       <c r="N226" s="1">
-        <v>506534.93</v>
+        <v>962166.23</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="B227" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C227" s="1">
-        <v>843000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.751</v>
+        <v>100.363</v>
       </c>
       <c r="E227" s="1">
-        <v>99.947</v>
+        <v>99.4208</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>842553.21</v>
+        <v>1491312.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1652.28</v>
+        <v>14133.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.1961039350856</v>
+        <v>0.94768901477357</v>
       </c>
       <c r="K227">
-        <v>0.73</v>
+        <v>2.43</v>
       </c>
       <c r="L227" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="M227" s="1">
-        <v>840900.93</v>
+        <v>1505445.0</v>
       </c>
       <c r="N227" s="1">
-        <v>847050.21</v>
+        <v>1541938.15</v>
       </c>
       <c r="O227" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B228" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C228" s="1">
-        <v>1100000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>89.496</v>
+        <v>102.28</v>
       </c>
       <c r="E228" s="1">
-        <v>99.03167091</v>
+        <v>99.424</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>1089348.38</v>
+        <v>482206.4</v>
       </c>
       <c r="I228" s="1">
-        <v>-104892.38</v>
+        <v>13851.6</v>
       </c>
       <c r="J228" s="1">
-        <v>-9.628910450117</v>
+        <v>2.8725458641777</v>
       </c>
       <c r="K228">
-        <v>0.52</v>
+        <v>2.8</v>
       </c>
       <c r="L228" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="M228" s="1">
-        <v>984456.0</v>
+        <v>496058.0</v>
       </c>
       <c r="N228" s="1">
-        <v>990125.52</v>
+        <v>509641.32</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B229" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C229" s="1">
-        <v>1600000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.233</v>
+        <v>100.257</v>
       </c>
       <c r="E229" s="1">
-        <v>99.779</v>
+        <v>99.947</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>1596464.0</v>
+        <v>842553.21</v>
       </c>
       <c r="I229" s="1">
-        <v>7264.0</v>
+        <v>2613.3</v>
       </c>
       <c r="J229" s="1">
-        <v>0.45500556229267</v>
+        <v>0.31016438712518</v>
       </c>
       <c r="K229">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="L229" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="M229" s="1">
-        <v>1603728.0</v>
+        <v>845166.51</v>
       </c>
       <c r="N229" s="1">
-        <v>1615728.0</v>
+        <v>853221.2</v>
       </c>
       <c r="O229" s="1">
-        <v>0.27</v>
+        <v>0.14</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="B230" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C230" s="1">
-        <v>1900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.994</v>
+        <v>89.85</v>
       </c>
       <c r="E230" s="1">
-        <v>103.02411579</v>
+        <v>99.03167091</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1957458.2</v>
+        <v>1089348.38</v>
       </c>
       <c r="I230" s="1">
-        <v>-19572.2</v>
+        <v>-100998.38</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.99987831157774</v>
+        <v>-9.2714490473654</v>
       </c>
       <c r="K230">
-        <v>3.48</v>
+        <v>0.57</v>
       </c>
       <c r="L230" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="M230" s="1">
-        <v>1937886.0</v>
+        <v>988350.0</v>
       </c>
       <c r="N230" s="1">
-        <v>2003972.42</v>
+        <v>994599.66</v>
       </c>
       <c r="O230" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B231" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C231" s="1">
-        <v>551000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.945</v>
+        <v>100.152</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>551000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I231" s="1">
-        <v>10716.95</v>
+        <v>5968.0</v>
       </c>
       <c r="J231" s="1">
-        <v>1.945</v>
+        <v>0.37382615580433</v>
       </c>
       <c r="K231">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>0.03</v>
+      </c>
+      <c r="L231">
+        <v>493.15</v>
       </c>
       <c r="M231" s="1">
-        <v>561716.95</v>
+        <v>1602432.0</v>
       </c>
       <c r="N231" s="1">
-        <v>570212.99</v>
+        <v>1602925.15</v>
       </c>
       <c r="O231" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B232" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C232" s="1">
-        <v>293000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>102.001</v>
+        <v>100.215</v>
       </c>
       <c r="E232" s="1">
-        <v>99.833</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>292510.69</v>
+        <v>1079000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>6352.24</v>
+        <v>2319.85</v>
       </c>
       <c r="J232" s="1">
-        <v>2.1716266164495</v>
+        <v>0.215</v>
       </c>
       <c r="K232">
-        <v>2.08</v>
+        <v>0.1</v>
       </c>
       <c r="L232" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="M232" s="1">
-        <v>298862.93</v>
+        <v>1081319.85</v>
       </c>
       <c r="N232" s="1">
-        <v>304963.75</v>
+        <v>1082363.67</v>
       </c>
       <c r="O232" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B233" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C233" s="1">
-        <v>996000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>101.653</v>
+        <v>102.346</v>
       </c>
       <c r="E233" s="1">
-        <v>100.08052209</v>
+        <v>103.02411579</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>996802.0</v>
+        <v>1957458.2</v>
       </c>
       <c r="I233" s="1">
-        <v>15661.88</v>
+        <v>-12884.2</v>
       </c>
       <c r="J233" s="1">
-        <v>1.5712127383372</v>
+        <v>-0.65821073471709</v>
       </c>
       <c r="K233">
-        <v>1.43</v>
+        <v>3.72</v>
       </c>
       <c r="L233" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="M233" s="1">
-        <v>1012463.88</v>
+        <v>1944574.0</v>
       </c>
       <c r="N233" s="1">
-        <v>1026706.68</v>
+        <v>2015189.71</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B234" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C234" s="1">
-        <v>800000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.925</v>
+        <v>102.455</v>
       </c>
       <c r="E234" s="1">
-        <v>99.1185</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>792948.0</v>
+        <v>551000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>14452.0</v>
+        <v>13527.05</v>
       </c>
       <c r="J234" s="1">
-        <v>1.8225659185722</v>
+        <v>2.455</v>
       </c>
       <c r="K234">
-        <v>3.52</v>
+        <v>1.76</v>
       </c>
       <c r="L234" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="M234" s="1">
-        <v>807400.0</v>
+        <v>564527.05</v>
       </c>
       <c r="N234" s="1">
-        <v>835552.0</v>
+        <v>574228.98</v>
       </c>
       <c r="O234" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B235" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C235" s="1">
-        <v>4840000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>93.631</v>
+        <v>102.309</v>
       </c>
       <c r="E235" s="1">
-        <v>95.858</v>
+        <v>99.833</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>4639527.2</v>
+        <v>292510.69</v>
       </c>
       <c r="I235" s="1">
-        <v>-107786.8</v>
+        <v>7254.68</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.3232281082434</v>
+        <v>2.4801418368676</v>
       </c>
       <c r="K235">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L235" t="s">
+        <v>625</v>
       </c>
       <c r="M235" s="1">
-        <v>4531740.4</v>
+        <v>299765.37</v>
       </c>
       <c r="N235" s="1">
-        <v>4531740.4</v>
+        <v>306572.6</v>
       </c>
       <c r="O235" s="1">
-        <v>0.74</v>
+        <v>0.05</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B236" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C236" s="1">
-        <v>290000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>96.664</v>
+        <v>101.793</v>
       </c>
       <c r="E236" s="1">
-        <v>101.255</v>
+        <v>100.08052209</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>293639.5</v>
+        <v>996802.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-13313.9</v>
+        <v>17056.28</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.5340970816256</v>
+        <v>1.7111000981138</v>
       </c>
       <c r="K236">
-        <v>0.42</v>
+        <v>1.65</v>
       </c>
       <c r="L236" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="M236" s="1">
-        <v>280325.6</v>
+        <v>1013858.28</v>
       </c>
       <c r="N236" s="1">
-        <v>281547.18</v>
+        <v>1030247.26</v>
       </c>
       <c r="O236" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B237" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C237" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>89.797</v>
+        <v>101.219</v>
       </c>
       <c r="E237" s="1">
-        <v>85.14</v>
+        <v>99.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>2809620.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I237" s="1">
-        <v>153681.0</v>
+        <v>16804.0</v>
       </c>
       <c r="J237" s="1">
-        <v>5.4698144233028</v>
+        <v>2.1191805767844</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L237">
-        <v>0.0</v>
+        <v>163.2</v>
       </c>
       <c r="M237" s="1">
-        <v>2963301.0</v>
+        <v>809752.0</v>
       </c>
       <c r="N237" s="1">
-        <v>2963301.0</v>
+        <v>809915.2</v>
       </c>
       <c r="O237" s="1">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B238" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C238" s="1">
-        <v>892000.0</v>
+        <v>4840000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>101.39</v>
+        <v>94.089</v>
       </c>
       <c r="E238" s="1">
-        <v>100.04988789</v>
+        <v>95.858</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>892445.0</v>
+        <v>4639527.2</v>
       </c>
       <c r="I238" s="1">
-        <v>11953.8</v>
+        <v>-85619.6</v>
       </c>
       <c r="J238" s="1">
-        <v>1.3394438872984</v>
+        <v>-1.8454380437731</v>
       </c>
       <c r="K238">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.0</v>
+      </c>
+      <c r="L238">
+        <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>904398.8</v>
+        <v>4553907.6</v>
       </c>
       <c r="N238" s="1">
-        <v>925870.0</v>
+        <v>4553907.6</v>
       </c>
       <c r="O238" s="1">
-        <v>0.15</v>
+        <v>0.73</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B239" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C239" s="1">
-        <v>600000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.048</v>
+        <v>96.951</v>
       </c>
       <c r="E239" s="1">
-        <v>99.105</v>
+        <v>101.255</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>594630.0</v>
+        <v>293639.5</v>
       </c>
       <c r="I239" s="1">
-        <v>-342.0</v>
+        <v>-12481.6</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.057514757075829</v>
+        <v>-4.2506542886771</v>
       </c>
       <c r="K239">
-        <v>0.69</v>
+        <v>0.47</v>
       </c>
       <c r="L239" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="M239" s="1">
-        <v>594288.0</v>
+        <v>281157.9</v>
       </c>
       <c r="N239" s="1">
-        <v>598455.12</v>
+        <v>282510.57</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B240" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C240" s="1">
-        <v>432000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>101.183</v>
+        <v>90.547</v>
       </c>
       <c r="E240" s="1">
-        <v>100.0</v>
+        <v>85.14</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>432000.0</v>
+        <v>2809620.0</v>
       </c>
       <c r="I240" s="1">
-        <v>5110.56</v>
+        <v>178431.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.183</v>
+        <v>6.3507164669955</v>
       </c>
       <c r="K240">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.0</v>
+      </c>
+      <c r="L240">
+        <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>437110.56</v>
+        <v>2988051.0</v>
       </c>
       <c r="N240" s="1">
-        <v>445990.97</v>
+        <v>2988051.0</v>
       </c>
       <c r="O240" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>638</v>
       </c>
       <c r="B241" t="s">
         <v>639</v>
       </c>
       <c r="C241" s="1">
-        <v>1434000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.971</v>
+        <v>99.894</v>
       </c>
       <c r="E241" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1430099.52</v>
+        <v>299382.0</v>
       </c>
       <c r="I241" s="1">
-        <v>3484.62</v>
+        <v>300.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.24366276271458</v>
+        <v>0.10020642523599</v>
       </c>
       <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241">
+        <v>0.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>299682.0</v>
+      </c>
+      <c r="N241" s="1">
+        <v>299682.0</v>
+      </c>
+      <c r="O241" s="1">
         <v>0.05</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.24</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>640</v>
       </c>
       <c r="B242" t="s">
         <v>641</v>
       </c>
       <c r="C242" s="1">
-        <v>1200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>106.618</v>
+        <v>99.462</v>
       </c>
       <c r="E242" s="1">
-        <v>104.83429833</v>
+        <v>99.105</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1258011.58</v>
+        <v>594630.0</v>
       </c>
       <c r="I242" s="1">
-        <v>21404.42</v>
+        <v>2142.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.701448566952</v>
+        <v>0.36022400484335</v>
       </c>
       <c r="K242">
-        <v>4.31</v>
+        <v>0.89</v>
       </c>
       <c r="L242" t="s">
         <v>642</v>
       </c>
       <c r="M242" s="1">
-        <v>1279416.0</v>
+        <v>596772.0</v>
       </c>
       <c r="N242" s="1">
-        <v>1331192.71</v>
+        <v>602114.47</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>643</v>
       </c>
       <c r="B243" t="s">
         <v>644</v>
       </c>
       <c r="C243" s="1">
-        <v>381000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.599</v>
+        <v>101.631</v>
       </c>
       <c r="E243" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>390410.7</v>
+        <v>432000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-3318.51</v>
+        <v>7045.92</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.85000487947692</v>
+        <v>1.631</v>
       </c>
       <c r="K243">
-        <v>3.2</v>
+        <v>2.28</v>
       </c>
       <c r="L243" t="s">
         <v>645</v>
       </c>
       <c r="M243" s="1">
-        <v>387092.19</v>
+        <v>439045.92</v>
       </c>
       <c r="N243" s="1">
-        <v>399284.19</v>
+        <v>448884.02</v>
       </c>
       <c r="O243" s="1">
         <v>0.07</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>646</v>
       </c>
       <c r="B244" t="s">
         <v>647</v>
       </c>
       <c r="C244" s="1">
-        <v>3076615.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>93.61</v>
+        <v>100.476</v>
       </c>
       <c r="E244" s="1">
-        <v>93.06000003</v>
+        <v>99.728</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>2863097.92</v>
+        <v>1430099.52</v>
       </c>
       <c r="I244" s="1">
-        <v>16921.38</v>
+        <v>10726.32</v>
       </c>
       <c r="J244" s="1">
-        <v>0.59101646093893</v>
+        <v>0.75004010909674</v>
       </c>
       <c r="K244">
-        <v>0.92</v>
+        <v>0.25</v>
       </c>
       <c r="L244" t="s">
         <v>648</v>
       </c>
       <c r="M244" s="1">
-        <v>2880019.3</v>
+        <v>1440825.84</v>
       </c>
       <c r="N244" s="1">
-        <v>2908391.59</v>
+        <v>1444401.02</v>
       </c>
       <c r="O244" s="1">
-        <v>0.48</v>
+        <v>0.23</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>649</v>
       </c>
       <c r="B245" t="s">
         <v>650</v>
       </c>
       <c r="C245" s="1">
-        <v>2960000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>99.962</v>
+        <v>106.458</v>
       </c>
       <c r="E245" s="1">
-        <v>94.873</v>
+        <v>104.83429833</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>2808240.8</v>
+        <v>1258011.58</v>
       </c>
       <c r="I245" s="1">
-        <v>150634.4</v>
+        <v>19484.42</v>
       </c>
       <c r="J245" s="1">
-        <v>5.3640129436194</v>
+        <v>1.5488267604023</v>
       </c>
       <c r="K245">
-        <v>0.65</v>
+        <v>4.64</v>
       </c>
       <c r="L245" t="s">
         <v>651</v>
       </c>
       <c r="M245" s="1">
-        <v>2958875.2</v>
+        <v>1277496.0</v>
       </c>
       <c r="N245" s="1">
-        <v>2978003.69</v>
+        <v>1333160.38</v>
       </c>
       <c r="O245" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>652</v>
       </c>
       <c r="B246" t="s">
         <v>653</v>
       </c>
       <c r="C246" s="1">
-        <v>591000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.182</v>
+        <v>102.387</v>
       </c>
       <c r="E246" s="1">
-        <v>99.422</v>
+        <v>102.47</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>587584.02</v>
+        <v>390410.7</v>
       </c>
       <c r="I246" s="1">
-        <v>-1418.4</v>
+        <v>-316.23</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.24139526462956</v>
+        <v>-0.080999316873231</v>
       </c>
       <c r="K246">
-        <v>3.01</v>
+        <v>3.44</v>
       </c>
       <c r="L246" t="s">
         <v>654</v>
       </c>
       <c r="M246" s="1">
-        <v>586165.62</v>
+        <v>390094.47</v>
       </c>
       <c r="N246" s="1">
-        <v>603952.29</v>
+        <v>403205.05</v>
       </c>
       <c r="O246" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>655</v>
       </c>
       <c r="B247" t="s">
         <v>656</v>
       </c>
       <c r="C247" s="1">
-        <v>700000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D247" s="1">
-        <v>75.378</v>
+        <v>94.614</v>
       </c>
       <c r="E247" s="1">
-        <v>74.46428571</v>
+        <v>93.06000003</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>521250.0</v>
+        <v>2863097.92</v>
       </c>
       <c r="I247" s="1">
-        <v>6396.0</v>
+        <v>47810.59</v>
       </c>
       <c r="J247" s="1">
-        <v>1.2270503597122</v>
+        <v>1.6698901447283</v>
       </c>
       <c r="K247">
-        <v>0.16</v>
+        <v>1.02</v>
       </c>
       <c r="L247" t="s">
-        <v>280</v>
+        <v>657</v>
       </c>
       <c r="M247" s="1">
-        <v>527646.0</v>
+        <v>2910908.51</v>
       </c>
       <c r="N247" s="1">
-        <v>528796.68</v>
+        <v>2942340.56</v>
       </c>
       <c r="O247" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B248" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C248" s="1">
-        <v>600000.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.261</v>
+        <v>100.145</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>94.873</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>600000.0</v>
+        <v>2808240.8</v>
       </c>
       <c r="I248" s="1">
-        <v>13566.0</v>
+        <v>156051.2</v>
       </c>
       <c r="J248" s="1">
-        <v>2.261</v>
+        <v>5.556902385294</v>
       </c>
       <c r="K248">
-        <v>1.64</v>
+        <v>0.77</v>
       </c>
       <c r="L248" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="M248" s="1">
-        <v>613566.0</v>
+        <v>2964292.0</v>
       </c>
       <c r="N248" s="1">
-        <v>623380.68</v>
+        <v>2987211.73</v>
       </c>
       <c r="O248" s="1">
-        <v>0.1</v>
+        <v>0.48</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B249" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C249" s="1">
-        <v>400000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>97.53</v>
+        <v>99.796</v>
       </c>
       <c r="E249" s="1">
-        <v>99.405</v>
+        <v>99.422</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>397620.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I249" s="1">
-        <v>-7500.0</v>
+        <v>2210.34</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.8862230270107</v>
+        <v>0.37617428738106</v>
       </c>
       <c r="K249">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>3.21</v>
+      </c>
+      <c r="L249" t="s">
+        <v>663</v>
       </c>
       <c r="M249" s="1">
-        <v>390120.0</v>
+        <v>589794.36</v>
       </c>
       <c r="N249" s="1">
-        <v>390744.66</v>
+        <v>608738.74</v>
       </c>
       <c r="O249" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B250" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C250" s="1">
-        <v>1600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>92.62</v>
+        <v>76.618</v>
       </c>
       <c r="E250" s="1">
-        <v>99.696</v>
+        <v>74.46428571</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1595136.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-113216.0</v>
+        <v>15076.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-7.0975766329642</v>
+        <v>2.892278177458</v>
       </c>
       <c r="K250">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="L250" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="M250" s="1">
-        <v>1481920.0</v>
+        <v>536326.0</v>
       </c>
       <c r="N250" s="1">
-        <v>1485448.77</v>
+        <v>537793.12</v>
       </c>
       <c r="O250" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B251" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C251" s="1">
-        <v>641000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>99.243</v>
+        <v>103.056</v>
       </c>
       <c r="E251" s="1">
-        <v>100.14873635</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>641953.4</v>
+        <v>600000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-5805.77</v>
+        <v>18336.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.90439119101168</v>
+        <v>3.056</v>
       </c>
       <c r="K251">
-        <v>2.98</v>
+        <v>1.87</v>
       </c>
       <c r="L251" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="M251" s="1">
-        <v>636147.63</v>
+        <v>618336.0</v>
       </c>
       <c r="N251" s="1">
-        <v>655232.75</v>
+        <v>629543.74</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B252" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C252" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.219</v>
+        <v>98.407</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>99.405</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>600000.0</v>
+        <v>397620.0</v>
       </c>
       <c r="I252" s="1">
-        <v>7314.0</v>
+        <v>-3992.0</v>
       </c>
       <c r="J252" s="1">
-        <v>1.219</v>
+        <v>-1.0039736431769</v>
       </c>
       <c r="K252">
-        <v>0.74</v>
+        <v>0.34</v>
       </c>
       <c r="L252" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="M252" s="1">
-        <v>607314.0</v>
+        <v>393628.0</v>
       </c>
       <c r="N252" s="1">
-        <v>611780.76</v>
+        <v>394975.95</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B253" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C253" s="1">
-        <v>1400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>101.001</v>
+        <v>100.816</v>
       </c>
       <c r="E253" s="1">
-        <v>99.55221429</v>
+        <v>100.66</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1393731.0</v>
+        <v>301980.0</v>
       </c>
       <c r="I253" s="1">
-        <v>20283.0</v>
+        <v>468.0</v>
       </c>
       <c r="J253" s="1">
-        <v>1.4553023503101</v>
+        <v>0.15497715080469</v>
       </c>
       <c r="K253">
-        <v>0.12</v>
+        <v>2.15</v>
       </c>
       <c r="L253" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M253" s="1">
-        <v>1414014.0</v>
+        <v>302448.0</v>
       </c>
       <c r="N253" s="1">
-        <v>1415759.21</v>
+        <v>308911.36</v>
       </c>
       <c r="O253" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B254" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C254" s="1">
-        <v>900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.917</v>
+        <v>93.13</v>
       </c>
       <c r="E254" s="1">
-        <v>99.683</v>
+        <v>99.696</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>897147.0</v>
+        <v>1595136.0</v>
       </c>
       <c r="I254" s="1">
-        <v>11106.0</v>
+        <v>-105056.0</v>
       </c>
       <c r="J254" s="1">
-        <v>1.2379242197767</v>
+        <v>-6.5860215053763</v>
       </c>
       <c r="K254">
-        <v>2.22</v>
+        <v>0.24</v>
       </c>
       <c r="L254" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="M254" s="1">
-        <v>908253.0</v>
+        <v>1490080.0</v>
       </c>
       <c r="N254" s="1">
-        <v>928225.6</v>
+        <v>1493946.3</v>
       </c>
       <c r="O254" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B255" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C255" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.197</v>
+        <v>99.956</v>
       </c>
       <c r="E255" s="1">
-        <v>99.923215</v>
+        <v>100.14873635</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>599539.29</v>
+        <v>641953.4</v>
       </c>
       <c r="I255" s="1">
-        <v>13642.71</v>
+        <v>-1235.44</v>
       </c>
       <c r="J255" s="1">
-        <v>2.2755322674516</v>
+        <v>-0.19245010619151</v>
       </c>
       <c r="K255">
-        <v>3.72</v>
+        <v>3.18</v>
       </c>
       <c r="L255" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="M255" s="1">
-        <v>613182.0</v>
+        <v>640717.96</v>
       </c>
       <c r="N255" s="1">
-        <v>635474.05</v>
+        <v>661107.03</v>
       </c>
       <c r="O255" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B256" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C256" s="1">
         <v>600000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.533</v>
+        <v>101.425</v>
       </c>
       <c r="E256" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>595800.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I256" s="1">
-        <v>1398.0</v>
+        <v>8550.0</v>
       </c>
       <c r="J256" s="1">
-        <v>0.23464249748238</v>
+        <v>1.425</v>
       </c>
       <c r="K256">
-        <v>2.49</v>
+        <v>0.97</v>
       </c>
       <c r="L256" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="M256" s="1">
-        <v>597198.0</v>
+        <v>608550.0</v>
       </c>
       <c r="N256" s="1">
-        <v>612161.01</v>
+        <v>614381.61</v>
       </c>
       <c r="O256" s="1">
         <v>0.1</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B257" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C257" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.65</v>
+        <v>101.201</v>
       </c>
       <c r="E257" s="1">
-        <v>99.492</v>
+        <v>99.55221429</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>596952.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I257" s="1">
-        <v>6948.0</v>
+        <v>23083.0</v>
       </c>
       <c r="J257" s="1">
-        <v>1.1639126763961</v>
+        <v>1.6562019500176</v>
       </c>
       <c r="K257">
-        <v>1.27</v>
+        <v>0.32</v>
       </c>
       <c r="L257" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="M257" s="1">
-        <v>603900.0</v>
+        <v>1416814.0</v>
       </c>
       <c r="N257" s="1">
-        <v>611543.84</v>
+        <v>1421301.67</v>
       </c>
       <c r="O257" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B258" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C258" s="1">
-        <v>368000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.143</v>
+        <v>102.051</v>
       </c>
       <c r="E258" s="1">
-        <v>99.23</v>
+        <v>99.683</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>365166.4</v>
+        <v>897147.0</v>
       </c>
       <c r="I258" s="1">
-        <v>3359.84</v>
+        <v>21312.0</v>
       </c>
       <c r="J258" s="1">
-        <v>0.92008465181901</v>
+        <v>2.3755304314678</v>
       </c>
       <c r="K258">
-        <v>1.42</v>
+        <v>2.45</v>
       </c>
       <c r="L258" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="M258" s="1">
-        <v>368526.24</v>
+        <v>918459.0</v>
       </c>
       <c r="N258" s="1">
-        <v>373766.46</v>
+        <v>940465.85</v>
       </c>
       <c r="O258" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B259" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="C259" s="1">
-        <v>366000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.891</v>
+        <v>100.159</v>
       </c>
       <c r="E259" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>364166.34</v>
+        <v>545000.0</v>
       </c>
       <c r="I259" s="1">
-        <v>5094.72</v>
+        <v>866.55</v>
       </c>
       <c r="J259" s="1">
-        <v>1.3990090352667</v>
+        <v>0.159</v>
       </c>
       <c r="K259">
-        <v>0.21</v>
+        <v>0.02</v>
       </c>
       <c r="L259">
-        <v>752.05</v>
+        <v>114.11</v>
       </c>
       <c r="M259" s="1">
-        <v>369261.06</v>
+        <v>545866.55</v>
       </c>
       <c r="N259" s="1">
-        <v>370013.11</v>
+        <v>545980.66</v>
       </c>
       <c r="O259" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B260" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C260" s="1">
-        <v>585000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.0</v>
+        <v>99.785</v>
       </c>
       <c r="E260" s="1">
-        <v>100.58151111</v>
+        <v>99.3</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>588401.84</v>
+        <v>595800.0</v>
       </c>
       <c r="I260" s="1">
-        <v>14148.16</v>
+        <v>2910.0</v>
       </c>
       <c r="J260" s="1">
-        <v>2.4045064169072</v>
+        <v>0.48841893252769</v>
       </c>
       <c r="K260">
-        <v>2.86</v>
+        <v>2.66</v>
       </c>
       <c r="L260" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="M260" s="1">
-        <v>602550.0</v>
+        <v>598710.0</v>
       </c>
       <c r="N260" s="1">
-        <v>619258.56</v>
+        <v>614667.53</v>
       </c>
       <c r="O260" s="1">
         <v>0.1</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B261" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C261" s="1">
-        <v>5210000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>67.875</v>
+        <v>100.993</v>
       </c>
       <c r="E261" s="1">
-        <v>70.36</v>
+        <v>99.23</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3665756.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I261" s="1">
-        <v>-129468.5</v>
+        <v>6487.84</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.5318362706083</v>
+        <v>1.7766804393833</v>
       </c>
       <c r="K261">
-        <v>0.61</v>
+        <v>1.63</v>
       </c>
       <c r="L261" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="M261" s="1">
-        <v>3536287.5</v>
+        <v>371654.24</v>
       </c>
       <c r="N261" s="1">
-        <v>3567975.72</v>
+        <v>377643.06</v>
       </c>
       <c r="O261" s="1">
-        <v>0.59</v>
+        <v>0.06</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B262" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C262" s="1">
-        <v>264000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.689</v>
+        <v>101.661</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>264000.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I262" s="1">
-        <v>1818.96</v>
+        <v>7912.92</v>
       </c>
       <c r="J262" s="1">
-        <v>0.689</v>
+        <v>2.1728861596599</v>
       </c>
       <c r="K262">
-        <v>0.7</v>
+        <v>0.43</v>
       </c>
       <c r="L262" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="M262" s="1">
-        <v>265818.96</v>
+        <v>372079.26</v>
       </c>
       <c r="N262" s="1">
-        <v>267661.15</v>
+        <v>373658.58</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B263" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C263" s="1">
-        <v>400000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.583</v>
+        <v>103.381</v>
       </c>
       <c r="E263" s="1">
-        <v>100.23</v>
+        <v>100.58151111</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>400920.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I263" s="1">
-        <v>1412.0</v>
+        <v>16377.01</v>
       </c>
       <c r="J263" s="1">
-        <v>0.3521899630849</v>
+        <v>2.7833036687989</v>
       </c>
       <c r="K263">
-        <v>1.57</v>
+        <v>3.08</v>
       </c>
       <c r="L263" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="M263" s="1">
-        <v>402332.0</v>
+        <v>604778.85</v>
       </c>
       <c r="N263" s="1">
-        <v>408619.67</v>
+        <v>622809.67</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B264" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C264" s="1">
-        <v>800000.0</v>
+        <v>5210000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.593</v>
+        <v>70.517</v>
       </c>
       <c r="E264" s="1">
-        <v>99.871</v>
+        <v>70.36</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>798968.0</v>
+        <v>3665756.0</v>
       </c>
       <c r="I264" s="1">
-        <v>5776.0</v>
+        <v>8179.7</v>
       </c>
       <c r="J264" s="1">
-        <v>0.72293258303211</v>
+        <v>0.22313814667425</v>
       </c>
       <c r="K264">
-        <v>0.82</v>
+        <v>0.73</v>
       </c>
       <c r="L264" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="M264" s="1">
-        <v>804744.0</v>
+        <v>3673935.7</v>
       </c>
       <c r="N264" s="1">
-        <v>811283.73</v>
+        <v>3711904.47</v>
       </c>
       <c r="O264" s="1">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B265" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C265" s="1">
-        <v>7201000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.029</v>
+        <v>101.242</v>
       </c>
       <c r="E265" s="1">
-        <v>84.90508735</v>
+        <v>100.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>6114015.34</v>
+        <v>264000.0</v>
       </c>
       <c r="I265" s="1">
-        <v>512992.95</v>
+        <v>3278.88</v>
       </c>
       <c r="J265" s="1">
-        <v>8.3904426383072</v>
+        <v>1.242</v>
       </c>
       <c r="K265">
-        <v>0.38</v>
+        <v>0.91</v>
       </c>
       <c r="L265" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="M265" s="1">
-        <v>6627008.29</v>
+        <v>267278.88</v>
       </c>
       <c r="N265" s="1">
-        <v>6654727.21</v>
+        <v>269676.25</v>
       </c>
       <c r="O265" s="1">
-        <v>1.09</v>
+        <v>0.04</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B266" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C266" s="1">
-        <v>4580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>93.52</v>
+        <v>100.903</v>
       </c>
       <c r="E266" s="1">
-        <v>83.767</v>
+        <v>100.23</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3836528.6</v>
+        <v>400920.0</v>
       </c>
       <c r="I266" s="1">
-        <v>446687.4</v>
+        <v>2692.0</v>
       </c>
       <c r="J266" s="1">
-        <v>11.64300977712</v>
+        <v>0.6714556520004</v>
       </c>
       <c r="K266">
-        <v>0.16</v>
+        <v>1.8</v>
       </c>
       <c r="L266" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="M266" s="1">
-        <v>4283216.0</v>
+        <v>403612.0</v>
       </c>
       <c r="N266" s="1">
-        <v>4290518.9</v>
+        <v>410803.78</v>
       </c>
       <c r="O266" s="1">
-        <v>0.7</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="B267" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C267" s="1">
-        <v>3528000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.099</v>
+        <v>100.688</v>
       </c>
       <c r="E267" s="1">
-        <v>87.226</v>
+        <v>99.871</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3077333.28</v>
+        <v>798968.0</v>
       </c>
       <c r="I267" s="1">
-        <v>30799.44</v>
+        <v>6536.0</v>
       </c>
       <c r="J267" s="1">
-        <v>1.0008483708986</v>
+        <v>0.81805529132581</v>
       </c>
       <c r="K267">
-        <v>0.54</v>
+        <v>1.05</v>
       </c>
       <c r="L267" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="M267" s="1">
-        <v>3108132.72</v>
+        <v>805504.0</v>
       </c>
       <c r="N267" s="1">
-        <v>3127145.26</v>
+        <v>813912.22</v>
       </c>
       <c r="O267" s="1">
-        <v>0.51</v>
+        <v>0.13</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="B268" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C268" s="1">
-        <v>4660000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.645</v>
+        <v>94.057</v>
       </c>
       <c r="E268" s="1">
-        <v>85.447</v>
+        <v>83.767</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3981830.2</v>
+        <v>3836528.6</v>
       </c>
       <c r="I268" s="1">
-        <v>428626.8</v>
+        <v>471282.0</v>
       </c>
       <c r="J268" s="1">
-        <v>10.764567509684</v>
+        <v>12.284073680566</v>
       </c>
       <c r="K268">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="L268" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="M268" s="1">
-        <v>4410457.0</v>
+        <v>4307810.6</v>
       </c>
       <c r="N268" s="1">
-        <v>4429863.03</v>
+        <v>4316769.83</v>
       </c>
       <c r="O268" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="B269" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C269" s="1">
-        <v>4020000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.246</v>
+        <v>89.113</v>
       </c>
       <c r="E269" s="1">
-        <v>102.725</v>
+        <v>87.226</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>4129545.0</v>
+        <v>3077333.28</v>
       </c>
       <c r="I269" s="1">
-        <v>-220255.8</v>
+        <v>66573.36</v>
       </c>
       <c r="J269" s="1">
-        <v>-5.3336578242881</v>
+        <v>2.1633457913925</v>
       </c>
       <c r="K269">
-        <v>1.12</v>
+        <v>0.58</v>
       </c>
       <c r="L269" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="M269" s="1">
-        <v>3909289.2</v>
+        <v>3143906.64</v>
       </c>
       <c r="N269" s="1">
-        <v>3954164.52</v>
+        <v>3164407.7</v>
       </c>
       <c r="O269" s="1">
-        <v>0.65</v>
+        <v>0.51</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="B270" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C270" s="1">
-        <v>18630000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.55</v>
+        <v>100.274</v>
       </c>
       <c r="E270" s="1">
-        <v>93.36282695</v>
+        <v>100.104</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>17393494.66</v>
+        <v>30031200.0</v>
       </c>
       <c r="I270" s="1">
-        <v>780070.34</v>
+        <v>51000.0</v>
       </c>
       <c r="J270" s="1">
-        <v>4.4848396210678</v>
+        <v>0.16982338368097</v>
       </c>
       <c r="K270">
-        <v>1.02</v>
+        <v>0.02</v>
       </c>
       <c r="L270" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="M270" s="1">
-        <v>18173565.0</v>
+        <v>30082200.0</v>
       </c>
       <c r="N270" s="1">
-        <v>18362672.26</v>
+        <v>30088610.96</v>
       </c>
       <c r="O270" s="1">
-        <v>3.01</v>
+        <v>4.85</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C271" s="1">
         <v>928000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.32</v>
+        <v>102.072</v>
       </c>
       <c r="E271" s="1">
         <v>100.28486961</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>930643.59</v>
       </c>
       <c r="I271" s="1">
-        <v>9606.01</v>
+        <v>16584.57</v>
       </c>
       <c r="J271" s="1">
-        <v>1.0321899923041</v>
+        <v>1.7820538580188</v>
       </c>
       <c r="K271">
-        <v>3.11</v>
+        <v>3.32</v>
       </c>
       <c r="L271" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="M271" s="1">
-        <v>940249.6</v>
+        <v>947228.16</v>
       </c>
       <c r="N271" s="1">
-        <v>969081.16</v>
+        <v>978017.42</v>
       </c>
       <c r="O271" s="1">
         <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="B272" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C272" s="1">
         <v>500000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.423</v>
+        <v>101.29</v>
       </c>
       <c r="E272" s="1">
         <v>97.41</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>487050.0</v>
       </c>
       <c r="I272" s="1">
-        <v>20065.0</v>
+        <v>19400.0</v>
       </c>
       <c r="J272" s="1">
-        <v>4.1197002361154</v>
+        <v>3.9831639462068</v>
       </c>
       <c r="K272">
-        <v>3.18</v>
+        <v>3.42</v>
       </c>
       <c r="L272" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M272" s="1">
-        <v>507115.0</v>
+        <v>506450.0</v>
       </c>
       <c r="N272" s="1">
-        <v>523005.41</v>
+        <v>523545.89</v>
       </c>
       <c r="O272" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B273" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C273" s="1">
         <v>615000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.752</v>
+        <v>100.436</v>
       </c>
       <c r="E273" s="1">
         <v>99.166</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>609870.9</v>
       </c>
       <c r="I273" s="1">
-        <v>3603.9</v>
+        <v>7810.5</v>
       </c>
       <c r="J273" s="1">
-        <v>0.59092834237541</v>
+        <v>1.2806808785269</v>
       </c>
       <c r="K273">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="L273" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="M273" s="1">
-        <v>613474.8</v>
+        <v>617681.4</v>
       </c>
       <c r="N273" s="1">
-        <v>616318.12</v>
+        <v>621683.11</v>
       </c>
       <c r="O273" s="1">
         <v>0.1</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B274" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C274" s="1">
         <v>600000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>108.018</v>
+        <v>108.775</v>
       </c>
       <c r="E274" s="1">
         <v>108.24</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>649440.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1332.0</v>
+        <v>3210.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.20509977827051</v>
+        <v>0.49427198817443</v>
       </c>
       <c r="K274">
-        <v>1.29</v>
+        <v>1.59</v>
       </c>
       <c r="L274" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="M274" s="1">
-        <v>648108.0</v>
+        <v>652650.0</v>
       </c>
       <c r="N274" s="1">
-        <v>655834.03</v>
+        <v>662184.25</v>
       </c>
       <c r="O274" s="1">
         <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B275" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C275" s="1">
         <v>900000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.661</v>
+        <v>101.06</v>
       </c>
       <c r="E275" s="1">
         <v>100.51</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>904590.0</v>
       </c>
       <c r="I275" s="1">
-        <v>1359.0</v>
+        <v>4950.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.15023380758134</v>
+        <v>0.54720923291215</v>
       </c>
       <c r="K275">
-        <v>2.34</v>
+        <v>2.54</v>
       </c>
       <c r="L275" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="M275" s="1">
-        <v>905949.0</v>
+        <v>909540.0</v>
       </c>
       <c r="N275" s="1">
-        <v>927003.45</v>
+        <v>932425.27</v>
       </c>
       <c r="O275" s="1">
         <v>0.15</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B276" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C276" s="1">
-        <v>600000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>90.146</v>
+        <v>100.084</v>
       </c>
       <c r="E276" s="1">
-        <v>85.42465</v>
+        <v>99.902</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>512547.9</v>
+        <v>1023995.5</v>
       </c>
       <c r="I276" s="1">
-        <v>28328.1</v>
+        <v>1865.5</v>
       </c>
       <c r="J276" s="1">
-        <v>5.5269175817519</v>
+        <v>0.18217853496426</v>
       </c>
       <c r="K276">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.08</v>
+      </c>
+      <c r="L276">
+        <v>814.38</v>
       </c>
       <c r="M276" s="1">
-        <v>540876.0</v>
+        <v>1025861.0</v>
       </c>
       <c r="N276" s="1">
-        <v>544808.88</v>
+        <v>1026675.38</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B277" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C277" s="1">
-        <v>520000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.529</v>
+        <v>90.691</v>
       </c>
       <c r="E277" s="1">
-        <v>99.779</v>
+        <v>85.42465</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>518850.8</v>
+        <v>512547.9</v>
       </c>
       <c r="I277" s="1">
-        <v>14300.0</v>
+        <v>31598.1</v>
       </c>
       <c r="J277" s="1">
-        <v>2.7560909610239</v>
+        <v>6.164906733595</v>
       </c>
       <c r="K277">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="L277" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="M277" s="1">
-        <v>533150.8</v>
+        <v>544146.0</v>
       </c>
       <c r="N277" s="1">
-        <v>537157.65</v>
+        <v>548350.11</v>
       </c>
       <c r="O277" s="1">
         <v>0.09</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B278" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C278" s="1">
-        <v>900000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.953</v>
+        <v>102.953</v>
       </c>
       <c r="E278" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>906849.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I278" s="1">
-        <v>-16272.0</v>
+        <v>16504.8</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.7943450342891</v>
+        <v>3.181030076469</v>
       </c>
       <c r="K278">
-        <v>1.44</v>
+        <v>1.0</v>
       </c>
       <c r="L278" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="M278" s="1">
-        <v>890577.0</v>
+        <v>535355.6</v>
       </c>
       <c r="N278" s="1">
-        <v>903559.19</v>
+        <v>540537.79</v>
       </c>
       <c r="O278" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B279" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C279" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>105.984</v>
+        <v>102.886</v>
       </c>
       <c r="E279" s="1">
-        <v>104.55</v>
+        <v>102.939</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>522750.0</v>
+        <v>617634.0</v>
       </c>
       <c r="I279" s="1">
-        <v>7170.0</v>
+        <v>-318.0</v>
       </c>
       <c r="J279" s="1">
-        <v>1.3715925394548</v>
+        <v>-0.051486802863832</v>
       </c>
       <c r="K279">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>0.05</v>
+      </c>
+      <c r="L279">
+        <v>297.95</v>
       </c>
       <c r="M279" s="1">
-        <v>529920.0</v>
+        <v>617316.0</v>
       </c>
       <c r="N279" s="1">
-        <v>546396.03</v>
+        <v>617613.95</v>
       </c>
       <c r="O279" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>751</v>
       </c>
       <c r="B280" t="s">
         <v>752</v>
       </c>
       <c r="C280" s="1">
-        <v>750000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.235</v>
+        <v>99.861</v>
       </c>
       <c r="E280" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>746917.5</v>
+        <v>906849.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-2655.0</v>
+        <v>-8100.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.35546094448182</v>
+        <v>-0.89320272724566</v>
       </c>
       <c r="K280">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="L280" t="s">
         <v>753</v>
       </c>
       <c r="M280" s="1">
-        <v>744262.5</v>
+        <v>898749.0</v>
       </c>
       <c r="N280" s="1">
-        <v>756467.98</v>
+        <v>913562.01</v>
       </c>
       <c r="O280" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>754</v>
       </c>
       <c r="B281" t="s">
         <v>755</v>
       </c>
       <c r="C281" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>104.485</v>
+        <v>106.776</v>
       </c>
       <c r="E281" s="1">
-        <v>103.012</v>
+        <v>104.55</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>721084.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I281" s="1">
-        <v>10311.0</v>
+        <v>11130.0</v>
       </c>
       <c r="J281" s="1">
-        <v>1.4299304935347</v>
+        <v>2.12912482066</v>
       </c>
       <c r="K281">
-        <v>3.9</v>
+        <v>3.55</v>
       </c>
       <c r="L281" t="s">
         <v>756</v>
       </c>
       <c r="M281" s="1">
-        <v>731395.0</v>
+        <v>533880.0</v>
       </c>
       <c r="N281" s="1">
-        <v>758723.77</v>
+        <v>551636.85</v>
       </c>
       <c r="O281" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>757</v>
       </c>
       <c r="B282" t="s">
         <v>758</v>
       </c>
       <c r="C282" s="1">
-        <v>600000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>106.034</v>
+        <v>99.948</v>
       </c>
       <c r="E282" s="1">
-        <v>106.6</v>
+        <v>99.589</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>639600.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I282" s="1">
-        <v>-3396.0</v>
+        <v>2692.5</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.53095684803002</v>
+        <v>0.36048157929089</v>
       </c>
       <c r="K282">
-        <v>1.28</v>
+        <v>1.81</v>
       </c>
       <c r="L282" t="s">
         <v>759</v>
       </c>
       <c r="M282" s="1">
-        <v>636204.0</v>
+        <v>749610.0</v>
       </c>
       <c r="N282" s="1">
-        <v>643888.93</v>
+        <v>763171.64</v>
       </c>
       <c r="O282" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>760</v>
       </c>
       <c r="B283" t="s">
         <v>761</v>
       </c>
       <c r="C283" s="1">
-        <v>526000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.687</v>
+        <v>99.891</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>526000.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I283" s="1">
-        <v>8873.62</v>
+        <v>-68.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.687</v>
+        <v>-0.01701565440205</v>
       </c>
       <c r="K283">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>754.99</v>
+        <v>0.27</v>
+      </c>
+      <c r="L283" t="s">
+        <v>762</v>
       </c>
       <c r="M283" s="1">
-        <v>534873.62</v>
+        <v>399564.0</v>
       </c>
       <c r="N283" s="1">
-        <v>535628.61</v>
+        <v>400640.39</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="B284" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C284" s="1">
-        <v>211000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>102.852</v>
+        <v>104.491</v>
       </c>
       <c r="E284" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>211000.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I284" s="1">
-        <v>6017.72</v>
+        <v>10353.0</v>
       </c>
       <c r="J284" s="1">
-        <v>2.852</v>
+        <v>1.4357550576632</v>
       </c>
       <c r="K284">
-        <v>3.34</v>
+        <v>4.19</v>
       </c>
       <c r="L284" t="s">
         <v>764</v>
       </c>
       <c r="M284" s="1">
-        <v>217017.72</v>
+        <v>731437.0</v>
       </c>
       <c r="N284" s="1">
-        <v>224059.0</v>
+        <v>760769.88</v>
       </c>
       <c r="O284" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>765</v>
       </c>
       <c r="B285" t="s">
         <v>766</v>
       </c>
       <c r="C285" s="1">
-        <v>302000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>103.973</v>
+        <v>106.205</v>
       </c>
       <c r="E285" s="1">
-        <v>99.477</v>
+        <v>106.6</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>300420.54</v>
+        <v>639600.0</v>
       </c>
       <c r="I285" s="1">
-        <v>13577.92</v>
+        <v>-2370.0</v>
       </c>
       <c r="J285" s="1">
-        <v>4.5196377051982</v>
+        <v>-0.37054409005629</v>
       </c>
       <c r="K285">
-        <v>2.72</v>
+        <v>1.54</v>
       </c>
       <c r="L285" t="s">
         <v>767</v>
       </c>
       <c r="M285" s="1">
-        <v>313998.46</v>
+        <v>637230.0</v>
       </c>
       <c r="N285" s="1">
-        <v>322223.82</v>
+        <v>646451.92</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>768</v>
       </c>
       <c r="B286" t="s">
         <v>769</v>
       </c>
       <c r="C286" s="1">
-        <v>600000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>103.355</v>
+        <v>102.156</v>
       </c>
       <c r="E286" s="1">
-        <v>103.48</v>
+        <v>100.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>620880.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-750.0</v>
+        <v>11340.56</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.120796289138</v>
+        <v>2.156</v>
       </c>
       <c r="K286">
-        <v>3.75</v>
+        <v>0.39</v>
       </c>
       <c r="L286" t="s">
         <v>770</v>
       </c>
       <c r="M286" s="1">
-        <v>620130.0</v>
+        <v>537340.56</v>
       </c>
       <c r="N286" s="1">
-        <v>642625.89</v>
+        <v>539373.23</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>771</v>
       </c>
       <c r="B287" t="s">
         <v>772</v>
       </c>
       <c r="C287" s="1">
-        <v>700000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.187</v>
+        <v>103.81</v>
       </c>
       <c r="E287" s="1">
-        <v>99.44457143</v>
+        <v>100.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>696112.0</v>
+        <v>211000.0</v>
       </c>
       <c r="I287" s="1">
-        <v>5197.0</v>
+        <v>8039.1</v>
       </c>
       <c r="J287" s="1">
-        <v>0.74657526375066</v>
+        <v>3.81</v>
       </c>
       <c r="K287">
-        <v>1.56</v>
+        <v>3.59</v>
       </c>
       <c r="L287" t="s">
         <v>773</v>
       </c>
       <c r="M287" s="1">
-        <v>701309.0</v>
+        <v>219039.1</v>
       </c>
       <c r="N287" s="1">
-        <v>712233.32</v>
+        <v>226607.28</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>774</v>
       </c>
       <c r="B288" t="s">
         <v>775</v>
       </c>
       <c r="C288" s="1">
-        <v>300000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>106.186</v>
+        <v>104.289</v>
       </c>
       <c r="E288" s="1">
-        <v>105.92</v>
+        <v>99.477</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>317760.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I288" s="1">
-        <v>798.0</v>
+        <v>14532.24</v>
       </c>
       <c r="J288" s="1">
-        <v>0.2511329305136</v>
+        <v>4.8372990741578</v>
       </c>
       <c r="K288">
-        <v>3.44</v>
+        <v>2.97</v>
       </c>
       <c r="L288" t="s">
         <v>776</v>
       </c>
       <c r="M288" s="1">
-        <v>318558.0</v>
+        <v>314952.78</v>
       </c>
       <c r="N288" s="1">
-        <v>328864.85</v>
+        <v>323929.01</v>
       </c>
       <c r="O288" s="1">
         <v>0.05</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>777</v>
       </c>
       <c r="B289" t="s">
         <v>778</v>
       </c>
       <c r="C289" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>101.795</v>
+        <v>103.773</v>
       </c>
       <c r="E289" s="1">
-        <v>102.38446331</v>
+        <v>103.48</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>976747.78</v>
+        <v>620880.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-5623.48</v>
+        <v>1758.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.57573511966416</v>
+        <v>0.28314650173947</v>
       </c>
       <c r="K289">
-        <v>2.26</v>
+        <v>4.01</v>
       </c>
       <c r="L289" t="s">
         <v>779</v>
       </c>
       <c r="M289" s="1">
-        <v>971124.3</v>
+        <v>622638.0</v>
       </c>
       <c r="N289" s="1">
-        <v>992687.31</v>
+        <v>646670.88</v>
       </c>
       <c r="O289" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>780</v>
       </c>
       <c r="B290" t="s">
         <v>781</v>
       </c>
       <c r="C290" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.497</v>
+        <v>101.405</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>99.44457143</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>600000.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-3018.0</v>
+        <v>13723.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.503</v>
+        <v>1.9713781690303</v>
       </c>
       <c r="K290">
-        <v>0.21</v>
+        <v>1.79</v>
       </c>
       <c r="L290" t="s">
         <v>782</v>
       </c>
       <c r="M290" s="1">
-        <v>596982.0</v>
+        <v>709835.0</v>
       </c>
       <c r="N290" s="1">
-        <v>598253.08</v>
+        <v>722394.25</v>
       </c>
       <c r="O290" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>783</v>
       </c>
       <c r="B291" t="s">
         <v>784</v>
       </c>
       <c r="C291" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>97.393</v>
+        <v>105.873</v>
       </c>
       <c r="E291" s="1">
-        <v>97.25</v>
+        <v>105.92</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>583500.0</v>
+        <v>317760.0</v>
       </c>
       <c r="I291" s="1">
-        <v>858.0</v>
+        <v>-141.0</v>
       </c>
       <c r="J291" s="1">
-        <v>0.14704370179949</v>
+        <v>-0.044373111782477</v>
       </c>
       <c r="K291">
-        <v>1.99</v>
+        <v>3.77</v>
       </c>
       <c r="L291" t="s">
         <v>785</v>
       </c>
       <c r="M291" s="1">
-        <v>584358.0</v>
+        <v>317619.0</v>
       </c>
       <c r="N291" s="1">
-        <v>596316.9</v>
+        <v>328920.37</v>
       </c>
       <c r="O291" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>786</v>
       </c>
       <c r="B292" t="s">
         <v>787</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.512</v>
+        <v>102.304</v>
       </c>
       <c r="E292" s="1">
-        <v>99.147</v>
+        <v>102.38446331</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>594882.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I292" s="1">
-        <v>14190.0</v>
+        <v>-767.62</v>
       </c>
       <c r="J292" s="1">
-        <v>2.3853470099953</v>
+        <v>-0.078589377495181</v>
       </c>
       <c r="K292">
-        <v>2.35</v>
+        <v>2.49</v>
       </c>
       <c r="L292" t="s">
         <v>788</v>
       </c>
       <c r="M292" s="1">
-        <v>609072.0</v>
+        <v>975980.16</v>
       </c>
       <c r="N292" s="1">
-        <v>623176.11</v>
+        <v>999699.48</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>789</v>
       </c>
       <c r="B293" t="s">
         <v>790</v>
       </c>
       <c r="C293" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.19</v>
+        <v>99.952</v>
       </c>
       <c r="E293" s="1">
         <v>100.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1243000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2361.7</v>
+        <v>-288.0</v>
       </c>
       <c r="J293" s="1">
-        <v>0.19</v>
+        <v>-0.048</v>
       </c>
       <c r="K293">
-        <v>0.95</v>
+        <v>0.39</v>
       </c>
       <c r="L293" t="s">
         <v>791</v>
       </c>
       <c r="M293" s="1">
-        <v>1245361.7</v>
+        <v>599712.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1257212.77</v>
+        <v>602058.61</v>
       </c>
       <c r="O293" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>792</v>
       </c>
       <c r="B294" t="s">
         <v>793</v>
       </c>
       <c r="C294" s="1">
         <v>600000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.634</v>
+        <v>97.203</v>
       </c>
       <c r="E294" s="1">
-        <v>99.17</v>
+        <v>97.25</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>595020.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I294" s="1">
-        <v>8784.0</v>
+        <v>-282.0</v>
       </c>
       <c r="J294" s="1">
-        <v>1.4762528990622</v>
+        <v>-0.048329048843188</v>
       </c>
       <c r="K294">
-        <v>2.51</v>
+        <v>2.14</v>
       </c>
       <c r="L294" t="s">
         <v>794</v>
       </c>
       <c r="M294" s="1">
-        <v>603804.0</v>
+        <v>583218.0</v>
       </c>
       <c r="N294" s="1">
-        <v>618836.88</v>
+        <v>596081.01</v>
       </c>
       <c r="O294" s="1">
         <v>0.1</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>795</v>
       </c>
       <c r="B295" t="s">
         <v>796</v>
       </c>
       <c r="C295" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>83.663</v>
+        <v>101.947</v>
       </c>
       <c r="E295" s="1">
-        <v>94.91728571</v>
+        <v>99.147</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>664421.0</v>
+        <v>594882.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-78780.0</v>
+        <v>16800.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-11.856940102736</v>
+        <v>2.8240894832925</v>
       </c>
       <c r="K295">
-        <v>0.32</v>
+        <v>2.55</v>
       </c>
       <c r="L295" t="s">
         <v>797</v>
       </c>
       <c r="M295" s="1">
-        <v>585641.0</v>
+        <v>611682.0</v>
       </c>
       <c r="N295" s="1">
-        <v>587899.22</v>
+        <v>626961.45</v>
       </c>
       <c r="O295" s="1">
         <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>798</v>
       </c>
       <c r="B296" t="s">
         <v>799</v>
       </c>
       <c r="C296" s="1">
-        <v>4700000.0</v>
+        <v>919000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>90.849</v>
+        <v>100.36</v>
       </c>
       <c r="E296" s="1">
-        <v>81.919</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3850193.0</v>
+        <v>919000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>419710.0</v>
+        <v>3308.4</v>
       </c>
       <c r="J296" s="1">
-        <v>10.901011975244</v>
+        <v>0.36</v>
       </c>
       <c r="K296">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.05</v>
+      </c>
+      <c r="L296">
+        <v>427.64</v>
       </c>
       <c r="M296" s="1">
-        <v>4269903.0</v>
+        <v>922308.4</v>
       </c>
       <c r="N296" s="1">
-        <v>4289411.22</v>
+        <v>922736.04</v>
       </c>
       <c r="O296" s="1">
-        <v>0.7</v>
+        <v>0.15</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>800</v>
+      </c>
+      <c r="B297" t="s">
         <v>801</v>
       </c>
-      <c r="B297" t="s">
+      <c r="C297" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>84.567</v>
+      </c>
+      <c r="E297" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-72452.0</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-10.904531915758</v>
+      </c>
+      <c r="K297">
+        <v>0.37</v>
+      </c>
+      <c r="L297" t="s">
         <v>802</v>
       </c>
-      <c r="C297" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>895031.34</v>
+        <v>591969.0</v>
       </c>
       <c r="N297" s="1">
-        <v>899432.28</v>
+        <v>594543.66</v>
       </c>
       <c r="O297" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>803</v>
+      </c>
+      <c r="B298" t="s">
         <v>804</v>
       </c>
-      <c r="B298" t="s">
+      <c r="C298" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>91.529</v>
+      </c>
+      <c r="E298" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>451670.0</v>
+      </c>
+      <c r="J298" s="1">
+        <v>11.731100233157</v>
+      </c>
+      <c r="K298">
+        <v>0.45</v>
+      </c>
+      <c r="L298" t="s">
         <v>805</v>
       </c>
-      <c r="C298" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M298" s="1">
-        <v>158981.95</v>
+        <v>4301863.0</v>
       </c>
       <c r="N298" s="1">
-        <v>163886.74</v>
+        <v>4322787.66</v>
       </c>
       <c r="O298" s="1">
-        <v>0.03</v>
+        <v>0.7</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>806</v>
+      </c>
+      <c r="B299" t="s">
         <v>807</v>
       </c>
-      <c r="B299" t="s">
+      <c r="C299" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>90.982</v>
+      </c>
+      <c r="E299" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-86387.84</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-8.7758613750228</v>
+      </c>
+      <c r="K299">
+        <v>0.49</v>
+      </c>
+      <c r="L299" t="s">
         <v>808</v>
       </c>
-      <c r="C299" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>601122.0</v>
+        <v>897992.34</v>
       </c>
       <c r="N299" s="1">
-        <v>608741.03</v>
+        <v>902839.46</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>809</v>
+      </c>
+      <c r="B300" t="s">
         <v>810</v>
       </c>
-      <c r="B300" t="s">
+      <c r="C300" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>102.828</v>
+      </c>
+      <c r="E300" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I300" s="1">
+        <v>5287.05</v>
+      </c>
+      <c r="J300" s="1">
+        <v>3.4310027460092</v>
+      </c>
+      <c r="K300">
+        <v>3.39</v>
+      </c>
+      <c r="L300" t="s">
         <v>811</v>
       </c>
-      <c r="C300" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>800.0</v>
+        <v>159383.4</v>
       </c>
       <c r="N300" s="1">
-        <v>800.0</v>
+        <v>164638.54</v>
       </c>
       <c r="O300" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>812</v>
       </c>
       <c r="B301" t="s">
         <v>813</v>
       </c>
       <c r="C301" s="1">
-        <v>-1875.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>0.0725</v>
+        <v>100.489</v>
       </c>
       <c r="E301" s="1">
-        <v>0.0698506667</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>0.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-12418.75</v>
+        <v>2934.0</v>
       </c>
       <c r="J301" s="1">
-        <v>0</v>
+        <v>0.489</v>
       </c>
       <c r="K301">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="L301" t="s">
+        <v>814</v>
       </c>
       <c r="M301" s="1">
-        <v>-12418.75</v>
+        <v>602934.0</v>
       </c>
       <c r="N301" s="1">
-        <v>-12418.75</v>
+        <v>611693.29</v>
       </c>
       <c r="O301" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B302" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C302" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>0.155</v>
+      </c>
+      <c r="E302" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>223456.25</v>
+      </c>
+      <c r="J302" s="1">
+        <v>0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302">
+        <v>0.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>223456.25</v>
+      </c>
+      <c r="N302" s="1">
+        <v>223456.25</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>817</v>
+      </c>
+      <c r="B303" t="s">
+        <v>818</v>
+      </c>
+      <c r="C303" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D303" s="1">
+        <v>0.105</v>
+      </c>
+      <c r="E303" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F303" t="s">
+        <v>8</v>
+      </c>
+      <c r="G303">
+        <v>1.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-164762.5</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303">
+        <v>0.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>-164762.5</v>
+      </c>
+      <c r="N303" s="1">
+        <v>-164762.5</v>
+      </c>
+      <c r="O303" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:16">
+      <c r="A304" t="s">
+        <v>819</v>
+      </c>
+      <c r="B304" t="s">
+        <v>820</v>
+      </c>
+      <c r="C304" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D302" s="1">
-[...2 lines deleted...]
-      <c r="E302" s="1">
+      <c r="D304" s="1">
+        <v>11.41705556</v>
+      </c>
+      <c r="E304" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F302" t="s">
-[...5 lines deleted...]
-      <c r="H302" s="1">
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I302" s="1">
-[...17 lines deleted...]
-      <c r="O302" s="1">
+      <c r="I304" s="1">
+        <v>59368.42</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-9.489239025252</v>
+      </c>
+      <c r="K304">
+        <v>0.0</v>
+      </c>
+      <c r="L304" t="s">
+        <v>821</v>
+      </c>
+      <c r="M304" s="1">
+        <v>-566271.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>-616521.0</v>
+      </c>
+      <c r="O304" s="1">
         <v>-0.1</v>
       </c>
-      <c r="P302">
+      <c r="P304">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>