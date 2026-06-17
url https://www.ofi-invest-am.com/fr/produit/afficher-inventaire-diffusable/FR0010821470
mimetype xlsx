--- v1 (2026-05-25)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,2430 +100,2886 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
-    <t>NL0010801007</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
-    <t>FR001400KPZ3</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...8 lines deleted...]
-    <t>PUBLICIS GROUPE SA</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>13 882.97</t>
-[...23 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>20 053.18</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 466.00</t>
+    <t>7 656.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>8 799.04</t>
-[...8 lines deleted...]
-    <t>4 858.38</t>
+    <t>10 303.15</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>22 884.25</t>
+    <t>24 404.79</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>7 320.21</t>
+    <t>8 861.30</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 389.83</t>
+    <t>6 628.87</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>5 621.92</t>
+    <t>6 608.22</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>15 102.74</t>
+    <t>16 335.62</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>48 474.83</t>
+    <t>52 942.55</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>11 958.90</t>
+    <t>12 780.82</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>13 844.18</t>
+    <t>14 974.32</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>14 646.58</t>
+    <t>15 632.88</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 286.12</t>
+    <t>3 277.63</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 004.18</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>16 068.49</t>
+    <t>17 232.88</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>36 150.68</t>
+    <t>38 643.84</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>19 363.05</t>
+    <t>20 584.70</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>22 145.09</t>
+    <t>24 295.10</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>7 828.77</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 690.09</t>
+    <t>2 603.65</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>12 417.81</t>
+    <t>13 376.71</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>8 815.07</t>
+    <t>10 150.68</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 217.38</t>
+    <t>3 537.51</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>4 725.14</t>
+    <t>6 653.77</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 838.36</t>
+    <t>4 372.60</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>3 308.22</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>4 408.85</t>
+    <t>4 711.86</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>11 117.72</t>
+    <t>11 935.20</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>8 229.45</t>
+    <t>9 154.11</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>3 245.55</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>21 821.92</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>4 678.38</t>
+    <t>5 052.65</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>6 096.06</t>
+    <t>7 214.60</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>13 794.52</t>
+    <t>16 397.26</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 423.09</t>
+    <t>3 665.69</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 769.86</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>28 315.70</t>
+    <t>30 261.79</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>20 116.44</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>2 038.36</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 747.95</t>
+    <t>5 720.55</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>5 790.95</t>
+    <t>6 926.42</t>
   </si>
   <si>
     <t>DE0001030732</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>11 021.92</t>
+    <t>12 501.37</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>6 635.27</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>10 068.49</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 632.19</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>28 618.68</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>19 713.70</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>10 783.56</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>23 732.88</t>
+  </si>
+  <si>
+    <t>FR0014010IN9</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 3.625 17/06/2034</t>
+  </si>
+  <si>
+    <t>10 924.66</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>21 819.86</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>4 811.64</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>20 294.25</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 955.48</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>9 819.86</t>
+  </si>
+  <si>
+    <t>FR001400YP56</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.438 07/04/2033</t>
+  </si>
+  <si>
+    <t>19 554.21</t>
+  </si>
+  <si>
+    <t>FR001400I3C5</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.47 22/05/2031</t>
+  </si>
+  <si>
+    <t>11 446.25</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>26 712.33</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>7 304.11</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 806.51</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>7 782.53</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>20 063.63</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>3 434.32</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>6 295.12</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>6 844.23</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>17 488.31</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>18 710.96</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 426.37</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>2 595.55</t>
+  </si>
+  <si>
+    <t>FR001400D6O8</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
+  </si>
+  <si>
+    <t>10 280.82</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>17 899.32</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>25 361.28</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>12 621.58</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>5 917.81</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 172.60</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>4 626.99</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>7 013.70</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>42 601.10</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>8 895.89</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 700.52</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 646.95</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>33 756.16</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 200.32</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>8 758.36</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013451507</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2029</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0011883966</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
+  </si>
+  <si>
+    <t>122 465.75</t>
+  </si>
+  <si>
+    <t>FR0000187635</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
+  </si>
+  <si>
+    <t>182 739.73</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>20 120.55</t>
+  </si>
+  <si>
+    <t>XS2715302001</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
+  </si>
+  <si>
+    <t>8 304.47</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 756.85</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>15 144.66</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>21 328.42</t>
+  </si>
+  <si>
+    <t>ES0244251056</t>
+  </si>
+  <si>
+    <t>IBERCAJA BANCO SA 10/08/2031</t>
+  </si>
+  <si>
+    <t>1 267.12</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>5 506.85</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 140.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>36 078.77</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>8 005.51</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>5 172.60</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>10 231.61</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>33 601.03</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>6 061.64</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>22 261.23</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>7 232.57</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>14 216.71</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>17 914.63</t>
+  </si>
+  <si>
+    <t>IE00BJ38CR43</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
+  </si>
+  <si>
+    <t>35 846.14</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>18 345.21</t>
+  </si>
+  <si>
+    <t>IT0005466013</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
+  </si>
+  <si>
+    <t>12 117.51</t>
+  </si>
+  <si>
+    <t>IT0005403396</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
+  </si>
+  <si>
+    <t>14 979.93</t>
+  </si>
+  <si>
+    <t>IT0005383309</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
+  </si>
+  <si>
+    <t>28 644.11</t>
+  </si>
+  <si>
+    <t>IT0005413171</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
+  </si>
+  <si>
+    <t>40 731.43</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>3 744.05</t>
+  </si>
+  <si>
+    <t>IT0005024234</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
+  </si>
+  <si>
+    <t>18 610.68</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>2 860.38</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>48 098.63</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>11 274.66</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>5 176.03</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>20 233.64</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 874.24</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>17 839.75</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>1 479.45</t>
+  </si>
+  <si>
+    <t>XS3070027522</t>
+  </si>
+  <si>
+    <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
+  </si>
+  <si>
+    <t>14 546.68</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>9 786.88</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>6 777.05</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>3 780.82</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>2 941.68</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>74 733.25</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>10 798.20</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>7 449.42</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>18 340.04</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>1 795.20</t>
+  </si>
+  <si>
+    <t>NL0015000LS8</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0 15/01/2029</t>
+  </si>
+  <si>
+    <t>NL0012818504</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2028</t>
+  </si>
+  <si>
+    <t>1 471.85</t>
+  </si>
+  <si>
+    <t>NL0014555419</t>
+  </si>
+  <si>
+    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>6 410.96</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>10 708.72</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>6 128.88</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>59 198.63</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>13 945.64</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>34 213.64</t>
+  </si>
+  <si>
+    <t>PTOTEVOE0018</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 2.125 17/10/2028</t>
+  </si>
+  <si>
+    <t>26 366.30</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 754.79</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>12 474.15</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>2 005.48</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>7 018.15</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>4 173.15</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>21 574.48</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>7 072.37</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>6 980.82</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>23 856.16</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 255.17</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>6 669.37</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>2 331.37</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>19 232.88</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 902.08</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>8 013.70</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>10 106.85</t>
+  </si>
+  <si>
+    <t>ES0000012F43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
+  </si>
+  <si>
+    <t>10 464.99</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>21 854.27</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>49 150.68</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>18 191.78</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>5 054.79</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>11 178.08</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>24 549.66</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>4 450.68</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>6 250.68</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 489.73</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 414.73</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>18 921.23</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>14 794.52</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>31 154.79</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>2 023.61</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>10 619.18</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>2 850.34</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>3 194.19</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>8 047.18</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>9 658.83</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>25 430.14</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>14 045.55</t>
+  </si>
+  <si>
+    <t>ES0280907041</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 22/06/2034</t>
+  </si>
+  <si>
+    <t>12 205.48</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>25 679.59</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>3 324.36</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>13 684.93</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERBUND AG 3.25 17/05/2031</t>
+  </si>
+  <si>
+    <t>16 347.95</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
+  </si>
+  <si>
+    <t>2 862.33</t>
+  </si>
+  <si>
+    <t>BE0001795492</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 0.5 08/04/2030</t>
+  </si>
+  <si>
+    <t>22 212.33</t>
+  </si>
+  <si>
+    <t>XS2198580271</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
+  </si>
+  <si>
+    <t>5 252.73</t>
+  </si>
+  <si>
+    <t>XS2592516210</t>
+  </si>
+  <si>
+    <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
+  </si>
+  <si>
     <t>5 573.63</t>
   </si>
   <si>
-    <t>FR0014012S89</t>
-[...1417 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>8 759.29</t>
+    <t>9 795.90</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
+  </si>
+  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-50 250.00</t>
+    <t>-65 250.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2843,198 +3299,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643780.584</v>
+        <v>643862.584</v>
       </c>
       <c r="D2">
-        <v>945.65</v>
+        <v>910.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>608794112.24</v>
+        <v>586497335.1</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>608794112.24</v>
+        <v>586497335.1</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>931.21</v>
+        <v>895.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8960144.18</v>
+        <v>8619490.25</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8960144.18</v>
+        <v>8619490.25</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>24880.0</v>
+        <v>26857.0</v>
       </c>
       <c r="D4">
-        <v>113.4</v>
+        <v>109.27</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2821414.35</v>
+        <v>2934839.9</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2821414.35</v>
+        <v>2934839.9</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P304"/>
+  <dimension ref="A1:P378"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O304" sqref="O304"/>
+      <selection activeCell="O378" sqref="O378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3053,15189 +3509,18889 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>12020.0</v>
+        <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.5</v>
+        <v>31.3</v>
       </c>
       <c r="E2" s="1">
-        <v>210.7090848586</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>2532723.2</v>
+        <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-627553.2</v>
+        <v>-26808.88</v>
       </c>
       <c r="J2" s="1">
-        <v>-24.777804380676</v>
+        <v>-11.130039750142</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1905170.0</v>
+        <v>214060.7</v>
       </c>
       <c r="N2" s="1">
-        <v>1905170.0</v>
+        <v>214060.7</v>
       </c>
       <c r="O2" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>1020.0</v>
+        <v>19632.0</v>
       </c>
       <c r="D3" s="1">
-        <v>964.1</v>
+        <v>27.61</v>
       </c>
       <c r="E3" s="1">
-        <v>1570.0</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1601400.0</v>
+        <v>556763.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-618018.0</v>
+        <v>-14724.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-38.592356687898</v>
+        <v>-2.6445698166432</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>983382.0</v>
+        <v>542039.52</v>
       </c>
       <c r="N3" s="1">
-        <v>983382.0</v>
+        <v>542039.52</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>48589.0</v>
+        <v>5323.0</v>
       </c>
       <c r="D4" s="1">
-        <v>26.93</v>
+        <v>222.6</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7441999218</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1348062.93</v>
+        <v>1313716.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-39561.16</v>
+        <v>-128816.6</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.934667152371</v>
+        <v>-9.805510534846</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1308501.77</v>
+        <v>1184899.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1308501.77</v>
+        <v>1184899.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>18404.0</v>
+        <v>8673.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.48</v>
+        <v>140.6</v>
       </c>
       <c r="E5" s="1">
-        <v>159.92108183</v>
+        <v>210.7090845152</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2943187.59</v>
+        <v>1827479.89</v>
       </c>
       <c r="I5" s="1">
-        <v>451982.33</v>
+        <v>-608056.09</v>
       </c>
       <c r="J5" s="1">
-        <v>15.35689847075</v>
+        <v>-33.272929203068</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3395169.92</v>
+        <v>1219423.8</v>
       </c>
       <c r="N5" s="1">
-        <v>3395169.92</v>
+        <v>1219423.8</v>
       </c>
       <c r="O5" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>35746.0</v>
+        <v>825.0</v>
       </c>
       <c r="D6" s="1">
-        <v>59.74</v>
+        <v>911.5</v>
       </c>
       <c r="E6" s="1">
-        <v>58.398102445</v>
+        <v>1570.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2087498.57</v>
+        <v>1295250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>47967.47</v>
+        <v>-543262.5</v>
       </c>
       <c r="J6" s="1">
-        <v>2.2978444483437</v>
+        <v>-41.942675159236</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2135466.04</v>
+        <v>751987.5</v>
       </c>
       <c r="N6" s="1">
-        <v>2135466.04</v>
+        <v>751987.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.34</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>19269.0</v>
+        <v>106696.0</v>
       </c>
       <c r="D7" s="1">
-        <v>381.5</v>
+        <v>26.01</v>
       </c>
       <c r="E7" s="1">
-        <v>234.8222139187</v>
+        <v>27.1591870361</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4524789.24</v>
+        <v>2897776.62</v>
       </c>
       <c r="I7" s="1">
-        <v>2826334.26</v>
+        <v>-122613.66</v>
       </c>
       <c r="J7" s="1">
-        <v>62.463334977344</v>
+        <v>-4.231301307138</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>7351123.5</v>
+        <v>2775162.96</v>
       </c>
       <c r="N7" s="1">
-        <v>7351123.5</v>
+        <v>2775162.96</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>136724.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.8</v>
+        <v>104.1</v>
       </c>
       <c r="E8" s="1">
-        <v>25.8695213715</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3536984.44</v>
+        <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>537390.76</v>
+        <v>-26798.2</v>
       </c>
       <c r="J8" s="1">
-        <v>15.193472550306</v>
+        <v>-12.077702702703</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4074375.2</v>
+        <v>195083.4</v>
       </c>
       <c r="N8" s="1">
-        <v>4074375.2</v>
+        <v>195083.4</v>
       </c>
       <c r="O8" s="1">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>35963.0</v>
+        <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.28</v>
+        <v>61.3</v>
       </c>
       <c r="E9" s="1">
-        <v>68.4789831215</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2462709.67</v>
+        <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-690453.03</v>
+        <v>-8817.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-28.036314568903</v>
+        <v>-2.543720190779</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1772256.64</v>
+        <v>337824.3</v>
       </c>
       <c r="N9" s="1">
-        <v>1772256.64</v>
+        <v>337824.3</v>
       </c>
       <c r="O9" s="1">
-        <v>0.29</v>
+        <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>36120.0</v>
+        <v>97593.0</v>
       </c>
       <c r="D10" s="1">
-        <v>67.22</v>
+        <v>8.945</v>
       </c>
       <c r="E10" s="1">
-        <v>54.1531140642</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1956010.48</v>
+        <v>863698.05</v>
       </c>
       <c r="I10" s="1">
-        <v>471975.92</v>
+        <v>9271.34</v>
       </c>
       <c r="J10" s="1">
-        <v>24.129518978855</v>
+        <v>1.0734469065896</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>2427986.4</v>
+        <v>872969.39</v>
       </c>
       <c r="N10" s="1">
-        <v>2427986.4</v>
+        <v>872969.39</v>
       </c>
       <c r="O10" s="1">
-        <v>0.39</v>
+        <v>0.15</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>15341.0</v>
+        <v>19753.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1288.4</v>
+        <v>170.32</v>
       </c>
       <c r="E11" s="1">
-        <v>404.2233843948</v>
+        <v>161.5819040146</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>6201190.94</v>
+        <v>3191727.35</v>
       </c>
       <c r="I11" s="1">
-        <v>13564153.46</v>
+        <v>172603.61</v>
       </c>
       <c r="J11" s="1">
-        <v>218.73465260529</v>
+        <v>5.4078431856029</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19765344.4</v>
+        <v>3364330.96</v>
       </c>
       <c r="N11" s="1">
-        <v>19765344.4</v>
+        <v>3364330.96</v>
       </c>
       <c r="O11" s="1">
-        <v>3.19</v>
+        <v>0.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>125524.0</v>
+        <v>12736.0</v>
       </c>
       <c r="D12" s="1">
-        <v>40.21</v>
+        <v>362.1</v>
       </c>
       <c r="E12" s="1">
-        <v>25.5560147064</v>
+        <v>234.822214196</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3207893.19</v>
+        <v>2990695.72</v>
       </c>
       <c r="I12" s="1">
-        <v>1839426.85</v>
+        <v>1621009.88</v>
       </c>
       <c r="J12" s="1">
-        <v>57.340651357535</v>
+        <v>54.201765467468</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5047320.04</v>
+        <v>4611705.6</v>
       </c>
       <c r="N12" s="1">
-        <v>5047320.04</v>
+        <v>4611705.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.81</v>
+        <v>0.77</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>292537.0</v>
+        <v>31198.0</v>
       </c>
       <c r="D13" s="1">
-        <v>20.16</v>
+        <v>23.41</v>
       </c>
       <c r="E13" s="1">
-        <v>10.5618574744</v>
+        <v>25.8695214437</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3089734.1</v>
+        <v>807077.33</v>
       </c>
       <c r="I13" s="1">
-        <v>2807811.82</v>
+        <v>-76732.15</v>
       </c>
       <c r="J13" s="1">
-        <v>90.875516440072</v>
+        <v>-9.507409903336</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5897545.92</v>
+        <v>730345.18</v>
       </c>
       <c r="N13" s="1">
-        <v>5897545.92</v>
+        <v>730345.18</v>
       </c>
       <c r="O13" s="1">
-        <v>0.95</v>
+        <v>0.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
-        <v>602406.0</v>
+        <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>11.164</v>
+        <v>56.95</v>
       </c>
       <c r="E14" s="1">
-        <v>7.595102821</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>4575335.51</v>
+        <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>2149925.07</v>
+        <v>-25865.4</v>
       </c>
       <c r="J14" s="1">
-        <v>46.989451709084</v>
+        <v>-10.385523210071</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6725260.58</v>
+        <v>223187.05</v>
       </c>
       <c r="N14" s="1">
-        <v>6725260.58</v>
+        <v>223187.05</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>19435.0</v>
+        <v>35963.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.65</v>
+        <v>51.22</v>
       </c>
       <c r="E15" s="1">
-        <v>107.9779187034</v>
+        <v>68.4789831215</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2098550.85</v>
+        <v>2462709.67</v>
       </c>
       <c r="I15" s="1">
-        <v>-239593.1</v>
+        <v>-620684.81</v>
       </c>
       <c r="J15" s="1">
-        <v>-11.417073834546</v>
+        <v>-25.203328575877</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1858957.75</v>
+        <v>1842024.86</v>
       </c>
       <c r="N15" s="1">
-        <v>1858957.75</v>
+        <v>1842024.86</v>
       </c>
       <c r="O15" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
-        <v>46636.0</v>
+        <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>88.12</v>
+        <v>8.06</v>
       </c>
       <c r="E16" s="1">
-        <v>79.8211356034</v>
+        <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>3722538.48</v>
+        <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>387025.84</v>
+        <v>-91727.3</v>
       </c>
       <c r="J16" s="1">
-        <v>10.396825770354</v>
+        <v>-38.82353070641</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4109564.32</v>
+        <v>144539.98</v>
       </c>
       <c r="N16" s="1">
-        <v>4109564.32</v>
+        <v>144539.98</v>
       </c>
       <c r="O16" s="1">
-        <v>0.66</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>37887.0</v>
+        <v>42915.0</v>
       </c>
       <c r="D17" s="1">
-        <v>96.37</v>
+        <v>63.44</v>
       </c>
       <c r="E17" s="1">
-        <v>74.6080911658</v>
+        <v>56.4754137248</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2826676.75</v>
+        <v>2423642.38</v>
       </c>
       <c r="I17" s="1">
-        <v>824493.44</v>
+        <v>298885.22</v>
       </c>
       <c r="J17" s="1">
-        <v>29.168295950359</v>
+        <v>12.332067736825</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3651170.19</v>
+        <v>2722527.6</v>
       </c>
       <c r="N17" s="1">
-        <v>3651170.19</v>
+        <v>2722527.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>1370838.0</v>
+        <v>20148.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.298</v>
+        <v>28.1</v>
       </c>
       <c r="E18" s="1">
-        <v>11.2053316074</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>15360694.37</v>
+        <v>602828.16</v>
       </c>
       <c r="I18" s="1">
-        <v>127033.35</v>
+        <v>-36669.36</v>
       </c>
       <c r="J18" s="1">
-        <v>0.82700265326612</v>
+        <v>-6.0828877005348</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>15487727.72</v>
+        <v>566158.8</v>
       </c>
       <c r="N18" s="1">
-        <v>15487727.72</v>
+        <v>566158.8</v>
       </c>
       <c r="O18" s="1">
-        <v>2.5</v>
+        <v>0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>792405.0</v>
+        <v>14812.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.832</v>
+        <v>1193.8</v>
       </c>
       <c r="E19" s="1">
-        <v>10.7347626025</v>
+        <v>404.223384418</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8506279.56</v>
+        <v>5987356.77</v>
       </c>
       <c r="I19" s="1">
-        <v>77051.4</v>
+        <v>11695208.83</v>
       </c>
       <c r="J19" s="1">
-        <v>0.90581786616004</v>
+        <v>195.33175120947</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8583330.96</v>
+        <v>17682565.6</v>
       </c>
       <c r="N19" s="1">
-        <v>8583330.96</v>
+        <v>17682565.6</v>
       </c>
       <c r="O19" s="1">
-        <v>1.38</v>
+        <v>2.96</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
-        <v>97635.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>28.68</v>
+        <v>58.9</v>
       </c>
       <c r="E20" s="1">
-        <v>28.8500285758</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2816772.54</v>
+        <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-16600.74</v>
+        <v>-12506.96</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.58935323190846</v>
+        <v>-4.1341145833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2800171.8</v>
+        <v>290023.6</v>
       </c>
       <c r="N20" s="1">
-        <v>2800171.8</v>
+        <v>290023.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.45</v>
+        <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>120345.0</v>
+        <v>117938.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.615</v>
+        <v>39.18</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5931000042</v>
+        <v>25.5560146857</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1274826.62</v>
+        <v>3014025.26</v>
       </c>
       <c r="I21" s="1">
-        <v>2635.56</v>
+        <v>1606785.58</v>
       </c>
       <c r="J21" s="1">
-        <v>0.20673870145573</v>
+        <v>53.310289111512</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1277462.18</v>
+        <v>4620810.84</v>
       </c>
       <c r="N21" s="1">
-        <v>1277462.18</v>
+        <v>4620810.84</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
-        <v>14659.0</v>
+        <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>101.25</v>
+        <v>7.505</v>
       </c>
       <c r="E22" s="1">
-        <v>134.3637396821</v>
+        <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1969638.06</v>
+        <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-485414.31</v>
+        <v>-23806.61</v>
       </c>
       <c r="J22" s="1">
-        <v>-24.644848201197</v>
+        <v>-10.601548304744</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1484223.75</v>
+        <v>200751.25</v>
       </c>
       <c r="N22" s="1">
-        <v>1484223.75</v>
+        <v>200751.25</v>
       </c>
       <c r="O22" s="1">
-        <v>0.24</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
-        <v>39102.0</v>
+        <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>87.8</v>
+        <v>51.75</v>
       </c>
       <c r="E23" s="1">
-        <v>55.1709669582</v>
+        <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2157295.15</v>
+        <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>1275860.45</v>
+        <v>-13249.38</v>
       </c>
       <c r="J23" s="1">
-        <v>59.141673312528</v>
+        <v>-5.6517695260072</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3433155.6</v>
+        <v>221179.5</v>
       </c>
       <c r="N23" s="1">
-        <v>3433155.6</v>
+        <v>221179.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.55</v>
+        <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>22671.0</v>
+        <v>25462.0</v>
       </c>
       <c r="D24" s="1">
-        <v>72.42</v>
+        <v>17.01</v>
       </c>
       <c r="E24" s="1">
-        <v>59.4429090027</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1347630.19</v>
+        <v>464426.88</v>
       </c>
       <c r="I24" s="1">
-        <v>294203.63</v>
+        <v>-31318.26</v>
       </c>
       <c r="J24" s="1">
-        <v>21.831184265767</v>
+        <v>-6.7434210526316</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1641833.82</v>
+        <v>433108.62</v>
       </c>
       <c r="N24" s="1">
-        <v>1641833.82</v>
+        <v>433108.62</v>
       </c>
       <c r="O24" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>29939.0</v>
+        <v>213997.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.025</v>
+        <v>18.13</v>
       </c>
       <c r="E25" s="1">
-        <v>33.5268288854</v>
+        <v>10.5618574559</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>1003759.73</v>
+        <v>2260205.81</v>
       </c>
       <c r="I25" s="1">
-        <v>-464109.25</v>
+        <v>1619559.8</v>
       </c>
       <c r="J25" s="1">
-        <v>-46.237086040501</v>
+        <v>71.655412654656</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>539650.48</v>
+        <v>3879765.61</v>
       </c>
       <c r="N25" s="1">
-        <v>539650.48</v>
+        <v>3879765.61</v>
       </c>
       <c r="O25" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>6365.0</v>
+        <v>171387.0</v>
       </c>
       <c r="D26" s="1">
-        <v>218.6</v>
+        <v>3.023</v>
       </c>
       <c r="E26" s="1">
-        <v>217.0630007855</v>
+        <v>3.2080000233</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>1381606.0</v>
+        <v>549809.5</v>
       </c>
       <c r="I26" s="1">
-        <v>9783.0</v>
+        <v>-31706.6</v>
       </c>
       <c r="J26" s="1">
-        <v>0.70808899208602</v>
+        <v>-5.7668337851565</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1391389.0</v>
+        <v>518102.9</v>
       </c>
       <c r="N26" s="1">
-        <v>1391389.0</v>
+        <v>518102.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.22</v>
+        <v>0.09</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>83346.0</v>
+        <v>476635.0</v>
       </c>
       <c r="D27" s="1">
-        <v>33.66</v>
+        <v>9.594</v>
       </c>
       <c r="E27" s="1">
-        <v>31.6806207856</v>
+        <v>7.5951028145</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2640453.02</v>
+        <v>3620091.83</v>
       </c>
       <c r="I27" s="1">
-        <v>164973.34</v>
+        <v>952744.36</v>
       </c>
       <c r="J27" s="1">
-        <v>6.2479180182498</v>
+        <v>26.318237347034</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>2805426.36</v>
+        <v>4572836.19</v>
       </c>
       <c r="N27" s="1">
-        <v>2805426.36</v>
+        <v>4572836.19</v>
       </c>
       <c r="O27" s="1">
-        <v>0.45</v>
+        <v>0.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>46391.0</v>
+        <v>29794.0</v>
       </c>
       <c r="D28" s="1">
-        <v>59.22</v>
+        <v>15.335</v>
       </c>
       <c r="E28" s="1">
-        <v>97.1771259512</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>4508144.05</v>
+        <v>492643.79</v>
       </c>
       <c r="I28" s="1">
-        <v>-1760869.03</v>
+        <v>-35752.8</v>
       </c>
       <c r="J28" s="1">
-        <v>-39.05973301807</v>
+        <v>-7.2573329301482</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>2747275.02</v>
+        <v>456890.99</v>
       </c>
       <c r="N28" s="1">
-        <v>2747275.02</v>
+        <v>456890.99</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
-        <v>52772.0</v>
+        <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.395</v>
+        <v>13.135</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8276000531</v>
+        <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>940798.11</v>
+        <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>82714.83</v>
+        <v>-21835.82</v>
       </c>
       <c r="J29" s="1">
-        <v>8.7919851369599</v>
+        <v>-7.336854443215</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1023512.94</v>
+        <v>275782.46</v>
       </c>
       <c r="N29" s="1">
-        <v>1023512.94</v>
+        <v>275782.46</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>727875.0</v>
+        <v>4354.0</v>
       </c>
       <c r="D30" s="1">
-        <v>9.995</v>
+        <v>120.9</v>
       </c>
       <c r="E30" s="1">
-        <v>7.0422502215</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>5125877.88</v>
+        <v>574728.0</v>
       </c>
       <c r="I30" s="1">
-        <v>2149232.75</v>
+        <v>-48329.4</v>
       </c>
       <c r="J30" s="1">
-        <v>41.929066597271</v>
+        <v>-8.4090909090909</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>7275110.63</v>
+        <v>526398.6</v>
       </c>
       <c r="N30" s="1">
-        <v>7275110.63</v>
+        <v>526398.6</v>
       </c>
       <c r="O30" s="1">
-        <v>1.17</v>
+        <v>0.09</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
-        <v>119838.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>27.54</v>
+        <v>188.45</v>
       </c>
       <c r="E31" s="1">
-        <v>15.0169061566</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1799596.0</v>
+        <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>1500742.52</v>
+        <v>-2359.8</v>
       </c>
       <c r="J31" s="1">
-        <v>83.393301607694</v>
+        <v>-0.50158394931362</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3300338.52</v>
+        <v>468109.8</v>
       </c>
       <c r="N31" s="1">
-        <v>3300338.52</v>
+        <v>468109.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
-        <v>22378.0</v>
+        <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>104.9</v>
+        <v>30.52</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5897001519</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2340508.31</v>
+        <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>6943.89</v>
+        <v>-26404.0</v>
       </c>
       <c r="J32" s="1">
-        <v>0.2966829884915</v>
+        <v>-10.760233918129</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2347452.2</v>
+        <v>218981.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2347452.2</v>
+        <v>218981.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.38</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>12500.0</v>
+        <v>35789.0</v>
       </c>
       <c r="D33" s="1">
-        <v>237.1</v>
+        <v>79.36</v>
       </c>
       <c r="E33" s="1">
-        <v>192.380716</v>
+        <v>79.8211355444</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2404758.95</v>
+        <v>2856718.62</v>
       </c>
       <c r="I33" s="1">
-        <v>558991.05</v>
+        <v>-16503.58</v>
       </c>
       <c r="J33" s="1">
-        <v>23.245200937915</v>
+        <v>-0.57771108027433</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2963750.0</v>
+        <v>2840215.04</v>
       </c>
       <c r="N33" s="1">
-        <v>2963750.0</v>
+        <v>2840215.04</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>75000.0</v>
+        <v>39588.0</v>
       </c>
       <c r="D34" s="1">
-        <v>14.95</v>
+        <v>85.88</v>
       </c>
       <c r="E34" s="1">
-        <v>23.5134493333</v>
+        <v>75.5057656361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1763508.7</v>
+        <v>2989122.25</v>
       </c>
       <c r="I34" s="1">
-        <v>-642258.7</v>
+        <v>410695.19</v>
       </c>
       <c r="J34" s="1">
-        <v>-36.419366686425</v>
+        <v>13.739658523501</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1121250.0</v>
+        <v>3399817.44</v>
       </c>
       <c r="N34" s="1">
-        <v>1121250.0</v>
+        <v>3399817.44</v>
       </c>
       <c r="O34" s="1">
-        <v>0.18</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>12551.0</v>
+        <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>190.3</v>
+        <v>11.11</v>
       </c>
       <c r="E35" s="1">
-        <v>146.4613210103</v>
+        <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1838236.04</v>
+        <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>550219.26</v>
+        <v>-583.43</v>
       </c>
       <c r="J35" s="1">
-        <v>29.931915598826</v>
+        <v>-0.85077088215038</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2388455.3</v>
+        <v>67993.2</v>
       </c>
       <c r="N35" s="1">
-        <v>2388455.3</v>
+        <v>67993.2</v>
       </c>
       <c r="O35" s="1">
-        <v>0.38</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>33868.0</v>
+        <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>36.18</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1164720.52</v>
+        <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>60623.72</v>
+        <v>-285875.97</v>
       </c>
       <c r="J36" s="1">
-        <v>5.205001453911</v>
+        <v>-0.99565548964411</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1225344.24</v>
+        <v>28426462.08</v>
       </c>
       <c r="N36" s="1">
-        <v>1225344.24</v>
+        <v>28426462.08</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>4.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>11312.0</v>
+        <v>9014.0</v>
       </c>
       <c r="D37" s="1">
-        <v>83.28</v>
+        <v>50.42</v>
       </c>
       <c r="E37" s="1">
-        <v>69.1594130127</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>782331.28</v>
+        <v>474857.52</v>
       </c>
       <c r="I37" s="1">
-        <v>159732.08</v>
+        <v>-20371.64</v>
       </c>
       <c r="J37" s="1">
-        <v>20.417447708342</v>
+        <v>-4.290053151101</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>942063.36</v>
+        <v>454485.88</v>
       </c>
       <c r="N37" s="1">
-        <v>942063.36</v>
+        <v>454485.88</v>
       </c>
       <c r="O37" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>1217.0</v>
+        <v>47875.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2062.0</v>
+        <v>11.025</v>
       </c>
       <c r="E38" s="1">
-        <v>2380.7543138866</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2897378.0</v>
+        <v>574978.75</v>
       </c>
       <c r="I38" s="1">
-        <v>-387924.0</v>
+        <v>-47156.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.388794972558</v>
+        <v>-8.2014978814434</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2509454.0</v>
+        <v>527821.88</v>
       </c>
       <c r="N38" s="1">
-        <v>2509454.0</v>
+        <v>527821.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>172083.0</v>
+        <v>54574.0</v>
       </c>
       <c r="D39" s="1">
-        <v>20.35</v>
+        <v>27.7</v>
       </c>
       <c r="E39" s="1">
-        <v>14.836698105</v>
+        <v>28.850028585</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2553143.52</v>
+        <v>1574461.46</v>
       </c>
       <c r="I39" s="1">
-        <v>948745.53</v>
+        <v>-62761.66</v>
       </c>
       <c r="J39" s="1">
-        <v>37.159898085165</v>
+        <v>-3.9862303139513</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3501889.05</v>
+        <v>1511699.8</v>
       </c>
       <c r="N39" s="1">
-        <v>3501889.05</v>
+        <v>1511699.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>17197.0</v>
+        <v>187059.0</v>
       </c>
       <c r="D40" s="1">
-        <v>78.22</v>
+        <v>9.976</v>
       </c>
       <c r="E40" s="1">
-        <v>143.1178752108</v>
+        <v>10.5670291192</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2461198.1</v>
+        <v>1976657.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-1116048.76</v>
+        <v>-110557.32</v>
       </c>
       <c r="J40" s="1">
-        <v>-45.345750917003</v>
+        <v>-5.5931438616667</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1345149.34</v>
+        <v>1866100.58</v>
       </c>
       <c r="N40" s="1">
-        <v>1345149.34</v>
+        <v>1866100.58</v>
       </c>
       <c r="O40" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
-        <v>60874.0</v>
+        <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>56.86</v>
+        <v>15.88</v>
       </c>
       <c r="E41" s="1">
-        <v>48.4046962578</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2946587.48</v>
+        <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>514708.16</v>
+        <v>-3581.16</v>
       </c>
       <c r="J41" s="1">
-        <v>17.467940914485</v>
+        <v>-1.0283577438454</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>3461295.64</v>
+        <v>344659.52</v>
       </c>
       <c r="N41" s="1">
-        <v>3461295.64</v>
+        <v>344659.52</v>
       </c>
       <c r="O41" s="1">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
-        <v>105030.0</v>
+        <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>47.075</v>
+        <v>85.5</v>
       </c>
       <c r="E42" s="1">
-        <v>30.6321274874</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3217292.35</v>
+        <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>1726994.9</v>
+        <v>-18439.2</v>
       </c>
       <c r="J42" s="1">
-        <v>53.67851945441</v>
+        <v>-7.7669902912621</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4944287.25</v>
+        <v>218965.5</v>
       </c>
       <c r="N42" s="1">
-        <v>4944287.25</v>
+        <v>218965.5</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>220385.0</v>
+        <v>16924.0</v>
       </c>
       <c r="D43" s="1">
-        <v>24.975</v>
+        <v>32.4</v>
       </c>
       <c r="E43" s="1">
-        <v>13.9698981328</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3078756.0</v>
+        <v>586416.6</v>
       </c>
       <c r="I43" s="1">
-        <v>2425359.38</v>
+        <v>-38079.0</v>
       </c>
       <c r="J43" s="1">
-        <v>78.77725224084</v>
+        <v>-6.4935064935065</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5504115.38</v>
+        <v>548337.6</v>
       </c>
       <c r="N43" s="1">
-        <v>5504115.38</v>
+        <v>548337.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.89</v>
+        <v>0.09</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>1035195.0</v>
+        <v>19458.0</v>
       </c>
       <c r="D44" s="1">
-        <v>5.812</v>
+        <v>71.16</v>
       </c>
       <c r="E44" s="1">
-        <v>3.0295437864</v>
+        <v>55.1709672114</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3136168.58</v>
+        <v>1073516.68</v>
       </c>
       <c r="I44" s="1">
-        <v>2880384.76</v>
+        <v>311114.6</v>
       </c>
       <c r="J44" s="1">
-        <v>91.844066622209</v>
+        <v>28.98088178751</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6016553.34</v>
+        <v>1384631.28</v>
       </c>
       <c r="N44" s="1">
-        <v>6016553.34</v>
+        <v>1384631.28</v>
       </c>
       <c r="O44" s="1">
-        <v>0.97</v>
+        <v>0.23</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
-        <v>21496.0</v>
+        <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.6</v>
+        <v>56.15</v>
       </c>
       <c r="E45" s="1">
-        <v>93.0650716412</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2000526.78</v>
+        <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-439917.18</v>
+        <v>-22818.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-21.990067036243</v>
+        <v>-9.6540627514079</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1560609.6</v>
+        <v>213538.45</v>
       </c>
       <c r="N45" s="1">
-        <v>1560609.6</v>
+        <v>213538.45</v>
       </c>
       <c r="O45" s="1">
-        <v>0.25</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>13899.0</v>
+        <v>73879.0</v>
       </c>
       <c r="D46" s="1">
-        <v>113.6</v>
+        <v>16.495</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8976926398</v>
+        <v>18.7850000677</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1374579.03</v>
+        <v>1387817.02</v>
       </c>
       <c r="I46" s="1">
-        <v>204347.37</v>
+        <v>-169182.91</v>
       </c>
       <c r="J46" s="1">
-        <v>14.866178338251</v>
+        <v>-12.190577544581</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1578926.4</v>
+        <v>1218634.11</v>
       </c>
       <c r="N46" s="1">
-        <v>1578926.4</v>
+        <v>1218634.11</v>
       </c>
       <c r="O46" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>730887.0</v>
+        <v>22671.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.759</v>
+        <v>73.12</v>
       </c>
       <c r="E47" s="1">
-        <v>3.6809499827</v>
+        <v>59.4429090027</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2690358.49</v>
+        <v>1347630.19</v>
       </c>
       <c r="I47" s="1">
-        <v>787932.74</v>
+        <v>310073.33</v>
       </c>
       <c r="J47" s="1">
-        <v>29.287276878852</v>
+        <v>23.008784776482</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>3478291.23</v>
+        <v>1657703.52</v>
       </c>
       <c r="N47" s="1">
-        <v>3478291.23</v>
+        <v>1657703.52</v>
       </c>
       <c r="O47" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>27112.0</v>
+        <v>44063.0</v>
       </c>
       <c r="D48" s="1">
-        <v>178.3</v>
+        <v>18.11</v>
       </c>
       <c r="E48" s="1">
-        <v>109.5903887577</v>
+        <v>28.7261405261</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2971214.62</v>
+        <v>1265759.93</v>
       </c>
       <c r="I48" s="1">
-        <v>1862854.98</v>
+        <v>-467779.0</v>
       </c>
       <c r="J48" s="1">
-        <v>62.696749250648</v>
+        <v>-36.956376079941</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4834069.6</v>
+        <v>797980.93</v>
       </c>
       <c r="N48" s="1">
-        <v>4834069.6</v>
+        <v>797980.93</v>
       </c>
       <c r="O48" s="1">
-        <v>0.78</v>
+        <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>12349.0</v>
+        <v>57754.0</v>
       </c>
       <c r="D49" s="1">
-        <v>154.8</v>
+        <v>25.865</v>
       </c>
       <c r="E49" s="1">
-        <v>96.2270864038</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1188308.29</v>
+        <v>1749657.43</v>
       </c>
       <c r="I49" s="1">
-        <v>723316.91</v>
+        <v>-255850.22</v>
       </c>
       <c r="J49" s="1">
-        <v>60.869465953149</v>
+        <v>-14.622875061891</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1911625.2</v>
+        <v>1493807.21</v>
       </c>
       <c r="N49" s="1">
-        <v>1911625.2</v>
+        <v>1493807.21</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8431.0</v>
+        <v>8982.0</v>
       </c>
       <c r="D50" s="1">
-        <v>398.5</v>
+        <v>251.0</v>
       </c>
       <c r="E50" s="1">
-        <v>328.2965413355</v>
+        <v>221.5315965264</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2767868.14</v>
+        <v>1989796.8</v>
       </c>
       <c r="I50" s="1">
-        <v>591885.36</v>
+        <v>264685.2</v>
       </c>
       <c r="J50" s="1">
-        <v>21.384160301798</v>
+        <v>13.302122106137</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>3359753.5</v>
+        <v>2254482.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3359753.5</v>
+        <v>2254482.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>9870.0</v>
+        <v>30641.0</v>
       </c>
       <c r="D51" s="1">
-        <v>553.0</v>
+        <v>44.66</v>
       </c>
       <c r="E51" s="1">
-        <v>463.2513110436</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>4572290.44</v>
+        <v>1535114.1</v>
       </c>
       <c r="I51" s="1">
-        <v>885819.56</v>
+        <v>-166687.04</v>
       </c>
       <c r="J51" s="1">
-        <v>19.37365028806</v>
+        <v>-10.858283433134</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5458110.0</v>
+        <v>1368427.06</v>
       </c>
       <c r="N51" s="1">
-        <v>5458110.0</v>
+        <v>1368427.06</v>
       </c>
       <c r="O51" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>20012.0</v>
+        <v>35395.0</v>
       </c>
       <c r="D52" s="1">
-        <v>125.8</v>
+        <v>33.45</v>
       </c>
       <c r="E52" s="1">
-        <v>144.8451998801</v>
+        <v>31.6806207091</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2898642.14</v>
+        <v>1121335.57</v>
       </c>
       <c r="I52" s="1">
-        <v>-381132.54</v>
+        <v>62627.18</v>
       </c>
       <c r="J52" s="1">
-        <v>-13.148657943681</v>
+        <v>5.5850524745238</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2517509.6</v>
+        <v>1183962.75</v>
       </c>
       <c r="N52" s="1">
-        <v>2517509.6</v>
+        <v>1183962.75</v>
       </c>
       <c r="O52" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>180458.0</v>
+        <v>179467.0</v>
       </c>
       <c r="D53" s="1">
-        <v>17.88</v>
+        <v>20.3</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7766617163</v>
+        <v>19.1353045964</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>2125192.82</v>
+        <v>3434155.71</v>
       </c>
       <c r="I53" s="1">
-        <v>1101396.22</v>
+        <v>209024.39</v>
       </c>
       <c r="J53" s="1">
-        <v>51.825707749191</v>
+        <v>6.0866311155122</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3226589.04</v>
+        <v>3643180.1</v>
       </c>
       <c r="N53" s="1">
-        <v>3226589.04</v>
+        <v>3643180.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>22291.0</v>
+        <v>361020.0</v>
       </c>
       <c r="D54" s="1">
-        <v>57.8</v>
+        <v>4.448</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038001884</v>
+        <v>4.516</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1163674.91</v>
+        <v>1630366.32</v>
       </c>
       <c r="I54" s="1">
-        <v>124744.89</v>
+        <v>-24549.36</v>
       </c>
       <c r="J54" s="1">
-        <v>10.719908879018</v>
+        <v>-1.5057573073516</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1288419.8</v>
+        <v>1605816.96</v>
       </c>
       <c r="N54" s="1">
-        <v>1288419.8</v>
+        <v>1605816.96</v>
       </c>
       <c r="O54" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>3005.0</v>
+        <v>4910.0</v>
       </c>
       <c r="D55" s="1">
-        <v>552.6</v>
+        <v>135.75</v>
       </c>
       <c r="E55" s="1">
-        <v>281.5584592346</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>846083.17</v>
+        <v>717842.0</v>
       </c>
       <c r="I55" s="1">
-        <v>814479.83</v>
+        <v>-51309.5</v>
       </c>
       <c r="J55" s="1">
-        <v>96.26474782615</v>
+        <v>-7.1477428180575</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1660563.0</v>
+        <v>666532.5</v>
       </c>
       <c r="N55" s="1">
-        <v>1660563.0</v>
+        <v>666532.5</v>
       </c>
       <c r="O55" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>408663.0</v>
+        <v>37520.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.422</v>
+        <v>44.72</v>
       </c>
       <c r="E56" s="1">
-        <v>5.0624402503</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2068832.02</v>
+        <v>1629868.8</v>
       </c>
       <c r="I56" s="1">
-        <v>555601.77</v>
+        <v>48025.6</v>
       </c>
       <c r="J56" s="1">
-        <v>26.855818385874</v>
+        <v>2.9465930018416</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2624433.79</v>
+        <v>1677894.4</v>
       </c>
       <c r="N56" s="1">
-        <v>2624433.79</v>
+        <v>1677894.4</v>
       </c>
       <c r="O56" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>29229.0</v>
+        <v>483806.0</v>
       </c>
       <c r="D57" s="1">
-        <v>140.08</v>
+        <v>9.916</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>7.0422502201</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>2922900.0</v>
+        <v>3407082.91</v>
       </c>
       <c r="I57" s="1">
-        <v>1171498.32</v>
+        <v>1390337.39</v>
       </c>
       <c r="J57" s="1">
-        <v>40.08</v>
+        <v>40.807266119626</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4094398.32</v>
+        <v>4797420.3</v>
       </c>
       <c r="N57" s="1">
-        <v>4094398.32</v>
+        <v>4797420.3</v>
       </c>
       <c r="O57" s="1">
-        <v>0.66</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>1481.0</v>
+        <v>119838.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1992.65</v>
+        <v>28.21</v>
       </c>
       <c r="E58" s="1">
-        <v>1322.4878528022</v>
+        <v>15.0169061566</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1958604.51</v>
+        <v>1799596.0</v>
       </c>
       <c r="I58" s="1">
-        <v>992510.14</v>
+        <v>1581033.98</v>
       </c>
       <c r="J58" s="1">
-        <v>50.674351811842</v>
+        <v>87.854939664236</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2951114.65</v>
+        <v>3380629.98</v>
       </c>
       <c r="N58" s="1">
-        <v>2951114.65</v>
+        <v>3380629.98</v>
       </c>
       <c r="O58" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>6410.0</v>
+        <v>10117.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1070.05</v>
+        <v>92.55</v>
       </c>
       <c r="E59" s="1">
-        <v>1068.9173354134</v>
+        <v>104.5897005041</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>6851760.12</v>
+        <v>1058134.0</v>
       </c>
       <c r="I59" s="1">
-        <v>7260.38</v>
+        <v>-121805.65</v>
       </c>
       <c r="J59" s="1">
-        <v>0.10596372133355</v>
+        <v>-11.511363400099</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>6859020.5</v>
+        <v>936328.35</v>
       </c>
       <c r="N59" s="1">
-        <v>6859020.5</v>
+        <v>936328.35</v>
       </c>
       <c r="O59" s="1">
-        <v>1.11</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>91512.0</v>
+        <v>9489.0</v>
       </c>
       <c r="D60" s="1">
-        <v>134.27</v>
+        <v>203.0</v>
       </c>
       <c r="E60" s="1">
-        <v>115.8781323761</v>
+        <v>192.3807155654</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>10604239.65</v>
+        <v>1825500.61</v>
       </c>
       <c r="I60" s="1">
-        <v>1683076.59</v>
+        <v>100766.39</v>
       </c>
       <c r="J60" s="1">
-        <v>15.871732868655</v>
+        <v>5.5199318722769</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>12287316.24</v>
+        <v>1926267.0</v>
       </c>
       <c r="N60" s="1">
-        <v>12287316.24</v>
+        <v>1926267.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.98</v>
+        <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
-        <v>22251.0</v>
+        <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>43.915</v>
+        <v>62.22</v>
       </c>
       <c r="E61" s="1">
-        <v>40.9417455395</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>910994.78</v>
+        <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>66157.89</v>
+        <v>-22643.28</v>
       </c>
       <c r="J61" s="1">
-        <v>7.2621590652803</v>
+        <v>-8.7147887323944</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>977152.67</v>
+        <v>237182.64</v>
       </c>
       <c r="N61" s="1">
-        <v>977152.67</v>
+        <v>237182.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
-        <v>21793.0</v>
+        <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0</v>
+        <v>25.38</v>
       </c>
       <c r="E62" s="1">
-        <v>25.2007479466</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>549199.9</v>
+        <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>1630100.1</v>
+        <v>-2586.64</v>
       </c>
       <c r="J62" s="1">
-        <v>296.81361923045</v>
+        <v>-1.091192517537</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>2179300.0</v>
+        <v>234460.44</v>
       </c>
       <c r="N62" s="1">
-        <v>2179300.0</v>
+        <v>234460.44</v>
       </c>
       <c r="O62" s="1">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
-        <v>20491.0</v>
+        <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>72.66</v>
+        <v>292.7</v>
       </c>
       <c r="E63" s="1">
-        <v>50.5610321605</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1036046.11</v>
+        <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>452829.95</v>
+        <v>-41959.4</v>
       </c>
       <c r="J63" s="1">
-        <v>43.707509311531</v>
+        <v>-8.9296826384568</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1488876.06</v>
+        <v>427927.4</v>
       </c>
       <c r="N63" s="1">
-        <v>1488876.06</v>
+        <v>427927.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>7488.0</v>
+        <v>16498.0</v>
       </c>
       <c r="D64" s="1">
-        <v>344.2</v>
+        <v>56.64</v>
       </c>
       <c r="E64" s="1">
-        <v>244.764599359</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1832797.32</v>
+        <v>1042013.68</v>
       </c>
       <c r="I64" s="1">
-        <v>744572.28</v>
+        <v>-107566.96</v>
       </c>
       <c r="J64" s="1">
-        <v>40.624910996705</v>
+        <v>-10.322989233692</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2577369.6</v>
+        <v>934446.72</v>
       </c>
       <c r="N64" s="1">
-        <v>2577369.6</v>
+        <v>934446.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>389523.0</v>
+        <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>3.503</v>
+        <v>75.85</v>
       </c>
       <c r="E65" s="1">
-        <v>2.5731999908</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1002320.58</v>
+        <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>362178.49</v>
+        <v>-20142.8</v>
       </c>
       <c r="J65" s="1">
-        <v>36.13399716885</v>
+        <v>-8.8888888888889</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1364499.07</v>
+        <v>206463.7</v>
       </c>
       <c r="N65" s="1">
-        <v>1364499.07</v>
+        <v>206463.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>48238.0</v>
+        <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>80.79</v>
+        <v>40.27</v>
       </c>
       <c r="E66" s="1">
-        <v>92.4944344707</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4461746.53</v>
+        <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>-564598.51</v>
+        <v>6012.24</v>
       </c>
       <c r="J66" s="1">
-        <v>-12.654204047759</v>
+        <v>2.0785804816223</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3897148.02</v>
+        <v>295259.64</v>
       </c>
       <c r="N66" s="1">
-        <v>3897148.02</v>
+        <v>295259.64</v>
       </c>
       <c r="O66" s="1">
-        <v>0.63</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
-        <v>47061.0</v>
+        <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>166.78</v>
+        <v>33.62</v>
       </c>
       <c r="E67" s="1">
-        <v>144.0546392979</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>6779355.38</v>
+        <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>1069478.2</v>
+        <v>-19810.26</v>
       </c>
       <c r="J67" s="1">
-        <v>15.775514633074</v>
+        <v>-8.5418933623504</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>7848833.58</v>
+        <v>212108.58</v>
       </c>
       <c r="N67" s="1">
-        <v>7848833.58</v>
+        <v>212108.58</v>
       </c>
       <c r="O67" s="1">
-        <v>1.26</v>
+        <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>32156.0</v>
+        <v>12551.0</v>
       </c>
       <c r="D68" s="1">
-        <v>264.95</v>
+        <v>199.6</v>
       </c>
       <c r="E68" s="1">
-        <v>114.2849875606</v>
+        <v>146.4613210103</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>3674948.06</v>
+        <v>1838236.04</v>
       </c>
       <c r="I68" s="1">
-        <v>4844784.14</v>
+        <v>666943.56</v>
       </c>
       <c r="J68" s="1">
-        <v>131.83272418822</v>
+        <v>36.281714942331</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>8519732.2</v>
+        <v>2505179.6</v>
       </c>
       <c r="N68" s="1">
-        <v>8519732.2</v>
+        <v>2505179.6</v>
       </c>
       <c r="O68" s="1">
-        <v>1.37</v>
+        <v>0.42</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
-        <v>25371.0</v>
+        <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>53.55</v>
+        <v>63.35</v>
       </c>
       <c r="E69" s="1">
-        <v>86.4209404438</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2192585.68</v>
+        <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-833968.63</v>
+        <v>-12556.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-38.035851351542</v>
+        <v>-3.8694992412747</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1358617.05</v>
+        <v>311935.4</v>
       </c>
       <c r="N69" s="1">
-        <v>1358617.05</v>
+        <v>311935.4</v>
       </c>
       <c r="O69" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>19199.0</v>
+        <v>69731.0</v>
       </c>
       <c r="D70" s="1">
-        <v>169.4</v>
+        <v>34.62</v>
       </c>
       <c r="E70" s="1">
-        <v>107.0750585968</v>
+        <v>35.3003198004</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2055734.05</v>
+        <v>2461526.6</v>
       </c>
       <c r="I70" s="1">
-        <v>1196576.55</v>
+        <v>-47439.38</v>
       </c>
       <c r="J70" s="1">
-        <v>58.206777768749</v>
+        <v>-1.9272340993593</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>3252310.6</v>
+        <v>2414087.22</v>
       </c>
       <c r="N70" s="1">
-        <v>3252310.6</v>
+        <v>2414087.22</v>
       </c>
       <c r="O70" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
-        <v>55000.0</v>
+        <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>41.74</v>
+        <v>9.252</v>
       </c>
       <c r="E71" s="1">
-        <v>51.0</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2805000.0</v>
+        <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-509300.0</v>
+        <v>-29173.64</v>
       </c>
       <c r="J71" s="1">
-        <v>-18.156862745098</v>
+        <v>-12.963312271579</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2295700.0</v>
+        <v>195874.09</v>
       </c>
       <c r="N71" s="1">
-        <v>2295700.0</v>
+        <v>195874.09</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>26340.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D72" s="1">
-        <v>244.1</v>
+        <v>273.8</v>
       </c>
       <c r="E72" s="1">
-        <v>134.729785877</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3548782.56</v>
+        <v>852029.0</v>
       </c>
       <c r="I72" s="1">
-        <v>2880811.44</v>
+        <v>52880.0</v>
       </c>
       <c r="J72" s="1">
-        <v>81.177457093905</v>
+        <v>6.2063615205586</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>6429594.0</v>
+        <v>904909.0</v>
       </c>
       <c r="N72" s="1">
-        <v>6429594.0</v>
+        <v>904909.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>0.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>60412.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>76.24</v>
+        <v>70.36</v>
       </c>
       <c r="E73" s="1">
-        <v>35.9666410647</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2172816.72</v>
+        <v>1588090.4</v>
       </c>
       <c r="I73" s="1">
-        <v>2432994.16</v>
+        <v>-165763.0</v>
       </c>
       <c r="J73" s="1">
-        <v>111.9742009349</v>
+        <v>-10.437881873727</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>4605810.88</v>
+        <v>1422327.4</v>
       </c>
       <c r="N73" s="1">
-        <v>4605810.88</v>
+        <v>1422327.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
-        <v>101265.0</v>
+        <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>28.87</v>
+        <v>69.54</v>
       </c>
       <c r="E74" s="1">
-        <v>24.8474383054</v>
+        <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2516175.84</v>
+        <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>407344.71</v>
+        <v>2457.45</v>
       </c>
       <c r="J74" s="1">
-        <v>16.189039872507</v>
+        <v>0.55030391838022</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2923520.55</v>
+        <v>449019.78</v>
       </c>
       <c r="N74" s="1">
-        <v>2923520.55</v>
+        <v>449019.78</v>
       </c>
       <c r="O74" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>68294.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D75" s="1">
-        <v>36.14</v>
+        <v>1842.5</v>
       </c>
       <c r="E75" s="1">
-        <v>29.5914837321</v>
+        <v>2380.7543138866</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2020920.79</v>
+        <v>2897378.0</v>
       </c>
       <c r="I75" s="1">
-        <v>447224.37</v>
+        <v>-655055.5</v>
       </c>
       <c r="J75" s="1">
-        <v>22.129732754147</v>
+        <v>-22.608561948079</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2468145.16</v>
+        <v>2242322.5</v>
       </c>
       <c r="N75" s="1">
-        <v>2468145.16</v>
+        <v>2242322.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
-        <v>9012.0</v>
+        <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.95</v>
+        <v>42.96</v>
       </c>
       <c r="E76" s="1">
-        <v>103.5458000444</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>933154.75</v>
+        <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>3642.65</v>
+        <v>-27270.04</v>
       </c>
       <c r="J76" s="1">
-        <v>0.39035861951086</v>
+        <v>-11.858842839557</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>936797.4</v>
+        <v>202685.28</v>
       </c>
       <c r="N76" s="1">
-        <v>936797.4</v>
+        <v>202685.28</v>
       </c>
       <c r="O76" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
-        <v>54837.0</v>
+        <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>74.14</v>
+        <v>28.52</v>
       </c>
       <c r="E77" s="1">
-        <v>66.1359547386</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3626697.35</v>
+        <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>438917.83</v>
+        <v>-22638.72</v>
       </c>
       <c r="J77" s="1">
-        <v>12.102411302669</v>
+        <v>-9.8609355246523</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4065615.18</v>
+        <v>206941.12</v>
       </c>
       <c r="N77" s="1">
-        <v>4065615.18</v>
+        <v>206941.12</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>79767.0</v>
+        <v>96427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>35.36</v>
+        <v>20.01</v>
       </c>
       <c r="E78" s="1">
-        <v>27.6621041283</v>
+        <v>14.836698124</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2206523.06</v>
+        <v>1430658.29</v>
       </c>
       <c r="I78" s="1">
-        <v>614038.06</v>
+        <v>498845.98</v>
       </c>
       <c r="J78" s="1">
-        <v>27.82830921332</v>
+        <v>34.868282907724</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2820561.12</v>
+        <v>1929504.27</v>
       </c>
       <c r="N78" s="1">
-        <v>2820561.12</v>
+        <v>1929504.27</v>
       </c>
       <c r="O78" s="1">
-        <v>0.45</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>22070.0</v>
+        <v>42588.0</v>
       </c>
       <c r="D79" s="1">
-        <v>141.85</v>
+        <v>51.4</v>
       </c>
       <c r="E79" s="1">
-        <v>105.4071567739</v>
+        <v>48.4046961585</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2326335.95</v>
+        <v>2061459.2</v>
       </c>
       <c r="I79" s="1">
-        <v>804293.55</v>
+        <v>127564.0</v>
       </c>
       <c r="J79" s="1">
-        <v>34.573405014869</v>
+        <v>6.1880438865829</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>3130629.5</v>
+        <v>2189023.2</v>
       </c>
       <c r="N79" s="1">
-        <v>3130629.5</v>
+        <v>2189023.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>25584.0</v>
+        <v>43646.0</v>
       </c>
       <c r="D80" s="1">
-        <v>28.0</v>
+        <v>39.635</v>
       </c>
       <c r="E80" s="1">
-        <v>28.595744606</v>
+        <v>30.6321275718</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>731593.53</v>
+        <v>1336969.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-15241.53</v>
+        <v>392939.37</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.0833330770435</v>
+        <v>29.39029424927</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>716352.0</v>
+        <v>1729909.21</v>
       </c>
       <c r="N80" s="1">
-        <v>716352.0</v>
+        <v>1729909.21</v>
       </c>
       <c r="O80" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>35350.0</v>
+        <v>101373.0</v>
       </c>
       <c r="D81" s="1">
-        <v>27.96</v>
+        <v>22.565</v>
       </c>
       <c r="E81" s="1">
-        <v>31.8183923621</v>
+        <v>13.9698980991</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1124780.17</v>
+        <v>1416170.48</v>
       </c>
       <c r="I81" s="1">
-        <v>-136394.17</v>
+        <v>871311.27</v>
       </c>
       <c r="J81" s="1">
-        <v>-12.126295754307</v>
+        <v>61.525874342473</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>988386.0</v>
+        <v>2287481.75</v>
       </c>
       <c r="N81" s="1">
-        <v>988386.0</v>
+        <v>2287481.75</v>
       </c>
       <c r="O81" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>16968.0</v>
+        <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>63.74</v>
+        <v>32.26</v>
       </c>
       <c r="E82" s="1">
-        <v>136.5687435172</v>
+        <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2317298.44</v>
+        <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-1235758.12</v>
+        <v>-39535.18</v>
       </c>
       <c r="J82" s="1">
-        <v>-53.327534281687</v>
+        <v>-17.493598836591</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1081540.32</v>
+        <v>186462.8</v>
       </c>
       <c r="N82" s="1">
-        <v>1081540.32</v>
+        <v>186462.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>-6072800.43</v>
+        <v>789991.0</v>
       </c>
       <c r="D83" s="1">
-        <v>0.08849319</v>
+        <v>5.171</v>
       </c>
       <c r="E83" s="1">
-        <v>0.084671376</v>
+        <v>3.0295437923</v>
       </c>
       <c r="F83" t="s">
-        <v>192</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>11.27</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>2393312.33</v>
       </c>
       <c r="I83" s="1">
-        <v>274108.29</v>
+        <v>1691731.13</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>70.685765029255</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83" t="s">
-        <v>193</v>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>260225.32</v>
+        <v>4085043.46</v>
       </c>
       <c r="N83" s="1">
-        <v>274108.29</v>
+        <v>4085043.46</v>
       </c>
       <c r="O83" s="1">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>1095.0</v>
+        <v>41543.0</v>
       </c>
       <c r="D84" s="1">
-        <v>270.7</v>
+        <v>19.13</v>
       </c>
       <c r="E84" s="1">
-        <v>252.631506849</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>795548.45</v>
       </c>
       <c r="I84" s="1">
-        <v>1978500.0</v>
+        <v>-830.86</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>-0.10443864229765</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1978500.0</v>
+        <v>794717.59</v>
       </c>
       <c r="N84" s="1">
-        <v>1978500.0</v>
+        <v>794717.59</v>
       </c>
       <c r="O84" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>499.0</v>
+        <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>117.14</v>
+        <v>17.75</v>
       </c>
       <c r="E85" s="1">
-        <v>116.619195402</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>0.0</v>
+        <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>250670.0</v>
+        <v>42948.36</v>
       </c>
       <c r="J85" s="1">
-        <v>0</v>
+        <v>18.4122748499</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>250670.0</v>
+        <v>276207.75</v>
       </c>
       <c r="N85" s="1">
-        <v>250670.0</v>
+        <v>276207.75</v>
       </c>
       <c r="O85" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>170.0</v>
+        <v>9377.0</v>
       </c>
       <c r="D86" s="1">
-        <v>129.63</v>
+        <v>106.5</v>
       </c>
       <c r="E86" s="1">
-        <v>128.63</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>0.0</v>
+        <v>1076479.6</v>
       </c>
       <c r="I86" s="1">
-        <v>150140.0</v>
+        <v>-77829.1</v>
       </c>
       <c r="J86" s="1">
-        <v>0</v>
+        <v>-7.2299651567944</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>150140.0</v>
+        <v>998650.5</v>
       </c>
       <c r="N86" s="1">
-        <v>150140.0</v>
+        <v>998650.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B87" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>-50.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D87" s="1">
-        <v>123.58</v>
+        <v>247.6</v>
       </c>
       <c r="E87" s="1">
-        <v>121.25</v>
+        <v>285.9</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>0.0</v>
+        <v>673008.6</v>
       </c>
       <c r="I87" s="1">
-        <v>-116500.0</v>
+        <v>-90158.2</v>
       </c>
       <c r="J87" s="1">
-        <v>0</v>
+        <v>-13.396292409934</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>-116500.0</v>
+        <v>582850.4</v>
       </c>
       <c r="N87" s="1">
-        <v>-116500.0</v>
+        <v>582850.4</v>
       </c>
       <c r="O87" s="1">
-        <v>-0.02</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>1606000.0</v>
+        <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.307</v>
+        <v>33.32</v>
       </c>
       <c r="E88" s="1">
-        <v>100.00551183</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>1606088.52</v>
+        <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>4841.9</v>
+        <v>-17017.7</v>
       </c>
       <c r="J88" s="1">
-        <v>0.30147155276348</v>
+        <v>-6.457046603032</v>
       </c>
       <c r="K88">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1610930.42</v>
+        <v>246534.68</v>
       </c>
       <c r="N88" s="1">
-        <v>1615396.42</v>
+        <v>246534.68</v>
       </c>
       <c r="O88" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>488000.0</v>
+        <v>13431.0</v>
       </c>
       <c r="D89" s="1">
-        <v>110.471</v>
+        <v>57.24</v>
       </c>
       <c r="E89" s="1">
-        <v>101.26691803</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>494182.56</v>
+        <v>859852.62</v>
       </c>
       <c r="I89" s="1">
-        <v>44915.92</v>
+        <v>-91062.18</v>
       </c>
       <c r="J89" s="1">
-        <v>9.0889326406015</v>
+        <v>-10.590440487348</v>
       </c>
       <c r="K89">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>539098.48</v>
+        <v>768790.44</v>
       </c>
       <c r="N89" s="1">
-        <v>547897.52</v>
+        <v>768790.44</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B90" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>517000.0</v>
+        <v>2296.0</v>
       </c>
       <c r="D90" s="1">
-        <v>98.315</v>
+        <v>90.05</v>
       </c>
       <c r="E90" s="1">
-        <v>98.38580851</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>508654.63</v>
+        <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-366.08</v>
+        <v>-23534.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.071970248260593</v>
+        <v>-10.219341974078</v>
       </c>
       <c r="K90">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>508288.55</v>
+        <v>206754.8</v>
       </c>
       <c r="N90" s="1">
-        <v>513146.93</v>
+        <v>206754.8</v>
       </c>
       <c r="O90" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>600000.0</v>
+        <v>618502.0</v>
       </c>
       <c r="D91" s="1">
-        <v>104.69</v>
+        <v>4.868</v>
       </c>
       <c r="E91" s="1">
-        <v>99.89</v>
+        <v>3.6809499888</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>599340.0</v>
+        <v>2276674.93</v>
       </c>
       <c r="I91" s="1">
-        <v>28800.0</v>
+        <v>734192.81</v>
       </c>
       <c r="J91" s="1">
-        <v>4.8052858143958</v>
+        <v>32.248469042526</v>
       </c>
       <c r="K91">
-        <v>3.81</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>628140.0</v>
+        <v>3010867.74</v>
       </c>
       <c r="N91" s="1">
-        <v>651024.25</v>
+        <v>3010867.74</v>
       </c>
       <c r="O91" s="1">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>1500000.0</v>
+        <v>26009.0</v>
       </c>
       <c r="D92" s="1">
-        <v>92.565</v>
+        <v>24.58</v>
       </c>
       <c r="E92" s="1">
-        <v>91.85654667</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1377848.2</v>
+        <v>704323.72</v>
       </c>
       <c r="I92" s="1">
-        <v>10626.8</v>
+        <v>-65022.5</v>
       </c>
       <c r="J92" s="1">
-        <v>0.77126057863268</v>
+        <v>-9.231905465288</v>
       </c>
       <c r="K92">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1388475.0</v>
+        <v>639301.22</v>
       </c>
       <c r="N92" s="1">
-        <v>1395795.21</v>
+        <v>639301.22</v>
       </c>
       <c r="O92" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B93" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>603000.0</v>
+        <v>13749.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.143</v>
+        <v>172.22</v>
       </c>
       <c r="E93" s="1">
-        <v>99.33</v>
+        <v>109.5903891192</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>598959.9</v>
+        <v>1506758.26</v>
       </c>
       <c r="I93" s="1">
-        <v>4902.39</v>
+        <v>861094.52</v>
       </c>
       <c r="J93" s="1">
-        <v>0.81848384173966</v>
+        <v>57.148816957539</v>
       </c>
       <c r="K93">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>603862.29</v>
+        <v>2367852.78</v>
       </c>
       <c r="N93" s="1">
-        <v>609252.12</v>
+        <v>2367852.78</v>
       </c>
       <c r="O93" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>600000.0</v>
+        <v>12349.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.916</v>
+        <v>137.7</v>
       </c>
       <c r="E94" s="1">
-        <v>99.253</v>
+        <v>96.2270864038</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>595518.0</v>
+        <v>1188308.29</v>
       </c>
       <c r="I94" s="1">
-        <v>-2022.0</v>
+        <v>512149.01</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.33953633643316</v>
+        <v>43.099001690883</v>
       </c>
       <c r="K94">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>593496.0</v>
+        <v>1700457.3</v>
       </c>
       <c r="N94" s="1">
-        <v>599117.92</v>
+        <v>1700457.3</v>
       </c>
       <c r="O94" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>500000.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.926</v>
+        <v>63.32</v>
       </c>
       <c r="E95" s="1">
-        <v>100.705752</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>503528.76</v>
+        <v>777876.0</v>
       </c>
       <c r="I95" s="1">
-        <v>16101.24</v>
+        <v>89291.4</v>
       </c>
       <c r="J95" s="1">
-        <v>3.1976803072778</v>
+        <v>11.478873239437</v>
       </c>
       <c r="K95">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>519630.0</v>
+        <v>867167.4</v>
       </c>
       <c r="N95" s="1">
-        <v>534732.74</v>
+        <v>867167.4</v>
       </c>
       <c r="O95" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>1400000.0</v>
+        <v>8031.0</v>
       </c>
       <c r="D96" s="1">
-        <v>113.074</v>
+        <v>352.4</v>
       </c>
       <c r="E96" s="1">
-        <v>104.89389286</v>
+        <v>328.296540904</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1468514.5</v>
+        <v>2636549.52</v>
       </c>
       <c r="I96" s="1">
-        <v>114521.5</v>
+        <v>193574.88</v>
       </c>
       <c r="J96" s="1">
-        <v>7.7984589188598</v>
+        <v>7.3419777831444</v>
       </c>
       <c r="K96">
-        <v>3.46</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1583036.0</v>
+        <v>2830124.4</v>
       </c>
       <c r="N96" s="1">
-        <v>1631510.83</v>
+        <v>2830124.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>300000.0</v>
+        <v>45673.0</v>
       </c>
       <c r="D97" s="1">
-        <v>106.007</v>
+        <v>25.3</v>
       </c>
       <c r="E97" s="1">
-        <v>106.65</v>
+        <v>20.5399995621</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>319950.0</v>
+        <v>938123.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-1929.0</v>
+        <v>217403.5</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.60290670417253</v>
+        <v>23.174296686342</v>
       </c>
       <c r="K97">
-        <v>3.99</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>318021.0</v>
+        <v>1155526.9</v>
       </c>
       <c r="N97" s="1">
-        <v>329979.9</v>
+        <v>1155526.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>300000.0</v>
+        <v>8408.0</v>
       </c>
       <c r="D98" s="1">
-        <v>109.173</v>
+        <v>472.25</v>
       </c>
       <c r="E98" s="1">
-        <v>111.15333333</v>
+        <v>463.2513106565</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>333460.0</v>
+        <v>3895017.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-5941.0</v>
+        <v>75660.98</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.7816229832664</v>
+        <v>1.942507044552</v>
       </c>
       <c r="K98">
-        <v>4.61</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>0.0</v>
+      </c>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>327519.0</v>
+        <v>3970678.0</v>
       </c>
       <c r="N98" s="1">
-        <v>341363.18</v>
+        <v>3970678.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.06</v>
+        <v>0.66</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>600000.0</v>
+        <v>23964.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.215</v>
+        <v>53.71</v>
       </c>
       <c r="E99" s="1">
-        <v>99.433</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>596598.0</v>
+        <v>1413876.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-1308.0</v>
+        <v>-126769.56</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.21924310842477</v>
+        <v>-8.9661016949153</v>
       </c>
       <c r="K99">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>595290.0</v>
+        <v>1287106.44</v>
       </c>
       <c r="N99" s="1">
-        <v>609936.58</v>
+        <v>1287106.44</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>857000.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.908</v>
+        <v>110.9</v>
       </c>
       <c r="E100" s="1">
-        <v>98.803</v>
+        <v>144.8451999647</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>846741.71</v>
+        <v>1640661.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-7670.15</v>
+        <v>-384497.28</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.9058429399917</v>
+        <v>-23.43550215883</v>
       </c>
       <c r="K100">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>839071.56</v>
+        <v>1256164.3</v>
       </c>
       <c r="N100" s="1">
-        <v>848357.68</v>
+        <v>1256164.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="C101" s="1">
-        <v>362000.0</v>
+        <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.801</v>
+        <v>15.06</v>
       </c>
       <c r="E101" s="1">
-        <v>99.726</v>
+        <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>361008.12</v>
+        <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>3891.5</v>
+        <v>68966.52</v>
       </c>
       <c r="J101" s="1">
-        <v>1.0779535928444</v>
+        <v>27.880042097471</v>
       </c>
       <c r="K101">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L101">
-        <v>260.34</v>
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>364899.62</v>
+        <v>316335.3</v>
       </c>
       <c r="N101" s="1">
-        <v>365159.96</v>
+        <v>316335.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>500000.0</v>
+        <v>22291.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.116</v>
+        <v>52.64</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>52.2038001884</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>500000.0</v>
+        <v>1163674.91</v>
       </c>
       <c r="I102" s="1">
-        <v>5580.0</v>
+        <v>9723.33</v>
       </c>
       <c r="J102" s="1">
-        <v>1.116</v>
+        <v>0.83557099293307</v>
       </c>
       <c r="K102">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>505580.0</v>
+        <v>1173398.24</v>
       </c>
       <c r="N102" s="1">
-        <v>521648.49</v>
+        <v>1173398.24</v>
       </c>
       <c r="O102" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>246</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>1300000.0</v>
+        <v>2148.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.812</v>
+        <v>553.4</v>
       </c>
       <c r="E103" s="1">
-        <v>97.68761538</v>
+        <v>281.5584590317</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1269939.0</v>
+        <v>604787.57</v>
       </c>
       <c r="I103" s="1">
-        <v>27617.0</v>
+        <v>583915.63</v>
       </c>
       <c r="J103" s="1">
-        <v>2.1746713818538</v>
+        <v>96.548880791317</v>
       </c>
       <c r="K103">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1297556.0</v>
+        <v>1188703.2</v>
       </c>
       <c r="N103" s="1">
-        <v>1333706.68</v>
+        <v>1188703.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="B104" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>700000.0</v>
+        <v>228396.0</v>
       </c>
       <c r="D104" s="1">
-        <v>101.209</v>
+        <v>2.829</v>
       </c>
       <c r="E104" s="1">
-        <v>100.35519714</v>
+        <v>3.4780000088</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>702486.38</v>
+        <v>794361.29</v>
       </c>
       <c r="I104" s="1">
-        <v>5976.62</v>
+        <v>-148229.01</v>
       </c>
       <c r="J104" s="1">
-        <v>0.85078090766685</v>
+        <v>-18.660150219556</v>
       </c>
       <c r="K104">
-        <v>2.77</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>708463.0</v>
+        <v>646132.28</v>
       </c>
       <c r="N104" s="1">
-        <v>727826.05</v>
+        <v>646132.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="B105" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>1197000.0</v>
+        <v>14987.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.891</v>
+        <v>67.22</v>
       </c>
       <c r="E105" s="1">
-        <v>100.93515957</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1208193.86</v>
+        <v>1038599.1</v>
       </c>
       <c r="I105" s="1">
-        <v>-528.59</v>
+        <v>-31172.96</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.043750429256444</v>
+        <v>-3.001443001443</v>
       </c>
       <c r="K105">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1207665.27</v>
+        <v>1007426.14</v>
       </c>
       <c r="N105" s="1">
-        <v>1229810.36</v>
+        <v>1007426.14</v>
       </c>
       <c r="O105" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>2530000.0</v>
+        <v>253715.0</v>
       </c>
       <c r="D106" s="1">
-        <v>91.185</v>
+        <v>7.464</v>
       </c>
       <c r="E106" s="1">
-        <v>81.011</v>
+        <v>5.0624402578</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2049578.3</v>
+        <v>1284417.03</v>
       </c>
       <c r="I106" s="1">
-        <v>257402.2</v>
+        <v>609311.73</v>
       </c>
       <c r="J106" s="1">
-        <v>12.558788312698</v>
+        <v>47.438776952373</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2306980.5</v>
+        <v>1893728.76</v>
       </c>
       <c r="N106" s="1">
-        <v>2306980.5</v>
+        <v>1893728.76</v>
       </c>
       <c r="O106" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>3490000.0</v>
+        <v>109077.0</v>
       </c>
       <c r="D107" s="1">
-        <v>88.571</v>
+        <v>15.895</v>
       </c>
       <c r="E107" s="1">
-        <v>86.855</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3031239.5</v>
+        <v>1794316.65</v>
       </c>
       <c r="I107" s="1">
-        <v>59888.4</v>
+        <v>-60537.73</v>
       </c>
       <c r="J107" s="1">
-        <v>1.9757066374993</v>
+        <v>-3.3738599037132</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>3091127.9</v>
+        <v>1733778.92</v>
       </c>
       <c r="N107" s="1">
-        <v>3091127.9</v>
+        <v>1733778.92</v>
       </c>
       <c r="O107" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="B108" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="C108" s="1">
-        <v>720000.0</v>
+        <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.906</v>
+        <v>135.57</v>
       </c>
       <c r="E108" s="1">
-        <v>99.799</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>718552.8</v>
+        <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>770.4</v>
+        <v>1039675.53</v>
       </c>
       <c r="J108" s="1">
-        <v>0.10721550316135</v>
+        <v>35.57</v>
       </c>
       <c r="K108">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>719323.2</v>
+        <v>3962575.53</v>
       </c>
       <c r="N108" s="1">
-        <v>727151.97</v>
+        <v>3962575.53</v>
       </c>
       <c r="O108" s="1">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="B109" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="C109" s="1">
-        <v>494000.0</v>
+        <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.673</v>
+        <v>1886.04</v>
       </c>
       <c r="E109" s="1">
-        <v>99.7472004</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>492751.17</v>
+        <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>9513.45</v>
+        <v>834620.73</v>
       </c>
       <c r="J109" s="1">
-        <v>1.930680347243</v>
+        <v>42.613030131336</v>
       </c>
       <c r="K109">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>502264.62</v>
+        <v>2793225.24</v>
       </c>
       <c r="N109" s="1">
-        <v>503954.71</v>
+        <v>2793225.24</v>
       </c>
       <c r="O109" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="B110" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>500000.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.179</v>
+        <v>131.88</v>
       </c>
       <c r="E110" s="1">
-        <v>99.991</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>499955.0</v>
+        <v>10604239.65</v>
       </c>
       <c r="I110" s="1">
-        <v>5940.0</v>
+        <v>1464362.91</v>
       </c>
       <c r="J110" s="1">
-        <v>1.1881069296237</v>
+        <v>13.809221201447</v>
       </c>
       <c r="K110">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>505895.0</v>
+        <v>12068602.56</v>
       </c>
       <c r="N110" s="1">
-        <v>518312.81</v>
+        <v>12068602.56</v>
       </c>
       <c r="O110" s="1">
-        <v>0.08</v>
+        <v>2.02</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="B111" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>800000.0</v>
+        <v>92453.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.019</v>
+        <v>17.715</v>
       </c>
       <c r="E111" s="1">
-        <v>102.64</v>
+        <v>18.19</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>821120.0</v>
+        <v>1681720.07</v>
       </c>
       <c r="I111" s="1">
-        <v>3032.0</v>
+        <v>-43915.17</v>
       </c>
       <c r="J111" s="1">
-        <v>0.36925175370226</v>
+        <v>-2.6113246064787</v>
       </c>
       <c r="K111">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>824152.0</v>
+        <v>1637804.9</v>
       </c>
       <c r="N111" s="1">
-        <v>828179.4</v>
+        <v>1637804.9</v>
       </c>
       <c r="O111" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B112" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>500000.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D112" s="1">
-        <v>108.401</v>
+        <v>70.3</v>
       </c>
       <c r="E112" s="1">
-        <v>100.465874</v>
+        <v>67.7</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>502329.37</v>
+        <v>601108.3</v>
       </c>
       <c r="I112" s="1">
-        <v>39675.63</v>
+        <v>23085.4</v>
       </c>
       <c r="J112" s="1">
-        <v>7.8983297353288</v>
+        <v>3.8404726735598</v>
       </c>
       <c r="K112">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>542005.0</v>
+        <v>624193.7</v>
       </c>
       <c r="N112" s="1">
-        <v>550820.07</v>
+        <v>624193.7</v>
       </c>
       <c r="O112" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="B113" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>123000.0</v>
+        <v>30650.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.482</v>
+        <v>21.7</v>
       </c>
       <c r="E113" s="1">
-        <v>103.02331707</v>
+        <v>22.7499993475</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>126718.68</v>
+        <v>697287.48</v>
       </c>
       <c r="I113" s="1">
-        <v>1794.18</v>
+        <v>-32182.48</v>
       </c>
       <c r="J113" s="1">
-        <v>1.4158764911377</v>
+        <v>-4.6153818795083</v>
       </c>
       <c r="K113">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>128512.86</v>
+        <v>665105.0</v>
       </c>
       <c r="N113" s="1">
-        <v>131730.24</v>
+        <v>665105.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="B114" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>1083000.0</v>
+        <v>18619.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.394</v>
+        <v>46.555</v>
       </c>
       <c r="E114" s="1">
-        <v>99.459</v>
+        <v>40.9417455288</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1077140.97</v>
+        <v>762294.36</v>
       </c>
       <c r="I114" s="1">
-        <v>10126.05</v>
+        <v>104513.19</v>
       </c>
       <c r="J114" s="1">
-        <v>0.94008586452709</v>
+        <v>13.710345436637</v>
       </c>
       <c r="K114">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>1087267.02</v>
+        <v>866807.55</v>
       </c>
       <c r="N114" s="1">
-        <v>1091992.16</v>
+        <v>866807.55</v>
       </c>
       <c r="O114" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="B115" t="s">
-        <v>281</v>
+        <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.033</v>
+        <v>15.98</v>
       </c>
       <c r="E115" s="1">
-        <v>99.292</v>
+        <v>16.36</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>794336.0</v>
+        <v>235649.44</v>
       </c>
       <c r="I115" s="1">
-        <v>5928.0</v>
+        <v>-5473.52</v>
       </c>
       <c r="J115" s="1">
-        <v>0.74628368851468</v>
+        <v>-2.3227383863081</v>
       </c>
       <c r="K115">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>800264.0</v>
+        <v>230175.92</v>
       </c>
       <c r="N115" s="1">
-        <v>803102.36</v>
+        <v>230175.92</v>
       </c>
       <c r="O115" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>283</v>
+        <v>256</v>
       </c>
       <c r="B116" t="s">
-        <v>284</v>
+        <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>700000.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.562</v>
+        <v>22.12</v>
       </c>
       <c r="E116" s="1">
-        <v>103.004</v>
+        <v>23.76</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>721028.0</v>
+        <v>236863.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-3094.0</v>
+        <v>-16349.16</v>
       </c>
       <c r="J116" s="1">
-        <v>-0.42910954914372</v>
+        <v>-6.9023569023569</v>
       </c>
       <c r="K116">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>717934.0</v>
+        <v>220514.28</v>
       </c>
       <c r="N116" s="1">
-        <v>719803.86</v>
+        <v>220514.28</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="B117" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>500000.0</v>
+        <v>26094.0</v>
       </c>
       <c r="D117" s="1">
-        <v>89.59</v>
+        <v>35.69</v>
       </c>
       <c r="E117" s="1">
-        <v>86.92</v>
+        <v>41.96</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>434600.0</v>
+        <v>1094904.24</v>
       </c>
       <c r="I117" s="1">
-        <v>13350.0</v>
+        <v>-163609.38</v>
       </c>
       <c r="J117" s="1">
-        <v>3.0717901518638</v>
+        <v>-14.942802669209</v>
       </c>
       <c r="K117">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>447950.0</v>
+        <v>931294.86</v>
       </c>
       <c r="N117" s="1">
-        <v>452358.85</v>
+        <v>931294.86</v>
       </c>
       <c r="O117" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="B118" t="s">
-        <v>290</v>
+        <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D118" s="1">
-        <v>105.824</v>
+        <v>25.23</v>
       </c>
       <c r="E118" s="1">
-        <v>105.478</v>
+        <v>27.83</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>316434.0</v>
+        <v>241731.38</v>
       </c>
       <c r="I118" s="1">
-        <v>1038.0</v>
+        <v>-22583.6</v>
       </c>
       <c r="J118" s="1">
-        <v>0.32803048977038</v>
+        <v>-9.3424362199066</v>
       </c>
       <c r="K118">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>317472.0</v>
+        <v>219147.78</v>
       </c>
       <c r="N118" s="1">
-        <v>328589.72</v>
+        <v>219147.78</v>
       </c>
       <c r="O118" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B119" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>500000.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.018</v>
+        <v>82.5</v>
       </c>
       <c r="E119" s="1">
-        <v>99.74</v>
+        <v>90.7</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>498700.0</v>
+        <v>238359.6</v>
       </c>
       <c r="I119" s="1">
-        <v>1390.0</v>
+        <v>-21549.6</v>
       </c>
       <c r="J119" s="1">
-        <v>0.27872468417887</v>
+        <v>-9.0407938257993</v>
       </c>
       <c r="K119">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>500090.0</v>
+        <v>216810.0</v>
       </c>
       <c r="N119" s="1">
-        <v>508319.45</v>
+        <v>216810.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="B120" t="s">
-        <v>296</v>
+        <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>1300000.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.774</v>
+        <v>33.16</v>
       </c>
       <c r="E120" s="1">
-        <v>99.95246154</v>
+        <v>36.87</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1299382.0</v>
+        <v>279437.73</v>
       </c>
       <c r="I120" s="1">
-        <v>10680.0</v>
+        <v>-28118.09</v>
       </c>
       <c r="J120" s="1">
-        <v>0.82192919403224</v>
+        <v>-10.062381339843</v>
       </c>
       <c r="K120">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L120">
-        <v>841.44</v>
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1310062.0</v>
+        <v>251319.64</v>
       </c>
       <c r="N120" s="1">
-        <v>1310903.44</v>
+        <v>251319.64</v>
       </c>
       <c r="O120" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="B121" t="s">
-        <v>298</v>
+        <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>800000.0</v>
+        <v>11673.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.366</v>
+        <v>304.9</v>
       </c>
       <c r="E121" s="1">
-        <v>100.91</v>
+        <v>278.9083628887</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>807280.0</v>
+        <v>3255697.32</v>
       </c>
       <c r="I121" s="1">
-        <v>3648.0</v>
+        <v>303400.38</v>
       </c>
       <c r="J121" s="1">
-        <v>0.45188782083044</v>
+        <v>9.3190597951532</v>
       </c>
       <c r="K121">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>810928.0</v>
+        <v>3559097.7</v>
       </c>
       <c r="N121" s="1">
-        <v>831270.47</v>
+        <v>3559097.7</v>
       </c>
       <c r="O121" s="1">
-        <v>0.13</v>
+        <v>0.6</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="B122" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>6830433.57</v>
+        <v>389523.0</v>
       </c>
       <c r="D122" s="1">
-        <v>90.7</v>
+        <v>3.358</v>
       </c>
       <c r="E122" s="1">
-        <v>87.34060304</v>
+        <v>2.5731999908</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5965741.87</v>
+        <v>1002320.58</v>
       </c>
       <c r="I122" s="1">
-        <v>229461.38</v>
+        <v>305697.65</v>
       </c>
       <c r="J122" s="1">
-        <v>3.8463176081066</v>
+        <v>30.498989654587</v>
       </c>
       <c r="K122">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>6195203.25</v>
+        <v>1308018.23</v>
       </c>
       <c r="N122" s="1">
-        <v>6199881.63</v>
+        <v>1308018.23</v>
       </c>
       <c r="O122" s="1">
-        <v>1.0</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>303</v>
+        <v>270</v>
       </c>
       <c r="B123" t="s">
-        <v>304</v>
+        <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>607000.0</v>
+        <v>83575.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.477</v>
+        <v>9.568</v>
       </c>
       <c r="E123" s="1">
-        <v>100.0</v>
+        <v>9.388</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>607000.0</v>
+        <v>784602.1</v>
       </c>
       <c r="I123" s="1">
-        <v>2895.39</v>
+        <v>15043.5</v>
       </c>
       <c r="J123" s="1">
-        <v>0.477</v>
+        <v>1.917341286749</v>
       </c>
       <c r="K123">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>609895.39</v>
+        <v>799645.6</v>
       </c>
       <c r="N123" s="1">
-        <v>615991.45</v>
+        <v>799645.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B124" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>1000000.0</v>
+        <v>38166.0</v>
       </c>
       <c r="D124" s="1">
-        <v>107.036</v>
+        <v>76.89</v>
       </c>
       <c r="E124" s="1">
-        <v>100.6308</v>
+        <v>92.4944345753</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1006308.0</v>
+        <v>3530142.59</v>
       </c>
       <c r="I124" s="1">
-        <v>64052.0</v>
+        <v>-595558.85</v>
       </c>
       <c r="J124" s="1">
-        <v>6.3650492692098</v>
+        <v>-16.870674053991</v>
       </c>
       <c r="K124">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1070360.0</v>
+        <v>2934583.74</v>
       </c>
       <c r="N124" s="1">
-        <v>1084154.52</v>
+        <v>2934583.74</v>
       </c>
       <c r="O124" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>309</v>
+        <v>274</v>
       </c>
       <c r="B125" t="s">
-        <v>310</v>
+        <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>600000.0</v>
+        <v>34175.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.618</v>
+        <v>166.24</v>
       </c>
       <c r="E125" s="1">
-        <v>100.028</v>
+        <v>144.0546393563</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>600168.0</v>
+        <v>4923067.3</v>
       </c>
       <c r="I125" s="1">
-        <v>3540.0</v>
+        <v>758184.7</v>
       </c>
       <c r="J125" s="1">
-        <v>0.58983484624305</v>
+        <v>15.400656822221</v>
       </c>
       <c r="K125">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>603708.0</v>
+        <v>5681252.0</v>
       </c>
       <c r="N125" s="1">
-        <v>606131.09</v>
+        <v>5681252.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.1</v>
+        <v>0.95</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>312</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>313</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>861000.0</v>
+        <v>77189.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.01</v>
+        <v>33.14</v>
       </c>
       <c r="E126" s="1">
-        <v>100.08714286</v>
+        <v>32.5458399513</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>861750.3</v>
+        <v>2512180.84</v>
       </c>
       <c r="I126" s="1">
-        <v>33775.8</v>
+        <v>45862.62</v>
       </c>
       <c r="J126" s="1">
-        <v>3.9194416294372</v>
+        <v>1.8256098155736</v>
       </c>
       <c r="K126">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>895526.1</v>
+        <v>2558043.46</v>
       </c>
       <c r="N126" s="1">
-        <v>923841.8</v>
+        <v>2558043.46</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>315</v>
+        <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>316</v>
+        <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>20224.0</v>
       </c>
       <c r="D127" s="1">
-        <v>95.882</v>
+        <v>250.85</v>
       </c>
       <c r="E127" s="1">
-        <v>99.602</v>
+        <v>114.2849876384</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>199204.0</v>
+        <v>2311299.59</v>
       </c>
       <c r="I127" s="1">
-        <v>-7440.0</v>
+        <v>2761890.81</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.7348647617518</v>
+        <v>119.49514558604</v>
       </c>
       <c r="K127">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="L127">
-        <v>239.73</v>
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>191764.0</v>
+        <v>5073190.4</v>
       </c>
       <c r="N127" s="1">
-        <v>192003.73</v>
+        <v>5073190.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.03</v>
+        <v>0.85</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>317</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>318</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>500000.0</v>
+        <v>27650.0</v>
       </c>
       <c r="D128" s="1">
-        <v>103.325</v>
+        <v>149.85</v>
       </c>
       <c r="E128" s="1">
-        <v>99.406</v>
+        <v>125.2225316456</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>497030.0</v>
+        <v>3462403.0</v>
       </c>
       <c r="I128" s="1">
-        <v>19595.0</v>
+        <v>680949.5</v>
       </c>
       <c r="J128" s="1">
-        <v>3.9424179626984</v>
+        <v>19.666962511296</v>
       </c>
       <c r="K128">
-        <v>4.02</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>516625.0</v>
+        <v>4143352.5</v>
       </c>
       <c r="N128" s="1">
-        <v>536741.44</v>
+        <v>4143352.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.09</v>
+        <v>0.69</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>300000.0</v>
+        <v>24861.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.785</v>
+        <v>219.15</v>
       </c>
       <c r="E129" s="1">
-        <v>100.19733333</v>
+        <v>134.7297860102</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>300592.0</v>
+        <v>3349517.21</v>
       </c>
       <c r="I129" s="1">
-        <v>1763.0</v>
+        <v>2098770.94</v>
       </c>
       <c r="J129" s="1">
-        <v>0.58650928833768</v>
+        <v>62.658908983483</v>
       </c>
       <c r="K129">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>302355.0</v>
+        <v>5448288.15</v>
       </c>
       <c r="N129" s="1">
-        <v>303735.82</v>
+        <v>5448288.15</v>
       </c>
       <c r="O129" s="1">
-        <v>0.05</v>
+        <v>0.91</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>323</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>900000.0</v>
+        <v>27323.0</v>
       </c>
       <c r="D130" s="1">
-        <v>102.309</v>
+        <v>18.68</v>
       </c>
       <c r="E130" s="1">
-        <v>102.46222222</v>
+        <v>19.72</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>922160.0</v>
+        <v>538809.56</v>
       </c>
       <c r="I130" s="1">
-        <v>-1379.0</v>
+        <v>-28415.92</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.14954020994188</v>
+        <v>-5.2738336713996</v>
       </c>
       <c r="K130">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>920781.0</v>
+        <v>510393.64</v>
       </c>
       <c r="N130" s="1">
-        <v>924528.95</v>
+        <v>510393.64</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>326</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>327</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>614000.0</v>
+        <v>25691.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.009</v>
+        <v>65.6</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>35.9666412362</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>611101.92</v>
+        <v>924018.98</v>
       </c>
       <c r="I131" s="1">
-        <v>2953.34</v>
+        <v>761310.62</v>
       </c>
       <c r="J131" s="1">
-        <v>0.48328108672936</v>
+        <v>82.391231833788</v>
       </c>
       <c r="K131">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>328</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>614055.26</v>
+        <v>1685329.6</v>
       </c>
       <c r="N131" s="1">
-        <v>619846.21</v>
+        <v>1685329.6</v>
       </c>
       <c r="O131" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>329</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>13774797.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D132" s="1">
-        <v>88.28</v>
+        <v>120.8</v>
       </c>
       <c r="E132" s="1">
-        <v>87.49698395</v>
+        <v>131.2</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>12052531.92</v>
+        <v>256496.0</v>
       </c>
       <c r="I132" s="1">
-        <v>107858.87</v>
+        <v>-20332.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.89490632106121</v>
+        <v>-7.9268292682927</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>12160390.79</v>
+        <v>236164.0</v>
       </c>
       <c r="N132" s="1">
-        <v>12160390.79</v>
+        <v>236164.0</v>
       </c>
       <c r="O132" s="1">
-        <v>1.96</v>
+        <v>0.04</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>331</v>
+        <v>290</v>
       </c>
       <c r="B133" t="s">
-        <v>332</v>
+        <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>800000.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.963</v>
+        <v>46.3</v>
       </c>
       <c r="E133" s="1">
-        <v>99.46</v>
+        <v>52.5</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>795680.0</v>
+        <v>302295.0</v>
       </c>
       <c r="I133" s="1">
-        <v>4024.0</v>
+        <v>-35699.6</v>
       </c>
       <c r="J133" s="1">
-        <v>0.50573094711442</v>
+        <v>-11.809523809524</v>
       </c>
       <c r="K133">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>799704.0</v>
+        <v>266595.4</v>
       </c>
       <c r="N133" s="1">
-        <v>810725.92</v>
+        <v>266595.4</v>
       </c>
       <c r="O133" s="1">
-        <v>0.13</v>
+        <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="B134" t="s">
-        <v>335</v>
+        <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>1400000.0</v>
+        <v>21848.0</v>
       </c>
       <c r="D134" s="1">
-        <v>92.636</v>
+        <v>29.235</v>
       </c>
       <c r="E134" s="1">
-        <v>83.781</v>
+        <v>24.8474382094</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1172934.0</v>
+        <v>542866.83</v>
       </c>
       <c r="I134" s="1">
-        <v>123970.0</v>
+        <v>95859.45</v>
       </c>
       <c r="J134" s="1">
-        <v>10.569222138671</v>
+        <v>17.658004634396</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1296904.0</v>
+        <v>638726.28</v>
       </c>
       <c r="N134" s="1">
-        <v>1296904.0</v>
+        <v>638726.28</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.11</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>336</v>
+        <v>294</v>
       </c>
       <c r="B135" t="s">
-        <v>337</v>
+        <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>500000.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.347</v>
+        <v>10.335</v>
       </c>
       <c r="E135" s="1">
-        <v>100.45</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>502250.0</v>
+        <v>234276.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-515.0</v>
+        <v>-23824.71</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.10253857640617</v>
+        <v>-10.169491308383</v>
       </c>
       <c r="K135">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>501735.0</v>
+        <v>210451.61</v>
       </c>
       <c r="N135" s="1">
-        <v>507308.63</v>
+        <v>210451.61</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>339</v>
+        <v>296</v>
       </c>
       <c r="B136" t="s">
-        <v>340</v>
+        <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>68294.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.947</v>
+        <v>31.74</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>29.5914837321</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>594462.0</v>
+        <v>2020920.79</v>
       </c>
       <c r="I136" s="1">
-        <v>-6780.0</v>
+        <v>146730.77</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.1405270648082</v>
+        <v>7.2605898621093</v>
       </c>
       <c r="K136">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>587682.0</v>
+        <v>2167651.56</v>
       </c>
       <c r="N136" s="1">
-        <v>596599.81</v>
+        <v>2167651.56</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>342</v>
+        <v>298</v>
       </c>
       <c r="B137" t="s">
-        <v>343</v>
+        <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>600000.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D137" s="1">
-        <v>95.154</v>
+        <v>51.62</v>
       </c>
       <c r="E137" s="1">
-        <v>92.475705</v>
+        <v>51.48</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>554854.23</v>
+        <v>234336.96</v>
       </c>
       <c r="I137" s="1">
-        <v>16069.77</v>
+        <v>637.28</v>
       </c>
       <c r="J137" s="1">
-        <v>2.896214740942</v>
+        <v>0.27195027195027</v>
       </c>
       <c r="K137">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>570924.0</v>
+        <v>234974.24</v>
       </c>
       <c r="N137" s="1">
-        <v>573268.52</v>
+        <v>234974.24</v>
       </c>
       <c r="O137" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>345</v>
+        <v>300</v>
       </c>
       <c r="B138" t="s">
-        <v>346</v>
+        <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>616000.0</v>
+        <v>46166.0</v>
       </c>
       <c r="D138" s="1">
-        <v>105.864</v>
+        <v>10.095</v>
       </c>
       <c r="E138" s="1">
-        <v>99.953</v>
+        <v>10.2</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>615710.48</v>
+        <v>470893.2</v>
       </c>
       <c r="I138" s="1">
-        <v>36411.76</v>
+        <v>-4847.43</v>
       </c>
       <c r="J138" s="1">
-        <v>5.9137794763539</v>
+        <v>-1.0294117647059</v>
       </c>
       <c r="K138">
-        <v>4.39</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>652122.24</v>
+        <v>466045.77</v>
       </c>
       <c r="N138" s="1">
-        <v>679137.64</v>
+        <v>466045.77</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>348</v>
+        <v>302</v>
       </c>
       <c r="B139" t="s">
-        <v>349</v>
+        <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>600000.0</v>
+        <v>3224.0</v>
       </c>
       <c r="D139" s="1">
-        <v>106.534</v>
+        <v>248.9</v>
       </c>
       <c r="E139" s="1">
-        <v>99.961</v>
+        <v>254.9</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>599766.0</v>
+        <v>821797.6</v>
       </c>
       <c r="I139" s="1">
-        <v>39438.0</v>
+        <v>-19344.0</v>
       </c>
       <c r="J139" s="1">
-        <v>6.5755644701434</v>
+        <v>-2.3538642604943</v>
       </c>
       <c r="K139">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>639204.0</v>
+        <v>802453.6</v>
       </c>
       <c r="N139" s="1">
-        <v>657314.96</v>
+        <v>802453.6</v>
       </c>
       <c r="O139" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>351</v>
+        <v>304</v>
       </c>
       <c r="B140" t="s">
-        <v>352</v>
+        <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>400000.0</v>
+        <v>4157.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.302</v>
+        <v>257.9</v>
       </c>
       <c r="E140" s="1">
-        <v>99.611</v>
+        <v>252.3</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>398444.0</v>
+        <v>1048811.1</v>
       </c>
       <c r="I140" s="1">
-        <v>14764.0</v>
+        <v>23279.2</v>
       </c>
       <c r="J140" s="1">
-        <v>3.7054140606961</v>
+        <v>2.2195798652398</v>
       </c>
       <c r="K140">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>413208.0</v>
+        <v>1072090.3</v>
       </c>
       <c r="N140" s="1">
-        <v>423114.85</v>
+        <v>1072090.3</v>
       </c>
       <c r="O140" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>354</v>
+        <v>306</v>
       </c>
       <c r="B141" t="s">
-        <v>355</v>
+        <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>700000.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.699</v>
+        <v>16.88</v>
       </c>
       <c r="E141" s="1">
-        <v>102.66742857</v>
+        <v>18.02</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>718672.0</v>
+        <v>233124.74</v>
       </c>
       <c r="I141" s="1">
-        <v>221.0</v>
+        <v>-14748.18</v>
       </c>
       <c r="J141" s="1">
-        <v>0.030751163256673</v>
+        <v>-6.3263041065483</v>
       </c>
       <c r="K141">
-        <v>3.16</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>718893.0</v>
+        <v>218376.56</v>
       </c>
       <c r="N141" s="1">
-        <v>741043.68</v>
+        <v>218376.56</v>
       </c>
       <c r="O141" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>357</v>
+        <v>308</v>
       </c>
       <c r="B142" t="s">
-        <v>358</v>
+        <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>400000.0</v>
+        <v>15964.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.397</v>
+        <v>97.0</v>
       </c>
       <c r="E142" s="1">
-        <v>98.434</v>
+        <v>104.6798753445</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>393736.0</v>
+        <v>1671109.53</v>
       </c>
       <c r="I142" s="1">
-        <v>3852.0</v>
+        <v>-122601.53</v>
       </c>
       <c r="J142" s="1">
-        <v>0.97832049901457</v>
+        <v>-7.3365346674793</v>
       </c>
       <c r="K142">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>397588.0</v>
+        <v>1548508.0</v>
       </c>
       <c r="N142" s="1">
-        <v>407718.14</v>
+        <v>1548508.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>360</v>
+        <v>310</v>
       </c>
       <c r="B143" t="s">
-        <v>361</v>
+        <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>600000.0</v>
+        <v>58875.0</v>
       </c>
       <c r="D143" s="1">
-        <v>106.105</v>
+        <v>64.14</v>
       </c>
       <c r="E143" s="1">
-        <v>99.661</v>
+        <v>66.566266327</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>597966.0</v>
+        <v>3919088.93</v>
       </c>
       <c r="I143" s="1">
-        <v>38664.0</v>
+        <v>-142846.43</v>
       </c>
       <c r="J143" s="1">
-        <v>6.4659194669931</v>
+        <v>-3.6448887114179</v>
       </c>
       <c r="K143">
-        <v>3.38</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>636630.0</v>
+        <v>3776242.5</v>
       </c>
       <c r="N143" s="1">
-        <v>656929.32</v>
+        <v>3776242.5</v>
       </c>
       <c r="O143" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>363</v>
+        <v>312</v>
       </c>
       <c r="B144" t="s">
-        <v>364</v>
+        <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D144" s="1">
-        <v>96.69</v>
+        <v>19.83</v>
       </c>
       <c r="E144" s="1">
-        <v>99.104</v>
+        <v>21.16</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>495520.0</v>
+        <v>276878.6</v>
       </c>
       <c r="I144" s="1">
-        <v>-12070.0</v>
+        <v>-17403.05</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.4358249919277</v>
+        <v>-6.2854442344045</v>
       </c>
       <c r="K144">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>483450.0</v>
+        <v>259475.55</v>
       </c>
       <c r="N144" s="1">
-        <v>487919.18</v>
+        <v>259475.55</v>
       </c>
       <c r="O144" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>314</v>
       </c>
       <c r="B145" t="s">
-        <v>367</v>
+        <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>500000.0</v>
+        <v>36579.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.891</v>
+        <v>17.225</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>19.11</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>500000.0</v>
+        <v>699024.69</v>
       </c>
       <c r="I145" s="1">
-        <v>24455.0</v>
+        <v>-68951.41</v>
       </c>
       <c r="J145" s="1">
-        <v>4.891</v>
+        <v>-9.863944862949</v>
       </c>
       <c r="K145">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>524455.0</v>
+        <v>630073.28</v>
       </c>
       <c r="N145" s="1">
-        <v>543431.44</v>
+        <v>630073.28</v>
       </c>
       <c r="O145" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="B146" t="s">
-        <v>370</v>
+        <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>500000.0</v>
+        <v>17919.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.804</v>
+        <v>26.17</v>
       </c>
       <c r="E146" s="1">
-        <v>109.3</v>
+        <v>26.98</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>546500.0</v>
+        <v>483454.62</v>
       </c>
       <c r="I146" s="1">
-        <v>-2480.0</v>
+        <v>-14514.39</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.45379688929552</v>
+        <v>-3.002223869533</v>
       </c>
       <c r="K146">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>544020.0</v>
+        <v>468940.23</v>
       </c>
       <c r="N146" s="1">
-        <v>546537.12</v>
+        <v>468940.23</v>
       </c>
       <c r="O146" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>373</v>
+        <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>600000.0</v>
+        <v>59382.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.457</v>
+        <v>19.59</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>19.76</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>599112.0</v>
+        <v>1173388.32</v>
       </c>
       <c r="I147" s="1">
-        <v>3630.0</v>
+        <v>-10094.94</v>
       </c>
       <c r="J147" s="1">
-        <v>0.60589672715619</v>
+        <v>-0.86032388663968</v>
       </c>
       <c r="K147">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>602742.0</v>
+        <v>1163293.38</v>
       </c>
       <c r="N147" s="1">
-        <v>604583.1</v>
+        <v>1163293.38</v>
       </c>
       <c r="O147" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>320</v>
       </c>
       <c r="B148" t="s">
-        <v>376</v>
+        <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>600000.0</v>
+        <v>26193.0</v>
       </c>
       <c r="D148" s="1">
-        <v>101.839</v>
+        <v>67.05</v>
       </c>
       <c r="E148" s="1">
-        <v>99.653</v>
+        <v>60.3</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>597918.0</v>
+        <v>1579437.9</v>
       </c>
       <c r="I148" s="1">
-        <v>13116.0</v>
+        <v>176802.75</v>
       </c>
       <c r="J148" s="1">
-        <v>2.1936118330607</v>
+        <v>11.194029850746</v>
       </c>
       <c r="K148">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>0.0</v>
+      </c>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>611034.0</v>
+        <v>1756240.65</v>
       </c>
       <c r="N148" s="1">
-        <v>619744.27</v>
+        <v>1756240.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>322</v>
       </c>
       <c r="B149" t="s">
-        <v>379</v>
+        <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>600000.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.386</v>
+        <v>73.6</v>
       </c>
       <c r="E149" s="1">
-        <v>101.72</v>
+        <v>82.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>610320.0</v>
+        <v>239358.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-2004.0</v>
+        <v>-24519.6</v>
       </c>
       <c r="J149" s="1">
-        <v>-0.32835233975619</v>
+        <v>-10.243902439024</v>
       </c>
       <c r="K149">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>608316.0</v>
+        <v>214838.4</v>
       </c>
       <c r="N149" s="1">
-        <v>626739.91</v>
+        <v>214838.4</v>
       </c>
       <c r="O149" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>382</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>400000.0</v>
+        <v>10045.0</v>
       </c>
       <c r="D150" s="1">
-        <v>102.332</v>
+        <v>130.5</v>
       </c>
       <c r="E150" s="1">
-        <v>99.52</v>
+        <v>105.4071567944</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>398080.0</v>
+        <v>1058814.89</v>
       </c>
       <c r="I150" s="1">
-        <v>11248.0</v>
+        <v>252057.61</v>
       </c>
       <c r="J150" s="1">
-        <v>2.8255627009646</v>
+        <v>23.805635185202</v>
       </c>
       <c r="K150">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>409328.0</v>
+        <v>1310872.5</v>
       </c>
       <c r="N150" s="1">
-        <v>420013.7</v>
+        <v>1310872.5</v>
       </c>
       <c r="O150" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>326</v>
       </c>
       <c r="B151" t="s">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>1000000.0</v>
+        <v>7013.0</v>
       </c>
       <c r="D151" s="1">
-        <v>106.171</v>
+        <v>88.64</v>
       </c>
       <c r="E151" s="1">
-        <v>100.710578</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1007105.78</v>
+        <v>709715.6</v>
       </c>
       <c r="I151" s="1">
-        <v>54604.22</v>
+        <v>-88083.28</v>
       </c>
       <c r="J151" s="1">
-        <v>5.4218952054868</v>
+        <v>-12.411067193676</v>
       </c>
       <c r="K151">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1061710.0</v>
+        <v>621632.32</v>
       </c>
       <c r="N151" s="1">
-        <v>1085682.6</v>
+        <v>621632.32</v>
       </c>
       <c r="O151" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>328</v>
       </c>
       <c r="B152" t="s">
-        <v>388</v>
+        <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.718</v>
+        <v>24.74</v>
       </c>
       <c r="E152" s="1">
-        <v>99.589</v>
+        <v>28.6376288414</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>298767.0</v>
+        <v>1318619.62</v>
       </c>
       <c r="I152" s="1">
-        <v>3387.0</v>
+        <v>-179466.32</v>
       </c>
       <c r="J152" s="1">
-        <v>1.1336593398869</v>
+        <v>-13.610166061385</v>
       </c>
       <c r="K152">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>388.36</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>302154.0</v>
+        <v>1139153.3</v>
       </c>
       <c r="N152" s="1">
-        <v>302542.36</v>
+        <v>1139153.3</v>
       </c>
       <c r="O152" s="1">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>330</v>
       </c>
       <c r="B153" t="s">
-        <v>390</v>
+        <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>300000.0</v>
+        <v>53390.0</v>
       </c>
       <c r="D153" s="1">
-        <v>95.078</v>
+        <v>32.66</v>
       </c>
       <c r="E153" s="1">
-        <v>90.9</v>
+        <v>36.9</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>272700.0</v>
+        <v>1970091.0</v>
       </c>
       <c r="I153" s="1">
-        <v>12534.0</v>
+        <v>-226373.6</v>
       </c>
       <c r="J153" s="1">
-        <v>4.5962596259626</v>
+        <v>-11.490514905149</v>
       </c>
       <c r="K153">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>285234.0</v>
+        <v>1743717.4</v>
       </c>
       <c r="N153" s="1">
-        <v>286672.36</v>
+        <v>1743717.4</v>
       </c>
       <c r="O153" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>332</v>
       </c>
       <c r="B154" t="s">
-        <v>393</v>
+        <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>400000.0</v>
+        <v>35350.0</v>
       </c>
       <c r="D154" s="1">
-        <v>104.364</v>
+        <v>23.28</v>
       </c>
       <c r="E154" s="1">
-        <v>98.50505</v>
+        <v>31.8183923621</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>394020.2</v>
+        <v>1124780.17</v>
       </c>
       <c r="I154" s="1">
-        <v>23435.8</v>
+        <v>-301832.17</v>
       </c>
       <c r="J154" s="1">
-        <v>5.9478676473947</v>
+        <v>-26.834769855518</v>
       </c>
       <c r="K154">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>417456.0</v>
+        <v>822948.0</v>
       </c>
       <c r="N154" s="1">
-        <v>423910.79</v>
+        <v>822948.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>395</v>
+        <v>334</v>
       </c>
       <c r="B155" t="s">
-        <v>396</v>
+        <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>900000.0</v>
+        <v>26117.0</v>
       </c>
       <c r="D155" s="1">
-        <v>86.646</v>
+        <v>66.28</v>
       </c>
       <c r="E155" s="1">
-        <v>85.96</v>
+        <v>112.5835792779</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>773640.0</v>
+        <v>2940345.34</v>
       </c>
       <c r="I155" s="1">
-        <v>6174.0</v>
+        <v>-1209310.58</v>
       </c>
       <c r="J155" s="1">
-        <v>0.79804560260586</v>
+        <v>-41.128181902606</v>
       </c>
       <c r="K155">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>779814.0</v>
+        <v>1731034.76</v>
       </c>
       <c r="N155" s="1">
-        <v>783312.29</v>
+        <v>1731034.76</v>
       </c>
       <c r="O155" s="1">
-        <v>0.13</v>
+        <v>0.29</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>398</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>399</v>
+        <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>500000.0</v>
+        <v>-6072800.43</v>
       </c>
       <c r="D156" s="1">
-        <v>100.788</v>
+        <v>0.09030447</v>
       </c>
       <c r="E156" s="1">
-        <v>100.65</v>
+        <v>0.084671376</v>
       </c>
       <c r="F156" t="s">
-        <v>8</v>
+        <v>338</v>
       </c>
       <c r="G156">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="H156" s="1">
-        <v>503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>690.0</v>
+        <v>404016.43</v>
       </c>
       <c r="J156" s="1">
-        <v>0.1371087928465</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>400</v>
+        <v>339</v>
       </c>
       <c r="M156" s="1">
-        <v>503940.0</v>
+        <v>383963.25</v>
       </c>
       <c r="N156" s="1">
-        <v>505707.12</v>
+        <v>404016.43</v>
       </c>
       <c r="O156" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="B157" t="s">
-        <v>402</v>
+        <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>300000.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.659</v>
+        <v>247.55</v>
       </c>
       <c r="E157" s="1">
-        <v>100.62</v>
+        <v>247.647502356</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>301860.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>117.0</v>
+        <v>-10345.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.038759689922481</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>301977.0</v>
+        <v>-10345.0</v>
       </c>
       <c r="N157" s="1">
-        <v>309245.84</v>
+        <v>-10345.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>405</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>777000.0</v>
+        <v>543.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.322</v>
+        <v>116.27</v>
       </c>
       <c r="E158" s="1">
-        <v>99.67453282</v>
+        <v>116.972796834</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>774471.12</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>12800.82</v>
+        <v>-473030.0</v>
       </c>
       <c r="J158" s="1">
-        <v>1.6528466548888</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>787271.94</v>
+        <v>-473030.0</v>
       </c>
       <c r="N158" s="1">
-        <v>805792.21</v>
+        <v>-473030.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.13</v>
+        <v>-0.08</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>407</v>
+        <v>344</v>
       </c>
       <c r="B159" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>290000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.167</v>
+        <v>126.47</v>
       </c>
       <c r="E159" s="1">
-        <v>99.571</v>
+        <v>129.04</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>288755.9</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>4628.4</v>
+        <v>113080.0</v>
       </c>
       <c r="J159" s="1">
-        <v>1.6028763394964</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>293384.3</v>
+        <v>113080.0</v>
       </c>
       <c r="N159" s="1">
-        <v>296302.18</v>
+        <v>113080.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>410</v>
+        <v>346</v>
       </c>
       <c r="B160" t="s">
-        <v>411</v>
+        <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.581</v>
+        <v>97.963</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>100.00551183</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>400000.0</v>
+        <v>1606088.52</v>
       </c>
       <c r="I160" s="1">
-        <v>2324.0</v>
+        <v>-32802.74</v>
       </c>
       <c r="J160" s="1">
-        <v>0.581</v>
+        <v>-2.0423992570472</v>
       </c>
       <c r="K160">
-        <v>1.37</v>
+        <v>0.48</v>
       </c>
       <c r="L160" t="s">
-        <v>412</v>
+        <v>348</v>
       </c>
       <c r="M160" s="1">
-        <v>402324.0</v>
+        <v>1573285.78</v>
       </c>
       <c r="N160" s="1">
-        <v>407806.85</v>
+        <v>1580941.78</v>
       </c>
       <c r="O160" s="1">
-        <v>0.07</v>
+        <v>0.26</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>413</v>
+        <v>349</v>
       </c>
       <c r="B161" t="s">
-        <v>414</v>
+        <v>350</v>
       </c>
       <c r="C161" s="1">
-        <v>1228000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.503</v>
+        <v>107.123</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>101.26691803</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1228000.0</v>
+        <v>494182.56</v>
       </c>
       <c r="I161" s="1">
-        <v>6176.84</v>
+        <v>28577.68</v>
       </c>
       <c r="J161" s="1">
-        <v>0.503</v>
+        <v>5.782818398124</v>
       </c>
       <c r="K161">
-        <v>0.37</v>
+        <v>2.11</v>
       </c>
       <c r="L161" t="s">
-        <v>415</v>
+        <v>351</v>
       </c>
       <c r="M161" s="1">
-        <v>1234176.84</v>
+        <v>522760.24</v>
       </c>
       <c r="N161" s="1">
-        <v>1238700.99</v>
+        <v>533063.39</v>
       </c>
       <c r="O161" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>416</v>
+        <v>352</v>
       </c>
       <c r="B162" t="s">
-        <v>417</v>
+        <v>353</v>
       </c>
       <c r="C162" s="1">
-        <v>865000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.467</v>
+        <v>101.931</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.89</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>865000.0</v>
+        <v>599340.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4039.55</v>
+        <v>12246.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.467</v>
+        <v>2.0432475723296</v>
       </c>
       <c r="K162">
-        <v>1.82</v>
+        <v>4.07</v>
       </c>
       <c r="L162" t="s">
-        <v>418</v>
+        <v>354</v>
       </c>
       <c r="M162" s="1">
-        <v>869039.55</v>
+        <v>611586.0</v>
       </c>
       <c r="N162" s="1">
-        <v>884761.36</v>
+        <v>635990.79</v>
       </c>
       <c r="O162" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>419</v>
+        <v>355</v>
       </c>
       <c r="B163" t="s">
-        <v>420</v>
+        <v>356</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.932</v>
+        <v>90.693</v>
       </c>
       <c r="E163" s="1">
-        <v>100.42</v>
+        <v>91.85654667</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>602520.0</v>
+        <v>1377848.2</v>
       </c>
       <c r="I163" s="1">
-        <v>3072.0</v>
+        <v>-17453.2</v>
       </c>
       <c r="J163" s="1">
-        <v>0.5098585939056</v>
+        <v>-1.2666997714262</v>
       </c>
       <c r="K163">
-        <v>2.92</v>
+        <v>0.59</v>
       </c>
       <c r="L163" t="s">
-        <v>421</v>
+        <v>357</v>
       </c>
       <c r="M163" s="1">
-        <v>605592.0</v>
+        <v>1360395.0</v>
       </c>
       <c r="N163" s="1">
-        <v>623111.18</v>
+        <v>1369256.3</v>
       </c>
       <c r="O163" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>422</v>
+        <v>358</v>
       </c>
       <c r="B164" t="s">
-        <v>423</v>
+        <v>359</v>
       </c>
       <c r="C164" s="1">
-        <v>700000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.951</v>
+        <v>98.434</v>
       </c>
       <c r="E164" s="1">
-        <v>99.259</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>694813.0</v>
+        <v>598959.9</v>
       </c>
       <c r="I164" s="1">
-        <v>11844.0</v>
+        <v>-5402.88</v>
       </c>
       <c r="J164" s="1">
-        <v>1.7046313180669</v>
+        <v>-0.90204369274137</v>
       </c>
       <c r="K164">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="L164" t="s">
-        <v>424</v>
+        <v>360</v>
       </c>
       <c r="M164" s="1">
-        <v>706657.0</v>
+        <v>593557.02</v>
       </c>
       <c r="N164" s="1">
-        <v>713956.66</v>
+        <v>600185.89</v>
       </c>
       <c r="O164" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>425</v>
+        <v>361</v>
       </c>
       <c r="B165" t="s">
-        <v>426</v>
+        <v>362</v>
       </c>
       <c r="C165" s="1">
-        <v>286000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.998</v>
+        <v>96.988</v>
       </c>
       <c r="E165" s="1">
-        <v>99.362</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>284175.32</v>
+        <v>595518.0</v>
       </c>
       <c r="I165" s="1">
-        <v>1818.96</v>
+        <v>-13590.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.64008373422435</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K165">
-        <v>0.74</v>
+        <v>1.1</v>
       </c>
       <c r="L165" t="s">
-        <v>427</v>
+        <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>285994.28</v>
+        <v>581928.0</v>
       </c>
       <c r="N165" s="1">
-        <v>288100.1</v>
+        <v>588536.22</v>
       </c>
       <c r="O165" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>428</v>
+        <v>364</v>
       </c>
       <c r="B166" t="s">
-        <v>429</v>
+        <v>365</v>
       </c>
       <c r="C166" s="1">
         <v>500000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>108.587</v>
+        <v>101.26</v>
       </c>
       <c r="E166" s="1">
-        <v>107.973</v>
+        <v>100.705752</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>539865.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I166" s="1">
-        <v>3070.0</v>
+        <v>2771.24</v>
       </c>
       <c r="J166" s="1">
-        <v>0.56866068368944</v>
+        <v>0.55036379649893</v>
       </c>
       <c r="K166">
-        <v>1.8</v>
+        <v>3.27</v>
       </c>
       <c r="L166" t="s">
-        <v>430</v>
+        <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>542935.0</v>
+        <v>506300.0</v>
       </c>
       <c r="N166" s="1">
-        <v>551914.45</v>
+        <v>522635.62</v>
       </c>
       <c r="O166" s="1">
         <v>0.09</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>431</v>
+        <v>367</v>
       </c>
       <c r="B167" t="s">
-        <v>432</v>
+        <v>368</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>102.983</v>
+        <v>110.089</v>
       </c>
       <c r="E167" s="1">
-        <v>100.4</v>
+        <v>104.89389286</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>602400.0</v>
+        <v>1468514.5</v>
       </c>
       <c r="I167" s="1">
-        <v>15498.0</v>
+        <v>72731.5</v>
       </c>
       <c r="J167" s="1">
-        <v>2.5727091633466</v>
+        <v>4.9527260370939</v>
       </c>
       <c r="K167">
-        <v>2.77</v>
+        <v>3.78</v>
       </c>
       <c r="L167" t="s">
-        <v>433</v>
+        <v>369</v>
       </c>
       <c r="M167" s="1">
-        <v>617898.0</v>
+        <v>1541246.0</v>
       </c>
       <c r="N167" s="1">
-        <v>634523.34</v>
+        <v>1594188.55</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>434</v>
+        <v>370</v>
       </c>
       <c r="B168" t="s">
-        <v>435</v>
+        <v>371</v>
       </c>
       <c r="C168" s="1">
-        <v>1042000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.999</v>
+        <v>104.942</v>
       </c>
       <c r="E168" s="1">
-        <v>99.228</v>
+        <v>106.65</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1033955.76</v>
+        <v>319950.0</v>
       </c>
       <c r="I168" s="1">
-        <v>8033.82</v>
+        <v>-5124.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.7769984278631</v>
+        <v>-1.6015002344116</v>
       </c>
       <c r="K168">
-        <v>2.28</v>
+        <v>4.26</v>
       </c>
       <c r="L168" t="s">
-        <v>436</v>
+        <v>372</v>
       </c>
       <c r="M168" s="1">
-        <v>1041989.58</v>
+        <v>314826.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1065709.35</v>
+        <v>327606.82</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>437</v>
+        <v>373</v>
       </c>
       <c r="B169" t="s">
-        <v>438</v>
+        <v>374</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.561</v>
+        <v>108.306</v>
       </c>
       <c r="E169" s="1">
-        <v>99.517</v>
+        <v>111.15333333</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>497585.0</v>
+        <v>333460.0</v>
       </c>
       <c r="I169" s="1">
-        <v>5220.0</v>
+        <v>-8542.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.049066993579</v>
+        <v>-2.5616265818989</v>
       </c>
       <c r="K169">
-        <v>2.34</v>
+        <v>4.99</v>
       </c>
       <c r="L169" t="s">
-        <v>439</v>
+        <v>375</v>
       </c>
       <c r="M169" s="1">
-        <v>502805.0</v>
+        <v>324918.0</v>
       </c>
       <c r="N169" s="1">
-        <v>514501.92</v>
+        <v>339892.32</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>440</v>
+        <v>376</v>
       </c>
       <c r="B170" t="s">
-        <v>441</v>
+        <v>377</v>
       </c>
       <c r="C170" s="1">
         <v>600000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>92.28</v>
+        <v>97.584</v>
       </c>
       <c r="E170" s="1">
-        <v>81.26785667</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>487607.14</v>
+        <v>596598.0</v>
       </c>
       <c r="I170" s="1">
-        <v>66072.86</v>
+        <v>-11094.0</v>
       </c>
       <c r="J170" s="1">
-        <v>13.550429142609</v>
+        <v>-1.8595436122816</v>
       </c>
       <c r="K170">
-        <v>0.88</v>
+        <v>2.61</v>
       </c>
       <c r="L170" t="s">
-        <v>442</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>553680.0</v>
+        <v>585504.0</v>
       </c>
       <c r="N170" s="1">
-        <v>558981.37</v>
+        <v>601136.88</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>443</v>
+        <v>379</v>
       </c>
       <c r="B171" t="s">
-        <v>444</v>
+        <v>380</v>
       </c>
       <c r="C171" s="1">
-        <v>1200000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>104.063</v>
+        <v>95.755</v>
       </c>
       <c r="E171" s="1">
-        <v>99.68141667</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1196177.0</v>
+        <v>253923.71</v>
       </c>
       <c r="I171" s="1">
-        <v>52579.0</v>
+        <v>-7833.36</v>
       </c>
       <c r="J171" s="1">
-        <v>4.3955869407287</v>
+        <v>-3.0849265710555</v>
       </c>
       <c r="K171">
-        <v>0.55</v>
+        <v>1.28</v>
       </c>
       <c r="L171" t="s">
-        <v>445</v>
+        <v>381</v>
       </c>
       <c r="M171" s="1">
-        <v>1248756.0</v>
+        <v>246090.35</v>
       </c>
       <c r="N171" s="1">
-        <v>1255380.66</v>
+        <v>249367.98</v>
       </c>
       <c r="O171" s="1">
-        <v>0.2</v>
+        <v>0.04</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>446</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>447</v>
+        <v>383</v>
       </c>
       <c r="C172" s="1">
-        <v>324000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>94.582</v>
+        <v>98.061</v>
       </c>
       <c r="E172" s="1">
-        <v>88.76264198</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>287590.96</v>
+        <v>361008.12</v>
       </c>
       <c r="I172" s="1">
-        <v>18854.72</v>
+        <v>-6027.3</v>
       </c>
       <c r="J172" s="1">
-        <v>6.5560892456425</v>
+        <v>-1.6695746344985</v>
       </c>
       <c r="K172">
-        <v>1.33</v>
+        <v>0.28</v>
       </c>
       <c r="L172" t="s">
-        <v>448</v>
+        <v>384</v>
       </c>
       <c r="M172" s="1">
-        <v>306445.68</v>
+        <v>354980.82</v>
       </c>
       <c r="N172" s="1">
-        <v>310739.79</v>
+        <v>355985.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>449</v>
+        <v>385</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>386</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>104.554</v>
+        <v>98.565</v>
       </c>
       <c r="E173" s="1">
-        <v>102.316</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>204632.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>4476.0</v>
+        <v>-7175.0</v>
       </c>
       <c r="J173" s="1">
-        <v>2.1873411783103</v>
+        <v>-1.435</v>
       </c>
       <c r="K173">
-        <v>3.29</v>
+        <v>3.45</v>
       </c>
       <c r="L173" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="M173" s="1">
-        <v>209108.0</v>
+        <v>492825.0</v>
       </c>
       <c r="N173" s="1">
-        <v>215683.34</v>
+        <v>510057.88</v>
       </c>
       <c r="O173" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>452</v>
+        <v>388</v>
       </c>
       <c r="B174" t="s">
-        <v>453</v>
+        <v>389</v>
       </c>
       <c r="C174" s="1">
-        <v>1000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.167</v>
+        <v>98.13</v>
       </c>
       <c r="E174" s="1">
-        <v>100.33</v>
+        <v>97.68761538</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1003300.0</v>
+        <v>1269939.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1630.0</v>
+        <v>5751.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.16246386923154</v>
+        <v>0.45285639703954</v>
       </c>
       <c r="K174">
-        <v>2.95</v>
+        <v>2.97</v>
       </c>
       <c r="L174" t="s">
-        <v>454</v>
+        <v>390</v>
       </c>
       <c r="M174" s="1">
-        <v>1001670.0</v>
+        <v>1275690.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1031176.85</v>
+        <v>1314333.84</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>455</v>
+        <v>391</v>
       </c>
       <c r="B175" t="s">
-        <v>456</v>
+        <v>392</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>91.2</v>
+        <v>100.175</v>
       </c>
       <c r="E175" s="1">
-        <v>89.875</v>
+        <v>100.35519714</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>179750.0</v>
+        <v>702486.38</v>
       </c>
       <c r="I175" s="1">
-        <v>2650.0</v>
+        <v>-1261.38</v>
       </c>
       <c r="J175" s="1">
-        <v>1.4742698191933</v>
+        <v>-0.17955935316497</v>
       </c>
       <c r="K175">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>65.75</v>
+        <v>2.94</v>
+      </c>
+      <c r="L175" t="s">
+        <v>393</v>
       </c>
       <c r="M175" s="1">
-        <v>182400.0</v>
+        <v>701225.0</v>
       </c>
       <c r="N175" s="1">
-        <v>182465.75</v>
+        <v>721809.7</v>
       </c>
       <c r="O175" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>457</v>
+        <v>394</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>91.486</v>
+        <v>98.746</v>
       </c>
       <c r="E176" s="1">
-        <v>89.875</v>
+        <v>100.93515957</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>89875.0</v>
+        <v>1208193.86</v>
       </c>
       <c r="I176" s="1">
-        <v>1611.0</v>
+        <v>-26204.24</v>
       </c>
       <c r="J176" s="1">
-        <v>1.7924895688456</v>
+        <v>-2.168877103878</v>
       </c>
       <c r="K176">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>113.01</v>
+        <v>2.03</v>
+      </c>
+      <c r="L176" t="s">
+        <v>396</v>
       </c>
       <c r="M176" s="1">
-        <v>91486.0</v>
+        <v>1181989.62</v>
       </c>
       <c r="N176" s="1">
-        <v>91599.01</v>
+        <v>1206284.72</v>
       </c>
       <c r="O176" s="1">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>459</v>
+        <v>397</v>
       </c>
       <c r="B177" t="s">
-        <v>460</v>
+        <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>4749722.0</v>
+        <v>2530000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>103.131</v>
+        <v>90.279</v>
       </c>
       <c r="E177" s="1">
-        <v>99.67400008</v>
+        <v>81.011</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4734237.91</v>
+        <v>2049578.3</v>
       </c>
       <c r="I177" s="1">
-        <v>164197.89</v>
+        <v>234480.4</v>
       </c>
       <c r="J177" s="1">
-        <v>3.4683066867672</v>
+        <v>11.440421671131</v>
       </c>
       <c r="K177">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>4898435.8</v>
+        <v>2284058.7</v>
       </c>
       <c r="N177" s="1">
-        <v>4932253.17</v>
+        <v>2284058.7</v>
       </c>
       <c r="O177" s="1">
-        <v>0.79</v>
+        <v>0.38</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>462</v>
+        <v>399</v>
       </c>
       <c r="B178" t="s">
-        <v>463</v>
+        <v>400</v>
       </c>
       <c r="C178" s="1">
-        <v>400000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.625</v>
+        <v>87.546</v>
       </c>
       <c r="E178" s="1">
-        <v>99.766</v>
+        <v>86.855</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>399064.0</v>
+        <v>3031239.5</v>
       </c>
       <c r="I178" s="1">
-        <v>3436.0</v>
+        <v>24115.9</v>
       </c>
       <c r="J178" s="1">
-        <v>0.8610147745725</v>
+        <v>0.79557883829371</v>
       </c>
       <c r="K178">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>402500.0</v>
+        <v>3055355.4</v>
       </c>
       <c r="N178" s="1">
-        <v>410464.38</v>
+        <v>3055355.4</v>
       </c>
       <c r="O178" s="1">
-        <v>0.07</v>
+        <v>0.51</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>465</v>
+        <v>401</v>
       </c>
       <c r="B179" t="s">
-        <v>466</v>
+        <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>520000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.393</v>
+        <v>98.345</v>
       </c>
       <c r="E179" s="1">
-        <v>99.945</v>
+        <v>99.799</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>519714.0</v>
+        <v>718552.8</v>
       </c>
       <c r="I179" s="1">
-        <v>2329.6</v>
+        <v>-10468.8</v>
       </c>
       <c r="J179" s="1">
-        <v>0.44824653559458</v>
+        <v>-1.4569284261365</v>
       </c>
       <c r="K179">
-        <v>0.71</v>
+        <v>1.26</v>
       </c>
       <c r="L179" t="s">
-        <v>467</v>
+        <v>403</v>
       </c>
       <c r="M179" s="1">
-        <v>522043.6</v>
+        <v>708084.0</v>
       </c>
       <c r="N179" s="1">
-        <v>525744.01</v>
+        <v>717145.64</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>468</v>
+        <v>404</v>
       </c>
       <c r="B180" t="s">
-        <v>469</v>
+        <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>461000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.275</v>
+        <v>100.462</v>
       </c>
       <c r="E180" s="1">
-        <v>99.682</v>
+        <v>99.7472004</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>459534.02</v>
+        <v>492751.17</v>
       </c>
       <c r="I180" s="1">
-        <v>2733.73</v>
+        <v>3531.11</v>
       </c>
       <c r="J180" s="1">
-        <v>0.59489175578339</v>
+        <v>0.71661118531692</v>
       </c>
       <c r="K180">
-        <v>0.64</v>
+        <v>0.53</v>
       </c>
       <c r="L180" t="s">
-        <v>470</v>
+        <v>406</v>
       </c>
       <c r="M180" s="1">
-        <v>462267.75</v>
+        <v>496282.28</v>
       </c>
       <c r="N180" s="1">
-        <v>465220.04</v>
+        <v>498885.93</v>
       </c>
       <c r="O180" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="B181" t="s">
-        <v>472</v>
+        <v>408</v>
       </c>
       <c r="C181" s="1">
-        <v>4440000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.625</v>
+        <v>99.914</v>
       </c>
       <c r="E181" s="1">
-        <v>105.111</v>
+        <v>99.991</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>4666928.4</v>
+        <v>499955.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-332378.4</v>
+        <v>-385.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-7.1219948435463</v>
+        <v>-0.077006930623756</v>
       </c>
       <c r="K181">
-        <v>0.23</v>
+        <v>2.68</v>
       </c>
       <c r="L181" t="s">
-        <v>473</v>
+        <v>409</v>
       </c>
       <c r="M181" s="1">
-        <v>4334550.0</v>
+        <v>499570.0</v>
       </c>
       <c r="N181" s="1">
-        <v>4344585.62</v>
+        <v>512946.71</v>
       </c>
       <c r="O181" s="1">
-        <v>0.7</v>
+        <v>0.09</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>474</v>
+        <v>410</v>
       </c>
       <c r="B182" t="s">
-        <v>475</v>
+        <v>411</v>
       </c>
       <c r="C182" s="1">
-        <v>810000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.223</v>
+        <v>101.037</v>
       </c>
       <c r="E182" s="1">
-        <v>99.998</v>
+        <v>102.64</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>809983.8</v>
+        <v>821120.0</v>
       </c>
       <c r="I182" s="1">
-        <v>1822.5</v>
+        <v>-12824.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.22500450009</v>
+        <v>-1.5617692907249</v>
       </c>
       <c r="K182">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>733.44</v>
+        <v>0.71</v>
+      </c>
+      <c r="L182" t="s">
+        <v>412</v>
       </c>
       <c r="M182" s="1">
-        <v>811806.3</v>
+        <v>808296.0</v>
       </c>
       <c r="N182" s="1">
-        <v>812539.74</v>
+        <v>813967.23</v>
       </c>
       <c r="O182" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>476</v>
+        <v>413</v>
       </c>
       <c r="B183" t="s">
-        <v>477</v>
+        <v>414</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.796</v>
+        <v>106.209</v>
       </c>
       <c r="E183" s="1">
-        <v>100.120285</v>
+        <v>100.465874</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>400481.14</v>
+        <v>502329.37</v>
       </c>
       <c r="I183" s="1">
-        <v>10702.86</v>
+        <v>28715.63</v>
       </c>
       <c r="J183" s="1">
-        <v>2.6725003829144</v>
+        <v>5.7164943391624</v>
       </c>
       <c r="K183">
-        <v>1.99</v>
+        <v>2.03</v>
       </c>
       <c r="L183" t="s">
-        <v>478</v>
+        <v>415</v>
       </c>
       <c r="M183" s="1">
-        <v>411184.0</v>
+        <v>531045.0</v>
       </c>
       <c r="N183" s="1">
-        <v>419131.4</v>
+        <v>541195.68</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>479</v>
+        <v>416</v>
       </c>
       <c r="B184" t="s">
-        <v>480</v>
+        <v>417</v>
       </c>
       <c r="C184" s="1">
-        <v>17788730.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>84.301</v>
+        <v>102.818</v>
       </c>
       <c r="E184" s="1">
-        <v>82.12341516</v>
+        <v>103.02331707</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>14608712.59</v>
+        <v>126718.68</v>
       </c>
       <c r="I184" s="1">
-        <v>387364.69</v>
+        <v>-252.54</v>
       </c>
       <c r="J184" s="1">
-        <v>2.651600458381</v>
+        <v>-0.19929184868403</v>
       </c>
       <c r="K184">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.88</v>
+      </c>
+      <c r="L184" t="s">
+        <v>418</v>
       </c>
       <c r="M184" s="1">
-        <v>14996077.28</v>
+        <v>126466.14</v>
       </c>
       <c r="N184" s="1">
-        <v>14996077.28</v>
+        <v>130003.65</v>
       </c>
       <c r="O184" s="1">
-        <v>2.42</v>
+        <v>0.02</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>481</v>
+        <v>419</v>
       </c>
       <c r="B185" t="s">
-        <v>482</v>
+        <v>420</v>
       </c>
       <c r="C185" s="1">
-        <v>5848000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>91.528</v>
+        <v>98.837</v>
       </c>
       <c r="E185" s="1">
-        <v>84.5242907</v>
+        <v>99.459</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4942980.52</v>
+        <v>1077140.97</v>
       </c>
       <c r="I185" s="1">
-        <v>409576.92</v>
+        <v>-6736.26</v>
       </c>
       <c r="J185" s="1">
-        <v>8.2860314408037</v>
+        <v>-0.62538332378166</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L185" t="s">
+        <v>421</v>
       </c>
       <c r="M185" s="1">
-        <v>5352557.44</v>
+        <v>1070404.71</v>
       </c>
       <c r="N185" s="1">
-        <v>5352557.44</v>
+        <v>1077058.48</v>
       </c>
       <c r="O185" s="1">
-        <v>0.86</v>
+        <v>0.18</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>483</v>
+        <v>422</v>
       </c>
       <c r="B186" t="s">
-        <v>484</v>
+        <v>423</v>
       </c>
       <c r="C186" s="1">
-        <v>17445612.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>88.791</v>
+        <v>98.296</v>
       </c>
       <c r="E186" s="1">
-        <v>85.24267627</v>
+        <v>99.292</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>14871106.56</v>
+        <v>794336.0</v>
       </c>
       <c r="I186" s="1">
-        <v>619026.79</v>
+        <v>-7968.0</v>
       </c>
       <c r="J186" s="1">
-        <v>4.162614177381</v>
+        <v>-1.0031019618902</v>
       </c>
       <c r="K186">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L186" t="s">
+        <v>424</v>
       </c>
       <c r="M186" s="1">
-        <v>15490133.35</v>
+        <v>786368.0</v>
       </c>
       <c r="N186" s="1">
-        <v>15490133.35</v>
+        <v>790740.6</v>
       </c>
       <c r="O186" s="1">
-        <v>2.5</v>
+        <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>425</v>
       </c>
       <c r="B187" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
       <c r="C187" s="1">
-        <v>4110000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.684</v>
+        <v>100.792</v>
       </c>
       <c r="E187" s="1">
-        <v>115.1136129</v>
+        <v>103.004</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4731169.49</v>
+        <v>721028.0</v>
       </c>
       <c r="I187" s="1">
-        <v>147635.38</v>
+        <v>-15484.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.1204838531371</v>
+        <v>-2.1474894178867</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="L187" t="s">
-        <v>487</v>
+        <v>427</v>
       </c>
       <c r="M187" s="1">
-        <v>4878804.87</v>
+        <v>705544.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4881804.9</v>
+        <v>708852.22</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>428</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>429</v>
       </c>
       <c r="C188" s="1">
-        <v>6000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.169</v>
+        <v>88.214</v>
       </c>
       <c r="E188" s="1">
-        <v>95.511</v>
+        <v>86.92</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>5730660.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I188" s="1">
-        <v>279480.0</v>
+        <v>6470.0</v>
       </c>
       <c r="J188" s="1">
-        <v>4.8769251709227</v>
+        <v>1.4887252646111</v>
       </c>
       <c r="K188">
-        <v>1.9</v>
+        <v>0.94</v>
       </c>
       <c r="L188" t="s">
-        <v>490</v>
+        <v>430</v>
       </c>
       <c r="M188" s="1">
-        <v>6010140.0</v>
+        <v>441070.0</v>
       </c>
       <c r="N188" s="1">
-        <v>6124386.58</v>
+        <v>445781.86</v>
       </c>
       <c r="O188" s="1">
-        <v>0.99</v>
+        <v>0.07</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>491</v>
+        <v>431</v>
       </c>
       <c r="B189" t="s">
-        <v>492</v>
+        <v>432</v>
       </c>
       <c r="C189" s="1">
-        <v>1350400.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.107</v>
+        <v>103.958</v>
       </c>
       <c r="E189" s="1">
-        <v>98.725</v>
+        <v>105.478</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1333182.4</v>
+        <v>316434.0</v>
       </c>
       <c r="I189" s="1">
-        <v>45670.53</v>
+        <v>-4560.0</v>
       </c>
       <c r="J189" s="1">
-        <v>3.4256775366972</v>
+        <v>-1.4410587989913</v>
       </c>
       <c r="K189">
-        <v>3.12</v>
+        <v>3.98</v>
       </c>
       <c r="L189" t="s">
-        <v>493</v>
+        <v>433</v>
       </c>
       <c r="M189" s="1">
-        <v>1378852.93</v>
+        <v>311874.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1421022.41</v>
+        <v>323809.2</v>
       </c>
       <c r="O189" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>494</v>
+        <v>434</v>
       </c>
       <c r="B190" t="s">
-        <v>495</v>
+        <v>435</v>
       </c>
       <c r="C190" s="1">
-        <v>8000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>117.664</v>
+        <v>98.334</v>
       </c>
       <c r="E190" s="1">
-        <v>116.988</v>
+        <v>99.74</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>9359040.0</v>
+        <v>498700.0</v>
       </c>
       <c r="I190" s="1">
-        <v>54080.0</v>
+        <v>-7030.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.57783704311553</v>
+        <v>-1.4096651293363</v>
       </c>
       <c r="K190">
-        <v>1.97</v>
+        <v>1.83</v>
       </c>
       <c r="L190" t="s">
-        <v>496</v>
+        <v>436</v>
       </c>
       <c r="M190" s="1">
-        <v>9413120.0</v>
+        <v>491670.0</v>
       </c>
       <c r="N190" s="1">
-        <v>9570654.25</v>
+        <v>500824.11</v>
       </c>
       <c r="O190" s="1">
-        <v>1.54</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>497</v>
+        <v>437</v>
       </c>
       <c r="B191" t="s">
-        <v>498</v>
+        <v>438</v>
       </c>
       <c r="C191" s="1">
-        <v>200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>84.657</v>
+        <v>99.117</v>
       </c>
       <c r="E191" s="1">
-        <v>81.75</v>
+        <v>99.95246154</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>163500.0</v>
+        <v>1299382.0</v>
       </c>
       <c r="I191" s="1">
-        <v>5814.0</v>
+        <v>-10861.0</v>
       </c>
       <c r="J191" s="1">
-        <v>3.5559633027523</v>
+        <v>-0.83585889291987</v>
       </c>
       <c r="K191">
-        <v>1.44</v>
+        <v>0.25</v>
       </c>
       <c r="L191" t="s">
-        <v>499</v>
+        <v>439</v>
       </c>
       <c r="M191" s="1">
-        <v>169314.0</v>
+        <v>1288521.0</v>
       </c>
       <c r="N191" s="1">
-        <v>172198.93</v>
+        <v>1291766.55</v>
       </c>
       <c r="O191" s="1">
-        <v>0.03</v>
+        <v>0.22</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>500</v>
+        <v>440</v>
       </c>
       <c r="B192" t="s">
-        <v>501</v>
+        <v>441</v>
       </c>
       <c r="C192" s="1">
-        <v>2000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>95.822</v>
+        <v>99.718</v>
       </c>
       <c r="E192" s="1">
-        <v>95.643</v>
+        <v>100.91</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1912860.0</v>
+        <v>807280.0</v>
       </c>
       <c r="I192" s="1">
-        <v>3580.0</v>
+        <v>-9536.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.18715431343643</v>
+        <v>-1.1812506193638</v>
       </c>
       <c r="K192">
-        <v>0.91</v>
+        <v>2.73</v>
       </c>
       <c r="L192" t="s">
-        <v>502</v>
+        <v>442</v>
       </c>
       <c r="M192" s="1">
-        <v>1916440.0</v>
+        <v>797744.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1934697.53</v>
+        <v>819565.92</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>503</v>
+        <v>443</v>
       </c>
       <c r="B193" t="s">
-        <v>504</v>
+        <v>444</v>
       </c>
       <c r="C193" s="1">
-        <v>662000.0</v>
+        <v>6830433.57</v>
       </c>
       <c r="D193" s="1">
-        <v>105.287</v>
+        <v>89.572</v>
       </c>
       <c r="E193" s="1">
-        <v>101.86053474</v>
+        <v>87.34060304</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>674316.74</v>
+        <v>5965741.87</v>
       </c>
       <c r="I193" s="1">
-        <v>22683.2</v>
+        <v>152414.09</v>
       </c>
       <c r="J193" s="1">
-        <v>3.3638791171045</v>
+        <v>2.5548220711065</v>
       </c>
       <c r="K193">
-        <v>1.03</v>
+        <v>0.07</v>
       </c>
       <c r="L193" t="s">
-        <v>505</v>
+        <v>445</v>
       </c>
       <c r="M193" s="1">
-        <v>696999.94</v>
+        <v>6118155.96</v>
       </c>
       <c r="N193" s="1">
-        <v>703808.11</v>
+        <v>6123208.61</v>
       </c>
       <c r="O193" s="1">
-        <v>0.11</v>
+        <v>1.02</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>506</v>
+        <v>446</v>
       </c>
       <c r="B194" t="s">
-        <v>507</v>
+        <v>447</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.149</v>
+        <v>98.391</v>
       </c>
       <c r="E194" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>297720.0</v>
+        <v>607000.0</v>
       </c>
       <c r="I194" s="1">
-        <v>5727.0</v>
+        <v>-9766.63</v>
       </c>
       <c r="J194" s="1">
-        <v>1.9236195082628</v>
+        <v>-1.609</v>
       </c>
       <c r="K194">
-        <v>0.38</v>
+        <v>1.19</v>
       </c>
       <c r="L194" t="s">
-        <v>508</v>
+        <v>448</v>
       </c>
       <c r="M194" s="1">
-        <v>303447.0</v>
+        <v>597233.37</v>
       </c>
       <c r="N194" s="1">
-        <v>304587.41</v>
+        <v>604447.97</v>
       </c>
       <c r="O194" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>509</v>
+        <v>449</v>
       </c>
       <c r="B195" t="s">
-        <v>510</v>
+        <v>450</v>
       </c>
       <c r="C195" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.48</v>
+        <v>105.376</v>
       </c>
       <c r="E195" s="1">
-        <v>85.37902778</v>
+        <v>100.6308</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>768411.25</v>
+        <v>1006308.0</v>
       </c>
       <c r="I195" s="1">
-        <v>45908.75</v>
+        <v>47452.0</v>
       </c>
       <c r="J195" s="1">
-        <v>5.9745025856922</v>
+        <v>4.715454910425</v>
       </c>
       <c r="K195">
-        <v>1.58</v>
+        <v>1.64</v>
       </c>
       <c r="L195" t="s">
-        <v>511</v>
+        <v>451</v>
       </c>
       <c r="M195" s="1">
-        <v>814320.0</v>
+        <v>1053760.0</v>
       </c>
       <c r="N195" s="1">
-        <v>828552.33</v>
+        <v>1070157.26</v>
       </c>
       <c r="O195" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>512</v>
+        <v>452</v>
       </c>
       <c r="B196" t="s">
-        <v>513</v>
+        <v>453</v>
       </c>
       <c r="C196" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>103.391</v>
+        <v>98.85</v>
       </c>
       <c r="E196" s="1">
-        <v>99.858</v>
+        <v>100.028</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>699006.0</v>
+        <v>600168.0</v>
       </c>
       <c r="I196" s="1">
-        <v>24731.0</v>
+        <v>-7068.0</v>
       </c>
       <c r="J196" s="1">
-        <v>3.5380239940716</v>
+        <v>-1.1776702523293</v>
       </c>
       <c r="K196">
-        <v>2.83</v>
+        <v>0.61</v>
       </c>
       <c r="L196" t="s">
-        <v>514</v>
+        <v>454</v>
       </c>
       <c r="M196" s="1">
-        <v>723737.0</v>
+        <v>593100.0</v>
       </c>
       <c r="N196" s="1">
-        <v>743579.12</v>
+        <v>596765.69</v>
       </c>
       <c r="O196" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>515</v>
+        <v>455</v>
       </c>
       <c r="B197" t="s">
-        <v>516</v>
+        <v>456</v>
       </c>
       <c r="C197" s="1">
-        <v>400000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>100.239</v>
+        <v>87.339</v>
       </c>
       <c r="E197" s="1">
-        <v>99.67</v>
+        <v>87.081</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>398680.0</v>
+        <v>1741620.0</v>
       </c>
       <c r="I197" s="1">
-        <v>2276.0</v>
+        <v>5160.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.57088391692586</v>
+        <v>0.29627588107624</v>
       </c>
       <c r="K197">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>582.19</v>
+        <v>0.09</v>
+      </c>
+      <c r="L197" t="s">
+        <v>457</v>
       </c>
       <c r="M197" s="1">
-        <v>400956.0</v>
+        <v>1746780.0</v>
       </c>
       <c r="N197" s="1">
-        <v>401538.19</v>
+        <v>1748549.86</v>
       </c>
       <c r="O197" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>458</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>459</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.876</v>
+        <v>102.465</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>100.08714286</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>400000.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I198" s="1">
-        <v>-496.0</v>
+        <v>20473.35</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.124</v>
+        <v>2.3757868143475</v>
       </c>
       <c r="K198">
-        <v>1.17</v>
+        <v>3.51</v>
       </c>
       <c r="L198" t="s">
-        <v>519</v>
+        <v>460</v>
       </c>
       <c r="M198" s="1">
-        <v>399504.0</v>
+        <v>882223.65</v>
       </c>
       <c r="N198" s="1">
-        <v>404188.93</v>
+        <v>912485.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>520</v>
+        <v>461</v>
       </c>
       <c r="B199" t="s">
-        <v>521</v>
+        <v>462</v>
       </c>
       <c r="C199" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>94.57</v>
+        <v>94.714</v>
       </c>
       <c r="E199" s="1">
-        <v>94.5</v>
+        <v>99.602</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>567000.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I199" s="1">
-        <v>420.0</v>
+        <v>-9776.0</v>
       </c>
       <c r="J199" s="1">
-        <v>0.074074074074074</v>
+        <v>-4.9075319772695</v>
       </c>
       <c r="K199">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="L199">
-        <v>540.0</v>
+        <v>431.51</v>
       </c>
       <c r="M199" s="1">
-        <v>567420.0</v>
+        <v>189428.0</v>
       </c>
       <c r="N199" s="1">
-        <v>567960.0</v>
+        <v>189859.51</v>
       </c>
       <c r="O199" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="B200" t="s">
-        <v>523</v>
+        <v>464</v>
       </c>
       <c r="C200" s="1">
-        <v>1000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.076</v>
+        <v>101.643</v>
       </c>
       <c r="E200" s="1">
-        <v>98.7725</v>
+        <v>99.406</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>987725.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I200" s="1">
-        <v>13035.0</v>
+        <v>11185.0</v>
       </c>
       <c r="J200" s="1">
-        <v>1.3196993090182</v>
+        <v>2.2503671810555</v>
       </c>
       <c r="K200">
-        <v>3.37</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>0.12</v>
+      </c>
+      <c r="L200">
+        <v>621.58</v>
       </c>
       <c r="M200" s="1">
-        <v>1000760.0</v>
+        <v>508215.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1034441.51</v>
+        <v>508836.58</v>
       </c>
       <c r="O200" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>465</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>532000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.005</v>
+        <v>99.203</v>
       </c>
       <c r="E201" s="1">
-        <v>99.628</v>
+        <v>100.19733333</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>530020.96</v>
+        <v>300592.0</v>
       </c>
       <c r="I201" s="1">
-        <v>2005.64</v>
+        <v>-2983.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.37840767655679</v>
+        <v>-0.99237504657476</v>
       </c>
       <c r="K201">
-        <v>1.33</v>
+        <v>0.68</v>
       </c>
       <c r="L201" t="s">
-        <v>527</v>
+        <v>467</v>
       </c>
       <c r="M201" s="1">
-        <v>532026.6</v>
+        <v>297609.0</v>
       </c>
       <c r="N201" s="1">
-        <v>539084.71</v>
+        <v>299647.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>468</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>469</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.468</v>
+        <v>100.327</v>
       </c>
       <c r="E202" s="1">
-        <v>99.736</v>
+        <v>102.46222222</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>398944.0</v>
+        <v>922160.0</v>
       </c>
       <c r="I202" s="1">
-        <v>2928.0</v>
+        <v>-19217.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.73393759525146</v>
+        <v>-2.0839116856077</v>
       </c>
       <c r="K202">
-        <v>1.07</v>
+        <v>0.64</v>
       </c>
       <c r="L202" t="s">
-        <v>530</v>
+        <v>470</v>
       </c>
       <c r="M202" s="1">
-        <v>401872.0</v>
+        <v>902943.0</v>
       </c>
       <c r="N202" s="1">
-        <v>406167.89</v>
+        <v>908663.55</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>531</v>
+        <v>471</v>
       </c>
       <c r="B203" t="s">
-        <v>532</v>
+        <v>472</v>
       </c>
       <c r="C203" s="1">
-        <v>391000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.232</v>
+        <v>98.308</v>
       </c>
       <c r="E203" s="1">
-        <v>99.594</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>389412.54</v>
+        <v>611101.92</v>
       </c>
       <c r="I203" s="1">
-        <v>2494.58</v>
+        <v>-7490.8</v>
       </c>
       <c r="J203" s="1">
-        <v>0.640600839408</v>
+        <v>-1.2257857085443</v>
       </c>
       <c r="K203">
-        <v>2.43</v>
+        <v>1.13</v>
       </c>
       <c r="L203" t="s">
-        <v>533</v>
+        <v>473</v>
       </c>
       <c r="M203" s="1">
-        <v>391907.12</v>
+        <v>603611.12</v>
       </c>
       <c r="N203" s="1">
-        <v>401415.65</v>
+        <v>610537.54</v>
       </c>
       <c r="O203" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>534</v>
+        <v>474</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="C204" s="1">
-        <v>1500000.0</v>
+        <v>13774797.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.564</v>
+        <v>87.235</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>87.49698395</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>1500000.0</v>
+        <v>12052531.92</v>
       </c>
       <c r="I204" s="1">
-        <v>8460.0</v>
+        <v>-36087.76</v>
       </c>
       <c r="J204" s="1">
-        <v>0.564</v>
+        <v>-0.29942057187267</v>
       </c>
       <c r="K204">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>1508460.0</v>
+        <v>12016444.16</v>
       </c>
       <c r="N204" s="1">
-        <v>1538876.1</v>
+        <v>12016444.16</v>
       </c>
       <c r="O204" s="1">
-        <v>0.25</v>
+        <v>2.01</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>537</v>
+        <v>476</v>
       </c>
       <c r="B205" t="s">
-        <v>538</v>
+        <v>477</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.135</v>
+        <v>98.14</v>
       </c>
       <c r="E205" s="1">
-        <v>98.82</v>
+        <v>99.46</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>395280.0</v>
+        <v>795680.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1260.0</v>
+        <v>-10560.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0.31876138433515</v>
+        <v>-1.327166700181</v>
       </c>
       <c r="K205">
-        <v>1.34</v>
+        <v>1.56</v>
       </c>
       <c r="L205" t="s">
-        <v>539</v>
+        <v>478</v>
       </c>
       <c r="M205" s="1">
-        <v>396540.0</v>
+        <v>785120.0</v>
       </c>
       <c r="N205" s="1">
-        <v>401916.71</v>
+        <v>797621.37</v>
       </c>
       <c r="O205" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>540</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>541</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>1147000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>102.911</v>
+        <v>91.719</v>
       </c>
       <c r="E206" s="1">
-        <v>100.16669834</v>
+        <v>83.781</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>1148912.03</v>
+        <v>1172934.0</v>
       </c>
       <c r="I206" s="1">
-        <v>31477.14</v>
+        <v>111132.0</v>
       </c>
       <c r="J206" s="1">
-        <v>2.73973456436</v>
+        <v>9.4747019013858</v>
       </c>
       <c r="K206">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1180389.17</v>
+        <v>1284066.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1200230.7</v>
+        <v>1284066.0</v>
       </c>
       <c r="O206" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>543</v>
+        <v>481</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>482</v>
       </c>
       <c r="C207" s="1">
-        <v>255000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>110.111</v>
+        <v>98.239</v>
       </c>
       <c r="E207" s="1">
-        <v>99.283</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>253171.65</v>
+        <v>502250.0</v>
       </c>
       <c r="I207" s="1">
-        <v>27611.4</v>
+        <v>-11055.0</v>
       </c>
       <c r="J207" s="1">
-        <v>10.906197435613</v>
+        <v>-2.2010950721752</v>
       </c>
       <c r="K207">
-        <v>2.56</v>
+        <v>1.33</v>
       </c>
       <c r="L207" t="s">
-        <v>545</v>
+        <v>483</v>
       </c>
       <c r="M207" s="1">
-        <v>280783.05</v>
+        <v>491195.0</v>
       </c>
       <c r="N207" s="1">
-        <v>287299.52</v>
+        <v>497830.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>546</v>
+        <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>485</v>
       </c>
       <c r="C208" s="1">
-        <v>420000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>101.716</v>
+        <v>96.296</v>
       </c>
       <c r="E208" s="1">
-        <v>99.115</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>416283.0</v>
+        <v>594462.0</v>
       </c>
       <c r="I208" s="1">
-        <v>10924.2</v>
+        <v>-16686.0</v>
       </c>
       <c r="J208" s="1">
-        <v>2.6242243858145</v>
+        <v>-2.806907758612</v>
       </c>
       <c r="K208">
-        <v>3.19</v>
+        <v>1.68</v>
       </c>
       <c r="L208" t="s">
-        <v>548</v>
+        <v>486</v>
       </c>
       <c r="M208" s="1">
-        <v>427207.2</v>
+        <v>577776.0</v>
       </c>
       <c r="N208" s="1">
-        <v>440618.43</v>
+        <v>587844.49</v>
       </c>
       <c r="O208" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>549</v>
+        <v>487</v>
       </c>
       <c r="B209" t="s">
-        <v>550</v>
+        <v>488</v>
       </c>
       <c r="C209" s="1">
-        <v>1930000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.657</v>
+        <v>94.144</v>
       </c>
       <c r="E209" s="1">
-        <v>89.447</v>
+        <v>92.475705</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>1726327.1</v>
+        <v>554854.23</v>
       </c>
       <c r="I209" s="1">
-        <v>139153.0</v>
+        <v>10009.77</v>
       </c>
       <c r="J209" s="1">
-        <v>8.0606392612385</v>
+        <v>1.804035989777</v>
       </c>
       <c r="K209">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
       <c r="L209" t="s">
-        <v>551</v>
+        <v>489</v>
       </c>
       <c r="M209" s="1">
-        <v>1865480.1</v>
+        <v>564864.0</v>
       </c>
       <c r="N209" s="1">
-        <v>1882231.44</v>
+        <v>567496.19</v>
       </c>
       <c r="O209" s="1">
-        <v>0.3</v>
+        <v>0.09</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>552</v>
+        <v>490</v>
       </c>
       <c r="B210" t="s">
-        <v>553</v>
+        <v>491</v>
       </c>
       <c r="C210" s="1">
-        <v>1770000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>100.373</v>
+        <v>103.713</v>
       </c>
       <c r="E210" s="1">
-        <v>95.049</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1682367.3</v>
+        <v>615710.48</v>
       </c>
       <c r="I210" s="1">
-        <v>94234.8</v>
+        <v>23161.6</v>
       </c>
       <c r="J210" s="1">
-        <v>5.6013214236867</v>
+        <v>3.7617680309746</v>
       </c>
       <c r="K210">
-        <v>1.89</v>
+        <v>4.65</v>
       </c>
       <c r="L210" t="s">
-        <v>554</v>
+        <v>492</v>
       </c>
       <c r="M210" s="1">
-        <v>1776602.1</v>
+        <v>638872.08</v>
       </c>
       <c r="N210" s="1">
-        <v>1810120.57</v>
+        <v>667490.76</v>
       </c>
       <c r="O210" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>555</v>
+        <v>493</v>
       </c>
       <c r="B211" t="s">
-        <v>556</v>
+        <v>494</v>
       </c>
       <c r="C211" s="1">
-        <v>720000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>103.392</v>
+        <v>103.962</v>
       </c>
       <c r="E211" s="1">
-        <v>101.22622222</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>728828.8</v>
+        <v>599766.0</v>
       </c>
       <c r="I211" s="1">
-        <v>15593.6</v>
+        <v>24006.0</v>
       </c>
       <c r="J211" s="1">
-        <v>2.1395422354331</v>
+        <v>4.0025609987895</v>
       </c>
       <c r="K211">
-        <v>2.34</v>
+        <v>3.29</v>
       </c>
       <c r="L211" t="s">
-        <v>557</v>
+        <v>495</v>
       </c>
       <c r="M211" s="1">
-        <v>744422.4</v>
+        <v>623772.0</v>
       </c>
       <c r="N211" s="1">
-        <v>761238.84</v>
+        <v>643485.7</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>558</v>
+        <v>496</v>
       </c>
       <c r="B212" t="s">
-        <v>559</v>
+        <v>497</v>
       </c>
       <c r="C212" s="1">
-        <v>4299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>89.536</v>
+        <v>101.635</v>
       </c>
       <c r="E212" s="1">
-        <v>87.304</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>3753198.96</v>
+        <v>398444.0</v>
       </c>
       <c r="I212" s="1">
-        <v>95953.68</v>
+        <v>8096.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.5565838907725</v>
+        <v>2.0319041069761</v>
       </c>
       <c r="K212">
-        <v>0.23</v>
+        <v>2.7</v>
       </c>
       <c r="L212" t="s">
-        <v>560</v>
+        <v>498</v>
       </c>
       <c r="M212" s="1">
-        <v>3849152.64</v>
+        <v>406540.0</v>
       </c>
       <c r="N212" s="1">
-        <v>3859026.17</v>
+        <v>417323.56</v>
       </c>
       <c r="O212" s="1">
-        <v>0.62</v>
+        <v>0.07</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>561</v>
+        <v>499</v>
       </c>
       <c r="B213" t="s">
-        <v>562</v>
+        <v>500</v>
       </c>
       <c r="C213" s="1">
-        <v>12409000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>93.537</v>
+        <v>99.736</v>
       </c>
       <c r="E213" s="1">
-        <v>88.10022153</v>
+        <v>102.66742857</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>10932356.49</v>
+        <v>718672.0</v>
       </c>
       <c r="I213" s="1">
-        <v>674649.84</v>
+        <v>-20520.0</v>
       </c>
       <c r="J213" s="1">
-        <v>6.1711291670475</v>
+        <v>-2.8552663802124</v>
       </c>
       <c r="K213">
-        <v>0.07</v>
+        <v>3.39</v>
       </c>
       <c r="L213" t="s">
-        <v>563</v>
+        <v>501</v>
       </c>
       <c r="M213" s="1">
-        <v>11607006.33</v>
+        <v>698152.0</v>
       </c>
       <c r="N213" s="1">
-        <v>11615473.24</v>
+        <v>721884.88</v>
       </c>
       <c r="O213" s="1">
-        <v>1.87</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>564</v>
+        <v>502</v>
       </c>
       <c r="B214" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="C214" s="1">
-        <v>4570000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>95.774</v>
+        <v>96.67</v>
       </c>
       <c r="E214" s="1">
-        <v>82.641</v>
+        <v>98.434</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>3776693.7</v>
+        <v>393736.0</v>
       </c>
       <c r="I214" s="1">
-        <v>600178.1</v>
+        <v>-7056.0</v>
       </c>
       <c r="J214" s="1">
-        <v>15.891627642454</v>
+        <v>-1.7920637178211</v>
       </c>
       <c r="K214">
-        <v>0.55</v>
+        <v>2.73</v>
       </c>
       <c r="L214" t="s">
-        <v>566</v>
+        <v>504</v>
       </c>
       <c r="M214" s="1">
-        <v>4376871.8</v>
+        <v>386680.0</v>
       </c>
       <c r="N214" s="1">
-        <v>4402126.07</v>
+        <v>397604.66</v>
       </c>
       <c r="O214" s="1">
-        <v>0.71</v>
+        <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>567</v>
+        <v>505</v>
       </c>
       <c r="B215" t="s">
-        <v>568</v>
+        <v>506</v>
       </c>
       <c r="C215" s="1">
-        <v>8320000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.955</v>
+        <v>103.405</v>
       </c>
       <c r="E215" s="1">
-        <v>92.53365517</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>7698800.11</v>
+        <v>597966.0</v>
       </c>
       <c r="I215" s="1">
-        <v>284655.89</v>
+        <v>22464.0</v>
       </c>
       <c r="J215" s="1">
-        <v>3.697405906542</v>
+        <v>3.7567353327781</v>
       </c>
       <c r="K215">
-        <v>0.4</v>
+        <v>3.64</v>
       </c>
       <c r="L215" t="s">
-        <v>569</v>
+        <v>507</v>
       </c>
       <c r="M215" s="1">
-        <v>7983456.0</v>
+        <v>620430.0</v>
       </c>
       <c r="N215" s="1">
-        <v>8016644.57</v>
+        <v>642249.86</v>
       </c>
       <c r="O215" s="1">
-        <v>1.29</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>570</v>
+        <v>508</v>
       </c>
       <c r="B216" t="s">
-        <v>571</v>
+        <v>509</v>
       </c>
       <c r="C216" s="1">
-        <v>8000000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.422</v>
+        <v>95.923</v>
       </c>
       <c r="E216" s="1">
-        <v>101.129</v>
+        <v>99.104</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>8090320.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I216" s="1">
-        <v>23440.0</v>
+        <v>-15905.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.28972896004114</v>
+        <v>-3.2097594446238</v>
       </c>
       <c r="K216">
-        <v>0.37</v>
+        <v>0.96</v>
       </c>
       <c r="L216" t="s">
-        <v>572</v>
+        <v>510</v>
       </c>
       <c r="M216" s="1">
-        <v>8113760.0</v>
+        <v>479615.0</v>
       </c>
       <c r="N216" s="1">
-        <v>8142997.57</v>
+        <v>484426.64</v>
       </c>
       <c r="O216" s="1">
-        <v>1.31</v>
+        <v>0.08</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>573</v>
+        <v>511</v>
       </c>
       <c r="B217" t="s">
-        <v>574</v>
+        <v>512</v>
       </c>
       <c r="C217" s="1">
-        <v>10871000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>104.085</v>
+        <v>103.364</v>
       </c>
       <c r="E217" s="1">
-        <v>100.49644715</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>10924968.77</v>
+        <v>500000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>390111.58</v>
+        <v>16820.0</v>
       </c>
       <c r="J217" s="1">
-        <v>3.5708255850694</v>
+        <v>3.364</v>
       </c>
       <c r="K217">
-        <v>1.73</v>
+        <v>4.06</v>
       </c>
       <c r="L217" t="s">
-        <v>575</v>
+        <v>513</v>
       </c>
       <c r="M217" s="1">
-        <v>11315080.35</v>
+        <v>516820.0</v>
       </c>
       <c r="N217" s="1">
-        <v>11503220.72</v>
+        <v>537114.25</v>
       </c>
       <c r="O217" s="1">
-        <v>1.85</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="B218" t="s">
-        <v>577</v>
+        <v>515</v>
       </c>
       <c r="C218" s="1">
-        <v>432000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.506</v>
+        <v>107.163</v>
       </c>
       <c r="E218" s="1">
-        <v>99.406</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>429433.92</v>
+        <v>546500.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-3888.0</v>
+        <v>-10685.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.90537794499326</v>
+        <v>-1.9551692589204</v>
       </c>
       <c r="K218">
-        <v>0.67</v>
+        <v>0.79</v>
       </c>
       <c r="L218" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="M218" s="1">
-        <v>425545.92</v>
+        <v>535815.0</v>
       </c>
       <c r="N218" s="1">
-        <v>428430.85</v>
+        <v>539770.48</v>
       </c>
       <c r="O218" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>578</v>
+        <v>517</v>
       </c>
       <c r="B219" t="s">
-        <v>579</v>
+        <v>518</v>
       </c>
       <c r="C219" s="1">
-        <v>1148000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.062</v>
+        <v>99.285</v>
       </c>
       <c r="E219" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1148000.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I219" s="1">
-        <v>711.76</v>
+        <v>-3402.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.062</v>
+        <v>-0.56784040379762</v>
       </c>
       <c r="K219">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>887.7</v>
+        <v>0.53</v>
+      </c>
+      <c r="L219" t="s">
+        <v>519</v>
       </c>
       <c r="M219" s="1">
-        <v>1148711.76</v>
+        <v>595710.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1149599.46</v>
+        <v>598866.16</v>
       </c>
       <c r="O219" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>580</v>
+        <v>520</v>
       </c>
       <c r="B220" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="C220" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>105.042</v>
+        <v>100.018</v>
       </c>
       <c r="E220" s="1">
-        <v>101.11</v>
+        <v>99.653</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1112210.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I220" s="1">
-        <v>43252.0</v>
+        <v>2190.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.8888339432301</v>
+        <v>0.36627096023201</v>
       </c>
       <c r="K220">
-        <v>4.11</v>
+        <v>1.64</v>
       </c>
       <c r="L220" t="s">
-        <v>582</v>
+        <v>522</v>
       </c>
       <c r="M220" s="1">
-        <v>1155462.0</v>
+        <v>600108.0</v>
       </c>
       <c r="N220" s="1">
-        <v>1200697.62</v>
+        <v>609927.86</v>
       </c>
       <c r="O220" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>583</v>
+        <v>523</v>
       </c>
       <c r="B221" t="s">
-        <v>584</v>
+        <v>524</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.929</v>
+        <v>99.345</v>
       </c>
       <c r="E221" s="1">
-        <v>98.69</v>
+        <v>101.72</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>592140.0</v>
+        <v>610320.0</v>
       </c>
       <c r="I221" s="1">
-        <v>25434.0</v>
+        <v>-14250.0</v>
       </c>
       <c r="J221" s="1">
-        <v>4.2952680109434</v>
+        <v>-2.3348407392843</v>
       </c>
       <c r="K221">
-        <v>1.67</v>
+        <v>3.26</v>
       </c>
       <c r="L221" t="s">
-        <v>585</v>
+        <v>525</v>
       </c>
       <c r="M221" s="1">
-        <v>617574.0</v>
+        <v>596070.0</v>
       </c>
       <c r="N221" s="1">
-        <v>627574.68</v>
+        <v>615624.21</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>586</v>
+        <v>526</v>
       </c>
       <c r="B222" t="s">
-        <v>587</v>
+        <v>527</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>85.523</v>
+        <v>100.769</v>
       </c>
       <c r="E222" s="1">
-        <v>85.3395</v>
+        <v>99.52</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>341358.0</v>
+        <v>398080.0</v>
       </c>
       <c r="I222" s="1">
-        <v>734.0</v>
+        <v>4996.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.21502352369067</v>
+        <v>1.2550241157556</v>
       </c>
       <c r="K222">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>719.18</v>
+        <v>2.86</v>
+      </c>
+      <c r="L222" t="s">
+        <v>528</v>
       </c>
       <c r="M222" s="1">
-        <v>342092.0</v>
+        <v>403076.0</v>
       </c>
       <c r="N222" s="1">
-        <v>342811.18</v>
+        <v>414522.25</v>
       </c>
       <c r="O222" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>588</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>589</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
-        <v>1100000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>97.548</v>
+        <v>104.679</v>
       </c>
       <c r="E223" s="1">
-        <v>97.92522727</v>
+        <v>100.710578</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1077177.5</v>
+        <v>1007105.78</v>
       </c>
       <c r="I223" s="1">
-        <v>-4149.5</v>
+        <v>39684.22</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.38521970613014</v>
+        <v>3.940422226551</v>
       </c>
       <c r="K223">
-        <v>0.43</v>
+        <v>2.67</v>
       </c>
       <c r="L223" t="s">
-        <v>590</v>
+        <v>531</v>
       </c>
       <c r="M223" s="1">
-        <v>1073028.0</v>
+        <v>1046790.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1077751.97</v>
+        <v>1073502.33</v>
       </c>
       <c r="O223" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>591</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>592</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>588000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.164</v>
+        <v>99.273</v>
       </c>
       <c r="E224" s="1">
-        <v>99.71992347</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>586353.15</v>
+        <v>298767.0</v>
       </c>
       <c r="I224" s="1">
-        <v>14371.17</v>
+        <v>-948.0</v>
       </c>
       <c r="J224" s="1">
-        <v>2.4509410412479</v>
+        <v>-0.31730411993292</v>
       </c>
       <c r="K224">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.31</v>
+      </c>
+      <c r="L224">
+        <v>943.15</v>
       </c>
       <c r="M224" s="1">
-        <v>600724.32</v>
+        <v>297819.0</v>
       </c>
       <c r="N224" s="1">
-        <v>619669.2</v>
+        <v>298762.15</v>
       </c>
       <c r="O224" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>594</v>
+        <v>534</v>
       </c>
       <c r="B225" t="s">
-        <v>595</v>
+        <v>535</v>
       </c>
       <c r="C225" s="1">
-        <v>301000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>103.367</v>
+        <v>93.809</v>
       </c>
       <c r="E225" s="1">
-        <v>99.813</v>
+        <v>90.9</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>300437.13</v>
+        <v>272700.0</v>
       </c>
       <c r="I225" s="1">
-        <v>10697.54</v>
+        <v>8727.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.5606584312665</v>
+        <v>3.2002200220022</v>
       </c>
       <c r="K225">
-        <v>3.07</v>
+        <v>0.58</v>
       </c>
       <c r="L225" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="M225" s="1">
-        <v>311134.67</v>
+        <v>281427.0</v>
       </c>
       <c r="N225" s="1">
-        <v>320369.8</v>
+        <v>283153.03</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>597</v>
+        <v>537</v>
       </c>
       <c r="B226" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="C226" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>105.157</v>
+        <v>102.297</v>
       </c>
       <c r="E226" s="1">
-        <v>102.20876333</v>
+        <v>98.50505</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>919878.87</v>
+        <v>394020.2</v>
       </c>
       <c r="I226" s="1">
-        <v>26534.13</v>
+        <v>15167.8</v>
       </c>
       <c r="J226" s="1">
-        <v>2.8845243504724</v>
+        <v>3.8494980714187</v>
       </c>
       <c r="K226">
-        <v>1.75</v>
+        <v>1.83</v>
       </c>
       <c r="L226" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="M226" s="1">
-        <v>946413.0</v>
+        <v>409188.0</v>
       </c>
       <c r="N226" s="1">
-        <v>962166.23</v>
+        <v>416492.11</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>601</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.363</v>
+        <v>84.455</v>
       </c>
       <c r="E227" s="1">
-        <v>99.4208</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1491312.0</v>
+        <v>773640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>14133.0</v>
+        <v>-13545.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.94768901477357</v>
+        <v>-1.7508143322476</v>
       </c>
       <c r="K227">
-        <v>2.43</v>
+        <v>0.42</v>
       </c>
       <c r="L227" t="s">
-        <v>602</v>
+        <v>542</v>
       </c>
       <c r="M227" s="1">
-        <v>1505445.0</v>
+        <v>760095.0</v>
       </c>
       <c r="N227" s="1">
-        <v>1541938.15</v>
+        <v>763901.51</v>
       </c>
       <c r="O227" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>604</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
-        <v>485000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.28</v>
+        <v>99.393</v>
       </c>
       <c r="E228" s="1">
-        <v>99.424</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>482206.4</v>
+        <v>503250.0</v>
       </c>
       <c r="I228" s="1">
-        <v>13851.6</v>
+        <v>-6285.0</v>
       </c>
       <c r="J228" s="1">
-        <v>2.8725458641777</v>
+        <v>-1.2488822652757</v>
       </c>
       <c r="K228">
-        <v>2.8</v>
+        <v>0.52</v>
       </c>
       <c r="L228" t="s">
-        <v>605</v>
+        <v>545</v>
       </c>
       <c r="M228" s="1">
-        <v>496058.0</v>
+        <v>496965.0</v>
       </c>
       <c r="N228" s="1">
-        <v>509641.32</v>
+        <v>499554.04</v>
       </c>
       <c r="O228" s="1">
         <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>606</v>
+        <v>546</v>
       </c>
       <c r="B229" t="s">
-        <v>607</v>
+        <v>547</v>
       </c>
       <c r="C229" s="1">
-        <v>843000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.257</v>
+        <v>99.064</v>
       </c>
       <c r="E229" s="1">
-        <v>99.947</v>
+        <v>100.62</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>842553.21</v>
+        <v>301860.0</v>
       </c>
       <c r="I229" s="1">
-        <v>2613.3</v>
+        <v>-4668.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.31016438712518</v>
+        <v>-1.5464122440867</v>
       </c>
       <c r="K229">
-        <v>0.96</v>
+        <v>2.59</v>
       </c>
       <c r="L229" t="s">
-        <v>608</v>
+        <v>548</v>
       </c>
       <c r="M229" s="1">
-        <v>845166.51</v>
+        <v>297192.0</v>
       </c>
       <c r="N229" s="1">
-        <v>853221.2</v>
+        <v>304974.53</v>
       </c>
       <c r="O229" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>609</v>
+        <v>549</v>
       </c>
       <c r="B230" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="C230" s="1">
-        <v>1100000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>89.85</v>
+        <v>98.586</v>
       </c>
       <c r="E230" s="1">
-        <v>99.03167091</v>
+        <v>99.67453282</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1089348.38</v>
+        <v>774471.12</v>
       </c>
       <c r="I230" s="1">
-        <v>-100998.38</v>
+        <v>-8457.9</v>
       </c>
       <c r="J230" s="1">
-        <v>-9.2714490473654</v>
+        <v>-1.0920872039748</v>
       </c>
       <c r="K230">
-        <v>0.57</v>
+        <v>2.58</v>
       </c>
       <c r="L230" t="s">
-        <v>611</v>
+        <v>551</v>
       </c>
       <c r="M230" s="1">
-        <v>988350.0</v>
+        <v>766013.22</v>
       </c>
       <c r="N230" s="1">
-        <v>994599.66</v>
+        <v>786076.85</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>612</v>
+        <v>552</v>
       </c>
       <c r="B231" t="s">
-        <v>613</v>
+        <v>553</v>
       </c>
       <c r="C231" s="1">
-        <v>1600000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.152</v>
+        <v>99.64</v>
       </c>
       <c r="E231" s="1">
-        <v>99.779</v>
+        <v>99.571</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>1596464.0</v>
+        <v>288755.9</v>
       </c>
       <c r="I231" s="1">
-        <v>5968.0</v>
+        <v>200.1</v>
       </c>
       <c r="J231" s="1">
-        <v>0.37382615580433</v>
+        <v>0.069297285354169</v>
       </c>
       <c r="K231">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>1.18</v>
+      </c>
+      <c r="L231" t="s">
+        <v>554</v>
       </c>
       <c r="M231" s="1">
-        <v>1602432.0</v>
+        <v>288956.0</v>
       </c>
       <c r="N231" s="1">
-        <v>1602925.15</v>
+        <v>292390.32</v>
       </c>
       <c r="O231" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>614</v>
+        <v>555</v>
       </c>
       <c r="B232" t="s">
-        <v>615</v>
+        <v>556</v>
       </c>
       <c r="C232" s="1">
-        <v>1079000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.215</v>
+        <v>99.081</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>1079000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>2319.85</v>
+        <v>-3676.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.215</v>
+        <v>-0.919</v>
       </c>
       <c r="K232">
-        <v>0.1</v>
+        <v>1.57</v>
       </c>
       <c r="L232" t="s">
-        <v>616</v>
+        <v>557</v>
       </c>
       <c r="M232" s="1">
-        <v>1081319.85</v>
+        <v>396324.0</v>
       </c>
       <c r="N232" s="1">
-        <v>1082363.67</v>
+        <v>402619.12</v>
       </c>
       <c r="O232" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>617</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>618</v>
+        <v>559</v>
       </c>
       <c r="C233" s="1">
-        <v>1900000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>102.346</v>
+        <v>98.624</v>
       </c>
       <c r="E233" s="1">
-        <v>103.02411579</v>
+        <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1957458.2</v>
+        <v>1228000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-12884.2</v>
+        <v>-16897.28</v>
       </c>
       <c r="J233" s="1">
-        <v>-0.65821073471709</v>
+        <v>-1.376</v>
       </c>
       <c r="K233">
-        <v>3.72</v>
+        <v>0.56</v>
       </c>
       <c r="L233" t="s">
-        <v>619</v>
+        <v>560</v>
       </c>
       <c r="M233" s="1">
-        <v>1944574.0</v>
+        <v>1211102.72</v>
       </c>
       <c r="N233" s="1">
-        <v>2015189.71</v>
+        <v>1217946.95</v>
       </c>
       <c r="O233" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>620</v>
+        <v>561</v>
       </c>
       <c r="B234" t="s">
-        <v>621</v>
+        <v>562</v>
       </c>
       <c r="C234" s="1">
-        <v>551000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>102.455</v>
+        <v>98.402</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>551000.0</v>
+        <v>865000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>13527.05</v>
+        <v>-13822.7</v>
       </c>
       <c r="J234" s="1">
-        <v>2.455</v>
+        <v>-1.598</v>
       </c>
       <c r="K234">
-        <v>1.76</v>
+        <v>2.02</v>
       </c>
       <c r="L234" t="s">
-        <v>622</v>
+        <v>563</v>
       </c>
       <c r="M234" s="1">
-        <v>564527.05</v>
+        <v>851177.3</v>
       </c>
       <c r="N234" s="1">
-        <v>574228.98</v>
+        <v>868665.61</v>
       </c>
       <c r="O234" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>623</v>
+        <v>564</v>
       </c>
       <c r="B235" t="s">
-        <v>624</v>
+        <v>565</v>
       </c>
       <c r="C235" s="1">
-        <v>293000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>102.309</v>
+        <v>99.108</v>
       </c>
       <c r="E235" s="1">
-        <v>99.833</v>
+        <v>100.42</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>292510.69</v>
+        <v>602520.0</v>
       </c>
       <c r="I235" s="1">
-        <v>7254.68</v>
+        <v>-7872.0</v>
       </c>
       <c r="J235" s="1">
-        <v>2.4801418368676</v>
+        <v>-1.3065126468831</v>
       </c>
       <c r="K235">
-        <v>2.32</v>
+        <v>3.12</v>
       </c>
       <c r="L235" t="s">
-        <v>625</v>
+        <v>566</v>
       </c>
       <c r="M235" s="1">
-        <v>299765.37</v>
+        <v>594648.0</v>
       </c>
       <c r="N235" s="1">
-        <v>306572.6</v>
+        <v>613358.96</v>
       </c>
       <c r="O235" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>626</v>
+        <v>567</v>
       </c>
       <c r="B236" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="C236" s="1">
-        <v>996000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.793</v>
+        <v>97.717</v>
       </c>
       <c r="E236" s="1">
-        <v>100.08052209</v>
+        <v>99.259</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>996802.0</v>
+        <v>694813.0</v>
       </c>
       <c r="I236" s="1">
-        <v>17056.28</v>
+        <v>-10794.0</v>
       </c>
       <c r="J236" s="1">
-        <v>1.7111000981138</v>
+        <v>-1.5535115203659</v>
       </c>
       <c r="K236">
-        <v>1.65</v>
+        <v>0.2</v>
       </c>
       <c r="L236" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="M236" s="1">
-        <v>1013858.28</v>
+        <v>684019.0</v>
       </c>
       <c r="N236" s="1">
-        <v>1030247.26</v>
+        <v>685445.37</v>
       </c>
       <c r="O236" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>629</v>
+        <v>570</v>
       </c>
       <c r="B237" t="s">
-        <v>630</v>
+        <v>571</v>
       </c>
       <c r="C237" s="1">
-        <v>800000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.219</v>
+        <v>98.137</v>
       </c>
       <c r="E237" s="1">
-        <v>99.1185</v>
+        <v>99.362</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>792948.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I237" s="1">
-        <v>16804.0</v>
+        <v>-3503.5</v>
       </c>
       <c r="J237" s="1">
-        <v>2.1191805767844</v>
+        <v>-1.2328656830579</v>
       </c>
       <c r="K237">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>163.2</v>
+        <v>0.91</v>
+      </c>
+      <c r="L237" t="s">
+        <v>572</v>
       </c>
       <c r="M237" s="1">
-        <v>809752.0</v>
+        <v>280671.82</v>
       </c>
       <c r="N237" s="1">
-        <v>809915.2</v>
+        <v>283267.37</v>
       </c>
       <c r="O237" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>631</v>
+        <v>573</v>
       </c>
       <c r="B238" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="C238" s="1">
-        <v>4840000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>94.089</v>
+        <v>106.4</v>
       </c>
       <c r="E238" s="1">
-        <v>95.858</v>
+        <v>107.973</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>4639527.2</v>
+        <v>539865.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-85619.6</v>
+        <v>-7865.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.8454380437731</v>
+        <v>-1.4568456929047</v>
       </c>
       <c r="K238">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.06</v>
+      </c>
+      <c r="L238" t="s">
+        <v>575</v>
       </c>
       <c r="M238" s="1">
-        <v>4553907.6</v>
+        <v>532000.0</v>
       </c>
       <c r="N238" s="1">
-        <v>4553907.6</v>
+        <v>542280.82</v>
       </c>
       <c r="O238" s="1">
-        <v>0.73</v>
+        <v>0.09</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="B239" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="C239" s="1">
-        <v>290000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>96.951</v>
+        <v>101.182</v>
       </c>
       <c r="E239" s="1">
-        <v>101.255</v>
+        <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>293639.5</v>
+        <v>602400.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-12481.6</v>
+        <v>4692.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-4.2506542886771</v>
+        <v>0.77888446215139</v>
       </c>
       <c r="K239">
-        <v>0.47</v>
+        <v>2.98</v>
       </c>
       <c r="L239" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
       <c r="M239" s="1">
-        <v>281157.9</v>
+        <v>607092.0</v>
       </c>
       <c r="N239" s="1">
-        <v>282510.57</v>
+        <v>624991.32</v>
       </c>
       <c r="O239" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
       <c r="B240" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="C240" s="1">
-        <v>3300000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>90.547</v>
+        <v>98.595</v>
       </c>
       <c r="E240" s="1">
-        <v>85.14</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>2809620.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I240" s="1">
-        <v>178431.0</v>
+        <v>-6595.86</v>
       </c>
       <c r="J240" s="1">
-        <v>6.3507164669955</v>
+        <v>-0.63792477929617</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.43</v>
+      </c>
+      <c r="L240" t="s">
+        <v>581</v>
       </c>
       <c r="M240" s="1">
-        <v>2988051.0</v>
+        <v>1027359.9</v>
       </c>
       <c r="N240" s="1">
-        <v>2988051.0</v>
+        <v>1052721.18</v>
       </c>
       <c r="O240" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>638</v>
+        <v>582</v>
       </c>
       <c r="B241" t="s">
-        <v>639</v>
+        <v>583</v>
       </c>
       <c r="C241" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.894</v>
+        <v>99.023</v>
       </c>
       <c r="E241" s="1">
-        <v>99.794</v>
+        <v>99.517</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>299382.0</v>
+        <v>497585.0</v>
       </c>
       <c r="I241" s="1">
-        <v>300.0</v>
+        <v>-2470.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.10020642523599</v>
+        <v>-0.49639760040998</v>
       </c>
       <c r="K241">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L241" t="s">
+        <v>584</v>
       </c>
       <c r="M241" s="1">
-        <v>299682.0</v>
+        <v>495115.0</v>
       </c>
       <c r="N241" s="1">
-        <v>299682.0</v>
+        <v>507736.58</v>
       </c>
       <c r="O241" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>640</v>
+        <v>585</v>
       </c>
       <c r="B242" t="s">
-        <v>641</v>
+        <v>586</v>
       </c>
       <c r="C242" s="1">
         <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.462</v>
+        <v>90.367</v>
       </c>
       <c r="E242" s="1">
-        <v>99.105</v>
+        <v>81.26785667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>594630.0</v>
+        <v>487607.14</v>
       </c>
       <c r="I242" s="1">
-        <v>2142.0</v>
+        <v>54594.86</v>
       </c>
       <c r="J242" s="1">
-        <v>0.36022400484335</v>
+        <v>11.196484940725</v>
       </c>
       <c r="K242">
-        <v>0.89</v>
+        <v>0.99</v>
       </c>
       <c r="L242" t="s">
-        <v>642</v>
+        <v>587</v>
       </c>
       <c r="M242" s="1">
-        <v>596772.0</v>
+        <v>542202.0</v>
       </c>
       <c r="N242" s="1">
-        <v>602114.47</v>
+        <v>548119.81</v>
       </c>
       <c r="O242" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>643</v>
+        <v>588</v>
       </c>
       <c r="B243" t="s">
-        <v>644</v>
+        <v>589</v>
       </c>
       <c r="C243" s="1">
-        <v>432000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>101.631</v>
+        <v>102.588</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>99.68141667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>432000.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I243" s="1">
-        <v>7045.92</v>
+        <v>34879.0</v>
       </c>
       <c r="J243" s="1">
-        <v>1.631</v>
+        <v>2.9158728181532</v>
       </c>
       <c r="K243">
-        <v>2.28</v>
+        <v>0.76</v>
       </c>
       <c r="L243" t="s">
-        <v>645</v>
+        <v>590</v>
       </c>
       <c r="M243" s="1">
-        <v>439045.92</v>
+        <v>1231056.0</v>
       </c>
       <c r="N243" s="1">
-        <v>448884.02</v>
+        <v>1240228.6</v>
       </c>
       <c r="O243" s="1">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>646</v>
+        <v>591</v>
       </c>
       <c r="B244" t="s">
-        <v>647</v>
+        <v>592</v>
       </c>
       <c r="C244" s="1">
-        <v>1434000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.476</v>
+        <v>93.075</v>
       </c>
       <c r="E244" s="1">
-        <v>99.728</v>
+        <v>88.76264198</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1430099.52</v>
+        <v>287590.96</v>
       </c>
       <c r="I244" s="1">
-        <v>10726.32</v>
+        <v>13972.04</v>
       </c>
       <c r="J244" s="1">
-        <v>0.75004010909674</v>
+        <v>4.8583029174491</v>
       </c>
       <c r="K244">
-        <v>0.25</v>
+        <v>1.43</v>
       </c>
       <c r="L244" t="s">
-        <v>648</v>
+        <v>593</v>
       </c>
       <c r="M244" s="1">
-        <v>1440825.84</v>
+        <v>301563.0</v>
       </c>
       <c r="N244" s="1">
-        <v>1444401.02</v>
+        <v>306189.99</v>
       </c>
       <c r="O244" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>649</v>
+        <v>594</v>
       </c>
       <c r="B245" t="s">
-        <v>650</v>
+        <v>595</v>
       </c>
       <c r="C245" s="1">
-        <v>1200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>106.458</v>
+        <v>102.504</v>
       </c>
       <c r="E245" s="1">
-        <v>104.83429833</v>
+        <v>102.316</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1258011.58</v>
+        <v>204632.0</v>
       </c>
       <c r="I245" s="1">
-        <v>19484.42</v>
+        <v>376.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.5488267604023</v>
+        <v>0.18374447789202</v>
       </c>
       <c r="K245">
-        <v>4.64</v>
+        <v>3.51</v>
       </c>
       <c r="L245" t="s">
-        <v>651</v>
+        <v>596</v>
       </c>
       <c r="M245" s="1">
-        <v>1277496.0</v>
+        <v>205008.0</v>
       </c>
       <c r="N245" s="1">
-        <v>1333160.38</v>
+        <v>212021.7</v>
       </c>
       <c r="O245" s="1">
-        <v>0.21</v>
+        <v>0.04</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>652</v>
+        <v>597</v>
       </c>
       <c r="B246" t="s">
-        <v>653</v>
+        <v>598</v>
       </c>
       <c r="C246" s="1">
-        <v>381000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.387</v>
+        <v>98.46</v>
       </c>
       <c r="E246" s="1">
-        <v>102.47</v>
+        <v>100.33</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>390410.7</v>
+        <v>1003300.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-316.23</v>
+        <v>-18700.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.080999316873231</v>
+        <v>-1.8638492973188</v>
       </c>
       <c r="K246">
-        <v>3.44</v>
+        <v>0.12</v>
       </c>
       <c r="L246" t="s">
-        <v>654</v>
+        <v>599</v>
       </c>
       <c r="M246" s="1">
-        <v>390094.47</v>
+        <v>984600.0</v>
       </c>
       <c r="N246" s="1">
-        <v>403205.05</v>
+        <v>985750.68</v>
       </c>
       <c r="O246" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>655</v>
+        <v>600</v>
       </c>
       <c r="B247" t="s">
-        <v>656</v>
+        <v>601</v>
       </c>
       <c r="C247" s="1">
-        <v>3076615.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>94.614</v>
+        <v>90.263</v>
       </c>
       <c r="E247" s="1">
-        <v>93.06000003</v>
+        <v>89.875</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2863097.92</v>
+        <v>179750.0</v>
       </c>
       <c r="I247" s="1">
-        <v>47810.59</v>
+        <v>776.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.6698901447283</v>
+        <v>0.4317107093185</v>
       </c>
       <c r="K247">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>0.06</v>
+      </c>
+      <c r="L247">
+        <v>120.55</v>
       </c>
       <c r="M247" s="1">
-        <v>2910908.51</v>
+        <v>180526.0</v>
       </c>
       <c r="N247" s="1">
-        <v>2942340.56</v>
+        <v>180646.55</v>
       </c>
       <c r="O247" s="1">
-        <v>0.47</v>
+        <v>0.03</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>658</v>
+        <v>602</v>
       </c>
       <c r="B248" t="s">
-        <v>659</v>
+        <v>603</v>
       </c>
       <c r="C248" s="1">
-        <v>2960000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.145</v>
+        <v>90.923</v>
       </c>
       <c r="E248" s="1">
-        <v>94.873</v>
+        <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>2808240.8</v>
+        <v>89875.0</v>
       </c>
       <c r="I248" s="1">
-        <v>156051.2</v>
+        <v>1048.0</v>
       </c>
       <c r="J248" s="1">
-        <v>5.556902385294</v>
+        <v>1.1660639777469</v>
       </c>
       <c r="K248">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.13</v>
+      </c>
+      <c r="L248">
+        <v>126.71</v>
       </c>
       <c r="M248" s="1">
-        <v>2964292.0</v>
+        <v>90923.0</v>
       </c>
       <c r="N248" s="1">
-        <v>2987211.73</v>
+        <v>91049.71</v>
       </c>
       <c r="O248" s="1">
-        <v>0.48</v>
+        <v>0.02</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>661</v>
+        <v>604</v>
       </c>
       <c r="B249" t="s">
-        <v>662</v>
+        <v>605</v>
       </c>
       <c r="C249" s="1">
-        <v>591000.0</v>
+        <v>4749722.0</v>
       </c>
       <c r="D249" s="1">
-        <v>99.796</v>
+        <v>100.953</v>
       </c>
       <c r="E249" s="1">
-        <v>99.422</v>
+        <v>99.67400008</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>587584.02</v>
+        <v>4734237.91</v>
       </c>
       <c r="I249" s="1">
-        <v>2210.34</v>
+        <v>60748.94</v>
       </c>
       <c r="J249" s="1">
-        <v>0.37617428738106</v>
+        <v>1.2831830836317</v>
       </c>
       <c r="K249">
-        <v>3.21</v>
+        <v>0.9</v>
       </c>
       <c r="L249" t="s">
-        <v>663</v>
+        <v>606</v>
       </c>
       <c r="M249" s="1">
-        <v>589794.36</v>
+        <v>4794986.85</v>
       </c>
       <c r="N249" s="1">
-        <v>608738.74</v>
+        <v>4837587.95</v>
       </c>
       <c r="O249" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>664</v>
+        <v>607</v>
       </c>
       <c r="B250" t="s">
-        <v>665</v>
+        <v>608</v>
       </c>
       <c r="C250" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>76.618</v>
+        <v>98.155</v>
       </c>
       <c r="E250" s="1">
-        <v>74.46428571</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>521250.0</v>
+        <v>399064.0</v>
       </c>
       <c r="I250" s="1">
-        <v>15076.0</v>
+        <v>-6444.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.892278177458</v>
+        <v>-1.6147785818816</v>
       </c>
       <c r="K250">
-        <v>0.21</v>
+        <v>2.22</v>
       </c>
       <c r="L250" t="s">
-        <v>666</v>
+        <v>609</v>
       </c>
       <c r="M250" s="1">
-        <v>536326.0</v>
+        <v>392620.0</v>
       </c>
       <c r="N250" s="1">
-        <v>537793.12</v>
+        <v>401515.89</v>
       </c>
       <c r="O250" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>667</v>
+        <v>610</v>
       </c>
       <c r="B251" t="s">
-        <v>668</v>
+        <v>611</v>
       </c>
       <c r="C251" s="1">
-        <v>600000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>103.056</v>
+        <v>98.459</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>600000.0</v>
+        <v>519714.0</v>
       </c>
       <c r="I251" s="1">
-        <v>18336.0</v>
+        <v>-7727.2</v>
       </c>
       <c r="J251" s="1">
-        <v>3.056</v>
+        <v>-1.4868177497624</v>
       </c>
       <c r="K251">
-        <v>1.87</v>
+        <v>0.9</v>
       </c>
       <c r="L251" t="s">
-        <v>669</v>
+        <v>612</v>
       </c>
       <c r="M251" s="1">
-        <v>618336.0</v>
+        <v>511986.8</v>
       </c>
       <c r="N251" s="1">
-        <v>629543.74</v>
+        <v>516687.32</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>670</v>
+        <v>613</v>
       </c>
       <c r="B252" t="s">
-        <v>671</v>
+        <v>614</v>
       </c>
       <c r="C252" s="1">
-        <v>400000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.407</v>
+        <v>98.994</v>
       </c>
       <c r="E252" s="1">
-        <v>99.405</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>397620.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I252" s="1">
-        <v>-3992.0</v>
+        <v>-3171.68</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.0039736431769</v>
+        <v>-0.69019481952609</v>
       </c>
       <c r="K252">
-        <v>0.34</v>
+        <v>0.79</v>
       </c>
       <c r="L252" t="s">
-        <v>672</v>
+        <v>615</v>
       </c>
       <c r="M252" s="1">
-        <v>393628.0</v>
+        <v>456362.34</v>
       </c>
       <c r="N252" s="1">
-        <v>394975.95</v>
+        <v>460009.29</v>
       </c>
       <c r="O252" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>673</v>
+        <v>616</v>
       </c>
       <c r="B253" t="s">
-        <v>674</v>
+        <v>617</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>4440000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.816</v>
+        <v>91.648</v>
       </c>
       <c r="E253" s="1">
-        <v>100.66</v>
+        <v>91.445</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>301980.0</v>
+        <v>4060158.0</v>
       </c>
       <c r="I253" s="1">
-        <v>468.0</v>
+        <v>9013.2</v>
       </c>
       <c r="J253" s="1">
-        <v>0.15497715080469</v>
+        <v>0.22199136092733</v>
       </c>
       <c r="K253">
-        <v>2.15</v>
+        <v>0.76</v>
       </c>
       <c r="L253" t="s">
-        <v>675</v>
+        <v>618</v>
       </c>
       <c r="M253" s="1">
-        <v>302448.0</v>
+        <v>4069171.2</v>
       </c>
       <c r="N253" s="1">
-        <v>308911.36</v>
+        <v>4102927.36</v>
       </c>
       <c r="O253" s="1">
-        <v>0.05</v>
+        <v>0.69</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>676</v>
+        <v>619</v>
       </c>
       <c r="B254" t="s">
-        <v>677</v>
+        <v>620</v>
       </c>
       <c r="C254" s="1">
-        <v>1600000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>93.13</v>
+        <v>98.305</v>
       </c>
       <c r="E254" s="1">
-        <v>99.696</v>
+        <v>99.998</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>1595136.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I254" s="1">
-        <v>-105056.0</v>
+        <v>-13713.3</v>
       </c>
       <c r="J254" s="1">
-        <v>-6.5860215053763</v>
+        <v>-1.6930338606772</v>
       </c>
       <c r="K254">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="L254" t="s">
-        <v>678</v>
+        <v>621</v>
       </c>
       <c r="M254" s="1">
-        <v>1490080.0</v>
+        <v>796270.5</v>
       </c>
       <c r="N254" s="1">
-        <v>1493946.3</v>
+        <v>798470.82</v>
       </c>
       <c r="O254" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>679</v>
+        <v>622</v>
       </c>
       <c r="B255" t="s">
-        <v>680</v>
+        <v>623</v>
       </c>
       <c r="C255" s="1">
-        <v>641000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>99.956</v>
+        <v>101.775</v>
       </c>
       <c r="E255" s="1">
-        <v>100.14873635</v>
+        <v>100.120285</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>641953.4</v>
+        <v>400481.14</v>
       </c>
       <c r="I255" s="1">
-        <v>-1235.44</v>
+        <v>6618.86</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.19245010619151</v>
+        <v>1.6527270173072</v>
       </c>
       <c r="K255">
-        <v>3.18</v>
+        <v>2.19</v>
       </c>
       <c r="L255" t="s">
-        <v>681</v>
+        <v>624</v>
       </c>
       <c r="M255" s="1">
-        <v>640717.96</v>
+        <v>407100.0</v>
       </c>
       <c r="N255" s="1">
-        <v>661107.03</v>
+        <v>415858.36</v>
       </c>
       <c r="O255" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>682</v>
+        <v>625</v>
       </c>
       <c r="B256" t="s">
-        <v>683</v>
+        <v>626</v>
       </c>
       <c r="C256" s="1">
-        <v>600000.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D256" s="1">
-        <v>101.425</v>
+        <v>82.807</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>82.12341516</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>600000.0</v>
+        <v>14608712.59</v>
       </c>
       <c r="I256" s="1">
-        <v>8550.0</v>
+        <v>121601.06</v>
       </c>
       <c r="J256" s="1">
-        <v>1.425</v>
+        <v>0.83238724323483</v>
       </c>
       <c r="K256">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>0.0</v>
+      </c>
+      <c r="L256">
+        <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>608550.0</v>
+        <v>14730313.65</v>
       </c>
       <c r="N256" s="1">
-        <v>614381.61</v>
+        <v>14730313.65</v>
       </c>
       <c r="O256" s="1">
-        <v>0.1</v>
+        <v>2.46</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>685</v>
+        <v>627</v>
       </c>
       <c r="B257" t="s">
-        <v>686</v>
+        <v>628</v>
       </c>
       <c r="C257" s="1">
-        <v>1400000.0</v>
+        <v>4448000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.201</v>
+        <v>90.499</v>
       </c>
       <c r="E257" s="1">
-        <v>99.55221429</v>
+        <v>84.52429069</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>1393731.0</v>
+        <v>3759640.45</v>
       </c>
       <c r="I257" s="1">
-        <v>23083.0</v>
+        <v>265755.07</v>
       </c>
       <c r="J257" s="1">
-        <v>1.6562019500176</v>
+        <v>7.0686299270985</v>
       </c>
       <c r="K257">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>687</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>1416814.0</v>
+        <v>4025395.52</v>
       </c>
       <c r="N257" s="1">
-        <v>1421301.67</v>
+        <v>4025395.52</v>
       </c>
       <c r="O257" s="1">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>688</v>
+        <v>629</v>
       </c>
       <c r="B258" t="s">
-        <v>689</v>
+        <v>630</v>
       </c>
       <c r="C258" s="1">
-        <v>900000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>102.051</v>
+        <v>87.561</v>
       </c>
       <c r="E258" s="1">
-        <v>99.683</v>
+        <v>85.24267627</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>897147.0</v>
+        <v>14871106.56</v>
       </c>
       <c r="I258" s="1">
-        <v>21312.0</v>
+        <v>404445.76</v>
       </c>
       <c r="J258" s="1">
-        <v>2.3755304314678</v>
+        <v>2.7196749506716</v>
       </c>
       <c r="K258">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>0.0</v>
+      </c>
+      <c r="L258">
+        <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>918459.0</v>
+        <v>15275552.32</v>
       </c>
       <c r="N258" s="1">
-        <v>940465.85</v>
+        <v>15275552.32</v>
       </c>
       <c r="O258" s="1">
-        <v>0.15</v>
+        <v>2.55</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>691</v>
+        <v>631</v>
       </c>
       <c r="B259" t="s">
-        <v>692</v>
+        <v>632</v>
       </c>
       <c r="C259" s="1">
-        <v>545000.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.159</v>
+        <v>84.445</v>
       </c>
       <c r="E259" s="1">
-        <v>100.0</v>
+        <v>84.17364868</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>545000.0</v>
+        <v>13105837.1</v>
       </c>
       <c r="I259" s="1">
-        <v>866.55</v>
+        <v>42249.4</v>
       </c>
       <c r="J259" s="1">
-        <v>0.159</v>
+        <v>0.32237086175899</v>
       </c>
       <c r="K259">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L259">
-        <v>114.11</v>
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>545866.55</v>
+        <v>13148086.5</v>
       </c>
       <c r="N259" s="1">
-        <v>545980.66</v>
+        <v>13148086.5</v>
       </c>
       <c r="O259" s="1">
-        <v>0.09</v>
+        <v>2.2</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>693</v>
+        <v>633</v>
       </c>
       <c r="B260" t="s">
-        <v>694</v>
+        <v>634</v>
       </c>
       <c r="C260" s="1">
-        <v>600000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>99.785</v>
+        <v>98.807</v>
       </c>
       <c r="E260" s="1">
-        <v>99.3</v>
+        <v>95.511</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>595800.0</v>
+        <v>5730660.0</v>
       </c>
       <c r="I260" s="1">
-        <v>2910.0</v>
+        <v>197760.0</v>
       </c>
       <c r="J260" s="1">
-        <v>0.48841893252769</v>
+        <v>3.4509114133451</v>
       </c>
       <c r="K260">
-        <v>2.66</v>
+        <v>2.04</v>
       </c>
       <c r="L260" t="s">
-        <v>695</v>
+        <v>635</v>
       </c>
       <c r="M260" s="1">
-        <v>598710.0</v>
+        <v>5928420.0</v>
       </c>
       <c r="N260" s="1">
-        <v>614667.53</v>
+        <v>6050885.75</v>
       </c>
       <c r="O260" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>696</v>
+        <v>636</v>
       </c>
       <c r="B261" t="s">
-        <v>697</v>
+        <v>637</v>
       </c>
       <c r="C261" s="1">
-        <v>368000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.993</v>
+        <v>115.452</v>
       </c>
       <c r="E261" s="1">
-        <v>99.23</v>
+        <v>116.988</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>365166.4</v>
+        <v>9359040.0</v>
       </c>
       <c r="I261" s="1">
-        <v>6487.84</v>
+        <v>-122880.0</v>
       </c>
       <c r="J261" s="1">
-        <v>1.7766804393833</v>
+        <v>-1.3129551748897</v>
       </c>
       <c r="K261">
-        <v>1.63</v>
+        <v>2.28</v>
       </c>
       <c r="L261" t="s">
-        <v>698</v>
+        <v>638</v>
       </c>
       <c r="M261" s="1">
-        <v>371654.24</v>
+        <v>9236160.0</v>
       </c>
       <c r="N261" s="1">
-        <v>377643.06</v>
+        <v>9418899.73</v>
       </c>
       <c r="O261" s="1">
-        <v>0.06</v>
+        <v>1.57</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>699</v>
+        <v>639</v>
       </c>
       <c r="B262" t="s">
-        <v>700</v>
+        <v>640</v>
       </c>
       <c r="C262" s="1">
-        <v>366000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>101.661</v>
+        <v>82.752</v>
       </c>
       <c r="E262" s="1">
-        <v>99.499</v>
+        <v>81.75</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>364166.34</v>
+        <v>163500.0</v>
       </c>
       <c r="I262" s="1">
-        <v>7912.92</v>
+        <v>2004.0</v>
       </c>
       <c r="J262" s="1">
-        <v>2.1728861596599</v>
+        <v>1.2256880733945</v>
       </c>
       <c r="K262">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.02</v>
+      </c>
+      <c r="L262">
+        <v>49.32</v>
       </c>
       <c r="M262" s="1">
-        <v>372079.26</v>
+        <v>165504.0</v>
       </c>
       <c r="N262" s="1">
-        <v>373658.58</v>
+        <v>165553.32</v>
       </c>
       <c r="O262" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>702</v>
+        <v>641</v>
       </c>
       <c r="B263" t="s">
-        <v>703</v>
+        <v>642</v>
       </c>
       <c r="C263" s="1">
-        <v>585000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>103.381</v>
+        <v>94.519</v>
       </c>
       <c r="E263" s="1">
-        <v>100.58151111</v>
+        <v>95.643</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>588401.84</v>
+        <v>1912860.0</v>
       </c>
       <c r="I263" s="1">
-        <v>16377.01</v>
+        <v>-22480.0</v>
       </c>
       <c r="J263" s="1">
-        <v>2.7833036687989</v>
+        <v>-1.1752036218019</v>
       </c>
       <c r="K263">
-        <v>3.08</v>
+        <v>1.01</v>
       </c>
       <c r="L263" t="s">
-        <v>704</v>
+        <v>643</v>
       </c>
       <c r="M263" s="1">
-        <v>604778.85</v>
+        <v>1890380.0</v>
       </c>
       <c r="N263" s="1">
-        <v>622809.67</v>
+        <v>1910500.55</v>
       </c>
       <c r="O263" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>705</v>
+        <v>644</v>
       </c>
       <c r="B264" t="s">
-        <v>706</v>
+        <v>645</v>
       </c>
       <c r="C264" s="1">
-        <v>5210000.0</v>
+        <v>662000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>70.517</v>
+        <v>102.861</v>
       </c>
       <c r="E264" s="1">
-        <v>70.36</v>
+        <v>101.86053474</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>3665756.0</v>
+        <v>674316.74</v>
       </c>
       <c r="I264" s="1">
-        <v>8179.7</v>
+        <v>6623.08</v>
       </c>
       <c r="J264" s="1">
-        <v>0.22313814667425</v>
+        <v>0.9821912473951</v>
       </c>
       <c r="K264">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="L264" t="s">
-        <v>707</v>
+        <v>646</v>
       </c>
       <c r="M264" s="1">
-        <v>3673935.7</v>
+        <v>680939.82</v>
       </c>
       <c r="N264" s="1">
-        <v>3711904.47</v>
+        <v>689244.29</v>
       </c>
       <c r="O264" s="1">
-        <v>0.6</v>
+        <v>0.12</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>708</v>
+        <v>647</v>
       </c>
       <c r="B265" t="s">
-        <v>709</v>
+        <v>648</v>
       </c>
       <c r="C265" s="1">
-        <v>264000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>101.242</v>
+        <v>98.965</v>
       </c>
       <c r="E265" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>264000.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I265" s="1">
-        <v>3278.88</v>
+        <v>-825.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.242</v>
+        <v>-0.27710600564289</v>
       </c>
       <c r="K265">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="L265" t="s">
-        <v>710</v>
+        <v>649</v>
       </c>
       <c r="M265" s="1">
-        <v>267278.88</v>
+        <v>296895.0</v>
       </c>
       <c r="N265" s="1">
-        <v>269676.25</v>
+        <v>298651.85</v>
       </c>
       <c r="O265" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>711</v>
+        <v>650</v>
       </c>
       <c r="B266" t="s">
-        <v>712</v>
+        <v>651</v>
       </c>
       <c r="C266" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.903</v>
+        <v>88.445</v>
       </c>
       <c r="E266" s="1">
-        <v>100.23</v>
+        <v>85.37902778</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>400920.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I266" s="1">
-        <v>2692.0</v>
+        <v>27593.75</v>
       </c>
       <c r="J266" s="1">
-        <v>0.6714556520004</v>
+        <v>3.5910132757687</v>
       </c>
       <c r="K266">
-        <v>1.8</v>
+        <v>1.68</v>
       </c>
       <c r="L266" t="s">
-        <v>713</v>
+        <v>652</v>
       </c>
       <c r="M266" s="1">
-        <v>403612.0</v>
+        <v>796005.0</v>
       </c>
       <c r="N266" s="1">
-        <v>410803.78</v>
+        <v>811149.66</v>
       </c>
       <c r="O266" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>714</v>
+        <v>653</v>
       </c>
       <c r="B267" t="s">
-        <v>715</v>
+        <v>654</v>
       </c>
       <c r="C267" s="1">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.688</v>
+        <v>101.131</v>
       </c>
       <c r="E267" s="1">
-        <v>99.871</v>
+        <v>99.858</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>798968.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I267" s="1">
-        <v>6536.0</v>
+        <v>8911.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0.81805529132581</v>
+        <v>1.2748102305273</v>
       </c>
       <c r="K267">
-        <v>1.05</v>
+        <v>3.05</v>
       </c>
       <c r="L267" t="s">
-        <v>716</v>
+        <v>655</v>
       </c>
       <c r="M267" s="1">
-        <v>805504.0</v>
+        <v>707917.0</v>
       </c>
       <c r="N267" s="1">
-        <v>813912.22</v>
+        <v>729245.42</v>
       </c>
       <c r="O267" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>717</v>
+        <v>656</v>
       </c>
       <c r="B268" t="s">
-        <v>718</v>
+        <v>657</v>
       </c>
       <c r="C268" s="1">
-        <v>4580000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>94.057</v>
+        <v>98.554</v>
       </c>
       <c r="E268" s="1">
-        <v>83.767</v>
+        <v>99.67</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>3836528.6</v>
+        <v>398680.0</v>
       </c>
       <c r="I268" s="1">
-        <v>471282.0</v>
+        <v>-4464.0</v>
       </c>
       <c r="J268" s="1">
-        <v>12.284073680566</v>
+        <v>-1.1196949934785</v>
       </c>
       <c r="K268">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="L268" t="s">
-        <v>719</v>
+        <v>658</v>
       </c>
       <c r="M268" s="1">
-        <v>4307810.6</v>
+        <v>394216.0</v>
       </c>
       <c r="N268" s="1">
-        <v>4316769.83</v>
+        <v>395483.12</v>
       </c>
       <c r="O268" s="1">
-        <v>0.7</v>
+        <v>0.07</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>720</v>
+        <v>659</v>
       </c>
       <c r="B269" t="s">
-        <v>721</v>
+        <v>660</v>
       </c>
       <c r="C269" s="1">
-        <v>3528000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>89.113</v>
+        <v>97.426</v>
       </c>
       <c r="E269" s="1">
-        <v>87.226</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>3077333.28</v>
+        <v>400000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>66573.36</v>
+        <v>-10296.0</v>
       </c>
       <c r="J269" s="1">
-        <v>2.1633457913925</v>
+        <v>-2.574</v>
       </c>
       <c r="K269">
-        <v>0.58</v>
+        <v>1.38</v>
       </c>
       <c r="L269" t="s">
-        <v>722</v>
+        <v>661</v>
       </c>
       <c r="M269" s="1">
-        <v>3143906.64</v>
+        <v>389704.0</v>
       </c>
       <c r="N269" s="1">
-        <v>3164407.7</v>
+        <v>395210.85</v>
       </c>
       <c r="O269" s="1">
-        <v>0.51</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>723</v>
+        <v>662</v>
       </c>
       <c r="B270" t="s">
-        <v>724</v>
+        <v>663</v>
       </c>
       <c r="C270" s="1">
-        <v>30000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.274</v>
+        <v>92.916</v>
       </c>
       <c r="E270" s="1">
-        <v>100.104</v>
+        <v>94.5</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>30031200.0</v>
+        <v>567000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>51000.0</v>
+        <v>-9504.0</v>
       </c>
       <c r="J270" s="1">
-        <v>0.16982338368097</v>
+        <v>-1.6761904761905</v>
       </c>
       <c r="K270">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="L270" t="s">
-        <v>725</v>
+        <v>664</v>
       </c>
       <c r="M270" s="1">
-        <v>30082200.0</v>
+        <v>557496.0</v>
       </c>
       <c r="N270" s="1">
-        <v>30088610.96</v>
+        <v>558636.0</v>
       </c>
       <c r="O270" s="1">
-        <v>4.85</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>726</v>
+        <v>665</v>
       </c>
       <c r="B271" t="s">
-        <v>727</v>
+        <v>666</v>
       </c>
       <c r="C271" s="1">
-        <v>928000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>102.072</v>
+        <v>96.148</v>
       </c>
       <c r="E271" s="1">
-        <v>100.28486961</v>
+        <v>98.7725</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>930643.59</v>
+        <v>987725.0</v>
       </c>
       <c r="I271" s="1">
-        <v>16584.57</v>
+        <v>-26245.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.7820538580188</v>
+        <v>-2.6571161001291</v>
       </c>
       <c r="K271">
-        <v>3.32</v>
+        <v>3.61</v>
       </c>
       <c r="L271" t="s">
-        <v>728</v>
+        <v>667</v>
       </c>
       <c r="M271" s="1">
-        <v>947228.16</v>
+        <v>961480.0</v>
       </c>
       <c r="N271" s="1">
-        <v>978017.42</v>
+        <v>997558.77</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>729</v>
+        <v>668</v>
       </c>
       <c r="B272" t="s">
-        <v>730</v>
+        <v>669</v>
       </c>
       <c r="C272" s="1">
-        <v>500000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>101.29</v>
+        <v>98.762</v>
       </c>
       <c r="E272" s="1">
-        <v>97.41</v>
+        <v>99.628</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>487050.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I272" s="1">
-        <v>19400.0</v>
+        <v>-4607.12</v>
       </c>
       <c r="J272" s="1">
-        <v>3.9831639462068</v>
+        <v>-0.86923354880154</v>
       </c>
       <c r="K272">
-        <v>3.42</v>
+        <v>1.5</v>
       </c>
       <c r="L272" t="s">
-        <v>731</v>
+        <v>670</v>
       </c>
       <c r="M272" s="1">
-        <v>506450.0</v>
+        <v>525413.84</v>
       </c>
       <c r="N272" s="1">
-        <v>523545.89</v>
+        <v>533419.35</v>
       </c>
       <c r="O272" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>732</v>
+        <v>671</v>
       </c>
       <c r="B273" t="s">
-        <v>733</v>
+        <v>672</v>
       </c>
       <c r="C273" s="1">
-        <v>615000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.436</v>
+        <v>98.203</v>
       </c>
       <c r="E273" s="1">
-        <v>99.166</v>
+        <v>99.736</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>609870.9</v>
+        <v>398944.0</v>
       </c>
       <c r="I273" s="1">
-        <v>7810.5</v>
+        <v>-6132.0</v>
       </c>
       <c r="J273" s="1">
-        <v>1.2806808785269</v>
+        <v>-1.5370578326783</v>
       </c>
       <c r="K273">
-        <v>0.65</v>
+        <v>1.29</v>
       </c>
       <c r="L273" t="s">
-        <v>734</v>
+        <v>673</v>
       </c>
       <c r="M273" s="1">
-        <v>617681.4</v>
+        <v>392812.0</v>
       </c>
       <c r="N273" s="1">
-        <v>621683.11</v>
+        <v>397984.6</v>
       </c>
       <c r="O273" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>735</v>
+        <v>674</v>
       </c>
       <c r="B274" t="s">
-        <v>736</v>
+        <v>675</v>
       </c>
       <c r="C274" s="1">
-        <v>600000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>108.775</v>
+        <v>98.036</v>
       </c>
       <c r="E274" s="1">
-        <v>108.24</v>
+        <v>99.594</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>649440.0</v>
+        <v>389412.54</v>
       </c>
       <c r="I274" s="1">
-        <v>3210.0</v>
+        <v>-6091.78</v>
       </c>
       <c r="J274" s="1">
-        <v>0.49427198817443</v>
+        <v>-1.5643512661405</v>
       </c>
       <c r="K274">
-        <v>1.59</v>
+        <v>2.62</v>
       </c>
       <c r="L274" t="s">
-        <v>737</v>
+        <v>676</v>
       </c>
       <c r="M274" s="1">
-        <v>652650.0</v>
+        <v>383320.76</v>
       </c>
       <c r="N274" s="1">
-        <v>662184.25</v>
+        <v>393552.37</v>
       </c>
       <c r="O274" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>738</v>
+        <v>677</v>
       </c>
       <c r="B275" t="s">
-        <v>739</v>
+        <v>678</v>
       </c>
       <c r="C275" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>101.06</v>
+        <v>98.868</v>
       </c>
       <c r="E275" s="1">
-        <v>100.51</v>
+        <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>904590.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>4950.0</v>
+        <v>-16980.0</v>
       </c>
       <c r="J275" s="1">
-        <v>0.54720923291215</v>
+        <v>-1.132</v>
       </c>
       <c r="K275">
-        <v>2.54</v>
+        <v>2.24</v>
       </c>
       <c r="L275" t="s">
-        <v>740</v>
+        <v>679</v>
       </c>
       <c r="M275" s="1">
-        <v>909540.0</v>
+        <v>1483020.0</v>
       </c>
       <c r="N275" s="1">
-        <v>932425.27</v>
+        <v>1516621.03</v>
       </c>
       <c r="O275" s="1">
-        <v>0.15</v>
+        <v>0.25</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>741</v>
+        <v>680</v>
       </c>
       <c r="B276" t="s">
-        <v>742</v>
+        <v>681</v>
       </c>
       <c r="C276" s="1">
-        <v>1025000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.084</v>
+        <v>97.032</v>
       </c>
       <c r="E276" s="1">
-        <v>99.902</v>
+        <v>98.82</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>1023995.5</v>
+        <v>395280.0</v>
       </c>
       <c r="I276" s="1">
-        <v>1865.5</v>
+        <v>-7152.0</v>
       </c>
       <c r="J276" s="1">
-        <v>0.18217853496426</v>
+        <v>-1.8093503339405</v>
       </c>
       <c r="K276">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>814.38</v>
+        <v>1.52</v>
+      </c>
+      <c r="L276" t="s">
+        <v>682</v>
       </c>
       <c r="M276" s="1">
-        <v>1025861.0</v>
+        <v>388128.0</v>
       </c>
       <c r="N276" s="1">
-        <v>1026675.38</v>
+        <v>394189.64</v>
       </c>
       <c r="O276" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>743</v>
+        <v>683</v>
       </c>
       <c r="B277" t="s">
-        <v>744</v>
+        <v>684</v>
       </c>
       <c r="C277" s="1">
-        <v>600000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>90.691</v>
+        <v>101.245</v>
       </c>
       <c r="E277" s="1">
-        <v>85.42465</v>
+        <v>100.16669834</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>512547.9</v>
+        <v>1148912.03</v>
       </c>
       <c r="I277" s="1">
-        <v>31598.1</v>
+        <v>12368.12</v>
       </c>
       <c r="J277" s="1">
-        <v>6.164906733595</v>
+        <v>1.0765071369302</v>
       </c>
       <c r="K277">
-        <v>0.7</v>
+        <v>1.94</v>
       </c>
       <c r="L277" t="s">
-        <v>745</v>
+        <v>685</v>
       </c>
       <c r="M277" s="1">
-        <v>544146.0</v>
+        <v>1161280.15</v>
       </c>
       <c r="N277" s="1">
-        <v>548350.11</v>
+        <v>1183541.38</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>746</v>
+        <v>686</v>
       </c>
       <c r="B278" t="s">
-        <v>747</v>
+        <v>687</v>
       </c>
       <c r="C278" s="1">
-        <v>520000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>102.953</v>
+        <v>108.543</v>
       </c>
       <c r="E278" s="1">
-        <v>99.779</v>
+        <v>99.283</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>518850.8</v>
+        <v>253171.65</v>
       </c>
       <c r="I278" s="1">
-        <v>16504.8</v>
+        <v>23613.0</v>
       </c>
       <c r="J278" s="1">
-        <v>3.181030076469</v>
+        <v>9.3268736843165</v>
       </c>
       <c r="K278">
-        <v>1.0</v>
+        <v>2.84</v>
       </c>
       <c r="L278" t="s">
-        <v>748</v>
+        <v>688</v>
       </c>
       <c r="M278" s="1">
-        <v>535355.6</v>
+        <v>276784.65</v>
       </c>
       <c r="N278" s="1">
-        <v>540537.79</v>
+        <v>284017.22</v>
       </c>
       <c r="O278" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>749</v>
+        <v>689</v>
       </c>
       <c r="B279" t="s">
-        <v>750</v>
+        <v>690</v>
       </c>
       <c r="C279" s="1">
-        <v>600000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>102.886</v>
+        <v>99.132</v>
       </c>
       <c r="E279" s="1">
-        <v>102.939</v>
+        <v>99.115</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>617634.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-318.0</v>
+        <v>71.4</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.051486802863832</v>
+        <v>0.017151793371336</v>
       </c>
       <c r="K279">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>297.95</v>
+        <v>3.38</v>
+      </c>
+      <c r="L279" t="s">
+        <v>691</v>
       </c>
       <c r="M279" s="1">
-        <v>617316.0</v>
+        <v>416354.4</v>
       </c>
       <c r="N279" s="1">
-        <v>617613.95</v>
+        <v>430571.11</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>751</v>
+        <v>692</v>
       </c>
       <c r="B280" t="s">
-        <v>752</v>
+        <v>693</v>
       </c>
       <c r="C280" s="1">
-        <v>900000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.861</v>
+        <v>95.758</v>
       </c>
       <c r="E280" s="1">
-        <v>100.761</v>
+        <v>89.447</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>906849.0</v>
+        <v>1726327.1</v>
       </c>
       <c r="I280" s="1">
-        <v>-8100.0</v>
+        <v>121802.3</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.89320272724566</v>
+        <v>7.0555748096638</v>
       </c>
       <c r="K280">
-        <v>1.65</v>
+        <v>0.93</v>
       </c>
       <c r="L280" t="s">
-        <v>753</v>
+        <v>694</v>
       </c>
       <c r="M280" s="1">
-        <v>898749.0</v>
+        <v>1848129.4</v>
       </c>
       <c r="N280" s="1">
-        <v>913562.01</v>
+        <v>1866044.03</v>
       </c>
       <c r="O280" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>754</v>
+        <v>695</v>
       </c>
       <c r="B281" t="s">
-        <v>755</v>
+        <v>696</v>
       </c>
       <c r="C281" s="1">
-        <v>500000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>106.776</v>
+        <v>99.208</v>
       </c>
       <c r="E281" s="1">
-        <v>104.55</v>
+        <v>95.049</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>522750.0</v>
+        <v>1682367.3</v>
       </c>
       <c r="I281" s="1">
-        <v>11130.0</v>
+        <v>73614.3</v>
       </c>
       <c r="J281" s="1">
-        <v>2.12912482066</v>
+        <v>4.3756378289093</v>
       </c>
       <c r="K281">
-        <v>3.55</v>
+        <v>2.03</v>
       </c>
       <c r="L281" t="s">
-        <v>756</v>
+        <v>697</v>
       </c>
       <c r="M281" s="1">
-        <v>533880.0</v>
+        <v>1755981.6</v>
       </c>
       <c r="N281" s="1">
-        <v>551636.85</v>
+        <v>1791827.74</v>
       </c>
       <c r="O281" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>757</v>
+        <v>698</v>
       </c>
       <c r="B282" t="s">
-        <v>758</v>
+        <v>699</v>
       </c>
       <c r="C282" s="1">
-        <v>750000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.948</v>
+        <v>101.706</v>
       </c>
       <c r="E282" s="1">
-        <v>99.589</v>
+        <v>101.22622222</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>746917.5</v>
+        <v>728828.8</v>
       </c>
       <c r="I282" s="1">
-        <v>2692.5</v>
+        <v>3454.4</v>
       </c>
       <c r="J282" s="1">
-        <v>0.36048157929089</v>
+        <v>0.47396590255489</v>
       </c>
       <c r="K282">
-        <v>1.81</v>
+        <v>2.55</v>
       </c>
       <c r="L282" t="s">
-        <v>759</v>
+        <v>700</v>
       </c>
       <c r="M282" s="1">
-        <v>749610.0</v>
+        <v>732283.2</v>
       </c>
       <c r="N282" s="1">
-        <v>763171.64</v>
+        <v>750628.41</v>
       </c>
       <c r="O282" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>760</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>761</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>400000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>99.891</v>
+        <v>87.709</v>
       </c>
       <c r="E283" s="1">
-        <v>99.908</v>
+        <v>87.304</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>399632.0</v>
+        <v>3753198.96</v>
       </c>
       <c r="I283" s="1">
-        <v>-68.0</v>
+        <v>17410.95</v>
       </c>
       <c r="J283" s="1">
-        <v>-0.01701565440205</v>
+        <v>0.46389627050307</v>
       </c>
       <c r="K283">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="L283" t="s">
-        <v>762</v>
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>399564.0</v>
+        <v>3770609.91</v>
       </c>
       <c r="N283" s="1">
-        <v>400640.39</v>
+        <v>3782727.42</v>
       </c>
       <c r="O283" s="1">
-        <v>0.06</v>
+        <v>0.63</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>763</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>761</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>700000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>104.491</v>
+        <v>92.104</v>
       </c>
       <c r="E284" s="1">
-        <v>103.012</v>
+        <v>88.10022153</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>721084.0</v>
+        <v>10932356.49</v>
       </c>
       <c r="I284" s="1">
-        <v>10353.0</v>
+        <v>496828.87</v>
       </c>
       <c r="J284" s="1">
-        <v>1.4357550576632</v>
+        <v>4.5445725306749</v>
       </c>
       <c r="K284">
-        <v>4.19</v>
+        <v>0.12</v>
       </c>
       <c r="L284" t="s">
-        <v>764</v>
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>731437.0</v>
+        <v>11429185.36</v>
       </c>
       <c r="N284" s="1">
-        <v>760769.88</v>
+        <v>11444165.29</v>
       </c>
       <c r="O284" s="1">
-        <v>0.12</v>
+        <v>1.91</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>765</v>
+        <v>707</v>
       </c>
       <c r="B285" t="s">
-        <v>766</v>
+        <v>708</v>
       </c>
       <c r="C285" s="1">
-        <v>600000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>106.205</v>
+        <v>94.395</v>
       </c>
       <c r="E285" s="1">
-        <v>106.6</v>
+        <v>82.641</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>639600.0</v>
+        <v>3776693.7</v>
       </c>
       <c r="I285" s="1">
-        <v>-2370.0</v>
+        <v>537157.8</v>
       </c>
       <c r="J285" s="1">
-        <v>-0.37054409005629</v>
+        <v>14.222964388137</v>
       </c>
       <c r="K285">
-        <v>1.54</v>
+        <v>0.63</v>
       </c>
       <c r="L285" t="s">
-        <v>767</v>
+        <v>709</v>
       </c>
       <c r="M285" s="1">
-        <v>637230.0</v>
+        <v>4313851.5</v>
       </c>
       <c r="N285" s="1">
-        <v>646451.92</v>
+        <v>4342495.61</v>
       </c>
       <c r="O285" s="1">
-        <v>0.1</v>
+        <v>0.73</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>768</v>
+        <v>710</v>
       </c>
       <c r="B286" t="s">
-        <v>769</v>
+        <v>711</v>
       </c>
       <c r="C286" s="1">
-        <v>526000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>102.156</v>
+        <v>94.367</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>92.53365517</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>526000.0</v>
+        <v>7698800.11</v>
       </c>
       <c r="I286" s="1">
-        <v>11340.56</v>
+        <v>152534.29</v>
       </c>
       <c r="J286" s="1">
-        <v>2.156</v>
+        <v>1.9812735467943</v>
       </c>
       <c r="K286">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="L286" t="s">
-        <v>770</v>
+        <v>712</v>
       </c>
       <c r="M286" s="1">
-        <v>537340.56</v>
+        <v>7851334.4</v>
       </c>
       <c r="N286" s="1">
-        <v>539373.23</v>
+        <v>7892065.83</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>1.32</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>771</v>
+        <v>713</v>
       </c>
       <c r="B287" t="s">
-        <v>772</v>
+        <v>714</v>
       </c>
       <c r="C287" s="1">
-        <v>211000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>103.81</v>
+        <v>99.101</v>
       </c>
       <c r="E287" s="1">
-        <v>100.0</v>
+        <v>100.01067078</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>211000.0</v>
+        <v>14581555.8</v>
       </c>
       <c r="I287" s="1">
-        <v>8039.1</v>
+        <v>-132630.0</v>
       </c>
       <c r="J287" s="1">
-        <v>3.81</v>
+        <v>-0.90957372326484</v>
       </c>
       <c r="K287">
-        <v>3.59</v>
+        <v>0.03</v>
       </c>
       <c r="L287" t="s">
-        <v>773</v>
+        <v>715</v>
       </c>
       <c r="M287" s="1">
-        <v>219039.1</v>
+        <v>14448925.8</v>
       </c>
       <c r="N287" s="1">
-        <v>226607.28</v>
+        <v>14452669.85</v>
       </c>
       <c r="O287" s="1">
-        <v>0.04</v>
+        <v>2.42</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>774</v>
+        <v>716</v>
       </c>
       <c r="B288" t="s">
-        <v>775</v>
+        <v>717</v>
       </c>
       <c r="C288" s="1">
-        <v>302000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>104.289</v>
+        <v>102.562</v>
       </c>
       <c r="E288" s="1">
-        <v>99.477</v>
+        <v>100.49644715</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>300420.54</v>
+        <v>10924968.77</v>
       </c>
       <c r="I288" s="1">
-        <v>14532.24</v>
+        <v>224546.25</v>
       </c>
       <c r="J288" s="1">
-        <v>4.8372990741578</v>
+        <v>2.0553491248104</v>
       </c>
       <c r="K288">
-        <v>2.97</v>
+        <v>0.17</v>
       </c>
       <c r="L288" t="s">
-        <v>776</v>
+        <v>718</v>
       </c>
       <c r="M288" s="1">
-        <v>314952.78</v>
+        <v>11149515.02</v>
       </c>
       <c r="N288" s="1">
-        <v>323929.01</v>
+        <v>11168125.7</v>
       </c>
       <c r="O288" s="1">
-        <v>0.05</v>
+        <v>1.87</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>777</v>
+        <v>719</v>
       </c>
       <c r="B289" t="s">
-        <v>778</v>
+        <v>720</v>
       </c>
       <c r="C289" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>103.773</v>
+        <v>96.085</v>
       </c>
       <c r="E289" s="1">
-        <v>103.48</v>
+        <v>99.406</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>620880.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I289" s="1">
-        <v>1758.0</v>
+        <v>-14346.72</v>
       </c>
       <c r="J289" s="1">
-        <v>0.28314650173947</v>
+        <v>-3.3408446170251</v>
       </c>
       <c r="K289">
-        <v>4.01</v>
+        <v>0.84</v>
       </c>
       <c r="L289" t="s">
-        <v>779</v>
+        <v>721</v>
       </c>
       <c r="M289" s="1">
-        <v>622638.0</v>
+        <v>415087.2</v>
       </c>
       <c r="N289" s="1">
-        <v>646670.88</v>
+        <v>418711.86</v>
       </c>
       <c r="O289" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>780</v>
+        <v>722</v>
       </c>
       <c r="B290" t="s">
-        <v>781</v>
+        <v>723</v>
       </c>
       <c r="C290" s="1">
-        <v>700000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.405</v>
+        <v>98.558</v>
       </c>
       <c r="E290" s="1">
-        <v>99.44457143</v>
+        <v>100.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>696112.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I290" s="1">
-        <v>13723.0</v>
+        <v>-16554.16</v>
       </c>
       <c r="J290" s="1">
-        <v>1.9713781690303</v>
+        <v>-1.442</v>
       </c>
       <c r="K290">
-        <v>1.79</v>
+        <v>0.25</v>
       </c>
       <c r="L290" t="s">
-        <v>782</v>
+        <v>724</v>
       </c>
       <c r="M290" s="1">
-        <v>709835.0</v>
+        <v>1131445.84</v>
       </c>
       <c r="N290" s="1">
-        <v>722394.25</v>
+        <v>1134306.22</v>
       </c>
       <c r="O290" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>783</v>
+        <v>725</v>
       </c>
       <c r="B291" t="s">
-        <v>784</v>
+        <v>726</v>
       </c>
       <c r="C291" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>105.873</v>
+        <v>103.542</v>
       </c>
       <c r="E291" s="1">
-        <v>105.92</v>
+        <v>101.11</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>317760.0</v>
+        <v>1112210.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-141.0</v>
+        <v>26752.0</v>
       </c>
       <c r="J291" s="1">
-        <v>-0.044373111782477</v>
+        <v>2.4053011571556</v>
       </c>
       <c r="K291">
-        <v>3.77</v>
+        <v>4.37</v>
       </c>
       <c r="L291" t="s">
-        <v>785</v>
+        <v>727</v>
       </c>
       <c r="M291" s="1">
-        <v>317619.0</v>
+        <v>1138962.0</v>
       </c>
       <c r="N291" s="1">
-        <v>328920.37</v>
+        <v>1187060.63</v>
       </c>
       <c r="O291" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>786</v>
+        <v>728</v>
       </c>
       <c r="B292" t="s">
-        <v>787</v>
+        <v>729</v>
       </c>
       <c r="C292" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>102.304</v>
+        <v>100.512</v>
       </c>
       <c r="E292" s="1">
-        <v>102.38446331</v>
+        <v>98.69</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>976747.78</v>
+        <v>592140.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-767.62</v>
+        <v>10932.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-0.078589377495181</v>
+        <v>1.8461850238119</v>
       </c>
       <c r="K292">
-        <v>2.49</v>
+        <v>1.88</v>
       </c>
       <c r="L292" t="s">
-        <v>788</v>
+        <v>730</v>
       </c>
       <c r="M292" s="1">
-        <v>975980.16</v>
+        <v>603072.0</v>
       </c>
       <c r="N292" s="1">
-        <v>999699.48</v>
+        <v>614346.66</v>
       </c>
       <c r="O292" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>789</v>
+        <v>731</v>
       </c>
       <c r="B293" t="s">
-        <v>790</v>
+        <v>732</v>
       </c>
       <c r="C293" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.952</v>
+        <v>83.843</v>
       </c>
       <c r="E293" s="1">
-        <v>100.0</v>
+        <v>85.3395</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>600000.0</v>
+        <v>341358.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-288.0</v>
+        <v>-5986.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.048</v>
+        <v>-1.7535842136408</v>
       </c>
       <c r="K293">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>0.23</v>
+      </c>
+      <c r="L293">
+        <v>910.96</v>
       </c>
       <c r="M293" s="1">
-        <v>599712.0</v>
+        <v>335372.0</v>
       </c>
       <c r="N293" s="1">
-        <v>602058.61</v>
+        <v>336282.96</v>
       </c>
       <c r="O293" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>792</v>
+        <v>733</v>
       </c>
       <c r="B294" t="s">
-        <v>793</v>
+        <v>734</v>
       </c>
       <c r="C294" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.203</v>
+        <v>97.036</v>
       </c>
       <c r="E294" s="1">
-        <v>97.25</v>
+        <v>97.92522727</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>583500.0</v>
+        <v>1077177.5</v>
       </c>
       <c r="I294" s="1">
-        <v>-282.0</v>
+        <v>-9781.5</v>
       </c>
       <c r="J294" s="1">
-        <v>-0.048329048843188</v>
+        <v>-0.90806761188384</v>
       </c>
       <c r="K294">
-        <v>2.14</v>
+        <v>0.47</v>
       </c>
       <c r="L294" t="s">
-        <v>794</v>
+        <v>735</v>
       </c>
       <c r="M294" s="1">
-        <v>583218.0</v>
+        <v>1067396.0</v>
       </c>
       <c r="N294" s="1">
-        <v>596081.01</v>
+        <v>1072572.03</v>
       </c>
       <c r="O294" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>795</v>
+        <v>736</v>
       </c>
       <c r="B295" t="s">
-        <v>796</v>
+        <v>737</v>
       </c>
       <c r="C295" s="1">
-        <v>600000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>101.947</v>
+        <v>100.695</v>
       </c>
       <c r="E295" s="1">
-        <v>99.147</v>
+        <v>99.71992347</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>594882.0</v>
+        <v>586353.15</v>
       </c>
       <c r="I295" s="1">
-        <v>16800.0</v>
+        <v>5733.45</v>
       </c>
       <c r="J295" s="1">
-        <v>2.8240894832925</v>
+        <v>0.97781516139207</v>
       </c>
       <c r="K295">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="L295" t="s">
-        <v>797</v>
+        <v>738</v>
       </c>
       <c r="M295" s="1">
-        <v>611682.0</v>
+        <v>592086.6</v>
       </c>
       <c r="N295" s="1">
-        <v>626961.45</v>
+        <v>612320.24</v>
       </c>
       <c r="O295" s="1">
         <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>798</v>
+        <v>739</v>
       </c>
       <c r="B296" t="s">
-        <v>799</v>
+        <v>740</v>
       </c>
       <c r="C296" s="1">
-        <v>919000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.36</v>
+        <v>101.491</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>99.813</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>919000.0</v>
+        <v>300437.13</v>
       </c>
       <c r="I296" s="1">
-        <v>3308.4</v>
+        <v>5050.78</v>
       </c>
       <c r="J296" s="1">
-        <v>0.36</v>
+        <v>1.6811437387915</v>
       </c>
       <c r="K296">
+        <v>3.28</v>
+      </c>
+      <c r="L296" t="s">
+        <v>741</v>
+      </c>
+      <c r="M296" s="1">
+        <v>305487.91</v>
+      </c>
+      <c r="N296" s="1">
+        <v>315362.15</v>
+      </c>
+      <c r="O296" s="1">
         <v>0.05</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>800</v>
+        <v>742</v>
       </c>
       <c r="B297" t="s">
-        <v>801</v>
+        <v>743</v>
       </c>
       <c r="C297" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>84.567</v>
+        <v>103.608</v>
       </c>
       <c r="E297" s="1">
-        <v>94.91728571</v>
+        <v>102.20876333</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>664421.0</v>
+        <v>919878.87</v>
       </c>
       <c r="I297" s="1">
-        <v>-72452.0</v>
+        <v>12593.13</v>
       </c>
       <c r="J297" s="1">
-        <v>-10.904531915758</v>
+        <v>1.3689987247995</v>
       </c>
       <c r="K297">
-        <v>0.37</v>
+        <v>1.98</v>
       </c>
       <c r="L297" t="s">
-        <v>802</v>
+        <v>744</v>
       </c>
       <c r="M297" s="1">
-        <v>591969.0</v>
+        <v>932472.0</v>
       </c>
       <c r="N297" s="1">
-        <v>594543.66</v>
+        <v>950311.75</v>
       </c>
       <c r="O297" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>803</v>
+        <v>745</v>
       </c>
       <c r="B298" t="s">
-        <v>804</v>
+        <v>746</v>
       </c>
       <c r="C298" s="1">
-        <v>4700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>91.529</v>
+        <v>98.614</v>
       </c>
       <c r="E298" s="1">
-        <v>81.919</v>
+        <v>99.4208</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3850193.0</v>
+        <v>1491312.0</v>
       </c>
       <c r="I298" s="1">
-        <v>451670.0</v>
+        <v>-12102.0</v>
       </c>
       <c r="J298" s="1">
-        <v>11.731100233157</v>
+        <v>-0.81150020921175</v>
       </c>
       <c r="K298">
-        <v>0.45</v>
+        <v>0.1</v>
       </c>
       <c r="L298" t="s">
-        <v>805</v>
+        <v>747</v>
       </c>
       <c r="M298" s="1">
-        <v>4301863.0</v>
+        <v>1479210.0</v>
       </c>
       <c r="N298" s="1">
-        <v>4322787.66</v>
+        <v>1480689.45</v>
       </c>
       <c r="O298" s="1">
-        <v>0.7</v>
+        <v>0.25</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>806</v>
+        <v>748</v>
       </c>
       <c r="B299" t="s">
-        <v>807</v>
+        <v>749</v>
       </c>
       <c r="C299" s="1">
-        <v>987000.0</v>
+        <v>485000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>90.982</v>
+        <v>100.298</v>
       </c>
       <c r="E299" s="1">
-        <v>99.73456738</v>
+        <v>99.424</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>984380.18</v>
+        <v>482206.4</v>
       </c>
       <c r="I299" s="1">
-        <v>-86387.84</v>
+        <v>4238.9</v>
       </c>
       <c r="J299" s="1">
-        <v>-8.7758613750228</v>
+        <v>0.87906340521403</v>
       </c>
       <c r="K299">
-        <v>0.49</v>
+        <v>3.0</v>
       </c>
       <c r="L299" t="s">
-        <v>808</v>
+        <v>750</v>
       </c>
       <c r="M299" s="1">
-        <v>897992.34</v>
+        <v>486445.3</v>
       </c>
       <c r="N299" s="1">
-        <v>902839.46</v>
+        <v>500991.98</v>
       </c>
       <c r="O299" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>809</v>
+        <v>751</v>
       </c>
       <c r="B300" t="s">
-        <v>810</v>
+        <v>752</v>
       </c>
       <c r="C300" s="1">
-        <v>155000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>102.828</v>
+        <v>98.448</v>
       </c>
       <c r="E300" s="1">
-        <v>99.417</v>
+        <v>99.947</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>154096.35</v>
+        <v>842553.21</v>
       </c>
       <c r="I300" s="1">
-        <v>5287.05</v>
+        <v>-12636.57</v>
       </c>
       <c r="J300" s="1">
-        <v>3.4310027460092</v>
+        <v>-1.4997948912924</v>
       </c>
       <c r="K300">
-        <v>3.39</v>
+        <v>1.16</v>
       </c>
       <c r="L300" t="s">
-        <v>811</v>
+        <v>753</v>
       </c>
       <c r="M300" s="1">
-        <v>159383.4</v>
+        <v>829916.64</v>
       </c>
       <c r="N300" s="1">
-        <v>164638.54</v>
+        <v>839703.52</v>
       </c>
       <c r="O300" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>812</v>
+        <v>754</v>
       </c>
       <c r="B301" t="s">
-        <v>813</v>
+        <v>755</v>
       </c>
       <c r="C301" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.489</v>
+        <v>88.242</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>99.03167091</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>600000.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I301" s="1">
-        <v>2934.0</v>
+        <v>-118686.38</v>
       </c>
       <c r="J301" s="1">
-        <v>0.489</v>
+        <v>-10.895172029356</v>
       </c>
       <c r="K301">
-        <v>1.46</v>
+        <v>0.62</v>
       </c>
       <c r="L301" t="s">
-        <v>814</v>
+        <v>756</v>
       </c>
       <c r="M301" s="1">
-        <v>602934.0</v>
+        <v>970662.0</v>
       </c>
       <c r="N301" s="1">
-        <v>611693.29</v>
+        <v>977439.05</v>
       </c>
       <c r="O301" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>815</v>
+        <v>757</v>
       </c>
       <c r="B302" t="s">
-        <v>816</v>
+        <v>758</v>
       </c>
       <c r="C302" s="1">
-        <v>1875.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>0.155</v>
+        <v>98.202</v>
       </c>
       <c r="E302" s="1">
-        <v>0.1073293333</v>
+        <v>99.779</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>0.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="I302" s="1">
-        <v>223456.25</v>
+        <v>-25232.0</v>
       </c>
       <c r="J302" s="1">
-        <v>0</v>
+        <v>-1.5804928892853</v>
       </c>
       <c r="K302">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.24</v>
+      </c>
+      <c r="L302" t="s">
+        <v>759</v>
       </c>
       <c r="M302" s="1">
-        <v>223456.25</v>
+        <v>1571232.0</v>
       </c>
       <c r="N302" s="1">
-        <v>223456.25</v>
+        <v>1575012.82</v>
       </c>
       <c r="O302" s="1">
-        <v>0.04</v>
+        <v>0.26</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>817</v>
+        <v>760</v>
       </c>
       <c r="B303" t="s">
-        <v>818</v>
+        <v>761</v>
       </c>
       <c r="C303" s="1">
-        <v>-1875.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>0.105</v>
+        <v>98.33</v>
       </c>
       <c r="E303" s="1">
-        <v>0.0698506667</v>
+        <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>0.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-164762.5</v>
+        <v>-18019.3</v>
       </c>
       <c r="J303" s="1">
-        <v>0</v>
+        <v>-1.67</v>
       </c>
       <c r="K303">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L303" t="s">
+        <v>762</v>
       </c>
       <c r="M303" s="1">
-        <v>-164762.5</v>
+        <v>1060980.7</v>
       </c>
       <c r="N303" s="1">
-        <v>-164762.5</v>
+        <v>1063922.38</v>
       </c>
       <c r="O303" s="1">
-        <v>-0.03</v>
+        <v>0.18</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>763</v>
+      </c>
+      <c r="B304" t="s">
+        <v>764</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="E304" s="1">
+        <v>103.02411579</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1957458.2</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-54095.2</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-2.7635430478158</v>
+      </c>
+      <c r="K304">
+        <v>3.93</v>
+      </c>
+      <c r="L304" t="s">
+        <v>765</v>
+      </c>
+      <c r="M304" s="1">
+        <v>1903363.0</v>
+      </c>
+      <c r="N304" s="1">
+        <v>1978096.25</v>
+      </c>
+      <c r="O304" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P304">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:16">
+      <c r="A305" t="s">
+        <v>766</v>
+      </c>
+      <c r="B305" t="s">
+        <v>767</v>
+      </c>
+      <c r="C305" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.702</v>
+      </c>
+      <c r="E305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>3868.02</v>
+      </c>
+      <c r="J305" s="1">
+        <v>0.702</v>
+      </c>
+      <c r="K305">
+        <v>1.96</v>
+      </c>
+      <c r="L305" t="s">
+        <v>768</v>
+      </c>
+      <c r="M305" s="1">
+        <v>554868.02</v>
+      </c>
+      <c r="N305" s="1">
+        <v>565666.22</v>
+      </c>
+      <c r="O305" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:16">
+      <c r="A306" t="s">
+        <v>769</v>
+      </c>
+      <c r="B306" t="s">
+        <v>770</v>
+      </c>
+      <c r="C306" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="E306" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I306" s="1">
+        <v>1605.64</v>
+      </c>
+      <c r="J306" s="1">
+        <v>0.54891669087376</v>
+      </c>
+      <c r="K306">
+        <v>2.54</v>
+      </c>
+      <c r="L306" t="s">
+        <v>771</v>
+      </c>
+      <c r="M306" s="1">
+        <v>294116.33</v>
+      </c>
+      <c r="N306" s="1">
+        <v>301565.75</v>
+      </c>
+      <c r="O306" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:16">
+      <c r="A307" t="s">
+        <v>772</v>
+      </c>
+      <c r="B307" t="s">
+        <v>773</v>
+      </c>
+      <c r="C307" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.285</v>
+      </c>
+      <c r="E307" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>2036.6</v>
+      </c>
+      <c r="J307" s="1">
+        <v>0.20431339423476</v>
+      </c>
+      <c r="K307">
+        <v>1.84</v>
+      </c>
+      <c r="L307" t="s">
+        <v>774</v>
+      </c>
+      <c r="M307" s="1">
+        <v>998838.6</v>
+      </c>
+      <c r="N307" s="1">
+        <v>1017178.64</v>
+      </c>
+      <c r="O307" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:16">
+      <c r="A308" t="s">
+        <v>775</v>
+      </c>
+      <c r="B308" t="s">
+        <v>776</v>
+      </c>
+      <c r="C308" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E308" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>4508.0</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0.56851142823994</v>
+      </c>
+      <c r="K308">
+        <v>0.22</v>
+      </c>
+      <c r="L308" t="s">
+        <v>777</v>
+      </c>
+      <c r="M308" s="1">
+        <v>797456.0</v>
+      </c>
+      <c r="N308" s="1">
+        <v>799251.2</v>
+      </c>
+      <c r="O308" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:16">
+      <c r="A309" t="s">
+        <v>778</v>
+      </c>
+      <c r="B309" t="s">
+        <v>779</v>
+      </c>
+      <c r="C309" s="1">
+        <v>4840000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>93.389</v>
+      </c>
+      <c r="E309" s="1">
+        <v>95.858</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>4639527.2</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-119499.6</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-2.5756848671994</v>
+      </c>
+      <c r="K309">
+        <v>0.0</v>
+      </c>
+      <c r="L309">
+        <v>0.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>4520027.6</v>
+      </c>
+      <c r="N309" s="1">
+        <v>4520027.6</v>
+      </c>
+      <c r="O309" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="P309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:16">
+      <c r="A310" t="s">
+        <v>780</v>
+      </c>
+      <c r="B310" t="s">
+        <v>781</v>
+      </c>
+      <c r="C310" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>96.316</v>
+      </c>
+      <c r="E310" s="1">
+        <v>101.255</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>293639.5</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-14323.1</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-4.877783813145</v>
+      </c>
+      <c r="K310">
+        <v>0.51</v>
+      </c>
+      <c r="L310" t="s">
+        <v>782</v>
+      </c>
+      <c r="M310" s="1">
+        <v>279316.4</v>
+      </c>
+      <c r="N310" s="1">
+        <v>280788.25</v>
+      </c>
+      <c r="O310" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:16">
+      <c r="A311" t="s">
+        <v>783</v>
+      </c>
+      <c r="B311" t="s">
+        <v>784</v>
+      </c>
+      <c r="C311" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>89.542</v>
+      </c>
+      <c r="E311" s="1">
+        <v>85.14</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>2809620.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>145266.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>5.1703077284473</v>
+      </c>
+      <c r="K311">
+        <v>0.0</v>
+      </c>
+      <c r="L311">
+        <v>0.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>2954886.0</v>
+      </c>
+      <c r="N311" s="1">
+        <v>2954886.0</v>
+      </c>
+      <c r="O311" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>785</v>
+      </c>
+      <c r="B312" t="s">
+        <v>786</v>
+      </c>
+      <c r="C312" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>98.286</v>
+      </c>
+      <c r="E312" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-4524.0</v>
+      </c>
+      <c r="J312" s="1">
+        <v>-1.5111128925587</v>
+      </c>
+      <c r="K312">
+        <v>0.13</v>
+      </c>
+      <c r="L312">
+        <v>402.74</v>
+      </c>
+      <c r="M312" s="1">
+        <v>294858.0</v>
+      </c>
+      <c r="N312" s="1">
+        <v>295260.74</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>787</v>
+      </c>
+      <c r="B313" t="s">
+        <v>788</v>
+      </c>
+      <c r="C313" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>97.388</v>
+      </c>
+      <c r="E313" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>594630.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-10302.0</v>
+      </c>
+      <c r="J313" s="1">
+        <v>-1.7325059280561</v>
+      </c>
+      <c r="K313">
+        <v>1.07</v>
+      </c>
+      <c r="L313" t="s">
+        <v>789</v>
+      </c>
+      <c r="M313" s="1">
+        <v>584328.0</v>
+      </c>
+      <c r="N313" s="1">
+        <v>590738.96</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>790</v>
+      </c>
+      <c r="B314" t="s">
+        <v>791</v>
+      </c>
+      <c r="C314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.831</v>
+      </c>
+      <c r="E314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-730.08</v>
+      </c>
+      <c r="J314" s="1">
+        <v>-0.169</v>
+      </c>
+      <c r="K314">
+        <v>2.48</v>
+      </c>
+      <c r="L314" t="s">
+        <v>792</v>
+      </c>
+      <c r="M314" s="1">
+        <v>431269.92</v>
+      </c>
+      <c r="N314" s="1">
+        <v>441978.64</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>793</v>
+      </c>
+      <c r="B315" t="s">
+        <v>794</v>
+      </c>
+      <c r="C315" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.026</v>
+      </c>
+      <c r="E315" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-10066.68</v>
+      </c>
+      <c r="J315" s="1">
+        <v>-0.70391464784213</v>
+      </c>
+      <c r="K315">
+        <v>0.43</v>
+      </c>
+      <c r="L315" t="s">
+        <v>795</v>
+      </c>
+      <c r="M315" s="1">
+        <v>1420032.84</v>
+      </c>
+      <c r="N315" s="1">
+        <v>1426161.72</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>796</v>
+      </c>
+      <c r="B316" t="s">
+        <v>797</v>
+      </c>
+      <c r="C316" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>104.426</v>
+      </c>
+      <c r="E316" s="1">
+        <v>104.83429833</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1258011.58</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-4899.58</v>
+      </c>
+      <c r="J316" s="1">
+        <v>-0.38947018277844</v>
+      </c>
+      <c r="K316">
+        <v>4.93</v>
+      </c>
+      <c r="L316" t="s">
+        <v>798</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1253112.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>1312310.63</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>799</v>
+      </c>
+      <c r="B317" t="s">
+        <v>800</v>
+      </c>
+      <c r="C317" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.812</v>
+      </c>
+      <c r="E317" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-10126.98</v>
+      </c>
+      <c r="J317" s="1">
+        <v>-2.5939299307114</v>
+      </c>
+      <c r="K317">
+        <v>3.66</v>
+      </c>
+      <c r="L317" t="s">
+        <v>801</v>
+      </c>
+      <c r="M317" s="1">
+        <v>380283.72</v>
+      </c>
+      <c r="N317" s="1">
+        <v>394229.36</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" t="s">
+        <v>803</v>
+      </c>
+      <c r="C318" s="1">
+        <v>3076615.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>93.029</v>
+      </c>
+      <c r="E318" s="1">
+        <v>93.06000003</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2863097.92</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-953.75</v>
+      </c>
+      <c r="J318" s="1">
+        <v>-0.033311819108164</v>
+      </c>
+      <c r="K318">
+        <v>1.11</v>
+      </c>
+      <c r="L318" t="s">
+        <v>804</v>
+      </c>
+      <c r="M318" s="1">
+        <v>2862144.17</v>
+      </c>
+      <c r="N318" s="1">
+        <v>2896357.81</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" t="s">
+        <v>806</v>
+      </c>
+      <c r="C319" s="1">
+        <v>2960000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E319" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>2808240.8</v>
+      </c>
+      <c r="I319" s="1">
+        <v>129648.0</v>
+      </c>
+      <c r="J319" s="1">
+        <v>4.6166981122132</v>
+      </c>
+      <c r="K319">
+        <v>0.89</v>
+      </c>
+      <c r="L319" t="s">
+        <v>807</v>
+      </c>
+      <c r="M319" s="1">
+        <v>2937888.8</v>
+      </c>
+      <c r="N319" s="1">
+        <v>2964255.1</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" t="s">
+        <v>809</v>
+      </c>
+      <c r="C320" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>97.832</v>
+      </c>
+      <c r="E320" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-9396.9</v>
+      </c>
+      <c r="J320" s="1">
+        <v>-1.5992436281708</v>
+      </c>
+      <c r="K320">
+        <v>0.13</v>
+      </c>
+      <c r="L320">
+        <v>789.35</v>
+      </c>
+      <c r="M320" s="1">
+        <v>578187.12</v>
+      </c>
+      <c r="N320" s="1">
+        <v>578976.47</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>810</v>
+      </c>
+      <c r="B321" t="s">
+        <v>811</v>
+      </c>
+      <c r="C321" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>74.423</v>
+      </c>
+      <c r="E321" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-289.0</v>
+      </c>
+      <c r="J321" s="1">
+        <v>-0.055443645083933</v>
+      </c>
+      <c r="K321">
+        <v>0.25</v>
+      </c>
+      <c r="L321" t="s">
+        <v>812</v>
+      </c>
+      <c r="M321" s="1">
+        <v>520961.0</v>
+      </c>
+      <c r="N321" s="1">
+        <v>522715.79</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>813</v>
+      </c>
+      <c r="B322" t="s">
+        <v>814</v>
+      </c>
+      <c r="C322" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>101.194</v>
+      </c>
+      <c r="E322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>7164.0</v>
+      </c>
+      <c r="J322" s="1">
+        <v>1.194</v>
+      </c>
+      <c r="K322">
+        <v>2.08</v>
+      </c>
+      <c r="L322" t="s">
+        <v>815</v>
+      </c>
+      <c r="M322" s="1">
+        <v>607164.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>619638.15</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>816</v>
+      </c>
+      <c r="B323" t="s">
+        <v>817</v>
+      </c>
+      <c r="C323" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>96.156</v>
+      </c>
+      <c r="E323" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-12996.0</v>
+      </c>
+      <c r="J323" s="1">
+        <v>-3.2684472612042</v>
+      </c>
+      <c r="K323">
+        <v>0.5</v>
+      </c>
+      <c r="L323" t="s">
+        <v>818</v>
+      </c>
+      <c r="M323" s="1">
+        <v>384624.0</v>
+      </c>
+      <c r="N323" s="1">
+        <v>386629.48</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
         <v>819</v>
       </c>
-      <c r="B304" t="s">
+      <c r="B324" t="s">
         <v>820</v>
       </c>
-      <c r="C304" s="1">
+      <c r="C324" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>98.851</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-5427.0</v>
+      </c>
+      <c r="J324" s="1">
+        <v>-1.7971388833698</v>
+      </c>
+      <c r="K324">
+        <v>2.34</v>
+      </c>
+      <c r="L324" t="s">
+        <v>821</v>
+      </c>
+      <c r="M324" s="1">
+        <v>296553.0</v>
+      </c>
+      <c r="N324" s="1">
+        <v>303571.15</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>822</v>
+      </c>
+      <c r="B325" t="s">
+        <v>823</v>
+      </c>
+      <c r="C325" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>92.146</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-120800.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>-7.57302198684</v>
+      </c>
+      <c r="K325">
+        <v>0.26</v>
+      </c>
+      <c r="L325" t="s">
+        <v>824</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1474336.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>1478509.15</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>825</v>
+      </c>
+      <c r="B326" t="s">
+        <v>826</v>
+      </c>
+      <c r="C326" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="E326" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-11138.89</v>
+      </c>
+      <c r="J326" s="1">
+        <v>-1.7351555424428</v>
+      </c>
+      <c r="K326">
+        <v>3.37</v>
+      </c>
+      <c r="L326" t="s">
+        <v>827</v>
+      </c>
+      <c r="M326" s="1">
+        <v>630814.51</v>
+      </c>
+      <c r="N326" s="1">
+        <v>652388.99</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>828</v>
+      </c>
+      <c r="B327" t="s">
+        <v>829</v>
+      </c>
+      <c r="C327" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="E327" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-7002.0</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-1.167</v>
+      </c>
+      <c r="K327">
+        <v>1.18</v>
+      </c>
+      <c r="L327" t="s">
+        <v>830</v>
+      </c>
+      <c r="M327" s="1">
+        <v>592998.0</v>
+      </c>
+      <c r="N327" s="1">
+        <v>600070.37</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>831</v>
+      </c>
+      <c r="B328" t="s">
+        <v>832</v>
+      </c>
+      <c r="C328" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="E328" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>1393731.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>2979.0</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0.21374282411742</v>
+      </c>
+      <c r="K328">
+        <v>0.5</v>
+      </c>
+      <c r="L328" t="s">
+        <v>833</v>
+      </c>
+      <c r="M328" s="1">
+        <v>1396710.0</v>
+      </c>
+      <c r="N328" s="1">
+        <v>1403690.82</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>834</v>
+      </c>
+      <c r="B329" t="s">
+        <v>835</v>
+      </c>
+      <c r="C329" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>397304.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-1024.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-0.25773714838008</v>
+      </c>
+      <c r="K329">
+        <v>0.0</v>
+      </c>
+      <c r="L329">
+        <v>0.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>396280.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>396280.0</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>836</v>
+      </c>
+      <c r="B330" t="s">
+        <v>837</v>
+      </c>
+      <c r="C330" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.437</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-2214.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-0.24678229989065</v>
+      </c>
+      <c r="K330">
+        <v>2.65</v>
+      </c>
+      <c r="L330" t="s">
+        <v>838</v>
+      </c>
+      <c r="M330" s="1">
+        <v>894933.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>918789.16</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>839</v>
+      </c>
+      <c r="B331" t="s">
+        <v>840</v>
+      </c>
+      <c r="C331" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>97.975</v>
+      </c>
+      <c r="E331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-11036.25</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-2.025</v>
+      </c>
+      <c r="K331">
+        <v>0.23</v>
+      </c>
+      <c r="L331" t="s">
+        <v>841</v>
+      </c>
+      <c r="M331" s="1">
+        <v>533963.75</v>
+      </c>
+      <c r="N331" s="1">
+        <v>535218.92</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>842</v>
+      </c>
+      <c r="B332" t="s">
+        <v>843</v>
+      </c>
+      <c r="C332" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E332" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>595800.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-5340.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-0.89627391742195</v>
+      </c>
+      <c r="K332">
+        <v>0.06</v>
+      </c>
+      <c r="L332">
+        <v>361.64</v>
+      </c>
+      <c r="M332" s="1">
+        <v>590460.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>590821.64</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>844</v>
+      </c>
+      <c r="B333" t="s">
+        <v>845</v>
+      </c>
+      <c r="C333" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-1641.28</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-0.44946084853371</v>
+      </c>
+      <c r="K333">
+        <v>1.81</v>
+      </c>
+      <c r="L333" t="s">
+        <v>846</v>
+      </c>
+      <c r="M333" s="1">
+        <v>363525.12</v>
+      </c>
+      <c r="N333" s="1">
+        <v>370194.49</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>847</v>
+      </c>
+      <c r="B334" t="s">
+        <v>848</v>
+      </c>
+      <c r="C334" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.324</v>
+      </c>
+      <c r="E334" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="I334" s="1">
+        <v>-640.5</v>
+      </c>
+      <c r="J334" s="1">
+        <v>-0.17588116463482</v>
+      </c>
+      <c r="K334">
+        <v>0.64</v>
+      </c>
+      <c r="L334" t="s">
+        <v>849</v>
+      </c>
+      <c r="M334" s="1">
+        <v>363525.84</v>
+      </c>
+      <c r="N334" s="1">
+        <v>365857.21</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>850</v>
+      </c>
+      <c r="B335" t="s">
+        <v>851</v>
+      </c>
+      <c r="C335" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>101.771</v>
+      </c>
+      <c r="E335" s="1">
+        <v>100.58151111</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>588401.84</v>
+      </c>
+      <c r="I335" s="1">
+        <v>6958.51</v>
+      </c>
+      <c r="J335" s="1">
+        <v>1.1826118694666</v>
+      </c>
+      <c r="K335">
+        <v>3.29</v>
+      </c>
+      <c r="L335" t="s">
+        <v>852</v>
+      </c>
+      <c r="M335" s="1">
+        <v>595360.35</v>
+      </c>
+      <c r="N335" s="1">
+        <v>614593.23</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>853</v>
+      </c>
+      <c r="B336" t="s">
+        <v>854</v>
+      </c>
+      <c r="C336" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.328</v>
+      </c>
+      <c r="E336" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1774.08</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-0.672</v>
+      </c>
+      <c r="K336">
+        <v>1.1</v>
+      </c>
+      <c r="L336" t="s">
+        <v>855</v>
+      </c>
+      <c r="M336" s="1">
+        <v>262225.92</v>
+      </c>
+      <c r="N336" s="1">
+        <v>265128.0</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>856</v>
+      </c>
+      <c r="B337" t="s">
+        <v>857</v>
+      </c>
+      <c r="C337" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.033</v>
+      </c>
+      <c r="E337" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-4788.0</v>
+      </c>
+      <c r="J337" s="1">
+        <v>-1.1942532175995</v>
+      </c>
+      <c r="K337">
+        <v>2.0</v>
+      </c>
+      <c r="L337" t="s">
+        <v>858</v>
+      </c>
+      <c r="M337" s="1">
+        <v>396132.0</v>
+      </c>
+      <c r="N337" s="1">
+        <v>404145.7</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>859</v>
+      </c>
+      <c r="B338" t="s">
+        <v>860</v>
+      </c>
+      <c r="C338" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E338" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-4320.0</v>
+      </c>
+      <c r="J338" s="1">
+        <v>-0.54069749977471</v>
+      </c>
+      <c r="K338">
+        <v>1.26</v>
+      </c>
+      <c r="L338" t="s">
+        <v>861</v>
+      </c>
+      <c r="M338" s="1">
+        <v>794648.0</v>
+      </c>
+      <c r="N338" s="1">
+        <v>804754.85</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>862</v>
+      </c>
+      <c r="B339" t="s">
+        <v>863</v>
+      </c>
+      <c r="C339" s="1">
+        <v>4580000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>93.106</v>
+      </c>
+      <c r="E339" s="1">
+        <v>83.767</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>3836528.6</v>
+      </c>
+      <c r="I339" s="1">
+        <v>427726.2</v>
+      </c>
+      <c r="J339" s="1">
+        <v>11.148781739826</v>
+      </c>
+      <c r="K339">
+        <v>0.23</v>
+      </c>
+      <c r="L339" t="s">
+        <v>864</v>
+      </c>
+      <c r="M339" s="1">
+        <v>4264254.8</v>
+      </c>
+      <c r="N339" s="1">
+        <v>4274719.79</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>865</v>
+      </c>
+      <c r="B340" t="s">
+        <v>866</v>
+      </c>
+      <c r="C340" s="1">
+        <v>3528000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>87.745</v>
+      </c>
+      <c r="E340" s="1">
+        <v>87.226</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>3077333.28</v>
+      </c>
+      <c r="I340" s="1">
+        <v>18310.32</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0.59500607616995</v>
+      </c>
+      <c r="K340">
+        <v>0.62</v>
+      </c>
+      <c r="L340" t="s">
+        <v>867</v>
+      </c>
+      <c r="M340" s="1">
+        <v>3095643.6</v>
+      </c>
+      <c r="N340" s="1">
+        <v>3117497.87</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>868</v>
+      </c>
+      <c r="B341" t="s">
+        <v>869</v>
+      </c>
+      <c r="C341" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>98.889</v>
+      </c>
+      <c r="E341" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>30031200.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-364500.0</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-1.2137377127787</v>
+      </c>
+      <c r="K341">
+        <v>0.16</v>
+      </c>
+      <c r="L341" t="s">
+        <v>870</v>
+      </c>
+      <c r="M341" s="1">
+        <v>29666700.0</v>
+      </c>
+      <c r="N341" s="1">
+        <v>29715850.68</v>
+      </c>
+      <c r="O341" s="1">
+        <v>4.97</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" t="s">
+        <v>872</v>
+      </c>
+      <c r="C342" s="1">
+        <v>928000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.458</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.28486961</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>930643.59</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1606.65</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0.17263859304076</v>
+      </c>
+      <c r="K342">
+        <v>0.01</v>
+      </c>
+      <c r="L342">
+        <v>88.99</v>
+      </c>
+      <c r="M342" s="1">
+        <v>932250.24</v>
+      </c>
+      <c r="N342" s="1">
+        <v>932339.23</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>873</v>
+      </c>
+      <c r="B343" t="s">
+        <v>874</v>
+      </c>
+      <c r="C343" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E343" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>14325.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>2.9411764705882</v>
+      </c>
+      <c r="K343">
+        <v>3.64</v>
+      </c>
+      <c r="L343" t="s">
+        <v>875</v>
+      </c>
+      <c r="M343" s="1">
+        <v>501375.0</v>
+      </c>
+      <c r="N343" s="1">
+        <v>519566.78</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>876</v>
+      </c>
+      <c r="B344" t="s">
+        <v>877</v>
+      </c>
+      <c r="C344" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>98.655</v>
+      </c>
+      <c r="E344" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-3142.65</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-0.51529758183248</v>
+      </c>
+      <c r="K344">
+        <v>0.82</v>
+      </c>
+      <c r="L344" t="s">
+        <v>878</v>
+      </c>
+      <c r="M344" s="1">
+        <v>606728.25</v>
+      </c>
+      <c r="N344" s="1">
+        <v>611783.04</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>879</v>
+      </c>
+      <c r="B345" t="s">
+        <v>880</v>
+      </c>
+      <c r="C345" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.314</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-1041.3</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-0.17890885699353</v>
+      </c>
+      <c r="K345">
+        <v>0.05</v>
+      </c>
+      <c r="L345">
+        <v>300.51</v>
+      </c>
+      <c r="M345" s="1">
+        <v>580986.9</v>
+      </c>
+      <c r="N345" s="1">
+        <v>581287.41</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>881</v>
+      </c>
+      <c r="B346" t="s">
+        <v>882</v>
+      </c>
+      <c r="C346" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>106.639</v>
+      </c>
+      <c r="E346" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>649440.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-9606.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-1.4791204730229</v>
+      </c>
+      <c r="K346">
+        <v>1.86</v>
+      </c>
+      <c r="L346" t="s">
+        <v>883</v>
+      </c>
+      <c r="M346" s="1">
+        <v>639834.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>651012.08</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>884</v>
+      </c>
+      <c r="B347" t="s">
+        <v>885</v>
+      </c>
+      <c r="C347" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>98.588</v>
+      </c>
+      <c r="E347" s="1">
+        <v>100.51</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>904590.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-17298.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-1.9122475375585</v>
+      </c>
+      <c r="K347">
+        <v>2.73</v>
+      </c>
+      <c r="L347" t="s">
+        <v>886</v>
+      </c>
+      <c r="M347" s="1">
+        <v>887292.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>911841.66</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>887</v>
+      </c>
+      <c r="B348" t="s">
+        <v>888</v>
+      </c>
+      <c r="C348" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>89.198</v>
+      </c>
+      <c r="E348" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="I348" s="1">
+        <v>22640.1</v>
+      </c>
+      <c r="J348" s="1">
+        <v>4.4171676442338</v>
+      </c>
+      <c r="K348">
+        <v>0.74</v>
+      </c>
+      <c r="L348" t="s">
+        <v>889</v>
+      </c>
+      <c r="M348" s="1">
+        <v>535188.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>539638.68</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>890</v>
+      </c>
+      <c r="B349" t="s">
+        <v>891</v>
+      </c>
+      <c r="C349" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>101.717</v>
+      </c>
+      <c r="E349" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="I349" s="1">
+        <v>10077.6</v>
+      </c>
+      <c r="J349" s="1">
+        <v>1.9422924663506</v>
+      </c>
+      <c r="K349">
+        <v>1.2</v>
+      </c>
+      <c r="L349" t="s">
+        <v>892</v>
+      </c>
+      <c r="M349" s="1">
+        <v>528928.4</v>
+      </c>
+      <c r="N349" s="1">
+        <v>535179.08</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>893</v>
+      </c>
+      <c r="B350" t="s">
+        <v>894</v>
+      </c>
+      <c r="C350" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>101.501</v>
+      </c>
+      <c r="E350" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>617634.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-8628.0</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-1.3969438210979</v>
+      </c>
+      <c r="K350">
+        <v>0.25</v>
+      </c>
+      <c r="L350" t="s">
+        <v>895</v>
+      </c>
+      <c r="M350" s="1">
+        <v>609006.0</v>
+      </c>
+      <c r="N350" s="1">
+        <v>610495.73</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>896</v>
+      </c>
+      <c r="B351" t="s">
+        <v>897</v>
+      </c>
+      <c r="C351" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>97.626</v>
+      </c>
+      <c r="E351" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-28215.0</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-3.1113228332391</v>
+      </c>
+      <c r="K351">
+        <v>0.16</v>
+      </c>
+      <c r="L351" t="s">
+        <v>898</v>
+      </c>
+      <c r="M351" s="1">
+        <v>878634.0</v>
+      </c>
+      <c r="N351" s="1">
+        <v>880048.73</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" t="s">
+        <v>900</v>
+      </c>
+      <c r="C352" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>105.164</v>
+      </c>
+      <c r="E352" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>3070.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0.58727881396461</v>
+      </c>
+      <c r="K352">
+        <v>3.78</v>
+      </c>
+      <c r="L352" t="s">
+        <v>901</v>
+      </c>
+      <c r="M352" s="1">
+        <v>525820.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>544741.23</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" t="s">
+        <v>903</v>
+      </c>
+      <c r="C353" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>98.414</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-8812.5</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.1798491801303</v>
+      </c>
+      <c r="K353">
+        <v>1.97</v>
+      </c>
+      <c r="L353" t="s">
+        <v>904</v>
+      </c>
+      <c r="M353" s="1">
+        <v>738105.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>752899.52</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>905</v>
+      </c>
+      <c r="B354" t="s">
+        <v>906</v>
+      </c>
+      <c r="C354" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>102.507</v>
+      </c>
+      <c r="E354" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-3535.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-0.49023414747796</v>
+      </c>
+      <c r="K354">
+        <v>4.45</v>
+      </c>
+      <c r="L354" t="s">
+        <v>907</v>
+      </c>
+      <c r="M354" s="1">
+        <v>717549.0</v>
+      </c>
+      <c r="N354" s="1">
+        <v>748703.79</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" t="s">
+        <v>906</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>98.045</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-7452.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-1.8647155382952</v>
+      </c>
+      <c r="K355">
+        <v>0.51</v>
+      </c>
+      <c r="L355" t="s">
+        <v>909</v>
+      </c>
+      <c r="M355" s="1">
+        <v>392180.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>394203.61</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>910</v>
+      </c>
+      <c r="B356" t="s">
+        <v>911</v>
+      </c>
+      <c r="C356" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>104.203</v>
+      </c>
+      <c r="E356" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>639600.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-14382.0</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-2.2485928705441</v>
+      </c>
+      <c r="K356">
+        <v>1.77</v>
+      </c>
+      <c r="L356" t="s">
+        <v>912</v>
+      </c>
+      <c r="M356" s="1">
+        <v>625218.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>635837.18</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>913</v>
+      </c>
+      <c r="B357" t="s">
+        <v>914</v>
+      </c>
+      <c r="C357" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>98.139</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-18070.75</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-1.7647294348461</v>
+      </c>
+      <c r="K357">
+        <v>0.28</v>
+      </c>
+      <c r="L357" t="s">
+        <v>915</v>
+      </c>
+      <c r="M357" s="1">
+        <v>1005924.75</v>
+      </c>
+      <c r="N357" s="1">
+        <v>1008775.09</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>916</v>
+      </c>
+      <c r="B358" t="s">
+        <v>917</v>
+      </c>
+      <c r="C358" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.246</v>
+      </c>
+      <c r="E358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>1293.96</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0.246</v>
+      </c>
+      <c r="K358">
+        <v>0.61</v>
+      </c>
+      <c r="L358" t="s">
+        <v>918</v>
+      </c>
+      <c r="M358" s="1">
+        <v>527293.96</v>
+      </c>
+      <c r="N358" s="1">
+        <v>530488.15</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>919</v>
+      </c>
+      <c r="B359" t="s">
+        <v>920</v>
+      </c>
+      <c r="C359" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>101.605</v>
+      </c>
+      <c r="E359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>3386.55</v>
+      </c>
+      <c r="J359" s="1">
+        <v>1.605</v>
+      </c>
+      <c r="K359">
+        <v>3.81</v>
+      </c>
+      <c r="L359" t="s">
+        <v>921</v>
+      </c>
+      <c r="M359" s="1">
+        <v>214386.55</v>
+      </c>
+      <c r="N359" s="1">
+        <v>222433.73</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>922</v>
+      </c>
+      <c r="B360" t="s">
+        <v>923</v>
+      </c>
+      <c r="C360" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>102.31</v>
+      </c>
+      <c r="E360" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="I360" s="1">
+        <v>8555.66</v>
+      </c>
+      <c r="J360" s="1">
+        <v>2.8478944881731</v>
+      </c>
+      <c r="K360">
+        <v>3.2</v>
+      </c>
+      <c r="L360" t="s">
+        <v>924</v>
+      </c>
+      <c r="M360" s="1">
+        <v>308976.2</v>
+      </c>
+      <c r="N360" s="1">
+        <v>318635.03</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>925</v>
+      </c>
+      <c r="B361" t="s">
+        <v>926</v>
+      </c>
+      <c r="C361" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>102.735</v>
+      </c>
+      <c r="E361" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>620880.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-4470.0</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-0.71994588326247</v>
+      </c>
+      <c r="K361">
+        <v>4.24</v>
+      </c>
+      <c r="L361" t="s">
+        <v>927</v>
+      </c>
+      <c r="M361" s="1">
+        <v>616410.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>641840.14</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>928</v>
+      </c>
+      <c r="B362" t="s">
+        <v>929</v>
+      </c>
+      <c r="C362" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>98.554</v>
+      </c>
+      <c r="E362" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-6234.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-0.89554554439515</v>
+      </c>
+      <c r="K362">
+        <v>2.01</v>
+      </c>
+      <c r="L362" t="s">
+        <v>930</v>
+      </c>
+      <c r="M362" s="1">
+        <v>689878.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>703923.55</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>931</v>
+      </c>
+      <c r="B363" t="s">
+        <v>932</v>
+      </c>
+      <c r="C363" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>104.783</v>
+      </c>
+      <c r="E363" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>317760.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-3411.0</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-1.0734516616314</v>
+      </c>
+      <c r="K363">
+        <v>4.07</v>
+      </c>
+      <c r="L363" t="s">
+        <v>933</v>
+      </c>
+      <c r="M363" s="1">
+        <v>314349.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>326554.48</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>934</v>
+      </c>
+      <c r="B364" t="s">
+        <v>935</v>
+      </c>
+      <c r="C364" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E364" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-20124.28</v>
+      </c>
+      <c r="J364" s="1">
+        <v>-2.0603353713279</v>
+      </c>
+      <c r="K364">
+        <v>2.69</v>
+      </c>
+      <c r="L364" t="s">
+        <v>936</v>
+      </c>
+      <c r="M364" s="1">
+        <v>956623.5</v>
+      </c>
+      <c r="N364" s="1">
+        <v>982303.09</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>937</v>
+      </c>
+      <c r="B365" t="s">
+        <v>938</v>
+      </c>
+      <c r="C365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>98.303</v>
+      </c>
+      <c r="E365" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>-10182.0</v>
+      </c>
+      <c r="J365" s="1">
+        <v>-1.697</v>
+      </c>
+      <c r="K365">
+        <v>0.55</v>
+      </c>
+      <c r="L365" t="s">
+        <v>939</v>
+      </c>
+      <c r="M365" s="1">
+        <v>589818.0</v>
+      </c>
+      <c r="N365" s="1">
+        <v>593142.36</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>940</v>
+      </c>
+      <c r="B366" t="s">
+        <v>941</v>
+      </c>
+      <c r="C366" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>95.483</v>
+      </c>
+      <c r="E366" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-10602.0</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-1.8169665809769</v>
+      </c>
+      <c r="K366">
+        <v>2.28</v>
+      </c>
+      <c r="L366" t="s">
+        <v>942</v>
+      </c>
+      <c r="M366" s="1">
+        <v>572898.0</v>
+      </c>
+      <c r="N366" s="1">
+        <v>586582.93</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>943</v>
+      </c>
+      <c r="B367" t="s">
+        <v>944</v>
+      </c>
+      <c r="C367" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.441</v>
+      </c>
+      <c r="E367" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>594882.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>7764.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>1.3051327826359</v>
+      </c>
+      <c r="K367">
+        <v>2.72</v>
+      </c>
+      <c r="L367" t="s">
+        <v>945</v>
+      </c>
+      <c r="M367" s="1">
+        <v>602646.0</v>
+      </c>
+      <c r="N367" s="1">
+        <v>618993.95</v>
+      </c>
+      <c r="O367" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>946</v>
+      </c>
+      <c r="B368" t="s">
+        <v>947</v>
+      </c>
+      <c r="C368" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="E368" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="I368" s="1">
+        <v>210.94</v>
+      </c>
+      <c r="J368" s="1">
+        <v>0.05316214454085</v>
+      </c>
+      <c r="K368">
+        <v>0.01</v>
+      </c>
+      <c r="L368">
+        <v>40.89</v>
+      </c>
+      <c r="M368" s="1">
+        <v>396997.04</v>
+      </c>
+      <c r="N368" s="1">
+        <v>397037.93</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>948</v>
+      </c>
+      <c r="B369" t="s">
+        <v>949</v>
+      </c>
+      <c r="C369" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>82.754</v>
+      </c>
+      <c r="E369" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-85143.0</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-12.814616034111</v>
+      </c>
+      <c r="K369">
+        <v>0.41</v>
+      </c>
+      <c r="L369" t="s">
+        <v>950</v>
+      </c>
+      <c r="M369" s="1">
+        <v>579278.0</v>
+      </c>
+      <c r="N369" s="1">
+        <v>582140.33</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>951</v>
+      </c>
+      <c r="B370" t="s">
+        <v>952</v>
+      </c>
+      <c r="C370" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>90.427</v>
+      </c>
+      <c r="E370" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>3850193.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>399876.0</v>
+      </c>
+      <c r="J370" s="1">
+        <v>10.385868968127</v>
+      </c>
+      <c r="K370">
+        <v>0.47</v>
+      </c>
+      <c r="L370" t="s">
+        <v>953</v>
+      </c>
+      <c r="M370" s="1">
+        <v>4250069.0</v>
+      </c>
+      <c r="N370" s="1">
+        <v>4272281.33</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>954</v>
+      </c>
+      <c r="B371" t="s">
+        <v>955</v>
+      </c>
+      <c r="C371" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>89.688</v>
+      </c>
+      <c r="E371" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-99159.62</v>
+      </c>
+      <c r="J371" s="1">
+        <v>-10.073305214252</v>
+      </c>
+      <c r="K371">
+        <v>0.53</v>
+      </c>
+      <c r="L371" t="s">
+        <v>956</v>
+      </c>
+      <c r="M371" s="1">
+        <v>885220.56</v>
+      </c>
+      <c r="N371" s="1">
+        <v>890473.29</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>957</v>
+      </c>
+      <c r="B372" t="s">
+        <v>958</v>
+      </c>
+      <c r="C372" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>101.023</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2489.3</v>
+      </c>
+      <c r="J372" s="1">
+        <v>1.615417886277</v>
+      </c>
+      <c r="K372">
+        <v>3.6</v>
+      </c>
+      <c r="L372" t="s">
+        <v>959</v>
+      </c>
+      <c r="M372" s="1">
+        <v>156585.65</v>
+      </c>
+      <c r="N372" s="1">
+        <v>162159.28</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>960</v>
+      </c>
+      <c r="B373" t="s">
+        <v>961</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>98.759</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-7446.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-1.241</v>
+      </c>
+      <c r="K373">
+        <v>1.63</v>
+      </c>
+      <c r="L373" t="s">
+        <v>962</v>
+      </c>
+      <c r="M373" s="1">
+        <v>592554.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>602349.9</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>963</v>
+      </c>
+      <c r="B374" t="s">
+        <v>964</v>
+      </c>
+      <c r="C374" s="1">
+        <v>1875.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.1275</v>
+      </c>
+      <c r="E374" s="1">
+        <v>0.1073293333</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>94550.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>0</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>94550.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>94550.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>965</v>
+      </c>
+      <c r="B375" t="s">
+        <v>966</v>
+      </c>
+      <c r="C375" s="1">
+        <v>4104.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>71.9</v>
+      </c>
+      <c r="E375" s="1">
+        <v>47.9551169591</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>1968078.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>982698.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>49.931862456671</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>2950776.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>2950776.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>967</v>
+      </c>
+      <c r="B376" t="s">
+        <v>968</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-1875.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.0698506667</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>-94450.0</v>
+      </c>
+      <c r="O376" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>969</v>
+      </c>
+      <c r="B377" t="s">
+        <v>970</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-4104.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>58.1</v>
+      </c>
+      <c r="E377" s="1">
+        <v>43.5381578947</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-1786806.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-597618.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>33.446160355405</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>-2384424.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>-2384424.0</v>
+      </c>
+      <c r="O377" s="1">
+        <v>-0.4</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>971</v>
+      </c>
+      <c r="B378" t="s">
+        <v>972</v>
+      </c>
+      <c r="C378" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D304" s="1">
-[...2 lines deleted...]
-      <c r="E304" s="1">
+      <c r="D378" s="1">
+        <v>9.55193333</v>
+      </c>
+      <c r="E378" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F304" t="s">
-[...5 lines deleted...]
-      <c r="H304" s="1">
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I304" s="1">
-[...20 lines deleted...]
-      <c r="P304">
+      <c r="I378" s="1">
+        <v>175085.02</v>
+      </c>
+      <c r="J378" s="1">
+        <v>-27.984972558155</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" t="s">
+        <v>973</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-450554.4</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-515804.4</v>
+      </c>
+      <c r="O378" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P378">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>