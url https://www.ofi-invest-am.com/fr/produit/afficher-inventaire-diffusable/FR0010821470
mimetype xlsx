--- v2 (2026-06-17)
+++ v3 (2026-07-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="988">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -625,51 +625,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -748,50 +748,56 @@
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>NL0013654783</t>
@@ -1033,1953 +1039,1989 @@
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>OACT01964193</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>20 053.18</t>
+    <t>27 148.92</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 656.00</t>
+    <t>11 643.50</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>10 303.15</t>
+    <t>12 183.29</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>24 404.79</t>
+    <t>26 305.48</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>8 861.30</t>
+    <t>10 787.67</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 628.87</t>
+    <t>8 177.67</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>6 608.22</t>
+    <t>7 841.10</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>1 288.88</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>17 876.71</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>58 527.21</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>13 808.22</t>
+  </si>
+  <si>
+    <t>XS2640904319</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 27/06/2029</t>
+  </si>
+  <si>
+    <t>16 386.99</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>16 865.75</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>1 933.97</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>18 688.36</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>41 760.27</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>22 111.75</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>20 220.05</t>
+  </si>
+  <si>
+    <t>AT0000A2NW83</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>3 745.60</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>14 575.34</t>
+  </si>
+  <si>
+    <t>XS2743029840</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+  </si>
+  <si>
+    <t>4 828.77</t>
+  </si>
+  <si>
+    <t>XS2705604234</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
+  </si>
+  <si>
+    <t>11 820.21</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS2817924660</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
+  </si>
+  <si>
+    <t>3 937.68</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>6 553.60</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>6 290.41</t>
+  </si>
+  <si>
+    <t>FR001400EAY1</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
+  </si>
+  <si>
+    <t>5 106.16</t>
+  </si>
+  <si>
+    <t>XS2342060360</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 12/05/2032</t>
+  </si>
+  <si>
+    <t>5 090.63</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>12 957.05</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>10 309.93</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>6 250.68</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>23 671.23</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>5 520.49</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>8 612.78</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>11 790.41</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>5 218.95</t>
+  </si>
+  <si>
+    <t>ES0000012H41</t>
+  </si>
+  <si>
+    <t>BONOS Y OBLIG DEL ESTADO 0.1 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 906.85</t>
+  </si>
+  <si>
+    <t>XS2621007660</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
+  </si>
+  <si>
+    <t>32 694.41</t>
+  </si>
+  <si>
+    <t>FR0014007VJ6</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/02/2034</t>
+  </si>
+  <si>
+    <t>FR001400OIX5</t>
+  </si>
+  <si>
+    <t>BPCE SA 08/03/2033</t>
+  </si>
+  <si>
+    <t>2 034.25</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>4 238.36</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>8 186.30</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>8 345.77</t>
+  </si>
+  <si>
+    <t>DE0001030732</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>12 556.85</t>
+  </si>
+  <si>
+    <t>FR0014002GI0</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>7 962.33</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 991.78</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 362.79</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>18 097.60</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>11 879.45</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>40 402.40</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>23 720.55</t>
+  </si>
+  <si>
+    <t>FR0013517307</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
+  </si>
+  <si>
+    <t>5 239.73</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>21 941.51</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>4 800.00</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>11 206.85</t>
+  </si>
+  <si>
+    <t>FR001400I3C5</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.47 22/05/2031</t>
+  </si>
+  <si>
+    <t>12 396.93</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>30 136.99</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 636.64</t>
+  </si>
+  <si>
+    <t>DE000DL19VS4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 19/11/2030</t>
+  </si>
+  <si>
+    <t>2 085.62</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>6 274.32</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 191.78</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>3 616.44</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>8 424.66</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>21 992.83</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>4 079.86</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>7 310.47</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>9 744.33</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>19 696.43</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>20 200.68</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>3 523.97</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>3 207.71</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>19 491.78</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 337.67</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>27 413.16</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>13 777.40</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>6 688.36</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>12 357.53</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>5 043.08</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>7 561.64</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>3 205.48</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>8 810.96</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>53 580.77</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>10 060.27</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>5 950.65</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>4 515.27</t>
+  </si>
+  <si>
+    <t>FI4000523238</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.5 15/09/2032</t>
+  </si>
+  <si>
+    <t>38 317.81</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>4 033.91</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>9 772.05</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400BKZ3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2 25/11/2032</t>
+  </si>
+  <si>
+    <t>31 989.04</t>
+  </si>
+  <si>
+    <t>FR0011883966</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.5 25/05/2030</t>
+  </si>
+  <si>
+    <t>132 739.73</t>
+  </si>
+  <si>
+    <t>FR0000187635</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 5.75 25/10/2032</t>
+  </si>
+  <si>
+    <t>214 246.58</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>22 449.32</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>2 527.40</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>16 285.07</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 147.26</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>23 186.30</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>6 534.25</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>1 890.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>39 075.34</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>9 189.75</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>6 268.49</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>11 135.47</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>4 647.95</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>37 582.19</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>6 917.81</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>18 672.29</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>8 127.69</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>19 368.74</t>
+  </si>
+  <si>
+    <t>IE00BJ38CR43</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2.4 15/05/2030</t>
+  </si>
+  <si>
+    <t>38 755.73</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>14 629.45</t>
+  </si>
+  <si>
+    <t>IT0005466013</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/06/2032</t>
+  </si>
+  <si>
+    <t>14 922.49</t>
+  </si>
+  <si>
+    <t>IT0005403396</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 0.95 01/08/2030</t>
+  </si>
+  <si>
+    <t>23 121.19</t>
+  </si>
+  <si>
+    <t>IT0005383309</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.35 01/04/2030</t>
+  </si>
+  <si>
+    <t>2 022.79</t>
+  </si>
+  <si>
+    <t>IT0005413171</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.65 01/12/2030</t>
+  </si>
+  <si>
+    <t>50 160.00</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>32 448.42</t>
+  </si>
+  <si>
+    <t>IT0005024234</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.5 01/03/2030</t>
+  </si>
+  <si>
+    <t>44 458.85</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>4 549.32</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>5 326.22</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>51 677.40</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>12 867.12</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>5 741.10</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>21 844.60</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>10 673.13</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>20 447.90</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>4 561.64</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>6 280.89</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 424.62</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>7 436.30</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 890.41</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>5 314.00</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>2 990.63</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>12 168.53</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>8 252.16</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>20 778.88</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 835.20</t>
+  </si>
+  <si>
+    <t>NL0014555419</t>
+  </si>
+  <si>
+    <t>NETHERLANDS GOVERNMENT 0 15/07/2030</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>7 746.58</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>11 797.01</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>9 321.00</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>63 616.44</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>14 989.48</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>37 690.64</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 104.93</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 114.38</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>14 057.16</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>2 827.40</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>7 711.64</t>
+  </si>
+  <si>
+    <t>FR0013426731</t>
+  </si>
+  <si>
+    <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
+  </si>
+  <si>
+    <t>4 556.71</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 422.49</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>8 623.33</t>
+  </si>
+  <si>
+    <t>XS2979759359</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 22/01/2031</t>
+  </si>
+  <si>
+    <t>10 097.26</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>26 167.81</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 681.50</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>1 491.78</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>7 520.05</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>3 271.44</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>20 735.45</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>3 532.97</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 041.10</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>12 230.14</t>
+  </si>
+  <si>
+    <t>ES0000012F43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.6 31/10/2029</t>
+  </si>
+  <si>
+    <t>12 347.18</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>23 545.78</t>
+  </si>
+  <si>
+    <t>ES0000012Q16</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.6 31/05/2031</t>
+  </si>
+  <si>
+    <t>102 575.34</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>2 313.64</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>19 561.64</t>
+  </si>
+  <si>
+    <t>XS2726853554</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.125 13/12/2031</t>
+  </si>
+  <si>
+    <t>6 371.15</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>2 804.79</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
+    <t>6 616.44</t>
+  </si>
+  <si>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>26 630.14</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>7 586.30</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 979.45</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>3 495.21</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>20 376.71</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
     <t>16 335.62</t>
   </si>
   <si>
-    <t>DE000A351U49</t>
-[...1610 lines deleted...]
-    <t>14 794.52</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>3 056.94</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 619.18</t>
+    <t>12 365.75</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 850.34</t>
+    <t>5 395.29</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 194.19</t>
+    <t>4 646.09</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 047.18</t>
+    <t>8 645.93</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 658.83</t>
+    <t>10 512.08</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>25 430.14</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 045.55</t>
-[...8 lines deleted...]
-    <t>12 205.48</t>
+    <t>15 903.42</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>25 679.59</t>
+    <t>28 129.93</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 324.36</t>
+    <t>4 546.55</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>13 684.93</t>
+    <t>14 712.33</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>17 683.56</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 063.15</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 862.33</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>22 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 252.73</t>
+    <t>5 759.75</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 573.63</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>9 795.90</t>
+    <t>11 091.65</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2603PT36</t>
-[...4 lines deleted...]
-  <si>
     <t>CDS-00107067</t>
   </si>
   <si>
     <t>25NSMSDWE00XJ01F4210</t>
   </si>
   <si>
-    <t>-65 250.00</t>
+    <t>-16 500.00</t>
+  </si>
+  <si>
+    <t>CDS-00108270</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A60AD2858</t>
+  </si>
+  <si>
+    <t>16 500.00</t>
+  </si>
+  <si>
+    <t>CDS-00108276</t>
+  </si>
+  <si>
+    <t>263KBAMLE01A70AD2858</t>
+  </si>
+  <si>
+    <t>CDS-00108689</t>
+  </si>
+  <si>
+    <t>2648BAMLE02U40665034</t>
+  </si>
+  <si>
+    <t>7 638.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3299,198 +3341,198 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>643862.584</v>
+        <v>641206.584</v>
       </c>
       <c r="D2">
-        <v>910.9</v>
+        <v>920.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>586497335.1</v>
+        <v>590105700.39</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>586497335.1</v>
+        <v>590105700.39</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>895.81</v>
+        <v>905.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8619490.25</v>
+        <v>8708443.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8619490.25</v>
+        <v>8708443.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>26857.0</v>
+        <v>29771.0</v>
       </c>
       <c r="D4">
-        <v>109.27</v>
+        <v>110.45</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>2934839.9</v>
+        <v>3288321.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>2934839.9</v>
+        <v>3288321.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P378"/>
+  <dimension ref="A1:P384"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O378" sqref="O378"/>
+      <selection activeCell="O384" sqref="O384"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3512,18886 +3554,19186 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.3</v>
+        <v>31.92</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-26808.88</v>
+        <v>-22568.7</v>
       </c>
       <c r="J2" s="1">
-        <v>-11.130039750142</v>
+        <v>-9.3696763202726</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>214060.7</v>
+        <v>218300.88</v>
       </c>
       <c r="N2" s="1">
-        <v>214060.7</v>
+        <v>218300.88</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
-        <v>19632.0</v>
+        <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.61</v>
+        <v>28.88</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>556763.52</v>
+        <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>-14724.0</v>
+        <v>11771.55</v>
       </c>
       <c r="J3" s="1">
-        <v>-2.6445698166432</v>
+        <v>2.0271252888639</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>542039.52</v>
+        <v>592473.2</v>
       </c>
       <c r="N3" s="1">
-        <v>542039.52</v>
+        <v>592473.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5323.0</v>
+        <v>5562.0</v>
       </c>
       <c r="D4" s="1">
-        <v>222.6</v>
+        <v>237.0</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.7687162891</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1313716.4</v>
+        <v>1366965.6</v>
       </c>
       <c r="I4" s="1">
-        <v>-128816.6</v>
+        <v>-48771.6</v>
       </c>
       <c r="J4" s="1">
-        <v>-9.805510534846</v>
+        <v>-3.5678732515288</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1184899.8</v>
+        <v>1318194.0</v>
       </c>
       <c r="N4" s="1">
-        <v>1184899.8</v>
+        <v>1318194.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>8673.0</v>
+        <v>9063.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.6</v>
+        <v>137.0</v>
       </c>
       <c r="E5" s="1">
-        <v>210.7090845152</v>
+        <v>207.5221659495</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1827479.89</v>
+        <v>1880773.39</v>
       </c>
       <c r="I5" s="1">
-        <v>-608056.09</v>
+        <v>-639142.39</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.272929203068</v>
+        <v>-33.982955809472</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1219423.8</v>
+        <v>1241631.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1219423.8</v>
+        <v>1241631.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>825.0</v>
+        <v>862.0</v>
       </c>
       <c r="D6" s="1">
-        <v>911.5</v>
+        <v>860.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1570.0</v>
+        <v>1539.1208816705</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1295250.0</v>
+        <v>1326722.2</v>
       </c>
       <c r="I6" s="1">
-        <v>-543262.5</v>
+        <v>-585402.2</v>
       </c>
       <c r="J6" s="1">
-        <v>-41.942675159236</v>
+        <v>-44.123946972471</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>751987.5</v>
+        <v>741320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>751987.5</v>
+        <v>741320.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>106696.0</v>
+        <v>111495.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.01</v>
+        <v>27.04</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1591870361</v>
+        <v>27.0886326741</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2897776.62</v>
+        <v>3020247.1</v>
       </c>
       <c r="I7" s="1">
-        <v>-122613.66</v>
+        <v>-5422.3</v>
       </c>
       <c r="J7" s="1">
-        <v>-4.231301307138</v>
+        <v>-0.1795316681208</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2775162.96</v>
+        <v>3014824.8</v>
       </c>
       <c r="N7" s="1">
-        <v>2775162.96</v>
+        <v>3014824.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>104.1</v>
+        <v>117.4</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-26798.2</v>
+        <v>-1874.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.077702702703</v>
+        <v>-0.84459459459459</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>195083.4</v>
+        <v>220007.6</v>
       </c>
       <c r="N8" s="1">
-        <v>195083.4</v>
+        <v>220007.6</v>
       </c>
       <c r="O8" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.3</v>
+        <v>66.9</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>-8817.6</v>
+        <v>22044.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-2.543720190779</v>
+        <v>6.3593004769475</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>337824.3</v>
+        <v>368685.9</v>
       </c>
       <c r="N9" s="1">
-        <v>337824.3</v>
+        <v>368685.9</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>97593.0</v>
+        <v>101983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.945</v>
+        <v>9.462</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8571026544</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>863698.05</v>
+        <v>903273.9</v>
       </c>
       <c r="I10" s="1">
-        <v>9271.34</v>
+        <v>61689.25</v>
       </c>
       <c r="J10" s="1">
-        <v>1.0734469065896</v>
+        <v>6.8295176025788</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>872969.39</v>
+        <v>964963.15</v>
       </c>
       <c r="N10" s="1">
-        <v>872969.39</v>
+        <v>964963.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>19753.0</v>
+        <v>20642.0</v>
       </c>
       <c r="D11" s="1">
-        <v>170.32</v>
+        <v>170.8</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5819040146</v>
+        <v>161.5490906889</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3191727.35</v>
+        <v>3334696.33</v>
       </c>
       <c r="I11" s="1">
-        <v>172603.61</v>
+        <v>190957.27</v>
       </c>
       <c r="J11" s="1">
-        <v>5.4078431856029</v>
+        <v>5.7263765903386</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3364330.96</v>
+        <v>3525653.6</v>
       </c>
       <c r="N11" s="1">
-        <v>3364330.96</v>
+        <v>3525653.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>12736.0</v>
+        <v>13309.0</v>
       </c>
       <c r="D12" s="1">
-        <v>362.1</v>
+        <v>378.3</v>
       </c>
       <c r="E12" s="1">
-        <v>234.822214196</v>
+        <v>240.1814276054</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2990695.72</v>
+        <v>3196574.62</v>
       </c>
       <c r="I12" s="1">
-        <v>1621009.88</v>
+        <v>1838220.08</v>
       </c>
       <c r="J12" s="1">
-        <v>54.201765467468</v>
+        <v>57.505933648438</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4611705.6</v>
+        <v>5034794.7</v>
       </c>
       <c r="N12" s="1">
-        <v>4611705.6</v>
+        <v>5034794.7</v>
       </c>
       <c r="O12" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
-        <v>31198.0</v>
+        <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.41</v>
+        <v>23.0</v>
       </c>
       <c r="E13" s="1">
-        <v>25.8695214437</v>
+        <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>807077.33</v>
+        <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-76732.15</v>
+        <v>-91291.11</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.507409903336</v>
+        <v>-10.853593931506</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>730345.18</v>
+        <v>749823.0</v>
       </c>
       <c r="N13" s="1">
-        <v>730345.18</v>
+        <v>749823.0</v>
       </c>
       <c r="O13" s="1">
         <v>0.12</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.95</v>
+        <v>52.65</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-25865.4</v>
+        <v>-42717.1</v>
       </c>
       <c r="J14" s="1">
-        <v>-10.385523210071</v>
+        <v>-17.151848937844</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>223187.05</v>
+        <v>206335.35</v>
       </c>
       <c r="N14" s="1">
-        <v>223187.05</v>
+        <v>206335.35</v>
       </c>
       <c r="O14" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>35963.0</v>
+        <v>37581.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.22</v>
+        <v>49.46</v>
       </c>
       <c r="E15" s="1">
-        <v>68.4789831215</v>
+        <v>67.6265642213</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2462709.67</v>
+        <v>2541473.91</v>
       </c>
       <c r="I15" s="1">
-        <v>-620684.81</v>
+        <v>-682717.65</v>
       </c>
       <c r="J15" s="1">
-        <v>-25.203328575877</v>
+        <v>-26.863059554288</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1842024.86</v>
+        <v>1858756.26</v>
       </c>
       <c r="N15" s="1">
-        <v>1842024.86</v>
+        <v>1858756.26</v>
       </c>
       <c r="O15" s="1">
         <v>0.31</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.06</v>
+        <v>9.29</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-91727.3</v>
+        <v>-69669.71</v>
       </c>
       <c r="J16" s="1">
-        <v>-38.82353070641</v>
+        <v>-29.487667526371</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>144539.98</v>
+        <v>166597.57</v>
       </c>
       <c r="N16" s="1">
-        <v>144539.98</v>
+        <v>166597.57</v>
       </c>
       <c r="O16" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>42915.0</v>
+        <v>44845.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.44</v>
+        <v>63.66</v>
       </c>
       <c r="E17" s="1">
-        <v>56.4754137248</v>
+        <v>56.6150513993</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2423642.38</v>
+        <v>2538901.98</v>
       </c>
       <c r="I17" s="1">
-        <v>298885.22</v>
+        <v>315930.72</v>
       </c>
       <c r="J17" s="1">
-        <v>12.332067736825</v>
+        <v>12.443596581858</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2722527.6</v>
+        <v>2854832.7</v>
       </c>
       <c r="N17" s="1">
-        <v>2722527.6</v>
+        <v>2854832.7</v>
       </c>
       <c r="O17" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>20148.0</v>
+        <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.1</v>
+        <v>29.56</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>602828.16</v>
+        <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-36669.36</v>
+        <v>-5314.44</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.0828877005348</v>
+        <v>-0.84669240882815</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>566158.8</v>
+        <v>622356.24</v>
       </c>
       <c r="N18" s="1">
-        <v>566158.8</v>
+        <v>622356.24</v>
       </c>
       <c r="O18" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>14812.0</v>
+        <v>15478.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1193.8</v>
+        <v>1234.8</v>
       </c>
       <c r="E19" s="1">
-        <v>404.223384418</v>
+        <v>434.9879810053</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>5987356.77</v>
+        <v>6732743.97</v>
       </c>
       <c r="I19" s="1">
-        <v>11695208.83</v>
+        <v>12379490.43</v>
       </c>
       <c r="J19" s="1">
-        <v>195.33175120947</v>
+        <v>183.86991225511</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>17682565.6</v>
+        <v>19112234.4</v>
       </c>
       <c r="N19" s="1">
-        <v>17682565.6</v>
+        <v>19112234.4</v>
       </c>
       <c r="O19" s="1">
-        <v>2.96</v>
+        <v>3.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.9</v>
+        <v>61.94</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>-12506.96</v>
+        <v>2462.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.1341145833333</v>
+        <v>0.81380208333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>290023.6</v>
+        <v>304992.56</v>
       </c>
       <c r="N20" s="1">
-        <v>290023.6</v>
+        <v>304992.56</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>117938.0</v>
+        <v>123243.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.18</v>
+        <v>41.44</v>
       </c>
       <c r="E21" s="1">
-        <v>25.5560146857</v>
+        <v>26.1450423959</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3014025.26</v>
+        <v>3222193.46</v>
       </c>
       <c r="I21" s="1">
-        <v>1606785.58</v>
+        <v>1884996.46</v>
       </c>
       <c r="J21" s="1">
-        <v>53.310289111512</v>
+        <v>58.500412324715</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>4620810.84</v>
+        <v>5107189.92</v>
       </c>
       <c r="N21" s="1">
-        <v>4620810.84</v>
+        <v>5107189.92</v>
       </c>
       <c r="O21" s="1">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.505</v>
+        <v>9.4</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-23806.61</v>
+        <v>26882.74</v>
       </c>
       <c r="J22" s="1">
-        <v>-10.601548304744</v>
+        <v>11.971409061344</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>200751.25</v>
+        <v>251440.6</v>
       </c>
       <c r="N22" s="1">
-        <v>200751.25</v>
+        <v>251440.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.75</v>
+        <v>53.1</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-13249.38</v>
+        <v>-7479.48</v>
       </c>
       <c r="J23" s="1">
-        <v>-5.6517695260072</v>
+        <v>-3.1905113397291</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>221179.5</v>
+        <v>226949.4</v>
       </c>
       <c r="N23" s="1">
-        <v>221179.5</v>
+        <v>226949.4</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
-        <v>25462.0</v>
+        <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.01</v>
+        <v>18.3</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>464426.88</v>
+        <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>-31318.26</v>
+        <v>2695.62</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.7434210526316</v>
+        <v>0.5567018842637</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>433108.62</v>
+        <v>486908.1</v>
       </c>
       <c r="N24" s="1">
-        <v>433108.62</v>
+        <v>486908.1</v>
       </c>
       <c r="O24" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>213997.0</v>
+        <v>223623.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.13</v>
+        <v>19.21</v>
       </c>
       <c r="E25" s="1">
-        <v>10.5618574559</v>
+        <v>10.8927986388</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2260205.81</v>
+        <v>2435880.31</v>
       </c>
       <c r="I25" s="1">
-        <v>1619559.8</v>
+        <v>1859917.52</v>
       </c>
       <c r="J25" s="1">
-        <v>71.655412654656</v>
+        <v>76.355045539984</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>3879765.61</v>
+        <v>4295797.83</v>
       </c>
       <c r="N25" s="1">
-        <v>3879765.61</v>
+        <v>4295797.83</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
-        <v>171387.0</v>
+        <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.023</v>
+        <v>3.232</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2080000233</v>
+        <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>549809.5</v>
+        <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>-31706.6</v>
+        <v>5570.28</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.7668337851565</v>
+        <v>0.97167120738767</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>518102.9</v>
+        <v>578838.27</v>
       </c>
       <c r="N26" s="1">
-        <v>518102.9</v>
+        <v>578838.27</v>
       </c>
       <c r="O26" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>476635.0</v>
+        <v>498075.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.594</v>
+        <v>10.348</v>
       </c>
       <c r="E27" s="1">
-        <v>7.5951028145</v>
+        <v>7.6766700397</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3620091.83</v>
+        <v>3823557.43</v>
       </c>
       <c r="I27" s="1">
-        <v>952744.36</v>
+        <v>1330522.67</v>
       </c>
       <c r="J27" s="1">
-        <v>26.318237347034</v>
+        <v>34.798030220773</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4572836.19</v>
+        <v>5154080.1</v>
       </c>
       <c r="N27" s="1">
-        <v>4572836.19</v>
+        <v>5154080.1</v>
       </c>
       <c r="O27" s="1">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
-        <v>29794.0</v>
+        <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.335</v>
+        <v>16.39</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>492643.79</v>
+        <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-35752.8</v>
+        <v>-3040.43</v>
       </c>
       <c r="J28" s="1">
-        <v>-7.2573329301482</v>
+        <v>-0.59229922371658</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>456890.99</v>
+        <v>510286.26</v>
       </c>
       <c r="N28" s="1">
-        <v>456890.99</v>
+        <v>510286.26</v>
       </c>
       <c r="O28" s="1">
         <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.135</v>
+        <v>14.265</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>-21835.82</v>
+        <v>1889.66</v>
       </c>
       <c r="J29" s="1">
-        <v>-7.336854443215</v>
+        <v>0.63492739760474</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>275782.46</v>
+        <v>299507.94</v>
       </c>
       <c r="N29" s="1">
-        <v>275782.46</v>
+        <v>299507.94</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
-        <v>4354.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>120.9</v>
+        <v>137.6</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8923076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>574728.0</v>
+        <v>600110.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-48329.4</v>
+        <v>25970.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-8.4090909090909</v>
+        <v>4.327539951009</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>526398.6</v>
+        <v>626080.0</v>
       </c>
       <c r="N30" s="1">
-        <v>526398.6</v>
+        <v>626080.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>188.45</v>
+        <v>206.1</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-2359.8</v>
+        <v>41482.8</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.50158394931362</v>
+        <v>8.8173178458289</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>468109.8</v>
+        <v>511952.4</v>
       </c>
       <c r="N31" s="1">
-        <v>468109.8</v>
+        <v>511952.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.52</v>
+        <v>29.04</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-26404.0</v>
+        <v>-37023.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.760233918129</v>
+        <v>-15.087719298246</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>218981.0</v>
+        <v>208362.0</v>
       </c>
       <c r="N32" s="1">
-        <v>218981.0</v>
+        <v>208362.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>35789.0</v>
+        <v>37399.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.36</v>
+        <v>82.38</v>
       </c>
       <c r="E33" s="1">
-        <v>79.8211355444</v>
+        <v>79.7427369716</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2856718.62</v>
+        <v>2982298.62</v>
       </c>
       <c r="I33" s="1">
-        <v>-16503.58</v>
+        <v>98631.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.57771108027433</v>
+        <v>3.3072140844165</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2840215.04</v>
+        <v>3080929.62</v>
       </c>
       <c r="N33" s="1">
-        <v>2840215.04</v>
+        <v>3080929.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>39588.0</v>
+        <v>41369.0</v>
       </c>
       <c r="D34" s="1">
-        <v>85.88</v>
+        <v>89.49</v>
       </c>
       <c r="E34" s="1">
-        <v>75.5057656361</v>
+        <v>75.7418704827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2989122.25</v>
+        <v>3133365.44</v>
       </c>
       <c r="I34" s="1">
-        <v>410695.19</v>
+        <v>568746.37</v>
       </c>
       <c r="J34" s="1">
-        <v>13.739658523501</v>
+        <v>18.151293900784</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3399817.44</v>
+        <v>3702111.81</v>
       </c>
       <c r="N34" s="1">
-        <v>3399817.44</v>
+        <v>3702111.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
         <v>6120.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.11</v>
+        <v>11.17</v>
       </c>
       <c r="E35" s="1">
         <v>11.2053316993</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>68576.63</v>
       </c>
       <c r="I35" s="1">
-        <v>-583.43</v>
+        <v>-216.23</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.85077088215038</v>
+        <v>-0.31531149897567</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>67993.2</v>
+        <v>68360.4</v>
       </c>
       <c r="N35" s="1">
-        <v>67993.2</v>
+        <v>68360.4</v>
       </c>
       <c r="O35" s="1">
         <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
         <v>2662651.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.676</v>
+        <v>10.636</v>
       </c>
       <c r="E36" s="1">
         <v>10.7833651688</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>28712338.05</v>
       </c>
       <c r="I36" s="1">
-        <v>-285875.97</v>
+        <v>-392382.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.99565548964411</v>
+        <v>-1.3665972075026</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28426462.08</v>
+        <v>28319956.04</v>
       </c>
       <c r="N36" s="1">
-        <v>28426462.08</v>
+        <v>28319956.04</v>
       </c>
       <c r="O36" s="1">
-        <v>4.75</v>
+        <v>4.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
-        <v>9014.0</v>
+        <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.42</v>
+        <v>52.94</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>474857.52</v>
+        <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>-20371.64</v>
+        <v>3773.29</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.290053151101</v>
+        <v>0.76248325893883</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>454485.88</v>
+        <v>498641.86</v>
       </c>
       <c r="N37" s="1">
-        <v>454485.88</v>
+        <v>498641.86</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
-        <v>47875.0</v>
+        <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.025</v>
+        <v>12.114</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>574978.75</v>
+        <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>-47156.87</v>
+        <v>7087.77</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.2014978814434</v>
+        <v>1.1833391394742</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>527821.88</v>
+        <v>606051.31</v>
       </c>
       <c r="N38" s="1">
-        <v>527821.88</v>
+        <v>606051.31</v>
       </c>
       <c r="O38" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>54574.0</v>
+        <v>57029.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.7</v>
+        <v>26.98</v>
       </c>
       <c r="E39" s="1">
-        <v>28.850028585</v>
+        <v>28.7144252924</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1574461.46</v>
+        <v>1637554.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-62761.66</v>
+        <v>-98912.54</v>
       </c>
       <c r="J39" s="1">
-        <v>-3.9862303139513</v>
+        <v>-6.0402577266781</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1511699.8</v>
+        <v>1538642.42</v>
       </c>
       <c r="N39" s="1">
-        <v>1511699.8</v>
+        <v>1538642.42</v>
       </c>
       <c r="O39" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>187059.0</v>
+        <v>195473.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.976</v>
+        <v>10.53</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5670291192</v>
+        <v>10.549724054</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1976657.9</v>
+        <v>2062186.21</v>
       </c>
       <c r="I40" s="1">
-        <v>-110557.32</v>
+        <v>-3855.52</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.5931438616667</v>
+        <v>-0.18696274765604</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1866100.58</v>
+        <v>2058330.69</v>
       </c>
       <c r="N40" s="1">
-        <v>1866100.58</v>
+        <v>2058330.69</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.88</v>
+        <v>16.33</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-3581.16</v>
+        <v>6185.64</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.0283577438454</v>
+        <v>1.7762542848239</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>344659.52</v>
+        <v>354426.32</v>
       </c>
       <c r="N41" s="1">
-        <v>344659.52</v>
+        <v>354426.32</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.5</v>
+        <v>85.3</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-18439.2</v>
+        <v>-18951.4</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.7669902912621</v>
+        <v>-7.982740021575</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>218965.5</v>
+        <v>218453.3</v>
       </c>
       <c r="N42" s="1">
-        <v>218965.5</v>
+        <v>218453.3</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
-        <v>16924.0</v>
+        <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>32.4</v>
+        <v>34.11</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>586416.6</v>
+        <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-38079.0</v>
+        <v>-6612.44</v>
       </c>
       <c r="J43" s="1">
-        <v>-6.4935064935065</v>
+        <v>-1.0842771111788</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>548337.6</v>
+        <v>603235.35</v>
       </c>
       <c r="N43" s="1">
-        <v>548337.6</v>
+        <v>603235.35</v>
       </c>
       <c r="O43" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>19458.0</v>
+        <v>20333.0</v>
       </c>
       <c r="D44" s="1">
-        <v>71.16</v>
+        <v>75.28</v>
       </c>
       <c r="E44" s="1">
-        <v>55.1709672114</v>
+        <v>55.8116942901</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1073516.68</v>
+        <v>1134819.18</v>
       </c>
       <c r="I44" s="1">
-        <v>311114.6</v>
+        <v>395849.06</v>
       </c>
       <c r="J44" s="1">
-        <v>28.98088178751</v>
+        <v>34.882126331351</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1384631.28</v>
+        <v>1530668.24</v>
       </c>
       <c r="N44" s="1">
-        <v>1384631.28</v>
+        <v>1530668.24</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.15</v>
+        <v>56.75</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-22818.0</v>
+        <v>-20536.2</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.6540627514079</v>
+        <v>-8.6886564762671</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>213538.45</v>
+        <v>215820.25</v>
       </c>
       <c r="N45" s="1">
-        <v>213538.45</v>
+        <v>215820.25</v>
       </c>
       <c r="O45" s="1">
         <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>73879.0</v>
+        <v>77202.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.495</v>
+        <v>17.2</v>
       </c>
       <c r="E46" s="1">
-        <v>18.7850000677</v>
+        <v>18.66211251</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1387817.02</v>
+        <v>1440752.41</v>
       </c>
       <c r="I46" s="1">
-        <v>-169182.91</v>
+        <v>-112878.01</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.190577544581</v>
+        <v>-7.834657031738</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1218634.11</v>
+        <v>1327874.4</v>
       </c>
       <c r="N46" s="1">
-        <v>1218634.11</v>
+        <v>1327874.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>22671.0</v>
+        <v>23691.0</v>
       </c>
       <c r="D47" s="1">
-        <v>73.12</v>
+        <v>68.66</v>
       </c>
       <c r="E47" s="1">
-        <v>59.4429090027</v>
+        <v>59.856105272</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1347630.19</v>
+        <v>1418050.99</v>
       </c>
       <c r="I47" s="1">
-        <v>310073.33</v>
+        <v>208573.07</v>
       </c>
       <c r="J47" s="1">
-        <v>23.008784776482</v>
+        <v>14.708432311027</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1657703.52</v>
+        <v>1626624.06</v>
       </c>
       <c r="N47" s="1">
-        <v>1657703.52</v>
+        <v>1626624.06</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>44063.0</v>
+        <v>46045.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.11</v>
+        <v>16.925</v>
       </c>
       <c r="E48" s="1">
-        <v>28.7261405261</v>
+        <v>28.233012705</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1265759.93</v>
+        <v>1299989.07</v>
       </c>
       <c r="I48" s="1">
-        <v>-467779.0</v>
+        <v>-520677.44</v>
       </c>
       <c r="J48" s="1">
-        <v>-36.956376079941</v>
+        <v>-40.052447517886</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>797980.93</v>
+        <v>779311.63</v>
       </c>
       <c r="N48" s="1">
-        <v>797980.93</v>
+        <v>779311.63</v>
       </c>
       <c r="O48" s="1">
         <v>0.13</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>57754.0</v>
+        <v>60352.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.865</v>
+        <v>27.61</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0720141835</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1749657.43</v>
+        <v>1814906.2</v>
       </c>
       <c r="I49" s="1">
-        <v>-255850.22</v>
+        <v>-148587.48</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.622875061891</v>
+        <v>-8.1870611274566</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1493807.21</v>
+        <v>1666318.72</v>
       </c>
       <c r="N49" s="1">
-        <v>1493807.21</v>
+        <v>1666318.72</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>8982.0</v>
+        <v>9386.0</v>
       </c>
       <c r="D50" s="1">
-        <v>251.0</v>
+        <v>254.2</v>
       </c>
       <c r="E50" s="1">
-        <v>221.5315965264</v>
+        <v>222.804304283</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1989796.8</v>
+        <v>2091241.2</v>
       </c>
       <c r="I50" s="1">
-        <v>264685.2</v>
+        <v>294680.0</v>
       </c>
       <c r="J50" s="1">
-        <v>13.302122106137</v>
+        <v>14.091153139102</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2254482.0</v>
+        <v>2385921.2</v>
       </c>
       <c r="N50" s="1">
-        <v>2254482.0</v>
+        <v>2385921.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>30641.0</v>
+        <v>32019.0</v>
       </c>
       <c r="D51" s="1">
-        <v>44.66</v>
+        <v>48.63</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8697523346</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1535114.1</v>
+        <v>1596779.6</v>
       </c>
       <c r="I51" s="1">
-        <v>-166687.04</v>
+        <v>-39695.63</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.858283433134</v>
+        <v>-2.4859805323164</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1368427.06</v>
+        <v>1557083.97</v>
       </c>
       <c r="N51" s="1">
-        <v>1368427.06</v>
+        <v>1557083.97</v>
       </c>
       <c r="O51" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>35395.0</v>
+        <v>36987.0</v>
       </c>
       <c r="D52" s="1">
-        <v>33.45</v>
+        <v>31.27</v>
       </c>
       <c r="E52" s="1">
-        <v>31.6806207091</v>
+        <v>30.692215373</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1121335.57</v>
+        <v>1135212.97</v>
       </c>
       <c r="I52" s="1">
-        <v>62627.18</v>
+        <v>21370.52</v>
       </c>
       <c r="J52" s="1">
-        <v>5.5850524745238</v>
+        <v>1.8825119660146</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1183962.75</v>
+        <v>1156583.49</v>
       </c>
       <c r="N52" s="1">
-        <v>1183962.75</v>
+        <v>1156583.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>179467.0</v>
+        <v>187540.0</v>
       </c>
       <c r="D53" s="1">
-        <v>20.3</v>
+        <v>19.825</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1353045964</v>
+        <v>19.1277582916</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3434155.71</v>
+        <v>3587219.79</v>
       </c>
       <c r="I53" s="1">
-        <v>209024.39</v>
+        <v>130760.71</v>
       </c>
       <c r="J53" s="1">
-        <v>6.0866311155122</v>
+        <v>3.6451825551509</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3643180.1</v>
+        <v>3717980.5</v>
       </c>
       <c r="N53" s="1">
-        <v>3643180.1</v>
+        <v>3717980.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>361020.0</v>
+        <v>377260.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.448</v>
+        <v>4.757</v>
       </c>
       <c r="E54" s="1">
-        <v>4.516</v>
+        <v>4.5163874251</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1630366.32</v>
+        <v>1703852.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-24549.36</v>
+        <v>90773.5</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.5057573073516</v>
+        <v>5.3275450539047</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1605816.96</v>
+        <v>1794625.82</v>
       </c>
       <c r="N54" s="1">
-        <v>1605816.96</v>
+        <v>1794625.82</v>
       </c>
       <c r="O54" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
-        <v>4910.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.75</v>
+        <v>142.75</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>717842.0</v>
+        <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-51309.5</v>
+        <v>-14375.9</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.1477428180575</v>
+        <v>-1.9249325964282</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>666532.5</v>
+        <v>732450.25</v>
       </c>
       <c r="N55" s="1">
-        <v>666532.5</v>
+        <v>732450.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>37520.0</v>
+        <v>39208.0</v>
       </c>
       <c r="D56" s="1">
-        <v>44.72</v>
+        <v>42.38</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3745602938</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1629868.8</v>
+        <v>1700629.76</v>
       </c>
       <c r="I56" s="1">
-        <v>48025.6</v>
+        <v>-38994.72</v>
       </c>
       <c r="J56" s="1">
-        <v>2.9465930018416</v>
+        <v>-2.29295763941</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1677894.4</v>
+        <v>1661635.04</v>
       </c>
       <c r="N56" s="1">
-        <v>1677894.4</v>
+        <v>1661635.04</v>
       </c>
       <c r="O56" s="1">
         <v>0.28</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>483806.0</v>
+        <v>505569.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.916</v>
+        <v>9.876</v>
       </c>
       <c r="E57" s="1">
-        <v>7.0422502201</v>
+        <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3407082.91</v>
+        <v>3611111.04</v>
       </c>
       <c r="I57" s="1">
-        <v>1390337.39</v>
+        <v>1381888.4</v>
       </c>
       <c r="J57" s="1">
-        <v>40.807266119626</v>
+        <v>38.26767952281</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4797420.3</v>
+        <v>4992999.44</v>
       </c>
       <c r="N57" s="1">
-        <v>4797420.3</v>
+        <v>4992999.44</v>
       </c>
       <c r="O57" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>119838.0</v>
+        <v>125229.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.21</v>
+        <v>29.2</v>
       </c>
       <c r="E58" s="1">
-        <v>15.0169061566</v>
+        <v>15.5633328542</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1799596.0</v>
+        <v>1948980.61</v>
       </c>
       <c r="I58" s="1">
-        <v>1581033.98</v>
+        <v>1707706.19</v>
       </c>
       <c r="J58" s="1">
-        <v>87.854939664236</v>
+        <v>87.620481252505</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3380629.98</v>
+        <v>3656686.8</v>
       </c>
       <c r="N58" s="1">
-        <v>3380629.98</v>
+        <v>3656686.8</v>
       </c>
       <c r="O58" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10117.0</v>
+        <v>10572.0</v>
       </c>
       <c r="D59" s="1">
-        <v>92.55</v>
+        <v>99.05</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897005041</v>
+        <v>104.0693813848</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1058134.0</v>
+        <v>1100221.5</v>
       </c>
       <c r="I59" s="1">
-        <v>-121805.65</v>
+        <v>-53064.9</v>
       </c>
       <c r="J59" s="1">
-        <v>-11.511363400099</v>
+        <v>-4.823110619089</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>936328.35</v>
+        <v>1047156.6</v>
       </c>
       <c r="N59" s="1">
-        <v>936328.35</v>
+        <v>1047156.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9489.0</v>
+        <v>9916.0</v>
       </c>
       <c r="D60" s="1">
-        <v>203.0</v>
+        <v>197.3</v>
       </c>
       <c r="E60" s="1">
-        <v>192.3807155654</v>
+        <v>192.6399162969</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1825500.61</v>
+        <v>1910217.41</v>
       </c>
       <c r="I60" s="1">
-        <v>100766.39</v>
+        <v>46209.39</v>
       </c>
       <c r="J60" s="1">
-        <v>5.5199318722769</v>
+        <v>2.4190644351838</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1926267.0</v>
+        <v>1956426.8</v>
       </c>
       <c r="N60" s="1">
-        <v>1926267.0</v>
+        <v>1956426.8</v>
       </c>
       <c r="O60" s="1">
         <v>0.32</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>62.22</v>
+        <v>64.0</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-22643.28</v>
+        <v>-15857.92</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.7147887323944</v>
+        <v>-6.1032863849765</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>237182.64</v>
+        <v>243968.0</v>
       </c>
       <c r="N61" s="1">
-        <v>237182.64</v>
+        <v>243968.0</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.38</v>
+        <v>25.43</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-2586.64</v>
+        <v>-2124.74</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.091192517537</v>
+        <v>-0.89633671083398</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>234460.44</v>
+        <v>234922.34</v>
       </c>
       <c r="N62" s="1">
-        <v>234460.44</v>
+        <v>234922.34</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>292.7</v>
+        <v>300.35</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-41959.4</v>
+        <v>-30775.1</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.9296826384568</v>
+        <v>-6.5494710640946</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>427927.4</v>
+        <v>439111.7</v>
       </c>
       <c r="N63" s="1">
-        <v>427927.4</v>
+        <v>439111.7</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>16498.0</v>
+        <v>17240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>56.64</v>
+        <v>60.66</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.82687471</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1042013.68</v>
+        <v>1083135.32</v>
       </c>
       <c r="I64" s="1">
-        <v>-107566.96</v>
+        <v>-37356.92</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.322989233692</v>
+        <v>-3.4489614834091</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>934446.72</v>
+        <v>1045778.4</v>
       </c>
       <c r="N64" s="1">
-        <v>934446.72</v>
+        <v>1045778.4</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>75.85</v>
+        <v>80.05</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-20142.8</v>
+        <v>-8710.4</v>
       </c>
       <c r="J65" s="1">
-        <v>-8.8888888888889</v>
+        <v>-3.8438438438438</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>206463.7</v>
+        <v>217896.1</v>
       </c>
       <c r="N65" s="1">
-        <v>206463.7</v>
+        <v>217896.1</v>
       </c>
       <c r="O65" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.27</v>
+        <v>40.04</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>6012.24</v>
+        <v>4325.88</v>
       </c>
       <c r="J66" s="1">
-        <v>2.0785804816223</v>
+        <v>1.4955640050697</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>295259.64</v>
+        <v>293573.28</v>
       </c>
       <c r="N66" s="1">
-        <v>295259.64</v>
+        <v>293573.28</v>
       </c>
       <c r="O66" s="1">
         <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>33.62</v>
+        <v>37.56</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-19810.26</v>
+        <v>5047.2</v>
       </c>
       <c r="J67" s="1">
-        <v>-8.5418933623504</v>
+        <v>2.1762785636561</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>212108.58</v>
+        <v>236966.04</v>
       </c>
       <c r="N67" s="1">
-        <v>212108.58</v>
+        <v>236966.04</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>12551.0</v>
+        <v>13116.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.6</v>
+        <v>205.0</v>
       </c>
       <c r="E68" s="1">
-        <v>146.4613210103</v>
+        <v>148.9054620311</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1838236.04</v>
+        <v>1953044.04</v>
       </c>
       <c r="I68" s="1">
-        <v>666943.56</v>
+        <v>735735.96</v>
       </c>
       <c r="J68" s="1">
-        <v>36.281714942331</v>
+        <v>37.671242682269</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2505179.6</v>
+        <v>2688780.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2505179.6</v>
+        <v>2688780.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>63.35</v>
+        <v>62.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-12556.2</v>
+        <v>-17972.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.8694992412747</v>
+        <v>-5.5386949924127</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>311935.4</v>
+        <v>306519.0</v>
       </c>
       <c r="N69" s="1">
-        <v>311935.4</v>
+        <v>306519.0</v>
       </c>
       <c r="O69" s="1">
         <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>69731.0</v>
+        <v>72868.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.62</v>
+        <v>36.23</v>
       </c>
       <c r="E70" s="1">
-        <v>35.3003198004</v>
+        <v>35.2662961794</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2461526.6</v>
+        <v>2569784.47</v>
       </c>
       <c r="I70" s="1">
-        <v>-47439.38</v>
+        <v>70223.17</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.9272340993593</v>
+        <v>2.7326482364492</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2414087.22</v>
+        <v>2640007.64</v>
       </c>
       <c r="N70" s="1">
-        <v>2414087.22</v>
+        <v>2640007.64</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.252</v>
+        <v>8.88</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-29173.64</v>
+        <v>-37049.25</v>
       </c>
       <c r="J71" s="1">
-        <v>-12.963312271579</v>
+        <v>-16.462841015992</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>195874.09</v>
+        <v>187998.48</v>
       </c>
       <c r="N71" s="1">
-        <v>195874.09</v>
+        <v>187998.48</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3305.0</v>
+        <v>3454.0</v>
       </c>
       <c r="D72" s="1">
-        <v>273.8</v>
+        <v>276.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2313839027</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>852029.0</v>
+        <v>891931.2</v>
       </c>
       <c r="I72" s="1">
-        <v>52880.0</v>
+        <v>64136.0</v>
       </c>
       <c r="J72" s="1">
-        <v>6.2063615205586</v>
+        <v>7.1906891473244</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>904909.0</v>
+        <v>956067.2</v>
       </c>
       <c r="N72" s="1">
-        <v>904909.0</v>
+        <v>956067.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>20215.0</v>
+        <v>21124.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.36</v>
+        <v>67.88</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>78.0324323045</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1588090.4</v>
+        <v>1648357.1</v>
       </c>
       <c r="I73" s="1">
-        <v>-165763.0</v>
+        <v>-214459.98</v>
       </c>
       <c r="J73" s="1">
-        <v>-10.437881873727</v>
+        <v>-13.010529089843</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1422327.4</v>
+        <v>1433897.12</v>
       </c>
       <c r="N73" s="1">
-        <v>1422327.4</v>
+        <v>1433897.12</v>
       </c>
       <c r="O73" s="1">
         <v>0.24</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>69.54</v>
+        <v>67.14</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>2457.45</v>
+        <v>-13039.35</v>
       </c>
       <c r="J74" s="1">
-        <v>0.55030391838022</v>
+        <v>-2.919939530054</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>449019.78</v>
+        <v>433522.98</v>
       </c>
       <c r="N74" s="1">
-        <v>449019.78</v>
+        <v>433522.98</v>
       </c>
       <c r="O74" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1217.0</v>
+        <v>1272.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1842.5</v>
+        <v>1751.5</v>
       </c>
       <c r="E75" s="1">
-        <v>2380.7543138866</v>
+        <v>2347.3844339623</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2897378.0</v>
+        <v>2985873.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-655055.5</v>
+        <v>-757965.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-22.608561948079</v>
+        <v>-25.385038144623</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2242322.5</v>
+        <v>2227908.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2242322.5</v>
+        <v>2227908.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>42.96</v>
+        <v>46.0</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-27270.04</v>
+        <v>-12927.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-11.858842839557</v>
+        <v>-5.6216659827657</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>202685.28</v>
+        <v>217028.0</v>
       </c>
       <c r="N76" s="1">
-        <v>202685.28</v>
+        <v>217028.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.52</v>
+        <v>28.7</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-22638.72</v>
+        <v>-21332.64</v>
       </c>
       <c r="J77" s="1">
-        <v>-9.8609355246523</v>
+        <v>-9.2920353982301</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>206941.12</v>
+        <v>208247.2</v>
       </c>
       <c r="N77" s="1">
-        <v>206941.12</v>
+        <v>208247.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>96427.0</v>
+        <v>100765.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.01</v>
+        <v>20.48</v>
       </c>
       <c r="E78" s="1">
-        <v>14.836698124</v>
+        <v>15.0480037712</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1430658.29</v>
+        <v>1516312.1</v>
       </c>
       <c r="I78" s="1">
-        <v>498845.98</v>
+        <v>547355.1</v>
       </c>
       <c r="J78" s="1">
-        <v>34.868282907724</v>
+        <v>36.097786201139</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1929504.27</v>
+        <v>2063667.2</v>
       </c>
       <c r="N78" s="1">
-        <v>1929504.27</v>
+        <v>2063667.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>42588.0</v>
+        <v>44504.0</v>
       </c>
       <c r="D79" s="1">
-        <v>51.4</v>
+        <v>53.38</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4046961585</v>
+        <v>48.4406579184</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2061459.2</v>
+        <v>2155803.04</v>
       </c>
       <c r="I79" s="1">
-        <v>127564.0</v>
+        <v>219820.48</v>
       </c>
       <c r="J79" s="1">
-        <v>6.1880438865829</v>
+        <v>10.19668661382</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2189023.2</v>
+        <v>2375623.52</v>
       </c>
       <c r="N79" s="1">
-        <v>2189023.2</v>
+        <v>2375623.52</v>
       </c>
       <c r="O79" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>43646.0</v>
+        <v>45609.0</v>
       </c>
       <c r="D80" s="1">
-        <v>39.635</v>
+        <v>42.39</v>
       </c>
       <c r="E80" s="1">
-        <v>30.6321275718</v>
+        <v>30.949238966</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1336969.84</v>
+        <v>1411563.84</v>
       </c>
       <c r="I80" s="1">
-        <v>392939.37</v>
+        <v>521801.67</v>
       </c>
       <c r="J80" s="1">
-        <v>29.39029424927</v>
+        <v>36.966211177526</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1729909.21</v>
+        <v>1933365.51</v>
       </c>
       <c r="N80" s="1">
-        <v>1729909.21</v>
+        <v>1933365.51</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>101373.0</v>
+        <v>105933.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.565</v>
+        <v>24.44</v>
       </c>
       <c r="E81" s="1">
-        <v>13.9698980991</v>
+        <v>14.3200823162</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1416170.48</v>
+        <v>1516969.28</v>
       </c>
       <c r="I81" s="1">
-        <v>871311.27</v>
+        <v>1072033.24</v>
       </c>
       <c r="J81" s="1">
-        <v>61.525874342473</v>
+        <v>70.669409996226</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2287481.75</v>
+        <v>2589002.52</v>
       </c>
       <c r="N81" s="1">
-        <v>2287481.75</v>
+        <v>2589002.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>32.26</v>
+        <v>36.4</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-39535.18</v>
+        <v>-15605.98</v>
       </c>
       <c r="J82" s="1">
-        <v>-17.493598836591</v>
+        <v>-6.9053626054534</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>186462.8</v>
+        <v>210392.0</v>
       </c>
       <c r="N82" s="1">
-        <v>186462.8</v>
+        <v>210392.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>789991.0</v>
+        <v>825527.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.171</v>
+        <v>5.612</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0295437923</v>
+        <v>3.1212954028</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2393312.33</v>
+        <v>2576713.63</v>
       </c>
       <c r="I83" s="1">
-        <v>1691731.13</v>
+        <v>2056143.89</v>
       </c>
       <c r="J83" s="1">
-        <v>70.685765029255</v>
+        <v>79.797144163048</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4085043.46</v>
+        <v>4632857.52</v>
       </c>
       <c r="N83" s="1">
-        <v>4085043.46</v>
+        <v>4632857.52</v>
       </c>
       <c r="O83" s="1">
-        <v>0.68</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>41543.0</v>
+        <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.13</v>
+        <v>19.2</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>795548.45</v>
+        <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>-830.86</v>
+        <v>2189.29</v>
       </c>
       <c r="J84" s="1">
-        <v>-0.10443864229765</v>
+        <v>0.26335070451898</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>794717.59</v>
+        <v>833510.4</v>
       </c>
       <c r="N84" s="1">
-        <v>794717.59</v>
+        <v>833510.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>17.75</v>
+        <v>15.97</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>42948.36</v>
+        <v>15249.78</v>
       </c>
       <c r="J85" s="1">
-        <v>18.4122748499</v>
+        <v>6.5376917945297</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>276207.75</v>
+        <v>248509.17</v>
       </c>
       <c r="N85" s="1">
-        <v>276207.75</v>
+        <v>248509.17</v>
       </c>
       <c r="O85" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9377.0</v>
+        <v>9799.0</v>
       </c>
       <c r="D86" s="1">
-        <v>106.5</v>
+        <v>113.55</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3564241249</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1076479.6</v>
+        <v>1120578.6</v>
       </c>
       <c r="I86" s="1">
-        <v>-77829.1</v>
+        <v>-7902.15</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.2299651567944</v>
+        <v>-0.70518480363626</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>998650.5</v>
+        <v>1112676.45</v>
       </c>
       <c r="N86" s="1">
-        <v>998650.5</v>
+        <v>1112676.45</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>2354.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>247.6</v>
+        <v>274.45</v>
       </c>
       <c r="E87" s="1">
-        <v>285.9</v>
+        <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>673008.6</v>
+        <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-90158.2</v>
+        <v>-25061.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-13.396292409934</v>
+        <v>-3.5791068999192</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>582850.4</v>
+        <v>675147.0</v>
       </c>
       <c r="N87" s="1">
-        <v>582850.4</v>
+        <v>675147.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.32</v>
+        <v>34.8</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-17017.7</v>
+        <v>-6067.18</v>
       </c>
       <c r="J88" s="1">
-        <v>-6.457046603032</v>
+        <v>-2.3020774845592</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>246534.68</v>
+        <v>257485.2</v>
       </c>
       <c r="N88" s="1">
-        <v>246534.68</v>
+        <v>257485.2</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>13431.0</v>
+        <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.24</v>
+        <v>57.26</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>859852.62</v>
+        <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-91062.18</v>
+        <v>-89295.64</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.590440487348</v>
+        <v>-10.00018657474</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>768790.44</v>
+        <v>803644.1</v>
       </c>
       <c r="N89" s="1">
-        <v>768790.44</v>
+        <v>803644.1</v>
       </c>
       <c r="O89" s="1">
         <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>2296.0</v>
+        <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>90.05</v>
+        <v>30.58</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-23534.0</v>
+        <v>-19653.76</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.219341974078</v>
+        <v>-8.5343968095713</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>206754.8</v>
+        <v>210635.04</v>
       </c>
       <c r="N90" s="1">
-        <v>206754.8</v>
+        <v>210635.04</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>618502.0</v>
+        <v>646324.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.868</v>
+        <v>4.869</v>
       </c>
       <c r="E91" s="1">
-        <v>3.6809499888</v>
+        <v>3.729250345</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2276674.93</v>
+        <v>2410304.0</v>
       </c>
       <c r="I91" s="1">
-        <v>734192.81</v>
+        <v>736647.56</v>
       </c>
       <c r="J91" s="1">
-        <v>32.248469042526</v>
+        <v>30.562433618332</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>3010867.74</v>
+        <v>3146951.56</v>
       </c>
       <c r="N91" s="1">
-        <v>3010867.74</v>
+        <v>3146951.56</v>
       </c>
       <c r="O91" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
-        <v>26009.0</v>
+        <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.58</v>
+        <v>23.99</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>704323.72</v>
+        <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-65022.5</v>
+        <v>-79607.31</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.231905465288</v>
+        <v>-10.880792834076</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>639301.22</v>
+        <v>652024.21</v>
       </c>
       <c r="N92" s="1">
-        <v>639301.22</v>
+        <v>652024.21</v>
       </c>
       <c r="O92" s="1">
         <v>0.11</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>13749.0</v>
+        <v>14367.0</v>
       </c>
       <c r="D93" s="1">
-        <v>172.22</v>
+        <v>187.18</v>
       </c>
       <c r="E93" s="1">
-        <v>109.5903891192</v>
+        <v>112.5296039535</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1506758.26</v>
+        <v>1616712.82</v>
       </c>
       <c r="I93" s="1">
-        <v>861094.52</v>
+        <v>1072502.24</v>
       </c>
       <c r="J93" s="1">
-        <v>57.148816957539</v>
+        <v>66.338450882081</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2367852.78</v>
+        <v>2689215.06</v>
       </c>
       <c r="N93" s="1">
-        <v>2367852.78</v>
+        <v>2689215.06</v>
       </c>
       <c r="O93" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12349.0</v>
+        <v>12904.0</v>
       </c>
       <c r="D94" s="1">
-        <v>137.7</v>
+        <v>147.0</v>
       </c>
       <c r="E94" s="1">
-        <v>96.2270864038</v>
+        <v>97.7527735586</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1188308.29</v>
+        <v>1261401.79</v>
       </c>
       <c r="I94" s="1">
-        <v>512149.01</v>
+        <v>635486.21</v>
       </c>
       <c r="J94" s="1">
-        <v>43.099001690883</v>
+        <v>50.379364849324</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1700457.3</v>
+        <v>1896888.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1700457.3</v>
+        <v>1896888.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
-        <v>13695.0</v>
+        <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>63.32</v>
+        <v>59.44</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>777876.0</v>
+        <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>89291.4</v>
+        <v>37017.2</v>
       </c>
       <c r="J95" s="1">
-        <v>11.478873239437</v>
+        <v>4.5496431885682</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>867167.4</v>
+        <v>850645.84</v>
       </c>
       <c r="N95" s="1">
-        <v>867167.4</v>
+        <v>850645.84</v>
       </c>
       <c r="O95" s="1">
         <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8031.0</v>
+        <v>8392.0</v>
       </c>
       <c r="D96" s="1">
-        <v>352.4</v>
+        <v>360.95</v>
       </c>
       <c r="E96" s="1">
-        <v>328.296540904</v>
+        <v>329.2022009056</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2636549.52</v>
+        <v>2762664.87</v>
       </c>
       <c r="I96" s="1">
-        <v>193574.88</v>
+        <v>266427.53</v>
       </c>
       <c r="J96" s="1">
-        <v>7.3419777831444</v>
+        <v>9.6438599155894</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>2830124.4</v>
+        <v>3029092.4</v>
       </c>
       <c r="N96" s="1">
-        <v>2830124.4</v>
+        <v>3029092.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>45673.0</v>
+        <v>47727.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.3</v>
+        <v>26.62</v>
       </c>
       <c r="E97" s="1">
-        <v>20.5399995621</v>
+        <v>20.7216133426</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>938123.4</v>
+        <v>988980.44</v>
       </c>
       <c r="I97" s="1">
-        <v>217403.5</v>
+        <v>281512.3</v>
       </c>
       <c r="J97" s="1">
-        <v>23.174296686342</v>
+        <v>28.464900680948</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1155526.9</v>
+        <v>1270492.74</v>
       </c>
       <c r="N97" s="1">
-        <v>1155526.9</v>
+        <v>1270492.74</v>
       </c>
       <c r="O97" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8408.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D98" s="1">
-        <v>472.25</v>
+        <v>483.95</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2513106565</v>
+        <v>463.2448008195</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3895017.02</v>
+        <v>4070068.82</v>
       </c>
       <c r="I98" s="1">
-        <v>75660.98</v>
+        <v>181915.88</v>
       </c>
       <c r="J98" s="1">
-        <v>1.942507044552</v>
+        <v>4.46960206437</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>3970678.0</v>
+        <v>4251984.7</v>
       </c>
       <c r="N98" s="1">
-        <v>3970678.0</v>
+        <v>4251984.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>23964.0</v>
+        <v>25042.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.71</v>
+        <v>53.25</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.7154548359</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1413876.0</v>
+        <v>1470352.42</v>
       </c>
       <c r="I99" s="1">
-        <v>-126769.56</v>
+        <v>-136865.92</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.9661016949153</v>
+        <v>-9.30837519892</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1287106.44</v>
+        <v>1333486.5</v>
       </c>
       <c r="N99" s="1">
-        <v>1287106.44</v>
+        <v>1333486.5</v>
       </c>
       <c r="O99" s="1">
         <v>0.22</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11327.0</v>
+        <v>11837.0</v>
       </c>
       <c r="D100" s="1">
-        <v>110.9</v>
+        <v>111.4</v>
       </c>
       <c r="E100" s="1">
-        <v>144.8451999647</v>
+        <v>143.2404815409</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1640661.58</v>
+        <v>1695537.58</v>
       </c>
       <c r="I100" s="1">
-        <v>-384497.28</v>
+        <v>-376895.78</v>
       </c>
       <c r="J100" s="1">
-        <v>-23.43550215883</v>
+        <v>-22.22868926326</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1256164.3</v>
+        <v>1318641.8</v>
       </c>
       <c r="N100" s="1">
-        <v>1256164.3</v>
+        <v>1318641.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.06</v>
+        <v>15.97</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>68966.52</v>
+        <v>88081.07</v>
       </c>
       <c r="J101" s="1">
-        <v>27.880042097471</v>
+        <v>35.607189395525</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>316335.3</v>
+        <v>335449.85</v>
       </c>
       <c r="N101" s="1">
-        <v>316335.3</v>
+        <v>335449.85</v>
       </c>
       <c r="O101" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>22291.0</v>
+        <v>23294.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.64</v>
+        <v>54.12</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038001884</v>
+        <v>52.1691899202</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1163674.91</v>
+        <v>1215229.11</v>
       </c>
       <c r="I102" s="1">
-        <v>9723.33</v>
+        <v>45442.17</v>
       </c>
       <c r="J102" s="1">
-        <v>0.83557099293307</v>
+        <v>3.739391167152</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1173398.24</v>
+        <v>1260671.28</v>
       </c>
       <c r="N102" s="1">
-        <v>1173398.24</v>
+        <v>1260671.28</v>
       </c>
       <c r="O102" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2148.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D103" s="1">
-        <v>553.4</v>
+        <v>555.0</v>
       </c>
       <c r="E103" s="1">
-        <v>281.5584590317</v>
+        <v>292.6990512249</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>604787.57</v>
+        <v>657109.37</v>
       </c>
       <c r="I103" s="1">
-        <v>583915.63</v>
+        <v>588865.63</v>
       </c>
       <c r="J103" s="1">
-        <v>96.548880791317</v>
+        <v>89.614553814687</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1188703.2</v>
+        <v>1245975.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1188703.2</v>
+        <v>1245975.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>228396.0</v>
+        <v>238670.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.829</v>
+        <v>3.42</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4780000088</v>
+        <v>3.4651720367</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>794361.29</v>
+        <v>827032.61</v>
       </c>
       <c r="I104" s="1">
-        <v>-148229.01</v>
+        <v>-10781.21</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.660150219556</v>
+        <v>-1.3036015593146</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>646132.28</v>
+        <v>816251.4</v>
       </c>
       <c r="N104" s="1">
-        <v>646132.28</v>
+        <v>816251.4</v>
       </c>
       <c r="O104" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>14987.0</v>
+        <v>15661.0</v>
       </c>
       <c r="D105" s="1">
-        <v>67.22</v>
+        <v>71.44</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.2035974714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1038599.1</v>
+        <v>1083797.54</v>
       </c>
       <c r="I105" s="1">
-        <v>-31172.96</v>
+        <v>35024.3</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.001443001443</v>
+        <v>3.2316275602545</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1007426.14</v>
+        <v>1118821.84</v>
       </c>
       <c r="N105" s="1">
-        <v>1007426.14</v>
+        <v>1118821.84</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>253715.0</v>
+        <v>265128.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.464</v>
+        <v>8.056</v>
       </c>
       <c r="E106" s="1">
-        <v>5.0624402578</v>
+        <v>5.1370650403</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1284417.03</v>
+        <v>1361979.78</v>
       </c>
       <c r="I106" s="1">
-        <v>609311.73</v>
+        <v>773891.39</v>
       </c>
       <c r="J106" s="1">
-        <v>47.438776952373</v>
+        <v>56.821063085092</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>1893728.76</v>
+        <v>2135871.17</v>
       </c>
       <c r="N106" s="1">
-        <v>1893728.76</v>
+        <v>2135871.17</v>
       </c>
       <c r="O106" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>109077.0</v>
+        <v>113984.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.895</v>
+        <v>15.48</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3735864683</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1794316.65</v>
+        <v>1866326.88</v>
       </c>
       <c r="I107" s="1">
-        <v>-60537.73</v>
+        <v>-101854.56</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.3738599037132</v>
+        <v>-5.4574877044047</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1733778.92</v>
+        <v>1764472.32</v>
       </c>
       <c r="N107" s="1">
-        <v>1733778.92</v>
+        <v>1764472.32</v>
       </c>
       <c r="O107" s="1">
         <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>135.57</v>
+        <v>136.05</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1039675.53</v>
+        <v>1053705.45</v>
       </c>
       <c r="J108" s="1">
-        <v>35.57</v>
+        <v>36.05</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3962575.53</v>
+        <v>3976605.45</v>
       </c>
       <c r="N108" s="1">
-        <v>3962575.53</v>
+        <v>3976605.45</v>
       </c>
       <c r="O108" s="1">
         <v>0.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1886.04</v>
+        <v>1952.18</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>834620.73</v>
+        <v>932574.07</v>
       </c>
       <c r="J109" s="1">
-        <v>42.613030131336</v>
+        <v>47.61421028281</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2793225.24</v>
+        <v>2891178.58</v>
       </c>
       <c r="N109" s="1">
-        <v>2793225.24</v>
+        <v>2891178.58</v>
       </c>
       <c r="O109" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>91512.0</v>
+        <v>4999.0</v>
       </c>
       <c r="D110" s="1">
-        <v>131.88</v>
+        <v>1072.64</v>
       </c>
       <c r="E110" s="1">
-        <v>115.8781323761</v>
+        <v>1071.8937607522</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>10604239.65</v>
+        <v>5358396.91</v>
       </c>
       <c r="I110" s="1">
-        <v>1464362.91</v>
+        <v>3730.45</v>
       </c>
       <c r="J110" s="1">
-        <v>13.809221201447</v>
+        <v>0.069618769618169</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>12068602.56</v>
+        <v>5362127.36</v>
       </c>
       <c r="N110" s="1">
-        <v>12068602.56</v>
+        <v>5362127.36</v>
       </c>
       <c r="O110" s="1">
-        <v>2.02</v>
+        <v>0.89</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>92453.0</v>
+        <v>91512.0</v>
       </c>
       <c r="D111" s="1">
-        <v>17.715</v>
+        <v>132.97</v>
       </c>
       <c r="E111" s="1">
-        <v>18.19</v>
+        <v>115.8781323761</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>1681720.07</v>
+        <v>10604239.65</v>
       </c>
       <c r="I111" s="1">
-        <v>-43915.17</v>
+        <v>1564110.99</v>
       </c>
       <c r="J111" s="1">
-        <v>-2.6113246064787</v>
+        <v>14.749864597788</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>1637804.9</v>
+        <v>12168350.64</v>
       </c>
       <c r="N111" s="1">
-        <v>1637804.9</v>
+        <v>12168350.64</v>
       </c>
       <c r="O111" s="1">
-        <v>0.27</v>
+        <v>2.02</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>8879.0</v>
+        <v>96612.0</v>
       </c>
       <c r="D112" s="1">
-        <v>70.3</v>
+        <v>18.075</v>
       </c>
       <c r="E112" s="1">
-        <v>67.7</v>
+        <v>18.1678300832</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>601108.3</v>
+        <v>1755230.4</v>
       </c>
       <c r="I112" s="1">
-        <v>23085.4</v>
+        <v>-8968.5</v>
       </c>
       <c r="J112" s="1">
-        <v>3.8404726735598</v>
+        <v>-0.51095856133759</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>624193.7</v>
+        <v>1746261.9</v>
       </c>
       <c r="N112" s="1">
-        <v>624193.7</v>
+        <v>1746261.9</v>
       </c>
       <c r="O112" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
-        <v>30650.0</v>
+        <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>21.7</v>
+        <v>72.25</v>
       </c>
       <c r="E113" s="1">
-        <v>22.7499993475</v>
+        <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>697287.48</v>
+        <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>-32182.48</v>
+        <v>41416.9</v>
       </c>
       <c r="J113" s="1">
-        <v>-4.6153818795083</v>
+        <v>6.5854150282723</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>665105.0</v>
+        <v>670335.5</v>
       </c>
       <c r="N113" s="1">
-        <v>665105.0</v>
+        <v>670335.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
-        <v>18619.0</v>
+        <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>46.555</v>
+        <v>21.59</v>
       </c>
       <c r="E114" s="1">
-        <v>40.9417455288</v>
+        <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>762294.36</v>
+        <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>104513.19</v>
+        <v>-33554.43</v>
       </c>
       <c r="J114" s="1">
-        <v>13.710345436637</v>
+        <v>-4.6278108032193</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>866807.55</v>
+        <v>691506.11</v>
       </c>
       <c r="N114" s="1">
-        <v>866807.55</v>
+        <v>691506.11</v>
       </c>
       <c r="O114" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>14404.0</v>
+        <v>19457.0</v>
       </c>
       <c r="D115" s="1">
-        <v>15.98</v>
+        <v>41.855</v>
       </c>
       <c r="E115" s="1">
-        <v>16.36</v>
+        <v>40.8572544585</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>235649.44</v>
+        <v>794959.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-5473.52</v>
+        <v>19413.14</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.3227383863081</v>
+        <v>2.4420285005678</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>230175.92</v>
+        <v>814372.74</v>
       </c>
       <c r="N115" s="1">
-        <v>230175.92</v>
+        <v>814372.74</v>
       </c>
       <c r="O115" s="1">
-        <v>0.04</v>
+        <v>0.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
-        <v>9969.0</v>
+        <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>22.12</v>
+        <v>17.36</v>
       </c>
       <c r="E116" s="1">
-        <v>23.76</v>
+        <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>236863.44</v>
+        <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>-16349.16</v>
+        <v>14404.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-6.9023569023569</v>
+        <v>6.1124694376528</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>220514.28</v>
+        <v>250053.44</v>
       </c>
       <c r="N116" s="1">
-        <v>220514.28</v>
+        <v>250053.44</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
-        <v>26094.0</v>
+        <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>35.69</v>
+        <v>24.32</v>
       </c>
       <c r="E117" s="1">
-        <v>41.96</v>
+        <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1094904.24</v>
+        <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>-163609.38</v>
+        <v>5582.64</v>
       </c>
       <c r="J117" s="1">
-        <v>-14.942802669209</v>
+        <v>2.3569023569024</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>931294.86</v>
+        <v>242446.08</v>
       </c>
       <c r="N117" s="1">
-        <v>931294.86</v>
+        <v>242446.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>8686.0</v>
+        <v>27268.0</v>
       </c>
       <c r="D118" s="1">
-        <v>25.23</v>
+        <v>35.03</v>
       </c>
       <c r="E118" s="1">
-        <v>27.83</v>
+        <v>41.6493644565</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>241731.38</v>
+        <v>1135694.87</v>
       </c>
       <c r="I118" s="1">
-        <v>-22583.6</v>
+        <v>-180496.83</v>
       </c>
       <c r="J118" s="1">
-        <v>-9.3424362199066</v>
+        <v>-15.893074343111</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>219147.78</v>
+        <v>955198.04</v>
       </c>
       <c r="N118" s="1">
-        <v>219147.78</v>
+        <v>955198.04</v>
       </c>
       <c r="O118" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
-        <v>2628.0</v>
+        <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>82.5</v>
+        <v>21.83</v>
       </c>
       <c r="E119" s="1">
-        <v>90.7</v>
+        <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>238359.6</v>
+        <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-21549.6</v>
+        <v>-52116.0</v>
       </c>
       <c r="J119" s="1">
-        <v>-9.0407938257993</v>
+        <v>-21.559468199784</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>216810.0</v>
+        <v>189615.38</v>
       </c>
       <c r="N119" s="1">
-        <v>216810.0</v>
+        <v>189615.38</v>
       </c>
       <c r="O119" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
-        <v>7579.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>33.16</v>
+        <v>79.3</v>
       </c>
       <c r="E120" s="1">
-        <v>36.87</v>
+        <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>279437.73</v>
+        <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-28118.09</v>
+        <v>-29959.2</v>
       </c>
       <c r="J120" s="1">
-        <v>-10.062381339843</v>
+        <v>-12.568908489526</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>251319.64</v>
+        <v>208400.4</v>
       </c>
       <c r="N120" s="1">
-        <v>251319.64</v>
+        <v>208400.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
-        <v>11673.0</v>
+        <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>304.9</v>
+        <v>37.71</v>
       </c>
       <c r="E121" s="1">
-        <v>278.9083628887</v>
+        <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3255697.32</v>
+        <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>303400.38</v>
+        <v>6366.36</v>
       </c>
       <c r="J121" s="1">
-        <v>9.3190597951532</v>
+        <v>2.2782750203417</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>3559097.7</v>
+        <v>285804.09</v>
       </c>
       <c r="N121" s="1">
-        <v>3559097.7</v>
+        <v>285804.09</v>
       </c>
       <c r="O121" s="1">
-        <v>0.6</v>
+        <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>389523.0</v>
+        <v>12198.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.358</v>
+        <v>316.0</v>
       </c>
       <c r="E122" s="1">
-        <v>2.5731999908</v>
+        <v>278.9295228726</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1002320.58</v>
+        <v>3402382.32</v>
       </c>
       <c r="I122" s="1">
-        <v>305697.65</v>
+        <v>452185.68</v>
       </c>
       <c r="J122" s="1">
-        <v>30.498989654587</v>
+        <v>13.290266568279</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1308018.23</v>
+        <v>3854568.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1308018.23</v>
+        <v>3854568.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>83575.0</v>
+        <v>407045.0</v>
       </c>
       <c r="D123" s="1">
-        <v>9.568</v>
+        <v>4.188</v>
       </c>
       <c r="E123" s="1">
-        <v>9.388</v>
+        <v>2.6309171959</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>784602.1</v>
+        <v>1070901.69</v>
       </c>
       <c r="I123" s="1">
-        <v>15043.5</v>
+        <v>633802.77</v>
       </c>
       <c r="J123" s="1">
-        <v>1.917341286749</v>
+        <v>59.184029301513</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>799645.6</v>
+        <v>1704704.46</v>
       </c>
       <c r="N123" s="1">
-        <v>799645.6</v>
+        <v>1704704.46</v>
       </c>
       <c r="O123" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
-        <v>38166.0</v>
+        <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>76.89</v>
+        <v>9.384</v>
       </c>
       <c r="E124" s="1">
-        <v>92.4944345753</v>
+        <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>3530142.59</v>
+        <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>-595558.85</v>
+        <v>349.84</v>
       </c>
       <c r="J124" s="1">
-        <v>-16.870674053991</v>
+        <v>0.042705473275741</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>2934583.74</v>
+        <v>819542.26</v>
       </c>
       <c r="N124" s="1">
-        <v>2934583.74</v>
+        <v>819542.26</v>
       </c>
       <c r="O124" s="1">
-        <v>0.49</v>
+        <v>0.14</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>34175.0</v>
+        <v>39883.0</v>
       </c>
       <c r="D125" s="1">
-        <v>166.24</v>
+        <v>80.92</v>
       </c>
       <c r="E125" s="1">
-        <v>144.0546393563</v>
+        <v>92.0736361357</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>4923067.3</v>
+        <v>3672172.83</v>
       </c>
       <c r="I125" s="1">
-        <v>758184.7</v>
+        <v>-444840.47</v>
       </c>
       <c r="J125" s="1">
-        <v>15.400656822221</v>
+        <v>-12.113821723364</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>5681252.0</v>
+        <v>3227332.36</v>
       </c>
       <c r="N125" s="1">
-        <v>5681252.0</v>
+        <v>3227332.36</v>
       </c>
       <c r="O125" s="1">
-        <v>0.95</v>
+        <v>0.54</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>77189.0</v>
+        <v>35712.0</v>
       </c>
       <c r="D126" s="1">
-        <v>33.14</v>
+        <v>139.5</v>
       </c>
       <c r="E126" s="1">
-        <v>32.5458399513</v>
+        <v>144.1771001344</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2512180.84</v>
+        <v>5148852.6</v>
       </c>
       <c r="I126" s="1">
-        <v>45862.62</v>
+        <v>-167028.6</v>
       </c>
       <c r="J126" s="1">
-        <v>1.8256098155736</v>
+        <v>-3.243996536238</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2558043.46</v>
+        <v>4981824.0</v>
       </c>
       <c r="N126" s="1">
-        <v>2558043.46</v>
+        <v>4981824.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>20224.0</v>
+        <v>80661.0</v>
       </c>
       <c r="D127" s="1">
-        <v>250.85</v>
+        <v>37.0</v>
       </c>
       <c r="E127" s="1">
-        <v>114.2849876384</v>
+        <v>32.6351208143</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2311299.59</v>
+        <v>2632381.48</v>
       </c>
       <c r="I127" s="1">
-        <v>2761890.81</v>
+        <v>352075.52</v>
       </c>
       <c r="J127" s="1">
-        <v>119.49514558604</v>
+        <v>13.374790951652</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>5073190.4</v>
+        <v>2984457.0</v>
       </c>
       <c r="N127" s="1">
-        <v>5073190.4</v>
+        <v>2984457.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>27650.0</v>
+        <v>21134.0</v>
       </c>
       <c r="D128" s="1">
-        <v>149.85</v>
+        <v>256.1</v>
       </c>
       <c r="E128" s="1">
-        <v>125.2225316456</v>
+        <v>119.228758872</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3462403.0</v>
+        <v>2519780.59</v>
       </c>
       <c r="I128" s="1">
-        <v>680949.5</v>
+        <v>2892636.81</v>
       </c>
       <c r="J128" s="1">
-        <v>19.666962511296</v>
+        <v>114.79717009805</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>4143352.5</v>
+        <v>5412417.4</v>
       </c>
       <c r="N128" s="1">
-        <v>4143352.5</v>
+        <v>5412417.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.69</v>
+        <v>0.9</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>24861.0</v>
+        <v>28894.0</v>
       </c>
       <c r="D129" s="1">
-        <v>219.15</v>
+        <v>164.56</v>
       </c>
       <c r="E129" s="1">
-        <v>134.7297860102</v>
+        <v>125.9556309268</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3349517.21</v>
+        <v>3639362.0</v>
       </c>
       <c r="I129" s="1">
-        <v>2098770.94</v>
+        <v>1115434.64</v>
       </c>
       <c r="J129" s="1">
-        <v>62.658908983483</v>
+        <v>30.649180817957</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>5448288.15</v>
+        <v>4754796.64</v>
       </c>
       <c r="N129" s="1">
-        <v>5448288.15</v>
+        <v>4754796.64</v>
       </c>
       <c r="O129" s="1">
-        <v>0.91</v>
+        <v>0.79</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>27323.0</v>
+        <v>25979.0</v>
       </c>
       <c r="D130" s="1">
-        <v>18.68</v>
+        <v>226.75</v>
       </c>
       <c r="E130" s="1">
-        <v>19.72</v>
+        <v>137.7839720544</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>538809.56</v>
+        <v>3579489.81</v>
       </c>
       <c r="I130" s="1">
-        <v>-28415.92</v>
+        <v>2311248.44</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.2738336713996</v>
+        <v>64.569214124959</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>510393.64</v>
+        <v>5890738.25</v>
       </c>
       <c r="N130" s="1">
-        <v>510393.64</v>
+        <v>5890738.25</v>
       </c>
       <c r="O130" s="1">
-        <v>0.09</v>
+        <v>0.98</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>25691.0</v>
+        <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>65.6</v>
+        <v>19.35</v>
       </c>
       <c r="E131" s="1">
-        <v>35.9666412362</v>
+        <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>924018.98</v>
+        <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>761310.62</v>
+        <v>-8524.1</v>
       </c>
       <c r="J131" s="1">
-        <v>82.391231833788</v>
+        <v>-1.5194330606146</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>1685329.6</v>
+        <v>552481.2</v>
       </c>
       <c r="N131" s="1">
-        <v>1685329.6</v>
+        <v>552481.2</v>
       </c>
       <c r="O131" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>1955.0</v>
+        <v>26847.0</v>
       </c>
       <c r="D132" s="1">
-        <v>120.8</v>
+        <v>70.89</v>
       </c>
       <c r="E132" s="1">
-        <v>131.2</v>
+        <v>37.0772726934</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>256496.0</v>
+        <v>995413.54</v>
       </c>
       <c r="I132" s="1">
-        <v>-20332.0</v>
+        <v>907770.29</v>
       </c>
       <c r="J132" s="1">
-        <v>-7.9268292682927</v>
+        <v>91.195292561522</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>236164.0</v>
+        <v>1903183.83</v>
       </c>
       <c r="N132" s="1">
-        <v>236164.0</v>
+        <v>1903183.83</v>
       </c>
       <c r="O132" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
-        <v>5758.0</v>
+        <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>46.3</v>
+        <v>117.7</v>
       </c>
       <c r="E133" s="1">
-        <v>52.5</v>
+        <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>302295.0</v>
+        <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-35699.6</v>
+        <v>-26392.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-11.809523809524</v>
+        <v>-10.289634146341</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>266595.4</v>
+        <v>230103.5</v>
       </c>
       <c r="N133" s="1">
-        <v>266595.4</v>
+        <v>230103.5</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
-        <v>21848.0</v>
+        <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>29.235</v>
+        <v>47.8</v>
       </c>
       <c r="E134" s="1">
-        <v>24.8474382094</v>
+        <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>542866.83</v>
+        <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>95859.45</v>
+        <v>-27062.6</v>
       </c>
       <c r="J134" s="1">
-        <v>17.658004634396</v>
+        <v>-8.952380952381</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>638726.28</v>
+        <v>275232.4</v>
       </c>
       <c r="N134" s="1">
-        <v>638726.28</v>
+        <v>275232.4</v>
       </c>
       <c r="O134" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>20363.0</v>
+        <v>22831.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.335</v>
+        <v>32.75</v>
       </c>
       <c r="E135" s="1">
-        <v>11.5050002455</v>
+        <v>25.0090066138</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>234276.32</v>
+        <v>570980.63</v>
       </c>
       <c r="I135" s="1">
-        <v>-23824.71</v>
+        <v>176734.62</v>
       </c>
       <c r="J135" s="1">
-        <v>-10.169491308383</v>
+        <v>30.95282234005</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>210451.61</v>
+        <v>747715.25</v>
       </c>
       <c r="N135" s="1">
-        <v>210451.61</v>
+        <v>747715.25</v>
       </c>
       <c r="O135" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
-        <v>68294.0</v>
+        <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>31.74</v>
+        <v>10.1</v>
       </c>
       <c r="E136" s="1">
-        <v>29.5914837321</v>
+        <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2020920.79</v>
+        <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>146730.77</v>
+        <v>-28610.02</v>
       </c>
       <c r="J136" s="1">
-        <v>7.2605898621093</v>
+        <v>-12.212083577205</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>2167651.56</v>
+        <v>205666.3</v>
       </c>
       <c r="N136" s="1">
-        <v>2167651.56</v>
+        <v>205666.3</v>
       </c>
       <c r="O136" s="1">
-        <v>0.36</v>
+        <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>4552.0</v>
+        <v>71366.0</v>
       </c>
       <c r="D137" s="1">
-        <v>51.62</v>
+        <v>41.1</v>
       </c>
       <c r="E137" s="1">
-        <v>51.48</v>
+        <v>29.892309363</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>234336.96</v>
+        <v>2133294.55</v>
       </c>
       <c r="I137" s="1">
-        <v>637.28</v>
+        <v>799848.05</v>
       </c>
       <c r="J137" s="1">
-        <v>0.27195027195027</v>
+        <v>37.493558964935</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>234974.24</v>
+        <v>2933142.6</v>
       </c>
       <c r="N137" s="1">
-        <v>234974.24</v>
+        <v>2933142.6</v>
       </c>
       <c r="O137" s="1">
-        <v>0.04</v>
+        <v>0.49</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
-        <v>46166.0</v>
+        <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>10.095</v>
+        <v>49.63</v>
       </c>
       <c r="E138" s="1">
-        <v>10.2</v>
+        <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>470893.2</v>
+        <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-4847.43</v>
+        <v>-8421.2</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.0294117647059</v>
+        <v>-3.5936285936286</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>466045.77</v>
+        <v>225915.76</v>
       </c>
       <c r="N138" s="1">
-        <v>466045.77</v>
+        <v>225915.76</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
-        <v>3224.0</v>
+        <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>248.9</v>
+        <v>10.305</v>
       </c>
       <c r="E139" s="1">
-        <v>254.9</v>
+        <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>821797.6</v>
+        <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>-19344.0</v>
+        <v>5763.39</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.3538642604943</v>
+        <v>1.1728970324091</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>802453.6</v>
+        <v>497144.12</v>
       </c>
       <c r="N139" s="1">
-        <v>802453.6</v>
+        <v>497144.12</v>
       </c>
       <c r="O139" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>4157.0</v>
+        <v>3369.0</v>
       </c>
       <c r="D140" s="1">
-        <v>257.9</v>
+        <v>268.2</v>
       </c>
       <c r="E140" s="1">
-        <v>252.3</v>
+        <v>254.7794894627</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1048811.1</v>
+        <v>858352.1</v>
       </c>
       <c r="I140" s="1">
-        <v>23279.2</v>
+        <v>45213.7</v>
       </c>
       <c r="J140" s="1">
-        <v>2.2195798652398</v>
+        <v>5.2675003649435</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1072090.3</v>
+        <v>903565.8</v>
       </c>
       <c r="N140" s="1">
-        <v>1072090.3</v>
+        <v>903565.8</v>
       </c>
       <c r="O140" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>12937.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D141" s="1">
-        <v>16.88</v>
+        <v>271.8</v>
       </c>
       <c r="E141" s="1">
-        <v>18.02</v>
+        <v>252.5668968692</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>233124.74</v>
+        <v>1097150.6</v>
       </c>
       <c r="I141" s="1">
-        <v>-14748.18</v>
+        <v>83548.6</v>
       </c>
       <c r="J141" s="1">
-        <v>-6.3263041065483</v>
+        <v>7.6150530291831</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>218376.56</v>
+        <v>1180699.2</v>
       </c>
       <c r="N141" s="1">
-        <v>218376.56</v>
+        <v>1180699.2</v>
       </c>
       <c r="O141" s="1">
-        <v>0.04</v>
+        <v>0.2</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
-        <v>15964.0</v>
+        <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.0</v>
+        <v>17.4</v>
       </c>
       <c r="E142" s="1">
-        <v>104.6798753445</v>
+        <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1671109.53</v>
+        <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-122601.53</v>
+        <v>-8020.94</v>
       </c>
       <c r="J142" s="1">
-        <v>-7.3365346674793</v>
+        <v>-3.4406215316315</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1548508.0</v>
+        <v>225103.8</v>
       </c>
       <c r="N142" s="1">
-        <v>1548508.0</v>
+        <v>225103.8</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>58875.0</v>
+        <v>16682.0</v>
       </c>
       <c r="D143" s="1">
-        <v>64.14</v>
+        <v>102.7</v>
       </c>
       <c r="E143" s="1">
-        <v>66.566266327</v>
+        <v>104.2589455701</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3919088.93</v>
+        <v>1739247.73</v>
       </c>
       <c r="I143" s="1">
-        <v>-142846.43</v>
+        <v>-26006.33</v>
       </c>
       <c r="J143" s="1">
-        <v>-3.6448887114179</v>
+        <v>-1.4952631273522</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3776242.5</v>
+        <v>1713241.4</v>
       </c>
       <c r="N143" s="1">
-        <v>3776242.5</v>
+        <v>1713241.4</v>
       </c>
       <c r="O143" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>13085.0</v>
+        <v>61523.0</v>
       </c>
       <c r="D144" s="1">
-        <v>19.83</v>
+        <v>66.89</v>
       </c>
       <c r="E144" s="1">
-        <v>21.16</v>
+        <v>66.3206639793</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>276878.6</v>
+        <v>4080246.21</v>
       </c>
       <c r="I144" s="1">
-        <v>-17403.05</v>
+        <v>35027.26</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.2854442344045</v>
+        <v>0.85845947026809</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>259475.55</v>
+        <v>4115273.47</v>
       </c>
       <c r="N144" s="1">
-        <v>259475.55</v>
+        <v>4115273.47</v>
       </c>
       <c r="O144" s="1">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
-        <v>36579.0</v>
+        <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>17.225</v>
+        <v>21.49</v>
       </c>
       <c r="E145" s="1">
-        <v>19.11</v>
+        <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>699024.69</v>
+        <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-68951.41</v>
+        <v>4318.05</v>
       </c>
       <c r="J145" s="1">
-        <v>-9.863944862949</v>
+        <v>1.5595463137996</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>630073.28</v>
+        <v>281196.65</v>
       </c>
       <c r="N145" s="1">
-        <v>630073.28</v>
+        <v>281196.65</v>
       </c>
       <c r="O145" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
-        <v>17919.0</v>
+        <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>26.17</v>
+        <v>18.79</v>
       </c>
       <c r="E146" s="1">
-        <v>26.98</v>
+        <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>483454.62</v>
+        <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-14514.39</v>
+        <v>-8160.31</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.002223869533</v>
+        <v>-1.1234072882161</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>468940.23</v>
+        <v>718228.96</v>
       </c>
       <c r="N146" s="1">
-        <v>468940.23</v>
+        <v>718228.96</v>
       </c>
       <c r="O146" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
-        <v>59382.0</v>
+        <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>19.59</v>
+        <v>26.84</v>
       </c>
       <c r="E147" s="1">
-        <v>19.76</v>
+        <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1173388.32</v>
+        <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-10094.94</v>
+        <v>-2476.42</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.86032388663968</v>
+        <v>-0.49032638833972</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>1163293.38</v>
+        <v>502579.0</v>
       </c>
       <c r="N147" s="1">
-        <v>1163293.38</v>
+        <v>502579.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>26193.0</v>
+        <v>62053.0</v>
       </c>
       <c r="D148" s="1">
-        <v>67.05</v>
+        <v>23.15</v>
       </c>
       <c r="E148" s="1">
-        <v>60.3</v>
+        <v>19.8456572607</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1579437.9</v>
+        <v>1231482.57</v>
       </c>
       <c r="I148" s="1">
-        <v>176802.75</v>
+        <v>205044.38</v>
       </c>
       <c r="J148" s="1">
-        <v>11.194029850746</v>
+        <v>16.650205613548</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1756240.65</v>
+        <v>1436526.95</v>
       </c>
       <c r="N148" s="1">
-        <v>1756240.65</v>
+        <v>1436526.95</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>2919.0</v>
+        <v>27371.0</v>
       </c>
       <c r="D149" s="1">
-        <v>73.6</v>
+        <v>66.15</v>
       </c>
       <c r="E149" s="1">
-        <v>82.0</v>
+        <v>60.5302546491</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>239358.0</v>
+        <v>1656773.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-24519.6</v>
+        <v>153818.05</v>
       </c>
       <c r="J149" s="1">
-        <v>-10.243902439024</v>
+        <v>9.284192481097</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>214838.4</v>
+        <v>1810591.65</v>
       </c>
       <c r="N149" s="1">
-        <v>214838.4</v>
+        <v>1810591.65</v>
       </c>
       <c r="O149" s="1">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>10045.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>130.5</v>
+        <v>79.4</v>
       </c>
       <c r="E150" s="1">
-        <v>105.4071567944</v>
+        <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>1058814.89</v>
+        <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>252057.61</v>
+        <v>-7589.4</v>
       </c>
       <c r="J150" s="1">
-        <v>23.805635185202</v>
+        <v>-3.1707317073171</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1310872.5</v>
+        <v>231768.6</v>
       </c>
       <c r="N150" s="1">
-        <v>1310872.5</v>
+        <v>231768.6</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>7013.0</v>
+        <v>10497.0</v>
       </c>
       <c r="D151" s="1">
-        <v>88.64</v>
+        <v>136.9</v>
       </c>
       <c r="E151" s="1">
-        <v>101.2</v>
+        <v>106.3950738306</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>709715.6</v>
+        <v>1116829.09</v>
       </c>
       <c r="I151" s="1">
-        <v>-88083.28</v>
+        <v>320210.21</v>
       </c>
       <c r="J151" s="1">
-        <v>-12.411067193676</v>
+        <v>28.671370836159</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>621632.32</v>
+        <v>1437039.3</v>
       </c>
       <c r="N151" s="1">
-        <v>621632.32</v>
+        <v>1437039.3</v>
       </c>
       <c r="O151" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
-        <v>46045.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.74</v>
+        <v>89.18</v>
       </c>
       <c r="E152" s="1">
-        <v>28.6376288414</v>
+        <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1318619.62</v>
+        <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-179466.32</v>
+        <v>-83420.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-13.610166061385</v>
+        <v>-11.319986821029</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1139153.3</v>
+        <v>653511.04</v>
       </c>
       <c r="N152" s="1">
-        <v>1139153.3</v>
+        <v>653511.04</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>53390.0</v>
+        <v>48116.0</v>
       </c>
       <c r="D153" s="1">
-        <v>32.66</v>
+        <v>23.1</v>
       </c>
       <c r="E153" s="1">
-        <v>36.9</v>
+        <v>28.3329948458</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1970091.0</v>
+        <v>1363270.38</v>
       </c>
       <c r="I153" s="1">
-        <v>-226373.6</v>
+        <v>-251790.78</v>
       </c>
       <c r="J153" s="1">
-        <v>-11.490514905149</v>
+        <v>-18.469614222822</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1743717.4</v>
+        <v>1111479.6</v>
       </c>
       <c r="N153" s="1">
-        <v>1743717.4</v>
+        <v>1111479.6</v>
       </c>
       <c r="O153" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>35350.0</v>
+        <v>55792.0</v>
       </c>
       <c r="D154" s="1">
-        <v>23.28</v>
+        <v>34.88</v>
       </c>
       <c r="E154" s="1">
-        <v>31.8183923621</v>
+        <v>36.6765561371</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1124780.17</v>
+        <v>2046258.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-301832.17</v>
+        <v>-100233.46</v>
       </c>
       <c r="J154" s="1">
-        <v>-26.834769855518</v>
+        <v>-4.8983774004458</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>822948.0</v>
+        <v>1946024.96</v>
       </c>
       <c r="N154" s="1">
-        <v>822948.0</v>
+        <v>1946024.96</v>
       </c>
       <c r="O154" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>26117.0</v>
+        <v>36940.0</v>
       </c>
       <c r="D155" s="1">
-        <v>66.28</v>
+        <v>24.3</v>
       </c>
       <c r="E155" s="1">
-        <v>112.5835792779</v>
+        <v>31.4293548998</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2940345.34</v>
+        <v>1161000.37</v>
       </c>
       <c r="I155" s="1">
-        <v>-1209310.58</v>
+        <v>-263358.37</v>
       </c>
       <c r="J155" s="1">
-        <v>-41.128181902606</v>
+        <v>-22.68374557021</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>1731034.76</v>
+        <v>897642.0</v>
       </c>
       <c r="N155" s="1">
-        <v>1731034.76</v>
+        <v>897642.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>-6072800.43</v>
+        <v>27292.0</v>
       </c>
       <c r="D156" s="1">
-        <v>0.09030447</v>
+        <v>63.56</v>
       </c>
       <c r="E156" s="1">
-        <v>0.084671376</v>
+        <v>110.5186076506</v>
       </c>
       <c r="F156" t="s">
-        <v>338</v>
+        <v>8</v>
       </c>
       <c r="G156">
-        <v>11.06</v>
+        <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>0.0</v>
+        <v>3016273.84</v>
       </c>
       <c r="I156" s="1">
-        <v>404016.43</v>
+        <v>-1281594.32</v>
       </c>
       <c r="J156" s="1">
-        <v>0</v>
+        <v>-42.489322521194</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
-      <c r="L156" t="s">
-        <v>339</v>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>383963.25</v>
+        <v>1734679.52</v>
       </c>
       <c r="N156" s="1">
-        <v>404016.43</v>
+        <v>1734679.52</v>
       </c>
       <c r="O156" s="1">
-        <v>0.06</v>
+        <v>0.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>338</v>
+      </c>
+      <c r="B157" t="s">
+        <v>339</v>
+      </c>
+      <c r="C157" s="1">
+        <v>-6072800.43</v>
+      </c>
+      <c r="D157" s="1">
+        <v>0.09001991</v>
+      </c>
+      <c r="E157" s="1">
+        <v>0.084671376</v>
+      </c>
+      <c r="F157" t="s">
         <v>340</v>
       </c>
-      <c r="B157" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>11.11</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-10345.0</v>
+        <v>383607.68</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>341</v>
       </c>
       <c r="M157" s="1">
-        <v>-10345.0</v>
+        <v>356458.76</v>
       </c>
       <c r="N157" s="1">
-        <v>-10345.0</v>
+        <v>383607.68</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>342</v>
       </c>
       <c r="B158" t="s">
         <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>543.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D158" s="1">
-        <v>116.27</v>
+        <v>253.15</v>
       </c>
       <c r="E158" s="1">
-        <v>116.972796834</v>
+        <v>247.647502356</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-473030.0</v>
+        <v>583815.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-473030.0</v>
+        <v>583815.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-473030.0</v>
+        <v>583815.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>344</v>
       </c>
       <c r="B159" t="s">
         <v>345</v>
       </c>
       <c r="C159" s="1">
-        <v>-44.0</v>
+        <v>576.0</v>
       </c>
       <c r="D159" s="1">
-        <v>126.47</v>
+        <v>115.58</v>
       </c>
       <c r="E159" s="1">
-        <v>129.04</v>
+        <v>116.838009709</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>113080.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>113080.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="N159" s="1">
-        <v>113080.0</v>
+        <v>-838130.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.02</v>
+        <v>-0.14</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>346</v>
       </c>
       <c r="B160" t="s">
         <v>347</v>
       </c>
       <c r="C160" s="1">
-        <v>1606000.0</v>
+        <v>146.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.963</v>
+        <v>125.42</v>
       </c>
       <c r="E160" s="1">
-        <v>100.00551183</v>
+        <v>129.04</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1606088.52</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-32802.74</v>
+        <v>-25843.06</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.0423992570472</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>1573285.78</v>
+        <v>-25843.06</v>
       </c>
       <c r="N160" s="1">
-        <v>1580941.78</v>
+        <v>-25843.06</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>348</v>
+      </c>
+      <c r="B161" t="s">
         <v>349</v>
       </c>
-      <c r="B161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" s="1">
-        <v>488000.0</v>
+        <v>-534.0</v>
       </c>
       <c r="D161" s="1">
-        <v>107.123</v>
+        <v>5820.0</v>
       </c>
       <c r="E161" s="1">
-        <v>101.26691803</v>
+        <v>5536.175797016</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>494182.56</v>
+        <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>28577.68</v>
+        <v>-1515621.24</v>
       </c>
       <c r="J161" s="1">
-        <v>5.782818398124</v>
+        <v>0</v>
       </c>
       <c r="K161">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>522760.24</v>
+        <v>-1515621.24</v>
       </c>
       <c r="N161" s="1">
-        <v>533063.39</v>
+        <v>-1515621.24</v>
       </c>
       <c r="O161" s="1">
-        <v>0.09</v>
+        <v>-0.25</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>350</v>
+      </c>
+      <c r="B162" t="s">
+        <v>351</v>
+      </c>
+      <c r="C162" s="1">
+        <v>1606000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>97.257</v>
+      </c>
+      <c r="E162" s="1">
+        <v>100.00551183</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1606088.52</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-44141.1</v>
+      </c>
+      <c r="J162" s="1">
+        <v>-2.7483603456676</v>
+      </c>
+      <c r="K162">
+        <v>0.73</v>
+      </c>
+      <c r="L162" t="s">
         <v>352</v>
       </c>
-      <c r="B162" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>611586.0</v>
+        <v>1561947.42</v>
       </c>
       <c r="N162" s="1">
-        <v>635990.79</v>
+        <v>1573590.92</v>
       </c>
       <c r="O162" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>353</v>
+      </c>
+      <c r="B163" t="s">
+        <v>354</v>
+      </c>
+      <c r="C163" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>106.594</v>
+      </c>
+      <c r="E163" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="I163" s="1">
+        <v>25996.16</v>
+      </c>
+      <c r="J163" s="1">
+        <v>5.2604365479834</v>
+      </c>
+      <c r="K163">
+        <v>2.5</v>
+      </c>
+      <c r="L163" t="s">
         <v>355</v>
       </c>
-      <c r="B163" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>1360395.0</v>
+        <v>520178.72</v>
       </c>
       <c r="N163" s="1">
-        <v>1369256.3</v>
+        <v>532362.01</v>
       </c>
       <c r="O163" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>356</v>
+      </c>
+      <c r="B164" t="s">
+        <v>357</v>
+      </c>
+      <c r="C164" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.307</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>8502.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>1.4185604164581</v>
+      </c>
+      <c r="K164">
+        <v>4.38</v>
+      </c>
+      <c r="L164" t="s">
         <v>358</v>
       </c>
-      <c r="B164" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>593557.02</v>
+        <v>607842.0</v>
       </c>
       <c r="N164" s="1">
-        <v>600185.89</v>
+        <v>634147.48</v>
       </c>
       <c r="O164" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>359</v>
+      </c>
+      <c r="B165" t="s">
+        <v>360</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>90.597</v>
+      </c>
+      <c r="E165" s="1">
+        <v>91.85654667</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1377848.2</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-18893.2</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.3712105586087</v>
+      </c>
+      <c r="K165">
+        <v>0.72</v>
+      </c>
+      <c r="L165" t="s">
         <v>361</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>581928.0</v>
+        <v>1358955.0</v>
       </c>
       <c r="N165" s="1">
-        <v>588536.22</v>
+        <v>1369742.67</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>362</v>
+      </c>
+      <c r="B166" t="s">
+        <v>363</v>
+      </c>
+      <c r="C166" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.459</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-11282.13</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-1.8836202557133</v>
+      </c>
+      <c r="K166">
+        <v>1.36</v>
+      </c>
+      <c r="L166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>506300.0</v>
+        <v>587677.77</v>
       </c>
       <c r="N166" s="1">
-        <v>522635.62</v>
+        <v>595855.44</v>
       </c>
       <c r="O166" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>365</v>
+      </c>
+      <c r="B167" t="s">
+        <v>366</v>
+      </c>
+      <c r="C167" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>96.839</v>
+      </c>
+      <c r="E167" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-14484.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-2.4321682971799</v>
+      </c>
+      <c r="K167">
+        <v>1.31</v>
+      </c>
+      <c r="L167" t="s">
         <v>367</v>
       </c>
-      <c r="B167" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1541246.0</v>
+        <v>581034.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1594188.55</v>
+        <v>588875.1</v>
       </c>
       <c r="O167" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.298</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>618721.45</v>
+      </c>
+      <c r="I168" s="1">
+        <v>2123.17</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.34315441948877</v>
+      </c>
+      <c r="K168">
+        <v>0.21</v>
+      </c>
+      <c r="L168" t="s">
         <v>370</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>314826.0</v>
+        <v>620844.62</v>
       </c>
       <c r="N168" s="1">
-        <v>327606.82</v>
+        <v>622133.5</v>
       </c>
       <c r="O168" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" t="s">
+        <v>372</v>
+      </c>
+      <c r="C169" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>101.634</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="I169" s="1">
+        <v>4641.24</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.92174278188201</v>
+      </c>
+      <c r="K169">
+        <v>3.58</v>
+      </c>
+      <c r="L169" t="s">
         <v>373</v>
       </c>
-      <c r="B169" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>324918.0</v>
+        <v>508170.0</v>
       </c>
       <c r="N169" s="1">
-        <v>339892.32</v>
+        <v>526046.71</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>374</v>
+      </c>
+      <c r="B170" t="s">
+        <v>375</v>
+      </c>
+      <c r="C170" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>109.656</v>
+      </c>
+      <c r="E170" s="1">
+        <v>104.89389286</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1468514.5</v>
+      </c>
+      <c r="I170" s="1">
+        <v>66669.5</v>
+      </c>
+      <c r="J170" s="1">
+        <v>4.5399279339768</v>
+      </c>
+      <c r="K170">
+        <v>4.18</v>
+      </c>
+      <c r="L170" t="s">
         <v>376</v>
       </c>
-      <c r="B170" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>585504.0</v>
+        <v>1535184.0</v>
       </c>
       <c r="N170" s="1">
-        <v>601136.88</v>
+        <v>1593711.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" t="s">
+        <v>378</v>
+      </c>
+      <c r="C171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>103.744</v>
+      </c>
+      <c r="E171" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-8718.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.7248007501172</v>
+      </c>
+      <c r="K171">
+        <v>4.6</v>
+      </c>
+      <c r="L171" t="s">
         <v>379</v>
       </c>
-      <c r="B171" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>246090.35</v>
+        <v>311232.0</v>
       </c>
       <c r="N171" s="1">
-        <v>249367.98</v>
+        <v>325040.22</v>
       </c>
       <c r="O171" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" t="s">
+        <v>381</v>
+      </c>
+      <c r="C172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>107.142</v>
+      </c>
+      <c r="E172" s="1">
+        <v>111.15333333</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>333460.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-12034.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-3.6088286451149</v>
+      </c>
+      <c r="K172">
+        <v>5.46</v>
+      </c>
+      <c r="L172" t="s">
         <v>382</v>
       </c>
-      <c r="B172" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>354980.82</v>
+        <v>321426.0</v>
       </c>
       <c r="N172" s="1">
-        <v>355985.0</v>
+        <v>337812.99</v>
       </c>
       <c r="O172" s="1">
         <v>0.06</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" t="s">
+        <v>384</v>
+      </c>
+      <c r="C173" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>97.492</v>
+      </c>
+      <c r="E173" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>596598.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-11646.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>-1.9520682268462</v>
+      </c>
+      <c r="K173">
+        <v>2.81</v>
+      </c>
+      <c r="L173" t="s">
         <v>385</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>492825.0</v>
+        <v>584952.0</v>
       </c>
       <c r="N173" s="1">
-        <v>510057.88</v>
+        <v>601817.75</v>
       </c>
       <c r="O173" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" t="s">
+        <v>387</v>
+      </c>
+      <c r="C174" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.184</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.726</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>361008.12</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-5582.04</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.5462366885266</v>
+      </c>
+      <c r="K174">
+        <v>0.53</v>
+      </c>
+      <c r="L174" t="s">
         <v>388</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>1275690.0</v>
+        <v>355426.08</v>
       </c>
       <c r="N174" s="1">
-        <v>1314333.84</v>
+        <v>357360.05</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>389</v>
+      </c>
+      <c r="B175" t="s">
+        <v>390</v>
+      </c>
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="E175" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-4200.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-0.84</v>
+      </c>
+      <c r="K175">
+        <v>3.74</v>
+      </c>
+      <c r="L175" t="s">
         <v>391</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>701225.0</v>
+        <v>495800.0</v>
       </c>
       <c r="N175" s="1">
-        <v>721809.7</v>
+        <v>514488.36</v>
       </c>
       <c r="O175" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>392</v>
+      </c>
+      <c r="B176" t="s">
+        <v>393</v>
+      </c>
+      <c r="C176" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.544</v>
+      </c>
+      <c r="E176" s="1">
+        <v>97.68761538</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1269939.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-1867.0</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-0.14701493536304</v>
+      </c>
+      <c r="K176">
+        <v>3.21</v>
+      </c>
+      <c r="L176" t="s">
         <v>394</v>
       </c>
-      <c r="B176" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>1181989.62</v>
+        <v>1268072.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1206284.72</v>
+        <v>1309832.27</v>
       </c>
       <c r="O176" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>395</v>
+      </c>
+      <c r="B177" t="s">
+        <v>396</v>
+      </c>
+      <c r="C177" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="E177" s="1">
+        <v>100.35519714</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>702486.38</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-2535.38</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.36091518244097</v>
+      </c>
+      <c r="K177">
+        <v>3.16</v>
+      </c>
+      <c r="L177" t="s">
         <v>397</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>2284058.7</v>
+        <v>699951.0</v>
       </c>
       <c r="N177" s="1">
-        <v>2284058.7</v>
+        <v>722062.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>398</v>
+      </c>
+      <c r="B178" t="s">
         <v>399</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-17152.07</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-1.8944433547954</v>
+      </c>
+      <c r="K178">
+        <v>2.25</v>
+      </c>
+      <c r="L178" t="s">
         <v>400</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>3055355.4</v>
+        <v>888236.31</v>
       </c>
       <c r="N178" s="1">
-        <v>3055355.4</v>
+        <v>908456.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.51</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>401</v>
       </c>
       <c r="B179" t="s">
         <v>402</v>
       </c>
       <c r="C179" s="1">
-        <v>720000.0</v>
+        <v>3490000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.345</v>
+        <v>87.399</v>
       </c>
       <c r="E179" s="1">
-        <v>99.799</v>
+        <v>86.855</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>718552.8</v>
+        <v>3031239.5</v>
       </c>
       <c r="I179" s="1">
-        <v>-10468.8</v>
+        <v>18985.6</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.4569284261365</v>
+        <v>0.62633124172471</v>
       </c>
       <c r="K179">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>708084.0</v>
+        <v>3050225.1</v>
       </c>
       <c r="N179" s="1">
-        <v>717145.64</v>
+        <v>3050225.1</v>
       </c>
       <c r="O179" s="1">
-        <v>0.12</v>
+        <v>0.51</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>403</v>
+      </c>
+      <c r="B180" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="C180" s="1">
         <v>494000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.462</v>
+        <v>99.897</v>
       </c>
       <c r="E180" s="1">
         <v>99.7472004</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>492751.17</v>
       </c>
       <c r="I180" s="1">
-        <v>3531.11</v>
+        <v>740.01</v>
       </c>
       <c r="J180" s="1">
-        <v>0.71661118531692</v>
+        <v>0.1501792476718</v>
       </c>
       <c r="K180">
-        <v>0.53</v>
+        <v>0.76</v>
       </c>
       <c r="L180" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>496282.28</v>
+        <v>493491.18</v>
       </c>
       <c r="N180" s="1">
-        <v>498885.93</v>
+        <v>497236.78</v>
       </c>
       <c r="O180" s="1">
         <v>0.08</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>406</v>
+      </c>
+      <c r="B181" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="C181" s="1">
         <v>500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.914</v>
+        <v>99.033</v>
       </c>
       <c r="E181" s="1">
         <v>99.991</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>499955.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-385.0</v>
+        <v>-4790.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.077006930623756</v>
+        <v>-0.9580862277605</v>
       </c>
       <c r="K181">
-        <v>2.68</v>
+        <v>2.92</v>
       </c>
       <c r="L181" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>499570.0</v>
+        <v>495165.0</v>
       </c>
       <c r="N181" s="1">
-        <v>512946.71</v>
+        <v>509740.34</v>
       </c>
       <c r="O181" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
+        <v>409</v>
+      </c>
+      <c r="B182" t="s">
         <v>410</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.037</v>
+        <v>100.54</v>
       </c>
       <c r="E182" s="1">
         <v>102.64</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>821120.0</v>
+        <v>513200.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-12824.0</v>
+        <v>-10500.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5617692907249</v>
+        <v>-2.0459859703819</v>
       </c>
       <c r="K182">
-        <v>0.71</v>
+        <v>0.97</v>
       </c>
       <c r="L182" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>808296.0</v>
+        <v>502700.0</v>
       </c>
       <c r="N182" s="1">
-        <v>813967.23</v>
+        <v>507528.77</v>
       </c>
       <c r="O182" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>412</v>
+      </c>
+      <c r="B183" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="C183" s="1">
         <v>500000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>106.209</v>
+        <v>105.85</v>
       </c>
       <c r="E183" s="1">
         <v>100.465874</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>502329.37</v>
       </c>
       <c r="I183" s="1">
-        <v>28715.63</v>
+        <v>26920.63</v>
       </c>
       <c r="J183" s="1">
-        <v>5.7164943391624</v>
+        <v>5.3591590712683</v>
       </c>
       <c r="K183">
-        <v>2.03</v>
+        <v>2.36</v>
       </c>
       <c r="L183" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>531045.0</v>
+        <v>529250.0</v>
       </c>
       <c r="N183" s="1">
-        <v>541195.68</v>
+        <v>541070.21</v>
       </c>
       <c r="O183" s="1">
         <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
+        <v>415</v>
+      </c>
+      <c r="B184" t="s">
         <v>416</v>
       </c>
-      <c r="B184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C184" s="1">
-        <v>123000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.818</v>
+        <v>100.262</v>
       </c>
       <c r="E184" s="1">
-        <v>103.02331707</v>
+        <v>99.298</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>126718.68</v>
+        <v>740763.08</v>
       </c>
       <c r="I184" s="1">
-        <v>-252.54</v>
+        <v>7191.44</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.19929184868403</v>
+        <v>0.97081512215755</v>
       </c>
       <c r="K184">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>0.12</v>
+      </c>
+      <c r="L184">
+        <v>871.18</v>
       </c>
       <c r="M184" s="1">
-        <v>126466.14</v>
+        <v>747954.52</v>
       </c>
       <c r="N184" s="1">
-        <v>130003.65</v>
+        <v>748825.7</v>
       </c>
       <c r="O184" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
+        <v>417</v>
+      </c>
+      <c r="B185" t="s">
+        <v>418</v>
+      </c>
+      <c r="C185" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>102.291</v>
+      </c>
+      <c r="E185" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="F185" t="s">
+        <v>8</v>
+      </c>
+      <c r="G185">
+        <v>1.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-900.75</v>
+      </c>
+      <c r="J185" s="1">
+        <v>-0.71082653323093</v>
+      </c>
+      <c r="K185">
+        <v>3.2</v>
+      </c>
+      <c r="L185" t="s">
         <v>419</v>
       </c>
-      <c r="B185" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M185" s="1">
-        <v>1070404.71</v>
+        <v>125817.93</v>
       </c>
       <c r="N185" s="1">
-        <v>1077058.48</v>
+        <v>129755.61</v>
       </c>
       <c r="O185" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>420</v>
+      </c>
+      <c r="B186" t="s">
+        <v>421</v>
+      </c>
+      <c r="C186" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="E186" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-5989.95</v>
+      </c>
+      <c r="J186" s="1">
+        <v>-0.7691611618858</v>
+      </c>
+      <c r="K186">
+        <v>0.84</v>
+      </c>
+      <c r="L186" t="s">
         <v>422</v>
       </c>
-      <c r="B186" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>786368.0</v>
+        <v>772774.02</v>
       </c>
       <c r="N186" s="1">
-        <v>790740.6</v>
+        <v>779327.62</v>
       </c>
       <c r="O186" s="1">
         <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>423</v>
+      </c>
+      <c r="B187" t="s">
+        <v>424</v>
+      </c>
+      <c r="C187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D187" s="1">
+        <v>98.057</v>
+      </c>
+      <c r="E187" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F187" t="s">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>1.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-9880.0</v>
+      </c>
+      <c r="J187" s="1">
+        <v>-1.2438061475245</v>
+      </c>
+      <c r="K187">
+        <v>0.79</v>
+      </c>
+      <c r="L187" t="s">
         <v>425</v>
       </c>
-      <c r="B187" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M187" s="1">
-        <v>705544.0</v>
+        <v>784456.0</v>
       </c>
       <c r="N187" s="1">
-        <v>708852.22</v>
+        <v>790746.41</v>
       </c>
       <c r="O187" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>426</v>
+      </c>
+      <c r="B188" t="s">
+        <v>427</v>
+      </c>
+      <c r="C188" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.37</v>
+      </c>
+      <c r="E188" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-18438.0</v>
+      </c>
+      <c r="J188" s="1">
+        <v>-2.5571822453497</v>
+      </c>
+      <c r="K188">
+        <v>0.73</v>
+      </c>
+      <c r="L188" t="s">
         <v>428</v>
       </c>
-      <c r="B188" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>441070.0</v>
+        <v>702590.0</v>
       </c>
       <c r="N188" s="1">
-        <v>445781.86</v>
+        <v>707696.16</v>
       </c>
       <c r="O188" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>429</v>
+      </c>
+      <c r="B189" t="s">
+        <v>430</v>
+      </c>
+      <c r="C189" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>88.206</v>
+      </c>
+      <c r="E189" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>6430.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>1.4795213989876</v>
+      </c>
+      <c r="K189">
+        <v>1.02</v>
+      </c>
+      <c r="L189" t="s">
         <v>431</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>311874.0</v>
+        <v>441030.0</v>
       </c>
       <c r="N189" s="1">
-        <v>323809.2</v>
+        <v>446120.63</v>
       </c>
       <c r="O189" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>432</v>
+      </c>
+      <c r="B190" t="s">
+        <v>433</v>
+      </c>
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E190" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-5997.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-1.8951819336734</v>
+      </c>
+      <c r="K190">
+        <v>4.32</v>
+      </c>
+      <c r="L190" t="s">
         <v>434</v>
       </c>
-      <c r="B190" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>491670.0</v>
+        <v>310437.0</v>
       </c>
       <c r="N190" s="1">
-        <v>500824.11</v>
+        <v>323394.05</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>435</v>
+      </c>
+      <c r="B191" t="s">
+        <v>436</v>
+      </c>
+      <c r="C191" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E191" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>498700.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-9855.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.9761379586926</v>
+      </c>
+      <c r="K191">
+        <v>2.06</v>
+      </c>
+      <c r="L191" t="s">
         <v>437</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>1288521.0</v>
+        <v>488845.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1291766.55</v>
+        <v>499154.93</v>
       </c>
       <c r="O191" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192" t="s">
+        <v>439</v>
+      </c>
+      <c r="C192" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.815</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-14787.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.1380025273553</v>
+      </c>
+      <c r="K192">
+        <v>0.48</v>
+      </c>
+      <c r="L192" t="s">
         <v>440</v>
       </c>
-      <c r="B192" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>797744.0</v>
+        <v>1284595.0</v>
       </c>
       <c r="N192" s="1">
-        <v>819565.92</v>
+        <v>1290845.68</v>
       </c>
       <c r="O192" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193" t="s">
+        <v>442</v>
+      </c>
+      <c r="C193" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.487</v>
+      </c>
+      <c r="E193" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>807280.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-11384.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-1.4101674759687</v>
+      </c>
+      <c r="K193">
+        <v>2.96</v>
+      </c>
+      <c r="L193" t="s">
         <v>443</v>
       </c>
-      <c r="B193" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>6118155.96</v>
+        <v>795896.0</v>
       </c>
       <c r="N193" s="1">
-        <v>6123208.61</v>
+        <v>819567.23</v>
       </c>
       <c r="O193" s="1">
-        <v>1.02</v>
+        <v>0.14</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194" t="s">
+        <v>445</v>
+      </c>
+      <c r="C194" s="1">
+        <v>6830433.57</v>
+      </c>
+      <c r="D194" s="1">
+        <v>89.364</v>
+      </c>
+      <c r="E194" s="1">
+        <v>87.34060304</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>5965741.87</v>
+      </c>
+      <c r="I194" s="1">
+        <v>138206.78</v>
+      </c>
+      <c r="J194" s="1">
+        <v>2.3166738188087</v>
+      </c>
+      <c r="K194">
+        <v>0.08</v>
+      </c>
+      <c r="L194" t="s">
         <v>446</v>
       </c>
-      <c r="B194" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>597233.37</v>
+        <v>6103948.65</v>
       </c>
       <c r="N194" s="1">
-        <v>604447.97</v>
+        <v>6109469.14</v>
       </c>
       <c r="O194" s="1">
-        <v>0.1</v>
+        <v>1.01</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>447</v>
+      </c>
+      <c r="B195" t="s">
+        <v>448</v>
+      </c>
+      <c r="C195" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>97.941</v>
+      </c>
+      <c r="E195" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-12498.13</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-2.059</v>
+      </c>
+      <c r="K195">
+        <v>1.42</v>
+      </c>
+      <c r="L195" t="s">
         <v>449</v>
       </c>
-      <c r="B195" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>1053760.0</v>
+        <v>594501.87</v>
       </c>
       <c r="N195" s="1">
-        <v>1070157.26</v>
+        <v>603114.65</v>
       </c>
       <c r="O195" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B196" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C196" s="1">
         <v>600000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>98.85</v>
+        <v>105.033</v>
       </c>
       <c r="E196" s="1">
-        <v>100.028</v>
+        <v>100.6308</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>600168.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I196" s="1">
-        <v>-7068.0</v>
+        <v>26413.2</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.1776702523293</v>
+        <v>4.3746049917123</v>
       </c>
       <c r="K196">
-        <v>0.61</v>
+        <v>1.97</v>
       </c>
       <c r="L196" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="M196" s="1">
-        <v>593100.0</v>
+        <v>630198.0</v>
       </c>
       <c r="N196" s="1">
-        <v>596765.69</v>
+        <v>641988.41</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>453</v>
+      </c>
+      <c r="B197" t="s">
+        <v>454</v>
+      </c>
+      <c r="C197" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.138</v>
+      </c>
+      <c r="E197" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-11340.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-1.8894709481345</v>
+      </c>
+      <c r="K197">
+        <v>0.87</v>
+      </c>
+      <c r="L197" t="s">
         <v>455</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>1746780.0</v>
+        <v>588828.0</v>
       </c>
       <c r="N197" s="1">
-        <v>1748549.86</v>
+        <v>594046.95</v>
       </c>
       <c r="O197" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" t="s">
+        <v>457</v>
+      </c>
+      <c r="C198" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>87.179</v>
+      </c>
+      <c r="E198" s="1">
+        <v>87.081</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1741620.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1960.0</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0.11253890056384</v>
+      </c>
+      <c r="K198">
+        <v>0.1</v>
+      </c>
+      <c r="L198" t="s">
         <v>458</v>
       </c>
-      <c r="B198" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>882223.65</v>
+        <v>1743580.0</v>
       </c>
       <c r="N198" s="1">
-        <v>912485.44</v>
+        <v>1745486.85</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" t="s">
+        <v>460</v>
+      </c>
+      <c r="C199" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.464</v>
+      </c>
+      <c r="E199" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="I199" s="1">
+        <v>20464.74</v>
+      </c>
+      <c r="J199" s="1">
+        <v>2.3747876850173</v>
+      </c>
+      <c r="K199">
+        <v>3.8</v>
+      </c>
+      <c r="L199" t="s">
         <v>461</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>189428.0</v>
+        <v>882215.04</v>
       </c>
       <c r="N199" s="1">
-        <v>189859.51</v>
+        <v>914909.45</v>
       </c>
       <c r="O199" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" t="s">
         <v>463</v>
       </c>
-      <c r="B200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>101.643</v>
+        <v>94.681</v>
       </c>
       <c r="E200" s="1">
-        <v>99.406</v>
+        <v>99.602</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>497030.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I200" s="1">
-        <v>11185.0</v>
+        <v>-9842.0</v>
       </c>
       <c r="J200" s="1">
-        <v>2.2503671810555</v>
+        <v>-4.9406638420915</v>
       </c>
       <c r="K200">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="L200">
-        <v>621.58</v>
+        <v>671.23</v>
       </c>
       <c r="M200" s="1">
-        <v>508215.0</v>
+        <v>189362.0</v>
       </c>
       <c r="N200" s="1">
-        <v>508836.58</v>
+        <v>190033.23</v>
       </c>
       <c r="O200" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>464</v>
+      </c>
+      <c r="B201" t="s">
         <v>465</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>101.307</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>9505.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>1.9123594149247</v>
+      </c>
+      <c r="K201">
+        <v>0.41</v>
+      </c>
+      <c r="L201" t="s">
         <v>466</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>297609.0</v>
+        <v>506535.0</v>
       </c>
       <c r="N201" s="1">
-        <v>299647.36</v>
+        <v>508569.25</v>
       </c>
       <c r="O201" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" t="s">
         <v>468</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>88.97</v>
+      </c>
+      <c r="E202" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>5048.0</v>
+      </c>
+      <c r="J202" s="1">
+        <v>1.438865325854</v>
+      </c>
+      <c r="K202">
+        <v>1.06</v>
+      </c>
+      <c r="L202" t="s">
         <v>469</v>
       </c>
-      <c r="C202" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>902943.0</v>
+        <v>355880.0</v>
       </c>
       <c r="N202" s="1">
-        <v>908663.55</v>
+        <v>360118.36</v>
       </c>
       <c r="O202" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>470</v>
+      </c>
+      <c r="B203" t="s">
         <v>471</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="E203" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-20396.0</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-2.2117636852607</v>
+      </c>
+      <c r="K203">
+        <v>0.91</v>
+      </c>
+      <c r="L203" t="s">
         <v>472</v>
       </c>
-      <c r="C203" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>603611.12</v>
+        <v>901764.0</v>
       </c>
       <c r="N203" s="1">
-        <v>610537.54</v>
+        <v>909950.3</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>473</v>
+      </c>
+      <c r="B204" t="s">
         <v>474</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>97.945</v>
+      </c>
+      <c r="E204" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-9719.62</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.5905071939555</v>
+      </c>
+      <c r="K204">
+        <v>1.36</v>
+      </c>
+      <c r="L204" t="s">
         <v>475</v>
       </c>
-      <c r="C204" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>12016444.16</v>
+        <v>601382.3</v>
       </c>
       <c r="N204" s="1">
-        <v>12016444.16</v>
+        <v>609728.07</v>
       </c>
       <c r="O204" s="1">
-        <v>2.01</v>
+        <v>0.1</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>476</v>
       </c>
       <c r="B205" t="s">
         <v>477</v>
       </c>
       <c r="C205" s="1">
-        <v>800000.0</v>
+        <v>4494109.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.14</v>
+        <v>86.921</v>
       </c>
       <c r="E205" s="1">
-        <v>99.46</v>
+        <v>87.49698394</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>795680.0</v>
+        <v>3932209.83</v>
       </c>
       <c r="I205" s="1">
-        <v>-10560.0</v>
+        <v>-25885.35</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.327166700181</v>
+        <v>-0.65829015029953</v>
       </c>
       <c r="K205">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>785120.0</v>
+        <v>3906324.48</v>
       </c>
       <c r="N205" s="1">
-        <v>797621.37</v>
+        <v>3906324.48</v>
       </c>
       <c r="O205" s="1">
-        <v>0.13</v>
+        <v>0.65</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>478</v>
+      </c>
+      <c r="B206" t="s">
         <v>479</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.294</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-15162.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-2.1777599034788</v>
+      </c>
+      <c r="K206">
+        <v>1.79</v>
+      </c>
+      <c r="L206" t="s">
         <v>480</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>1284066.0</v>
+        <v>681058.0</v>
       </c>
       <c r="N206" s="1">
-        <v>1284066.0</v>
+        <v>693614.85</v>
       </c>
       <c r="O206" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>481</v>
       </c>
       <c r="B207" t="s">
         <v>482</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.239</v>
+        <v>91.438</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>83.781</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>502250.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-11055.0</v>
+        <v>107198.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.2010950721752</v>
+        <v>9.1393036607345</v>
       </c>
       <c r="K207">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>491195.0</v>
+        <v>1280132.0</v>
       </c>
       <c r="N207" s="1">
-        <v>497830.27</v>
+        <v>1280132.0</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" t="s">
         <v>484</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>97.613</v>
+      </c>
+      <c r="E208" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-14185.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-2.8242906918865</v>
+      </c>
+      <c r="K208">
+        <v>1.59</v>
+      </c>
+      <c r="L208" t="s">
         <v>485</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>577776.0</v>
+        <v>488065.0</v>
       </c>
       <c r="N208" s="1">
-        <v>587844.49</v>
+        <v>496027.33</v>
       </c>
       <c r="O208" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>486</v>
+      </c>
+      <c r="B209" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C209" s="1">
         <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.144</v>
+        <v>96.094</v>
       </c>
       <c r="E209" s="1">
-        <v>92.475705</v>
+        <v>99.077</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>554854.23</v>
+        <v>594462.0</v>
       </c>
       <c r="I209" s="1">
-        <v>10009.77</v>
+        <v>-17898.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.804035989777</v>
+        <v>-3.0107895878963</v>
       </c>
       <c r="K209">
-        <v>0.44</v>
+        <v>1.92</v>
       </c>
       <c r="L209" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="M209" s="1">
-        <v>564864.0</v>
+        <v>576564.0</v>
       </c>
       <c r="N209" s="1">
-        <v>567496.19</v>
+        <v>588070.85</v>
       </c>
       <c r="O209" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>489</v>
+      </c>
+      <c r="B210" t="s">
         <v>490</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>93.768</v>
+      </c>
+      <c r="E210" s="1">
+        <v>92.475705</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>554854.23</v>
+      </c>
+      <c r="I210" s="1">
+        <v>7753.77</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.3974427121156</v>
+      </c>
+      <c r="K210">
+        <v>0.5</v>
+      </c>
+      <c r="L210" t="s">
         <v>491</v>
       </c>
-      <c r="C210" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M210" s="1">
-        <v>638872.08</v>
+        <v>562608.0</v>
       </c>
       <c r="N210" s="1">
-        <v>667490.76</v>
+        <v>565599.78</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>492</v>
+      </c>
+      <c r="B211" t="s">
         <v>493</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>102.964</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="I211" s="1">
+        <v>18547.76</v>
+      </c>
+      <c r="J211" s="1">
+        <v>3.0124158354427</v>
+      </c>
+      <c r="K211">
+        <v>0.22</v>
+      </c>
+      <c r="L211" t="s">
         <v>494</v>
       </c>
-      <c r="C211" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>623772.0</v>
+        <v>634258.24</v>
       </c>
       <c r="N211" s="1">
-        <v>643485.7</v>
+        <v>635621.03</v>
       </c>
       <c r="O211" s="1">
         <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>495</v>
+      </c>
+      <c r="B212" t="s">
         <v>496</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D212" s="1">
+        <v>103.72</v>
+      </c>
+      <c r="E212" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>499805.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>18795.0</v>
+      </c>
+      <c r="J212" s="1">
+        <v>3.760466581967</v>
+      </c>
+      <c r="K212">
+        <v>3.62</v>
+      </c>
+      <c r="L212" t="s">
         <v>497</v>
       </c>
-      <c r="C212" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M212" s="1">
-        <v>406540.0</v>
+        <v>518600.0</v>
       </c>
       <c r="N212" s="1">
-        <v>417323.56</v>
+        <v>536697.6</v>
       </c>
       <c r="O212" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
+        <v>498</v>
+      </c>
+      <c r="B213" t="s">
         <v>499</v>
       </c>
-      <c r="B213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C213" s="1">
-        <v>700000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.736</v>
+        <v>101.727</v>
       </c>
       <c r="E213" s="1">
-        <v>102.66742857</v>
+        <v>99.943</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>718672.0</v>
+        <v>549686.5</v>
       </c>
       <c r="I213" s="1">
-        <v>-20520.0</v>
+        <v>9812.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.8552663802124</v>
+        <v>1.7850174599522</v>
       </c>
       <c r="K213">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.13</v>
+      </c>
+      <c r="L213">
+        <v>723.29</v>
       </c>
       <c r="M213" s="1">
-        <v>698152.0</v>
+        <v>559498.5</v>
       </c>
       <c r="N213" s="1">
-        <v>721884.88</v>
+        <v>560221.79</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C214" s="1">
         <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>96.67</v>
+        <v>101.256</v>
       </c>
       <c r="E214" s="1">
-        <v>98.434</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>393736.0</v>
+        <v>398444.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-7056.0</v>
+        <v>6580.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.7920637178211</v>
+        <v>1.6514240395137</v>
       </c>
       <c r="K214">
-        <v>2.73</v>
+        <v>2.97</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="M214" s="1">
-        <v>386680.0</v>
+        <v>405024.0</v>
       </c>
       <c r="N214" s="1">
-        <v>397604.66</v>
+        <v>416903.45</v>
       </c>
       <c r="O214" s="1">
         <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
+        <v>503</v>
+      </c>
+      <c r="B215" t="s">
+        <v>504</v>
+      </c>
+      <c r="C215" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.896</v>
+      </c>
+      <c r="E215" s="1">
+        <v>101.42472727</v>
+      </c>
+      <c r="F215" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215">
+        <v>1.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>1115672.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-16816.0</v>
+      </c>
+      <c r="J215" s="1">
+        <v>-1.5072530277716</v>
+      </c>
+      <c r="K215">
+        <v>3.67</v>
+      </c>
+      <c r="L215" t="s">
         <v>505</v>
       </c>
-      <c r="B215" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M215" s="1">
-        <v>620430.0</v>
+        <v>1098856.0</v>
       </c>
       <c r="N215" s="1">
-        <v>642249.86</v>
+        <v>1139258.4</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
+        <v>506</v>
+      </c>
+      <c r="B216" t="s">
+        <v>507</v>
+      </c>
+      <c r="C216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D216" s="1">
+        <v>103.528</v>
+      </c>
+      <c r="E216" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="F216" t="s">
+        <v>8</v>
+      </c>
+      <c r="G216">
+        <v>1.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>597966.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>23202.0</v>
+      </c>
+      <c r="J216" s="1">
+        <v>3.8801537211146</v>
+      </c>
+      <c r="K216">
+        <v>3.95</v>
+      </c>
+      <c r="L216" t="s">
         <v>508</v>
       </c>
-      <c r="B216" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M216" s="1">
-        <v>479615.0</v>
+        <v>621168.0</v>
       </c>
       <c r="N216" s="1">
-        <v>484426.64</v>
+        <v>644888.55</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="B217" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>103.364</v>
+        <v>95.804</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.104</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>500000.0</v>
+        <v>495520.0</v>
       </c>
       <c r="I217" s="1">
-        <v>16820.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="J217" s="1">
-        <v>3.364</v>
+        <v>-3.3298353245076</v>
       </c>
       <c r="K217">
-        <v>4.06</v>
+        <v>1.05</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="M217" s="1">
-        <v>516820.0</v>
+        <v>479020.0</v>
       </c>
       <c r="N217" s="1">
-        <v>537114.25</v>
+        <v>484259.73</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>107.163</v>
+        <v>102.392</v>
       </c>
       <c r="E218" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>546500.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-10685.0</v>
+        <v>11960.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.9551692589204</v>
+        <v>2.392</v>
       </c>
       <c r="K218">
-        <v>0.79</v>
+        <v>4.39</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="M218" s="1">
-        <v>535815.0</v>
+        <v>511960.0</v>
       </c>
       <c r="N218" s="1">
-        <v>539770.48</v>
+        <v>533901.51</v>
       </c>
       <c r="O218" s="1">
         <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
+        <v>515</v>
+      </c>
+      <c r="B219" t="s">
+        <v>516</v>
+      </c>
+      <c r="C219" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D219" s="1">
+        <v>106.688</v>
+      </c>
+      <c r="E219" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="F219" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219">
+        <v>1.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-13060.0</v>
+      </c>
+      <c r="J219" s="1">
+        <v>-2.3897529734675</v>
+      </c>
+      <c r="K219">
+        <v>1.15</v>
+      </c>
+      <c r="L219" t="s">
         <v>517</v>
       </c>
-      <c r="B219" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M219" s="1">
-        <v>595710.0</v>
+        <v>533440.0</v>
       </c>
       <c r="N219" s="1">
-        <v>598866.16</v>
+        <v>539193.42</v>
       </c>
       <c r="O219" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B220" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C220" s="1">
         <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.018</v>
+        <v>99.086</v>
       </c>
       <c r="E220" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>597918.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I220" s="1">
-        <v>2190.0</v>
+        <v>-4596.0</v>
       </c>
       <c r="J220" s="1">
-        <v>0.36627096023201</v>
+        <v>-0.76713536033329</v>
       </c>
       <c r="K220">
-        <v>1.64</v>
+        <v>0.8</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="M220" s="1">
-        <v>600108.0</v>
+        <v>594516.0</v>
       </c>
       <c r="N220" s="1">
-        <v>609927.86</v>
+        <v>599316.0</v>
       </c>
       <c r="O220" s="1">
         <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B221" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C221" s="1">
         <v>600000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.345</v>
+        <v>100.02</v>
       </c>
       <c r="E221" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>610320.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-14250.0</v>
+        <v>2202.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.3348407392843</v>
+        <v>0.36827792439766</v>
       </c>
       <c r="K221">
-        <v>3.26</v>
+        <v>1.87</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="M221" s="1">
-        <v>596070.0</v>
+        <v>600120.0</v>
       </c>
       <c r="N221" s="1">
-        <v>615624.21</v>
+        <v>611326.85</v>
       </c>
       <c r="O221" s="1">
         <v>0.1</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.769</v>
+        <v>100.545</v>
       </c>
       <c r="E222" s="1">
         <v>99.52</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>398080.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4996.0</v>
+        <v>4100.0</v>
       </c>
       <c r="J222" s="1">
-        <v>1.2550241157556</v>
+        <v>1.0299437299035</v>
       </c>
       <c r="K222">
-        <v>2.86</v>
+        <v>3.1</v>
       </c>
       <c r="L222" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="M222" s="1">
-        <v>403076.0</v>
+        <v>402180.0</v>
       </c>
       <c r="N222" s="1">
-        <v>414522.25</v>
+        <v>414576.93</v>
       </c>
       <c r="O222" s="1">
         <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B223" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C223" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>104.679</v>
+        <v>101.098</v>
       </c>
       <c r="E223" s="1">
-        <v>100.710578</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1007105.78</v>
+        <v>400000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>39684.22</v>
+        <v>4392.0</v>
       </c>
       <c r="J223" s="1">
-        <v>3.940422226551</v>
+        <v>1.098</v>
       </c>
       <c r="K223">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.12</v>
+      </c>
+      <c r="L223">
+        <v>497.75</v>
       </c>
       <c r="M223" s="1">
-        <v>1046790.0</v>
+        <v>404392.0</v>
       </c>
       <c r="N223" s="1">
-        <v>1073502.33</v>
+        <v>404889.75</v>
       </c>
       <c r="O223" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B224" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.273</v>
+        <v>104.416</v>
       </c>
       <c r="E224" s="1">
-        <v>99.589</v>
+        <v>100.710578</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>298767.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I224" s="1">
-        <v>-948.0</v>
+        <v>37054.22</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.31730411993292</v>
+        <v>3.6792778609611</v>
       </c>
       <c r="K224">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>943.15</v>
+        <v>3.01</v>
+      </c>
+      <c r="L224" t="s">
+        <v>531</v>
       </c>
       <c r="M224" s="1">
-        <v>297819.0</v>
+        <v>1044160.0</v>
       </c>
       <c r="N224" s="1">
-        <v>298762.15</v>
+        <v>1074296.99</v>
       </c>
       <c r="O224" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B225" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>93.809</v>
+        <v>99.067</v>
       </c>
       <c r="E225" s="1">
-        <v>90.9</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>272700.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I225" s="1">
-        <v>8727.0</v>
+        <v>-1566.0</v>
       </c>
       <c r="J225" s="1">
-        <v>3.2002200220022</v>
+        <v>-0.52415427406641</v>
       </c>
       <c r="K225">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="L225" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="M225" s="1">
-        <v>281427.0</v>
+        <v>297201.0</v>
       </c>
       <c r="N225" s="1">
-        <v>283153.03</v>
+        <v>298837.64</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
+        <v>535</v>
+      </c>
+      <c r="B226" t="s">
+        <v>536</v>
+      </c>
+      <c r="C226" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>93.73</v>
+      </c>
+      <c r="E226" s="1">
+        <v>90.9</v>
+      </c>
+      <c r="F226" t="s">
+        <v>8</v>
+      </c>
+      <c r="G226">
+        <v>1.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>272700.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>8490.0</v>
+      </c>
+      <c r="J226" s="1">
+        <v>3.1133113311331</v>
+      </c>
+      <c r="K226">
+        <v>0.7</v>
+      </c>
+      <c r="L226" t="s">
         <v>537</v>
       </c>
-      <c r="B226" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M226" s="1">
-        <v>409188.0</v>
+        <v>281190.0</v>
       </c>
       <c r="N226" s="1">
-        <v>416492.11</v>
+        <v>283275.62</v>
       </c>
       <c r="O226" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
+        <v>538</v>
+      </c>
+      <c r="B227" t="s">
+        <v>539</v>
+      </c>
+      <c r="C227" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D227" s="1">
+        <v>103.077</v>
+      </c>
+      <c r="E227" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="F227" t="s">
+        <v>8</v>
+      </c>
+      <c r="G227">
+        <v>1.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="I227" s="1">
+        <v>13715.85</v>
+      </c>
+      <c r="J227" s="1">
+        <v>4.6413356472587</v>
+      </c>
+      <c r="K227">
+        <v>2.09</v>
+      </c>
+      <c r="L227" t="s">
         <v>540</v>
       </c>
-      <c r="B227" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M227" s="1">
-        <v>760095.0</v>
+        <v>309231.0</v>
       </c>
       <c r="N227" s="1">
-        <v>763901.51</v>
+        <v>315505.32</v>
       </c>
       <c r="O227" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
+        <v>541</v>
+      </c>
+      <c r="B228" t="s">
+        <v>542</v>
+      </c>
+      <c r="C228" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D228" s="1">
+        <v>84.971</v>
+      </c>
+      <c r="E228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="F228" t="s">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>1.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-8901.0</v>
+      </c>
+      <c r="J228" s="1">
+        <v>-1.1505351326198</v>
+      </c>
+      <c r="K228">
+        <v>0.47</v>
+      </c>
+      <c r="L228" t="s">
         <v>543</v>
       </c>
-      <c r="B228" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M228" s="1">
-        <v>496965.0</v>
+        <v>764739.0</v>
       </c>
       <c r="N228" s="1">
-        <v>499554.04</v>
+        <v>768930.78</v>
       </c>
       <c r="O228" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
+        <v>544</v>
+      </c>
+      <c r="B229" t="s">
+        <v>545</v>
+      </c>
+      <c r="C229" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.964</v>
+      </c>
+      <c r="E229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="F229" t="s">
+        <v>8</v>
+      </c>
+      <c r="G229">
+        <v>1.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-8430.0</v>
+      </c>
+      <c r="J229" s="1">
+        <v>-1.6751117734724</v>
+      </c>
+      <c r="K229">
+        <v>0.72</v>
+      </c>
+      <c r="L229" t="s">
         <v>546</v>
       </c>
-      <c r="B229" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M229" s="1">
-        <v>297192.0</v>
+        <v>494820.0</v>
       </c>
       <c r="N229" s="1">
-        <v>304974.53</v>
+        <v>498436.44</v>
       </c>
       <c r="O229" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
+        <v>547</v>
+      </c>
+      <c r="B230" t="s">
+        <v>548</v>
+      </c>
+      <c r="C230" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>98.699</v>
+      </c>
+      <c r="E230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="F230" t="s">
+        <v>8</v>
+      </c>
+      <c r="G230">
+        <v>1.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-5763.0</v>
+      </c>
+      <c r="J230" s="1">
+        <v>-1.909163188233</v>
+      </c>
+      <c r="K230">
+        <v>2.81</v>
+      </c>
+      <c r="L230" t="s">
         <v>549</v>
       </c>
-      <c r="B230" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M230" s="1">
-        <v>766013.22</v>
+        <v>296097.0</v>
       </c>
       <c r="N230" s="1">
-        <v>786076.85</v>
+        <v>304521.66</v>
       </c>
       <c r="O230" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
+        <v>550</v>
+      </c>
+      <c r="B231" t="s">
+        <v>551</v>
+      </c>
+      <c r="C231" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="D231" s="1">
+        <v>98.974</v>
+      </c>
+      <c r="E231" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="F231" t="s">
+        <v>8</v>
+      </c>
+      <c r="G231">
+        <v>1.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-5443.14</v>
+      </c>
+      <c r="J231" s="1">
+        <v>-0.70282026784937</v>
+      </c>
+      <c r="K231">
+        <v>2.83</v>
+      </c>
+      <c r="L231" t="s">
         <v>552</v>
       </c>
-      <c r="B231" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M231" s="1">
-        <v>288956.0</v>
+        <v>769027.98</v>
       </c>
       <c r="N231" s="1">
-        <v>292390.32</v>
+        <v>791020.81</v>
       </c>
       <c r="O231" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
+        <v>553</v>
+      </c>
+      <c r="B232" t="s">
+        <v>554</v>
+      </c>
+      <c r="C232" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.582</v>
+      </c>
+      <c r="E232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="F232" t="s">
+        <v>8</v>
+      </c>
+      <c r="G232">
+        <v>1.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="I232" s="1">
+        <v>31.9</v>
+      </c>
+      <c r="J232" s="1">
+        <v>0.011047393317331</v>
+      </c>
+      <c r="K232">
+        <v>1.41</v>
+      </c>
+      <c r="L232" t="s">
         <v>555</v>
       </c>
-      <c r="B232" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M232" s="1">
-        <v>396324.0</v>
+        <v>288787.8</v>
       </c>
       <c r="N232" s="1">
-        <v>402619.12</v>
+        <v>292867.66</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B233" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C233" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.624</v>
+        <v>98.739</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>1228000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-16897.28</v>
+        <v>-5044.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.376</v>
+        <v>-1.261</v>
       </c>
       <c r="K233">
-        <v>0.56</v>
+        <v>1.83</v>
       </c>
       <c r="L233" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="M233" s="1">
-        <v>1211102.72</v>
+        <v>394956.0</v>
       </c>
       <c r="N233" s="1">
-        <v>1217946.95</v>
+        <v>402266.47</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B234" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C234" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.402</v>
+        <v>98.523</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>865000.0</v>
+        <v>1228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-13822.7</v>
+        <v>-18137.56</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.598</v>
+        <v>-1.477</v>
       </c>
       <c r="K234">
-        <v>2.02</v>
+        <v>0.79</v>
       </c>
       <c r="L234" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="M234" s="1">
-        <v>851177.3</v>
+        <v>1209862.44</v>
       </c>
       <c r="N234" s="1">
-        <v>868665.61</v>
+        <v>1219606.77</v>
       </c>
       <c r="O234" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
+        <v>562</v>
+      </c>
+      <c r="B235" t="s">
+        <v>563</v>
+      </c>
+      <c r="C235" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="D235" s="1">
+        <v>97.982</v>
+      </c>
+      <c r="E235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>8</v>
+      </c>
+      <c r="G235">
+        <v>1.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-17455.7</v>
+      </c>
+      <c r="J235" s="1">
+        <v>-2.018</v>
+      </c>
+      <c r="K235">
+        <v>2.28</v>
+      </c>
+      <c r="L235" t="s">
         <v>564</v>
       </c>
-      <c r="B235" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M235" s="1">
-        <v>594648.0</v>
+        <v>847544.3</v>
       </c>
       <c r="N235" s="1">
-        <v>613358.96</v>
+        <v>867240.73</v>
       </c>
       <c r="O235" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
+        <v>565</v>
+      </c>
+      <c r="B236" t="s">
+        <v>566</v>
+      </c>
+      <c r="C236" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D236" s="1">
+        <v>98.839</v>
+      </c>
+      <c r="E236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="F236" t="s">
+        <v>8</v>
+      </c>
+      <c r="G236">
+        <v>1.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-9486.0</v>
+      </c>
+      <c r="J236" s="1">
+        <v>-1.5743875721968</v>
+      </c>
+      <c r="K236">
+        <v>3.37</v>
+      </c>
+      <c r="L236" t="s">
         <v>567</v>
       </c>
-      <c r="B236" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M236" s="1">
-        <v>684019.0</v>
+        <v>593034.0</v>
       </c>
       <c r="N236" s="1">
-        <v>685445.37</v>
+        <v>613234.68</v>
       </c>
       <c r="O236" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
+        <v>568</v>
+      </c>
+      <c r="B237" t="s">
+        <v>569</v>
+      </c>
+      <c r="C237" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D237" s="1">
+        <v>97.605</v>
+      </c>
+      <c r="E237" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="F237" t="s">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>1.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-11578.0</v>
+      </c>
+      <c r="J237" s="1">
+        <v>-1.6663476359826</v>
+      </c>
+      <c r="K237">
+        <v>0.5</v>
+      </c>
+      <c r="L237" t="s">
         <v>570</v>
       </c>
-      <c r="B237" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M237" s="1">
-        <v>280671.82</v>
+        <v>683235.0</v>
       </c>
       <c r="N237" s="1">
-        <v>283267.37</v>
+        <v>686758.97</v>
       </c>
       <c r="O237" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
+        <v>571</v>
+      </c>
+      <c r="B238" t="s">
+        <v>572</v>
+      </c>
+      <c r="C238" s="1">
+        <v>286000.0</v>
+      </c>
+      <c r="D238" s="1">
+        <v>98.091</v>
+      </c>
+      <c r="E238" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="F238" t="s">
+        <v>8</v>
+      </c>
+      <c r="G238">
+        <v>1.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>284175.32</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-3635.06</v>
+      </c>
+      <c r="J238" s="1">
+        <v>-1.2791610474829</v>
+      </c>
+      <c r="K238">
+        <v>1.12</v>
+      </c>
+      <c r="L238" t="s">
         <v>573</v>
       </c>
-      <c r="B238" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M238" s="1">
-        <v>532000.0</v>
+        <v>280540.26</v>
       </c>
       <c r="N238" s="1">
-        <v>542280.82</v>
+        <v>283747.97</v>
       </c>
       <c r="O238" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B239" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="C239" s="1">
         <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>101.182</v>
+        <v>100.321</v>
       </c>
       <c r="E239" s="1">
         <v>100.4</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>602400.0</v>
       </c>
       <c r="I239" s="1">
-        <v>4692.0</v>
+        <v>-474.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.77888446215139</v>
+        <v>-0.078685258964143</v>
       </c>
       <c r="K239">
-        <v>2.98</v>
+        <v>3.25</v>
       </c>
       <c r="L239" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="M239" s="1">
-        <v>607092.0</v>
+        <v>601926.0</v>
       </c>
       <c r="N239" s="1">
-        <v>624991.32</v>
+        <v>621417.78</v>
       </c>
       <c r="O239" s="1">
         <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
+        <v>577</v>
+      </c>
+      <c r="B240" t="s">
+        <v>578</v>
+      </c>
+      <c r="C240" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.788</v>
+      </c>
+      <c r="E240" s="1">
+        <v>99.821</v>
+      </c>
+      <c r="F240" t="s">
+        <v>8</v>
+      </c>
+      <c r="G240">
+        <v>1.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>598926.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-198.0</v>
+      </c>
+      <c r="J240" s="1">
+        <v>-0.033059175924906</v>
+      </c>
+      <c r="K240">
+        <v>0.22</v>
+      </c>
+      <c r="L240" t="s">
         <v>579</v>
       </c>
-      <c r="B240" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M240" s="1">
-        <v>1027359.9</v>
+        <v>598728.0</v>
       </c>
       <c r="N240" s="1">
-        <v>1052721.18</v>
+        <v>600065.67</v>
       </c>
       <c r="O240" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
+        <v>580</v>
+      </c>
+      <c r="B241" t="s">
+        <v>581</v>
+      </c>
+      <c r="C241" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="D241" s="1">
+        <v>98.119</v>
+      </c>
+      <c r="E241" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="F241" t="s">
+        <v>8</v>
+      </c>
+      <c r="G241">
+        <v>1.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-11555.78</v>
+      </c>
+      <c r="J241" s="1">
+        <v>-1.1176280888459</v>
+      </c>
+      <c r="K241">
+        <v>2.63</v>
+      </c>
+      <c r="L241" t="s">
         <v>582</v>
       </c>
-      <c r="B241" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M241" s="1">
-        <v>495115.0</v>
+        <v>1022399.98</v>
       </c>
       <c r="N241" s="1">
-        <v>507736.58</v>
+        <v>1049813.14</v>
       </c>
       <c r="O241" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
+        <v>583</v>
+      </c>
+      <c r="B242" t="s">
+        <v>584</v>
+      </c>
+      <c r="C242" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D242" s="1">
+        <v>98.546</v>
+      </c>
+      <c r="E242" s="1">
+        <v>99.517</v>
+      </c>
+      <c r="F242" t="s">
+        <v>8</v>
+      </c>
+      <c r="G242">
+        <v>1.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>497585.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-4855.0</v>
+      </c>
+      <c r="J242" s="1">
+        <v>-0.97571269230383</v>
+      </c>
+      <c r="K242">
+        <v>2.76</v>
+      </c>
+      <c r="L242" t="s">
         <v>585</v>
       </c>
-      <c r="B242" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M242" s="1">
-        <v>542202.0</v>
+        <v>492730.0</v>
       </c>
       <c r="N242" s="1">
-        <v>548119.81</v>
+        <v>506507.4</v>
       </c>
       <c r="O242" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
+        <v>586</v>
+      </c>
+      <c r="B243" t="s">
+        <v>587</v>
+      </c>
+      <c r="C243" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D243" s="1">
+        <v>90.896</v>
+      </c>
+      <c r="E243" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="F243" t="s">
+        <v>8</v>
+      </c>
+      <c r="G243">
+        <v>1.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="I243" s="1">
+        <v>57768.86</v>
+      </c>
+      <c r="J243" s="1">
+        <v>11.847418805229</v>
+      </c>
+      <c r="K243">
+        <v>1.11</v>
+      </c>
+      <c r="L243" t="s">
         <v>588</v>
       </c>
-      <c r="B243" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M243" s="1">
-        <v>1231056.0</v>
+        <v>545376.0</v>
       </c>
       <c r="N243" s="1">
-        <v>1240228.6</v>
+        <v>552064.36</v>
       </c>
       <c r="O243" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
+        <v>589</v>
+      </c>
+      <c r="B244" t="s">
+        <v>590</v>
+      </c>
+      <c r="C244" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D244" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="E244" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="F244" t="s">
+        <v>8</v>
+      </c>
+      <c r="G244">
+        <v>1.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>26899.0</v>
+      </c>
+      <c r="J244" s="1">
+        <v>2.2487474679751</v>
+      </c>
+      <c r="K244">
+        <v>1.03</v>
+      </c>
+      <c r="L244" t="s">
         <v>591</v>
       </c>
-      <c r="B244" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M244" s="1">
-        <v>301563.0</v>
+        <v>1223076.0</v>
       </c>
       <c r="N244" s="1">
-        <v>306189.99</v>
+        <v>1235433.53</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
+        <v>592</v>
+      </c>
+      <c r="B245" t="s">
+        <v>593</v>
+      </c>
+      <c r="C245" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="D245" s="1">
+        <v>92.6</v>
+      </c>
+      <c r="E245" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="F245" t="s">
+        <v>8</v>
+      </c>
+      <c r="G245">
+        <v>1.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="I245" s="1">
+        <v>12433.04</v>
+      </c>
+      <c r="J245" s="1">
+        <v>4.3231678770431</v>
+      </c>
+      <c r="K245">
+        <v>1.56</v>
+      </c>
+      <c r="L245" t="s">
         <v>594</v>
       </c>
-      <c r="B245" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M245" s="1">
-        <v>205008.0</v>
+        <v>300024.0</v>
       </c>
       <c r="N245" s="1">
-        <v>212021.7</v>
+        <v>305067.08</v>
       </c>
       <c r="O245" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
+        <v>595</v>
+      </c>
+      <c r="B246" t="s">
+        <v>596</v>
+      </c>
+      <c r="C246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>102.027</v>
+      </c>
+      <c r="E246" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="F246" t="s">
+        <v>8</v>
+      </c>
+      <c r="G246">
+        <v>1.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-578.0</v>
+      </c>
+      <c r="J246" s="1">
+        <v>-0.28245826654678</v>
+      </c>
+      <c r="K246">
+        <v>3.78</v>
+      </c>
+      <c r="L246" t="s">
         <v>597</v>
       </c>
-      <c r="B246" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M246" s="1">
-        <v>984600.0</v>
+        <v>204054.0</v>
       </c>
       <c r="N246" s="1">
-        <v>985750.68</v>
+        <v>211615.64</v>
       </c>
       <c r="O246" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
+        <v>598</v>
+      </c>
+      <c r="B247" t="s">
+        <v>599</v>
+      </c>
+      <c r="C247" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.157</v>
+      </c>
+      <c r="E247" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="F247" t="s">
+        <v>8</v>
+      </c>
+      <c r="G247">
+        <v>1.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>-21730.0</v>
+      </c>
+      <c r="J247" s="1">
+        <v>-2.1658526861358</v>
+      </c>
+      <c r="K247">
+        <v>0.32</v>
+      </c>
+      <c r="L247" t="s">
         <v>600</v>
       </c>
-      <c r="B247" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M247" s="1">
-        <v>180526.0</v>
+        <v>981570.0</v>
       </c>
       <c r="N247" s="1">
-        <v>180646.55</v>
+        <v>984775.48</v>
       </c>
       <c r="O247" s="1">
-        <v>0.03</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
+        <v>601</v>
+      </c>
+      <c r="B248" t="s">
         <v>602</v>
       </c>
-      <c r="B248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>90.923</v>
+        <v>90.322</v>
       </c>
       <c r="E248" s="1">
         <v>89.875</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>89875.0</v>
+        <v>179750.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1048.0</v>
+        <v>894.0</v>
       </c>
       <c r="J248" s="1">
-        <v>1.1660639777469</v>
+        <v>0.49735744089013</v>
       </c>
       <c r="K248">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="L248">
-        <v>126.71</v>
+        <v>189.04</v>
       </c>
       <c r="M248" s="1">
-        <v>90923.0</v>
+        <v>180644.0</v>
       </c>
       <c r="N248" s="1">
-        <v>91049.71</v>
+        <v>180833.04</v>
       </c>
       <c r="O248" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
+        <v>603</v>
+      </c>
+      <c r="B249" t="s">
         <v>604</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" s="1">
-        <v>4749722.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.953</v>
+        <v>90.797</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67400008</v>
+        <v>89.875</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>4734237.91</v>
+        <v>89875.0</v>
       </c>
       <c r="I249" s="1">
-        <v>60748.94</v>
+        <v>922.0</v>
       </c>
       <c r="J249" s="1">
-        <v>1.2831830836317</v>
+        <v>1.0258692628651</v>
       </c>
       <c r="K249">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>0.14</v>
+      </c>
+      <c r="L249">
+        <v>143.84</v>
       </c>
       <c r="M249" s="1">
-        <v>4794986.85</v>
+        <v>90797.0</v>
       </c>
       <c r="N249" s="1">
-        <v>4837587.95</v>
+        <v>90940.84</v>
       </c>
       <c r="O249" s="1">
-        <v>0.81</v>
+        <v>0.02</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="B250" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C250" s="1">
         <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.155</v>
+        <v>100.81</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>100.539</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>399064.0</v>
+        <v>402156.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-6444.0</v>
+        <v>1084.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.6147785818816</v>
+        <v>0.26954714091049</v>
       </c>
       <c r="K250">
-        <v>2.22</v>
+        <v>2.2</v>
       </c>
       <c r="L250" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="M250" s="1">
-        <v>392620.0</v>
+        <v>403240.0</v>
       </c>
       <c r="N250" s="1">
-        <v>401515.89</v>
+        <v>412050.96</v>
       </c>
       <c r="O250" s="1">
         <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
+        <v>608</v>
+      </c>
+      <c r="B251" t="s">
+        <v>609</v>
+      </c>
+      <c r="C251" s="1">
+        <v>4749722.0</v>
+      </c>
+      <c r="D251" s="1">
+        <v>100.042</v>
+      </c>
+      <c r="E251" s="1">
+        <v>99.67400008</v>
+      </c>
+      <c r="F251" t="s">
+        <v>8</v>
+      </c>
+      <c r="G251">
+        <v>1.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>4734237.91</v>
+      </c>
+      <c r="I251" s="1">
+        <v>17478.97</v>
+      </c>
+      <c r="J251" s="1">
+        <v>0.36920345644395</v>
+      </c>
+      <c r="K251">
+        <v>1.13</v>
+      </c>
+      <c r="L251" t="s">
         <v>610</v>
       </c>
-      <c r="B251" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M251" s="1">
-        <v>511986.8</v>
+        <v>4751716.88</v>
       </c>
       <c r="N251" s="1">
-        <v>516687.32</v>
+        <v>4805297.65</v>
       </c>
       <c r="O251" s="1">
-        <v>0.09</v>
+        <v>0.8</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
+        <v>611</v>
+      </c>
+      <c r="B252" t="s">
+        <v>612</v>
+      </c>
+      <c r="C252" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D252" s="1">
+        <v>98.161</v>
+      </c>
+      <c r="E252" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="F252" t="s">
+        <v>8</v>
+      </c>
+      <c r="G252">
+        <v>1.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-6420.0</v>
+      </c>
+      <c r="J252" s="1">
+        <v>-1.6087645089509</v>
+      </c>
+      <c r="K252">
+        <v>2.52</v>
+      </c>
+      <c r="L252" t="s">
         <v>613</v>
       </c>
-      <c r="B252" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M252" s="1">
-        <v>456362.34</v>
+        <v>392644.0</v>
       </c>
       <c r="N252" s="1">
-        <v>460009.29</v>
+        <v>402704.27</v>
       </c>
       <c r="O252" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
+        <v>614</v>
+      </c>
+      <c r="B253" t="s">
+        <v>615</v>
+      </c>
+      <c r="C253" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="D253" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E253" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F253" t="s">
+        <v>8</v>
+      </c>
+      <c r="G253">
+        <v>1.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>519714.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-10067.2</v>
+      </c>
+      <c r="J253" s="1">
+        <v>-1.9370653859623</v>
+      </c>
+      <c r="K253">
+        <v>1.14</v>
+      </c>
+      <c r="L253" t="s">
         <v>616</v>
       </c>
-      <c r="B253" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M253" s="1">
-        <v>4069171.2</v>
+        <v>509646.8</v>
       </c>
       <c r="N253" s="1">
-        <v>4102927.36</v>
+        <v>515597.45</v>
       </c>
       <c r="O253" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
+        <v>617</v>
+      </c>
+      <c r="B254" t="s">
+        <v>618</v>
+      </c>
+      <c r="C254" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="D254" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="E254" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F254" t="s">
+        <v>8</v>
+      </c>
+      <c r="G254">
+        <v>1.0</v>
+      </c>
+      <c r="H254" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-4554.68</v>
+      </c>
+      <c r="J254" s="1">
+        <v>-0.9911518629241</v>
+      </c>
+      <c r="K254">
+        <v>0.98</v>
+      </c>
+      <c r="L254" t="s">
         <v>619</v>
       </c>
-      <c r="B254" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M254" s="1">
-        <v>796270.5</v>
+        <v>454979.34</v>
       </c>
       <c r="N254" s="1">
-        <v>798470.82</v>
+        <v>459494.61</v>
       </c>
       <c r="O254" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
+        <v>620</v>
+      </c>
+      <c r="B255" t="s">
+        <v>621</v>
+      </c>
+      <c r="C255" s="1">
+        <v>4440000.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>91.298</v>
+      </c>
+      <c r="E255" s="1">
+        <v>91.445</v>
+      </c>
+      <c r="F255" t="s">
+        <v>8</v>
+      </c>
+      <c r="G255">
+        <v>1.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>4060158.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-6526.8</v>
+      </c>
+      <c r="J255" s="1">
+        <v>-0.16075236480945</v>
+      </c>
+      <c r="K255">
+        <v>0.86</v>
+      </c>
+      <c r="L255" t="s">
         <v>622</v>
       </c>
-      <c r="B255" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M255" s="1">
-        <v>407100.0</v>
+        <v>4053631.2</v>
       </c>
       <c r="N255" s="1">
-        <v>415858.36</v>
+        <v>4091949.01</v>
       </c>
       <c r="O255" s="1">
-        <v>0.07</v>
+        <v>0.68</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
+        <v>623</v>
+      </c>
+      <c r="B256" t="s">
+        <v>624</v>
+      </c>
+      <c r="C256" s="1">
+        <v>810000.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>98.369</v>
+      </c>
+      <c r="E256" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="F256" t="s">
+        <v>8</v>
+      </c>
+      <c r="G256">
+        <v>1.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>809983.8</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-13194.9</v>
+      </c>
+      <c r="J256" s="1">
+        <v>-1.6290325806516</v>
+      </c>
+      <c r="K256">
+        <v>0.5</v>
+      </c>
+      <c r="L256" t="s">
         <v>625</v>
       </c>
-      <c r="B256" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M256" s="1">
-        <v>14730313.65</v>
+        <v>796788.9</v>
       </c>
       <c r="N256" s="1">
-        <v>14730313.65</v>
+        <v>800822.81</v>
       </c>
       <c r="O256" s="1">
-        <v>2.46</v>
+        <v>0.13</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
+        <v>626</v>
+      </c>
+      <c r="B257" t="s">
         <v>627</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D257" s="1">
+        <v>101.136</v>
+      </c>
+      <c r="E257" s="1">
+        <v>100.120285</v>
+      </c>
+      <c r="F257" t="s">
+        <v>8</v>
+      </c>
+      <c r="G257">
+        <v>1.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>400481.14</v>
+      </c>
+      <c r="I257" s="1">
+        <v>4062.86</v>
+      </c>
+      <c r="J257" s="1">
+        <v>1.014494715032</v>
+      </c>
+      <c r="K257">
+        <v>2.44</v>
+      </c>
+      <c r="L257" t="s">
         <v>628</v>
       </c>
-      <c r="C257" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M257" s="1">
-        <v>4025395.52</v>
+        <v>404544.0</v>
       </c>
       <c r="N257" s="1">
-        <v>4025395.52</v>
+        <v>414316.05</v>
       </c>
       <c r="O257" s="1">
-        <v>0.67</v>
+        <v>0.07</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>629</v>
       </c>
       <c r="B258" t="s">
         <v>630</v>
       </c>
       <c r="C258" s="1">
-        <v>17445612.0</v>
+        <v>17788730.0</v>
       </c>
       <c r="D258" s="1">
-        <v>87.561</v>
+        <v>82.566</v>
       </c>
       <c r="E258" s="1">
-        <v>85.24267627</v>
+        <v>82.12341516</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14871106.56</v>
+        <v>14608712.59</v>
       </c>
       <c r="I258" s="1">
-        <v>404445.76</v>
+        <v>78730.22</v>
       </c>
       <c r="J258" s="1">
-        <v>2.7196749506716</v>
+        <v>0.53892647634051</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>15275552.32</v>
+        <v>14687442.81</v>
       </c>
       <c r="N258" s="1">
-        <v>15275552.32</v>
+        <v>14687442.81</v>
       </c>
       <c r="O258" s="1">
-        <v>2.55</v>
+        <v>2.44</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>631</v>
       </c>
       <c r="B259" t="s">
         <v>632</v>
       </c>
       <c r="C259" s="1">
-        <v>15570000.0</v>
+        <v>17445612.0</v>
       </c>
       <c r="D259" s="1">
-        <v>84.445</v>
+        <v>87.357</v>
       </c>
       <c r="E259" s="1">
-        <v>84.17364868</v>
+        <v>85.24267627</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>13105837.1</v>
+        <v>14871106.56</v>
       </c>
       <c r="I259" s="1">
-        <v>42249.4</v>
+        <v>368856.71</v>
       </c>
       <c r="J259" s="1">
-        <v>0.32237086175899</v>
+        <v>2.4803581933314</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>13148086.5</v>
+        <v>15239963.27</v>
       </c>
       <c r="N259" s="1">
-        <v>13148086.5</v>
+        <v>15239963.27</v>
       </c>
       <c r="O259" s="1">
-        <v>2.2</v>
+        <v>2.53</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>633</v>
       </c>
       <c r="B260" t="s">
         <v>634</v>
       </c>
       <c r="C260" s="1">
-        <v>6000000.0</v>
+        <v>15570000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.807</v>
+        <v>84.236</v>
       </c>
       <c r="E260" s="1">
-        <v>95.511</v>
+        <v>84.17364868</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>5730660.0</v>
+        <v>13105837.1</v>
       </c>
       <c r="I260" s="1">
-        <v>197760.0</v>
+        <v>9708.1</v>
       </c>
       <c r="J260" s="1">
-        <v>3.4509114133451</v>
+        <v>0.074074627403998</v>
       </c>
       <c r="K260">
-        <v>2.04</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>5928420.0</v>
+        <v>13115545.2</v>
       </c>
       <c r="N260" s="1">
-        <v>6050885.75</v>
+        <v>13115545.2</v>
       </c>
       <c r="O260" s="1">
-        <v>1.01</v>
+        <v>2.18</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
+        <v>635</v>
+      </c>
+      <c r="B261" t="s">
         <v>636</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C261" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>92.705</v>
+      </c>
+      <c r="E261" s="1">
+        <v>91.794</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>3855348.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>38262.0</v>
+      </c>
+      <c r="J261" s="1">
+        <v>0.99243959300172</v>
+      </c>
+      <c r="K261">
+        <v>0.76</v>
+      </c>
+      <c r="L261" t="s">
         <v>637</v>
       </c>
-      <c r="C261" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M261" s="1">
-        <v>9236160.0</v>
+        <v>3893610.0</v>
       </c>
       <c r="N261" s="1">
-        <v>9418899.73</v>
+        <v>3925599.04</v>
       </c>
       <c r="O261" s="1">
-        <v>1.57</v>
+        <v>0.65</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
+        <v>638</v>
+      </c>
+      <c r="B262" t="s">
         <v>639</v>
       </c>
-      <c r="B262" t="s">
+      <c r="C262" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>98.447</v>
+      </c>
+      <c r="E262" s="1">
+        <v>95.511</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>5730660.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>176160.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>3.0739914774214</v>
+      </c>
+      <c r="K262">
+        <v>2.21</v>
+      </c>
+      <c r="L262" t="s">
         <v>640</v>
       </c>
-      <c r="C262" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M262" s="1">
-        <v>165504.0</v>
+        <v>5906820.0</v>
       </c>
       <c r="N262" s="1">
-        <v>165553.32</v>
+        <v>6039559.73</v>
       </c>
       <c r="O262" s="1">
-        <v>0.03</v>
+        <v>1.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>641</v>
       </c>
       <c r="B263" t="s">
         <v>642</v>
       </c>
       <c r="C263" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>94.519</v>
+        <v>114.758</v>
       </c>
       <c r="E263" s="1">
-        <v>95.643</v>
+        <v>116.988</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1912860.0</v>
+        <v>9359040.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-22480.0</v>
+        <v>-178400.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.1752036218019</v>
+        <v>-1.906178411461</v>
       </c>
       <c r="K263">
-        <v>1.01</v>
+        <v>2.68</v>
       </c>
       <c r="L263" t="s">
         <v>643</v>
       </c>
       <c r="M263" s="1">
-        <v>1890380.0</v>
+        <v>9180640.0</v>
       </c>
       <c r="N263" s="1">
-        <v>1910500.55</v>
+        <v>9394886.58</v>
       </c>
       <c r="O263" s="1">
-        <v>0.32</v>
+        <v>1.56</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>644</v>
       </c>
       <c r="B264" t="s">
         <v>645</v>
       </c>
       <c r="C264" s="1">
-        <v>662000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>102.861</v>
+        <v>82.153</v>
       </c>
       <c r="E264" s="1">
-        <v>101.86053474</v>
+        <v>81.75</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>674316.74</v>
+        <v>163500.0</v>
       </c>
       <c r="I264" s="1">
-        <v>6623.08</v>
+        <v>806.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.9821912473951</v>
+        <v>0.49296636085627</v>
       </c>
       <c r="K264">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.13</v>
+      </c>
+      <c r="L264">
+        <v>254.79</v>
       </c>
       <c r="M264" s="1">
-        <v>680939.82</v>
+        <v>164306.0</v>
       </c>
       <c r="N264" s="1">
-        <v>689244.29</v>
+        <v>164560.79</v>
       </c>
       <c r="O264" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
+        <v>646</v>
+      </c>
+      <c r="B265" t="s">
         <v>647</v>
       </c>
-      <c r="B265" t="s">
+      <c r="C265" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>94.074</v>
+      </c>
+      <c r="E265" s="1">
+        <v>95.643</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>1912860.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-31380.0</v>
+      </c>
+      <c r="J265" s="1">
+        <v>-1.6404755183338</v>
+      </c>
+      <c r="K265">
+        <v>1.12</v>
+      </c>
+      <c r="L265" t="s">
         <v>648</v>
       </c>
-      <c r="C265" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M265" s="1">
-        <v>296895.0</v>
+        <v>1881480.0</v>
       </c>
       <c r="N265" s="1">
-        <v>298651.85</v>
+        <v>1903929.32</v>
       </c>
       <c r="O265" s="1">
-        <v>0.05</v>
+        <v>0.32</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
+        <v>649</v>
+      </c>
+      <c r="B266" t="s">
         <v>650</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>98.286</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-2862.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-0.96130592503023</v>
+      </c>
+      <c r="K266">
+        <v>0.84</v>
+      </c>
+      <c r="L266" t="s">
         <v>651</v>
       </c>
-      <c r="C266" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M266" s="1">
-        <v>796005.0</v>
+        <v>294858.0</v>
       </c>
       <c r="N266" s="1">
-        <v>811149.66</v>
+        <v>297385.4</v>
       </c>
       <c r="O266" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
+        <v>652</v>
+      </c>
+      <c r="B267" t="s">
         <v>653</v>
       </c>
-      <c r="B267" t="s">
+      <c r="C267" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>88.113</v>
+      </c>
+      <c r="E267" s="1">
+        <v>85.37902778</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>768411.25</v>
+      </c>
+      <c r="I267" s="1">
+        <v>24605.75</v>
+      </c>
+      <c r="J267" s="1">
+        <v>3.2021590001448</v>
+      </c>
+      <c r="K267">
+        <v>1.81</v>
+      </c>
+      <c r="L267" t="s">
         <v>654</v>
       </c>
-      <c r="C267" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M267" s="1">
-        <v>707917.0</v>
+        <v>793017.0</v>
       </c>
       <c r="N267" s="1">
-        <v>729245.42</v>
+        <v>809302.07</v>
       </c>
       <c r="O267" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
+        <v>655</v>
+      </c>
+      <c r="B268" t="s">
         <v>656</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C268" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.554</v>
+        <v>101.035</v>
       </c>
       <c r="E268" s="1">
-        <v>99.67</v>
+        <v>99.942</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>398680.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-4464.0</v>
+        <v>8744.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.1196949934785</v>
+        <v>1.0936343078986</v>
       </c>
       <c r="K268">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.11</v>
+      </c>
+      <c r="L268">
+        <v>873.97</v>
       </c>
       <c r="M268" s="1">
-        <v>394216.0</v>
+        <v>808280.0</v>
       </c>
       <c r="N268" s="1">
-        <v>395483.12</v>
+        <v>809153.97</v>
       </c>
       <c r="O268" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
+        <v>657</v>
+      </c>
+      <c r="B269" t="s">
+        <v>658</v>
+      </c>
+      <c r="C269" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>94.083</v>
+      </c>
+      <c r="E269" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-3119.61</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-0.54959711345108</v>
+      </c>
+      <c r="K269">
+        <v>0.36</v>
+      </c>
+      <c r="L269" t="s">
         <v>659</v>
       </c>
-      <c r="B269" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M269" s="1">
-        <v>389704.0</v>
+        <v>564498.0</v>
       </c>
       <c r="N269" s="1">
-        <v>395210.85</v>
+        <v>566645.26</v>
       </c>
       <c r="O269" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
+        <v>660</v>
+      </c>
+      <c r="B270" t="s">
+        <v>661</v>
+      </c>
+      <c r="C270" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>100.713</v>
+      </c>
+      <c r="E270" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>5985.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>0.85621582647359</v>
+      </c>
+      <c r="K270">
+        <v>3.31</v>
+      </c>
+      <c r="L270" t="s">
         <v>662</v>
       </c>
-      <c r="B270" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M270" s="1">
-        <v>557496.0</v>
+        <v>704991.0</v>
       </c>
       <c r="N270" s="1">
-        <v>558636.0</v>
+        <v>728177.3</v>
       </c>
       <c r="O270" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
+        <v>663</v>
+      </c>
+      <c r="B271" t="s">
+        <v>664</v>
+      </c>
+      <c r="C271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>98.616</v>
+      </c>
+      <c r="E271" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-5536.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-1.384</v>
+      </c>
+      <c r="K271">
+        <v>1.63</v>
+      </c>
+      <c r="L271" t="s">
         <v>665</v>
       </c>
-      <c r="B271" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M271" s="1">
-        <v>961480.0</v>
+        <v>394464.0</v>
       </c>
       <c r="N271" s="1">
-        <v>997558.77</v>
+        <v>400998.25</v>
       </c>
       <c r="O271" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
+        <v>666</v>
+      </c>
+      <c r="B272" t="s">
+        <v>667</v>
+      </c>
+      <c r="C272" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>93.34</v>
+      </c>
+      <c r="E272" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>567000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-6960.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-1.2275132275132</v>
+      </c>
+      <c r="K272">
+        <v>0.32</v>
+      </c>
+      <c r="L272" t="s">
         <v>668</v>
       </c>
-      <c r="B272" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M272" s="1">
-        <v>525413.84</v>
+        <v>560040.0</v>
       </c>
       <c r="N272" s="1">
-        <v>533419.35</v>
+        <v>561930.0</v>
       </c>
       <c r="O272" s="1">
         <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
+        <v>669</v>
+      </c>
+      <c r="B273" t="s">
+        <v>670</v>
+      </c>
+      <c r="C273" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>96.657</v>
+      </c>
+      <c r="E273" s="1">
+        <v>98.7725</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>987725.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-21155.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-2.1417904781189</v>
+      </c>
+      <c r="K273">
+        <v>3.91</v>
+      </c>
+      <c r="L273" t="s">
         <v>671</v>
       </c>
-      <c r="B273" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M273" s="1">
-        <v>392812.0</v>
+        <v>966570.0</v>
       </c>
       <c r="N273" s="1">
-        <v>397984.6</v>
+        <v>1005645.34</v>
       </c>
       <c r="O273" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
+        <v>672</v>
+      </c>
+      <c r="B274" t="s">
+        <v>673</v>
+      </c>
+      <c r="C274" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>97.952</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-8916.32</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-1.6822579997591</v>
+      </c>
+      <c r="K274">
+        <v>1.73</v>
+      </c>
+      <c r="L274" t="s">
         <v>674</v>
       </c>
-      <c r="B274" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M274" s="1">
-        <v>383320.76</v>
+        <v>521104.64</v>
       </c>
       <c r="N274" s="1">
-        <v>393552.37</v>
+        <v>530294.39</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
+        <v>675</v>
+      </c>
+      <c r="B275" t="s">
+        <v>676</v>
+      </c>
+      <c r="C275" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.084</v>
+      </c>
+      <c r="E275" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-6608.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-1.656372824256</v>
+      </c>
+      <c r="K275">
+        <v>1.57</v>
+      </c>
+      <c r="L275" t="s">
         <v>677</v>
       </c>
-      <c r="B275" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M275" s="1">
-        <v>1483020.0</v>
+        <v>392336.0</v>
       </c>
       <c r="N275" s="1">
-        <v>1516621.03</v>
+        <v>398604.49</v>
       </c>
       <c r="O275" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>678</v>
+      </c>
+      <c r="B276" t="s">
+        <v>679</v>
+      </c>
+      <c r="C276" s="1">
+        <v>391000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>97.875</v>
+      </c>
+      <c r="E276" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>389412.54</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-6721.29</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-1.7260075908187</v>
+      </c>
+      <c r="K276">
+        <v>2.85</v>
+      </c>
+      <c r="L276" t="s">
         <v>680</v>
       </c>
-      <c r="B276" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M276" s="1">
-        <v>388128.0</v>
+        <v>382691.25</v>
       </c>
       <c r="N276" s="1">
-        <v>394189.64</v>
+        <v>393826.72</v>
       </c>
       <c r="O276" s="1">
         <v>0.07</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
+        <v>681</v>
+      </c>
+      <c r="B277" t="s">
+        <v>682</v>
+      </c>
+      <c r="C277" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.298</v>
+      </c>
+      <c r="E277" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>10188.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>1.8141025641026</v>
+      </c>
+      <c r="K277">
+        <v>0.77</v>
+      </c>
+      <c r="L277" t="s">
         <v>683</v>
       </c>
-      <c r="B277" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M277" s="1">
-        <v>1161280.15</v>
+        <v>571788.0</v>
       </c>
       <c r="N277" s="1">
-        <v>1183541.38</v>
+        <v>576435.95</v>
       </c>
       <c r="O277" s="1">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
+        <v>684</v>
+      </c>
+      <c r="B278" t="s">
+        <v>685</v>
+      </c>
+      <c r="C278" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>97.979</v>
+      </c>
+      <c r="E278" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-30315.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-2.021</v>
+      </c>
+      <c r="K278">
+        <v>2.51</v>
+      </c>
+      <c r="L278" t="s">
         <v>686</v>
       </c>
-      <c r="B278" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M278" s="1">
-        <v>276784.65</v>
+        <v>1469685.0</v>
       </c>
       <c r="N278" s="1">
-        <v>284017.22</v>
+        <v>1507267.19</v>
       </c>
       <c r="O278" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
+        <v>687</v>
+      </c>
+      <c r="B279" t="s">
+        <v>688</v>
+      </c>
+      <c r="C279" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>96.796</v>
+      </c>
+      <c r="E279" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-8096.0</v>
+      </c>
+      <c r="J279" s="1">
+        <v>-2.0481683869662</v>
+      </c>
+      <c r="K279">
+        <v>1.73</v>
+      </c>
+      <c r="L279" t="s">
         <v>689</v>
       </c>
-      <c r="B279" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M279" s="1">
-        <v>416354.4</v>
+        <v>387184.0</v>
       </c>
       <c r="N279" s="1">
-        <v>430571.11</v>
+        <v>394101.81</v>
       </c>
       <c r="O279" s="1">
         <v>0.07</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
+        <v>690</v>
+      </c>
+      <c r="B280" t="s">
+        <v>691</v>
+      </c>
+      <c r="C280" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>100.806</v>
+      </c>
+      <c r="E280" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="I280" s="1">
+        <v>5414.89</v>
+      </c>
+      <c r="J280" s="1">
+        <v>0.6382383142585</v>
+      </c>
+      <c r="K280">
+        <v>2.2</v>
+      </c>
+      <c r="L280" t="s">
         <v>692</v>
       </c>
-      <c r="B280" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M280" s="1">
-        <v>1848129.4</v>
+        <v>853826.82</v>
       </c>
       <c r="N280" s="1">
-        <v>1866044.03</v>
+        <v>872499.11</v>
       </c>
       <c r="O280" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
+        <v>693</v>
+      </c>
+      <c r="B281" t="s">
+        <v>694</v>
+      </c>
+      <c r="C281" s="1">
+        <v>255000.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>107.89</v>
+      </c>
+      <c r="E281" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>253171.65</v>
+      </c>
+      <c r="I281" s="1">
+        <v>21947.85</v>
+      </c>
+      <c r="J281" s="1">
+        <v>8.6691578618696</v>
+      </c>
+      <c r="K281">
+        <v>3.19</v>
+      </c>
+      <c r="L281" t="s">
         <v>695</v>
       </c>
-      <c r="B281" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M281" s="1">
-        <v>1755981.6</v>
+        <v>275119.5</v>
       </c>
       <c r="N281" s="1">
-        <v>1791827.74</v>
+        <v>283247.19</v>
       </c>
       <c r="O281" s="1">
-        <v>0.3</v>
+        <v>0.05</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="B282" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="C282" s="1">
-        <v>720000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.706</v>
+        <v>99.312</v>
       </c>
       <c r="E282" s="1">
-        <v>101.22622222</v>
+        <v>99.115</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>728828.8</v>
+        <v>416283.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3454.4</v>
+        <v>827.4</v>
       </c>
       <c r="J282" s="1">
-        <v>0.47396590255489</v>
+        <v>0.19875901730313</v>
       </c>
       <c r="K282">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>0.12</v>
+      </c>
+      <c r="L282">
+        <v>523.56</v>
       </c>
       <c r="M282" s="1">
-        <v>732283.2</v>
+        <v>417110.4</v>
       </c>
       <c r="N282" s="1">
-        <v>750628.41</v>
+        <v>417633.96</v>
       </c>
       <c r="O282" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B283" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C283" s="1">
-        <v>4299000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>87.709</v>
+        <v>95.536</v>
       </c>
       <c r="E283" s="1">
-        <v>87.304</v>
+        <v>89.447</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>3753198.96</v>
+        <v>1726327.1</v>
       </c>
       <c r="I283" s="1">
-        <v>17410.95</v>
+        <v>117517.7</v>
       </c>
       <c r="J283" s="1">
-        <v>0.46389627050307</v>
+        <v>6.8073831430903</v>
       </c>
       <c r="K283">
-        <v>0.28</v>
+        <v>1.0</v>
       </c>
       <c r="L283" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="M283" s="1">
-        <v>3770609.91</v>
+        <v>1843844.8</v>
       </c>
       <c r="N283" s="1">
-        <v>3782727.42</v>
+        <v>1863213.54</v>
       </c>
       <c r="O283" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B284" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C284" s="1">
-        <v>12409000.0</v>
+        <v>1770000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>92.104</v>
+        <v>98.86</v>
       </c>
       <c r="E284" s="1">
-        <v>88.10022153</v>
+        <v>95.049</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>10932356.49</v>
+        <v>1682367.3</v>
       </c>
       <c r="I284" s="1">
-        <v>496828.87</v>
+        <v>67454.7</v>
       </c>
       <c r="J284" s="1">
-        <v>4.5445725306749</v>
+        <v>4.0095108838599</v>
       </c>
       <c r="K284">
-        <v>0.12</v>
+        <v>2.19</v>
       </c>
       <c r="L284" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="M284" s="1">
-        <v>11429185.36</v>
+        <v>1749822.0</v>
       </c>
       <c r="N284" s="1">
-        <v>11444165.29</v>
+        <v>1788577.73</v>
       </c>
       <c r="O284" s="1">
-        <v>1.91</v>
+        <v>0.3</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="B285" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C285" s="1">
-        <v>4570000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>94.395</v>
+        <v>101.272</v>
       </c>
       <c r="E285" s="1">
-        <v>82.641</v>
+        <v>101.22622308</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>3776693.7</v>
+        <v>526376.36</v>
       </c>
       <c r="I285" s="1">
-        <v>537157.8</v>
+        <v>238.04</v>
       </c>
       <c r="J285" s="1">
-        <v>14.222964388137</v>
+        <v>0.045222395625822</v>
       </c>
       <c r="K285">
-        <v>0.63</v>
+        <v>2.81</v>
       </c>
       <c r="L285" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="M285" s="1">
-        <v>4313851.5</v>
+        <v>526614.4</v>
       </c>
       <c r="N285" s="1">
-        <v>4342495.61</v>
+        <v>541243.85</v>
       </c>
       <c r="O285" s="1">
-        <v>0.73</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B286" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C286" s="1">
-        <v>8320000.0</v>
+        <v>4299000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>94.367</v>
+        <v>87.417</v>
       </c>
       <c r="E286" s="1">
-        <v>92.53365517</v>
+        <v>87.304</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>7698800.11</v>
+        <v>3753198.96</v>
       </c>
       <c r="I286" s="1">
-        <v>152534.29</v>
+        <v>4857.87</v>
       </c>
       <c r="J286" s="1">
-        <v>1.9812735467943</v>
+        <v>0.12943278658481</v>
       </c>
       <c r="K286">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="L286" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="M286" s="1">
-        <v>7851334.4</v>
+        <v>3758056.83</v>
       </c>
       <c r="N286" s="1">
-        <v>7892065.83</v>
+        <v>3772979.32</v>
       </c>
       <c r="O286" s="1">
-        <v>1.32</v>
+        <v>0.63</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B287" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="C287" s="1">
-        <v>14580000.0</v>
+        <v>12409000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.101</v>
+        <v>91.86</v>
       </c>
       <c r="E287" s="1">
-        <v>100.01067078</v>
+        <v>88.10022153</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>14581555.8</v>
+        <v>10932356.49</v>
       </c>
       <c r="I287" s="1">
-        <v>-132630.0</v>
+        <v>466550.91</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.90957372326484</v>
+        <v>4.2676152248306</v>
       </c>
       <c r="K287">
-        <v>0.03</v>
+        <v>0.19</v>
       </c>
       <c r="L287" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="M287" s="1">
-        <v>14448925.8</v>
+        <v>11398907.4</v>
       </c>
       <c r="N287" s="1">
-        <v>14452669.85</v>
+        <v>11422028.59</v>
       </c>
       <c r="O287" s="1">
-        <v>2.42</v>
+        <v>1.9</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B288" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C288" s="1">
-        <v>10871000.0</v>
+        <v>4570000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.562</v>
+        <v>94.155</v>
       </c>
       <c r="E288" s="1">
-        <v>100.49644715</v>
+        <v>82.641</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>10924968.77</v>
+        <v>3776693.7</v>
       </c>
       <c r="I288" s="1">
-        <v>224546.25</v>
+        <v>526189.8</v>
       </c>
       <c r="J288" s="1">
-        <v>2.0553491248104</v>
+        <v>13.932551639017</v>
       </c>
       <c r="K288">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="L288" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="M288" s="1">
-        <v>11149515.02</v>
+        <v>4302883.5</v>
       </c>
       <c r="N288" s="1">
-        <v>11168125.7</v>
+        <v>4304906.29</v>
       </c>
       <c r="O288" s="1">
-        <v>1.87</v>
+        <v>0.71</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B289" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="C289" s="1">
-        <v>432000.0</v>
+        <v>8320000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>96.085</v>
+        <v>94.062</v>
       </c>
       <c r="E289" s="1">
-        <v>99.406</v>
+        <v>92.53365517</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>429433.92</v>
+        <v>7698800.11</v>
       </c>
       <c r="I289" s="1">
-        <v>-14346.72</v>
+        <v>127158.29</v>
       </c>
       <c r="J289" s="1">
-        <v>-3.3408446170251</v>
+        <v>1.6516637421828</v>
       </c>
       <c r="K289">
-        <v>0.84</v>
+        <v>0.6</v>
       </c>
       <c r="L289" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="M289" s="1">
-        <v>415087.2</v>
+        <v>7825958.4</v>
       </c>
       <c r="N289" s="1">
-        <v>418711.86</v>
+        <v>7876118.4</v>
       </c>
       <c r="O289" s="1">
-        <v>0.07</v>
+        <v>1.31</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B290" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="C290" s="1">
-        <v>1148000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.558</v>
+        <v>98.67</v>
       </c>
       <c r="E290" s="1">
-        <v>100.0</v>
+        <v>100.01067078</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1148000.0</v>
+        <v>14581555.8</v>
       </c>
       <c r="I290" s="1">
-        <v>-16554.16</v>
+        <v>-195469.8</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.442</v>
+        <v>-1.340527737102</v>
       </c>
       <c r="K290">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="L290" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="M290" s="1">
-        <v>1131445.84</v>
+        <v>14386086.0</v>
       </c>
       <c r="N290" s="1">
-        <v>1134306.22</v>
+        <v>14418534.42</v>
       </c>
       <c r="O290" s="1">
-        <v>0.19</v>
+        <v>2.39</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B291" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="C291" s="1">
-        <v>1100000.0</v>
+        <v>10871000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>103.542</v>
+        <v>102.139</v>
       </c>
       <c r="E291" s="1">
-        <v>101.11</v>
+        <v>100.49644715</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1112210.0</v>
+        <v>10924968.77</v>
       </c>
       <c r="I291" s="1">
-        <v>26752.0</v>
+        <v>178561.92</v>
       </c>
       <c r="J291" s="1">
-        <v>2.4053011571556</v>
+        <v>1.6344387225191</v>
       </c>
       <c r="K291">
-        <v>4.37</v>
+        <v>0.41</v>
       </c>
       <c r="L291" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="M291" s="1">
-        <v>1138962.0</v>
+        <v>11103530.69</v>
       </c>
       <c r="N291" s="1">
-        <v>1187060.63</v>
+        <v>11147989.54</v>
       </c>
       <c r="O291" s="1">
-        <v>0.2</v>
+        <v>1.85</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B292" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C292" s="1">
-        <v>600000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.512</v>
+        <v>95.838</v>
       </c>
       <c r="E292" s="1">
-        <v>98.69</v>
+        <v>99.406</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>592140.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I292" s="1">
-        <v>10932.0</v>
+        <v>-15413.76</v>
       </c>
       <c r="J292" s="1">
-        <v>1.8461850238119</v>
+        <v>-3.5893205641511</v>
       </c>
       <c r="K292">
-        <v>1.88</v>
+        <v>1.05</v>
       </c>
       <c r="L292" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="M292" s="1">
-        <v>603072.0</v>
+        <v>414020.16</v>
       </c>
       <c r="N292" s="1">
-        <v>614346.66</v>
+        <v>418569.48</v>
       </c>
       <c r="O292" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="B293" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="C293" s="1">
-        <v>400000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>83.843</v>
+        <v>98.16</v>
       </c>
       <c r="E293" s="1">
-        <v>85.3395</v>
+        <v>100.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>341358.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-5986.0</v>
+        <v>-21123.2</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.7535842136408</v>
+        <v>-1.84</v>
       </c>
       <c r="K293">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>910.96</v>
+        <v>0.46</v>
+      </c>
+      <c r="L293" t="s">
+        <v>730</v>
       </c>
       <c r="M293" s="1">
-        <v>335372.0</v>
+        <v>1126876.8</v>
       </c>
       <c r="N293" s="1">
-        <v>336282.96</v>
+        <v>1132203.02</v>
       </c>
       <c r="O293" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B294" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C294" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.036</v>
+        <v>103.078</v>
       </c>
       <c r="E294" s="1">
-        <v>97.92522727</v>
+        <v>101.11</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1077177.5</v>
+        <v>1112210.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-9781.5</v>
+        <v>21648.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-0.90806761188384</v>
+        <v>1.9463950153298</v>
       </c>
       <c r="K294">
-        <v>0.47</v>
+        <v>4.7</v>
       </c>
       <c r="L294" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="M294" s="1">
-        <v>1067396.0</v>
+        <v>1133858.0</v>
       </c>
       <c r="N294" s="1">
-        <v>1072572.03</v>
+        <v>1185535.4</v>
       </c>
       <c r="O294" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
+        <v>734</v>
+      </c>
+      <c r="B295" t="s">
+        <v>735</v>
+      </c>
+      <c r="C295" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.633</v>
+      </c>
+      <c r="E295" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="F295" t="s">
+        <v>8</v>
+      </c>
+      <c r="G295">
+        <v>1.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>5658.0</v>
+      </c>
+      <c r="J295" s="1">
+        <v>0.95551727631979</v>
+      </c>
+      <c r="K295">
+        <v>2.14</v>
+      </c>
+      <c r="L295" t="s">
         <v>736</v>
       </c>
-      <c r="B295" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M295" s="1">
-        <v>592086.6</v>
+        <v>597798.0</v>
       </c>
       <c r="N295" s="1">
-        <v>612320.24</v>
+        <v>610665.12</v>
       </c>
       <c r="O295" s="1">
         <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
+        <v>737</v>
+      </c>
+      <c r="B296" t="s">
+        <v>738</v>
+      </c>
+      <c r="C296" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>83.684</v>
+      </c>
+      <c r="E296" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="F296" t="s">
+        <v>8</v>
+      </c>
+      <c r="G296">
+        <v>1.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-6622.0</v>
+      </c>
+      <c r="J296" s="1">
+        <v>-1.9398988744954</v>
+      </c>
+      <c r="K296">
+        <v>0.29</v>
+      </c>
+      <c r="L296" t="s">
         <v>739</v>
       </c>
-      <c r="B296" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M296" s="1">
-        <v>305487.91</v>
+        <v>334736.0</v>
       </c>
       <c r="N296" s="1">
-        <v>315362.15</v>
+        <v>335886.68</v>
       </c>
       <c r="O296" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
+        <v>740</v>
+      </c>
+      <c r="B297" t="s">
+        <v>741</v>
+      </c>
+      <c r="C297" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>96.974</v>
+      </c>
+      <c r="E297" s="1">
+        <v>97.92522727</v>
+      </c>
+      <c r="F297" t="s">
+        <v>8</v>
+      </c>
+      <c r="G297">
+        <v>1.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>1077177.5</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-10463.5</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-0.9713812254712</v>
+      </c>
+      <c r="K297">
+        <v>0.52</v>
+      </c>
+      <c r="L297" t="s">
         <v>742</v>
       </c>
-      <c r="B297" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M297" s="1">
-        <v>932472.0</v>
+        <v>1066714.0</v>
       </c>
       <c r="N297" s="1">
-        <v>950311.75</v>
+        <v>1072455.1</v>
       </c>
       <c r="O297" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>743</v>
+      </c>
+      <c r="B298" t="s">
+        <v>744</v>
+      </c>
+      <c r="C298" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E298" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="F298" t="s">
+        <v>8</v>
+      </c>
+      <c r="G298">
+        <v>1.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="I298" s="1">
+        <v>3116.85</v>
+      </c>
+      <c r="J298" s="1">
+        <v>0.53156532031933</v>
+      </c>
+      <c r="K298">
+        <v>3.72</v>
+      </c>
+      <c r="L298" t="s">
         <v>745</v>
       </c>
-      <c r="B298" t="s">
-[...26 lines deleted...]
-      <c r="K298">
+      <c r="M298" s="1">
+        <v>589470.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>611314.6</v>
+      </c>
+      <c r="O298" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.25</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
+        <v>746</v>
+      </c>
+      <c r="B299" t="s">
+        <v>747</v>
+      </c>
+      <c r="C299" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>101.295</v>
+      </c>
+      <c r="E299" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="F299" t="s">
+        <v>8</v>
+      </c>
+      <c r="G299">
+        <v>1.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="I299" s="1">
+        <v>4460.82</v>
+      </c>
+      <c r="J299" s="1">
+        <v>1.4847765321151</v>
+      </c>
+      <c r="K299">
+        <v>3.55</v>
+      </c>
+      <c r="L299" t="s">
         <v>748</v>
       </c>
-      <c r="B299" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M299" s="1">
-        <v>486445.3</v>
+        <v>304897.95</v>
       </c>
       <c r="N299" s="1">
-        <v>500991.98</v>
+        <v>315571.08</v>
       </c>
       <c r="O299" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
+        <v>749</v>
+      </c>
+      <c r="B300" t="s">
+        <v>750</v>
+      </c>
+      <c r="C300" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D300" s="1">
+        <v>103.19</v>
+      </c>
+      <c r="E300" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="F300" t="s">
+        <v>8</v>
+      </c>
+      <c r="G300">
+        <v>1.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="I300" s="1">
+        <v>8831.13</v>
+      </c>
+      <c r="J300" s="1">
+        <v>0.96003183549591</v>
+      </c>
+      <c r="K300">
+        <v>2.27</v>
+      </c>
+      <c r="L300" t="s">
         <v>751</v>
       </c>
-      <c r="B300" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M300" s="1">
-        <v>829916.64</v>
+        <v>928710.0</v>
       </c>
       <c r="N300" s="1">
-        <v>839703.52</v>
+        <v>949157.9</v>
       </c>
       <c r="O300" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
+        <v>752</v>
+      </c>
+      <c r="B301" t="s">
+        <v>753</v>
+      </c>
+      <c r="C301" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>98.206</v>
+      </c>
+      <c r="E301" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="F301" t="s">
+        <v>8</v>
+      </c>
+      <c r="G301">
+        <v>1.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-18222.0</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-1.2218771122341</v>
+      </c>
+      <c r="K301">
+        <v>0.3</v>
+      </c>
+      <c r="L301" t="s">
         <v>754</v>
       </c>
-      <c r="B301" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M301" s="1">
-        <v>970662.0</v>
+        <v>1473090.0</v>
       </c>
       <c r="N301" s="1">
-        <v>977439.05</v>
+        <v>1477651.64</v>
       </c>
       <c r="O301" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
+        <v>755</v>
+      </c>
+      <c r="B302" t="s">
+        <v>756</v>
+      </c>
+      <c r="C302" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="E302" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="F302" t="s">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>1.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-8111.33</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-1.8319709446006</v>
+      </c>
+      <c r="K302">
+        <v>1.42</v>
+      </c>
+      <c r="L302" t="s">
         <v>757</v>
       </c>
-      <c r="B302" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M302" s="1">
-        <v>1571232.0</v>
+        <v>434653.88</v>
       </c>
       <c r="N302" s="1">
-        <v>1575012.82</v>
+        <v>440934.77</v>
       </c>
       <c r="O302" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="B303" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="C303" s="1">
-        <v>1079000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.33</v>
+        <v>100.916</v>
       </c>
       <c r="E303" s="1">
         <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>1079000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-18019.3</v>
+        <v>5596.76</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.67</v>
+        <v>0.916</v>
       </c>
       <c r="K303">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="L303" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="M303" s="1">
-        <v>1060980.7</v>
+        <v>616596.76</v>
       </c>
       <c r="N303" s="1">
-        <v>1063922.38</v>
+        <v>618021.38</v>
       </c>
       <c r="O303" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
+        <v>761</v>
+      </c>
+      <c r="B304" t="s">
+        <v>762</v>
+      </c>
+      <c r="C304" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D304" s="1">
+        <v>88.197</v>
+      </c>
+      <c r="E304" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="F304" t="s">
+        <v>8</v>
+      </c>
+      <c r="G304">
+        <v>1.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-119181.38</v>
+      </c>
+      <c r="J304" s="1">
+        <v>-10.94061203818</v>
+      </c>
+      <c r="K304">
+        <v>0.68</v>
+      </c>
+      <c r="L304" t="s">
         <v>763</v>
       </c>
-      <c r="B304" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M304" s="1">
-        <v>1903363.0</v>
+        <v>970167.0</v>
       </c>
       <c r="N304" s="1">
-        <v>1978096.25</v>
+        <v>977603.3</v>
       </c>
       <c r="O304" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
+        <v>764</v>
+      </c>
+      <c r="B305" t="s">
+        <v>765</v>
+      </c>
+      <c r="C305" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D305" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="E305" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F305" t="s">
+        <v>8</v>
+      </c>
+      <c r="G305">
+        <v>1.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-22224.0</v>
+      </c>
+      <c r="J305" s="1">
+        <v>-1.3920764890408</v>
+      </c>
+      <c r="K305">
+        <v>0.49</v>
+      </c>
+      <c r="L305" t="s">
         <v>766</v>
       </c>
-      <c r="B305" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M305" s="1">
-        <v>554868.02</v>
+        <v>1574240.0</v>
       </c>
       <c r="N305" s="1">
-        <v>565666.22</v>
+        <v>1582130.41</v>
       </c>
       <c r="O305" s="1">
-        <v>0.09</v>
+        <v>0.26</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" t="s">
+        <v>768</v>
+      </c>
+      <c r="C306" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="D306" s="1">
+        <v>97.854</v>
+      </c>
+      <c r="E306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>8</v>
+      </c>
+      <c r="G306">
+        <v>1.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-23155.34</v>
+      </c>
+      <c r="J306" s="1">
+        <v>-2.146</v>
+      </c>
+      <c r="K306">
+        <v>0.49</v>
+      </c>
+      <c r="L306" t="s">
         <v>769</v>
       </c>
-      <c r="B306" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M306" s="1">
-        <v>294116.33</v>
+        <v>1055844.66</v>
       </c>
       <c r="N306" s="1">
-        <v>301565.75</v>
+        <v>1061158.66</v>
       </c>
       <c r="O306" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
+        <v>770</v>
+      </c>
+      <c r="B307" t="s">
+        <v>771</v>
+      </c>
+      <c r="C307" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.084</v>
+      </c>
+      <c r="E307" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="F307" t="s">
+        <v>8</v>
+      </c>
+      <c r="G307">
+        <v>1.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-35281.39</v>
+      </c>
+      <c r="J307" s="1">
+        <v>-2.8538132160141</v>
+      </c>
+      <c r="K307">
+        <v>0.25</v>
+      </c>
+      <c r="L307" t="s">
         <v>772</v>
       </c>
-      <c r="B307" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M307" s="1">
-        <v>998838.6</v>
+        <v>1201008.0</v>
       </c>
       <c r="N307" s="1">
-        <v>1017178.64</v>
+        <v>1203998.63</v>
       </c>
       <c r="O307" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
+        <v>773</v>
+      </c>
+      <c r="B308" t="s">
+        <v>774</v>
+      </c>
+      <c r="C308" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="E308" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F308" t="s">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>1.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>1278.32</v>
+      </c>
+      <c r="J308" s="1">
+        <v>0.232</v>
+      </c>
+      <c r="K308">
+        <v>2.21</v>
+      </c>
+      <c r="L308" t="s">
         <v>775</v>
       </c>
-      <c r="B308" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M308" s="1">
-        <v>797456.0</v>
+        <v>552278.32</v>
       </c>
       <c r="N308" s="1">
-        <v>799251.2</v>
+        <v>564446.85</v>
       </c>
       <c r="O308" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
+        <v>776</v>
+      </c>
+      <c r="B309" t="s">
+        <v>777</v>
+      </c>
+      <c r="C309" s="1">
+        <v>293000.0</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.744</v>
+      </c>
+      <c r="E309" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F309" t="s">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>1.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>292510.69</v>
+      </c>
+      <c r="I309" s="1">
+        <v>-260.77</v>
+      </c>
+      <c r="J309" s="1">
+        <v>-0.089148878627308</v>
+      </c>
+      <c r="K309">
+        <v>2.82</v>
+      </c>
+      <c r="L309" t="s">
         <v>778</v>
       </c>
-      <c r="B309" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M309" s="1">
-        <v>4520027.6</v>
+        <v>292249.92</v>
       </c>
       <c r="N309" s="1">
-        <v>4520027.6</v>
+        <v>300502.08</v>
       </c>
       <c r="O309" s="1">
-        <v>0.76</v>
+        <v>0.05</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
+        <v>779</v>
+      </c>
+      <c r="B310" t="s">
         <v>780</v>
       </c>
-      <c r="B310" t="s">
+      <c r="C310" s="1">
+        <v>996000.0</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.848</v>
+      </c>
+      <c r="E310" s="1">
+        <v>100.08052209</v>
+      </c>
+      <c r="F310" t="s">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>1.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>996802.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-2315.92</v>
+      </c>
+      <c r="J310" s="1">
+        <v>-0.23233500735352</v>
+      </c>
+      <c r="K310">
+        <v>2.09</v>
+      </c>
+      <c r="L310" t="s">
         <v>781</v>
       </c>
-      <c r="C310" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M310" s="1">
-        <v>279316.4</v>
+        <v>994486.08</v>
       </c>
       <c r="N310" s="1">
-        <v>280788.25</v>
+        <v>1015264.96</v>
       </c>
       <c r="O310" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
+        <v>782</v>
+      </c>
+      <c r="B311" t="s">
         <v>783</v>
       </c>
-      <c r="B311" t="s">
+      <c r="C311" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D311" s="1">
+        <v>99.086</v>
+      </c>
+      <c r="E311" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="F311" t="s">
+        <v>8</v>
+      </c>
+      <c r="G311">
+        <v>1.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-260.0</v>
+      </c>
+      <c r="J311" s="1">
+        <v>-0.03278903534658</v>
+      </c>
+      <c r="K311">
+        <v>0.48</v>
+      </c>
+      <c r="L311" t="s">
         <v>784</v>
       </c>
-      <c r="C311" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M311" s="1">
-        <v>2954886.0</v>
+        <v>792688.0</v>
       </c>
       <c r="N311" s="1">
-        <v>2954886.0</v>
+        <v>796523.2</v>
       </c>
       <c r="O311" s="1">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
         <v>785</v>
       </c>
       <c r="B312" t="s">
         <v>786</v>
       </c>
       <c r="C312" s="1">
-        <v>300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.286</v>
+        <v>89.361</v>
       </c>
       <c r="E312" s="1">
-        <v>99.794</v>
+        <v>85.14</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>299382.0</v>
+        <v>2809620.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-4524.0</v>
+        <v>139293.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.5111128925587</v>
+        <v>4.9577167019027</v>
       </c>
       <c r="K312">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L312">
-        <v>402.74</v>
+        <v>0.0</v>
       </c>
       <c r="M312" s="1">
-        <v>294858.0</v>
+        <v>2948913.0</v>
       </c>
       <c r="N312" s="1">
-        <v>295260.74</v>
+        <v>2948913.0</v>
       </c>
       <c r="O312" s="1">
-        <v>0.05</v>
+        <v>0.49</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
         <v>787</v>
       </c>
       <c r="B313" t="s">
         <v>788</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.388</v>
+        <v>97.969</v>
       </c>
       <c r="E313" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>594630.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-10302.0</v>
+        <v>-5475.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.7325059280561</v>
+        <v>-1.8287672605567</v>
       </c>
       <c r="K313">
-        <v>1.07</v>
+        <v>0.37</v>
       </c>
       <c r="L313" t="s">
         <v>789</v>
       </c>
       <c r="M313" s="1">
-        <v>584328.0</v>
+        <v>293907.0</v>
       </c>
       <c r="N313" s="1">
-        <v>590738.96</v>
+        <v>295028.92</v>
       </c>
       <c r="O313" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
         <v>790</v>
       </c>
       <c r="B314" t="s">
         <v>791</v>
       </c>
       <c r="C314" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.831</v>
+        <v>96.909</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>432000.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-730.08</v>
+        <v>-13176.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.169</v>
+        <v>-2.2158316936582</v>
       </c>
       <c r="K314">
-        <v>2.48</v>
+        <v>1.29</v>
       </c>
       <c r="L314" t="s">
         <v>792</v>
       </c>
       <c r="M314" s="1">
-        <v>431269.92</v>
+        <v>581454.0</v>
       </c>
       <c r="N314" s="1">
-        <v>441978.64</v>
+        <v>589200.58</v>
       </c>
       <c r="O314" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
         <v>793</v>
       </c>
       <c r="B315" t="s">
         <v>794</v>
       </c>
       <c r="C315" s="1">
-        <v>1434000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.026</v>
+        <v>99.723</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>1430099.52</v>
+        <v>432000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-10066.68</v>
+        <v>-1196.64</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.70391464784213</v>
+        <v>-0.277</v>
       </c>
       <c r="K315">
-        <v>0.43</v>
+        <v>2.73</v>
       </c>
       <c r="L315" t="s">
         <v>795</v>
       </c>
       <c r="M315" s="1">
-        <v>1420032.84</v>
+        <v>430803.36</v>
       </c>
       <c r="N315" s="1">
-        <v>1426161.72</v>
+        <v>442600.37</v>
       </c>
       <c r="O315" s="1">
-        <v>0.24</v>
+        <v>0.07</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
         <v>796</v>
       </c>
       <c r="B316" t="s">
         <v>797</v>
       </c>
       <c r="C316" s="1">
-        <v>1200000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>104.426</v>
+        <v>98.534</v>
       </c>
       <c r="E316" s="1">
-        <v>104.83429833</v>
+        <v>99.728</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1258011.58</v>
+        <v>1430099.52</v>
       </c>
       <c r="I316" s="1">
-        <v>-4899.58</v>
+        <v>-17121.96</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.38947018277844</v>
+        <v>-1.1972565377828</v>
       </c>
       <c r="K316">
-        <v>4.93</v>
+        <v>0.65</v>
       </c>
       <c r="L316" t="s">
         <v>798</v>
       </c>
       <c r="M316" s="1">
-        <v>1253112.0</v>
+        <v>1412977.56</v>
       </c>
       <c r="N316" s="1">
-        <v>1312310.63</v>
+        <v>1422298.56</v>
       </c>
       <c r="O316" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
         <v>799</v>
       </c>
       <c r="B317" t="s">
         <v>800</v>
       </c>
       <c r="C317" s="1">
-        <v>381000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.812</v>
+        <v>104.625</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>104.83429833</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>390410.7</v>
+        <v>1258011.58</v>
       </c>
       <c r="I317" s="1">
-        <v>-10126.98</v>
+        <v>-2511.58</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.5939299307114</v>
+        <v>-0.1996468108823</v>
       </c>
       <c r="K317">
-        <v>3.66</v>
+        <v>5.3</v>
       </c>
       <c r="L317" t="s">
         <v>801</v>
       </c>
       <c r="M317" s="1">
-        <v>380283.72</v>
+        <v>1255500.0</v>
       </c>
       <c r="N317" s="1">
-        <v>394229.36</v>
+        <v>1319116.44</v>
       </c>
       <c r="O317" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
         <v>802</v>
       </c>
       <c r="B318" t="s">
         <v>803</v>
       </c>
       <c r="C318" s="1">
-        <v>3076615.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>93.029</v>
+        <v>99.73</v>
       </c>
       <c r="E318" s="1">
-        <v>93.06000003</v>
+        <v>102.47</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>2863097.92</v>
+        <v>390410.7</v>
       </c>
       <c r="I318" s="1">
-        <v>-953.75</v>
+        <v>-10439.4</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.033311819108164</v>
+        <v>-2.6739533522006</v>
       </c>
       <c r="K318">
-        <v>1.11</v>
+        <v>3.93</v>
       </c>
       <c r="L318" t="s">
         <v>804</v>
       </c>
       <c r="M318" s="1">
-        <v>2862144.17</v>
+        <v>379971.3</v>
       </c>
       <c r="N318" s="1">
-        <v>2896357.81</v>
+        <v>394960.78</v>
       </c>
       <c r="O318" s="1">
-        <v>0.48</v>
+        <v>0.07</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
         <v>805</v>
       </c>
       <c r="B319" t="s">
         <v>806</v>
       </c>
       <c r="C319" s="1">
-        <v>2960000.0</v>
+        <v>3076615.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.253</v>
+        <v>92.76</v>
       </c>
       <c r="E319" s="1">
-        <v>94.873</v>
+        <v>93.06000003</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>2808240.8</v>
+        <v>2863097.92</v>
       </c>
       <c r="I319" s="1">
-        <v>129648.0</v>
+        <v>-9229.84</v>
       </c>
       <c r="J319" s="1">
-        <v>4.6166981122132</v>
+        <v>-0.32237248804959</v>
       </c>
       <c r="K319">
-        <v>0.89</v>
+        <v>1.23</v>
       </c>
       <c r="L319" t="s">
         <v>807</v>
       </c>
       <c r="M319" s="1">
-        <v>2937888.8</v>
+        <v>2853868.08</v>
       </c>
       <c r="N319" s="1">
-        <v>2964255.1</v>
+        <v>2891558.72</v>
       </c>
       <c r="O319" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
         <v>808</v>
       </c>
       <c r="B320" t="s">
         <v>809</v>
       </c>
       <c r="C320" s="1">
         <v>591000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.832</v>
+        <v>97.313</v>
       </c>
       <c r="E320" s="1">
         <v>99.422</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>587584.02</v>
       </c>
       <c r="I320" s="1">
-        <v>-9396.9</v>
+        <v>-12464.19</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.5992436281708</v>
+        <v>-2.1212608879322</v>
       </c>
       <c r="K320">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>789.35</v>
+        <v>0.36</v>
+      </c>
+      <c r="L320" t="s">
+        <v>810</v>
       </c>
       <c r="M320" s="1">
-        <v>578187.12</v>
+        <v>575119.83</v>
       </c>
       <c r="N320" s="1">
-        <v>578976.47</v>
+        <v>577224.76</v>
       </c>
       <c r="O320" s="1">
         <v>0.1</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B321" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C321" s="1">
         <v>700000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>74.423</v>
+        <v>74.404</v>
       </c>
       <c r="E321" s="1">
         <v>74.46428571</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>521250.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-289.0</v>
+        <v>-422.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.055443645083933</v>
+        <v>-0.080959232613909</v>
       </c>
       <c r="K321">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="L321" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M321" s="1">
-        <v>520961.0</v>
+        <v>520828.0</v>
       </c>
       <c r="N321" s="1">
-        <v>522715.79</v>
+        <v>522942.38</v>
       </c>
       <c r="O321" s="1">
         <v>0.09</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B322" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C322" s="1">
         <v>600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>101.194</v>
+        <v>100.813</v>
       </c>
       <c r="E322" s="1">
         <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>600000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>7164.0</v>
+        <v>4878.0</v>
       </c>
       <c r="J322" s="1">
-        <v>1.194</v>
+        <v>0.813</v>
       </c>
       <c r="K322">
-        <v>2.08</v>
+        <v>2.34</v>
       </c>
       <c r="L322" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M322" s="1">
-        <v>607164.0</v>
+        <v>604878.0</v>
       </c>
       <c r="N322" s="1">
-        <v>619638.15</v>
+        <v>618935.16</v>
       </c>
       <c r="O322" s="1">
         <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B323" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C323" s="1">
         <v>400000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>96.156</v>
+        <v>95.28</v>
       </c>
       <c r="E323" s="1">
         <v>99.405</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>397620.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-12996.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-3.2684472612042</v>
+        <v>-4.1496906594236</v>
       </c>
       <c r="K323">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="L323" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M323" s="1">
-        <v>384624.0</v>
+        <v>381120.0</v>
       </c>
       <c r="N323" s="1">
-        <v>386629.48</v>
+        <v>383947.4</v>
       </c>
       <c r="O323" s="1">
         <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="B324" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C324" s="1">
         <v>300000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>98.851</v>
+        <v>98.093</v>
       </c>
       <c r="E324" s="1">
         <v>100.66</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>301980.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-5427.0</v>
+        <v>-7701.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-1.7971388833698</v>
+        <v>-2.5501688853566</v>
       </c>
       <c r="K324">
-        <v>2.34</v>
+        <v>2.57</v>
       </c>
       <c r="L324" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M324" s="1">
-        <v>296553.0</v>
+        <v>294279.0</v>
       </c>
       <c r="N324" s="1">
-        <v>303571.15</v>
+        <v>301990.64</v>
       </c>
       <c r="O324" s="1">
         <v>0.05</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B325" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C325" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>92.146</v>
+        <v>91.843</v>
       </c>
       <c r="E325" s="1">
         <v>99.696</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>1595136.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-120800.0</v>
+        <v>-125648.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-7.57302198684</v>
+        <v>-7.8769459155834</v>
       </c>
       <c r="K325">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="L325" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="M325" s="1">
-        <v>1474336.0</v>
+        <v>1469488.0</v>
       </c>
       <c r="N325" s="1">
-        <v>1478509.15</v>
+        <v>1474044.71</v>
       </c>
       <c r="O325" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B326" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C326" s="1">
         <v>641000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>98.411</v>
+        <v>97.882</v>
       </c>
       <c r="E326" s="1">
         <v>100.14873635</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>641953.4</v>
       </c>
       <c r="I326" s="1">
-        <v>-11138.89</v>
+        <v>-14529.78</v>
       </c>
       <c r="J326" s="1">
-        <v>-1.7351555424428</v>
+        <v>-2.2633698956965</v>
       </c>
       <c r="K326">
-        <v>3.37</v>
+        <v>0.22</v>
       </c>
       <c r="L326" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="M326" s="1">
-        <v>630814.51</v>
+        <v>627423.62</v>
       </c>
       <c r="N326" s="1">
-        <v>652388.99</v>
+        <v>628846.11</v>
       </c>
       <c r="O326" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B327" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C327" s="1">
         <v>600000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.833</v>
+        <v>98.2</v>
       </c>
       <c r="E327" s="1">
         <v>100.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>600000.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-7002.0</v>
+        <v>-10800.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.167</v>
+        <v>-1.8</v>
       </c>
       <c r="K327">
-        <v>1.18</v>
+        <v>1.44</v>
       </c>
       <c r="L327" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M327" s="1">
-        <v>592998.0</v>
+        <v>589200.0</v>
       </c>
       <c r="N327" s="1">
-        <v>600070.37</v>
+        <v>597823.33</v>
       </c>
       <c r="O327" s="1">
         <v>0.1</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="B328" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C328" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.765</v>
+        <v>99.46</v>
       </c>
       <c r="E328" s="1">
         <v>99.55221429</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>1393731.0</v>
       </c>
       <c r="I328" s="1">
-        <v>2979.0</v>
+        <v>-1291.0</v>
       </c>
       <c r="J328" s="1">
-        <v>0.21374282411742</v>
+        <v>-0.092629065436587</v>
       </c>
       <c r="K328">
-        <v>0.5</v>
+        <v>0.72</v>
       </c>
       <c r="L328" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="M328" s="1">
-        <v>1396710.0</v>
+        <v>1392440.0</v>
       </c>
       <c r="N328" s="1">
-        <v>1403690.82</v>
+        <v>1402537.26</v>
       </c>
       <c r="O328" s="1">
         <v>0.23</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B329" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C329" s="1">
         <v>400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.07</v>
+        <v>98.378</v>
       </c>
       <c r="E329" s="1">
         <v>99.326</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>397304.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1024.0</v>
+        <v>-3792.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.25773714838008</v>
+        <v>-0.95443287759499</v>
       </c>
       <c r="K329">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L329">
-        <v>0.0</v>
+        <v>953.42</v>
       </c>
       <c r="M329" s="1">
-        <v>396280.0</v>
+        <v>393512.0</v>
       </c>
       <c r="N329" s="1">
-        <v>396280.0</v>
+        <v>394465.42</v>
       </c>
       <c r="O329" s="1">
         <v>0.07</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B330" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C330" s="1">
         <v>900000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>99.437</v>
+        <v>98.808</v>
       </c>
       <c r="E330" s="1">
         <v>99.683</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>897147.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-2214.0</v>
+        <v>-7875.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.24678229989065</v>
+        <v>-0.87778257074928</v>
       </c>
       <c r="K330">
-        <v>2.65</v>
+        <v>2.91</v>
       </c>
       <c r="L330" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M330" s="1">
-        <v>894933.0</v>
+        <v>889272.0</v>
       </c>
       <c r="N330" s="1">
-        <v>918789.16</v>
+        <v>915439.81</v>
       </c>
       <c r="O330" s="1">
         <v>0.15</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B331" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C331" s="1">
         <v>545000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.975</v>
+        <v>97.559</v>
       </c>
       <c r="E331" s="1">
         <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>545000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-11036.25</v>
+        <v>-13303.45</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.025</v>
+        <v>-2.441</v>
       </c>
       <c r="K331">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="L331" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="M331" s="1">
-        <v>533963.75</v>
+        <v>531696.55</v>
       </c>
       <c r="N331" s="1">
-        <v>535218.92</v>
+        <v>534378.05</v>
       </c>
       <c r="O331" s="1">
         <v>0.09</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B332" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C332" s="1">
         <v>600000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.41</v>
+        <v>98.404</v>
       </c>
       <c r="E332" s="1">
         <v>99.3</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>595800.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-5340.0</v>
+        <v>-5376.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-0.89627391742195</v>
+        <v>-0.90231621349446</v>
       </c>
       <c r="K332">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>361.64</v>
+        <v>0.25</v>
+      </c>
+      <c r="L332" t="s">
+        <v>845</v>
       </c>
       <c r="M332" s="1">
-        <v>590460.0</v>
+        <v>590424.0</v>
       </c>
       <c r="N332" s="1">
-        <v>590821.64</v>
+        <v>591915.78</v>
       </c>
       <c r="O332" s="1">
         <v>0.1</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B333" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C333" s="1">
         <v>368000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.784</v>
+        <v>98.827</v>
       </c>
       <c r="E333" s="1">
         <v>99.23</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>365166.4</v>
       </c>
       <c r="I333" s="1">
-        <v>-1641.28</v>
+        <v>-1483.04</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.44946084853371</v>
+        <v>-0.40612717928046</v>
       </c>
       <c r="K333">
-        <v>1.81</v>
+        <v>2.04</v>
       </c>
       <c r="L333" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="M333" s="1">
-        <v>363525.12</v>
+        <v>363683.36</v>
       </c>
       <c r="N333" s="1">
-        <v>370194.49</v>
+        <v>371203.41</v>
       </c>
       <c r="O333" s="1">
         <v>0.06</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B334" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C334" s="1">
         <v>366000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.324</v>
+        <v>99.098</v>
       </c>
       <c r="E334" s="1">
         <v>99.499</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>364166.34</v>
       </c>
       <c r="I334" s="1">
-        <v>-640.5</v>
+        <v>-1467.66</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.17588116463482</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="K334">
-        <v>0.64</v>
+        <v>0.89</v>
       </c>
       <c r="L334" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="M334" s="1">
-        <v>363525.84</v>
+        <v>362698.68</v>
       </c>
       <c r="N334" s="1">
-        <v>365857.21</v>
+        <v>365970.12</v>
       </c>
       <c r="O334" s="1">
         <v>0.06</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="B335" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C335" s="1">
         <v>585000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>101.771</v>
+        <v>101.355</v>
       </c>
       <c r="E335" s="1">
         <v>100.58151111</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>588401.84</v>
       </c>
       <c r="I335" s="1">
-        <v>6958.51</v>
+        <v>4524.91</v>
       </c>
       <c r="J335" s="1">
-        <v>1.1826118694666</v>
+        <v>0.76901696976338</v>
       </c>
       <c r="K335">
-        <v>3.29</v>
+        <v>3.54</v>
       </c>
       <c r="L335" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="M335" s="1">
-        <v>595360.35</v>
+        <v>592926.75</v>
       </c>
       <c r="N335" s="1">
-        <v>614593.23</v>
+        <v>613662.2</v>
       </c>
       <c r="O335" s="1">
         <v>0.1</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B336" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C336" s="1">
         <v>264000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.328</v>
+        <v>98.714</v>
       </c>
       <c r="E336" s="1">
         <v>100.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>264000.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1774.08</v>
+        <v>-3395.04</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.672</v>
+        <v>-1.286</v>
       </c>
       <c r="K336">
-        <v>1.1</v>
+        <v>1.34</v>
       </c>
       <c r="L336" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="M336" s="1">
-        <v>262225.92</v>
+        <v>260604.96</v>
       </c>
       <c r="N336" s="1">
-        <v>265128.0</v>
+        <v>264137.93</v>
       </c>
       <c r="O336" s="1">
         <v>0.04</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B337" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C337" s="1">
         <v>400000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.033</v>
+        <v>98.831</v>
       </c>
       <c r="E337" s="1">
         <v>100.23</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>400920.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-4788.0</v>
+        <v>-5596.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.1942532175995</v>
+        <v>-1.3957896837274</v>
       </c>
       <c r="K337">
-        <v>2.0</v>
+        <v>2.26</v>
       </c>
       <c r="L337" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="M337" s="1">
-        <v>396132.0</v>
+        <v>395324.0</v>
       </c>
       <c r="N337" s="1">
-        <v>404145.7</v>
+        <v>404365.1</v>
       </c>
       <c r="O337" s="1">
         <v>0.07</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B338" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C338" s="1">
         <v>800000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>99.331</v>
+        <v>98.581</v>
       </c>
       <c r="E338" s="1">
         <v>99.871</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>798968.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-4320.0</v>
+        <v>-10320.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.54069749977471</v>
+        <v>-1.2916662494618</v>
       </c>
       <c r="K338">
-        <v>1.26</v>
+        <v>1.53</v>
       </c>
       <c r="L338" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="M338" s="1">
-        <v>794648.0</v>
+        <v>788648.0</v>
       </c>
       <c r="N338" s="1">
-        <v>804754.85</v>
+        <v>800878.14</v>
       </c>
       <c r="O338" s="1">
         <v>0.13</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B339" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="C339" s="1">
         <v>4580000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>93.106</v>
+        <v>92.886</v>
       </c>
       <c r="E339" s="1">
         <v>83.767</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>3836528.6</v>
       </c>
       <c r="I339" s="1">
-        <v>427726.2</v>
+        <v>417650.2</v>
       </c>
       <c r="J339" s="1">
-        <v>11.148781739826</v>
+        <v>10.886148483293</v>
       </c>
       <c r="K339">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="L339" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="M339" s="1">
-        <v>4264254.8</v>
+        <v>4254178.8</v>
       </c>
       <c r="N339" s="1">
-        <v>4274719.79</v>
+        <v>4266525.98</v>
       </c>
       <c r="O339" s="1">
         <v>0.71</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B340" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="C340" s="1">
         <v>3528000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>87.745</v>
+        <v>87.516</v>
       </c>
       <c r="E340" s="1">
         <v>87.226</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>3077333.28</v>
       </c>
       <c r="I340" s="1">
-        <v>18310.32</v>
+        <v>10231.2</v>
       </c>
       <c r="J340" s="1">
-        <v>0.59500607616995</v>
+        <v>0.33246967647261</v>
       </c>
       <c r="K340">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="L340" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="M340" s="1">
-        <v>3095643.6</v>
+        <v>3087564.48</v>
       </c>
       <c r="N340" s="1">
-        <v>3117497.87</v>
+        <v>3111110.26</v>
       </c>
       <c r="O340" s="1">
         <v>0.52</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B341" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C341" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.889</v>
+        <v>98.601</v>
       </c>
       <c r="E341" s="1">
         <v>100.104</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>30031200.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-364500.0</v>
+        <v>-450900.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.2137377127787</v>
+        <v>-1.5014385039559</v>
       </c>
       <c r="K341">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="L341" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="M341" s="1">
-        <v>29666700.0</v>
+        <v>29580300.0</v>
       </c>
       <c r="N341" s="1">
-        <v>29715850.68</v>
+        <v>29682875.34</v>
       </c>
       <c r="O341" s="1">
-        <v>4.97</v>
+        <v>4.93</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B342" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="C342" s="1">
         <v>928000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.458</v>
+        <v>99.754</v>
       </c>
       <c r="E342" s="1">
         <v>100.28486961</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>930643.59</v>
       </c>
       <c r="I342" s="1">
-        <v>1606.65</v>
+        <v>-4926.47</v>
       </c>
       <c r="J342" s="1">
-        <v>0.17263859304076</v>
+        <v>-0.52936162167087</v>
       </c>
       <c r="K342">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>88.99</v>
+        <v>0.25</v>
+      </c>
+      <c r="L342" t="s">
+        <v>875</v>
       </c>
       <c r="M342" s="1">
-        <v>932250.24</v>
+        <v>925717.12</v>
       </c>
       <c r="N342" s="1">
-        <v>932339.23</v>
+        <v>928030.76</v>
       </c>
       <c r="O342" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B343" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="C343" s="1">
         <v>500000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.275</v>
+        <v>100.415</v>
       </c>
       <c r="E343" s="1">
         <v>97.41</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>487050.0</v>
       </c>
       <c r="I343" s="1">
-        <v>14325.0</v>
+        <v>15025.0</v>
       </c>
       <c r="J343" s="1">
-        <v>2.9411764705882</v>
+        <v>3.0848988810184</v>
       </c>
       <c r="K343">
-        <v>3.64</v>
+        <v>3.91</v>
       </c>
       <c r="L343" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="M343" s="1">
-        <v>501375.0</v>
+        <v>502075.0</v>
       </c>
       <c r="N343" s="1">
-        <v>519566.78</v>
+        <v>521636.64</v>
       </c>
       <c r="O343" s="1">
         <v>0.09</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B344" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C344" s="1">
         <v>615000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.655</v>
+        <v>98.198</v>
       </c>
       <c r="E344" s="1">
         <v>99.166</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>609870.9</v>
       </c>
       <c r="I344" s="1">
-        <v>-3142.65</v>
+        <v>-5953.2</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.51529758183248</v>
+        <v>-0.97614101607406</v>
       </c>
       <c r="K344">
-        <v>0.82</v>
+        <v>1.04</v>
       </c>
       <c r="L344" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="M344" s="1">
-        <v>606728.25</v>
+        <v>603917.7</v>
       </c>
       <c r="N344" s="1">
-        <v>611783.04</v>
+        <v>610288.85</v>
       </c>
       <c r="O344" s="1">
         <v>0.1</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B345" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C345" s="1">
         <v>585000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.314</v>
+        <v>98.313</v>
       </c>
       <c r="E345" s="1">
         <v>99.492</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>582028.2</v>
       </c>
       <c r="I345" s="1">
-        <v>-1041.3</v>
+        <v>-6897.15</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.17890885699353</v>
+        <v>-1.1850199010976</v>
       </c>
       <c r="K345">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>300.51</v>
+        <v>0.48</v>
+      </c>
+      <c r="L345" t="s">
+        <v>884</v>
       </c>
       <c r="M345" s="1">
-        <v>580986.9</v>
+        <v>575131.05</v>
       </c>
       <c r="N345" s="1">
-        <v>581287.41</v>
+        <v>577935.84</v>
       </c>
       <c r="O345" s="1">
         <v>0.1</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="B346" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="C346" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>106.639</v>
+        <v>106.429</v>
       </c>
       <c r="E346" s="1">
         <v>108.24</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>649440.0</v>
+        <v>324720.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-9606.0</v>
+        <v>-5433.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.4791204730229</v>
+        <v>-1.6731337767923</v>
       </c>
       <c r="K346">
-        <v>1.86</v>
+        <v>2.21</v>
       </c>
       <c r="L346" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="M346" s="1">
-        <v>639834.0</v>
+        <v>319287.0</v>
       </c>
       <c r="N346" s="1">
-        <v>651012.08</v>
+        <v>325903.44</v>
       </c>
       <c r="O346" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="B347" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="C347" s="1">
         <v>900000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.588</v>
+        <v>98.769</v>
       </c>
       <c r="E347" s="1">
         <v>100.51</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>904590.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-17298.0</v>
+        <v>-15669.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.9122475375585</v>
+        <v>-1.7321659536365</v>
       </c>
       <c r="K347">
-        <v>2.73</v>
+        <v>2.96</v>
       </c>
       <c r="L347" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="M347" s="1">
-        <v>887292.0</v>
+        <v>888921.0</v>
       </c>
       <c r="N347" s="1">
-        <v>911841.66</v>
+        <v>915551.14</v>
       </c>
       <c r="O347" s="1">
         <v>0.15</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="B348" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="C348" s="1">
         <v>600000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>89.198</v>
+        <v>88.586</v>
       </c>
       <c r="E348" s="1">
         <v>85.42465</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>512547.9</v>
       </c>
       <c r="I348" s="1">
-        <v>22640.1</v>
+        <v>18968.1</v>
       </c>
       <c r="J348" s="1">
-        <v>4.4171676442338</v>
+        <v>3.7007467984943</v>
       </c>
       <c r="K348">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>0.04</v>
+      </c>
+      <c r="L348">
+        <v>258.9</v>
       </c>
       <c r="M348" s="1">
-        <v>535188.0</v>
+        <v>531516.0</v>
       </c>
       <c r="N348" s="1">
-        <v>539638.68</v>
+        <v>531774.9</v>
       </c>
       <c r="O348" s="1">
         <v>0.09</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="B349" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="C349" s="1">
         <v>520000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>101.717</v>
+        <v>101.092</v>
       </c>
       <c r="E349" s="1">
         <v>99.779</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>518850.8</v>
       </c>
       <c r="I349" s="1">
-        <v>10077.6</v>
+        <v>6827.6</v>
       </c>
       <c r="J349" s="1">
-        <v>1.9422924663506</v>
+        <v>1.315908157027</v>
       </c>
       <c r="K349">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="L349" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="M349" s="1">
-        <v>528928.4</v>
+        <v>525678.4</v>
       </c>
       <c r="N349" s="1">
-        <v>535179.08</v>
+        <v>533264.7</v>
       </c>
       <c r="O349" s="1">
         <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B350" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C350" s="1">
         <v>600000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>101.501</v>
+        <v>100.501</v>
       </c>
       <c r="E350" s="1">
         <v>102.939</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>617634.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-8628.0</v>
+        <v>-14628.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.3969438210979</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K350">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L350" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="M350" s="1">
-        <v>609006.0</v>
+        <v>603006.0</v>
       </c>
       <c r="N350" s="1">
-        <v>610495.73</v>
+        <v>605985.45</v>
       </c>
       <c r="O350" s="1">
         <v>0.1</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="B351" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C351" s="1">
         <v>900000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.626</v>
+        <v>97.211</v>
       </c>
       <c r="E351" s="1">
         <v>100.761</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>906849.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-28215.0</v>
+        <v>-31950.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-3.1113228332391</v>
+        <v>-3.5231885352468</v>
       </c>
       <c r="K351">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="L351" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="M351" s="1">
-        <v>878634.0</v>
+        <v>874899.0</v>
       </c>
       <c r="N351" s="1">
-        <v>880048.73</v>
+        <v>878394.21</v>
       </c>
       <c r="O351" s="1">
         <v>0.15</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B352" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C352" s="1">
         <v>500000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>105.164</v>
+        <v>104.833</v>
       </c>
       <c r="E352" s="1">
         <v>104.55</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>522750.0</v>
       </c>
       <c r="I352" s="1">
-        <v>3070.0</v>
+        <v>1415.0</v>
       </c>
       <c r="J352" s="1">
-        <v>0.58727881396461</v>
+        <v>0.27068388330942</v>
       </c>
       <c r="K352">
-        <v>3.78</v>
+        <v>4.08</v>
       </c>
       <c r="L352" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="M352" s="1">
-        <v>525820.0</v>
+        <v>524165.0</v>
       </c>
       <c r="N352" s="1">
-        <v>544741.23</v>
+        <v>544541.71</v>
       </c>
       <c r="O352" s="1">
         <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="B353" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C353" s="1">
         <v>750000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.414</v>
+        <v>97.979</v>
       </c>
       <c r="E353" s="1">
         <v>99.589</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>746917.5</v>
       </c>
       <c r="I353" s="1">
-        <v>-8812.5</v>
+        <v>-12075.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.1798491801303</v>
+        <v>-1.616644408519</v>
       </c>
       <c r="K353">
-        <v>1.97</v>
+        <v>2.18</v>
       </c>
       <c r="L353" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="M353" s="1">
-        <v>738105.0</v>
+        <v>734842.5</v>
       </c>
       <c r="N353" s="1">
-        <v>752899.52</v>
+        <v>751178.12</v>
       </c>
       <c r="O353" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="B354" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C354" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>102.507</v>
+        <v>97.434</v>
       </c>
       <c r="E354" s="1">
-        <v>103.012</v>
+        <v>99.908</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>721084.0</v>
+        <v>399632.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-3535.0</v>
+        <v>-9896.0</v>
       </c>
       <c r="J354" s="1">
-        <v>-0.49023414747796</v>
+        <v>-2.4762781759218</v>
       </c>
       <c r="K354">
-        <v>4.45</v>
+        <v>0.76</v>
       </c>
       <c r="L354" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="M354" s="1">
-        <v>717549.0</v>
+        <v>389736.0</v>
       </c>
       <c r="N354" s="1">
-        <v>748703.79</v>
+        <v>392792.94</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B355" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C355" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.045</v>
+        <v>102.379</v>
       </c>
       <c r="E355" s="1">
-        <v>99.908</v>
+        <v>103.012</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>399632.0</v>
+        <v>721084.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-7452.0</v>
+        <v>-4431.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.8647155382952</v>
+        <v>-0.61449151555159</v>
       </c>
       <c r="K355">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>0.03</v>
+      </c>
+      <c r="L355">
+        <v>182.19</v>
       </c>
       <c r="M355" s="1">
-        <v>392180.0</v>
+        <v>716653.0</v>
       </c>
       <c r="N355" s="1">
-        <v>394203.61</v>
+        <v>716835.19</v>
       </c>
       <c r="O355" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B356" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C356" s="1">
         <v>600000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>104.203</v>
+        <v>104.116</v>
       </c>
       <c r="E356" s="1">
         <v>106.6</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>639600.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-14382.0</v>
+        <v>-14904.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-2.2485928705441</v>
+        <v>-2.3302063789869</v>
       </c>
       <c r="K356">
-        <v>1.77</v>
+        <v>2.06</v>
       </c>
       <c r="L356" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="M356" s="1">
-        <v>625218.0</v>
+        <v>624696.0</v>
       </c>
       <c r="N356" s="1">
-        <v>635837.18</v>
+        <v>637061.75</v>
       </c>
       <c r="O356" s="1">
         <v>0.11</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B357" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="C357" s="1">
         <v>1025000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.139</v>
+        <v>97.959</v>
       </c>
       <c r="E357" s="1">
         <v>99.902</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>1023995.5</v>
       </c>
       <c r="I357" s="1">
-        <v>-18070.75</v>
+        <v>-19915.75</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.7647294348461</v>
+        <v>-1.9449060078877</v>
       </c>
       <c r="K357">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="L357" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="M357" s="1">
-        <v>1005924.75</v>
+        <v>1004079.75</v>
       </c>
       <c r="N357" s="1">
-        <v>1008775.09</v>
+        <v>1009475.04</v>
       </c>
       <c r="O357" s="1">
         <v>0.17</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B358" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="C358" s="1">
         <v>526000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.246</v>
+        <v>99.87</v>
       </c>
       <c r="E358" s="1">
         <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>526000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>1293.96</v>
+        <v>-683.8</v>
       </c>
       <c r="J358" s="1">
-        <v>0.246</v>
+        <v>-0.13</v>
       </c>
       <c r="K358">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="L358" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="M358" s="1">
-        <v>527293.96</v>
+        <v>525316.2</v>
       </c>
       <c r="N358" s="1">
-        <v>530488.15</v>
+        <v>529962.29</v>
       </c>
       <c r="O358" s="1">
         <v>0.09</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B359" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C359" s="1">
         <v>211000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>101.605</v>
+        <v>101.065</v>
       </c>
       <c r="E359" s="1">
         <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>211000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>3386.55</v>
+        <v>2247.15</v>
       </c>
       <c r="J359" s="1">
-        <v>1.605</v>
+        <v>1.065</v>
       </c>
       <c r="K359">
-        <v>3.81</v>
+        <v>4.1</v>
       </c>
       <c r="L359" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="M359" s="1">
-        <v>214386.55</v>
+        <v>213247.15</v>
       </c>
       <c r="N359" s="1">
-        <v>222433.73</v>
+        <v>221893.08</v>
       </c>
       <c r="O359" s="1">
         <v>0.04</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="B360" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="C360" s="1">
         <v>302000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>102.31</v>
+        <v>102.203</v>
       </c>
       <c r="E360" s="1">
         <v>99.477</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>300420.54</v>
       </c>
       <c r="I360" s="1">
-        <v>8555.66</v>
+        <v>8232.52</v>
       </c>
       <c r="J360" s="1">
-        <v>2.8478944881731</v>
+        <v>2.7403319360254</v>
       </c>
       <c r="K360">
-        <v>3.2</v>
+        <v>3.48</v>
       </c>
       <c r="L360" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="M360" s="1">
-        <v>308976.2</v>
+        <v>308653.06</v>
       </c>
       <c r="N360" s="1">
-        <v>318635.03</v>
+        <v>319165.14</v>
       </c>
       <c r="O360" s="1">
         <v>0.05</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B361" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="C361" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>102.735</v>
+        <v>101.979</v>
       </c>
       <c r="E361" s="1">
         <v>103.48</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>620880.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-4470.0</v>
+        <v>-7505.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-0.71994588326247</v>
+        <v>-1.4505218399691</v>
       </c>
       <c r="K361">
-        <v>4.24</v>
+        <v>0.28</v>
       </c>
       <c r="L361" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="M361" s="1">
-        <v>616410.0</v>
+        <v>509895.0</v>
       </c>
       <c r="N361" s="1">
-        <v>641840.14</v>
+        <v>511292.26</v>
       </c>
       <c r="O361" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B362" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C362" s="1">
         <v>700000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.554</v>
+        <v>98.298</v>
       </c>
       <c r="E362" s="1">
         <v>99.44457143</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>696112.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-6234.0</v>
+        <v>-8026.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-0.89554554439515</v>
+        <v>-1.1529753832717</v>
       </c>
       <c r="K362">
-        <v>2.01</v>
+        <v>2.27</v>
       </c>
       <c r="L362" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="M362" s="1">
-        <v>689878.0</v>
+        <v>688086.0</v>
       </c>
       <c r="N362" s="1">
-        <v>703923.55</v>
+        <v>703989.42</v>
       </c>
       <c r="O362" s="1">
         <v>0.12</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B363" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C363" s="1">
-        <v>300000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>104.783</v>
+        <v>99.06</v>
       </c>
       <c r="E363" s="1">
-        <v>105.92</v>
+        <v>102.38446331</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>317760.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I363" s="1">
-        <v>-3411.0</v>
+        <v>-31715.38</v>
       </c>
       <c r="J363" s="1">
-        <v>-1.0734516616314</v>
+        <v>-3.247038861967</v>
       </c>
       <c r="K363">
-        <v>4.07</v>
+        <v>2.95</v>
       </c>
       <c r="L363" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="M363" s="1">
-        <v>314349.0</v>
+        <v>945032.4</v>
       </c>
       <c r="N363" s="1">
-        <v>326554.48</v>
+        <v>973162.33</v>
       </c>
       <c r="O363" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B364" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C364" s="1">
-        <v>954000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.275</v>
+        <v>97.85</v>
       </c>
       <c r="E364" s="1">
-        <v>102.38446331</v>
+        <v>100.0</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>976747.78</v>
+        <v>600000.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-20124.28</v>
+        <v>-12900.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.0603353713279</v>
+        <v>-2.15</v>
       </c>
       <c r="K364">
-        <v>2.69</v>
+        <v>0.76</v>
       </c>
       <c r="L364" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="M364" s="1">
-        <v>956623.5</v>
+        <v>587100.0</v>
       </c>
       <c r="N364" s="1">
-        <v>982303.09</v>
+        <v>591646.55</v>
       </c>
       <c r="O364" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B365" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="C365" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>98.303</v>
+        <v>100.322</v>
       </c>
       <c r="E365" s="1">
         <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-10182.0</v>
+        <v>966.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-1.697</v>
+        <v>0.322</v>
       </c>
       <c r="K365">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>0.03</v>
+      </c>
+      <c r="L365">
+        <v>90.99</v>
       </c>
       <c r="M365" s="1">
-        <v>589818.0</v>
+        <v>300966.0</v>
       </c>
       <c r="N365" s="1">
-        <v>593142.36</v>
+        <v>301056.99</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B366" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C366" s="1">
         <v>600000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>95.483</v>
+        <v>96.076</v>
       </c>
       <c r="E366" s="1">
         <v>97.25</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>583500.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-10602.0</v>
+        <v>-7044.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.8169665809769</v>
+        <v>-1.2071979434447</v>
       </c>
       <c r="K366">
-        <v>2.28</v>
+        <v>2.45</v>
       </c>
       <c r="L366" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="M366" s="1">
-        <v>572898.0</v>
+        <v>576456.0</v>
       </c>
       <c r="N366" s="1">
-        <v>586582.93</v>
+        <v>591168.33</v>
       </c>
       <c r="O366" s="1">
         <v>0.1</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B367" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C367" s="1">
         <v>600000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.441</v>
+        <v>99.759</v>
       </c>
       <c r="E367" s="1">
         <v>99.147</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>594882.0</v>
       </c>
       <c r="I367" s="1">
-        <v>7764.0</v>
+        <v>3672.0</v>
       </c>
       <c r="J367" s="1">
-        <v>1.3051327826359</v>
+        <v>0.61726527277679</v>
       </c>
       <c r="K367">
-        <v>2.72</v>
+        <v>2.95</v>
       </c>
       <c r="L367" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="M367" s="1">
-        <v>602646.0</v>
+        <v>598554.0</v>
       </c>
       <c r="N367" s="1">
-        <v>618993.95</v>
+        <v>616237.56</v>
       </c>
       <c r="O367" s="1">
         <v>0.1</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B368" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C368" s="1">
         <v>398000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.748</v>
+        <v>99.319</v>
       </c>
       <c r="E368" s="1">
         <v>99.695</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>396786.1</v>
       </c>
       <c r="I368" s="1">
-        <v>210.94</v>
+        <v>-1496.48</v>
       </c>
       <c r="J368" s="1">
-        <v>0.05316214454085</v>
+        <v>-0.37715030844074</v>
       </c>
       <c r="K368">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>40.89</v>
+        <v>0.27</v>
+      </c>
+      <c r="L368" t="s">
+        <v>949</v>
       </c>
       <c r="M368" s="1">
-        <v>396997.04</v>
+        <v>395289.62</v>
       </c>
       <c r="N368" s="1">
-        <v>397037.93</v>
+        <v>396352.77</v>
       </c>
       <c r="O368" s="1">
         <v>0.07</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="B369" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="C369" s="1">
         <v>700000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>82.754</v>
+        <v>82.62</v>
       </c>
       <c r="E369" s="1">
         <v>94.91728571</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>664421.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-85143.0</v>
+        <v>-86081.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-12.814616034111</v>
+        <v>-12.955791583951</v>
       </c>
       <c r="K369">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="L369" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="M369" s="1">
-        <v>579278.0</v>
+        <v>578340.0</v>
       </c>
       <c r="N369" s="1">
-        <v>582140.33</v>
+        <v>581561.92</v>
       </c>
       <c r="O369" s="1">
         <v>0.1</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="B370" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="C370" s="1">
         <v>4700000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>90.427</v>
+        <v>90.027</v>
       </c>
       <c r="E370" s="1">
         <v>81.919</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>3850193.0</v>
       </c>
       <c r="I370" s="1">
-        <v>399876.0</v>
+        <v>381076.0</v>
       </c>
       <c r="J370" s="1">
-        <v>10.385868968127</v>
+        <v>9.8975817575898</v>
       </c>
       <c r="K370">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>953</v>
+        <v>0.01</v>
+      </c>
+      <c r="L370">
+        <v>321.92</v>
       </c>
       <c r="M370" s="1">
-        <v>4250069.0</v>
+        <v>4231269.0</v>
       </c>
       <c r="N370" s="1">
-        <v>4272281.33</v>
+        <v>4231590.92</v>
       </c>
       <c r="O370" s="1">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B371" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C371" s="1">
         <v>987000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>89.688</v>
+        <v>89.526</v>
       </c>
       <c r="E371" s="1">
         <v>99.73456738</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>984380.18</v>
       </c>
       <c r="I371" s="1">
-        <v>-99159.62</v>
+        <v>-100758.56</v>
       </c>
       <c r="J371" s="1">
-        <v>-10.073305214252</v>
+        <v>-10.235736359503</v>
       </c>
       <c r="K371">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="L371" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="M371" s="1">
-        <v>885220.56</v>
+        <v>883621.62</v>
       </c>
       <c r="N371" s="1">
-        <v>890473.29</v>
+        <v>889381.37</v>
       </c>
       <c r="O371" s="1">
         <v>0.15</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B372" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C372" s="1">
         <v>155000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>101.023</v>
+        <v>100.579</v>
       </c>
       <c r="E372" s="1">
         <v>99.417</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
         <v>154096.35</v>
       </c>
       <c r="I372" s="1">
-        <v>2489.3</v>
+        <v>1801.1</v>
       </c>
       <c r="J372" s="1">
-        <v>1.615417886277</v>
+        <v>1.1688141867085</v>
       </c>
       <c r="K372">
-        <v>3.6</v>
-[...2 lines deleted...]
-        <v>959</v>
+        <v>0.1</v>
+      </c>
+      <c r="L372">
+        <v>159.25</v>
       </c>
       <c r="M372" s="1">
-        <v>156585.65</v>
+        <v>155897.45</v>
       </c>
       <c r="N372" s="1">
-        <v>162159.28</v>
+        <v>156056.7</v>
       </c>
       <c r="O372" s="1">
         <v>0.03</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
         <v>960</v>
       </c>
       <c r="B373" t="s">
         <v>961</v>
       </c>
       <c r="C373" s="1">
         <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.759</v>
+        <v>98.55</v>
       </c>
       <c r="E373" s="1">
         <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>600000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-7446.0</v>
+        <v>-8700.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-1.241</v>
+        <v>-1.45</v>
       </c>
       <c r="K373">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="L373" t="s">
         <v>962</v>
       </c>
       <c r="M373" s="1">
-        <v>592554.0</v>
+        <v>591300.0</v>
       </c>
       <c r="N373" s="1">
-        <v>602349.9</v>
+        <v>602391.65</v>
       </c>
       <c r="O373" s="1">
         <v>0.1</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
         <v>963</v>
       </c>
       <c r="B374" t="s">
         <v>964</v>
       </c>
       <c r="C374" s="1">
-        <v>1875.0</v>
+        <v>2301.0</v>
       </c>
       <c r="D374" s="1">
-        <v>0.1275</v>
+        <v>118.2</v>
       </c>
       <c r="E374" s="1">
-        <v>0.1073293333</v>
+        <v>44.3749239461</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>0.0</v>
+        <v>1021067.0</v>
       </c>
       <c r="I374" s="1">
-        <v>94550.0</v>
+        <v>1698715.0</v>
       </c>
       <c r="J374" s="1">
-        <v>0</v>
+        <v>166.36665370637</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
       <c r="L374">
         <v>0.0</v>
       </c>
       <c r="M374" s="1">
-        <v>94550.0</v>
+        <v>2719782.0</v>
       </c>
       <c r="N374" s="1">
-        <v>94550.0</v>
+        <v>2719782.0</v>
       </c>
       <c r="O374" s="1">
-        <v>0.02</v>
+        <v>0.45</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
         <v>965</v>
       </c>
       <c r="B375" t="s">
         <v>966</v>
       </c>
       <c r="C375" s="1">
-        <v>4104.0</v>
+        <v>2301.0</v>
       </c>
       <c r="D375" s="1">
-        <v>71.9</v>
+        <v>4.3</v>
       </c>
       <c r="E375" s="1">
-        <v>47.9551169591</v>
+        <v>2.7376358105</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>1968078.0</v>
+        <v>62993.0</v>
       </c>
       <c r="I375" s="1">
-        <v>982698.0</v>
+        <v>35950.0</v>
       </c>
       <c r="J375" s="1">
-        <v>49.931862456671</v>
+        <v>57.069833156065</v>
       </c>
       <c r="K375">
         <v>0.0</v>
       </c>
       <c r="L375">
         <v>0.0</v>
       </c>
       <c r="M375" s="1">
-        <v>2950776.0</v>
+        <v>98943.0</v>
       </c>
       <c r="N375" s="1">
-        <v>2950776.0</v>
+        <v>98943.0</v>
       </c>
       <c r="O375" s="1">
-        <v>0.49</v>
+        <v>0.02</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
         <v>967</v>
       </c>
       <c r="B376" t="s">
         <v>968</v>
       </c>
       <c r="C376" s="1">
-        <v>-1875.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D376" s="1">
-        <v>0.09</v>
+        <v>0.095</v>
       </c>
       <c r="E376" s="1">
-        <v>0.0698506667</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>0.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-94450.0</v>
+        <v>-103506.25</v>
       </c>
       <c r="J376" s="1">
         <v>0</v>
       </c>
       <c r="K376">
         <v>0.0</v>
       </c>
       <c r="L376">
         <v>0.0</v>
       </c>
       <c r="M376" s="1">
-        <v>-94450.0</v>
+        <v>-103506.25</v>
       </c>
       <c r="N376" s="1">
-        <v>-94450.0</v>
+        <v>-103506.25</v>
       </c>
       <c r="O376" s="1">
         <v>-0.02</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
         <v>969</v>
       </c>
       <c r="B377" t="s">
         <v>970</v>
       </c>
       <c r="C377" s="1">
-        <v>-4104.0</v>
+        <v>550.0</v>
       </c>
       <c r="D377" s="1">
-        <v>58.1</v>
+        <v>76.5</v>
       </c>
       <c r="E377" s="1">
-        <v>43.5381578947</v>
+        <v>53.2</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>-1786806.0</v>
+        <v>292600.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-597618.0</v>
+        <v>128150.0</v>
       </c>
       <c r="J377" s="1">
-        <v>33.446160355405</v>
+        <v>43.796992481203</v>
       </c>
       <c r="K377">
         <v>0.0</v>
       </c>
       <c r="L377">
         <v>0.0</v>
       </c>
       <c r="M377" s="1">
-        <v>-2384424.0</v>
+        <v>420750.0</v>
       </c>
       <c r="N377" s="1">
-        <v>-2384424.0</v>
+        <v>420750.0</v>
       </c>
       <c r="O377" s="1">
-        <v>-0.4</v>
+        <v>0.07</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
         <v>971</v>
       </c>
       <c r="B378" t="s">
         <v>972</v>
       </c>
       <c r="C378" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>83.5</v>
+      </c>
+      <c r="E378" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>583575.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>63550.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>10.889774236388</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>647125.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>647125.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>973</v>
+      </c>
+      <c r="B379" t="s">
+        <v>974</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-4600.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>35.0</v>
+      </c>
+      <c r="E379" s="1">
+        <v>13.2581086957</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-609873.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-1000127.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>163.98938795454</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-1610000.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-1610000.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.27</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>975</v>
+      </c>
+      <c r="B380" t="s">
+        <v>976</v>
+      </c>
+      <c r="C380" s="1">
+        <v>-3094.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E380" s="1">
+        <v>0.0738493859</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>68450.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
+      </c>
+      <c r="L380">
+        <v>0.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>68450.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>68450.0</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>977</v>
+      </c>
+      <c r="B381" t="s">
+        <v>978</v>
+      </c>
+      <c r="C381" s="1">
         <v>-5400000.0</v>
       </c>
-      <c r="D378" s="1">
-[...2 lines deleted...]
-      <c r="E378" s="1">
+      <c r="D381" s="1">
+        <v>10.00805556</v>
+      </c>
+      <c r="E381" s="1">
         <v>0.1158591519</v>
       </c>
-      <c r="F378" t="s">
-[...5 lines deleted...]
-      <c r="H378" s="1">
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
         <v>-625639.42</v>
       </c>
-      <c r="I378" s="1">
-[...17 lines deleted...]
-      <c r="O378" s="1">
+      <c r="I381" s="1">
+        <v>101704.42</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-16.256076063749</v>
+      </c>
+      <c r="K381">
+        <v>0.0</v>
+      </c>
+      <c r="L381" t="s">
+        <v>979</v>
+      </c>
+      <c r="M381" s="1">
+        <v>-523935.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>-540435.0</v>
+      </c>
+      <c r="O381" s="1">
         <v>-0.09</v>
       </c>
-      <c r="P378">
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>980</v>
+      </c>
+      <c r="B382" t="s">
+        <v>981</v>
+      </c>
+      <c r="C382" s="1">
+        <v>5400000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>10.00805556</v>
+      </c>
+      <c r="E382" s="1">
+        <v>0.0763348926</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>412208.42</v>
+      </c>
+      <c r="I382" s="1">
+        <v>111726.58</v>
+      </c>
+      <c r="J382" s="1">
+        <v>27.104390541076</v>
+      </c>
+      <c r="K382">
+        <v>0.0</v>
+      </c>
+      <c r="L382" t="s">
+        <v>982</v>
+      </c>
+      <c r="M382" s="1">
+        <v>523935.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>540435.0</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>983</v>
+      </c>
+      <c r="B383" t="s">
+        <v>984</v>
+      </c>
+      <c r="C383" s="1">
+        <v>-5400000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>9.16835556</v>
+      </c>
+      <c r="E383" s="1">
+        <v>0.0676068926</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>-365077.22</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-113513.98</v>
+      </c>
+      <c r="J383" s="1">
+        <v>31.09314243162</v>
+      </c>
+      <c r="K383">
+        <v>0.0</v>
+      </c>
+      <c r="L383" t="s">
+        <v>979</v>
+      </c>
+      <c r="M383" s="1">
+        <v>-478591.2</v>
+      </c>
+      <c r="N383" s="1">
+        <v>-495091.2</v>
+      </c>
+      <c r="O383" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>985</v>
+      </c>
+      <c r="B384" t="s">
+        <v>986</v>
+      </c>
+      <c r="C384" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>9.1683556</v>
+      </c>
+      <c r="E384" s="1">
+        <v>0.089418316</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>223545.79</v>
+      </c>
+      <c r="I384" s="1">
+        <v>-1975.79</v>
+      </c>
+      <c r="J384" s="1">
+        <v>-0.88384129264971</v>
+      </c>
+      <c r="K384">
+        <v>0.0</v>
+      </c>
+      <c r="L384" t="s">
+        <v>987</v>
+      </c>
+      <c r="M384" s="1">
+        <v>221570.0</v>
+      </c>
+      <c r="N384" s="1">
+        <v>229208.89</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P384">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>