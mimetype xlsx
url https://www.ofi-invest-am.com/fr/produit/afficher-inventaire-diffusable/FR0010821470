--- v3 (2026-07-09)
+++ v4 (2026-08-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="988">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -253,51 +253,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -475,51 +475,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1030,1998 +1030,1887 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>OACT01964193</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>11 643.50</t>
+    <t>18 502.00</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 183.29</t>
+    <t>15 417.12</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>26 305.48</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>10 787.67</t>
+    <t>10 340.75</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>8 177.67</t>
+    <t>10 841.61</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>7 841.10</t>
+    <t>1 035.62</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>1 468.82</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 288.88</t>
+    <t>4 205.81</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>17 876.71</t>
+    <t>20 527.40</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>58 527.21</t>
+    <t>53 532.93</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>1 650.00</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>13 808.22</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>16 865.75</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 933.97</t>
+    <t>3 533.22</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>18 688.36</t>
+    <t>21 191.78</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>41 760.27</t>
-[...8 lines deleted...]
-    <t>22 111.75</t>
+    <t>1 620.55</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>20 220.05</t>
+    <t>23 684.04</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>2 805.48</t>
+  </si>
+  <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 745.60</t>
+    <t>5 709.76</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>14 575.34</t>
-[...17 lines deleted...]
-    <t>11 820.21</t>
+    <t>16 636.99</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>3 167.12</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>4 276.73</t>
+  </si>
+  <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>3 937.68</t>
+    <t>4 625.98</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>6 553.60</t>
+    <t>9 551.53</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>6 290.41</t>
+    <t>9 589.04</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>5 106.16</t>
+    <t>8 198.63</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
-    <t>5 090.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>12 957.05</t>
-[...8 lines deleted...]
-    <t>10 309.93</t>
+    <t>14 714.63</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>6 250.68</t>
-[...17 lines deleted...]
-    <t>5 520.49</t>
+    <t>11 419.52</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>3 032.24</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>8 612.78</t>
+    <t>11 017.65</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>11 790.41</t>
+    <t>15 147.95</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>5 218.95</t>
-[...8 lines deleted...]
-    <t>1 906.85</t>
+    <t>7 890.56</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>32 694.41</t>
+    <t>1 362.27</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
+    <t>1 083.56</t>
+  </si>
+  <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>4 464.04</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>4 238.36</t>
+    <t>5 239.73</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>8 186.30</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>8 345.77</t>
-[...5 lines deleted...]
-    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2031</t>
+    <t>10 787.05</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>12 556.85</t>
+    <t>15 340.07</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>7 962.33</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>11 506.85</t>
+    <t>13 980.82</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>2 991.78</t>
+    <t>3 610.27</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 362.79</t>
+    <t>4 809.86</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>18 097.60</t>
+    <t>20 969.18</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>3 315.07</t>
+  </si>
+  <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>11 879.45</t>
+    <t>13 764.38</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>40 402.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>23 720.55</t>
-[...8 lines deleted...]
-    <t>5 239.73</t>
+    <t>22 491.44</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>21 941.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>8 845.89</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 800.00</t>
+    <t>1 709.59</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>11 206.85</t>
-[...8 lines deleted...]
-    <t>12 396.93</t>
+    <t>13 592.47</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>2 281.37</t>
+  </si>
+  <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>30 136.99</t>
+    <t>36 027.40</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 636.64</t>
+    <t>2 829.45</t>
   </si>
   <si>
     <t>DE000DL19VS4</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 19/11/2030</t>
   </si>
   <si>
+    <t>2 704.11</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>7 643.84</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 854.45</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>5 383.56</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 202.11</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>25 311.04</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>5 190.21</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>9 056.85</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>14 732.50</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>23 494.40</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 013.01</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>7 131.85</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 394.86</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>8 013.70</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>17 835.62</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 874.21</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>5 758.77</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>6 739.73</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 976.71</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>75 746.02</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>12 063.01</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>8 100.89</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 208.22</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>6 008.79</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>4 845.99</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>11 515.62</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>181 956.08</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 583.87</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>3 852.74</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 596.58</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>4 290.41</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>2 589.04</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>26 381.85</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>24 904.11</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>11 226.66</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>8 153.42</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 500.72</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>5 796.58</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>44 429.79</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>8 390.41</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>22 513.96</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>9 667.29</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>2 255.34</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>7 390.75</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>17 003.29</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>322 262.63</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>6 139.73</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>9 567.46</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>5 582.88</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>15 606.16</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 563.01</t>
+  </si>
+  <si>
+    <t>FR0014001R34</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 02/08/2032</t>
+  </si>
+  <si>
+    <t>6 713.01</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>4 746.58</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 095.45</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>24 933.92</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>9 863.01</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>6 446.58</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>8 237.98</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>4 827.87</t>
+  </si>
+  <si>
+    <t>XS2023644540</t>
+  </si>
+  <si>
+    <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
+  </si>
+  <si>
+    <t>8 570.21</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>14 958.90</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>8 581.81</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>14 525.49</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>19 495.89</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>17 451.48</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>7 344.00</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>19 039.86</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>2 358.90</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>10 043.84</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>13 668.86</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>14 811.45</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>6 715.07</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>1 544.88</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>45 644.11</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>4 367.73</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>16 779.95</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>4 241.10</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>8 904.45</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
     <t>2 085.62</t>
   </si>
   <si>
-    <t>DE000A351ZT4</t>
-[...853 lines deleted...]
-  <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>4 556.71</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 422.49</t>
+    <t>3 971.13</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>8 623.33</t>
+    <t>11 290.98</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>10 097.26</t>
+    <t>15 457.53</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>3 992.47</t>
+  </si>
+  <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>26 167.81</t>
+    <t>30 143.84</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 681.50</t>
-[...8 lines deleted...]
-    <t>1 491.78</t>
+    <t>5 134.80</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>7 520.05</t>
+    <t>8 983.23</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>3 271.44</t>
+    <t>4 888.36</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>20 735.45</t>
+    <t>1 382.36</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 532.97</t>
+    <t>4 618.10</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 041.10</t>
+    <t>10 808.22</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>12 230.14</t>
-[...8 lines deleted...]
-    <t>12 347.18</t>
+    <t>15 882.19</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 732.70</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>23 545.78</t>
-[...8 lines deleted...]
-    <t>102 575.34</t>
+    <t>18 704.61</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 313.64</t>
+    <t>6 140.05</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>19 561.64</t>
+    <t>1 917.81</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>6 371.15</t>
+    <t>8 635.27</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 804.79</t>
-[...17 lines deleted...]
-    <t>26 630.14</t>
+    <t>7 112.16</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>2 356.18</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 691.15</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>7 586.30</t>
+    <t>9 883.56</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>2 979.45</t>
+    <t>5 541.78</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 495.21</t>
+    <t>7 073.63</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>20 376.71</t>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>16 335.62</t>
+    <t>18 986.30</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>4 099.32</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>4 908.33</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>12 365.75</t>
+    <t>15 369.86</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>5 395.29</t>
+    <t>9 772.60</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>4 646.09</t>
+    <t>7 143.37</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>8 645.93</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 512.08</t>
+    <t>11 979.68</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>3 900.68</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 903.42</t>
+    <t>19 098.97</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>2 329.74</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>28 129.93</t>
+    <t>32 344.52</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 546.55</t>
+    <t>6 648.72</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 395.12</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>14 712.33</t>
-[...8 lines deleted...]
-    <t>17 683.56</t>
+    <t>1 479.45</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 063.15</t>
+    <t>2 821.44</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>3 840.41</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
+    <t>BE0390281500</t>
+  </si>
+  <si>
+    <t>WALLONIE STATE OF 3.5 22/10/2034</t>
+  </si>
+  <si>
+    <t>28 671.23</t>
+  </si>
+  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>5 759.75</t>
+    <t>6 631.83</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>11 091.65</t>
-[...11 lines deleted...]
-    <t>APR26 SX5E C @ 6100.000000</t>
+    <t>13 320.35</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...14 lines deleted...]
-    <t>APR26 SX5E C @ 5950.000000</t>
+    <t>SX5E2606PS18</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5400.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS40</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5700.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>CDS-00107067</t>
-[...29 lines deleted...]
-    <t>7 638.89</t>
+    <t>SX5E2606PS44</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5550.000000</t>
+  </si>
+  <si>
+    <t>CDS-00109146</t>
+  </si>
+  <si>
+    <t>PAR20260515050145045</t>
+  </si>
+  <si>
+    <t>-26 986.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3385,154 +3274,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>641206.584</v>
+        <v>637590.584</v>
       </c>
       <c r="D2">
-        <v>920.3</v>
+        <v>936.91</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>590105700.39</v>
+        <v>597365120.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>590105700.39</v>
+        <v>597365120.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>9622.0</v>
       </c>
       <c r="D3">
-        <v>905.05</v>
+        <v>921.38</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>8708443.69</v>
+        <v>8865569.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>8708443.69</v>
+        <v>8865569.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29771.0</v>
+        <v>33076.0</v>
       </c>
       <c r="D4">
-        <v>110.45</v>
+        <v>112.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3288321.06</v>
+        <v>3722429.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3288321.06</v>
+        <v>3722429.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P384"/>
+  <dimension ref="A1:P374"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O384" sqref="O384"/>
+      <selection activeCell="O374" sqref="O374"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -3554,19186 +3443,18686 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>6839.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.92</v>
+        <v>38.76</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>240869.58</v>
       </c>
       <c r="I2" s="1">
-        <v>-22568.7</v>
+        <v>24210.06</v>
       </c>
       <c r="J2" s="1">
-        <v>-9.3696763202726</v>
+        <v>10.051107325383</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>218300.88</v>
+        <v>265079.64</v>
       </c>
       <c r="N2" s="1">
-        <v>218300.88</v>
+        <v>265079.64</v>
       </c>
       <c r="O2" s="1">
         <v>0.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="1">
         <v>20515.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.88</v>
+        <v>33.94</v>
       </c>
       <c r="E3" s="1">
         <v>28.306197904</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>580701.65</v>
       </c>
       <c r="I3" s="1">
-        <v>11771.55</v>
+        <v>115577.45</v>
       </c>
       <c r="J3" s="1">
-        <v>2.0271252888639</v>
+        <v>19.903068985597</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>592473.2</v>
+        <v>696279.1</v>
       </c>
       <c r="N3" s="1">
-        <v>592473.2</v>
+        <v>696279.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5562.0</v>
+        <v>5317.0</v>
       </c>
       <c r="D4" s="1">
-        <v>237.0</v>
+        <v>254.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.7687162891</v>
+        <v>245.768715441</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1366965.6</v>
+        <v>1306752.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-48771.6</v>
+        <v>45892.54</v>
       </c>
       <c r="J4" s="1">
-        <v>-3.5678732515288</v>
+        <v>3.5119541327596</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>1318194.0</v>
+        <v>1352644.8</v>
       </c>
       <c r="N4" s="1">
-        <v>1318194.0</v>
+        <v>1352644.8</v>
       </c>
       <c r="O4" s="1">
         <v>0.22</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>9063.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.0</v>
+        <v>154.5</v>
       </c>
       <c r="E5" s="1">
-        <v>207.5221659495</v>
+        <v>207.5221655316</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1880773.39</v>
+        <v>1797764.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-639142.39</v>
+        <v>-459331.02</v>
       </c>
       <c r="J5" s="1">
-        <v>-33.982955809472</v>
+        <v>-25.550121547621</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1241631.0</v>
+        <v>1338433.5</v>
       </c>
       <c r="N5" s="1">
-        <v>1241631.0</v>
+        <v>1338433.5</v>
       </c>
       <c r="O5" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>862.0</v>
+        <v>824.0</v>
       </c>
       <c r="D6" s="1">
-        <v>860.0</v>
+        <v>957.9</v>
       </c>
       <c r="E6" s="1">
-        <v>1539.1208816705</v>
+        <v>1539.1208859223</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1326722.2</v>
+        <v>1268235.61</v>
       </c>
       <c r="I6" s="1">
-        <v>-585402.2</v>
+        <v>-478926.01</v>
       </c>
       <c r="J6" s="1">
-        <v>-44.123946972471</v>
+        <v>-37.763173200917</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>741320.0</v>
+        <v>789309.6</v>
       </c>
       <c r="N6" s="1">
-        <v>741320.0</v>
+        <v>789309.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>111495.0</v>
+        <v>106577.0</v>
       </c>
       <c r="D7" s="1">
-        <v>27.04</v>
+        <v>23.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0886326741</v>
+        <v>27.0886326318</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3020247.1</v>
+        <v>2887025.2</v>
       </c>
       <c r="I7" s="1">
-        <v>-5422.3</v>
+        <v>-350492.6</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.1795316681208</v>
+        <v>-12.140268120971</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3014824.8</v>
+        <v>2536532.6</v>
       </c>
       <c r="N7" s="1">
-        <v>3014824.8</v>
+        <v>2536532.6</v>
       </c>
       <c r="O7" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>1874.0</v>
       </c>
       <c r="D8" s="1">
-        <v>117.4</v>
+        <v>109.2</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>221881.6</v>
       </c>
       <c r="I8" s="1">
-        <v>-1874.0</v>
+        <v>-17240.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.84459459459459</v>
+        <v>-7.7702702702703</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>220007.6</v>
+        <v>204640.8</v>
       </c>
       <c r="N8" s="1">
-        <v>220007.6</v>
+        <v>204640.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
         <v>5511.0</v>
       </c>
       <c r="D9" s="1">
-        <v>66.9</v>
+        <v>68.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>346641.9</v>
       </c>
       <c r="I9" s="1">
-        <v>22044.0</v>
+        <v>28657.2</v>
       </c>
       <c r="J9" s="1">
-        <v>6.3593004769475</v>
+        <v>8.2670906200318</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>368685.9</v>
+        <v>375299.1</v>
       </c>
       <c r="N9" s="1">
-        <v>368685.9</v>
+        <v>375299.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.06</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>101983.0</v>
+        <v>97485.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.462</v>
+        <v>10.125</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8571026544</v>
+        <v>8.8571026312</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>903273.9</v>
+        <v>863434.65</v>
       </c>
       <c r="I10" s="1">
-        <v>61689.25</v>
+        <v>123600.98</v>
       </c>
       <c r="J10" s="1">
-        <v>6.8295176025788</v>
+        <v>14.31503588604</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>964963.15</v>
+        <v>987035.63</v>
       </c>
       <c r="N10" s="1">
-        <v>964963.15</v>
+        <v>987035.63</v>
       </c>
       <c r="O10" s="1">
         <v>0.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="1">
-        <v>20642.0</v>
+        <v>19732.0</v>
       </c>
       <c r="D11" s="1">
-        <v>170.8</v>
+        <v>169.52</v>
       </c>
       <c r="E11" s="1">
-        <v>161.5490906889</v>
+        <v>161.5490908169</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3334696.33</v>
+        <v>3187686.66</v>
       </c>
       <c r="I11" s="1">
-        <v>190957.27</v>
+        <v>157281.98</v>
       </c>
       <c r="J11" s="1">
-        <v>5.7263765903386</v>
+        <v>4.9340476896183</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>3525653.6</v>
+        <v>3344968.64</v>
       </c>
       <c r="N11" s="1">
-        <v>3525653.6</v>
+        <v>3344968.64</v>
       </c>
       <c r="O11" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="1">
-        <v>13309.0</v>
+        <v>12722.0</v>
       </c>
       <c r="D12" s="1">
-        <v>378.3</v>
+        <v>385.6</v>
       </c>
       <c r="E12" s="1">
-        <v>240.1814276054</v>
+        <v>240.1814274485</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3196574.62</v>
+        <v>3055588.12</v>
       </c>
       <c r="I12" s="1">
-        <v>1838220.08</v>
+        <v>1850015.08</v>
       </c>
       <c r="J12" s="1">
-        <v>57.505933648438</v>
+        <v>60.545302813915</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5034794.7</v>
+        <v>4905603.2</v>
       </c>
       <c r="N12" s="1">
-        <v>5034794.7</v>
+        <v>4905603.2</v>
       </c>
       <c r="O12" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1">
         <v>32601.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.0</v>
+        <v>16.875</v>
       </c>
       <c r="E13" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>841114.11</v>
       </c>
       <c r="I13" s="1">
-        <v>-91291.11</v>
+        <v>-290972.23</v>
       </c>
       <c r="J13" s="1">
-        <v>-10.853593931506</v>
+        <v>-34.593668866166</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>749823.0</v>
+        <v>550141.88</v>
       </c>
       <c r="N13" s="1">
-        <v>749823.0</v>
+        <v>550141.88</v>
       </c>
       <c r="O13" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="1">
         <v>3919.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.65</v>
+        <v>62.85</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>249052.45</v>
       </c>
       <c r="I14" s="1">
-        <v>-42717.1</v>
+        <v>-2743.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.151848937844</v>
+        <v>-1.1014948859166</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>206335.35</v>
+        <v>246309.15</v>
       </c>
       <c r="N14" s="1">
-        <v>206335.35</v>
+        <v>246309.15</v>
       </c>
       <c r="O14" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="1">
-        <v>37581.0</v>
+        <v>35923.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.46</v>
+        <v>51.46</v>
       </c>
       <c r="E15" s="1">
-        <v>67.6265642213</v>
+        <v>67.6265643181</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2541473.91</v>
+        <v>2429349.07</v>
       </c>
       <c r="I15" s="1">
-        <v>-682717.65</v>
+        <v>-580751.49</v>
       </c>
       <c r="J15" s="1">
-        <v>-26.863059554288</v>
+        <v>-23.905641933952</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1858756.26</v>
+        <v>1848597.58</v>
       </c>
       <c r="N15" s="1">
-        <v>1858756.26</v>
+        <v>1848597.58</v>
       </c>
       <c r="O15" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="1">
         <v>17933.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.29</v>
+        <v>10.35</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>236267.28</v>
       </c>
       <c r="I16" s="1">
-        <v>-69669.71</v>
+        <v>-50660.73</v>
       </c>
       <c r="J16" s="1">
-        <v>-29.487667526371</v>
+        <v>-21.442126899671</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>166597.57</v>
+        <v>185606.55</v>
       </c>
       <c r="N16" s="1">
-        <v>166597.57</v>
+        <v>185606.55</v>
       </c>
       <c r="O16" s="1">
         <v>0.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>44845.0</v>
+        <v>42867.0</v>
       </c>
       <c r="D17" s="1">
-        <v>63.66</v>
+        <v>71.9</v>
       </c>
       <c r="E17" s="1">
-        <v>56.6150513993</v>
+        <v>56.6150514382</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2538901.98</v>
+        <v>2426917.41</v>
       </c>
       <c r="I17" s="1">
-        <v>315930.72</v>
+        <v>655219.89</v>
       </c>
       <c r="J17" s="1">
-        <v>12.443596581858</v>
+        <v>26.998029982405</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2854832.7</v>
+        <v>3082137.3</v>
       </c>
       <c r="N17" s="1">
-        <v>2854832.7</v>
+        <v>3082137.3</v>
       </c>
       <c r="O17" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>21054.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.56</v>
+        <v>34.76</v>
       </c>
       <c r="E18" s="1">
         <v>29.8124194927</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>627670.68</v>
       </c>
       <c r="I18" s="1">
-        <v>-5314.44</v>
+        <v>104166.36</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.84669240882815</v>
+        <v>16.595702701933</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>622356.24</v>
+        <v>731837.04</v>
       </c>
       <c r="N18" s="1">
-        <v>622356.24</v>
+        <v>731837.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>15478.0</v>
+        <v>14795.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1234.8</v>
+        <v>1409.0</v>
       </c>
       <c r="E19" s="1">
-        <v>434.9879810053</v>
+        <v>434.9879810747</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>6732743.97</v>
+        <v>6435647.18</v>
       </c>
       <c r="I19" s="1">
-        <v>12379490.43</v>
+        <v>14410507.82</v>
       </c>
       <c r="J19" s="1">
-        <v>183.86991225511</v>
+        <v>223.91699571076</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19112234.4</v>
+        <v>20846155.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19112234.4</v>
+        <v>20846155.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.17</v>
+        <v>3.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="1">
         <v>4924.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.94</v>
+        <v>65.76</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>302530.56</v>
       </c>
       <c r="I20" s="1">
-        <v>2462.0</v>
+        <v>21271.68</v>
       </c>
       <c r="J20" s="1">
-        <v>0.81380208333333</v>
+        <v>7.03125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>304992.56</v>
+        <v>323802.24</v>
       </c>
       <c r="N20" s="1">
-        <v>304992.56</v>
+        <v>323802.24</v>
       </c>
       <c r="O20" s="1">
         <v>0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1">
-        <v>123243.0</v>
+        <v>117807.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.44</v>
+        <v>40.12</v>
       </c>
       <c r="E21" s="1">
-        <v>26.1450423959</v>
+        <v>26.1450423999</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3222193.46</v>
+        <v>3080069.01</v>
       </c>
       <c r="I21" s="1">
-        <v>1884996.46</v>
+        <v>1646347.83</v>
       </c>
       <c r="J21" s="1">
-        <v>58.500412324715</v>
+        <v>53.451653993947</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>5107189.92</v>
+        <v>4726416.84</v>
       </c>
       <c r="N21" s="1">
-        <v>5107189.92</v>
+        <v>4726416.84</v>
       </c>
       <c r="O21" s="1">
-        <v>0.85</v>
+        <v>0.77</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="1">
         <v>26749.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.4</v>
+        <v>10.31</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>224557.86</v>
       </c>
       <c r="I22" s="1">
-        <v>26882.74</v>
+        <v>51224.33</v>
       </c>
       <c r="J22" s="1">
-        <v>11.971409061344</v>
+        <v>22.811194406644</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>251440.6</v>
+        <v>275782.19</v>
       </c>
       <c r="N22" s="1">
-        <v>251440.6</v>
+        <v>275782.19</v>
       </c>
       <c r="O22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="1">
         <v>4274.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.1</v>
+        <v>55.2</v>
       </c>
       <c r="E23" s="1">
         <v>54.8499953205</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>234428.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-7479.48</v>
+        <v>1495.92</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.1905113397291</v>
+        <v>0.63811250559231</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>226949.4</v>
+        <v>235924.8</v>
       </c>
       <c r="N23" s="1">
-        <v>226949.4</v>
+        <v>235924.8</v>
       </c>
       <c r="O23" s="1">
         <v>0.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>72</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="1">
         <v>26607.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.3</v>
+        <v>19.785</v>
       </c>
       <c r="E24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>484212.48</v>
       </c>
       <c r="I24" s="1">
-        <v>2695.62</v>
+        <v>42207.02</v>
       </c>
       <c r="J24" s="1">
-        <v>0.5567018842637</v>
+        <v>8.7166320041978</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>486908.1</v>
+        <v>526419.5</v>
       </c>
       <c r="N24" s="1">
-        <v>486908.1</v>
+        <v>526419.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="1">
-        <v>223623.0</v>
+        <v>213760.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.21</v>
+        <v>19.295</v>
       </c>
       <c r="E25" s="1">
-        <v>10.8927986388</v>
+        <v>10.8927986527</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2435880.31</v>
+        <v>2328444.64</v>
       </c>
       <c r="I25" s="1">
-        <v>1859917.52</v>
+        <v>1796054.56</v>
       </c>
       <c r="J25" s="1">
-        <v>76.355045539984</v>
+        <v>77.135377373627</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>4295797.83</v>
+        <v>4124499.2</v>
       </c>
       <c r="N25" s="1">
-        <v>4295797.83</v>
+        <v>4124499.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.68</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="1">
         <v>179096.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.232</v>
+        <v>3.398</v>
       </c>
       <c r="E26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>573267.99</v>
       </c>
       <c r="I26" s="1">
-        <v>5570.28</v>
+        <v>35300.22</v>
       </c>
       <c r="J26" s="1">
-        <v>0.97167120738767</v>
+        <v>6.1577169170042</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>578838.27</v>
+        <v>608568.21</v>
       </c>
       <c r="N26" s="1">
-        <v>578838.27</v>
+        <v>608568.21</v>
       </c>
       <c r="O26" s="1">
         <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>78</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="1">
-        <v>498075.0</v>
+        <v>476107.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.348</v>
+        <v>10.428</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6766700397</v>
+        <v>7.6766700343</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3823557.43</v>
+        <v>3654916.34</v>
       </c>
       <c r="I27" s="1">
-        <v>1330522.67</v>
+        <v>1309927.46</v>
       </c>
       <c r="J27" s="1">
-        <v>34.798030220773</v>
+        <v>35.840148943054</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>5154080.1</v>
+        <v>4964843.8</v>
       </c>
       <c r="N27" s="1">
-        <v>5154080.1</v>
+        <v>4964843.8</v>
       </c>
       <c r="O27" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" s="1">
         <v>31134.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.39</v>
+        <v>17.39</v>
       </c>
       <c r="E28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>513326.69</v>
       </c>
       <c r="I28" s="1">
-        <v>-3040.43</v>
+        <v>28093.57</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.59229922371658</v>
+        <v>5.4728442037565</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>510286.26</v>
+        <v>541420.26</v>
       </c>
       <c r="N28" s="1">
-        <v>510286.26</v>
+        <v>541420.26</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>82</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="1">
         <v>20996.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.265</v>
+        <v>14.02</v>
       </c>
       <c r="E29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>297618.28</v>
       </c>
       <c r="I29" s="1">
-        <v>1889.66</v>
+        <v>-3254.36</v>
       </c>
       <c r="J29" s="1">
-        <v>0.63492739760474</v>
+        <v>-1.0934677802721</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>299507.94</v>
+        <v>294363.92</v>
       </c>
       <c r="N29" s="1">
-        <v>299507.94</v>
+        <v>294363.92</v>
       </c>
       <c r="O29" s="1">
         <v>0.05</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>84</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="1">
         <v>4550.0</v>
       </c>
       <c r="D30" s="1">
-        <v>137.6</v>
+        <v>151.7</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8923076923</v>
+        <v>127.8423076923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>600110.0</v>
+        <v>581682.5</v>
       </c>
       <c r="I30" s="1">
-        <v>25970.0</v>
+        <v>108552.5</v>
       </c>
       <c r="J30" s="1">
-        <v>4.327539951009</v>
+        <v>18.661812930594</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>626080.0</v>
+        <v>690235.0</v>
       </c>
       <c r="N30" s="1">
-        <v>626080.0</v>
+        <v>690235.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" s="1">
         <v>2484.0</v>
       </c>
       <c r="D31" s="1">
-        <v>206.1</v>
+        <v>273.6</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>470469.6</v>
       </c>
       <c r="I31" s="1">
-        <v>41482.8</v>
+        <v>209152.8</v>
       </c>
       <c r="J31" s="1">
-        <v>8.8173178458289</v>
+        <v>44.456177402323</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>511952.4</v>
+        <v>679622.4</v>
       </c>
       <c r="N31" s="1">
-        <v>511952.4</v>
+        <v>679622.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>88</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="1">
         <v>7175.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.04</v>
+        <v>30.56</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>245385.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-37023.0</v>
+        <v>-26117.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.087719298246</v>
+        <v>-10.643274853801</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>208362.0</v>
+        <v>219268.0</v>
       </c>
       <c r="N32" s="1">
-        <v>208362.0</v>
+        <v>219268.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>90</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="1">
-        <v>37399.0</v>
+        <v>35750.0</v>
       </c>
       <c r="D33" s="1">
-        <v>82.38</v>
+        <v>74.48</v>
       </c>
       <c r="E33" s="1">
-        <v>79.7427369716</v>
+        <v>79.7427370629</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2982298.62</v>
+        <v>2850802.85</v>
       </c>
       <c r="I33" s="1">
-        <v>98631.0</v>
+        <v>-188142.85</v>
       </c>
       <c r="J33" s="1">
-        <v>3.3072140844165</v>
+        <v>-6.5996443773725</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3080929.62</v>
+        <v>2662660.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3080929.62</v>
+        <v>2662660.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>92</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="1">
-        <v>41369.0</v>
+        <v>39544.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.49</v>
+        <v>89.93</v>
       </c>
       <c r="E34" s="1">
-        <v>75.7418704827</v>
+        <v>75.7418705745</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3133365.44</v>
+        <v>2995136.53</v>
       </c>
       <c r="I34" s="1">
-        <v>568746.37</v>
+        <v>561055.39</v>
       </c>
       <c r="J34" s="1">
-        <v>18.151293900784</v>
+        <v>18.732214187244</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3702111.81</v>
+        <v>3556191.92</v>
       </c>
       <c r="N34" s="1">
-        <v>3702111.81</v>
+        <v>3556191.92</v>
       </c>
       <c r="O34" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="1">
-        <v>6120.0</v>
+        <v>2468744.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.17</v>
+        <v>11.238</v>
       </c>
       <c r="E35" s="1">
-        <v>11.2053316993</v>
+        <v>11.2686813821</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>68576.63</v>
+        <v>27819489.55</v>
       </c>
       <c r="I35" s="1">
-        <v>-216.23</v>
+        <v>-75744.48</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.31531149897567</v>
+        <v>-0.27227127896745</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>68360.4</v>
+        <v>27743745.07</v>
       </c>
       <c r="N35" s="1">
-        <v>68360.4</v>
+        <v>27743745.07</v>
       </c>
       <c r="O35" s="1">
-        <v>0.01</v>
+        <v>4.55</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>96</v>
       </c>
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="1">
-        <v>2662651.0</v>
+        <v>958160.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.636</v>
+        <v>10.676</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7833651688</v>
+        <v>10.7833651687</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>28712338.05</v>
+        <v>10332189.17</v>
       </c>
       <c r="I36" s="1">
-        <v>-392382.01</v>
+        <v>-102873.01</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.3665972075026</v>
+        <v>-0.9956555025018</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>28319956.04</v>
+        <v>10229316.16</v>
       </c>
       <c r="N36" s="1">
-        <v>28319956.04</v>
+        <v>10229316.16</v>
       </c>
       <c r="O36" s="1">
-        <v>4.7</v>
+        <v>1.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="1">
         <v>9419.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.94</v>
+        <v>49.33</v>
       </c>
       <c r="E37" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>494868.57</v>
       </c>
       <c r="I37" s="1">
-        <v>3773.29</v>
+        <v>-30229.3</v>
       </c>
       <c r="J37" s="1">
-        <v>0.76248325893883</v>
+        <v>-6.1085512058282</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>498641.86</v>
+        <v>464639.27</v>
       </c>
       <c r="N37" s="1">
-        <v>498641.86</v>
+        <v>464639.27</v>
       </c>
       <c r="O37" s="1">
         <v>0.08</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>100</v>
       </c>
       <c r="B38" t="s">
         <v>101</v>
       </c>
       <c r="C38" s="1">
         <v>50029.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.114</v>
+        <v>11.492</v>
       </c>
       <c r="E38" s="1">
         <v>11.9723268504</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>598963.54</v>
       </c>
       <c r="I38" s="1">
-        <v>7087.77</v>
+        <v>-24030.27</v>
       </c>
       <c r="J38" s="1">
-        <v>1.1833391394742</v>
+        <v>-4.0119754200731</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>606051.31</v>
+        <v>574933.27</v>
       </c>
       <c r="N38" s="1">
-        <v>606051.31</v>
+        <v>574933.27</v>
       </c>
       <c r="O38" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>102</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="1">
-        <v>57029.0</v>
+        <v>54514.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.98</v>
+        <v>26.9</v>
       </c>
       <c r="E39" s="1">
-        <v>28.7144252924</v>
+        <v>28.7144252852</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1637554.96</v>
+        <v>1565338.18</v>
       </c>
       <c r="I39" s="1">
-        <v>-98912.54</v>
+        <v>-98911.58</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.0402577266781</v>
+        <v>-6.318863314252</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1538642.42</v>
+        <v>1466426.6</v>
       </c>
       <c r="N39" s="1">
-        <v>1538642.42</v>
+        <v>1466426.6</v>
       </c>
       <c r="O39" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>104</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" s="1">
-        <v>195473.0</v>
+        <v>186852.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.53</v>
+        <v>11.43</v>
       </c>
       <c r="E40" s="1">
-        <v>10.549724054</v>
+        <v>10.5497240597</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2062186.21</v>
+        <v>1971237.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-3855.52</v>
+        <v>164481.32</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.18696274765604</v>
+        <v>8.3440660185647</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2058330.69</v>
+        <v>2135718.36</v>
       </c>
       <c r="N40" s="1">
-        <v>2058330.69</v>
+        <v>2135718.36</v>
       </c>
       <c r="O40" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>107</v>
       </c>
       <c r="C41" s="1">
         <v>21704.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.33</v>
+        <v>17.09</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>348240.68</v>
       </c>
       <c r="I41" s="1">
-        <v>6185.64</v>
+        <v>22680.68</v>
       </c>
       <c r="J41" s="1">
-        <v>1.7762542848239</v>
+        <v>6.5129323776878</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>354426.32</v>
+        <v>370921.36</v>
       </c>
       <c r="N41" s="1">
-        <v>354426.32</v>
+        <v>370921.36</v>
       </c>
       <c r="O41" s="1">
         <v>0.06</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>108</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="1">
         <v>2561.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.3</v>
+        <v>84.05</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>237404.7</v>
       </c>
       <c r="I42" s="1">
-        <v>-18951.4</v>
+        <v>-22152.65</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.982740021575</v>
+        <v>-9.3311758360302</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>218453.3</v>
+        <v>215252.05</v>
       </c>
       <c r="N42" s="1">
-        <v>218453.3</v>
+        <v>215252.05</v>
       </c>
       <c r="O42" s="1">
         <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>110</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" s="1">
         <v>17685.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.11</v>
+        <v>36.28</v>
       </c>
       <c r="E43" s="1">
         <v>34.4839010461</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>609847.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-6612.44</v>
+        <v>31764.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.0842771111788</v>
+        <v>5.208514406521</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>603235.35</v>
+        <v>641611.8</v>
       </c>
       <c r="N43" s="1">
-        <v>603235.35</v>
+        <v>641611.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>112</v>
       </c>
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="1">
-        <v>20333.0</v>
+        <v>19436.0</v>
       </c>
       <c r="D44" s="1">
         <v>75.28</v>
       </c>
       <c r="E44" s="1">
-        <v>55.8116942901</v>
+        <v>55.8116942787</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1134819.18</v>
+        <v>1084756.09</v>
       </c>
       <c r="I44" s="1">
-        <v>395849.06</v>
+        <v>378385.99</v>
       </c>
       <c r="J44" s="1">
-        <v>34.882126331351</v>
+        <v>34.882126358931</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1530668.24</v>
+        <v>1463142.08</v>
       </c>
       <c r="N44" s="1">
-        <v>1530668.24</v>
+        <v>1463142.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" s="1">
         <v>3803.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.75</v>
+        <v>53.6</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>236356.45</v>
       </c>
       <c r="I45" s="1">
-        <v>-20536.2</v>
+        <v>-32515.65</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.6886564762671</v>
+        <v>-13.757039420756</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>215820.25</v>
+        <v>203840.8</v>
       </c>
       <c r="N45" s="1">
-        <v>215820.25</v>
+        <v>203840.8</v>
       </c>
       <c r="O45" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>116</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" s="1">
-        <v>77202.0</v>
+        <v>73797.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.2</v>
+        <v>17.26</v>
       </c>
       <c r="E46" s="1">
-        <v>18.66211251</v>
+        <v>18.662112552</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1440752.41</v>
+        <v>1377207.92</v>
       </c>
       <c r="I46" s="1">
-        <v>-112878.01</v>
+        <v>-103471.7</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.834657031738</v>
+        <v>-7.5131502293423</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1327874.4</v>
+        <v>1273736.22</v>
       </c>
       <c r="N46" s="1">
-        <v>1327874.4</v>
+        <v>1273736.22</v>
       </c>
       <c r="O46" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>118</v>
       </c>
       <c r="B47" t="s">
         <v>119</v>
       </c>
       <c r="C47" s="1">
-        <v>23691.0</v>
+        <v>22646.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.66</v>
+        <v>61.86</v>
       </c>
       <c r="E47" s="1">
-        <v>59.856105272</v>
+        <v>59.8561052725</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1418050.99</v>
+        <v>1355501.36</v>
       </c>
       <c r="I47" s="1">
-        <v>208573.07</v>
+        <v>45380.2</v>
       </c>
       <c r="J47" s="1">
-        <v>14.708432311027</v>
+        <v>3.3478535204125</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1626624.06</v>
+        <v>1400881.56</v>
       </c>
       <c r="N47" s="1">
-        <v>1626624.06</v>
+        <v>1400881.56</v>
       </c>
       <c r="O47" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>120</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" s="1">
-        <v>46045.0</v>
+        <v>44014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.925</v>
+        <v>20.32</v>
       </c>
       <c r="E48" s="1">
-        <v>28.233012705</v>
+        <v>28.2330126778</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1299989.07</v>
+        <v>1242647.82</v>
       </c>
       <c r="I48" s="1">
-        <v>-520677.44</v>
+        <v>-348283.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.052447517886</v>
+        <v>-28.027517885156</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>779311.63</v>
+        <v>894364.48</v>
       </c>
       <c r="N48" s="1">
-        <v>779311.63</v>
+        <v>894364.48</v>
       </c>
       <c r="O48" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>122</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="1">
-        <v>60352.0</v>
+        <v>57690.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.61</v>
+        <v>28.165</v>
       </c>
       <c r="E49" s="1">
-        <v>30.0720141835</v>
+        <v>30.0720142139</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1814906.2</v>
+        <v>1734854.5</v>
       </c>
       <c r="I49" s="1">
-        <v>-148587.48</v>
+        <v>-110015.65</v>
       </c>
       <c r="J49" s="1">
-        <v>-8.1870611274566</v>
+        <v>-6.3414914622523</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1666318.72</v>
+        <v>1624838.85</v>
       </c>
       <c r="N49" s="1">
-        <v>1666318.72</v>
+        <v>1624838.85</v>
       </c>
       <c r="O49" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>124</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" s="1">
-        <v>9386.0</v>
+        <v>8972.0</v>
       </c>
       <c r="D50" s="1">
-        <v>254.2</v>
+        <v>256.0</v>
       </c>
       <c r="E50" s="1">
-        <v>222.804304283</v>
+        <v>222.8043045029</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2091241.2</v>
+        <v>1999000.22</v>
       </c>
       <c r="I50" s="1">
-        <v>294680.0</v>
+        <v>297831.78</v>
       </c>
       <c r="J50" s="1">
-        <v>14.091153139102</v>
+        <v>14.899036879546</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2385921.2</v>
+        <v>2296832.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2385921.2</v>
+        <v>2296832.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>126</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="1">
-        <v>32019.0</v>
+        <v>30607.0</v>
       </c>
       <c r="D51" s="1">
-        <v>48.63</v>
+        <v>49.88</v>
       </c>
       <c r="E51" s="1">
-        <v>49.8697523346</v>
+        <v>49.8697523442</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1596779.6</v>
+        <v>1526363.51</v>
       </c>
       <c r="I51" s="1">
-        <v>-39695.63</v>
+        <v>313.65</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.4859805323164</v>
+        <v>0.020548840295586</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1557083.97</v>
+        <v>1526677.16</v>
       </c>
       <c r="N51" s="1">
-        <v>1557083.97</v>
+        <v>1526677.16</v>
       </c>
       <c r="O51" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>128</v>
       </c>
       <c r="B52" t="s">
         <v>129</v>
       </c>
       <c r="C52" s="1">
-        <v>36987.0</v>
+        <v>35356.0</v>
       </c>
       <c r="D52" s="1">
-        <v>31.27</v>
+        <v>29.31</v>
       </c>
       <c r="E52" s="1">
-        <v>30.692215373</v>
+        <v>30.6922154656</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1135212.97</v>
+        <v>1085153.97</v>
       </c>
       <c r="I52" s="1">
-        <v>21370.52</v>
+        <v>-48869.61</v>
       </c>
       <c r="J52" s="1">
-        <v>1.8825119660146</v>
+        <v>-4.503472442717</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1156583.49</v>
+        <v>1036284.36</v>
       </c>
       <c r="N52" s="1">
-        <v>1156583.49</v>
+        <v>1036284.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>130</v>
       </c>
       <c r="B53" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="1">
-        <v>187540.0</v>
+        <v>179268.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.825</v>
+        <v>18.3</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1277582916</v>
+        <v>19.1277582725</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3587219.79</v>
+        <v>3428994.97</v>
       </c>
       <c r="I53" s="1">
-        <v>130760.71</v>
+        <v>-148390.57</v>
       </c>
       <c r="J53" s="1">
-        <v>3.6451825551509</v>
+        <v>-4.3275237000421</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3717980.5</v>
+        <v>3280604.4</v>
       </c>
       <c r="N53" s="1">
-        <v>3717980.5</v>
+        <v>3280604.4</v>
       </c>
       <c r="O53" s="1">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>132</v>
       </c>
       <c r="B54" t="s">
         <v>133</v>
       </c>
       <c r="C54" s="1">
-        <v>377260.0</v>
+        <v>360621.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.757</v>
+        <v>4.444</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163874251</v>
+        <v>4.5163874261</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1703852.32</v>
+        <v>1628704.15</v>
       </c>
       <c r="I54" s="1">
-        <v>90773.5</v>
+        <v>-26104.43</v>
       </c>
       <c r="J54" s="1">
-        <v>5.3275450539047</v>
+        <v>-1.6027729775233</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1794625.82</v>
+        <v>1602599.72</v>
       </c>
       <c r="N54" s="1">
-        <v>1794625.82</v>
+        <v>1602599.72</v>
       </c>
       <c r="O54" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>134</v>
       </c>
       <c r="B55" t="s">
         <v>135</v>
       </c>
       <c r="C55" s="1">
         <v>5131.0</v>
       </c>
       <c r="D55" s="1">
-        <v>142.75</v>
+        <v>121.0</v>
       </c>
       <c r="E55" s="1">
         <v>145.5517735334</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>746826.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-14375.9</v>
+        <v>-125975.15</v>
       </c>
       <c r="J55" s="1">
-        <v>-1.9249325964282</v>
+        <v>-16.868068960895</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>732450.25</v>
+        <v>620851.0</v>
       </c>
       <c r="N55" s="1">
-        <v>732450.25</v>
+        <v>620851.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>136</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" s="1">
-        <v>39208.0</v>
+        <v>37479.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.38</v>
+        <v>41.7</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3745602938</v>
+        <v>43.3745604205</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1700629.76</v>
+        <v>1625635.15</v>
       </c>
       <c r="I56" s="1">
-        <v>-38994.72</v>
+        <v>-62760.85</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.29295763941</v>
+        <v>-3.8606971558163</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1661635.04</v>
+        <v>1562874.3</v>
       </c>
       <c r="N56" s="1">
-        <v>1661635.04</v>
+        <v>1562874.3</v>
       </c>
       <c r="O56" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>138</v>
       </c>
       <c r="B57" t="s">
         <v>139</v>
       </c>
       <c r="C57" s="1">
-        <v>505569.0</v>
+        <v>483271.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.876</v>
+        <v>9.698</v>
       </c>
       <c r="E57" s="1">
         <v>7.1426670543</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3611111.04</v>
+        <v>3451843.85</v>
       </c>
       <c r="I57" s="1">
-        <v>1381888.4</v>
+        <v>1234918.31</v>
       </c>
       <c r="J57" s="1">
-        <v>38.26767952281</v>
+        <v>35.775613372546</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4992999.44</v>
+        <v>4686762.16</v>
       </c>
       <c r="N57" s="1">
-        <v>4992999.44</v>
+        <v>4686762.16</v>
       </c>
       <c r="O57" s="1">
-        <v>0.83</v>
+        <v>0.77</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>140</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" s="1">
-        <v>125229.0</v>
+        <v>119706.0</v>
       </c>
       <c r="D58" s="1">
-        <v>29.2</v>
+        <v>27.17</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5633328542</v>
+        <v>15.2443328655</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1948980.61</v>
+        <v>1824838.11</v>
       </c>
       <c r="I58" s="1">
-        <v>1707706.19</v>
+        <v>1427573.91</v>
       </c>
       <c r="J58" s="1">
-        <v>87.620481252505</v>
+        <v>78.230167496885</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3656686.8</v>
+        <v>3252412.02</v>
       </c>
       <c r="N58" s="1">
-        <v>3656686.8</v>
+        <v>3252412.02</v>
       </c>
       <c r="O58" s="1">
-        <v>0.61</v>
+        <v>0.53</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>142</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="1">
-        <v>10572.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.05</v>
+        <v>98.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.0693813848</v>
+        <v>104.0693815555</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1100221.5</v>
+        <v>1051725.17</v>
       </c>
       <c r="I59" s="1">
-        <v>-53064.9</v>
+        <v>-58305.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.823110619089</v>
+        <v>-5.5437838385098</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1047156.6</v>
+        <v>993419.8</v>
       </c>
       <c r="N59" s="1">
-        <v>1047156.6</v>
+        <v>993419.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>144</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" s="1">
-        <v>9916.0</v>
+        <v>9479.0</v>
       </c>
       <c r="D60" s="1">
-        <v>197.3</v>
+        <v>173.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.6399162969</v>
+        <v>192.6399166579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1910217.41</v>
+        <v>1826033.77</v>
       </c>
       <c r="I60" s="1">
-        <v>46209.39</v>
+        <v>-183797.02</v>
       </c>
       <c r="J60" s="1">
-        <v>2.4190644351838</v>
+        <v>-10.065368068193</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1956426.8</v>
+        <v>1642236.75</v>
       </c>
       <c r="N60" s="1">
-        <v>1956426.8</v>
+        <v>1642236.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>146</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" s="1">
         <v>3812.0</v>
       </c>
       <c r="D61" s="1">
-        <v>64.0</v>
+        <v>62.58</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>259825.92</v>
       </c>
       <c r="I61" s="1">
-        <v>-15857.92</v>
+        <v>-21270.96</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.1032863849765</v>
+        <v>-8.1866197183099</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>243968.0</v>
+        <v>238554.96</v>
       </c>
       <c r="N61" s="1">
-        <v>243968.0</v>
+        <v>238554.96</v>
       </c>
       <c r="O61" s="1">
         <v>0.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" s="1">
         <v>9238.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.43</v>
+        <v>23.04</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>237047.08</v>
       </c>
       <c r="I62" s="1">
-        <v>-2124.74</v>
+        <v>-24203.56</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.89633671083398</v>
+        <v>-10.210444271239</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>234922.34</v>
+        <v>212843.52</v>
       </c>
       <c r="N62" s="1">
-        <v>234922.34</v>
+        <v>212843.52</v>
       </c>
       <c r="O62" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>150</v>
       </c>
       <c r="B63" t="s">
         <v>151</v>
       </c>
       <c r="C63" s="1">
         <v>1462.0</v>
       </c>
       <c r="D63" s="1">
-        <v>300.35</v>
+        <v>301.55</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>469886.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-30775.1</v>
+        <v>-29020.7</v>
       </c>
       <c r="J63" s="1">
-        <v>-6.5494710640946</v>
+        <v>-6.176104542626</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>439111.7</v>
+        <v>440866.1</v>
       </c>
       <c r="N63" s="1">
-        <v>439111.7</v>
+        <v>440866.1</v>
       </c>
       <c r="O63" s="1">
         <v>0.07</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64" s="1">
-        <v>17240.0</v>
+        <v>16480.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.66</v>
+        <v>58.46</v>
       </c>
       <c r="E64" s="1">
-        <v>62.82687471</v>
+        <v>62.826875</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1083135.32</v>
+        <v>1035386.9</v>
       </c>
       <c r="I64" s="1">
-        <v>-37356.92</v>
+        <v>-71966.1</v>
       </c>
       <c r="J64" s="1">
-        <v>-3.4489614834091</v>
+        <v>-6.9506481103827</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1045778.4</v>
+        <v>963420.8</v>
       </c>
       <c r="N64" s="1">
-        <v>1045778.4</v>
+        <v>963420.8</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>154</v>
       </c>
       <c r="B65" t="s">
         <v>155</v>
       </c>
       <c r="C65" s="1">
         <v>2722.0</v>
       </c>
       <c r="D65" s="1">
-        <v>80.05</v>
+        <v>67.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>226606.5</v>
       </c>
       <c r="I65" s="1">
-        <v>-8710.4</v>
+        <v>-41918.8</v>
       </c>
       <c r="J65" s="1">
-        <v>-3.8438438438438</v>
+        <v>-18.498498498498</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>217896.1</v>
+        <v>184687.7</v>
       </c>
       <c r="N65" s="1">
-        <v>217896.1</v>
+        <v>184687.7</v>
       </c>
       <c r="O65" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
         <v>7332.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.04</v>
+        <v>37.26</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>289247.4</v>
       </c>
       <c r="I66" s="1">
-        <v>4325.88</v>
+        <v>-16057.08</v>
       </c>
       <c r="J66" s="1">
-        <v>1.4955640050697</v>
+        <v>-5.5513307984791</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>293573.28</v>
+        <v>273190.32</v>
       </c>
       <c r="N66" s="1">
-        <v>293573.28</v>
+        <v>273190.32</v>
       </c>
       <c r="O66" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>159</v>
       </c>
       <c r="C67" s="1">
         <v>6309.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.56</v>
+        <v>37.52</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>231918.84</v>
       </c>
       <c r="I67" s="1">
-        <v>5047.2</v>
+        <v>4794.84</v>
       </c>
       <c r="J67" s="1">
-        <v>2.1762785636561</v>
+        <v>2.0674646354733</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>236966.04</v>
+        <v>236713.68</v>
       </c>
       <c r="N67" s="1">
-        <v>236966.04</v>
+        <v>236713.68</v>
       </c>
       <c r="O67" s="1">
         <v>0.04</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>160</v>
       </c>
       <c r="B68" t="s">
         <v>161</v>
       </c>
       <c r="C68" s="1">
-        <v>13116.0</v>
+        <v>12538.0</v>
       </c>
       <c r="D68" s="1">
-        <v>205.0</v>
+        <v>204.8</v>
       </c>
       <c r="E68" s="1">
-        <v>148.9054620311</v>
+        <v>148.9054617961</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1953044.04</v>
+        <v>1866976.68</v>
       </c>
       <c r="I68" s="1">
-        <v>735735.96</v>
+        <v>700805.72</v>
       </c>
       <c r="J68" s="1">
-        <v>37.671242682269</v>
+        <v>37.536929491803</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2688780.0</v>
+        <v>2567782.4</v>
       </c>
       <c r="N68" s="1">
-        <v>2688780.0</v>
+        <v>2567782.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>162</v>
       </c>
       <c r="B69" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="1">
         <v>4924.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.25</v>
+        <v>54.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>324491.6</v>
       </c>
       <c r="I69" s="1">
-        <v>-17972.6</v>
+        <v>-57364.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.5386949924127</v>
+        <v>-17.678300455235</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>306519.0</v>
+        <v>267127.0</v>
       </c>
       <c r="N69" s="1">
-        <v>306519.0</v>
+        <v>267127.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>164</v>
       </c>
       <c r="B70" t="s">
         <v>165</v>
       </c>
       <c r="C70" s="1">
-        <v>72868.0</v>
+        <v>69654.0</v>
       </c>
       <c r="D70" s="1">
-        <v>36.23</v>
+        <v>38.94</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2662961794</v>
+        <v>35.2662961208</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2569784.47</v>
+        <v>2456438.59</v>
       </c>
       <c r="I70" s="1">
-        <v>70223.17</v>
+        <v>255888.17</v>
       </c>
       <c r="J70" s="1">
-        <v>2.7326482364492</v>
+        <v>10.417039165632</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2640007.64</v>
+        <v>2712326.76</v>
       </c>
       <c r="N70" s="1">
-        <v>2640007.64</v>
+        <v>2712326.76</v>
       </c>
       <c r="O70" s="1">
         <v>0.44</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>166</v>
       </c>
       <c r="B71" t="s">
         <v>167</v>
       </c>
       <c r="C71" s="1">
         <v>21171.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.88</v>
+        <v>9.468</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>225047.73</v>
       </c>
       <c r="I71" s="1">
-        <v>-37049.25</v>
+        <v>-24600.7</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.462841015992</v>
+        <v>-10.931325545919</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>187998.48</v>
+        <v>200447.03</v>
       </c>
       <c r="N71" s="1">
-        <v>187998.48</v>
+        <v>200447.03</v>
       </c>
       <c r="O71" s="1">
         <v>0.03</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>168</v>
       </c>
       <c r="B72" t="s">
         <v>169</v>
       </c>
       <c r="C72" s="1">
-        <v>3454.0</v>
+        <v>3302.0</v>
       </c>
       <c r="D72" s="1">
-        <v>276.8</v>
+        <v>241.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.2313839027</v>
+        <v>258.2313840097</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>891931.2</v>
+        <v>852680.03</v>
       </c>
       <c r="I72" s="1">
-        <v>64136.0</v>
+        <v>-55577.23</v>
       </c>
       <c r="J72" s="1">
-        <v>7.1906891473244</v>
+        <v>-6.5179467144317</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>956067.2</v>
+        <v>797102.8</v>
       </c>
       <c r="N72" s="1">
-        <v>956067.2</v>
+        <v>797102.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>170</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73" s="1">
-        <v>21124.0</v>
+        <v>20192.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.88</v>
+        <v>68.86</v>
       </c>
       <c r="E73" s="1">
-        <v>78.0324323045</v>
+        <v>78.0324321513</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1648357.1</v>
+        <v>1575630.87</v>
       </c>
       <c r="I73" s="1">
-        <v>-214459.98</v>
+        <v>-185209.75</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.010529089843</v>
+        <v>-11.754640856967</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1433897.12</v>
+        <v>1390421.12</v>
       </c>
       <c r="N73" s="1">
-        <v>1433897.12</v>
+        <v>1390421.12</v>
       </c>
       <c r="O73" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>172</v>
       </c>
       <c r="B74" t="s">
         <v>173</v>
       </c>
       <c r="C74" s="1">
         <v>6457.0</v>
       </c>
       <c r="D74" s="1">
-        <v>67.14</v>
+        <v>65.98</v>
       </c>
       <c r="E74" s="1">
         <v>69.1594130401</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>446562.33</v>
       </c>
       <c r="I74" s="1">
-        <v>-13039.35</v>
+        <v>-20529.47</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.919939530054</v>
+        <v>-4.5972238634638</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>433522.98</v>
+        <v>426032.86</v>
       </c>
       <c r="N74" s="1">
-        <v>433522.98</v>
+        <v>426032.86</v>
       </c>
       <c r="O74" s="1">
         <v>0.07</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>174</v>
       </c>
       <c r="B75" t="s">
         <v>175</v>
       </c>
       <c r="C75" s="1">
-        <v>1272.0</v>
+        <v>1216.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1751.5</v>
+        <v>1605.0</v>
       </c>
       <c r="E75" s="1">
-        <v>2347.3844339623</v>
+        <v>2347.3844325658</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2985873.0</v>
+        <v>2854419.47</v>
       </c>
       <c r="I75" s="1">
-        <v>-757965.0</v>
+        <v>-902739.47</v>
       </c>
       <c r="J75" s="1">
-        <v>-25.385038144623</v>
+        <v>-31.626026920283</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2227908.0</v>
+        <v>1951680.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2227908.0</v>
+        <v>1951680.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>176</v>
       </c>
       <c r="B76" t="s">
         <v>177</v>
       </c>
       <c r="C76" s="1">
         <v>4718.0</v>
       </c>
       <c r="D76" s="1">
-        <v>46.0</v>
+        <v>49.18</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>229955.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-12927.32</v>
+        <v>2075.92</v>
       </c>
       <c r="J76" s="1">
-        <v>-5.6216659827657</v>
+        <v>0.90274928190398</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>217028.0</v>
+        <v>232031.24</v>
       </c>
       <c r="N76" s="1">
-        <v>217028.0</v>
+        <v>232031.24</v>
       </c>
       <c r="O76" s="1">
         <v>0.04</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77" s="1">
         <v>7256.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.7</v>
+        <v>27.0</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>229579.84</v>
       </c>
       <c r="I77" s="1">
-        <v>-21332.64</v>
+        <v>-33667.84</v>
       </c>
       <c r="J77" s="1">
-        <v>-9.2920353982301</v>
+        <v>-14.664981036662</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>208247.2</v>
+        <v>195912.0</v>
       </c>
       <c r="N77" s="1">
-        <v>208247.2</v>
+        <v>195912.0</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>180</v>
       </c>
       <c r="B78" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="1">
-        <v>100765.0</v>
+        <v>96321.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.48</v>
+        <v>19.575</v>
       </c>
       <c r="E78" s="1">
-        <v>15.0480037712</v>
+        <v>15.0480037583</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1516312.1</v>
+        <v>1449438.77</v>
       </c>
       <c r="I78" s="1">
-        <v>547355.1</v>
+        <v>436044.81</v>
       </c>
       <c r="J78" s="1">
-        <v>36.097786201139</v>
+        <v>30.083699913726</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2063667.2</v>
+        <v>1885483.58</v>
       </c>
       <c r="N78" s="1">
-        <v>2063667.2</v>
+        <v>1885483.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>182</v>
       </c>
       <c r="B79" t="s">
         <v>183</v>
       </c>
       <c r="C79" s="1">
-        <v>44504.0</v>
+        <v>42541.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.38</v>
+        <v>50.78</v>
       </c>
       <c r="E79" s="1">
-        <v>48.4406579184</v>
+        <v>48.4406579535</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>2155803.04</v>
+        <v>2060714.03</v>
       </c>
       <c r="I79" s="1">
-        <v>219820.48</v>
+        <v>99517.95</v>
       </c>
       <c r="J79" s="1">
-        <v>10.19668661382</v>
+        <v>4.8292945334099</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2375623.52</v>
+        <v>2160231.98</v>
       </c>
       <c r="N79" s="1">
-        <v>2375623.52</v>
+        <v>2160231.98</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>184</v>
       </c>
       <c r="B80" t="s">
         <v>185</v>
       </c>
       <c r="C80" s="1">
-        <v>45609.0</v>
+        <v>43597.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.39</v>
+        <v>73.42</v>
       </c>
       <c r="E80" s="1">
-        <v>30.949238966</v>
+        <v>30.9492389385</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1411563.84</v>
+        <v>1349293.97</v>
       </c>
       <c r="I80" s="1">
-        <v>521801.67</v>
+        <v>1851597.77</v>
       </c>
       <c r="J80" s="1">
-        <v>36.966211177526</v>
+        <v>137.22715814108</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1933365.51</v>
+        <v>3200891.74</v>
       </c>
       <c r="N80" s="1">
-        <v>1933365.51</v>
+        <v>3200891.74</v>
       </c>
       <c r="O80" s="1">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>105933.0</v>
+        <v>101261.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.44</v>
+        <v>26.435</v>
       </c>
       <c r="E81" s="1">
-        <v>14.3200823162</v>
+        <v>14.3200823614</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1516969.28</v>
+        <v>1450065.86</v>
       </c>
       <c r="I81" s="1">
-        <v>1072033.24</v>
+        <v>1226768.68</v>
       </c>
       <c r="J81" s="1">
-        <v>70.669409996226</v>
+        <v>84.600893920777</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2589002.52</v>
+        <v>2676834.54</v>
       </c>
       <c r="N81" s="1">
-        <v>2589002.52</v>
+        <v>2676834.54</v>
       </c>
       <c r="O81" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>188</v>
       </c>
       <c r="B82" t="s">
         <v>189</v>
       </c>
       <c r="C82" s="1">
         <v>5780.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.4</v>
+        <v>34.86</v>
       </c>
       <c r="E82" s="1">
         <v>39.0999965398</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>225997.98</v>
       </c>
       <c r="I82" s="1">
-        <v>-15605.98</v>
+        <v>-24507.18</v>
       </c>
       <c r="J82" s="1">
-        <v>-6.9053626054534</v>
+        <v>-10.843981879838</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>210392.0</v>
+        <v>201490.8</v>
       </c>
       <c r="N82" s="1">
-        <v>210392.0</v>
+        <v>201490.8</v>
       </c>
       <c r="O82" s="1">
         <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>825527.0</v>
+        <v>789117.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.612</v>
+        <v>5.618</v>
       </c>
       <c r="E83" s="1">
-        <v>3.1212954028</v>
+        <v>3.1212953973</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2576713.63</v>
+        <v>2463067.26</v>
       </c>
       <c r="I83" s="1">
-        <v>2056143.89</v>
+        <v>1970192.05</v>
       </c>
       <c r="J83" s="1">
-        <v>79.797144163048</v>
+        <v>79.989372681605</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>4632857.52</v>
+        <v>4433259.31</v>
       </c>
       <c r="N83" s="1">
-        <v>4632857.52</v>
+        <v>4433259.31</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>43412.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>13.91</v>
       </c>
       <c r="E84" s="1">
         <v>19.1495694739</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>831321.11</v>
       </c>
       <c r="I84" s="1">
-        <v>2189.29</v>
+        <v>-227460.19</v>
       </c>
       <c r="J84" s="1">
-        <v>0.26335070451898</v>
+        <v>-27.361291234382</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>833510.4</v>
+        <v>603860.92</v>
       </c>
       <c r="N84" s="1">
-        <v>833510.4</v>
+        <v>603860.92</v>
       </c>
       <c r="O84" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
         <v>15561.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.97</v>
+        <v>14.71</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>233259.39</v>
       </c>
       <c r="I85" s="1">
-        <v>15249.78</v>
+        <v>-4357.08</v>
       </c>
       <c r="J85" s="1">
-        <v>6.5376917945297</v>
+        <v>-1.8679119412942</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>248509.17</v>
+        <v>228902.31</v>
       </c>
       <c r="N85" s="1">
-        <v>248509.17</v>
+        <v>228902.31</v>
       </c>
       <c r="O85" s="1">
         <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>9799.0</v>
+        <v>9367.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.55</v>
+        <v>112.6</v>
       </c>
       <c r="E86" s="1">
-        <v>114.3564241249</v>
+        <v>114.3564236148</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1120578.6</v>
+        <v>1071176.62</v>
       </c>
       <c r="I86" s="1">
-        <v>-7902.15</v>
+        <v>-16452.42</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.70518480363626</v>
+        <v>-1.5359203788447</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1112676.45</v>
+        <v>1054724.2</v>
       </c>
       <c r="N86" s="1">
-        <v>1112676.45</v>
+        <v>1054724.2</v>
       </c>
       <c r="O86" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>2460.0</v>
       </c>
       <c r="D87" s="1">
-        <v>274.45</v>
+        <v>242.0</v>
       </c>
       <c r="E87" s="1">
         <v>284.6374796748</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>700208.2</v>
       </c>
       <c r="I87" s="1">
-        <v>-25061.2</v>
+        <v>-104888.2</v>
       </c>
       <c r="J87" s="1">
-        <v>-3.5791068999192</v>
+        <v>-14.979573218366</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>675147.0</v>
+        <v>595320.0</v>
       </c>
       <c r="N87" s="1">
-        <v>675147.0</v>
+        <v>595320.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>7399.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.8</v>
+        <v>34.74</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>263552.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-6067.18</v>
+        <v>-6511.12</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3020774845592</v>
+        <v>-2.4705221785514</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>257485.2</v>
+        <v>257041.26</v>
       </c>
       <c r="N88" s="1">
-        <v>257485.2</v>
+        <v>257041.26</v>
       </c>
       <c r="O88" s="1">
         <v>0.04</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>14035.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.26</v>
+        <v>50.56</v>
       </c>
       <c r="E89" s="1">
         <v>63.6223541147</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>892939.74</v>
       </c>
       <c r="I89" s="1">
-        <v>-89295.64</v>
+        <v>-183330.14</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.00018657474</v>
+        <v>-20.531076374762</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>803644.1</v>
+        <v>709609.6</v>
       </c>
       <c r="N89" s="1">
-        <v>803644.1</v>
+        <v>709609.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
         <v>6888.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.58</v>
+        <v>27.18</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>230288.8</v>
       </c>
       <c r="I90" s="1">
-        <v>-19653.76</v>
+        <v>-43072.96</v>
       </c>
       <c r="J90" s="1">
-        <v>-8.5343968095713</v>
+        <v>-18.703888334995</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>210635.04</v>
+        <v>187215.84</v>
       </c>
       <c r="N90" s="1">
-        <v>210635.04</v>
+        <v>187215.84</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>206</v>
       </c>
       <c r="B91" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1">
-        <v>646324.0</v>
+        <v>617818.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.869</v>
+        <v>4.621</v>
       </c>
       <c r="E91" s="1">
-        <v>3.729250345</v>
+        <v>3.7292503456</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2410304.0</v>
+        <v>2303997.99</v>
       </c>
       <c r="I91" s="1">
-        <v>736647.56</v>
+        <v>550938.99</v>
       </c>
       <c r="J91" s="1">
-        <v>30.562433618332</v>
+        <v>23.912303413077</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>3146951.56</v>
+        <v>2854936.98</v>
       </c>
       <c r="N91" s="1">
-        <v>3146951.56</v>
+        <v>2854936.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.52</v>
+        <v>0.47</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>208</v>
       </c>
       <c r="B92" t="s">
         <v>209</v>
       </c>
       <c r="C92" s="1">
         <v>27179.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.99</v>
+        <v>23.37</v>
       </c>
       <c r="E92" s="1">
         <v>26.9190006991</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>731631.52</v>
       </c>
       <c r="I92" s="1">
-        <v>-79607.31</v>
+        <v>-96458.29</v>
       </c>
       <c r="J92" s="1">
-        <v>-10.880792834076</v>
+        <v>-13.183998688301</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>652024.21</v>
+        <v>635173.23</v>
       </c>
       <c r="N92" s="1">
-        <v>652024.21</v>
+        <v>635173.23</v>
       </c>
       <c r="O92" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>210</v>
       </c>
       <c r="B93" t="s">
         <v>211</v>
       </c>
       <c r="C93" s="1">
-        <v>14367.0</v>
+        <v>13733.0</v>
       </c>
       <c r="D93" s="1">
-        <v>187.18</v>
+        <v>180.38</v>
       </c>
       <c r="E93" s="1">
-        <v>112.5296039535</v>
+        <v>112.5296038739</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>1616712.82</v>
+        <v>1545369.05</v>
       </c>
       <c r="I93" s="1">
-        <v>1072502.24</v>
+        <v>931789.49</v>
       </c>
       <c r="J93" s="1">
-        <v>66.338450882081</v>
+        <v>60.295596705525</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>2689215.06</v>
+        <v>2477158.54</v>
       </c>
       <c r="N93" s="1">
-        <v>2689215.06</v>
+        <v>2477158.54</v>
       </c>
       <c r="O93" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>212</v>
       </c>
       <c r="B94" t="s">
         <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>12904.0</v>
+        <v>12335.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.0</v>
+        <v>152.6</v>
       </c>
       <c r="E94" s="1">
-        <v>97.7527735586</v>
+        <v>97.752773409</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1261401.79</v>
+        <v>1205780.46</v>
       </c>
       <c r="I94" s="1">
-        <v>635486.21</v>
+        <v>676540.54</v>
       </c>
       <c r="J94" s="1">
-        <v>50.379364849324</v>
+        <v>56.108102796756</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1896888.0</v>
+        <v>1882321.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1896888.0</v>
+        <v>1882321.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>214</v>
       </c>
       <c r="B95" t="s">
         <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>14311.0</v>
       </c>
       <c r="D95" s="1">
-        <v>59.44</v>
+        <v>52.32</v>
       </c>
       <c r="E95" s="1">
         <v>56.8533743274</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>813628.64</v>
       </c>
       <c r="I95" s="1">
-        <v>37017.2</v>
+        <v>-64877.12</v>
       </c>
       <c r="J95" s="1">
-        <v>4.5496431885682</v>
+        <v>-7.9737999389992</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>850645.84</v>
+        <v>748751.52</v>
       </c>
       <c r="N95" s="1">
-        <v>850645.84</v>
+        <v>748751.52</v>
       </c>
       <c r="O95" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>216</v>
       </c>
       <c r="B96" t="s">
         <v>217</v>
       </c>
       <c r="C96" s="1">
-        <v>8392.0</v>
+        <v>8022.0</v>
       </c>
       <c r="D96" s="1">
-        <v>360.95</v>
+        <v>361.65</v>
       </c>
       <c r="E96" s="1">
-        <v>329.2022009056</v>
+        <v>329.202201446</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2762664.87</v>
+        <v>2640860.06</v>
       </c>
       <c r="I96" s="1">
-        <v>266427.53</v>
+        <v>260296.24</v>
       </c>
       <c r="J96" s="1">
-        <v>9.6438599155894</v>
+        <v>9.8564950086753</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>3029092.4</v>
+        <v>2901156.3</v>
       </c>
       <c r="N96" s="1">
-        <v>3029092.4</v>
+        <v>2901156.3</v>
       </c>
       <c r="O96" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>218</v>
       </c>
       <c r="B97" t="s">
         <v>219</v>
       </c>
       <c r="C97" s="1">
-        <v>47727.0</v>
+        <v>45622.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.62</v>
+        <v>25.11</v>
       </c>
       <c r="E97" s="1">
-        <v>20.7216133426</v>
+        <v>20.7216132568</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>988980.44</v>
+        <v>945361.44</v>
       </c>
       <c r="I97" s="1">
-        <v>281512.3</v>
+        <v>200206.98</v>
       </c>
       <c r="J97" s="1">
-        <v>28.464900680948</v>
+        <v>21.177823796156</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1270492.74</v>
+        <v>1145568.42</v>
       </c>
       <c r="N97" s="1">
-        <v>1270492.74</v>
+        <v>1145568.42</v>
       </c>
       <c r="O97" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>220</v>
       </c>
       <c r="B98" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>8786.0</v>
+        <v>8398.0</v>
       </c>
       <c r="D98" s="1">
-        <v>483.95</v>
+        <v>472.6</v>
       </c>
       <c r="E98" s="1">
-        <v>463.2448008195</v>
+        <v>463.2448011431</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>4070068.82</v>
+        <v>3890329.84</v>
       </c>
       <c r="I98" s="1">
-        <v>181915.88</v>
+        <v>78564.96</v>
       </c>
       <c r="J98" s="1">
-        <v>4.46960206437</v>
+        <v>2.0194935450512</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>4251984.7</v>
+        <v>3968894.8</v>
       </c>
       <c r="N98" s="1">
-        <v>4251984.7</v>
+        <v>3968894.8</v>
       </c>
       <c r="O98" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>222</v>
       </c>
       <c r="B99" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>25042.0</v>
+        <v>23938.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.25</v>
+        <v>50.12</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7154548359</v>
+        <v>58.7154549252</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>1470352.42</v>
+        <v>1405530.56</v>
       </c>
       <c r="I99" s="1">
-        <v>-136865.92</v>
+        <v>-205758.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.30837519892</v>
+        <v>-14.639169425103</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1333486.5</v>
+        <v>1199772.56</v>
       </c>
       <c r="N99" s="1">
-        <v>1333486.5</v>
+        <v>1199772.56</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>224</v>
       </c>
       <c r="B100" t="s">
         <v>225</v>
       </c>
       <c r="C100" s="1">
-        <v>11837.0</v>
+        <v>11315.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.4</v>
+        <v>128.6</v>
       </c>
       <c r="E100" s="1">
-        <v>143.2404815409</v>
+        <v>143.2404816615</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1695537.58</v>
+        <v>1620766.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-376895.78</v>
+        <v>-165657.05</v>
       </c>
       <c r="J100" s="1">
-        <v>-22.22868926326</v>
+        <v>-10.220910661351</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>1318641.8</v>
+        <v>1455109.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1318641.8</v>
+        <v>1455109.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>226</v>
       </c>
       <c r="B101" t="s">
         <v>227</v>
       </c>
       <c r="C101" s="1">
         <v>21005.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.97</v>
+        <v>15.48</v>
       </c>
       <c r="E101" s="1">
         <v>11.7766617472</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>247368.78</v>
       </c>
       <c r="I101" s="1">
-        <v>88081.07</v>
+        <v>77788.62</v>
       </c>
       <c r="J101" s="1">
-        <v>35.607189395525</v>
+        <v>31.446417773496</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>335449.85</v>
+        <v>325157.4</v>
       </c>
       <c r="N101" s="1">
-        <v>335449.85</v>
+        <v>325157.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>228</v>
       </c>
       <c r="B102" t="s">
         <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>23294.0</v>
+        <v>22267.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.12</v>
+        <v>51.52</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1691899202</v>
+        <v>52.1691898325</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>1215229.11</v>
+        <v>1161651.35</v>
       </c>
       <c r="I102" s="1">
-        <v>45442.17</v>
+        <v>-14455.51</v>
       </c>
       <c r="J102" s="1">
-        <v>3.739391167152</v>
+        <v>-1.2443931649544</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>1260671.28</v>
+        <v>1147195.84</v>
       </c>
       <c r="N102" s="1">
-        <v>1260671.28</v>
+        <v>1147195.84</v>
       </c>
       <c r="O102" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>230</v>
       </c>
       <c r="B103" t="s">
         <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>2245.0</v>
+        <v>2146.0</v>
       </c>
       <c r="D103" s="1">
-        <v>555.0</v>
+        <v>469.0</v>
       </c>
       <c r="E103" s="1">
-        <v>292.6990512249</v>
+        <v>292.6990493942</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>657109.37</v>
+        <v>628132.16</v>
       </c>
       <c r="I103" s="1">
-        <v>588865.63</v>
+        <v>378341.84</v>
       </c>
       <c r="J103" s="1">
-        <v>89.614553814687</v>
+        <v>60.232840171724</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1245975.0</v>
+        <v>1006474.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1245975.0</v>
+        <v>1006474.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>232</v>
       </c>
       <c r="B104" t="s">
         <v>233</v>
       </c>
       <c r="C104" s="1">
-        <v>238670.0</v>
+        <v>228143.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.42</v>
+        <v>3.382</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4651720367</v>
+        <v>3.4651720193</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>827032.61</v>
+        <v>790554.74</v>
       </c>
       <c r="I104" s="1">
-        <v>-10781.21</v>
+        <v>-18975.11</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.3036015593146</v>
+        <v>-2.4002272126026</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>816251.4</v>
+        <v>771579.63</v>
       </c>
       <c r="N104" s="1">
-        <v>816251.4</v>
+        <v>771579.63</v>
       </c>
       <c r="O104" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>234</v>
       </c>
       <c r="B105" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="1">
-        <v>15661.0</v>
+        <v>14970.0</v>
       </c>
       <c r="D105" s="1">
-        <v>71.44</v>
+        <v>75.84</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2035974714</v>
+        <v>69.2035971944</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1083797.54</v>
+        <v>1035977.85</v>
       </c>
       <c r="I105" s="1">
-        <v>35024.3</v>
+        <v>99346.95</v>
       </c>
       <c r="J105" s="1">
-        <v>3.2316275602545</v>
+        <v>9.5896789685223</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>1118821.84</v>
+        <v>1135324.8</v>
       </c>
       <c r="N105" s="1">
-        <v>1118821.84</v>
+        <v>1135324.8</v>
       </c>
       <c r="O105" s="1">
         <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" s="1">
-        <v>265128.0</v>
+        <v>253434.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.056</v>
+        <v>13.255</v>
       </c>
       <c r="E106" s="1">
-        <v>5.1370650403</v>
+        <v>5.1370650347</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1361979.78</v>
+        <v>1301906.94</v>
       </c>
       <c r="I106" s="1">
-        <v>773891.39</v>
+        <v>2057360.73</v>
       </c>
       <c r="J106" s="1">
-        <v>56.821063085092</v>
+        <v>158.02671195531</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2135871.17</v>
+        <v>3359267.67</v>
       </c>
       <c r="N106" s="1">
-        <v>2135871.17</v>
+        <v>3359267.67</v>
       </c>
       <c r="O106" s="1">
-        <v>0.35</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>239</v>
       </c>
       <c r="C107" s="1">
-        <v>113984.0</v>
+        <v>108957.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.48</v>
+        <v>16.39</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3735864683</v>
+        <v>16.3735864607</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1866326.88</v>
+        <v>1784016.86</v>
       </c>
       <c r="I107" s="1">
-        <v>-101854.56</v>
+        <v>1788.37</v>
       </c>
       <c r="J107" s="1">
-        <v>-5.4574877044047</v>
+        <v>0.10024400778365</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>1764472.32</v>
+        <v>1785805.23</v>
       </c>
       <c r="N107" s="1">
-        <v>1764472.32</v>
+        <v>1785805.23</v>
       </c>
       <c r="O107" s="1">
         <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>240</v>
       </c>
       <c r="B108" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="1">
         <v>29229.0</v>
       </c>
       <c r="D108" s="1">
-        <v>136.05</v>
+        <v>144.8</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2922900.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1053705.45</v>
+        <v>1309459.2</v>
       </c>
       <c r="J108" s="1">
-        <v>36.05</v>
+        <v>44.8</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>3976605.45</v>
+        <v>4232359.2</v>
       </c>
       <c r="N108" s="1">
-        <v>3976605.45</v>
+        <v>4232359.2</v>
       </c>
       <c r="O108" s="1">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>242</v>
       </c>
       <c r="B109" t="s">
         <v>243</v>
       </c>
       <c r="C109" s="1">
         <v>1481.0</v>
       </c>
       <c r="D109" s="1">
-        <v>1952.18</v>
+        <v>2040.74</v>
       </c>
       <c r="E109" s="1">
         <v>1322.4878528022</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>1958604.51</v>
       </c>
       <c r="I109" s="1">
-        <v>932574.07</v>
+        <v>1063731.43</v>
       </c>
       <c r="J109" s="1">
-        <v>47.61421028281</v>
+        <v>54.310680107645</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2891178.58</v>
+        <v>3022335.94</v>
       </c>
       <c r="N109" s="1">
-        <v>2891178.58</v>
+        <v>3022335.94</v>
       </c>
       <c r="O109" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>244</v>
       </c>
       <c r="B110" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="1">
-        <v>4999.0</v>
+        <v>10822.0</v>
       </c>
       <c r="D110" s="1">
-        <v>1072.64</v>
+        <v>1075.33</v>
       </c>
       <c r="E110" s="1">
-        <v>1071.8937607522</v>
+        <v>1073.0617861763</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>5358396.91</v>
+        <v>11612674.65</v>
       </c>
       <c r="I110" s="1">
-        <v>3730.45</v>
+        <v>24546.61</v>
       </c>
       <c r="J110" s="1">
-        <v>0.069618769618169</v>
+        <v>0.21137774664168</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>5362127.36</v>
+        <v>11637221.26</v>
       </c>
       <c r="N110" s="1">
-        <v>5362127.36</v>
+        <v>11637221.26</v>
       </c>
       <c r="O110" s="1">
-        <v>0.89</v>
+        <v>1.91</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>246</v>
       </c>
       <c r="B111" t="s">
         <v>247</v>
       </c>
       <c r="C111" s="1">
-        <v>91512.0</v>
+        <v>18132.0</v>
       </c>
       <c r="D111" s="1">
-        <v>132.97</v>
+        <v>133.74</v>
       </c>
       <c r="E111" s="1">
-        <v>115.8781323761</v>
+        <v>115.8781325833</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>10604239.65</v>
+        <v>2101102.3</v>
       </c>
       <c r="I111" s="1">
-        <v>1564110.99</v>
+        <v>323871.38</v>
       </c>
       <c r="J111" s="1">
-        <v>14.749864597788</v>
+        <v>15.414355598012</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>12168350.64</v>
+        <v>2424973.68</v>
       </c>
       <c r="N111" s="1">
-        <v>12168350.64</v>
+        <v>2424973.68</v>
       </c>
       <c r="O111" s="1">
-        <v>2.02</v>
+        <v>0.4</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>248</v>
       </c>
       <c r="B112" t="s">
         <v>249</v>
       </c>
       <c r="C112" s="1">
-        <v>96612.0</v>
+        <v>92351.0</v>
       </c>
       <c r="D112" s="1">
-        <v>18.075</v>
+        <v>18.205</v>
       </c>
       <c r="E112" s="1">
-        <v>18.1678300832</v>
+        <v>18.1678301264</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1755230.4</v>
+        <v>1677817.28</v>
       </c>
       <c r="I112" s="1">
-        <v>-8968.5</v>
+        <v>3432.68</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.51095856133759</v>
+        <v>0.20459200420203</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>1746261.9</v>
+        <v>1681249.96</v>
       </c>
       <c r="N112" s="1">
-        <v>1746261.9</v>
+        <v>1681249.96</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>250</v>
       </c>
       <c r="B113" t="s">
         <v>251</v>
       </c>
       <c r="C113" s="1">
         <v>9278.0</v>
       </c>
       <c r="D113" s="1">
-        <v>72.25</v>
+        <v>71.25</v>
       </c>
       <c r="E113" s="1">
         <v>67.7860099159</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>628918.6</v>
       </c>
       <c r="I113" s="1">
-        <v>41416.9</v>
+        <v>32138.9</v>
       </c>
       <c r="J113" s="1">
-        <v>6.5854150282723</v>
+        <v>5.1101843704416</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>670335.5</v>
+        <v>661057.5</v>
       </c>
       <c r="N113" s="1">
-        <v>670335.5</v>
+        <v>661057.5</v>
       </c>
       <c r="O113" s="1">
         <v>0.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>252</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" s="1">
         <v>32029.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.59</v>
+        <v>25.02</v>
       </c>
       <c r="E114" s="1">
         <v>22.637626526</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>725060.54</v>
       </c>
       <c r="I114" s="1">
-        <v>-33554.43</v>
+        <v>76305.04</v>
       </c>
       <c r="J114" s="1">
-        <v>-4.6278108032193</v>
+        <v>10.523954316973</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>691506.11</v>
+        <v>801365.58</v>
       </c>
       <c r="N114" s="1">
-        <v>691506.11</v>
+        <v>801365.58</v>
       </c>
       <c r="O114" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>254</v>
       </c>
       <c r="B115" t="s">
         <v>255</v>
       </c>
       <c r="C115" s="1">
-        <v>19457.0</v>
+        <v>18599.0</v>
       </c>
       <c r="D115" s="1">
-        <v>41.855</v>
+        <v>39.06</v>
       </c>
       <c r="E115" s="1">
-        <v>40.8572544585</v>
+        <v>40.8572546911</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>794959.6</v>
+        <v>759904.08</v>
       </c>
       <c r="I115" s="1">
-        <v>19413.14</v>
+        <v>-33427.14</v>
       </c>
       <c r="J115" s="1">
-        <v>2.4420285005678</v>
+        <v>-4.3988630775611</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>814372.74</v>
+        <v>726476.94</v>
       </c>
       <c r="N115" s="1">
-        <v>814372.74</v>
+        <v>726476.94</v>
       </c>
       <c r="O115" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>256</v>
       </c>
       <c r="B116" t="s">
         <v>257</v>
       </c>
       <c r="C116" s="1">
         <v>14404.0</v>
       </c>
       <c r="D116" s="1">
-        <v>17.36</v>
+        <v>15.27</v>
       </c>
       <c r="E116" s="1">
         <v>16.36</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>235649.44</v>
       </c>
       <c r="I116" s="1">
-        <v>14404.0</v>
+        <v>-15700.36</v>
       </c>
       <c r="J116" s="1">
-        <v>6.1124694376528</v>
+        <v>-6.6625916870416</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>250053.44</v>
+        <v>219949.08</v>
       </c>
       <c r="N116" s="1">
-        <v>250053.44</v>
+        <v>219949.08</v>
       </c>
       <c r="O116" s="1">
         <v>0.04</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>258</v>
       </c>
       <c r="B117" t="s">
         <v>259</v>
       </c>
       <c r="C117" s="1">
         <v>9969.0</v>
       </c>
       <c r="D117" s="1">
-        <v>24.32</v>
+        <v>28.78</v>
       </c>
       <c r="E117" s="1">
         <v>23.76</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>236863.44</v>
       </c>
       <c r="I117" s="1">
-        <v>5582.64</v>
+        <v>50044.38</v>
       </c>
       <c r="J117" s="1">
-        <v>2.3569023569024</v>
+        <v>21.127946127946</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>242446.08</v>
+        <v>286907.82</v>
       </c>
       <c r="N117" s="1">
-        <v>242446.08</v>
+        <v>286907.82</v>
       </c>
       <c r="O117" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>260</v>
       </c>
       <c r="B118" t="s">
         <v>261</v>
       </c>
       <c r="C118" s="1">
-        <v>27268.0</v>
+        <v>26065.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.03</v>
+        <v>30.5</v>
       </c>
       <c r="E118" s="1">
-        <v>41.6493644565</v>
+        <v>41.6493642816</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1135694.87</v>
+        <v>1085590.68</v>
       </c>
       <c r="I118" s="1">
-        <v>-180496.83</v>
+        <v>-290608.18</v>
       </c>
       <c r="J118" s="1">
-        <v>-15.893074343111</v>
+        <v>-26.769590542174</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>955198.04</v>
+        <v>794982.5</v>
       </c>
       <c r="N118" s="1">
-        <v>955198.04</v>
+        <v>794982.5</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>262</v>
       </c>
       <c r="B119" t="s">
         <v>263</v>
       </c>
       <c r="C119" s="1">
         <v>8686.0</v>
       </c>
       <c r="D119" s="1">
-        <v>21.83</v>
+        <v>26.1</v>
       </c>
       <c r="E119" s="1">
         <v>27.83</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>241731.38</v>
       </c>
       <c r="I119" s="1">
-        <v>-52116.0</v>
+        <v>-15026.78</v>
       </c>
       <c r="J119" s="1">
-        <v>-21.559468199784</v>
+        <v>-6.2163133309378</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>189615.38</v>
+        <v>226704.6</v>
       </c>
       <c r="N119" s="1">
-        <v>189615.38</v>
+        <v>226704.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>264</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" s="1">
         <v>2628.0</v>
       </c>
       <c r="D120" s="1">
-        <v>79.3</v>
+        <v>104.9</v>
       </c>
       <c r="E120" s="1">
         <v>90.7</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>238359.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-29959.2</v>
+        <v>37317.6</v>
       </c>
       <c r="J120" s="1">
-        <v>-12.568908489526</v>
+        <v>15.656008820287</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>208400.4</v>
+        <v>275677.2</v>
       </c>
       <c r="N120" s="1">
-        <v>208400.4</v>
+        <v>275677.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>266</v>
       </c>
       <c r="B121" t="s">
         <v>267</v>
       </c>
       <c r="C121" s="1">
         <v>7579.0</v>
       </c>
       <c r="D121" s="1">
-        <v>37.71</v>
+        <v>36.69</v>
       </c>
       <c r="E121" s="1">
         <v>36.87</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>279437.73</v>
       </c>
       <c r="I121" s="1">
-        <v>6366.36</v>
+        <v>-1364.22</v>
       </c>
       <c r="J121" s="1">
-        <v>2.2782750203417</v>
+        <v>-0.48820179007323</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>285804.09</v>
+        <v>278073.51</v>
       </c>
       <c r="N121" s="1">
-        <v>285804.09</v>
+        <v>278073.51</v>
       </c>
       <c r="O121" s="1">
         <v>0.05</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>268</v>
       </c>
       <c r="B122" t="s">
         <v>269</v>
       </c>
       <c r="C122" s="1">
-        <v>12198.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D122" s="1">
-        <v>316.0</v>
+        <v>285.0</v>
       </c>
       <c r="E122" s="1">
-        <v>278.9295228726</v>
+        <v>278.9295231561</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3402382.32</v>
+        <v>3252318.24</v>
       </c>
       <c r="I122" s="1">
-        <v>452185.68</v>
+        <v>70781.76</v>
       </c>
       <c r="J122" s="1">
-        <v>13.290266568279</v>
+        <v>2.1763479086844</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3854568.0</v>
+        <v>3323100.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3854568.0</v>
+        <v>3323100.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>270</v>
       </c>
       <c r="B123" t="s">
         <v>271</v>
       </c>
       <c r="C123" s="1">
-        <v>407045.0</v>
+        <v>389092.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.188</v>
+        <v>4.23</v>
       </c>
       <c r="E123" s="1">
-        <v>2.6309171959</v>
+        <v>2.6309171867</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1070901.69</v>
+        <v>1023668.83</v>
       </c>
       <c r="I123" s="1">
-        <v>633802.77</v>
+        <v>622190.33</v>
       </c>
       <c r="J123" s="1">
-        <v>59.184029301513</v>
+        <v>60.780431304136</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1704704.46</v>
+        <v>1645859.16</v>
       </c>
       <c r="N123" s="1">
-        <v>1704704.46</v>
+        <v>1645859.16</v>
       </c>
       <c r="O123" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>272</v>
       </c>
       <c r="B124" t="s">
         <v>273</v>
       </c>
       <c r="C124" s="1">
         <v>87334.0</v>
       </c>
       <c r="D124" s="1">
-        <v>9.384</v>
+        <v>9.246</v>
       </c>
       <c r="E124" s="1">
         <v>9.3799942749</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>819192.42</v>
       </c>
       <c r="I124" s="1">
-        <v>349.84</v>
+        <v>-11702.26</v>
       </c>
       <c r="J124" s="1">
-        <v>0.042705473275741</v>
+        <v>-1.4285117530751</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>819542.26</v>
+        <v>807490.16</v>
       </c>
       <c r="N124" s="1">
-        <v>819542.26</v>
+        <v>807490.16</v>
       </c>
       <c r="O124" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>274</v>
       </c>
       <c r="B125" t="s">
         <v>275</v>
       </c>
       <c r="C125" s="1">
-        <v>39883.0</v>
+        <v>38124.0</v>
       </c>
       <c r="D125" s="1">
-        <v>80.92</v>
+        <v>76.88</v>
       </c>
       <c r="E125" s="1">
-        <v>92.0736361357</v>
+        <v>92.0736360298</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3672172.83</v>
+        <v>3510215.3</v>
       </c>
       <c r="I125" s="1">
-        <v>-444840.47</v>
+        <v>-579242.18</v>
       </c>
       <c r="J125" s="1">
-        <v>-12.113821723364</v>
+        <v>-16.501614017807</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>3227332.36</v>
+        <v>2930973.12</v>
       </c>
       <c r="N125" s="1">
-        <v>3227332.36</v>
+        <v>2930973.12</v>
       </c>
       <c r="O125" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>276</v>
       </c>
       <c r="B126" t="s">
         <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>35712.0</v>
+        <v>34137.0</v>
       </c>
       <c r="D126" s="1">
-        <v>139.5</v>
+        <v>151.78</v>
       </c>
       <c r="E126" s="1">
-        <v>144.1771001344</v>
+        <v>144.1771002138</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>5148852.6</v>
+        <v>4921773.67</v>
       </c>
       <c r="I126" s="1">
-        <v>-167028.6</v>
+        <v>259540.19</v>
       </c>
       <c r="J126" s="1">
-        <v>-3.243996536238</v>
+        <v>5.2733060762625</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>4981824.0</v>
+        <v>5181313.86</v>
       </c>
       <c r="N126" s="1">
-        <v>4981824.0</v>
+        <v>5181313.86</v>
       </c>
       <c r="O126" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
         <v>279</v>
       </c>
       <c r="C127" s="1">
-        <v>80661.0</v>
+        <v>77103.0</v>
       </c>
       <c r="D127" s="1">
-        <v>37.0</v>
+        <v>34.82</v>
       </c>
       <c r="E127" s="1">
-        <v>32.6351208143</v>
+        <v>32.6351208124</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2632381.48</v>
+        <v>2516265.72</v>
       </c>
       <c r="I127" s="1">
-        <v>352075.52</v>
+        <v>168460.74</v>
       </c>
       <c r="J127" s="1">
-        <v>13.374790951652</v>
+        <v>6.694870842178</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2984457.0</v>
+        <v>2684726.46</v>
       </c>
       <c r="N127" s="1">
-        <v>2984457.0</v>
+        <v>2684726.46</v>
       </c>
       <c r="O127" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>280</v>
       </c>
       <c r="B128" t="s">
         <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>21134.0</v>
+        <v>20202.0</v>
       </c>
       <c r="D128" s="1">
-        <v>256.1</v>
+        <v>269.05</v>
       </c>
       <c r="E128" s="1">
-        <v>119.228758872</v>
+        <v>119.2287590338</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>2519780.59</v>
+        <v>2408659.39</v>
       </c>
       <c r="I128" s="1">
-        <v>2892636.81</v>
+        <v>3026688.71</v>
       </c>
       <c r="J128" s="1">
-        <v>114.79717009805</v>
+        <v>125.65864325051</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>5412417.4</v>
+        <v>5435348.1</v>
       </c>
       <c r="N128" s="1">
-        <v>5412417.4</v>
+        <v>5435348.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>28894.0</v>
+        <v>27620.0</v>
       </c>
       <c r="D129" s="1">
-        <v>164.56</v>
+        <v>175.42</v>
       </c>
       <c r="E129" s="1">
-        <v>125.9556309268</v>
+        <v>125.9556310644</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3639362.0</v>
+        <v>3478894.53</v>
       </c>
       <c r="I129" s="1">
-        <v>1115434.64</v>
+        <v>1366205.87</v>
       </c>
       <c r="J129" s="1">
-        <v>30.649180817957</v>
+        <v>39.271264426634</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4754796.64</v>
+        <v>4845100.4</v>
       </c>
       <c r="N129" s="1">
-        <v>4754796.64</v>
+        <v>4845100.4</v>
       </c>
       <c r="O129" s="1">
         <v>0.79</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>284</v>
       </c>
       <c r="B130" t="s">
         <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>25979.0</v>
+        <v>24833.0</v>
       </c>
       <c r="D130" s="1">
-        <v>226.75</v>
+        <v>268.6</v>
       </c>
       <c r="E130" s="1">
-        <v>137.7839720544</v>
+        <v>137.7839721339</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3579489.81</v>
+        <v>3421589.38</v>
       </c>
       <c r="I130" s="1">
-        <v>2311248.44</v>
+        <v>3248554.42</v>
       </c>
       <c r="J130" s="1">
-        <v>64.569214124959</v>
+        <v>94.942848460676</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>5890738.25</v>
+        <v>6670143.8</v>
       </c>
       <c r="N130" s="1">
-        <v>5890738.25</v>
+        <v>6670143.8</v>
       </c>
       <c r="O130" s="1">
-        <v>0.98</v>
+        <v>1.09</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>286</v>
       </c>
       <c r="B131" t="s">
         <v>287</v>
       </c>
       <c r="C131" s="1">
         <v>28552.0</v>
       </c>
       <c r="D131" s="1">
-        <v>19.35</v>
+        <v>20.54</v>
       </c>
       <c r="E131" s="1">
         <v>19.6485465116</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>561005.3</v>
       </c>
       <c r="I131" s="1">
-        <v>-8524.1</v>
+        <v>25452.78</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.5194330606146</v>
+        <v>4.536994570283</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>552481.2</v>
+        <v>586458.08</v>
       </c>
       <c r="N131" s="1">
-        <v>552481.2</v>
+        <v>586458.08</v>
       </c>
       <c r="O131" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>288</v>
       </c>
       <c r="B132" t="s">
         <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>26847.0</v>
+        <v>25663.0</v>
       </c>
       <c r="D132" s="1">
-        <v>70.89</v>
+        <v>68.8</v>
       </c>
       <c r="E132" s="1">
-        <v>37.0772726934</v>
+        <v>37.0772727273</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>995413.54</v>
+        <v>951514.05</v>
       </c>
       <c r="I132" s="1">
-        <v>907770.29</v>
+        <v>814100.35</v>
       </c>
       <c r="J132" s="1">
-        <v>91.195292561522</v>
+        <v>85.558416084345</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>1903183.83</v>
+        <v>1765614.4</v>
       </c>
       <c r="N132" s="1">
-        <v>1903183.83</v>
+        <v>1765614.4</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>290</v>
       </c>
       <c r="B133" t="s">
         <v>291</v>
       </c>
       <c r="C133" s="1">
         <v>1955.0</v>
       </c>
       <c r="D133" s="1">
-        <v>117.7</v>
+        <v>141.5</v>
       </c>
       <c r="E133" s="1">
         <v>131.2</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>256496.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-26392.5</v>
+        <v>20136.5</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.289634146341</v>
+        <v>7.8506097560976</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>230103.5</v>
+        <v>276632.5</v>
       </c>
       <c r="N133" s="1">
-        <v>230103.5</v>
+        <v>276632.5</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>292</v>
       </c>
       <c r="B134" t="s">
         <v>293</v>
       </c>
       <c r="C134" s="1">
         <v>5758.0</v>
       </c>
       <c r="D134" s="1">
-        <v>47.8</v>
+        <v>48.48</v>
       </c>
       <c r="E134" s="1">
         <v>52.5</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>302295.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-27062.6</v>
+        <v>-23147.16</v>
       </c>
       <c r="J134" s="1">
-        <v>-8.952380952381</v>
+        <v>-7.6571428571429</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>275232.4</v>
+        <v>279147.84</v>
       </c>
       <c r="N134" s="1">
-        <v>275232.4</v>
+        <v>279147.84</v>
       </c>
       <c r="O134" s="1">
         <v>0.05</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>294</v>
       </c>
       <c r="B135" t="s">
         <v>295</v>
       </c>
       <c r="C135" s="1">
-        <v>22831.0</v>
+        <v>21824.0</v>
       </c>
       <c r="D135" s="1">
-        <v>32.75</v>
+        <v>57.94</v>
       </c>
       <c r="E135" s="1">
-        <v>25.0090066138</v>
+        <v>25.0090065982</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>570980.63</v>
+        <v>545796.56</v>
       </c>
       <c r="I135" s="1">
-        <v>176734.62</v>
+        <v>718686.0</v>
       </c>
       <c r="J135" s="1">
-        <v>30.95282234005</v>
+        <v>131.67653530099</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>747715.25</v>
+        <v>1264482.56</v>
       </c>
       <c r="N135" s="1">
-        <v>747715.25</v>
+        <v>1264482.56</v>
       </c>
       <c r="O135" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>296</v>
       </c>
       <c r="B136" t="s">
         <v>297</v>
       </c>
       <c r="C136" s="1">
         <v>20363.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1</v>
+        <v>9.754</v>
       </c>
       <c r="E136" s="1">
         <v>11.5050002455</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>234276.32</v>
       </c>
       <c r="I136" s="1">
-        <v>-28610.02</v>
+        <v>-35655.62</v>
       </c>
       <c r="J136" s="1">
-        <v>-12.212083577205</v>
+        <v>-15.219472458847</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>205666.3</v>
+        <v>198620.7</v>
       </c>
       <c r="N136" s="1">
-        <v>205666.3</v>
+        <v>198620.7</v>
       </c>
       <c r="O136" s="1">
         <v>0.03</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>298</v>
       </c>
       <c r="B137" t="s">
         <v>299</v>
       </c>
       <c r="C137" s="1">
-        <v>71366.0</v>
+        <v>68218.0</v>
       </c>
       <c r="D137" s="1">
-        <v>41.1</v>
+        <v>36.64</v>
       </c>
       <c r="E137" s="1">
-        <v>29.892309363</v>
+        <v>29.8923093612</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2133294.55</v>
+        <v>2039193.56</v>
       </c>
       <c r="I137" s="1">
-        <v>799848.05</v>
+        <v>460313.96</v>
       </c>
       <c r="J137" s="1">
-        <v>37.493558964935</v>
+        <v>22.573333352426</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>2933142.6</v>
+        <v>2499507.52</v>
       </c>
       <c r="N137" s="1">
-        <v>2933142.6</v>
+        <v>2499507.52</v>
       </c>
       <c r="O137" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>300</v>
       </c>
       <c r="B138" t="s">
         <v>301</v>
       </c>
       <c r="C138" s="1">
         <v>4552.0</v>
       </c>
       <c r="D138" s="1">
-        <v>49.63</v>
+        <v>72.2</v>
       </c>
       <c r="E138" s="1">
         <v>51.48</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>234336.96</v>
       </c>
       <c r="I138" s="1">
-        <v>-8421.2</v>
+        <v>94317.44</v>
       </c>
       <c r="J138" s="1">
-        <v>-3.5936285936286</v>
+        <v>40.24864024864</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>225915.76</v>
+        <v>328654.4</v>
       </c>
       <c r="N138" s="1">
-        <v>225915.76</v>
+        <v>328654.4</v>
       </c>
       <c r="O138" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>302</v>
       </c>
       <c r="B139" t="s">
         <v>303</v>
       </c>
       <c r="C139" s="1">
         <v>48243.0</v>
       </c>
       <c r="D139" s="1">
-        <v>10.305</v>
+        <v>9.95</v>
       </c>
       <c r="E139" s="1">
         <v>10.1855342744</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>491380.73</v>
       </c>
       <c r="I139" s="1">
-        <v>5763.39</v>
+        <v>-11362.88</v>
       </c>
       <c r="J139" s="1">
-        <v>1.1728970324091</v>
+        <v>-2.3124390734655</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>497144.12</v>
+        <v>480017.85</v>
       </c>
       <c r="N139" s="1">
-        <v>497144.12</v>
+        <v>480017.85</v>
       </c>
       <c r="O139" s="1">
         <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>304</v>
       </c>
       <c r="B140" t="s">
         <v>305</v>
       </c>
       <c r="C140" s="1">
-        <v>3369.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D140" s="1">
-        <v>268.2</v>
+        <v>229.7</v>
       </c>
       <c r="E140" s="1">
-        <v>254.7794894627</v>
+        <v>254.7794906832</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>858352.1</v>
+        <v>820389.96</v>
       </c>
       <c r="I140" s="1">
-        <v>45213.7</v>
+        <v>-80755.96</v>
       </c>
       <c r="J140" s="1">
-        <v>5.2675003649435</v>
+        <v>-9.8436065697342</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>903565.8</v>
+        <v>739634.0</v>
       </c>
       <c r="N140" s="1">
-        <v>903565.8</v>
+        <v>739634.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>306</v>
       </c>
       <c r="B141" t="s">
         <v>307</v>
       </c>
       <c r="C141" s="1">
-        <v>4344.0</v>
+        <v>4152.0</v>
       </c>
       <c r="D141" s="1">
-        <v>271.8</v>
+        <v>242.0</v>
       </c>
       <c r="E141" s="1">
-        <v>252.5668968692</v>
+        <v>252.5668978805</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1097150.6</v>
+        <v>1048657.76</v>
       </c>
       <c r="I141" s="1">
-        <v>83548.6</v>
+        <v>-43873.76</v>
       </c>
       <c r="J141" s="1">
-        <v>7.6150530291831</v>
+        <v>-4.1838015865157</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1180699.2</v>
+        <v>1004784.0</v>
       </c>
       <c r="N141" s="1">
-        <v>1180699.2</v>
+        <v>1004784.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>308</v>
       </c>
       <c r="B142" t="s">
         <v>309</v>
       </c>
       <c r="C142" s="1">
         <v>12937.0</v>
       </c>
       <c r="D142" s="1">
-        <v>17.4</v>
+        <v>26.18</v>
       </c>
       <c r="E142" s="1">
         <v>18.02</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>233124.74</v>
       </c>
       <c r="I142" s="1">
-        <v>-8020.94</v>
+        <v>105565.92</v>
       </c>
       <c r="J142" s="1">
-        <v>-3.4406215316315</v>
+        <v>45.283018867925</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>225103.8</v>
+        <v>338690.66</v>
       </c>
       <c r="N142" s="1">
-        <v>225103.8</v>
+        <v>338690.66</v>
       </c>
       <c r="O142" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>310</v>
       </c>
       <c r="B143" t="s">
         <v>311</v>
       </c>
       <c r="C143" s="1">
-        <v>16682.0</v>
+        <v>15946.0</v>
       </c>
       <c r="D143" s="1">
-        <v>102.7</v>
+        <v>97.6</v>
       </c>
       <c r="E143" s="1">
-        <v>104.2589455701</v>
+        <v>104.2589458171</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1739247.73</v>
+        <v>1662513.15</v>
       </c>
       <c r="I143" s="1">
-        <v>-26006.33</v>
+        <v>-106183.55</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.4952631273522</v>
+        <v>-6.3869299319527</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>1713241.4</v>
+        <v>1556329.6</v>
       </c>
       <c r="N143" s="1">
-        <v>1713241.4</v>
+        <v>1556329.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>312</v>
       </c>
       <c r="B144" t="s">
         <v>313</v>
       </c>
       <c r="C144" s="1">
-        <v>61523.0</v>
+        <v>58810.0</v>
       </c>
       <c r="D144" s="1">
-        <v>66.89</v>
+        <v>72.11</v>
       </c>
       <c r="E144" s="1">
-        <v>66.3206639793</v>
+        <v>66.3206640027</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>4080246.21</v>
+        <v>3900318.25</v>
       </c>
       <c r="I144" s="1">
-        <v>35027.26</v>
+        <v>340470.85</v>
       </c>
       <c r="J144" s="1">
-        <v>0.85845947026809</v>
+        <v>8.7293094608369</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>4115273.47</v>
+        <v>4240789.1</v>
       </c>
       <c r="N144" s="1">
-        <v>4115273.47</v>
+        <v>4240789.1</v>
       </c>
       <c r="O144" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>314</v>
       </c>
       <c r="B145" t="s">
         <v>315</v>
       </c>
       <c r="C145" s="1">
         <v>13085.0</v>
       </c>
       <c r="D145" s="1">
-        <v>21.49</v>
+        <v>21.6</v>
       </c>
       <c r="E145" s="1">
         <v>21.16</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>276878.6</v>
       </c>
       <c r="I145" s="1">
-        <v>4318.05</v>
+        <v>5757.4</v>
       </c>
       <c r="J145" s="1">
-        <v>1.5595463137996</v>
+        <v>2.0793950850662</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>281196.65</v>
+        <v>282636.0</v>
       </c>
       <c r="N145" s="1">
-        <v>281196.65</v>
+        <v>282636.0</v>
       </c>
       <c r="O145" s="1">
         <v>0.05</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>316</v>
       </c>
       <c r="B146" t="s">
         <v>317</v>
       </c>
       <c r="C146" s="1">
         <v>38224.0</v>
       </c>
       <c r="D146" s="1">
-        <v>18.79</v>
+        <v>20.44</v>
       </c>
       <c r="E146" s="1">
         <v>19.003486553</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>726389.27</v>
       </c>
       <c r="I146" s="1">
-        <v>-8160.31</v>
+        <v>54909.29</v>
       </c>
       <c r="J146" s="1">
-        <v>-1.1234072882161</v>
+        <v>7.5592099536382</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>718228.96</v>
+        <v>781298.56</v>
       </c>
       <c r="N146" s="1">
-        <v>718228.96</v>
+        <v>781298.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>318</v>
       </c>
       <c r="B147" t="s">
         <v>319</v>
       </c>
       <c r="C147" s="1">
         <v>18725.0</v>
       </c>
       <c r="D147" s="1">
-        <v>26.84</v>
+        <v>25.17</v>
       </c>
       <c r="E147" s="1">
         <v>26.9722520694</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>505055.42</v>
       </c>
       <c r="I147" s="1">
-        <v>-2476.42</v>
+        <v>-33747.17</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.49032638833972</v>
+        <v>-6.6818746346688</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>502579.0</v>
+        <v>471308.25</v>
       </c>
       <c r="N147" s="1">
-        <v>502579.0</v>
+        <v>471308.25</v>
       </c>
       <c r="O147" s="1">
         <v>0.08</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>320</v>
       </c>
       <c r="B148" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="1">
-        <v>62053.0</v>
+        <v>59316.0</v>
       </c>
       <c r="D148" s="1">
-        <v>23.15</v>
+        <v>24.04</v>
       </c>
       <c r="E148" s="1">
-        <v>19.8456572607</v>
+        <v>19.8456573269</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1231482.57</v>
+        <v>1177165.01</v>
       </c>
       <c r="I148" s="1">
-        <v>205044.38</v>
+        <v>248791.63</v>
       </c>
       <c r="J148" s="1">
-        <v>16.650205613548</v>
+        <v>21.134813546658</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1436526.95</v>
+        <v>1425956.64</v>
       </c>
       <c r="N148" s="1">
-        <v>1436526.95</v>
+        <v>1425956.64</v>
       </c>
       <c r="O148" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>322</v>
       </c>
       <c r="B149" t="s">
         <v>323</v>
       </c>
       <c r="C149" s="1">
-        <v>27371.0</v>
+        <v>26164.0</v>
       </c>
       <c r="D149" s="1">
-        <v>66.15</v>
+        <v>60.15</v>
       </c>
       <c r="E149" s="1">
-        <v>60.5302546491</v>
+        <v>60.5302545482</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>1656773.6</v>
+        <v>1583713.58</v>
       </c>
       <c r="I149" s="1">
-        <v>153818.05</v>
+        <v>-9948.98</v>
       </c>
       <c r="J149" s="1">
-        <v>9.284192481097</v>
+        <v>-0.62820576432766</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1810591.65</v>
+        <v>1573764.6</v>
       </c>
       <c r="N149" s="1">
-        <v>1810591.65</v>
+        <v>1573764.6</v>
       </c>
       <c r="O149" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>324</v>
       </c>
       <c r="B150" t="s">
         <v>325</v>
       </c>
       <c r="C150" s="1">
         <v>2919.0</v>
       </c>
       <c r="D150" s="1">
-        <v>79.4</v>
+        <v>76.1</v>
       </c>
       <c r="E150" s="1">
         <v>82.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>239358.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7589.4</v>
+        <v>-17222.1</v>
       </c>
       <c r="J150" s="1">
-        <v>-3.1707317073171</v>
+        <v>-7.1951219512195</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>231768.6</v>
+        <v>222135.9</v>
       </c>
       <c r="N150" s="1">
-        <v>231768.6</v>
+        <v>222135.9</v>
       </c>
       <c r="O150" s="1">
         <v>0.04</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>326</v>
       </c>
       <c r="B151" t="s">
         <v>327</v>
       </c>
       <c r="C151" s="1">
-        <v>10497.0</v>
+        <v>10034.0</v>
       </c>
       <c r="D151" s="1">
-        <v>136.9</v>
+        <v>121.7</v>
       </c>
       <c r="E151" s="1">
-        <v>106.3950738306</v>
+        <v>106.3950737493</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1116829.09</v>
+        <v>1067568.17</v>
       </c>
       <c r="I151" s="1">
-        <v>320210.21</v>
+        <v>153569.63</v>
       </c>
       <c r="J151" s="1">
-        <v>28.671370836159</v>
+        <v>14.384995198948</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>1437039.3</v>
+        <v>1221137.8</v>
       </c>
       <c r="N151" s="1">
-        <v>1437039.3</v>
+        <v>1221137.8</v>
       </c>
       <c r="O151" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>328</v>
       </c>
       <c r="B152" t="s">
         <v>329</v>
       </c>
       <c r="C152" s="1">
         <v>7328.0</v>
       </c>
       <c r="D152" s="1">
-        <v>89.18</v>
+        <v>89.68</v>
       </c>
       <c r="E152" s="1">
         <v>100.5638100437</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>736931.6</v>
       </c>
       <c r="I152" s="1">
-        <v>-83420.56</v>
+        <v>-79756.56</v>
       </c>
       <c r="J152" s="1">
-        <v>-11.319986821029</v>
+        <v>-10.822790066269</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>653511.04</v>
+        <v>657175.04</v>
       </c>
       <c r="N152" s="1">
-        <v>653511.04</v>
+        <v>657175.04</v>
       </c>
       <c r="O152" s="1">
         <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>330</v>
       </c>
       <c r="B153" t="s">
         <v>331</v>
       </c>
       <c r="C153" s="1">
-        <v>48116.0</v>
+        <v>45994.0</v>
       </c>
       <c r="D153" s="1">
-        <v>23.1</v>
+        <v>21.12</v>
       </c>
       <c r="E153" s="1">
-        <v>28.3329948458</v>
+        <v>28.3329947384</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1363270.38</v>
+        <v>1303147.76</v>
       </c>
       <c r="I153" s="1">
-        <v>-251790.78</v>
+        <v>-331754.48</v>
       </c>
       <c r="J153" s="1">
-        <v>-18.469614222822</v>
+        <v>-25.457932721306</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1111479.6</v>
+        <v>971393.28</v>
       </c>
       <c r="N153" s="1">
-        <v>1111479.6</v>
+        <v>971393.28</v>
       </c>
       <c r="O153" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>332</v>
       </c>
       <c r="B154" t="s">
         <v>333</v>
       </c>
       <c r="C154" s="1">
-        <v>55792.0</v>
+        <v>53331.0</v>
       </c>
       <c r="D154" s="1">
-        <v>34.88</v>
+        <v>35.48</v>
       </c>
       <c r="E154" s="1">
-        <v>36.6765561371</v>
+        <v>36.6765562243</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2046258.42</v>
+        <v>1955997.42</v>
       </c>
       <c r="I154" s="1">
-        <v>-100233.46</v>
+        <v>-63813.54</v>
       </c>
       <c r="J154" s="1">
-        <v>-4.8983774004458</v>
+        <v>-3.2624552234839</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>1946024.96</v>
+        <v>1892183.88</v>
       </c>
       <c r="N154" s="1">
-        <v>1946024.96</v>
+        <v>1892183.88</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>334</v>
       </c>
       <c r="B155" t="s">
         <v>335</v>
       </c>
       <c r="C155" s="1">
-        <v>36940.0</v>
+        <v>35311.0</v>
       </c>
       <c r="D155" s="1">
-        <v>24.3</v>
+        <v>22.92</v>
       </c>
       <c r="E155" s="1">
-        <v>31.4293548998</v>
+        <v>31.4293548753</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>1161000.37</v>
+        <v>1109801.95</v>
       </c>
       <c r="I155" s="1">
-        <v>-263358.37</v>
+        <v>-300473.83</v>
       </c>
       <c r="J155" s="1">
-        <v>-22.68374557021</v>
+        <v>-27.074545147447</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>897642.0</v>
+        <v>809328.12</v>
       </c>
       <c r="N155" s="1">
-        <v>897642.0</v>
+        <v>809328.12</v>
       </c>
       <c r="O155" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>337</v>
       </c>
       <c r="C156" s="1">
-        <v>27292.0</v>
+        <v>26088.0</v>
       </c>
       <c r="D156" s="1">
-        <v>63.56</v>
+        <v>62.5</v>
       </c>
       <c r="E156" s="1">
-        <v>110.5186076506</v>
+        <v>110.518607789</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3016273.84</v>
+        <v>2883209.44</v>
       </c>
       <c r="I156" s="1">
-        <v>-1281594.32</v>
+        <v>-1252709.44</v>
       </c>
       <c r="J156" s="1">
-        <v>-42.489322521194</v>
+        <v>-43.448437100012</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>1734679.52</v>
+        <v>1630500.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1734679.52</v>
+        <v>1630500.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>338</v>
       </c>
       <c r="B157" t="s">
         <v>339</v>
       </c>
       <c r="C157" s="1">
-        <v>-6072800.43</v>
+        <v>1037.0</v>
       </c>
       <c r="D157" s="1">
-        <v>0.09001991</v>
+        <v>264.25</v>
       </c>
       <c r="E157" s="1">
-        <v>0.084671376</v>
+        <v>250.554050145</v>
       </c>
       <c r="F157" t="s">
-        <v>340</v>
+        <v>8</v>
       </c>
       <c r="G157">
-        <v>11.11</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>383607.68</v>
+        <v>1420270.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>341</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>356458.76</v>
+        <v>1420270.0</v>
       </c>
       <c r="N157" s="1">
-        <v>383607.68</v>
+        <v>1420270.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C158" s="1">
-        <v>1061.0</v>
+        <v>345.0</v>
       </c>
       <c r="D158" s="1">
-        <v>253.15</v>
+        <v>115.46</v>
       </c>
       <c r="E158" s="1">
-        <v>247.647502356</v>
+        <v>116.551565217</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>583815.0</v>
+        <v>-536260.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>583815.0</v>
+        <v>-536260.0</v>
       </c>
       <c r="N158" s="1">
-        <v>583815.0</v>
+        <v>-536260.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C159" s="1">
-        <v>576.0</v>
+        <v>63.0</v>
       </c>
       <c r="D159" s="1">
-        <v>115.58</v>
+        <v>105.79</v>
       </c>
       <c r="E159" s="1">
-        <v>116.838009709</v>
+        <v>105.645</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-838130.0</v>
+        <v>9135.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-838130.0</v>
+        <v>9135.0</v>
       </c>
       <c r="N159" s="1">
-        <v>-838130.0</v>
+        <v>9135.0</v>
       </c>
       <c r="O159" s="1">
-        <v>-0.14</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B160" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C160" s="1">
-        <v>146.0</v>
+        <v>-233.0</v>
       </c>
       <c r="D160" s="1">
-        <v>125.42</v>
+        <v>6029.0</v>
       </c>
       <c r="E160" s="1">
-        <v>129.04</v>
+        <v>5554.625639296</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-25843.06</v>
+        <v>-1105292.26</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-25843.06</v>
+        <v>-1105292.26</v>
       </c>
       <c r="N160" s="1">
-        <v>-25843.06</v>
+        <v>-1105292.26</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>-0.18</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B161" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C161" s="1">
-        <v>-534.0</v>
+        <v>-34.0</v>
       </c>
       <c r="D161" s="1">
-        <v>5820.0</v>
+        <v>125.41</v>
       </c>
       <c r="E161" s="1">
-        <v>5536.175797016</v>
+        <v>129.04</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-1515621.24</v>
+        <v>123420.0</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-1515621.24</v>
+        <v>123420.0</v>
       </c>
       <c r="N161" s="1">
-        <v>-1515621.24</v>
+        <v>123420.0</v>
       </c>
       <c r="O161" s="1">
-        <v>-0.25</v>
+        <v>0.02</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B162" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C162" s="1">
         <v>1606000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.257</v>
+        <v>97.631</v>
       </c>
       <c r="E162" s="1">
         <v>100.00551183</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>1606088.52</v>
       </c>
       <c r="I162" s="1">
-        <v>-44141.1</v>
+        <v>-38134.66</v>
       </c>
       <c r="J162" s="1">
-        <v>-2.7483603456676</v>
+        <v>-2.374380958778</v>
       </c>
       <c r="K162">
-        <v>0.73</v>
+        <v>1.15</v>
       </c>
       <c r="L162" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="M162" s="1">
-        <v>1561947.42</v>
+        <v>1567953.86</v>
       </c>
       <c r="N162" s="1">
-        <v>1573590.92</v>
+        <v>1586455.86</v>
       </c>
       <c r="O162" s="1">
         <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B163" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C163" s="1">
         <v>488000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>106.594</v>
+        <v>107.347</v>
       </c>
       <c r="E163" s="1">
         <v>101.26691803</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>494182.56</v>
       </c>
       <c r="I163" s="1">
-        <v>25996.16</v>
+        <v>29670.8</v>
       </c>
       <c r="J163" s="1">
-        <v>5.2604365479834</v>
+        <v>6.0040160057449</v>
       </c>
       <c r="K163">
-        <v>2.5</v>
+        <v>3.16</v>
       </c>
       <c r="L163" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="M163" s="1">
-        <v>520178.72</v>
+        <v>523853.36</v>
       </c>
       <c r="N163" s="1">
-        <v>532362.01</v>
+        <v>539270.48</v>
       </c>
       <c r="O163" s="1">
         <v>0.09</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B164" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C164" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.307</v>
+        <v>100.586</v>
       </c>
       <c r="E164" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>599340.0</v>
+        <v>698929.0</v>
       </c>
       <c r="I164" s="1">
-        <v>8502.0</v>
+        <v>5173.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.4185604164581</v>
+        <v>0.74013240257594</v>
       </c>
       <c r="K164">
-        <v>4.38</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>607842.0</v>
+        <v>704102.0</v>
       </c>
       <c r="N164" s="1">
-        <v>634147.48</v>
+        <v>704102.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="B165" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C165" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>90.597</v>
+        <v>101.325</v>
       </c>
       <c r="E165" s="1">
-        <v>91.85654667</v>
+        <v>99.89</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1377848.2</v>
+        <v>599340.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-18893.2</v>
+        <v>8610.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.3712105586087</v>
+        <v>1.4365802382621</v>
       </c>
       <c r="K165">
-        <v>0.72</v>
+        <v>0.3</v>
       </c>
       <c r="L165" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="M165" s="1">
-        <v>1358955.0</v>
+        <v>607950.0</v>
       </c>
       <c r="N165" s="1">
-        <v>1369742.67</v>
+        <v>609774.66</v>
       </c>
       <c r="O165" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B166" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C166" s="1">
-        <v>603000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.459</v>
+        <v>91.115</v>
       </c>
       <c r="E166" s="1">
-        <v>99.33</v>
+        <v>91.85654636</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>598959.9</v>
+        <v>1010422.01</v>
       </c>
       <c r="I166" s="1">
-        <v>-11282.13</v>
+        <v>-8157.01</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.8836202557133</v>
+        <v>-0.80728744220447</v>
       </c>
       <c r="K166">
-        <v>1.36</v>
+        <v>0.94</v>
       </c>
       <c r="L166" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="M166" s="1">
-        <v>587677.77</v>
+        <v>1002265.0</v>
       </c>
       <c r="N166" s="1">
-        <v>595855.44</v>
+        <v>1012605.75</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B167" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C167" s="1">
-        <v>600000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.839</v>
+        <v>98.013</v>
       </c>
       <c r="E167" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>595518.0</v>
+        <v>598959.9</v>
       </c>
       <c r="I167" s="1">
-        <v>-14484.0</v>
+        <v>-7941.51</v>
       </c>
       <c r="J167" s="1">
-        <v>-2.4321682971799</v>
+        <v>-1.3258834189067</v>
       </c>
       <c r="K167">
-        <v>1.31</v>
+        <v>1.8</v>
       </c>
       <c r="L167" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="M167" s="1">
-        <v>581034.0</v>
+        <v>591018.39</v>
       </c>
       <c r="N167" s="1">
-        <v>588875.1</v>
+        <v>601860.0</v>
       </c>
       <c r="O167" s="1">
         <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B168" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C168" s="1">
-        <v>619000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.298</v>
+        <v>96.755</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>618721.45</v>
+        <v>595518.0</v>
       </c>
       <c r="I168" s="1">
-        <v>2123.17</v>
+        <v>-14988.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.34315441948877</v>
+        <v>-2.516800499733</v>
       </c>
       <c r="K168">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="L168" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="M168" s="1">
-        <v>620844.62</v>
+        <v>580530.0</v>
       </c>
       <c r="N168" s="1">
-        <v>622133.5</v>
+        <v>581565.62</v>
       </c>
       <c r="O168" s="1">
         <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B169" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C169" s="1">
-        <v>500000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.634</v>
+        <v>93.665</v>
       </c>
       <c r="E169" s="1">
-        <v>100.705752</v>
+        <v>93.76066856</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>503528.76</v>
+        <v>330975.16</v>
       </c>
       <c r="I169" s="1">
-        <v>4641.24</v>
+        <v>-337.71</v>
       </c>
       <c r="J169" s="1">
-        <v>0.92174278188201</v>
+        <v>-0.10203484756983</v>
       </c>
       <c r="K169">
-        <v>3.58</v>
+        <v>0.42</v>
       </c>
       <c r="L169" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M169" s="1">
-        <v>508170.0</v>
+        <v>330637.45</v>
       </c>
       <c r="N169" s="1">
-        <v>526046.71</v>
+        <v>332106.27</v>
       </c>
       <c r="O169" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B170" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C170" s="1">
-        <v>1400000.0</v>
+        <v>619000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>109.656</v>
+        <v>100.504</v>
       </c>
       <c r="E170" s="1">
-        <v>104.89389286</v>
+        <v>99.955</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1468514.5</v>
+        <v>618721.45</v>
       </c>
       <c r="I170" s="1">
-        <v>66669.5</v>
+        <v>3398.31</v>
       </c>
       <c r="J170" s="1">
-        <v>4.5399279339768</v>
+        <v>0.54924716122255</v>
       </c>
       <c r="K170">
-        <v>4.18</v>
+        <v>0.68</v>
       </c>
       <c r="L170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M170" s="1">
-        <v>1535184.0</v>
+        <v>622119.76</v>
       </c>
       <c r="N170" s="1">
-        <v>1593711.21</v>
+        <v>626325.57</v>
       </c>
       <c r="O170" s="1">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="B171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>103.744</v>
+        <v>99.507</v>
       </c>
       <c r="E171" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>319950.0</v>
+        <v>335807.02</v>
       </c>
       <c r="I171" s="1">
-        <v>-8718.0</v>
+        <v>-468.43</v>
       </c>
       <c r="J171" s="1">
-        <v>-2.7248007501172</v>
+        <v>-0.13949380808061</v>
       </c>
       <c r="K171">
-        <v>4.6</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.23</v>
+      </c>
+      <c r="L171">
+        <v>780.18</v>
       </c>
       <c r="M171" s="1">
-        <v>311232.0</v>
+        <v>335338.59</v>
       </c>
       <c r="N171" s="1">
-        <v>325040.22</v>
+        <v>336118.77</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>107.142</v>
+        <v>101.013</v>
       </c>
       <c r="E172" s="1">
-        <v>111.15333333</v>
+        <v>100.705752</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>333460.0</v>
+        <v>503528.76</v>
       </c>
       <c r="I172" s="1">
-        <v>-12034.0</v>
+        <v>1536.24</v>
       </c>
       <c r="J172" s="1">
-        <v>-3.6088286451149</v>
+        <v>0.30509478743578</v>
       </c>
       <c r="K172">
-        <v>5.46</v>
+        <v>4.11</v>
       </c>
       <c r="L172" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="M172" s="1">
-        <v>321426.0</v>
+        <v>505065.0</v>
       </c>
       <c r="N172" s="1">
-        <v>337812.99</v>
+        <v>525592.4</v>
       </c>
       <c r="O172" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C173" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.492</v>
+        <v>109.809</v>
       </c>
       <c r="E173" s="1">
-        <v>99.433</v>
+        <v>104.89389273</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>596598.0</v>
+        <v>1153832.82</v>
       </c>
       <c r="I173" s="1">
-        <v>-11646.0</v>
+        <v>54066.18</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.9520682268462</v>
+        <v>4.6857897489863</v>
       </c>
       <c r="K173">
-        <v>2.81</v>
+        <v>4.87</v>
       </c>
       <c r="L173" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="M173" s="1">
-        <v>584952.0</v>
+        <v>1207899.0</v>
       </c>
       <c r="N173" s="1">
-        <v>601817.75</v>
+        <v>1261431.93</v>
       </c>
       <c r="O173" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C174" s="1">
-        <v>362000.0</v>
+        <v>803000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.184</v>
+        <v>99.708</v>
       </c>
       <c r="E174" s="1">
-        <v>99.726</v>
+        <v>99.58</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>361008.12</v>
+        <v>799627.4</v>
       </c>
       <c r="I174" s="1">
-        <v>-5582.04</v>
+        <v>1027.84</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.5462366885266</v>
+        <v>0.12853986744326</v>
       </c>
       <c r="K174">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="L174" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="M174" s="1">
-        <v>355426.08</v>
+        <v>800655.24</v>
       </c>
       <c r="N174" s="1">
-        <v>357360.05</v>
+        <v>802305.24</v>
       </c>
       <c r="O174" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.16</v>
+        <v>103.893</v>
       </c>
       <c r="E175" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>500000.0</v>
+        <v>319950.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-4200.0</v>
+        <v>-8271.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.84</v>
+        <v>-2.5850914205345</v>
       </c>
       <c r="K175">
-        <v>3.74</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>0.19</v>
+      </c>
+      <c r="L175">
+        <v>575.34</v>
       </c>
       <c r="M175" s="1">
-        <v>495800.0</v>
+        <v>311679.0</v>
       </c>
       <c r="N175" s="1">
-        <v>514488.36</v>
+        <v>312254.34</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="B176" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C176" s="1">
-        <v>1300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.544</v>
+        <v>97.219</v>
       </c>
       <c r="E176" s="1">
-        <v>97.68761538</v>
+        <v>99.433</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1269939.0</v>
+        <v>596598.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1867.0</v>
+        <v>-13284.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.14701493536304</v>
+        <v>-2.2266249635433</v>
       </c>
       <c r="K176">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.16</v>
+      </c>
+      <c r="L176">
+        <v>986.3</v>
       </c>
       <c r="M176" s="1">
-        <v>1268072.0</v>
+        <v>583314.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1309832.27</v>
+        <v>584300.3</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C177" s="1">
-        <v>700000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.993</v>
+        <v>98.219</v>
       </c>
       <c r="E177" s="1">
-        <v>100.35519714</v>
+        <v>99.726</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>702486.38</v>
+        <v>361008.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-2535.38</v>
+        <v>-5455.34</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.36091518244097</v>
+        <v>-1.5111405250386</v>
       </c>
       <c r="K177">
-        <v>3.16</v>
+        <v>0.98</v>
       </c>
       <c r="L177" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="M177" s="1">
-        <v>699951.0</v>
+        <v>355552.78</v>
       </c>
       <c r="N177" s="1">
-        <v>722062.75</v>
+        <v>359086.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B178" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="C178" s="1">
-        <v>897000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.023</v>
+        <v>98.654</v>
       </c>
       <c r="E178" s="1">
-        <v>100.93515942</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>905388.38</v>
+        <v>500000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-17152.07</v>
+        <v>-6730.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.8944433547954</v>
+        <v>-1.346</v>
       </c>
       <c r="K178">
-        <v>2.25</v>
+        <v>4.24</v>
       </c>
       <c r="L178" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="M178" s="1">
-        <v>888236.31</v>
+        <v>493270.0</v>
       </c>
       <c r="N178" s="1">
-        <v>908456.36</v>
+        <v>514461.78</v>
       </c>
       <c r="O178" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="C179" s="1">
-        <v>3490000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>87.399</v>
+        <v>97.736</v>
       </c>
       <c r="E179" s="1">
-        <v>86.855</v>
+        <v>97.68761538</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>3031239.5</v>
+        <v>1269939.0</v>
       </c>
       <c r="I179" s="1">
-        <v>18985.6</v>
+        <v>629.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.62633124172471</v>
+        <v>0.049529938052143</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L179" t="s">
+        <v>397</v>
       </c>
       <c r="M179" s="1">
-        <v>3050225.1</v>
+        <v>1270568.0</v>
       </c>
       <c r="N179" s="1">
-        <v>3050225.1</v>
+        <v>1272188.55</v>
       </c>
       <c r="O179" s="1">
-        <v>0.51</v>
+        <v>0.21</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>494000.0</v>
+        <v>897000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.897</v>
+        <v>98.739</v>
       </c>
       <c r="E180" s="1">
-        <v>99.7472004</v>
+        <v>100.93515942</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>492751.17</v>
+        <v>905388.38</v>
       </c>
       <c r="I180" s="1">
-        <v>740.01</v>
+        <v>-19699.55</v>
       </c>
       <c r="J180" s="1">
-        <v>0.1501792476718</v>
+        <v>-2.1758121083904</v>
       </c>
       <c r="K180">
-        <v>0.76</v>
+        <v>2.64</v>
       </c>
       <c r="L180" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="M180" s="1">
-        <v>493491.18</v>
+        <v>885688.83</v>
       </c>
       <c r="N180" s="1">
-        <v>497236.78</v>
+        <v>909372.87</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>3648000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.033</v>
+        <v>87.465</v>
       </c>
       <c r="E181" s="1">
-        <v>99.991</v>
+        <v>86.87570285</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>499955.0</v>
+        <v>3169225.64</v>
       </c>
       <c r="I181" s="1">
-        <v>-4790.0</v>
+        <v>21497.56</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.9580862277605</v>
+        <v>0.67832216578937</v>
       </c>
       <c r="K181">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>495165.0</v>
+        <v>3190723.2</v>
       </c>
       <c r="N181" s="1">
-        <v>509740.34</v>
+        <v>3190723.2</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B182" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>500000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.54</v>
+        <v>60.376</v>
       </c>
       <c r="E182" s="1">
-        <v>102.64</v>
+        <v>60.007</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>513200.0</v>
+        <v>141016.45</v>
       </c>
       <c r="I182" s="1">
-        <v>-10500.0</v>
+        <v>867.15</v>
       </c>
       <c r="J182" s="1">
-        <v>-2.0459859703819</v>
+        <v>0.61492825836986</v>
       </c>
       <c r="K182">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>502700.0</v>
+        <v>141883.6</v>
       </c>
       <c r="N182" s="1">
-        <v>507528.77</v>
+        <v>141883.6</v>
       </c>
       <c r="O182" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="C183" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>105.85</v>
+        <v>91.711</v>
       </c>
       <c r="E183" s="1">
-        <v>100.465874</v>
+        <v>91.59725</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>502329.37</v>
+        <v>366389.0</v>
       </c>
       <c r="I183" s="1">
-        <v>26920.63</v>
+        <v>455.0</v>
       </c>
       <c r="J183" s="1">
-        <v>5.3591590712683</v>
+        <v>0.12418495096741</v>
       </c>
       <c r="K183">
-        <v>2.36</v>
+        <v>0.7</v>
       </c>
       <c r="L183" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="M183" s="1">
-        <v>529250.0</v>
+        <v>366844.0</v>
       </c>
       <c r="N183" s="1">
-        <v>541070.21</v>
+        <v>369649.48</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
-        <v>746000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.262</v>
+        <v>99.876</v>
       </c>
       <c r="E184" s="1">
-        <v>99.298</v>
+        <v>99.7472004</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>740763.08</v>
+        <v>492751.17</v>
       </c>
       <c r="I184" s="1">
-        <v>7191.44</v>
+        <v>636.27</v>
       </c>
       <c r="J184" s="1">
-        <v>0.97081512215755</v>
+        <v>0.12912602521066</v>
       </c>
       <c r="K184">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>871.18</v>
+        <v>1.16</v>
+      </c>
+      <c r="L184" t="s">
+        <v>410</v>
       </c>
       <c r="M184" s="1">
-        <v>747954.52</v>
+        <v>493387.44</v>
       </c>
       <c r="N184" s="1">
-        <v>748825.7</v>
+        <v>499097.2</v>
       </c>
       <c r="O184" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="B185" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="C185" s="1">
-        <v>123000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.291</v>
+        <v>99.035</v>
       </c>
       <c r="E185" s="1">
-        <v>103.02331707</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>126718.68</v>
+        <v>499955.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-900.75</v>
+        <v>-4780.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.71082653323093</v>
+        <v>-0.9560860477443</v>
       </c>
       <c r="K185">
-        <v>3.2</v>
+        <v>3.33</v>
       </c>
       <c r="L185" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="M185" s="1">
-        <v>125817.93</v>
+        <v>495175.0</v>
       </c>
       <c r="N185" s="1">
-        <v>129755.61</v>
+        <v>511811.99</v>
       </c>
       <c r="O185" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B186" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C186" s="1">
-        <v>783000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.694</v>
+        <v>100.187</v>
       </c>
       <c r="E186" s="1">
-        <v>99.459</v>
+        <v>99.834</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>778763.97</v>
+        <v>798672.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-5989.95</v>
+        <v>2824.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.7691611618858</v>
+        <v>0.35358695434421</v>
       </c>
       <c r="K186">
-        <v>0.84</v>
+        <v>0.4</v>
       </c>
       <c r="L186" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="M186" s="1">
-        <v>772774.02</v>
+        <v>801496.0</v>
       </c>
       <c r="N186" s="1">
-        <v>779327.62</v>
+        <v>804663.12</v>
       </c>
       <c r="O186" s="1">
         <v>0.13</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B187" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="C187" s="1">
-        <v>800000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.057</v>
+        <v>100.393</v>
       </c>
       <c r="E187" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>794336.0</v>
+        <v>740763.08</v>
       </c>
       <c r="I187" s="1">
-        <v>-9880.0</v>
+        <v>8168.7</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.2438061475245</v>
+        <v>1.1027412435296</v>
       </c>
       <c r="K187">
-        <v>0.79</v>
+        <v>0.57</v>
       </c>
       <c r="L187" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>784456.0</v>
+        <v>748931.78</v>
       </c>
       <c r="N187" s="1">
-        <v>790746.41</v>
+        <v>753208.51</v>
       </c>
       <c r="O187" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="C188" s="1">
-        <v>700000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.37</v>
+        <v>102.667</v>
       </c>
       <c r="E188" s="1">
-        <v>103.004</v>
+        <v>103.02331707</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>721028.0</v>
+        <v>126718.68</v>
       </c>
       <c r="I188" s="1">
-        <v>-18438.0</v>
+        <v>-438.27</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.5571822453497</v>
+        <v>-0.34586061029045</v>
       </c>
       <c r="K188">
-        <v>0.73</v>
+        <v>3.76</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="M188" s="1">
-        <v>702590.0</v>
+        <v>126280.41</v>
       </c>
       <c r="N188" s="1">
-        <v>707696.16</v>
+        <v>130906.39</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>500000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>88.206</v>
+        <v>98.773</v>
       </c>
       <c r="E189" s="1">
-        <v>86.92</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>434600.0</v>
+        <v>778763.97</v>
       </c>
       <c r="I189" s="1">
-        <v>6430.0</v>
+        <v>-5371.38</v>
       </c>
       <c r="J189" s="1">
-        <v>1.4795213989876</v>
+        <v>-0.68973144712897</v>
       </c>
       <c r="K189">
-        <v>1.02</v>
+        <v>1.22</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>441030.0</v>
+        <v>773392.59</v>
       </c>
       <c r="N189" s="1">
-        <v>446120.63</v>
+        <v>782944.12</v>
       </c>
       <c r="O189" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>103.479</v>
+        <v>98.266</v>
       </c>
       <c r="E190" s="1">
-        <v>105.478</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>316434.0</v>
+        <v>794336.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-5997.0</v>
+        <v>-8208.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.8951819336734</v>
+        <v>-1.0333158764049</v>
       </c>
       <c r="K190">
-        <v>4.32</v>
+        <v>1.2</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>310437.0</v>
+        <v>786128.0</v>
       </c>
       <c r="N190" s="1">
-        <v>323394.05</v>
+        <v>795717.04</v>
       </c>
       <c r="O190" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>500000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.769</v>
+        <v>100.266</v>
       </c>
       <c r="E191" s="1">
-        <v>99.74</v>
+        <v>103.004</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>498700.0</v>
+        <v>721028.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-9855.0</v>
+        <v>-19166.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9761379586926</v>
+        <v>-2.6581491980894</v>
       </c>
       <c r="K191">
-        <v>2.06</v>
+        <v>1.17</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>488845.0</v>
+        <v>701862.0</v>
       </c>
       <c r="N191" s="1">
-        <v>499154.93</v>
+        <v>710060.63</v>
       </c>
       <c r="O191" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>1300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.815</v>
+        <v>88.295</v>
       </c>
       <c r="E192" s="1">
-        <v>99.95246154</v>
+        <v>86.92</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1299382.0</v>
+        <v>434600.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-14787.0</v>
+        <v>6875.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.1380025273553</v>
+        <v>1.5819144040497</v>
       </c>
       <c r="K192">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.04</v>
+      </c>
+      <c r="L192">
+        <v>212.11</v>
       </c>
       <c r="M192" s="1">
-        <v>1284595.0</v>
+        <v>441475.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1290845.68</v>
+        <v>441687.11</v>
       </c>
       <c r="O192" s="1">
-        <v>0.21</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="C193" s="1">
-        <v>800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.487</v>
+        <v>103.522</v>
       </c>
       <c r="E193" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>807280.0</v>
+        <v>316434.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-11384.0</v>
+        <v>-5868.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.4101674759687</v>
+        <v>-1.8544151387019</v>
       </c>
       <c r="K193">
-        <v>2.96</v>
+        <v>4.9</v>
       </c>
       <c r="L193" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="M193" s="1">
-        <v>795896.0</v>
+        <v>310566.0</v>
       </c>
       <c r="N193" s="1">
-        <v>819567.23</v>
+        <v>325280.63</v>
       </c>
       <c r="O193" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="B194" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="C194" s="1">
-        <v>6830433.57</v>
+        <v>1300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>89.364</v>
+        <v>98.86</v>
       </c>
       <c r="E194" s="1">
-        <v>87.34060304</v>
+        <v>99.95246154</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5965741.87</v>
+        <v>1299382.0</v>
       </c>
       <c r="I194" s="1">
-        <v>138206.78</v>
+        <v>-14202.0</v>
       </c>
       <c r="J194" s="1">
-        <v>2.3166738188087</v>
+        <v>-1.0929811248732</v>
       </c>
       <c r="K194">
-        <v>0.08</v>
+        <v>0.88</v>
       </c>
       <c r="L194" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="M194" s="1">
-        <v>6103948.65</v>
+        <v>1285180.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6109469.14</v>
+        <v>1296599.52</v>
       </c>
       <c r="O194" s="1">
-        <v>1.01</v>
+        <v>0.21</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="B195" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="C195" s="1">
-        <v>607000.0</v>
+        <v>7140434.0</v>
       </c>
       <c r="D195" s="1">
-        <v>97.941</v>
+        <v>100.239</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.90671155</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>607000.0</v>
+        <v>7133772.8</v>
       </c>
       <c r="I195" s="1">
-        <v>-12498.13</v>
+        <v>23726.84</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.059</v>
+        <v>0.332598761766</v>
       </c>
       <c r="K195">
-        <v>1.42</v>
+        <v>0.04</v>
       </c>
       <c r="L195" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="M195" s="1">
-        <v>594501.87</v>
+        <v>7157499.64</v>
       </c>
       <c r="N195" s="1">
-        <v>603114.65</v>
+        <v>7160531.88</v>
       </c>
       <c r="O195" s="1">
-        <v>0.1</v>
+        <v>1.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B196" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C196" s="1">
-        <v>600000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>105.033</v>
+        <v>98.243</v>
       </c>
       <c r="E196" s="1">
-        <v>100.6308</v>
+        <v>100.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>603784.8</v>
+        <v>607000.0</v>
       </c>
       <c r="I196" s="1">
-        <v>26413.2</v>
+        <v>-10664.99</v>
       </c>
       <c r="J196" s="1">
-        <v>4.3746049917123</v>
+        <v>-1.757</v>
       </c>
       <c r="K196">
-        <v>1.97</v>
+        <v>1.82</v>
       </c>
       <c r="L196" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="M196" s="1">
-        <v>630198.0</v>
+        <v>596335.01</v>
       </c>
       <c r="N196" s="1">
-        <v>641988.41</v>
+        <v>607352.66</v>
       </c>
       <c r="O196" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="B197" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="C197" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.138</v>
+        <v>100.818</v>
       </c>
       <c r="E197" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>600168.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-11340.0</v>
+        <v>4090.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.8894709481345</v>
+        <v>0.818</v>
       </c>
       <c r="K197">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>0.0</v>
+      </c>
+      <c r="L197">
+        <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>588828.0</v>
+        <v>504090.0</v>
       </c>
       <c r="N197" s="1">
-        <v>594046.95</v>
+        <v>504090.0</v>
       </c>
       <c r="O197" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="B198" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="C198" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>87.179</v>
+        <v>105.05</v>
       </c>
       <c r="E198" s="1">
-        <v>87.081</v>
+        <v>100.6308</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1741620.0</v>
+        <v>603784.8</v>
       </c>
       <c r="I198" s="1">
-        <v>1960.0</v>
+        <v>26515.2</v>
       </c>
       <c r="J198" s="1">
-        <v>0.11253890056384</v>
+        <v>4.3914984279167</v>
       </c>
       <c r="K198">
-        <v>0.1</v>
+        <v>2.52</v>
       </c>
       <c r="L198" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="M198" s="1">
-        <v>1743580.0</v>
+        <v>630300.0</v>
       </c>
       <c r="N198" s="1">
-        <v>1745486.85</v>
+        <v>645447.95</v>
       </c>
       <c r="O198" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="B199" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="C199" s="1">
-        <v>861000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>102.464</v>
+        <v>98.919</v>
       </c>
       <c r="E199" s="1">
-        <v>100.08714286</v>
+        <v>100.028</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>861750.3</v>
+        <v>600168.0</v>
       </c>
       <c r="I199" s="1">
-        <v>20464.74</v>
+        <v>-6654.0</v>
       </c>
       <c r="J199" s="1">
-        <v>2.3747876850173</v>
+        <v>-1.1086895669213</v>
       </c>
       <c r="K199">
-        <v>3.8</v>
+        <v>1.32</v>
       </c>
       <c r="L199" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="M199" s="1">
-        <v>882215.04</v>
+        <v>593514.0</v>
       </c>
       <c r="N199" s="1">
-        <v>914909.45</v>
+        <v>601404.56</v>
       </c>
       <c r="O199" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="B200" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>94.681</v>
+        <v>101.848</v>
       </c>
       <c r="E200" s="1">
-        <v>99.602</v>
+        <v>100.08714286</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199204.0</v>
+        <v>861750.3</v>
       </c>
       <c r="I200" s="1">
-        <v>-9842.0</v>
+        <v>15160.98</v>
       </c>
       <c r="J200" s="1">
-        <v>-4.9406638420915</v>
+        <v>1.7593240176418</v>
       </c>
       <c r="K200">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>671.23</v>
+        <v>0.16</v>
+      </c>
+      <c r="L200" t="s">
+        <v>456</v>
       </c>
       <c r="M200" s="1">
-        <v>189362.0</v>
+        <v>876911.28</v>
       </c>
       <c r="N200" s="1">
-        <v>190033.23</v>
+        <v>878273.55</v>
       </c>
       <c r="O200" s="1">
-        <v>0.03</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C201" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>101.307</v>
+        <v>95.001</v>
       </c>
       <c r="E201" s="1">
-        <v>99.406</v>
+        <v>99.602</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>497030.0</v>
+        <v>199204.0</v>
       </c>
       <c r="I201" s="1">
-        <v>9505.0</v>
+        <v>-9202.0</v>
       </c>
       <c r="J201" s="1">
-        <v>1.9123594149247</v>
+        <v>-4.6193851529086</v>
       </c>
       <c r="K201">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="L201" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="M201" s="1">
-        <v>506535.0</v>
+        <v>190002.0</v>
       </c>
       <c r="N201" s="1">
-        <v>508569.25</v>
+        <v>191085.56</v>
       </c>
       <c r="O201" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>88.97</v>
+        <v>101.35</v>
       </c>
       <c r="E202" s="1">
-        <v>87.708</v>
+        <v>99.406</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>350832.0</v>
+        <v>497030.0</v>
       </c>
       <c r="I202" s="1">
-        <v>5048.0</v>
+        <v>9720.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.438865325854</v>
+        <v>1.9556163611854</v>
       </c>
       <c r="K202">
-        <v>1.06</v>
+        <v>0.89</v>
       </c>
       <c r="L202" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="M202" s="1">
-        <v>355880.0</v>
+        <v>506750.0</v>
       </c>
       <c r="N202" s="1">
-        <v>360118.36</v>
+        <v>511214.04</v>
       </c>
       <c r="O202" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="B203" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.196</v>
+        <v>89.376</v>
       </c>
       <c r="E203" s="1">
-        <v>102.46222222</v>
+        <v>87.708</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>922160.0</v>
+        <v>350832.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-20396.0</v>
+        <v>6672.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.2117636852607</v>
+        <v>1.9017649473252</v>
       </c>
       <c r="K203">
-        <v>0.91</v>
+        <v>1.31</v>
       </c>
       <c r="L203" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="M203" s="1">
-        <v>901764.0</v>
+        <v>357504.0</v>
       </c>
       <c r="N203" s="1">
-        <v>909950.3</v>
+        <v>362743.73</v>
       </c>
       <c r="O203" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B204" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="C204" s="1">
-        <v>614000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.945</v>
+        <v>100.27</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>102.46222222</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>611101.92</v>
+        <v>922160.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-9719.62</v>
+        <v>-19730.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.5905071939555</v>
+        <v>-2.1395419449987</v>
       </c>
       <c r="K204">
-        <v>1.36</v>
+        <v>1.38</v>
       </c>
       <c r="L204" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="M204" s="1">
-        <v>601382.3</v>
+        <v>902430.0</v>
       </c>
       <c r="N204" s="1">
-        <v>609728.07</v>
+        <v>914857.4</v>
       </c>
       <c r="O204" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="B205" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="C205" s="1">
-        <v>4494109.0</v>
+        <v>614000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>86.921</v>
+        <v>97.988</v>
       </c>
       <c r="E205" s="1">
-        <v>87.49698394</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>3932209.83</v>
+        <v>611101.92</v>
       </c>
       <c r="I205" s="1">
-        <v>-25885.35</v>
+        <v>-9455.6</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.65829015029953</v>
+        <v>-1.5473032714412</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.76</v>
+      </c>
+      <c r="L205" t="s">
+        <v>471</v>
       </c>
       <c r="M205" s="1">
-        <v>3906324.48</v>
+        <v>601646.32</v>
       </c>
       <c r="N205" s="1">
-        <v>3906324.48</v>
+        <v>612433.37</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B206" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C206" s="1">
         <v>700000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.294</v>
+        <v>97.5</v>
       </c>
       <c r="E206" s="1">
         <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
         <v>696220.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-15162.0</v>
+        <v>-13720.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-2.1777599034788</v>
+        <v>-1.9706414639051</v>
       </c>
       <c r="K206">
-        <v>1.79</v>
+        <v>2.19</v>
       </c>
       <c r="L206" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="M206" s="1">
-        <v>681058.0</v>
+        <v>682500.0</v>
       </c>
       <c r="N206" s="1">
-        <v>693614.85</v>
+        <v>697840.07</v>
       </c>
       <c r="O206" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B207" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C207" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>91.438</v>
+        <v>91.699</v>
       </c>
       <c r="E207" s="1">
         <v>83.781</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>1172934.0</v>
       </c>
       <c r="I207" s="1">
-        <v>107198.0</v>
+        <v>110852.0</v>
       </c>
       <c r="J207" s="1">
-        <v>9.1393036607345</v>
+        <v>9.4508301404853</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>1280132.0</v>
+        <v>1283786.0</v>
       </c>
       <c r="N207" s="1">
-        <v>1280132.0</v>
+        <v>1283786.0</v>
       </c>
       <c r="O207" s="1">
         <v>0.21</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B208" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C208" s="1">
         <v>500000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.613</v>
+        <v>98.257</v>
       </c>
       <c r="E208" s="1">
         <v>100.45</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>502250.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-14185.0</v>
+        <v>-10965.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.8242906918865</v>
+        <v>-2.1831757093081</v>
       </c>
       <c r="K208">
-        <v>1.59</v>
-[...2 lines deleted...]
-        <v>485</v>
+        <v>0.13</v>
+      </c>
+      <c r="L208">
+        <v>636.99</v>
       </c>
       <c r="M208" s="1">
-        <v>488065.0</v>
+        <v>491285.0</v>
       </c>
       <c r="N208" s="1">
-        <v>496027.33</v>
+        <v>491921.99</v>
       </c>
       <c r="O208" s="1">
         <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C209" s="1">
         <v>600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.094</v>
+        <v>95.675</v>
       </c>
       <c r="E209" s="1">
         <v>99.077</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>594462.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-17898.0</v>
+        <v>-20412.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.0107895878963</v>
+        <v>-3.4336929862632</v>
       </c>
       <c r="K209">
-        <v>1.92</v>
+        <v>2.33</v>
       </c>
       <c r="L209" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="M209" s="1">
-        <v>576564.0</v>
+        <v>574050.0</v>
       </c>
       <c r="N209" s="1">
-        <v>588070.85</v>
+        <v>588030.82</v>
       </c>
       <c r="O209" s="1">
         <v>0.1</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C210" s="1">
         <v>600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>93.768</v>
+        <v>93.721</v>
       </c>
       <c r="E210" s="1">
         <v>92.475705</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>554854.23</v>
       </c>
       <c r="I210" s="1">
-        <v>7753.77</v>
+        <v>7471.77</v>
       </c>
       <c r="J210" s="1">
-        <v>1.3974427121156</v>
+        <v>1.3466185524079</v>
       </c>
       <c r="K210">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="L210" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="M210" s="1">
-        <v>562608.0</v>
+        <v>562326.0</v>
       </c>
       <c r="N210" s="1">
-        <v>565599.78</v>
+        <v>565936.27</v>
       </c>
       <c r="O210" s="1">
         <v>0.09</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B211" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C211" s="1">
         <v>616000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>102.964</v>
+        <v>103.17</v>
       </c>
       <c r="E211" s="1">
         <v>99.953</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
         <v>615710.48</v>
       </c>
       <c r="I211" s="1">
-        <v>18547.76</v>
+        <v>19816.72</v>
       </c>
       <c r="J211" s="1">
-        <v>3.0124158354427</v>
+        <v>3.2185127009695</v>
       </c>
       <c r="K211">
-        <v>0.22</v>
+        <v>0.78</v>
       </c>
       <c r="L211" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="M211" s="1">
-        <v>634258.24</v>
+        <v>635527.2</v>
       </c>
       <c r="N211" s="1">
-        <v>635621.03</v>
+        <v>640337.06</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B212" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C212" s="1">
         <v>500000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>103.72</v>
+        <v>103.38</v>
       </c>
       <c r="E212" s="1">
         <v>99.961</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
         <v>499805.0</v>
       </c>
       <c r="I212" s="1">
-        <v>18795.0</v>
+        <v>17095.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.760466581967</v>
+        <v>3.4203339302328</v>
       </c>
       <c r="K212">
-        <v>3.62</v>
+        <v>4.19</v>
       </c>
       <c r="L212" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="M212" s="1">
-        <v>518600.0</v>
+        <v>516900.0</v>
       </c>
       <c r="N212" s="1">
-        <v>536697.6</v>
+        <v>537869.18</v>
       </c>
       <c r="O212" s="1">
         <v>0.09</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B213" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="C213" s="1">
         <v>550000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.727</v>
+        <v>101.543</v>
       </c>
       <c r="E213" s="1">
         <v>99.943</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
         <v>549686.5</v>
       </c>
       <c r="I213" s="1">
-        <v>9812.0</v>
+        <v>8800.0</v>
       </c>
       <c r="J213" s="1">
-        <v>1.7850174599522</v>
+        <v>1.6009125201365</v>
       </c>
       <c r="K213">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>0.6</v>
+      </c>
+      <c r="L213" t="s">
+        <v>493</v>
       </c>
       <c r="M213" s="1">
-        <v>559498.5</v>
+        <v>558486.5</v>
       </c>
       <c r="N213" s="1">
-        <v>560221.79</v>
+        <v>561801.57</v>
       </c>
       <c r="O213" s="1">
         <v>0.09</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="C214" s="1">
         <v>400000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.256</v>
+        <v>101.376</v>
       </c>
       <c r="E214" s="1">
         <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
         <v>398444.0</v>
       </c>
       <c r="I214" s="1">
-        <v>6580.0</v>
+        <v>7060.0</v>
       </c>
       <c r="J214" s="1">
-        <v>1.6514240395137</v>
+        <v>1.771892662457</v>
       </c>
       <c r="K214">
-        <v>2.97</v>
+        <v>3.44</v>
       </c>
       <c r="L214" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="M214" s="1">
-        <v>405024.0</v>
+        <v>405504.0</v>
       </c>
       <c r="N214" s="1">
-        <v>416903.45</v>
+        <v>419268.38</v>
       </c>
       <c r="O214" s="1">
         <v>0.07</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="B215" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="C215" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.896</v>
+        <v>99.684</v>
       </c>
       <c r="E215" s="1">
-        <v>101.42472727</v>
+        <v>101.42472778</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>1115672.0</v>
+        <v>912822.55</v>
       </c>
       <c r="I215" s="1">
-        <v>-16816.0</v>
+        <v>-15666.55</v>
       </c>
       <c r="J215" s="1">
-        <v>-1.5072530277716</v>
+        <v>-1.7162755236491</v>
       </c>
       <c r="K215">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>0.03</v>
+      </c>
+      <c r="L215">
+        <v>305.14</v>
       </c>
       <c r="M215" s="1">
-        <v>1098856.0</v>
+        <v>897156.0</v>
       </c>
       <c r="N215" s="1">
-        <v>1139258.4</v>
+        <v>897461.14</v>
       </c>
       <c r="O215" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="C216" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>103.528</v>
+        <v>103.729</v>
       </c>
       <c r="E216" s="1">
         <v>99.661</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>597966.0</v>
+        <v>498305.0</v>
       </c>
       <c r="I216" s="1">
-        <v>23202.0</v>
+        <v>20340.0</v>
       </c>
       <c r="J216" s="1">
-        <v>3.8801537211146</v>
+        <v>4.0818374288839</v>
       </c>
       <c r="K216">
-        <v>3.95</v>
+        <v>4.5</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="M216" s="1">
-        <v>621168.0</v>
+        <v>518645.0</v>
       </c>
       <c r="N216" s="1">
-        <v>644888.55</v>
+        <v>541136.44</v>
       </c>
       <c r="O216" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B217" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C217" s="1">
         <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>95.804</v>
+        <v>102.909</v>
       </c>
       <c r="E217" s="1">
-        <v>99.104</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>495520.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-16500.0</v>
+        <v>14545.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-3.3298353245076</v>
+        <v>2.909</v>
       </c>
       <c r="K217">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>0.14</v>
+      </c>
+      <c r="L217">
+        <v>724.79</v>
       </c>
       <c r="M217" s="1">
-        <v>479020.0</v>
+        <v>514545.0</v>
       </c>
       <c r="N217" s="1">
-        <v>484259.73</v>
+        <v>515269.79</v>
       </c>
       <c r="O217" s="1">
         <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="C218" s="1">
         <v>500000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>102.392</v>
+        <v>106.406</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>500000.0</v>
+        <v>546500.0</v>
       </c>
       <c r="I218" s="1">
-        <v>11960.0</v>
+        <v>-14470.0</v>
       </c>
       <c r="J218" s="1">
-        <v>2.392</v>
+        <v>-2.647758462946</v>
       </c>
       <c r="K218">
-        <v>4.39</v>
+        <v>1.77</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="M218" s="1">
-        <v>511960.0</v>
+        <v>532030.0</v>
       </c>
       <c r="N218" s="1">
-        <v>533901.51</v>
+        <v>540875.89</v>
       </c>
       <c r="O218" s="1">
         <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="B219" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="C219" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>106.688</v>
+        <v>98.81</v>
       </c>
       <c r="E219" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>546500.0</v>
+        <v>599112.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-13060.0</v>
+        <v>-6252.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-2.3897529734675</v>
+        <v>-1.0435444457798</v>
       </c>
       <c r="K219">
-        <v>1.15</v>
+        <v>0.28</v>
       </c>
       <c r="L219" t="s">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="M219" s="1">
-        <v>533440.0</v>
+        <v>592860.0</v>
       </c>
       <c r="N219" s="1">
-        <v>539193.42</v>
+        <v>594569.59</v>
       </c>
       <c r="O219" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="B220" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="C220" s="1">
         <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.086</v>
+        <v>99.927</v>
       </c>
       <c r="E220" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>599112.0</v>
+        <v>597918.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4596.0</v>
+        <v>1644.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.76713536033329</v>
+        <v>0.27495409069471</v>
       </c>
       <c r="K220">
-        <v>0.8</v>
+        <v>2.27</v>
       </c>
       <c r="L220" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="M220" s="1">
-        <v>594516.0</v>
+        <v>599562.0</v>
       </c>
       <c r="N220" s="1">
-        <v>599316.0</v>
+        <v>613154.47</v>
       </c>
       <c r="O220" s="1">
         <v>0.1</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="C221" s="1">
-        <v>600000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.02</v>
+        <v>99.929</v>
       </c>
       <c r="E221" s="1">
-        <v>99.653</v>
+        <v>99.934</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>597918.0</v>
+        <v>414726.1</v>
       </c>
       <c r="I221" s="1">
-        <v>2202.0</v>
+        <v>-20.75</v>
       </c>
       <c r="J221" s="1">
-        <v>0.36827792439766</v>
+        <v>-0.0050033021794384</v>
       </c>
       <c r="K221">
-        <v>1.87</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.24</v>
+      </c>
+      <c r="L221">
+        <v>997.71</v>
       </c>
       <c r="M221" s="1">
-        <v>600120.0</v>
+        <v>414705.35</v>
       </c>
       <c r="N221" s="1">
-        <v>611326.85</v>
+        <v>415703.06</v>
       </c>
       <c r="O221" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B222" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.545</v>
+        <v>100.631</v>
       </c>
       <c r="E222" s="1">
-        <v>99.52</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>398080.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>4100.0</v>
+        <v>2524.0</v>
       </c>
       <c r="J222" s="1">
-        <v>1.0299437299035</v>
+        <v>0.631</v>
       </c>
       <c r="K222">
-        <v>3.1</v>
+        <v>0.57</v>
       </c>
       <c r="L222" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
       <c r="M222" s="1">
-        <v>402180.0</v>
+        <v>402524.0</v>
       </c>
       <c r="N222" s="1">
-        <v>414576.93</v>
+        <v>404805.37</v>
       </c>
       <c r="O222" s="1">
         <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B223" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="C223" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.098</v>
+        <v>104.286</v>
       </c>
       <c r="E223" s="1">
-        <v>100.0</v>
+        <v>100.710578</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>400000.0</v>
+        <v>1007105.78</v>
       </c>
       <c r="I223" s="1">
-        <v>4392.0</v>
+        <v>35754.22</v>
       </c>
       <c r="J223" s="1">
-        <v>1.098</v>
+        <v>3.5501950947</v>
       </c>
       <c r="K223">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>497.75</v>
+        <v>3.6</v>
+      </c>
+      <c r="L223" t="s">
+        <v>520</v>
       </c>
       <c r="M223" s="1">
-        <v>404392.0</v>
+        <v>1042860.0</v>
       </c>
       <c r="N223" s="1">
-        <v>404889.75</v>
+        <v>1078887.4</v>
       </c>
       <c r="O223" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="B224" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C224" s="1">
-        <v>1000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>104.416</v>
+        <v>99.117</v>
       </c>
       <c r="E224" s="1">
-        <v>100.710578</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>1007105.78</v>
+        <v>298767.0</v>
       </c>
       <c r="I224" s="1">
-        <v>37054.22</v>
+        <v>-1416.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.6792778609611</v>
+        <v>-0.47394792597576</v>
       </c>
       <c r="K224">
-        <v>3.01</v>
+        <v>0.94</v>
       </c>
       <c r="L224" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="M224" s="1">
-        <v>1044160.0</v>
+        <v>297351.0</v>
       </c>
       <c r="N224" s="1">
-        <v>1074296.99</v>
+        <v>300180.45</v>
       </c>
       <c r="O224" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B225" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C225" s="1">
         <v>300000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.067</v>
+        <v>93.991</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>90.9</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>298767.0</v>
+        <v>272700.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1566.0</v>
+        <v>9273.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.52415427406641</v>
+        <v>3.4004400440044</v>
       </c>
       <c r="K225">
-        <v>0.55</v>
+        <v>0.9</v>
       </c>
       <c r="L225" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="M225" s="1">
-        <v>297201.0</v>
+        <v>281973.0</v>
       </c>
       <c r="N225" s="1">
-        <v>298837.64</v>
+        <v>284677.11</v>
       </c>
       <c r="O225" s="1">
         <v>0.05</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="B226" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="C226" s="1">
         <v>300000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>93.73</v>
+        <v>102.409</v>
       </c>
       <c r="E226" s="1">
-        <v>90.9</v>
+        <v>98.50505</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>272700.0</v>
+        <v>295515.15</v>
       </c>
       <c r="I226" s="1">
-        <v>8490.0</v>
+        <v>11711.85</v>
       </c>
       <c r="J226" s="1">
-        <v>3.1133113311331</v>
+        <v>3.9631978258983</v>
       </c>
       <c r="K226">
-        <v>0.7</v>
+        <v>2.55</v>
       </c>
       <c r="L226" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="M226" s="1">
-        <v>281190.0</v>
+        <v>307227.0</v>
       </c>
       <c r="N226" s="1">
-        <v>283275.62</v>
+        <v>314870.84</v>
       </c>
       <c r="O226" s="1">
         <v>0.05</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="B227" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="C227" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>103.077</v>
+        <v>85.294</v>
       </c>
       <c r="E227" s="1">
-        <v>98.50505</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>295515.15</v>
+        <v>773640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>13715.85</v>
+        <v>-5994.0</v>
       </c>
       <c r="J227" s="1">
-        <v>4.6413356472587</v>
+        <v>-0.77477896696138</v>
       </c>
       <c r="K227">
-        <v>2.09</v>
+        <v>0.54</v>
       </c>
       <c r="L227" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="M227" s="1">
-        <v>309231.0</v>
+        <v>767646.0</v>
       </c>
       <c r="N227" s="1">
-        <v>315505.32</v>
+        <v>772500.45</v>
       </c>
       <c r="O227" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="B228" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="C228" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>84.971</v>
+        <v>99.1</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>773640.0</v>
+        <v>503250.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-8901.0</v>
+        <v>-7750.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.1505351326198</v>
+        <v>-1.5399900645802</v>
       </c>
       <c r="K228">
-        <v>0.47</v>
+        <v>1.08</v>
       </c>
       <c r="L228" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="M228" s="1">
-        <v>764739.0</v>
+        <v>495500.0</v>
       </c>
       <c r="N228" s="1">
-        <v>768930.78</v>
+        <v>500883.56</v>
       </c>
       <c r="O228" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="B229" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="C229" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.964</v>
+        <v>98.834</v>
       </c>
       <c r="E229" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>503250.0</v>
+        <v>301860.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-8430.0</v>
+        <v>-5358.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.6751117734724</v>
+        <v>-1.774995030809</v>
       </c>
       <c r="K229">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>0.05</v>
+      </c>
+      <c r="L229">
+        <v>154.11</v>
       </c>
       <c r="M229" s="1">
-        <v>494820.0</v>
+        <v>296502.0</v>
       </c>
       <c r="N229" s="1">
-        <v>498436.44</v>
+        <v>296656.11</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="B230" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="C230" s="1">
-        <v>300000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.699</v>
+        <v>100.099</v>
       </c>
       <c r="E230" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>301860.0</v>
+        <v>354796.72</v>
       </c>
       <c r="I230" s="1">
-        <v>-5763.0</v>
+        <v>1555.72</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.909163188233</v>
+        <v>0.43848206939455</v>
       </c>
       <c r="K230">
-        <v>2.81</v>
+        <v>0.34</v>
       </c>
       <c r="L230" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="M230" s="1">
-        <v>296097.0</v>
+        <v>356352.44</v>
       </c>
       <c r="N230" s="1">
-        <v>304521.66</v>
+        <v>357554.55</v>
       </c>
       <c r="O230" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B231" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="C231" s="1">
         <v>777000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.974</v>
+        <v>98.711</v>
       </c>
       <c r="E231" s="1">
         <v>99.67453282</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>774471.12</v>
       </c>
       <c r="I231" s="1">
-        <v>-5443.14</v>
+        <v>-7486.65</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.70282026784937</v>
+        <v>-0.96667904156323</v>
       </c>
       <c r="K231">
-        <v>2.83</v>
+        <v>3.26</v>
       </c>
       <c r="L231" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="M231" s="1">
-        <v>769027.98</v>
+        <v>766984.47</v>
       </c>
       <c r="N231" s="1">
-        <v>791020.81</v>
+        <v>792295.51</v>
       </c>
       <c r="O231" s="1">
         <v>0.13</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B232" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C232" s="1">
         <v>290000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.582</v>
+        <v>99.449</v>
       </c>
       <c r="E232" s="1">
         <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>288755.9</v>
       </c>
       <c r="I232" s="1">
-        <v>31.9</v>
+        <v>-353.8</v>
       </c>
       <c r="J232" s="1">
-        <v>0.011047393317331</v>
+        <v>-0.12252563497404</v>
       </c>
       <c r="K232">
-        <v>1.41</v>
+        <v>1.79</v>
       </c>
       <c r="L232" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="M232" s="1">
-        <v>288787.8</v>
+        <v>288402.1</v>
       </c>
       <c r="N232" s="1">
-        <v>292867.66</v>
+        <v>293592.31</v>
       </c>
       <c r="O232" s="1">
         <v>0.05</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B233" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="C233" s="1">
         <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.739</v>
+        <v>98.763</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>400000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-5044.0</v>
+        <v>-4948.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.261</v>
+        <v>-1.237</v>
       </c>
       <c r="K233">
-        <v>1.83</v>
+        <v>2.26</v>
       </c>
       <c r="L233" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="M233" s="1">
-        <v>394956.0</v>
+        <v>395052.0</v>
       </c>
       <c r="N233" s="1">
-        <v>402266.47</v>
+        <v>404108.85</v>
       </c>
       <c r="O233" s="1">
         <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="B234" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="C234" s="1">
         <v>1228000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.523</v>
+        <v>98.327</v>
       </c>
       <c r="E234" s="1">
         <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>1228000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-18137.56</v>
+        <v>-20544.44</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.477</v>
+        <v>-1.673</v>
       </c>
       <c r="K234">
-        <v>0.79</v>
+        <v>1.2</v>
       </c>
       <c r="L234" t="s">
-        <v>561</v>
+        <v>552</v>
       </c>
       <c r="M234" s="1">
-        <v>1209862.44</v>
+        <v>1207455.56</v>
       </c>
       <c r="N234" s="1">
-        <v>1219606.77</v>
+        <v>1222188.06</v>
       </c>
       <c r="O234" s="1">
         <v>0.2</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="B235" t="s">
-        <v>563</v>
+        <v>554</v>
       </c>
       <c r="C235" s="1">
         <v>865000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.982</v>
+        <v>97.822</v>
       </c>
       <c r="E235" s="1">
         <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>865000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-17455.7</v>
+        <v>-18839.7</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.018</v>
+        <v>-2.178</v>
       </c>
       <c r="K235">
-        <v>2.28</v>
+        <v>2.72</v>
       </c>
       <c r="L235" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="M235" s="1">
-        <v>847544.3</v>
+        <v>846160.3</v>
       </c>
       <c r="N235" s="1">
-        <v>867240.73</v>
+        <v>869654.7</v>
       </c>
       <c r="O235" s="1">
         <v>0.14</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="B236" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="C236" s="1">
         <v>600000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.839</v>
+        <v>98.902</v>
       </c>
       <c r="E236" s="1">
         <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>602520.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-9486.0</v>
+        <v>-9108.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.5743875721968</v>
+        <v>-1.5116510655248</v>
       </c>
       <c r="K236">
-        <v>3.37</v>
+        <v>0.17</v>
       </c>
       <c r="L236" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="M236" s="1">
-        <v>593034.0</v>
+        <v>593412.0</v>
       </c>
       <c r="N236" s="1">
-        <v>613234.68</v>
+        <v>594425.01</v>
       </c>
       <c r="O236" s="1">
         <v>0.1</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
       <c r="B237" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="C237" s="1">
         <v>700000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.605</v>
+        <v>97.733</v>
       </c>
       <c r="E237" s="1">
         <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>694813.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-11578.0</v>
+        <v>-10682.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.6663476359826</v>
+        <v>-1.5373920752778</v>
       </c>
       <c r="K237">
-        <v>0.5</v>
+        <v>1.02</v>
       </c>
       <c r="L237" t="s">
-        <v>570</v>
+        <v>561</v>
       </c>
       <c r="M237" s="1">
-        <v>683235.0</v>
+        <v>684131.0</v>
       </c>
       <c r="N237" s="1">
-        <v>686758.97</v>
+        <v>691262.85</v>
       </c>
       <c r="O237" s="1">
         <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="B238" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="C238" s="1">
-        <v>286000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.091</v>
+        <v>99.73</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>99.451</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>284175.32</v>
+        <v>895059.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-3635.06</v>
+        <v>2511.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.2791610474829</v>
+        <v>0.28054016550864</v>
       </c>
       <c r="K238">
-        <v>1.12</v>
+        <v>0.27</v>
       </c>
       <c r="L238" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="M238" s="1">
-        <v>280540.26</v>
+        <v>897570.0</v>
       </c>
       <c r="N238" s="1">
-        <v>283747.97</v>
+        <v>899964.86</v>
       </c>
       <c r="O238" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="B239" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="C239" s="1">
         <v>600000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.321</v>
+        <v>100.004</v>
       </c>
       <c r="E239" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>602400.0</v>
+        <v>598926.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-474.0</v>
+        <v>1098.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.078685258964143</v>
+        <v>0.18332815740175</v>
       </c>
       <c r="K239">
-        <v>3.25</v>
+        <v>0.68</v>
       </c>
       <c r="L239" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="M239" s="1">
-        <v>601926.0</v>
+        <v>600024.0</v>
       </c>
       <c r="N239" s="1">
-        <v>621417.78</v>
+        <v>604100.71</v>
       </c>
       <c r="O239" s="1">
         <v>0.1</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="B240" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="C240" s="1">
-        <v>600000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.788</v>
+        <v>98.018</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>598926.0</v>
+        <v>1033955.76</v>
       </c>
       <c r="I240" s="1">
-        <v>-198.0</v>
+        <v>-12608.2</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.033059175924906</v>
+        <v>-1.2194138751159</v>
       </c>
       <c r="K240">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>0.09</v>
+      </c>
+      <c r="L240">
+        <v>984.9</v>
       </c>
       <c r="M240" s="1">
-        <v>598728.0</v>
+        <v>1021347.56</v>
       </c>
       <c r="N240" s="1">
-        <v>600065.67</v>
+        <v>1022332.46</v>
       </c>
       <c r="O240" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="B241" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="C241" s="1">
-        <v>1042000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.119</v>
+        <v>90.751</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>81.26785667</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>1033955.76</v>
+        <v>487607.14</v>
       </c>
       <c r="I241" s="1">
-        <v>-11555.78</v>
+        <v>56898.86</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.1176280888459</v>
+        <v>11.66899647942</v>
       </c>
       <c r="K241">
-        <v>2.63</v>
+        <v>1.34</v>
       </c>
       <c r="L241" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="M241" s="1">
-        <v>1022399.98</v>
+        <v>544506.0</v>
       </c>
       <c r="N241" s="1">
-        <v>1049813.14</v>
+        <v>552519.7</v>
       </c>
       <c r="O241" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="B242" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="C242" s="1">
-        <v>500000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.546</v>
+        <v>101.858</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>99.68141667</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>497585.0</v>
+        <v>1196177.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-4855.0</v>
+        <v>26119.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.97571269230383</v>
+        <v>2.1835397269802</v>
       </c>
       <c r="K242">
-        <v>2.76</v>
+        <v>1.49</v>
       </c>
       <c r="L242" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="M242" s="1">
-        <v>492730.0</v>
+        <v>1222296.0</v>
       </c>
       <c r="N242" s="1">
-        <v>506507.4</v>
+        <v>1240131.62</v>
       </c>
       <c r="O242" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="B243" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="C243" s="1">
         <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>90.896</v>
+        <v>100.095</v>
       </c>
       <c r="E243" s="1">
-        <v>81.26785667</v>
+        <v>100.29166667</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>487607.14</v>
+        <v>601750.0</v>
       </c>
       <c r="I243" s="1">
-        <v>57768.86</v>
+        <v>-1180.0</v>
       </c>
       <c r="J243" s="1">
-        <v>11.847418805229</v>
+        <v>-0.19609472372248</v>
       </c>
       <c r="K243">
-        <v>1.11</v>
+        <v>0.48</v>
       </c>
       <c r="L243" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="M243" s="1">
-        <v>545376.0</v>
+        <v>600570.0</v>
       </c>
       <c r="N243" s="1">
-        <v>552064.36</v>
+        <v>603444.21</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="B244" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="C244" s="1">
-        <v>1200000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.923</v>
+        <v>92.806</v>
       </c>
       <c r="E244" s="1">
-        <v>99.68141667</v>
+        <v>88.76264198</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>1196177.0</v>
+        <v>287590.96</v>
       </c>
       <c r="I244" s="1">
-        <v>26899.0</v>
+        <v>13100.48</v>
       </c>
       <c r="J244" s="1">
-        <v>2.2487474679751</v>
+        <v>4.5552474945666</v>
       </c>
       <c r="K244">
-        <v>1.03</v>
+        <v>1.78</v>
       </c>
       <c r="L244" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="M244" s="1">
-        <v>1223076.0</v>
+        <v>300691.44</v>
       </c>
       <c r="N244" s="1">
-        <v>1235433.53</v>
+        <v>306450.21</v>
       </c>
       <c r="O244" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B245" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="C245" s="1">
-        <v>324000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>92.6</v>
+        <v>102.035</v>
       </c>
       <c r="E245" s="1">
-        <v>88.76264198</v>
+        <v>102.316</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>287590.96</v>
+        <v>204632.0</v>
       </c>
       <c r="I245" s="1">
-        <v>12433.04</v>
+        <v>-562.0</v>
       </c>
       <c r="J245" s="1">
-        <v>4.3231678770431</v>
+        <v>-0.27463935259392</v>
       </c>
       <c r="K245">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.25</v>
+      </c>
+      <c r="L245">
+        <v>504.11</v>
       </c>
       <c r="M245" s="1">
-        <v>300024.0</v>
+        <v>204070.0</v>
       </c>
       <c r="N245" s="1">
-        <v>305067.08</v>
+        <v>204574.11</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="B246" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>102.027</v>
+        <v>98.094</v>
       </c>
       <c r="E246" s="1">
-        <v>102.316</v>
+        <v>100.33</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>204632.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-578.0</v>
+        <v>-22360.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.28245826654678</v>
+        <v>-2.2286454699492</v>
       </c>
       <c r="K246">
-        <v>3.78</v>
+        <v>0.67</v>
       </c>
       <c r="L246" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="M246" s="1">
-        <v>204054.0</v>
+        <v>980940.0</v>
       </c>
       <c r="N246" s="1">
-        <v>211615.64</v>
+        <v>987679.73</v>
       </c>
       <c r="O246" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>598</v>
+        <v>587</v>
       </c>
       <c r="B247" t="s">
-        <v>599</v>
+        <v>588</v>
       </c>
       <c r="C247" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.157</v>
+        <v>101.357</v>
       </c>
       <c r="E247" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1003300.0</v>
+        <v>398604.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-21730.0</v>
+        <v>6824.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-2.1658526861358</v>
+        <v>1.7119747920242</v>
       </c>
       <c r="K247">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="L247" t="s">
-        <v>600</v>
+        <v>589</v>
       </c>
       <c r="M247" s="1">
-        <v>981570.0</v>
+        <v>405428.0</v>
       </c>
       <c r="N247" s="1">
-        <v>984775.48</v>
+        <v>407404.71</v>
       </c>
       <c r="O247" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="B248" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>90.322</v>
+        <v>100.268</v>
       </c>
       <c r="E248" s="1">
-        <v>89.875</v>
+        <v>99.768</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>179750.0</v>
+        <v>696380.64</v>
       </c>
       <c r="I248" s="1">
-        <v>894.0</v>
+        <v>3490.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.49735744089013</v>
+        <v>0.5011626974581</v>
       </c>
       <c r="K248">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="L248">
-        <v>189.04</v>
+        <v>74.1</v>
       </c>
       <c r="M248" s="1">
-        <v>180644.0</v>
+        <v>699870.64</v>
       </c>
       <c r="N248" s="1">
-        <v>180833.04</v>
+        <v>699944.74</v>
       </c>
       <c r="O248" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="B249" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="C249" s="1">
-        <v>100000.0</v>
+        <v>4964722.0</v>
       </c>
       <c r="D249" s="1">
-        <v>90.797</v>
+        <v>100.094</v>
       </c>
       <c r="E249" s="1">
-        <v>89.875</v>
+        <v>99.68222813</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>89875.0</v>
+        <v>4948945.51</v>
       </c>
       <c r="I249" s="1">
-        <v>922.0</v>
+        <v>20443.32</v>
       </c>
       <c r="J249" s="1">
-        <v>1.0258692628651</v>
+        <v>0.41308436228873</v>
       </c>
       <c r="K249">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>143.84</v>
+        <v>1.53</v>
+      </c>
+      <c r="L249" t="s">
+        <v>594</v>
       </c>
       <c r="M249" s="1">
-        <v>90797.0</v>
+        <v>4969388.83</v>
       </c>
       <c r="N249" s="1">
-        <v>90940.84</v>
+        <v>5045134.85</v>
       </c>
       <c r="O249" s="1">
-        <v>0.02</v>
+        <v>0.83</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
       <c r="B250" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="C250" s="1">
         <v>400000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.81</v>
+        <v>98.753</v>
       </c>
       <c r="E250" s="1">
-        <v>100.539</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>402156.0</v>
+        <v>399064.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1084.0</v>
+        <v>-4052.0</v>
       </c>
       <c r="J250" s="1">
-        <v>0.26954714091049</v>
+        <v>-1.0153759797927</v>
       </c>
       <c r="K250">
-        <v>2.2</v>
+        <v>3.02</v>
       </c>
       <c r="L250" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="M250" s="1">
-        <v>403240.0</v>
+        <v>395012.0</v>
       </c>
       <c r="N250" s="1">
-        <v>412050.96</v>
+        <v>407075.01</v>
       </c>
       <c r="O250" s="1">
         <v>0.07</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="B251" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="C251" s="1">
-        <v>4749722.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.042</v>
+        <v>98.217</v>
       </c>
       <c r="E251" s="1">
-        <v>99.67400008</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>4734237.91</v>
+        <v>519714.0</v>
       </c>
       <c r="I251" s="1">
-        <v>17478.97</v>
+        <v>-8985.6</v>
       </c>
       <c r="J251" s="1">
-        <v>0.36920345644395</v>
+        <v>-1.7289509230077</v>
       </c>
       <c r="K251">
-        <v>1.13</v>
+        <v>1.56</v>
       </c>
       <c r="L251" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="M251" s="1">
-        <v>4751716.88</v>
+        <v>510728.4</v>
       </c>
       <c r="N251" s="1">
-        <v>4805297.65</v>
+        <v>518829.29</v>
       </c>
       <c r="O251" s="1">
-        <v>0.8</v>
+        <v>0.09</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="B252" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="C252" s="1">
         <v>400000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.161</v>
+        <v>98.342</v>
       </c>
       <c r="E252" s="1">
-        <v>99.766</v>
+        <v>98.71</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>399064.0</v>
+        <v>394840.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-6420.0</v>
+        <v>-1472.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.6087645089509</v>
+        <v>-0.37280923918549</v>
       </c>
       <c r="K252">
-        <v>2.52</v>
+        <v>1.05</v>
       </c>
       <c r="L252" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="M252" s="1">
-        <v>392644.0</v>
+        <v>393368.0</v>
       </c>
       <c r="N252" s="1">
-        <v>402704.27</v>
+        <v>397576.22</v>
       </c>
       <c r="O252" s="1">
         <v>0.07</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B253" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C253" s="1">
-        <v>520000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.009</v>
+        <v>98.569</v>
       </c>
       <c r="E253" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>519714.0</v>
+        <v>459534.02</v>
       </c>
       <c r="I253" s="1">
-        <v>-10067.2</v>
+        <v>-5130.93</v>
       </c>
       <c r="J253" s="1">
-        <v>-1.9370653859623</v>
+        <v>-1.1165506310066</v>
       </c>
       <c r="K253">
-        <v>1.14</v>
+        <v>1.3</v>
       </c>
       <c r="L253" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="M253" s="1">
-        <v>509646.8</v>
+        <v>454403.09</v>
       </c>
       <c r="N253" s="1">
-        <v>515597.45</v>
+        <v>460411.88</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="B254" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="C254" s="1">
-        <v>461000.0</v>
+        <v>5593000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.694</v>
+        <v>86.333</v>
       </c>
       <c r="E254" s="1">
-        <v>99.682</v>
+        <v>86.17291668</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>459534.02</v>
+        <v>4819651.23</v>
       </c>
       <c r="I254" s="1">
-        <v>-4554.68</v>
+        <v>8953.46</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.9911518629241</v>
+        <v>0.18576987364291</v>
       </c>
       <c r="K254">
-        <v>0.98</v>
+        <v>0.09</v>
       </c>
       <c r="L254" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="M254" s="1">
-        <v>454979.34</v>
+        <v>4828604.69</v>
       </c>
       <c r="N254" s="1">
-        <v>459494.61</v>
+        <v>4833450.68</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.79</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="B255" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="C255" s="1">
-        <v>4440000.0</v>
+        <v>810000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>91.298</v>
+        <v>98.636</v>
       </c>
       <c r="E255" s="1">
-        <v>91.445</v>
+        <v>99.998</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>4060158.0</v>
+        <v>809983.8</v>
       </c>
       <c r="I255" s="1">
-        <v>-6526.8</v>
+        <v>-11032.2</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.16075236480945</v>
+        <v>-1.3620272405448</v>
       </c>
       <c r="K255">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.08</v>
+      </c>
+      <c r="L255">
+        <v>660.09</v>
       </c>
       <c r="M255" s="1">
-        <v>4053631.2</v>
+        <v>798951.6</v>
       </c>
       <c r="N255" s="1">
-        <v>4091949.01</v>
+        <v>799611.69</v>
       </c>
       <c r="O255" s="1">
-        <v>0.68</v>
+        <v>0.13</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="B256" t="s">
-        <v>624</v>
+        <v>613</v>
       </c>
       <c r="C256" s="1">
-        <v>810000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.369</v>
+        <v>100.994</v>
       </c>
       <c r="E256" s="1">
-        <v>99.998</v>
+        <v>100.120285</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>809983.8</v>
+        <v>400481.14</v>
       </c>
       <c r="I256" s="1">
-        <v>-13194.9</v>
+        <v>3494.86</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.6290325806516</v>
+        <v>0.87266531452642</v>
       </c>
       <c r="K256">
-        <v>0.5</v>
+        <v>2.88</v>
       </c>
       <c r="L256" t="s">
-        <v>625</v>
+        <v>614</v>
       </c>
       <c r="M256" s="1">
-        <v>796788.9</v>
+        <v>403976.0</v>
       </c>
       <c r="N256" s="1">
-        <v>800822.81</v>
+        <v>415491.62</v>
       </c>
       <c r="O256" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="B257" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="C257" s="1">
-        <v>400000.0</v>
+        <v>34452730.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.136</v>
+        <v>82.601</v>
       </c>
       <c r="E257" s="1">
-        <v>100.120285</v>
+        <v>82.30504036</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>400481.14</v>
+        <v>28356333.33</v>
       </c>
       <c r="I257" s="1">
-        <v>4062.86</v>
+        <v>101966.18</v>
       </c>
       <c r="J257" s="1">
-        <v>1.014494715032</v>
+        <v>0.35958873389361</v>
       </c>
       <c r="K257">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.0</v>
+      </c>
+      <c r="L257">
+        <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>404544.0</v>
+        <v>28458299.51</v>
       </c>
       <c r="N257" s="1">
-        <v>414316.05</v>
+        <v>28458299.51</v>
       </c>
       <c r="O257" s="1">
-        <v>0.07</v>
+        <v>4.67</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="B258" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="C258" s="1">
-        <v>17788730.0</v>
+        <v>18237612.0</v>
       </c>
       <c r="D258" s="1">
-        <v>82.566</v>
+        <v>87.405</v>
       </c>
       <c r="E258" s="1">
-        <v>82.12341516</v>
+        <v>85.32706848</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>14608712.59</v>
+        <v>15561619.68</v>
       </c>
       <c r="I258" s="1">
-        <v>78730.22</v>
+        <v>378965.09</v>
       </c>
       <c r="J258" s="1">
-        <v>0.53892647634051</v>
+        <v>2.4352547986188</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>14687442.81</v>
+        <v>15940584.77</v>
       </c>
       <c r="N258" s="1">
-        <v>14687442.81</v>
+        <v>15940584.77</v>
       </c>
       <c r="O258" s="1">
-        <v>2.44</v>
+        <v>2.61</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="B259" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="C259" s="1">
-        <v>17445612.0</v>
+        <v>21445246.0</v>
       </c>
       <c r="D259" s="1">
-        <v>87.357</v>
+        <v>84.255</v>
       </c>
       <c r="E259" s="1">
-        <v>85.24267627</v>
+        <v>84.17137495</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>14871106.56</v>
+        <v>18050758.42</v>
       </c>
       <c r="I259" s="1">
-        <v>368856.71</v>
+        <v>17933.6</v>
       </c>
       <c r="J259" s="1">
-        <v>2.4803581933314</v>
+        <v>0.099350950152487</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>15239963.27</v>
+        <v>18068692.02</v>
       </c>
       <c r="N259" s="1">
-        <v>15239963.27</v>
+        <v>18068692.02</v>
       </c>
       <c r="O259" s="1">
-        <v>2.53</v>
+        <v>2.96</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B260" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="C260" s="1">
-        <v>15570000.0</v>
+        <v>13756000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>84.236</v>
+        <v>93.78</v>
       </c>
       <c r="E260" s="1">
-        <v>84.17364868</v>
+        <v>94.06614248</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>13105837.1</v>
+        <v>12939738.56</v>
       </c>
       <c r="I260" s="1">
-        <v>9708.1</v>
+        <v>-39361.76</v>
       </c>
       <c r="J260" s="1">
-        <v>0.074074627403998</v>
+        <v>-0.30419285380059</v>
       </c>
       <c r="K260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.32</v>
+      </c>
+      <c r="L260" t="s">
+        <v>623</v>
       </c>
       <c r="M260" s="1">
-        <v>13115545.2</v>
+        <v>12900376.8</v>
       </c>
       <c r="N260" s="1">
-        <v>13115545.2</v>
+        <v>13082332.88</v>
       </c>
       <c r="O260" s="1">
-        <v>2.18</v>
+        <v>2.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="B261" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="C261" s="1">
-        <v>4200000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>92.705</v>
+        <v>100.203</v>
       </c>
       <c r="E261" s="1">
-        <v>91.794</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3855348.0</v>
+        <v>406000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>38262.0</v>
+        <v>824.18</v>
       </c>
       <c r="J261" s="1">
-        <v>0.99243959300172</v>
+        <v>0.203</v>
       </c>
       <c r="K261">
-        <v>0.76</v>
+        <v>0.39</v>
       </c>
       <c r="L261" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="M261" s="1">
-        <v>3893610.0</v>
+        <v>406824.18</v>
       </c>
       <c r="N261" s="1">
-        <v>3925599.04</v>
+        <v>408408.05</v>
       </c>
       <c r="O261" s="1">
-        <v>0.65</v>
+        <v>0.07</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B262" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="C262" s="1">
-        <v>6000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>98.447</v>
+        <v>98.519</v>
       </c>
       <c r="E262" s="1">
-        <v>95.511</v>
+        <v>99.24</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>5730660.0</v>
+        <v>297720.0</v>
       </c>
       <c r="I262" s="1">
-        <v>176160.0</v>
+        <v>-2163.0</v>
       </c>
       <c r="J262" s="1">
-        <v>3.0739914774214</v>
+        <v>-0.72652156388553</v>
       </c>
       <c r="K262">
-        <v>2.21</v>
+        <v>1.28</v>
       </c>
       <c r="L262" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="M262" s="1">
-        <v>5906820.0</v>
+        <v>295557.0</v>
       </c>
       <c r="N262" s="1">
-        <v>6039559.73</v>
+        <v>299409.74</v>
       </c>
       <c r="O262" s="1">
-        <v>1.0</v>
+        <v>0.05</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="B263" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="C263" s="1">
-        <v>8000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>114.758</v>
+        <v>89.007</v>
       </c>
       <c r="E263" s="1">
-        <v>116.988</v>
+        <v>85.37902778</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>9359040.0</v>
+        <v>768411.25</v>
       </c>
       <c r="I263" s="1">
-        <v>-178400.0</v>
+        <v>32651.75</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.906178411461</v>
+        <v>4.2492545495657</v>
       </c>
       <c r="K263">
-        <v>2.68</v>
+        <v>0.18</v>
       </c>
       <c r="L263" t="s">
-        <v>643</v>
+        <v>632</v>
       </c>
       <c r="M263" s="1">
-        <v>9180640.0</v>
+        <v>801063.0</v>
       </c>
       <c r="N263" s="1">
-        <v>9394886.58</v>
+        <v>802659.58</v>
       </c>
       <c r="O263" s="1">
-        <v>1.56</v>
+        <v>0.13</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="B264" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>82.153</v>
+        <v>101.152</v>
       </c>
       <c r="E264" s="1">
-        <v>81.75</v>
+        <v>99.942</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>163500.0</v>
+        <v>799536.0</v>
       </c>
       <c r="I264" s="1">
-        <v>806.0</v>
+        <v>9680.0</v>
       </c>
       <c r="J264" s="1">
-        <v>0.49296636085627</v>
+        <v>1.2107022072802</v>
       </c>
       <c r="K264">
+        <v>0.54</v>
+      </c>
+      <c r="L264" t="s">
+        <v>635</v>
+      </c>
+      <c r="M264" s="1">
+        <v>809216.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>813506.41</v>
+      </c>
+      <c r="O264" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.03</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B265" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="C265" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>94.074</v>
+        <v>93.876</v>
       </c>
       <c r="E265" s="1">
-        <v>95.643</v>
+        <v>94.602935</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1912860.0</v>
+        <v>567617.61</v>
       </c>
       <c r="I265" s="1">
-        <v>-31380.0</v>
+        <v>-4361.61</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.6404755183338</v>
+        <v>-0.76840639246552</v>
       </c>
       <c r="K265">
-        <v>1.12</v>
+        <v>0.43</v>
       </c>
       <c r="L265" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="M265" s="1">
-        <v>1881480.0</v>
+        <v>563256.0</v>
       </c>
       <c r="N265" s="1">
-        <v>1903929.32</v>
+        <v>565845.04</v>
       </c>
       <c r="O265" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="B266" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="C266" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.286</v>
+        <v>101.272</v>
       </c>
       <c r="E266" s="1">
-        <v>99.24</v>
+        <v>99.858</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>297720.0</v>
+        <v>699006.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-2862.0</v>
+        <v>9898.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.96130592503023</v>
+        <v>1.416010735244</v>
       </c>
       <c r="K266">
-        <v>0.84</v>
+        <v>3.77</v>
       </c>
       <c r="L266" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="M266" s="1">
-        <v>294858.0</v>
+        <v>708904.0</v>
       </c>
       <c r="N266" s="1">
-        <v>297385.4</v>
+        <v>735285.85</v>
       </c>
       <c r="O266" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="B267" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="C267" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>88.113</v>
+        <v>97.568</v>
       </c>
       <c r="E267" s="1">
-        <v>85.37902778</v>
+        <v>98.53333333</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>768411.25</v>
+        <v>1182400.0</v>
       </c>
       <c r="I267" s="1">
-        <v>24605.75</v>
+        <v>-11584.0</v>
       </c>
       <c r="J267" s="1">
-        <v>3.2021590001448</v>
+        <v>-0.97970230040595</v>
       </c>
       <c r="K267">
-        <v>1.81</v>
+        <v>2.08</v>
       </c>
       <c r="L267" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="M267" s="1">
-        <v>793017.0</v>
+        <v>1170816.0</v>
       </c>
       <c r="N267" s="1">
-        <v>809302.07</v>
+        <v>1195720.11</v>
       </c>
       <c r="O267" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
       <c r="B268" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="C268" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.035</v>
+        <v>96.411</v>
       </c>
       <c r="E268" s="1">
-        <v>99.942</v>
+        <v>98.7725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>799536.0</v>
+        <v>592635.0</v>
       </c>
       <c r="I268" s="1">
-        <v>8744.0</v>
+        <v>-14169.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.0936343078986</v>
+        <v>-2.3908476549647</v>
       </c>
       <c r="K268">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="L268">
-        <v>873.97</v>
+        <v>287.67</v>
       </c>
       <c r="M268" s="1">
-        <v>808280.0</v>
+        <v>578466.0</v>
       </c>
       <c r="N268" s="1">
-        <v>809153.97</v>
+        <v>578753.67</v>
       </c>
       <c r="O268" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="B269" t="s">
-        <v>658</v>
+        <v>646</v>
       </c>
       <c r="C269" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>94.083</v>
+        <v>96.446</v>
       </c>
       <c r="E269" s="1">
-        <v>94.602935</v>
+        <v>95.396</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>567617.61</v>
+        <v>381584.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-3119.61</v>
+        <v>4200.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.54959711345108</v>
+        <v>1.1006750807162</v>
       </c>
       <c r="K269">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>0.05</v>
+      </c>
+      <c r="L269">
+        <v>191.78</v>
       </c>
       <c r="M269" s="1">
-        <v>564498.0</v>
+        <v>385784.0</v>
       </c>
       <c r="N269" s="1">
-        <v>566645.26</v>
+        <v>385975.78</v>
       </c>
       <c r="O269" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>660</v>
+        <v>648</v>
       </c>
       <c r="B270" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="C270" s="1">
-        <v>700000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.713</v>
+        <v>98.001</v>
       </c>
       <c r="E270" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>699006.0</v>
+        <v>530020.96</v>
       </c>
       <c r="I270" s="1">
-        <v>5985.0</v>
+        <v>-8655.64</v>
       </c>
       <c r="J270" s="1">
-        <v>0.85621582647359</v>
+        <v>-1.6330750391456</v>
       </c>
       <c r="K270">
-        <v>3.31</v>
+        <v>2.11</v>
       </c>
       <c r="L270" t="s">
-        <v>662</v>
+        <v>650</v>
       </c>
       <c r="M270" s="1">
-        <v>704991.0</v>
+        <v>521365.32</v>
       </c>
       <c r="N270" s="1">
-        <v>728177.3</v>
+        <v>532591.98</v>
       </c>
       <c r="O270" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="B271" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="C271" s="1">
         <v>400000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>98.616</v>
+        <v>98.627</v>
       </c>
       <c r="E271" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>400000.0</v>
+        <v>398944.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-5536.0</v>
+        <v>-4436.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.384</v>
+        <v>-1.1119355097457</v>
       </c>
       <c r="K271">
-        <v>1.63</v>
+        <v>2.04</v>
       </c>
       <c r="L271" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="M271" s="1">
-        <v>394464.0</v>
+        <v>394508.0</v>
       </c>
       <c r="N271" s="1">
-        <v>400998.25</v>
+        <v>402661.42</v>
       </c>
       <c r="O271" s="1">
         <v>0.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="B272" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="C272" s="1">
-        <v>600000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>93.34</v>
+        <v>99.159</v>
       </c>
       <c r="E272" s="1">
-        <v>94.5</v>
+        <v>99.394</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>567000.0</v>
+        <v>537721.54</v>
       </c>
       <c r="I272" s="1">
-        <v>-6960.0</v>
+        <v>-1271.35</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.2275132275132</v>
+        <v>-0.23643278266294</v>
       </c>
       <c r="K272">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="L272" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="M272" s="1">
-        <v>560040.0</v>
+        <v>536450.19</v>
       </c>
       <c r="N272" s="1">
-        <v>561930.0</v>
+        <v>537950.91</v>
       </c>
       <c r="O272" s="1">
         <v>0.09</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="B273" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="C273" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.657</v>
+        <v>95.26</v>
       </c>
       <c r="E273" s="1">
-        <v>98.7725</v>
+        <v>93.6</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>987725.0</v>
+        <v>561600.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-21155.0</v>
+        <v>9960.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.1417904781189</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K273">
-        <v>3.91</v>
+        <v>0.97</v>
       </c>
       <c r="L273" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="M273" s="1">
-        <v>966570.0</v>
+        <v>571560.0</v>
       </c>
       <c r="N273" s="1">
-        <v>1005645.34</v>
+        <v>577356.58</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="B274" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="C274" s="1">
-        <v>532000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>97.952</v>
+        <v>98.405</v>
       </c>
       <c r="E274" s="1">
-        <v>99.628</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>530020.96</v>
+        <v>1500000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-8916.32</v>
+        <v>-23925.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.6822579997591</v>
+        <v>-1.595</v>
       </c>
       <c r="K274">
-        <v>1.73</v>
+        <v>2.96</v>
       </c>
       <c r="L274" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="M274" s="1">
-        <v>521104.64</v>
+        <v>1476075.0</v>
       </c>
       <c r="N274" s="1">
-        <v>530294.39</v>
+        <v>1520504.79</v>
       </c>
       <c r="O274" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="B275" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="C275" s="1">
         <v>400000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.084</v>
+        <v>96.761</v>
       </c>
       <c r="E275" s="1">
-        <v>99.736</v>
+        <v>98.82</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>398944.0</v>
+        <v>395280.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-6608.0</v>
+        <v>-8236.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.656372824256</v>
+        <v>-2.083586318559</v>
       </c>
       <c r="K275">
-        <v>1.57</v>
+        <v>2.1</v>
       </c>
       <c r="L275" t="s">
-        <v>677</v>
+        <v>665</v>
       </c>
       <c r="M275" s="1">
-        <v>392336.0</v>
+        <v>387044.0</v>
       </c>
       <c r="N275" s="1">
-        <v>398604.49</v>
+        <v>395434.41</v>
       </c>
       <c r="O275" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="B276" t="s">
-        <v>679</v>
+        <v>667</v>
       </c>
       <c r="C276" s="1">
-        <v>391000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.875</v>
+        <v>100.807</v>
       </c>
       <c r="E276" s="1">
-        <v>99.594</v>
+        <v>100.16669776</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>389412.54</v>
+        <v>848411.93</v>
       </c>
       <c r="I276" s="1">
-        <v>-6721.29</v>
+        <v>5423.36</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.7260075908187</v>
+        <v>0.63923665005512</v>
       </c>
       <c r="K276">
-        <v>2.85</v>
+        <v>2.66</v>
       </c>
       <c r="L276" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="M276" s="1">
-        <v>382691.25</v>
+        <v>853835.29</v>
       </c>
       <c r="N276" s="1">
-        <v>393826.72</v>
+        <v>876349.25</v>
       </c>
       <c r="O276" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="B277" t="s">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="C277" s="1">
-        <v>600000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>95.298</v>
+        <v>107.654</v>
       </c>
       <c r="E277" s="1">
-        <v>93.6</v>
+        <v>99.283</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>561600.0</v>
+        <v>253171.65</v>
       </c>
       <c r="I277" s="1">
-        <v>10188.0</v>
+        <v>21346.05</v>
       </c>
       <c r="J277" s="1">
-        <v>1.8141025641026</v>
+        <v>8.431453521751</v>
       </c>
       <c r="K277">
-        <v>0.77</v>
+        <v>3.79</v>
       </c>
       <c r="L277" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="M277" s="1">
-        <v>571788.0</v>
+        <v>274517.7</v>
       </c>
       <c r="N277" s="1">
-        <v>576435.95</v>
+        <v>284184.99</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>684</v>
+        <v>672</v>
       </c>
       <c r="B278" t="s">
-        <v>685</v>
+        <v>673</v>
       </c>
       <c r="C278" s="1">
-        <v>1500000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>97.979</v>
+        <v>99.504</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1500000.0</v>
+        <v>416283.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-30315.0</v>
+        <v>1633.8</v>
       </c>
       <c r="J278" s="1">
-        <v>-2.021</v>
+        <v>0.39247338949705</v>
       </c>
       <c r="K278">
-        <v>2.51</v>
+        <v>0.54</v>
       </c>
       <c r="L278" t="s">
-        <v>686</v>
+        <v>674</v>
       </c>
       <c r="M278" s="1">
-        <v>1469685.0</v>
+        <v>417916.8</v>
       </c>
       <c r="N278" s="1">
-        <v>1507267.19</v>
+        <v>420172.14</v>
       </c>
       <c r="O278" s="1">
-        <v>0.25</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="B279" t="s">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="C279" s="1">
-        <v>400000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>96.796</v>
+        <v>93.583</v>
       </c>
       <c r="E279" s="1">
-        <v>98.82</v>
+        <v>93.80895028</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>395280.0</v>
+        <v>2716707.2</v>
       </c>
       <c r="I279" s="1">
-        <v>-8096.0</v>
+        <v>-6543.52</v>
       </c>
       <c r="J279" s="1">
-        <v>-2.0481683869662</v>
+        <v>-0.24086217314843</v>
       </c>
       <c r="K279">
-        <v>1.73</v>
+        <v>0.26</v>
       </c>
       <c r="L279" t="s">
-        <v>689</v>
+        <v>677</v>
       </c>
       <c r="M279" s="1">
-        <v>387184.0</v>
+        <v>2710163.68</v>
       </c>
       <c r="N279" s="1">
-        <v>394101.81</v>
+        <v>2717554.43</v>
       </c>
       <c r="O279" s="1">
-        <v>0.07</v>
+        <v>0.45</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="B280" t="s">
-        <v>691</v>
+        <v>679</v>
       </c>
       <c r="C280" s="1">
-        <v>847000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.806</v>
+        <v>100.995</v>
       </c>
       <c r="E280" s="1">
-        <v>100.16669776</v>
+        <v>101.22622308</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>848411.93</v>
+        <v>526376.36</v>
       </c>
       <c r="I280" s="1">
-        <v>5414.89</v>
+        <v>-1202.36</v>
       </c>
       <c r="J280" s="1">
-        <v>0.6382383142585</v>
+        <v>-0.22842211226963</v>
       </c>
       <c r="K280">
-        <v>2.2</v>
+        <v>3.27</v>
       </c>
       <c r="L280" t="s">
-        <v>692</v>
+        <v>680</v>
       </c>
       <c r="M280" s="1">
-        <v>853826.82</v>
+        <v>525174.0</v>
       </c>
       <c r="N280" s="1">
-        <v>872499.11</v>
+        <v>542177.29</v>
       </c>
       <c r="O280" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>693</v>
+        <v>681</v>
       </c>
       <c r="B281" t="s">
-        <v>694</v>
+        <v>682</v>
       </c>
       <c r="C281" s="1">
-        <v>255000.0</v>
+        <v>53026000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>107.89</v>
+        <v>98.423</v>
       </c>
       <c r="E281" s="1">
-        <v>99.283</v>
+        <v>98.42593645</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>253171.65</v>
+        <v>52191337.06</v>
       </c>
       <c r="I281" s="1">
-        <v>21947.85</v>
+        <v>-1557.08</v>
       </c>
       <c r="J281" s="1">
-        <v>8.6691578618696</v>
+        <v>-0.0029834069937889</v>
       </c>
       <c r="K281">
-        <v>3.19</v>
+        <v>0.61</v>
       </c>
       <c r="L281" t="s">
-        <v>695</v>
+        <v>683</v>
       </c>
       <c r="M281" s="1">
-        <v>275119.5</v>
+        <v>52189779.98</v>
       </c>
       <c r="N281" s="1">
-        <v>283247.19</v>
+        <v>52512042.61</v>
       </c>
       <c r="O281" s="1">
-        <v>0.05</v>
+        <v>8.61</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>696</v>
+        <v>684</v>
       </c>
       <c r="B282" t="s">
-        <v>697</v>
+        <v>685</v>
       </c>
       <c r="C282" s="1">
-        <v>420000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.312</v>
+        <v>96.456</v>
       </c>
       <c r="E282" s="1">
-        <v>99.115</v>
+        <v>99.406</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>416283.0</v>
+        <v>429433.92</v>
       </c>
       <c r="I282" s="1">
-        <v>827.4</v>
+        <v>-12744.0</v>
       </c>
       <c r="J282" s="1">
-        <v>0.19875901730313</v>
+        <v>-2.967627708589</v>
       </c>
       <c r="K282">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>523.56</v>
+        <v>1.42</v>
+      </c>
+      <c r="L282" t="s">
+        <v>686</v>
       </c>
       <c r="M282" s="1">
-        <v>417110.4</v>
+        <v>416689.92</v>
       </c>
       <c r="N282" s="1">
-        <v>417633.96</v>
+        <v>422829.65</v>
       </c>
       <c r="O282" s="1">
         <v>0.07</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="B283" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="C283" s="1">
-        <v>1930000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>95.536</v>
+        <v>98.219</v>
       </c>
       <c r="E283" s="1">
-        <v>89.447</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>1726327.1</v>
+        <v>1148000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>117517.7</v>
+        <v>-20445.88</v>
       </c>
       <c r="J283" s="1">
-        <v>6.8073831430903</v>
+        <v>-1.781</v>
       </c>
       <c r="K283">
-        <v>1.0</v>
+        <v>0.83</v>
       </c>
       <c r="L283" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="M283" s="1">
-        <v>1843844.8</v>
+        <v>1127554.12</v>
       </c>
       <c r="N283" s="1">
-        <v>1863213.54</v>
+        <v>1137121.58</v>
       </c>
       <c r="O283" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="B284" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
       <c r="C284" s="1">
-        <v>1770000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>98.86</v>
+        <v>103.149</v>
       </c>
       <c r="E284" s="1">
-        <v>95.049</v>
+        <v>101.11</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1682367.3</v>
+        <v>1112210.0</v>
       </c>
       <c r="I284" s="1">
-        <v>67454.7</v>
+        <v>22429.0</v>
       </c>
       <c r="J284" s="1">
-        <v>4.0095108838599</v>
+        <v>2.016615567204</v>
       </c>
       <c r="K284">
-        <v>2.19</v>
+        <v>0.51</v>
       </c>
       <c r="L284" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="M284" s="1">
-        <v>1749822.0</v>
+        <v>1134639.0</v>
       </c>
       <c r="N284" s="1">
-        <v>1788577.73</v>
+        <v>1140221.88</v>
       </c>
       <c r="O284" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>704</v>
+        <v>693</v>
       </c>
       <c r="B285" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="C285" s="1">
-        <v>520000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.272</v>
+        <v>100.347</v>
       </c>
       <c r="E285" s="1">
-        <v>101.22622308</v>
+        <v>98.69</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>526376.36</v>
+        <v>592140.0</v>
       </c>
       <c r="I285" s="1">
-        <v>238.04</v>
+        <v>9942.0</v>
       </c>
       <c r="J285" s="1">
-        <v>0.045222395625822</v>
+        <v>1.6789948323032</v>
       </c>
       <c r="K285">
-        <v>2.81</v>
+        <v>2.6</v>
       </c>
       <c r="L285" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="M285" s="1">
-        <v>526614.4</v>
+        <v>602082.0</v>
       </c>
       <c r="N285" s="1">
-        <v>541243.85</v>
+        <v>617688.16</v>
       </c>
       <c r="O285" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="B286" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
       <c r="C286" s="1">
-        <v>4299000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>87.417</v>
+        <v>84.227</v>
       </c>
       <c r="E286" s="1">
-        <v>87.304</v>
+        <v>85.3395</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>3753198.96</v>
+        <v>341358.0</v>
       </c>
       <c r="I286" s="1">
-        <v>4857.87</v>
+        <v>-4450.0</v>
       </c>
       <c r="J286" s="1">
-        <v>0.12943278658481</v>
+        <v>-1.3036167308222</v>
       </c>
       <c r="K286">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L286" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
       <c r="M286" s="1">
-        <v>3758056.83</v>
+        <v>336908.0</v>
       </c>
       <c r="N286" s="1">
-        <v>3772979.32</v>
+        <v>338471.01</v>
       </c>
       <c r="O286" s="1">
-        <v>0.63</v>
+        <v>0.06</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="B287" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="C287" s="1">
-        <v>12409000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>91.86</v>
+        <v>97.461</v>
       </c>
       <c r="E287" s="1">
-        <v>88.10022153</v>
+        <v>97.92522727</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>10932356.49</v>
+        <v>1077177.5</v>
       </c>
       <c r="I287" s="1">
-        <v>466550.91</v>
+        <v>-5106.5</v>
       </c>
       <c r="J287" s="1">
-        <v>4.2676152248306</v>
+        <v>-0.47406300261563</v>
       </c>
       <c r="K287">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="L287" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="M287" s="1">
-        <v>11398907.4</v>
+        <v>1072071.0</v>
       </c>
       <c r="N287" s="1">
-        <v>11422028.59</v>
+        <v>1078784.01</v>
       </c>
       <c r="O287" s="1">
-        <v>1.9</v>
+        <v>0.18</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="B288" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="C288" s="1">
-        <v>4570000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>94.155</v>
+        <v>86.068</v>
       </c>
       <c r="E288" s="1">
-        <v>82.641</v>
+        <v>85.957</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>3776693.7</v>
+        <v>601699.0</v>
       </c>
       <c r="I288" s="1">
-        <v>526189.8</v>
+        <v>777.0</v>
       </c>
       <c r="J288" s="1">
-        <v>13.932551639017</v>
+        <v>0.12913433460917</v>
       </c>
       <c r="K288">
-        <v>0.04</v>
+        <v>0.68</v>
       </c>
       <c r="L288" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="M288" s="1">
-        <v>4302883.5</v>
+        <v>602476.0</v>
       </c>
       <c r="N288" s="1">
-        <v>4304906.29</v>
+        <v>607222.58</v>
       </c>
       <c r="O288" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="B289" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="C289" s="1">
-        <v>8320000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>94.062</v>
+        <v>100.445</v>
       </c>
       <c r="E289" s="1">
-        <v>92.53365517</v>
+        <v>99.71992347</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>7698800.11</v>
+        <v>586353.15</v>
       </c>
       <c r="I289" s="1">
-        <v>127158.29</v>
+        <v>4263.45</v>
       </c>
       <c r="J289" s="1">
-        <v>1.6516637421828</v>
+        <v>0.72711300348604</v>
       </c>
       <c r="K289">
-        <v>0.6</v>
+        <v>0.19</v>
       </c>
       <c r="L289" t="s">
-        <v>718</v>
+        <v>707</v>
       </c>
       <c r="M289" s="1">
-        <v>7825958.4</v>
+        <v>590616.6</v>
       </c>
       <c r="N289" s="1">
-        <v>7876118.4</v>
+        <v>591712.05</v>
       </c>
       <c r="O289" s="1">
-        <v>1.31</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="B290" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="C290" s="1">
-        <v>14580000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.67</v>
+        <v>101.267</v>
       </c>
       <c r="E290" s="1">
-        <v>100.01067078</v>
+        <v>99.813</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>14581555.8</v>
+        <v>300437.13</v>
       </c>
       <c r="I290" s="1">
-        <v>-195469.8</v>
+        <v>4376.54</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.340527737102</v>
+        <v>1.4567240740184</v>
       </c>
       <c r="K290">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>0.13</v>
+      </c>
+      <c r="L290">
+        <v>383.47</v>
       </c>
       <c r="M290" s="1">
-        <v>14386086.0</v>
+        <v>304813.67</v>
       </c>
       <c r="N290" s="1">
-        <v>14418534.42</v>
+        <v>305197.14</v>
       </c>
       <c r="O290" s="1">
-        <v>2.39</v>
+        <v>0.05</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="B291" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="C291" s="1">
-        <v>10871000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>102.139</v>
+        <v>103.249</v>
       </c>
       <c r="E291" s="1">
-        <v>100.49644715</v>
+        <v>102.20876333</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>10924968.77</v>
+        <v>919878.87</v>
       </c>
       <c r="I291" s="1">
-        <v>178561.92</v>
+        <v>9362.13</v>
       </c>
       <c r="J291" s="1">
-        <v>1.6344387225191</v>
+        <v>1.0177568270483</v>
       </c>
       <c r="K291">
-        <v>0.41</v>
+        <v>2.77</v>
       </c>
       <c r="L291" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="M291" s="1">
-        <v>11103530.69</v>
+        <v>929241.0</v>
       </c>
       <c r="N291" s="1">
-        <v>11147989.54</v>
+        <v>954174.92</v>
       </c>
       <c r="O291" s="1">
-        <v>1.85</v>
+        <v>0.16</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="B292" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
       <c r="C292" s="1">
-        <v>432000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>95.838</v>
+        <v>97.982</v>
       </c>
       <c r="E292" s="1">
-        <v>99.406</v>
+        <v>99.4208</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>429433.92</v>
+        <v>1491312.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-15413.76</v>
+        <v>-21582.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.5893205641511</v>
+        <v>-1.4471820785992</v>
       </c>
       <c r="K292">
-        <v>1.05</v>
+        <v>0.66</v>
       </c>
       <c r="L292" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="M292" s="1">
-        <v>414020.16</v>
+        <v>1469730.0</v>
       </c>
       <c r="N292" s="1">
-        <v>418569.48</v>
+        <v>1479593.01</v>
       </c>
       <c r="O292" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="B293" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="C293" s="1">
-        <v>1148000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>98.16</v>
+        <v>98.086</v>
       </c>
       <c r="E293" s="1">
-        <v>100.0</v>
+        <v>97.59</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1148000.0</v>
+        <v>390360.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-21123.2</v>
+        <v>1984.0</v>
       </c>
       <c r="J293" s="1">
-        <v>-1.84</v>
+        <v>0.5082487959832</v>
       </c>
       <c r="K293">
-        <v>0.46</v>
+        <v>1.61</v>
       </c>
       <c r="L293" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="M293" s="1">
-        <v>1126876.8</v>
+        <v>392344.0</v>
       </c>
       <c r="N293" s="1">
-        <v>1132203.02</v>
+        <v>398790.58</v>
       </c>
       <c r="O293" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="B294" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
-        <v>1100000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>103.078</v>
+        <v>98.447</v>
       </c>
       <c r="E294" s="1">
-        <v>101.11</v>
+        <v>99.947</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1112210.0</v>
+        <v>442765.21</v>
       </c>
       <c r="I294" s="1">
-        <v>21648.0</v>
+        <v>-6645.0</v>
       </c>
       <c r="J294" s="1">
-        <v>1.9463950153298</v>
+        <v>-1.5007954215734</v>
       </c>
       <c r="K294">
-        <v>4.7</v>
+        <v>1.86</v>
       </c>
       <c r="L294" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="M294" s="1">
-        <v>1133858.0</v>
+        <v>436120.21</v>
       </c>
       <c r="N294" s="1">
-        <v>1185535.4</v>
+        <v>444358.19</v>
       </c>
       <c r="O294" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="B295" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
       <c r="C295" s="1">
-        <v>600000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.633</v>
+        <v>100.786</v>
       </c>
       <c r="E295" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>592140.0</v>
+        <v>611000.0</v>
       </c>
       <c r="I295" s="1">
-        <v>5658.0</v>
+        <v>4802.46</v>
       </c>
       <c r="J295" s="1">
-        <v>0.95551727631979</v>
+        <v>0.786</v>
       </c>
       <c r="K295">
-        <v>2.14</v>
+        <v>0.79</v>
       </c>
       <c r="L295" t="s">
-        <v>736</v>
+        <v>724</v>
       </c>
       <c r="M295" s="1">
-        <v>597798.0</v>
+        <v>615802.46</v>
       </c>
       <c r="N295" s="1">
-        <v>610665.12</v>
+        <v>620630.33</v>
       </c>
       <c r="O295" s="1">
         <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="B296" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="C296" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>83.684</v>
+        <v>88.552</v>
       </c>
       <c r="E296" s="1">
-        <v>85.3395</v>
+        <v>99.03167091</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>341358.0</v>
+        <v>1089348.38</v>
       </c>
       <c r="I296" s="1">
-        <v>-6622.0</v>
+        <v>-115276.38</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.9398988744954</v>
+        <v>-10.582140857455</v>
       </c>
       <c r="K296">
-        <v>0.29</v>
+        <v>0.78</v>
       </c>
       <c r="L296" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="M296" s="1">
-        <v>334736.0</v>
+        <v>974072.0</v>
       </c>
       <c r="N296" s="1">
-        <v>335886.68</v>
+        <v>982642.21</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
       <c r="B297" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="C297" s="1">
-        <v>1100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>96.974</v>
+        <v>98.219</v>
       </c>
       <c r="E297" s="1">
-        <v>97.92522727</v>
+        <v>99.779</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1077177.5</v>
+        <v>1596464.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-10463.5</v>
+        <v>-24960.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.9713812254712</v>
+        <v>-1.5634552360717</v>
       </c>
       <c r="K297">
-        <v>0.52</v>
+        <v>0.93</v>
       </c>
       <c r="L297" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="M297" s="1">
-        <v>1066714.0</v>
+        <v>1571504.0</v>
       </c>
       <c r="N297" s="1">
-        <v>1072455.1</v>
+        <v>1586462.9</v>
       </c>
       <c r="O297" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>588000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.25</v>
+        <v>98.347</v>
       </c>
       <c r="E298" s="1">
-        <v>99.71992347</v>
+        <v>100.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>586353.15</v>
+        <v>1079000.0</v>
       </c>
       <c r="I298" s="1">
-        <v>3116.85</v>
+        <v>-17835.87</v>
       </c>
       <c r="J298" s="1">
-        <v>0.53156532031933</v>
+        <v>-1.653</v>
       </c>
       <c r="K298">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>0.09</v>
+      </c>
+      <c r="L298">
+        <v>948.93</v>
       </c>
       <c r="M298" s="1">
-        <v>589470.0</v>
+        <v>1061164.13</v>
       </c>
       <c r="N298" s="1">
-        <v>611314.6</v>
+        <v>1062113.06</v>
       </c>
       <c r="O298" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
       <c r="B299" t="s">
-        <v>747</v>
+        <v>734</v>
       </c>
       <c r="C299" s="1">
-        <v>301000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>101.295</v>
+        <v>100.358</v>
       </c>
       <c r="E299" s="1">
-        <v>99.813</v>
+        <v>103.02411583</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>300437.13</v>
+        <v>1236289.39</v>
       </c>
       <c r="I299" s="1">
-        <v>4460.82</v>
+        <v>-31993.39</v>
       </c>
       <c r="J299" s="1">
-        <v>1.4847765321151</v>
+        <v>-2.5878560682301</v>
       </c>
       <c r="K299">
-        <v>3.55</v>
+        <v>0.72</v>
       </c>
       <c r="L299" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
       <c r="M299" s="1">
-        <v>304897.95</v>
+        <v>1204296.0</v>
       </c>
       <c r="N299" s="1">
-        <v>315571.08</v>
+        <v>1212877.81</v>
       </c>
       <c r="O299" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>749</v>
+        <v>736</v>
       </c>
       <c r="B300" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="C300" s="1">
-        <v>900000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>103.19</v>
+        <v>100.407</v>
       </c>
       <c r="E300" s="1">
-        <v>102.20876333</v>
+        <v>100.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>919878.87</v>
+        <v>551000.0</v>
       </c>
       <c r="I300" s="1">
-        <v>8831.13</v>
+        <v>2242.57</v>
       </c>
       <c r="J300" s="1">
-        <v>0.96003183549591</v>
+        <v>0.407</v>
       </c>
       <c r="K300">
-        <v>2.27</v>
+        <v>2.64</v>
       </c>
       <c r="L300" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
       <c r="M300" s="1">
-        <v>928710.0</v>
+        <v>553242.57</v>
       </c>
       <c r="N300" s="1">
-        <v>949157.9</v>
+        <v>567768.06</v>
       </c>
       <c r="O300" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>752</v>
+        <v>739</v>
       </c>
       <c r="B301" t="s">
-        <v>753</v>
+        <v>740</v>
       </c>
       <c r="C301" s="1">
-        <v>1500000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>98.206</v>
+        <v>100.379</v>
       </c>
       <c r="E301" s="1">
-        <v>99.4208</v>
+        <v>100.15374199</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>1491312.0</v>
+        <v>593911.69</v>
       </c>
       <c r="I301" s="1">
-        <v>-18222.0</v>
+        <v>1335.78</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.2218771122341</v>
+        <v>0.22491222558694</v>
       </c>
       <c r="K301">
-        <v>0.3</v>
+        <v>3.29</v>
       </c>
       <c r="L301" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="M301" s="1">
-        <v>1473090.0</v>
+        <v>595247.47</v>
       </c>
       <c r="N301" s="1">
-        <v>1477651.64</v>
+        <v>614743.36</v>
       </c>
       <c r="O301" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="B302" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="C302" s="1">
-        <v>443000.0</v>
+        <v>696000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.116</v>
+        <v>99.921</v>
       </c>
       <c r="E302" s="1">
-        <v>99.947</v>
+        <v>100.08052155</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>442765.21</v>
+        <v>696560.43</v>
       </c>
       <c r="I302" s="1">
-        <v>-8111.33</v>
+        <v>-1110.27</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.8319709446006</v>
+        <v>-0.15939320584145</v>
       </c>
       <c r="K302">
-        <v>1.42</v>
+        <v>2.51</v>
       </c>
       <c r="L302" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="M302" s="1">
-        <v>434653.88</v>
+        <v>695450.16</v>
       </c>
       <c r="N302" s="1">
-        <v>440934.77</v>
+        <v>712901.64</v>
       </c>
       <c r="O302" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>758</v>
+        <v>745</v>
       </c>
       <c r="B303" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="C303" s="1">
-        <v>611000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.916</v>
+        <v>99.315</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.1185</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>611000.0</v>
+        <v>792948.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5596.76</v>
+        <v>1572.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.916</v>
+        <v>0.1982475521724</v>
       </c>
       <c r="K303">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
       <c r="L303" t="s">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="M303" s="1">
-        <v>616596.76</v>
+        <v>794520.0</v>
       </c>
       <c r="N303" s="1">
-        <v>618021.38</v>
+        <v>801864.0</v>
       </c>
       <c r="O303" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="B304" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="C304" s="1">
-        <v>1100000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>88.197</v>
+        <v>97.455</v>
       </c>
       <c r="E304" s="1">
-        <v>99.03167091</v>
+        <v>97.38059284</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>1089348.38</v>
+        <v>2066416.18</v>
       </c>
       <c r="I304" s="1">
-        <v>-119181.38</v>
+        <v>1578.92</v>
       </c>
       <c r="J304" s="1">
-        <v>-10.94061203818</v>
+        <v>0.076408615809425</v>
       </c>
       <c r="K304">
-        <v>0.68</v>
+        <v>0.9</v>
       </c>
       <c r="L304" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>970167.0</v>
+        <v>2067995.1</v>
       </c>
       <c r="N304" s="1">
-        <v>977603.3</v>
+        <v>2087034.96</v>
       </c>
       <c r="O304" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="B305" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="C305" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>98.39</v>
+        <v>97.823</v>
       </c>
       <c r="E305" s="1">
-        <v>99.779</v>
+        <v>99.794</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>1596464.0</v>
+        <v>299382.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-22224.0</v>
+        <v>-5913.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.3920764890408</v>
+        <v>-1.9750686414013</v>
       </c>
       <c r="K305">
-        <v>0.49</v>
+        <v>0.79</v>
       </c>
       <c r="L305" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="M305" s="1">
-        <v>1574240.0</v>
+        <v>293469.0</v>
       </c>
       <c r="N305" s="1">
-        <v>1582130.41</v>
+        <v>295827.9</v>
       </c>
       <c r="O305" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="B306" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="C306" s="1">
-        <v>1079000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>97.854</v>
+        <v>97.731</v>
       </c>
       <c r="E306" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>1079000.0</v>
+        <v>594630.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-23155.34</v>
+        <v>-8244.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-2.146</v>
+        <v>-1.3864083547752</v>
       </c>
       <c r="K306">
-        <v>0.49</v>
+        <v>1.67</v>
       </c>
       <c r="L306" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="M306" s="1">
-        <v>1055844.66</v>
+        <v>586386.0</v>
       </c>
       <c r="N306" s="1">
-        <v>1061158.66</v>
+        <v>596429.84</v>
       </c>
       <c r="O306" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="B307" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="C307" s="1">
-        <v>1200000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.084</v>
+        <v>99.513</v>
       </c>
       <c r="E307" s="1">
-        <v>103.02411583</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>1236289.39</v>
+        <v>432000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-35281.39</v>
+        <v>-2103.84</v>
       </c>
       <c r="J307" s="1">
-        <v>-2.8538132160141</v>
+        <v>-0.487</v>
       </c>
       <c r="K307">
-        <v>0.25</v>
+        <v>3.16</v>
       </c>
       <c r="L307" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="M307" s="1">
-        <v>1201008.0</v>
+        <v>429896.16</v>
       </c>
       <c r="N307" s="1">
-        <v>1203998.63</v>
+        <v>443565.02</v>
       </c>
       <c r="O307" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="B308" t="s">
-        <v>774</v>
+        <v>761</v>
       </c>
       <c r="C308" s="1">
-        <v>551000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>100.232</v>
+        <v>98.476</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>551000.0</v>
+        <v>1430099.52</v>
       </c>
       <c r="I308" s="1">
-        <v>1278.32</v>
+        <v>-17953.68</v>
       </c>
       <c r="J308" s="1">
-        <v>0.232</v>
+        <v>-1.2554147280603</v>
       </c>
       <c r="K308">
-        <v>2.21</v>
+        <v>1.03</v>
       </c>
       <c r="L308" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="M308" s="1">
-        <v>552278.32</v>
+        <v>1412145.84</v>
       </c>
       <c r="N308" s="1">
-        <v>564446.85</v>
+        <v>1426957.29</v>
       </c>
       <c r="O308" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>776</v>
+        <v>763</v>
       </c>
       <c r="B309" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="C309" s="1">
-        <v>293000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.744</v>
+        <v>104.395</v>
       </c>
       <c r="E309" s="1">
-        <v>99.833</v>
+        <v>104.83429833</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>292510.69</v>
+        <v>1258011.58</v>
       </c>
       <c r="I309" s="1">
-        <v>-260.77</v>
+        <v>-5271.58</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.089148878627308</v>
+        <v>-0.41904065779744</v>
       </c>
       <c r="K309">
-        <v>2.82</v>
+        <v>0.56</v>
       </c>
       <c r="L309" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
       <c r="M309" s="1">
-        <v>292249.92</v>
+        <v>1252740.0</v>
       </c>
       <c r="N309" s="1">
-        <v>300502.08</v>
+        <v>1259455.07</v>
       </c>
       <c r="O309" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="B310" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="C310" s="1">
-        <v>996000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.848</v>
+        <v>97.024</v>
       </c>
       <c r="E310" s="1">
-        <v>100.08052209</v>
+        <v>97.26</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>996802.0</v>
+        <v>194520.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-2315.92</v>
+        <v>-472.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-0.23233500735352</v>
+        <v>-0.24264857084104</v>
       </c>
       <c r="K310">
-        <v>2.09</v>
+        <v>0.55</v>
       </c>
       <c r="L310" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="M310" s="1">
-        <v>994486.08</v>
+        <v>194048.0</v>
       </c>
       <c r="N310" s="1">
-        <v>1015264.96</v>
+        <v>195157.59</v>
       </c>
       <c r="O310" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="B311" t="s">
-        <v>783</v>
+        <v>770</v>
       </c>
       <c r="C311" s="1">
-        <v>800000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.086</v>
+        <v>99.433</v>
       </c>
       <c r="E311" s="1">
-        <v>99.1185</v>
+        <v>102.47</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>792948.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I311" s="1">
-        <v>-260.0</v>
+        <v>-11570.97</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.03278903534658</v>
+        <v>-2.963794281253</v>
       </c>
       <c r="K311">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="L311" t="s">
-        <v>784</v>
+        <v>771</v>
       </c>
       <c r="M311" s="1">
-        <v>792688.0</v>
+        <v>378839.73</v>
       </c>
       <c r="N311" s="1">
-        <v>796523.2</v>
+        <v>380384.61</v>
       </c>
       <c r="O311" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>785</v>
+        <v>772</v>
       </c>
       <c r="B312" t="s">
-        <v>786</v>
+        <v>773</v>
       </c>
       <c r="C312" s="1">
-        <v>3300000.0</v>
+        <v>3215615.0</v>
       </c>
       <c r="D312" s="1">
-        <v>89.361</v>
+        <v>92.617</v>
       </c>
       <c r="E312" s="1">
-        <v>85.14</v>
+        <v>93.0314705</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>2809620.0</v>
+        <v>2991533.92</v>
       </c>
       <c r="I312" s="1">
-        <v>139293.0</v>
+        <v>-13327.77</v>
       </c>
       <c r="J312" s="1">
-        <v>4.9577167019027</v>
+        <v>-0.44551625876266</v>
       </c>
       <c r="K312">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L312" t="s">
+        <v>774</v>
       </c>
       <c r="M312" s="1">
-        <v>2948913.0</v>
+        <v>2978206.15</v>
       </c>
       <c r="N312" s="1">
-        <v>2948913.0</v>
+        <v>3023850.26</v>
       </c>
       <c r="O312" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="B313" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>97.969</v>
+        <v>100.007</v>
       </c>
       <c r="E313" s="1">
-        <v>99.794</v>
+        <v>99.958</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>299382.0</v>
+        <v>479798.4</v>
       </c>
       <c r="I313" s="1">
-        <v>-5475.0</v>
+        <v>235.2</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.8287672605567</v>
+        <v>0.049020588647232</v>
       </c>
       <c r="K313">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>0.21</v>
+      </c>
+      <c r="L313">
+        <v>986.3</v>
       </c>
       <c r="M313" s="1">
-        <v>293907.0</v>
+        <v>480033.6</v>
       </c>
       <c r="N313" s="1">
-        <v>295028.92</v>
+        <v>481019.9</v>
       </c>
       <c r="O313" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>600000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>96.909</v>
+        <v>97.887</v>
       </c>
       <c r="E314" s="1">
-        <v>99.105</v>
+        <v>99.422</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>594630.0</v>
+        <v>587584.02</v>
       </c>
       <c r="I314" s="1">
-        <v>-13176.0</v>
+        <v>-9071.85</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.2158316936582</v>
+        <v>-1.5439238800266</v>
       </c>
       <c r="K314">
-        <v>1.29</v>
+        <v>0.74</v>
       </c>
       <c r="L314" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="M314" s="1">
-        <v>581454.0</v>
+        <v>578512.17</v>
       </c>
       <c r="N314" s="1">
-        <v>589200.58</v>
+        <v>582879.9</v>
       </c>
       <c r="O314" s="1">
         <v>0.1</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>793</v>
+        <v>780</v>
       </c>
       <c r="B315" t="s">
-        <v>794</v>
+        <v>781</v>
       </c>
       <c r="C315" s="1">
-        <v>432000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.723</v>
+        <v>74.776</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>74.46428571</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>432000.0</v>
+        <v>521250.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-1196.64</v>
+        <v>2182.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.277</v>
+        <v>0.41860911270983</v>
       </c>
       <c r="K315">
-        <v>2.73</v>
+        <v>0.39</v>
       </c>
       <c r="L315" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="M315" s="1">
-        <v>430803.36</v>
+        <v>523432.0</v>
       </c>
       <c r="N315" s="1">
-        <v>442600.37</v>
+        <v>526164.88</v>
       </c>
       <c r="O315" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
       <c r="B316" t="s">
-        <v>797</v>
+        <v>784</v>
       </c>
       <c r="C316" s="1">
-        <v>1434000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.534</v>
+        <v>101.074</v>
       </c>
       <c r="E316" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>1430099.52</v>
+        <v>600000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-17121.96</v>
+        <v>6444.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.1972565377828</v>
+        <v>1.074</v>
       </c>
       <c r="K316">
-        <v>0.65</v>
+        <v>2.8</v>
       </c>
       <c r="L316" t="s">
-        <v>798</v>
+        <v>785</v>
       </c>
       <c r="M316" s="1">
-        <v>1412977.56</v>
+        <v>606444.0</v>
       </c>
       <c r="N316" s="1">
-        <v>1422298.56</v>
+        <v>623223.95</v>
       </c>
       <c r="O316" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>799</v>
+        <v>786</v>
       </c>
       <c r="B317" t="s">
-        <v>800</v>
+        <v>787</v>
       </c>
       <c r="C317" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>104.625</v>
+        <v>95.485</v>
       </c>
       <c r="E317" s="1">
-        <v>104.83429833</v>
+        <v>99.405</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>1258011.58</v>
+        <v>397620.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-2511.58</v>
+        <v>-15680.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.1996468108823</v>
+        <v>-3.9434636084704</v>
       </c>
       <c r="K317">
-        <v>5.3</v>
+        <v>1.06</v>
       </c>
       <c r="L317" t="s">
-        <v>801</v>
+        <v>788</v>
       </c>
       <c r="M317" s="1">
-        <v>1255500.0</v>
+        <v>381940.0</v>
       </c>
       <c r="N317" s="1">
-        <v>1319116.44</v>
+        <v>386181.1</v>
       </c>
       <c r="O317" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>802</v>
+        <v>789</v>
       </c>
       <c r="B318" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="C318" s="1">
-        <v>381000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.73</v>
+        <v>98.42</v>
       </c>
       <c r="E318" s="1">
-        <v>102.47</v>
+        <v>100.66</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>390410.7</v>
+        <v>301980.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-10439.4</v>
+        <v>-6720.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-2.6739533522006</v>
+        <v>-2.2253129346314</v>
       </c>
       <c r="K318">
-        <v>3.93</v>
+        <v>2.97</v>
       </c>
       <c r="L318" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
       <c r="M318" s="1">
-        <v>379971.3</v>
+        <v>295260.0</v>
       </c>
       <c r="N318" s="1">
-        <v>394960.78</v>
+        <v>304164.45</v>
       </c>
       <c r="O318" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="B319" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="C319" s="1">
-        <v>3076615.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>92.76</v>
+        <v>100.365</v>
       </c>
       <c r="E319" s="1">
-        <v>93.06000003</v>
+        <v>100.0625</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>2863097.92</v>
+        <v>600375.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-9229.84</v>
+        <v>1815.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.32237248804959</v>
+        <v>0.30231105559026</v>
       </c>
       <c r="K319">
-        <v>1.23</v>
+        <v>0.35</v>
       </c>
       <c r="L319" t="s">
-        <v>807</v>
+        <v>794</v>
       </c>
       <c r="M319" s="1">
-        <v>2853868.08</v>
+        <v>602190.0</v>
       </c>
       <c r="N319" s="1">
-        <v>2891558.72</v>
+        <v>604275.62</v>
       </c>
       <c r="O319" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>808</v>
+        <v>795</v>
       </c>
       <c r="B320" t="s">
-        <v>809</v>
+        <v>796</v>
       </c>
       <c r="C320" s="1">
-        <v>591000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.313</v>
+        <v>92.101</v>
       </c>
       <c r="E320" s="1">
-        <v>99.422</v>
+        <v>99.696</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>587584.02</v>
+        <v>1595136.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-12464.19</v>
+        <v>-121520.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.1212608879322</v>
+        <v>-7.6181592039801</v>
       </c>
       <c r="K320">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="L320" t="s">
-        <v>810</v>
+        <v>797</v>
       </c>
       <c r="M320" s="1">
-        <v>575119.83</v>
+        <v>1473616.0</v>
       </c>
       <c r="N320" s="1">
-        <v>577224.76</v>
+        <v>1478832.44</v>
       </c>
       <c r="O320" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="B321" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="C321" s="1">
-        <v>700000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>74.404</v>
+        <v>98.002</v>
       </c>
       <c r="E321" s="1">
-        <v>74.46428571</v>
+        <v>100.14873635</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>521250.0</v>
+        <v>641953.4</v>
       </c>
       <c r="I321" s="1">
-        <v>-422.0</v>
+        <v>-13760.58</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.080959232613909</v>
+        <v>-2.1435481142401</v>
       </c>
       <c r="K321">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="L321" t="s">
-        <v>813</v>
+        <v>800</v>
       </c>
       <c r="M321" s="1">
-        <v>520828.0</v>
+        <v>628192.82</v>
       </c>
       <c r="N321" s="1">
-        <v>522942.38</v>
+        <v>632163.95</v>
       </c>
       <c r="O321" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>814</v>
+        <v>801</v>
       </c>
       <c r="B322" t="s">
-        <v>815</v>
+        <v>802</v>
       </c>
       <c r="C322" s="1">
         <v>600000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.813</v>
+        <v>98.881</v>
       </c>
       <c r="E322" s="1">
         <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>600000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>4878.0</v>
+        <v>-6714.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.813</v>
+        <v>-1.119</v>
       </c>
       <c r="K322">
-        <v>2.34</v>
+        <v>1.88</v>
       </c>
       <c r="L322" t="s">
-        <v>816</v>
+        <v>803</v>
       </c>
       <c r="M322" s="1">
-        <v>604878.0</v>
+        <v>593286.0</v>
       </c>
       <c r="N322" s="1">
-        <v>618935.16</v>
+        <v>604576.98</v>
       </c>
       <c r="O322" s="1">
         <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>817</v>
+        <v>804</v>
       </c>
       <c r="B323" t="s">
-        <v>818</v>
+        <v>805</v>
       </c>
       <c r="C323" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>95.28</v>
+        <v>99.572</v>
       </c>
       <c r="E323" s="1">
-        <v>99.405</v>
+        <v>99.55221429</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>397620.0</v>
+        <v>1393731.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-16500.0</v>
+        <v>277.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-4.1496906594236</v>
+        <v>0.01987471039964</v>
       </c>
       <c r="K323">
-        <v>0.71</v>
+        <v>1.1</v>
       </c>
       <c r="L323" t="s">
-        <v>819</v>
+        <v>806</v>
       </c>
       <c r="M323" s="1">
-        <v>381120.0</v>
+        <v>1394008.0</v>
       </c>
       <c r="N323" s="1">
-        <v>383947.4</v>
+        <v>1409465.53</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>820</v>
+        <v>807</v>
       </c>
       <c r="B324" t="s">
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="C324" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>98.093</v>
+        <v>98.571</v>
       </c>
       <c r="E324" s="1">
-        <v>100.66</v>
+        <v>99.066</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>301980.0</v>
+        <v>594396.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-7701.0</v>
+        <v>-2970.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-2.5501688853566</v>
+        <v>-0.49966688874084</v>
       </c>
       <c r="K324">
-        <v>2.57</v>
+        <v>0.67</v>
       </c>
       <c r="L324" t="s">
-        <v>822</v>
+        <v>809</v>
       </c>
       <c r="M324" s="1">
-        <v>294279.0</v>
+        <v>591426.0</v>
       </c>
       <c r="N324" s="1">
-        <v>301990.64</v>
+        <v>595418.47</v>
       </c>
       <c r="O324" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>823</v>
+        <v>810</v>
       </c>
       <c r="B325" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="C325" s="1">
-        <v>1600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>91.843</v>
+        <v>99.418</v>
       </c>
       <c r="E325" s="1">
-        <v>99.696</v>
+        <v>99.683</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1595136.0</v>
+        <v>897147.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-125648.0</v>
+        <v>-2385.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-7.8769459155834</v>
+        <v>-0.26584272142692</v>
       </c>
       <c r="K325">
-        <v>0.28</v>
+        <v>3.35</v>
       </c>
       <c r="L325" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="M325" s="1">
-        <v>1469488.0</v>
+        <v>894762.0</v>
       </c>
       <c r="N325" s="1">
-        <v>1474044.71</v>
+        <v>924905.84</v>
       </c>
       <c r="O325" s="1">
-        <v>0.24</v>
+        <v>0.15</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>826</v>
+        <v>813</v>
       </c>
       <c r="B326" t="s">
-        <v>827</v>
+        <v>814</v>
       </c>
       <c r="C326" s="1">
-        <v>641000.0</v>
+        <v>545000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.882</v>
+        <v>98.167</v>
       </c>
       <c r="E326" s="1">
-        <v>100.14873635</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>641953.4</v>
+        <v>545000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-14529.78</v>
+        <v>-9989.85</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.2633698956965</v>
+        <v>-1.833</v>
       </c>
       <c r="K326">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="L326" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="M326" s="1">
-        <v>627423.62</v>
+        <v>535010.15</v>
       </c>
       <c r="N326" s="1">
-        <v>628846.11</v>
+        <v>540144.95</v>
       </c>
       <c r="O326" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>829</v>
+        <v>816</v>
       </c>
       <c r="B327" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
       <c r="C327" s="1">
-        <v>600000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.2</v>
+        <v>98.59</v>
       </c>
       <c r="E327" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>600000.0</v>
+        <v>365166.4</v>
       </c>
       <c r="I327" s="1">
-        <v>-10800.0</v>
+        <v>-2355.2</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.8</v>
+        <v>-0.64496624004837</v>
       </c>
       <c r="K327">
-        <v>1.44</v>
+        <v>2.44</v>
       </c>
       <c r="L327" t="s">
-        <v>831</v>
+        <v>818</v>
       </c>
       <c r="M327" s="1">
-        <v>589200.0</v>
+        <v>362811.2</v>
       </c>
       <c r="N327" s="1">
-        <v>597823.33</v>
+        <v>371794.43</v>
       </c>
       <c r="O327" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>832</v>
+        <v>819</v>
       </c>
       <c r="B328" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
       <c r="C328" s="1">
-        <v>1400000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.46</v>
+        <v>99.397</v>
       </c>
       <c r="E328" s="1">
-        <v>99.55221429</v>
+        <v>99.499</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>1393731.0</v>
+        <v>364166.34</v>
       </c>
       <c r="I328" s="1">
-        <v>-1291.0</v>
+        <v>-373.32</v>
       </c>
       <c r="J328" s="1">
-        <v>-0.092629065436587</v>
+        <v>-0.10251359310144</v>
       </c>
       <c r="K328">
-        <v>0.72</v>
+        <v>1.34</v>
       </c>
       <c r="L328" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="M328" s="1">
-        <v>1392440.0</v>
+        <v>363793.02</v>
       </c>
       <c r="N328" s="1">
-        <v>1402537.26</v>
+        <v>368681.38</v>
       </c>
       <c r="O328" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>835</v>
+        <v>822</v>
       </c>
       <c r="B329" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
       <c r="C329" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.378</v>
+        <v>100.212</v>
       </c>
       <c r="E329" s="1">
-        <v>99.326</v>
+        <v>99.897</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>397304.0</v>
+        <v>299691.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3792.0</v>
+        <v>945.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.95443287759499</v>
+        <v>0.31532478452806</v>
       </c>
       <c r="K329">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>953.42</v>
+        <v>0.37</v>
+      </c>
+      <c r="L329" t="s">
+        <v>824</v>
       </c>
       <c r="M329" s="1">
-        <v>393512.0</v>
+        <v>300636.0</v>
       </c>
       <c r="N329" s="1">
-        <v>394465.42</v>
+        <v>301750.73</v>
       </c>
       <c r="O329" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="B330" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
       <c r="C330" s="1">
-        <v>900000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.808</v>
+        <v>101.442</v>
       </c>
       <c r="E330" s="1">
-        <v>99.683</v>
+        <v>100.58151111</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>897147.0</v>
+        <v>588401.84</v>
       </c>
       <c r="I330" s="1">
-        <v>-7875.0</v>
+        <v>5033.86</v>
       </c>
       <c r="J330" s="1">
-        <v>-0.87778257074928</v>
+        <v>0.85551398003786</v>
       </c>
       <c r="K330">
-        <v>2.91</v>
+        <v>0.24</v>
       </c>
       <c r="L330" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="M330" s="1">
-        <v>889272.0</v>
+        <v>593435.7</v>
       </c>
       <c r="N330" s="1">
-        <v>915439.81</v>
+        <v>594818.06</v>
       </c>
       <c r="O330" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="B331" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="C331" s="1">
-        <v>545000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.559</v>
+        <v>98.794</v>
       </c>
       <c r="E331" s="1">
         <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>545000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-13303.45</v>
+        <v>-3183.84</v>
       </c>
       <c r="J331" s="1">
-        <v>-2.441</v>
+        <v>-1.206</v>
       </c>
       <c r="K331">
-        <v>0.49</v>
+        <v>1.75</v>
       </c>
       <c r="L331" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="M331" s="1">
-        <v>531696.55</v>
+        <v>260816.16</v>
       </c>
       <c r="N331" s="1">
-        <v>534378.05</v>
+        <v>265434.26</v>
       </c>
       <c r="O331" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>843</v>
+        <v>831</v>
       </c>
       <c r="B332" t="s">
-        <v>844</v>
+        <v>832</v>
       </c>
       <c r="C332" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.404</v>
+        <v>98.864</v>
       </c>
       <c r="E332" s="1">
-        <v>99.3</v>
+        <v>100.23</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>595800.0</v>
+        <v>400920.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-5376.0</v>
+        <v>-5464.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-0.90231621349446</v>
+        <v>-1.362865409558</v>
       </c>
       <c r="K332">
-        <v>0.25</v>
+        <v>2.7</v>
       </c>
       <c r="L332" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="M332" s="1">
-        <v>590424.0</v>
+        <v>395456.0</v>
       </c>
       <c r="N332" s="1">
-        <v>591915.78</v>
+        <v>406264.22</v>
       </c>
       <c r="O332" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
       <c r="B333" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
       <c r="C333" s="1">
-        <v>368000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.827</v>
+        <v>98.946</v>
       </c>
       <c r="E333" s="1">
-        <v>99.23</v>
+        <v>99.871</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>365166.4</v>
+        <v>798968.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-1483.04</v>
+        <v>-7400.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.40612717928046</v>
+        <v>-0.92619479128075</v>
       </c>
       <c r="K333">
-        <v>2.04</v>
+        <v>1.99</v>
       </c>
       <c r="L333" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="M333" s="1">
-        <v>363683.36</v>
+        <v>791568.0</v>
       </c>
       <c r="N333" s="1">
-        <v>371203.41</v>
+        <v>807450.19</v>
       </c>
       <c r="O333" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="B334" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="C334" s="1">
-        <v>366000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>99.098</v>
+        <v>100.231</v>
       </c>
       <c r="E334" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>364166.34</v>
+        <v>412000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-1467.66</v>
+        <v>951.72</v>
       </c>
       <c r="J334" s="1">
-        <v>-0.40301912582036</v>
+        <v>0.231</v>
       </c>
       <c r="K334">
-        <v>0.89</v>
+        <v>0.42</v>
       </c>
       <c r="L334" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="M334" s="1">
-        <v>362698.68</v>
+        <v>412951.72</v>
       </c>
       <c r="N334" s="1">
-        <v>365970.12</v>
+        <v>414684.42</v>
       </c>
       <c r="O334" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="B335" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="C335" s="1">
-        <v>585000.0</v>
+        <v>37512000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>101.355</v>
+        <v>87.478</v>
       </c>
       <c r="E335" s="1">
-        <v>100.58151111</v>
+        <v>87.2536993</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>588401.84</v>
+        <v>32730607.68</v>
       </c>
       <c r="I335" s="1">
-        <v>4524.91</v>
+        <v>84139.68</v>
       </c>
       <c r="J335" s="1">
-        <v>0.76901696976338</v>
+        <v>0.25706727116898</v>
       </c>
       <c r="K335">
-        <v>3.54</v>
+        <v>0.05</v>
       </c>
       <c r="L335" t="s">
-        <v>854</v>
+        <v>842</v>
       </c>
       <c r="M335" s="1">
-        <v>592926.75</v>
+        <v>32814747.36</v>
       </c>
       <c r="N335" s="1">
-        <v>613662.2</v>
+        <v>32833451.97</v>
       </c>
       <c r="O335" s="1">
-        <v>0.1</v>
+        <v>5.38</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>855</v>
+        <v>843</v>
       </c>
       <c r="B336" t="s">
-        <v>856</v>
+        <v>844</v>
       </c>
       <c r="C336" s="1">
-        <v>264000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.714</v>
+        <v>99.618</v>
       </c>
       <c r="E336" s="1">
-        <v>100.0</v>
+        <v>100.28486961</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>264000.0</v>
+        <v>930643.59</v>
       </c>
       <c r="I336" s="1">
-        <v>-3395.04</v>
+        <v>-6188.55</v>
       </c>
       <c r="J336" s="1">
-        <v>-1.286</v>
+        <v>-0.66497529951289</v>
       </c>
       <c r="K336">
-        <v>1.34</v>
+        <v>0.66</v>
       </c>
       <c r="L336" t="s">
-        <v>857</v>
+        <v>845</v>
       </c>
       <c r="M336" s="1">
-        <v>260604.96</v>
+        <v>924455.04</v>
       </c>
       <c r="N336" s="1">
-        <v>264137.93</v>
+        <v>930595.09</v>
       </c>
       <c r="O336" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>858</v>
+        <v>846</v>
       </c>
       <c r="B337" t="s">
-        <v>859</v>
+        <v>847</v>
       </c>
       <c r="C337" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.831</v>
+        <v>100.244</v>
       </c>
       <c r="E337" s="1">
-        <v>100.23</v>
+        <v>97.41</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>400920.0</v>
+        <v>487050.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-5596.0</v>
+        <v>14170.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.3957896837274</v>
+        <v>2.9093522225644</v>
       </c>
       <c r="K337">
-        <v>2.26</v>
+        <v>0.38</v>
       </c>
       <c r="L337" t="s">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="M337" s="1">
-        <v>395324.0</v>
+        <v>501220.0</v>
       </c>
       <c r="N337" s="1">
-        <v>404365.1</v>
+        <v>503137.81</v>
       </c>
       <c r="O337" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>861</v>
+        <v>849</v>
       </c>
       <c r="B338" t="s">
-        <v>862</v>
+        <v>850</v>
       </c>
       <c r="C338" s="1">
-        <v>800000.0</v>
+        <v>615000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>98.581</v>
+        <v>98.207</v>
       </c>
       <c r="E338" s="1">
-        <v>99.871</v>
+        <v>99.166</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>798968.0</v>
+        <v>609870.9</v>
       </c>
       <c r="I338" s="1">
-        <v>-10320.0</v>
+        <v>-5897.85</v>
       </c>
       <c r="J338" s="1">
-        <v>-1.2916662494618</v>
+        <v>-0.96706532480891</v>
       </c>
       <c r="K338">
-        <v>1.53</v>
+        <v>1.4</v>
       </c>
       <c r="L338" t="s">
-        <v>863</v>
+        <v>851</v>
       </c>
       <c r="M338" s="1">
-        <v>788648.0</v>
+        <v>603973.05</v>
       </c>
       <c r="N338" s="1">
-        <v>800878.14</v>
+        <v>612608.32</v>
       </c>
       <c r="O338" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
       <c r="B339" t="s">
-        <v>865</v>
+        <v>853</v>
       </c>
       <c r="C339" s="1">
-        <v>4580000.0</v>
+        <v>585000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>92.886</v>
+        <v>99.203</v>
       </c>
       <c r="E339" s="1">
-        <v>83.767</v>
+        <v>99.492</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>3836528.6</v>
+        <v>582028.2</v>
       </c>
       <c r="I339" s="1">
-        <v>417650.2</v>
+        <v>-1690.65</v>
       </c>
       <c r="J339" s="1">
-        <v>10.886148483293</v>
+        <v>-0.29047561612994</v>
       </c>
       <c r="K339">
-        <v>0.27</v>
+        <v>1.22</v>
       </c>
       <c r="L339" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="M339" s="1">
-        <v>4254178.8</v>
+        <v>580337.55</v>
       </c>
       <c r="N339" s="1">
-        <v>4266525.98</v>
+        <v>587449.71</v>
       </c>
       <c r="O339" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="B340" t="s">
-        <v>868</v>
+        <v>856</v>
       </c>
       <c r="C340" s="1">
-        <v>3528000.0</v>
+        <v>575000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>87.516</v>
+        <v>100.575</v>
       </c>
       <c r="E340" s="1">
-        <v>87.226</v>
+        <v>100.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>3077333.28</v>
+        <v>575000.0</v>
       </c>
       <c r="I340" s="1">
-        <v>10231.2</v>
+        <v>3306.25</v>
       </c>
       <c r="J340" s="1">
-        <v>0.33246967647261</v>
+        <v>0.575</v>
       </c>
       <c r="K340">
-        <v>0.67</v>
+        <v>0.41</v>
       </c>
       <c r="L340" t="s">
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="M340" s="1">
-        <v>3087564.48</v>
+        <v>578306.25</v>
       </c>
       <c r="N340" s="1">
-        <v>3111110.26</v>
+        <v>580662.43</v>
       </c>
       <c r="O340" s="1">
-        <v>0.52</v>
+        <v>0.1</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>870</v>
+        <v>858</v>
       </c>
       <c r="B341" t="s">
-        <v>871</v>
+        <v>859</v>
       </c>
       <c r="C341" s="1">
-        <v>30000000.0</v>
+        <v>556000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>98.601</v>
+        <v>99.894</v>
       </c>
       <c r="E341" s="1">
-        <v>100.104</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>30031200.0</v>
+        <v>556000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-450900.0</v>
+        <v>-589.36</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.5014385039559</v>
+        <v>-0.106</v>
       </c>
       <c r="K341">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="L341" t="s">
-        <v>872</v>
+        <v>860</v>
       </c>
       <c r="M341" s="1">
-        <v>29580300.0</v>
+        <v>555410.64</v>
       </c>
       <c r="N341" s="1">
-        <v>29682875.34</v>
+        <v>557101.79</v>
       </c>
       <c r="O341" s="1">
-        <v>4.93</v>
+        <v>0.09</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
       <c r="B342" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="C342" s="1">
-        <v>928000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.754</v>
+        <v>88.511</v>
       </c>
       <c r="E342" s="1">
-        <v>100.28486961</v>
+        <v>85.42465</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>930643.59</v>
+        <v>512547.9</v>
       </c>
       <c r="I342" s="1">
-        <v>-4926.47</v>
+        <v>18518.1</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.52936162167087</v>
+        <v>3.6129501262223</v>
       </c>
       <c r="K342">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>0.13</v>
+      </c>
+      <c r="L342">
+        <v>789.04</v>
       </c>
       <c r="M342" s="1">
-        <v>925717.12</v>
+        <v>531066.0</v>
       </c>
       <c r="N342" s="1">
-        <v>928030.76</v>
+        <v>531855.04</v>
       </c>
       <c r="O342" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="B343" t="s">
-        <v>877</v>
+        <v>864</v>
       </c>
       <c r="C343" s="1">
-        <v>500000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.415</v>
+        <v>101.271</v>
       </c>
       <c r="E343" s="1">
-        <v>97.41</v>
+        <v>99.779</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>487050.0</v>
+        <v>518850.8</v>
       </c>
       <c r="I343" s="1">
-        <v>15025.0</v>
+        <v>7758.4</v>
       </c>
       <c r="J343" s="1">
-        <v>3.0848988810184</v>
+        <v>1.4953046232173</v>
       </c>
       <c r="K343">
-        <v>3.91</v>
+        <v>1.9</v>
       </c>
       <c r="L343" t="s">
-        <v>878</v>
+        <v>865</v>
       </c>
       <c r="M343" s="1">
-        <v>502075.0</v>
+        <v>526609.2</v>
       </c>
       <c r="N343" s="1">
-        <v>521636.64</v>
+        <v>536492.76</v>
       </c>
       <c r="O343" s="1">
         <v>0.09</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="B344" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="C344" s="1">
-        <v>615000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.198</v>
+        <v>100.529</v>
       </c>
       <c r="E344" s="1">
-        <v>99.166</v>
+        <v>102.939</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>609870.9</v>
+        <v>617634.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-5953.2</v>
+        <v>-14460.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-0.97614101607406</v>
+        <v>-2.3411923566384</v>
       </c>
       <c r="K344">
-        <v>1.04</v>
+        <v>0.92</v>
       </c>
       <c r="L344" t="s">
-        <v>881</v>
+        <v>868</v>
       </c>
       <c r="M344" s="1">
-        <v>603917.7</v>
+        <v>603174.0</v>
       </c>
       <c r="N344" s="1">
-        <v>610288.85</v>
+        <v>608715.78</v>
       </c>
       <c r="O344" s="1">
         <v>0.1</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>882</v>
+        <v>869</v>
       </c>
       <c r="B345" t="s">
-        <v>883</v>
+        <v>870</v>
       </c>
       <c r="C345" s="1">
-        <v>585000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>98.313</v>
+        <v>97.536</v>
       </c>
       <c r="E345" s="1">
-        <v>99.492</v>
+        <v>100.761</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>582028.2</v>
+        <v>906849.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-6897.15</v>
+        <v>-29025.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.1850199010976</v>
+        <v>-3.2006431059636</v>
       </c>
       <c r="K345">
-        <v>0.48</v>
+        <v>0.79</v>
       </c>
       <c r="L345" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="M345" s="1">
-        <v>575131.05</v>
+        <v>877824.0</v>
       </c>
       <c r="N345" s="1">
-        <v>577935.84</v>
+        <v>884897.63</v>
       </c>
       <c r="O345" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="B346" t="s">
-        <v>886</v>
+        <v>873</v>
       </c>
       <c r="C346" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>106.429</v>
+        <v>104.5</v>
       </c>
       <c r="E346" s="1">
-        <v>108.24</v>
+        <v>104.55</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>324720.0</v>
+        <v>522750.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-5433.0</v>
+        <v>-250.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.6731337767923</v>
+        <v>-0.047824007651841</v>
       </c>
       <c r="K346">
-        <v>2.21</v>
+        <v>0.33</v>
       </c>
       <c r="L346" t="s">
-        <v>887</v>
+        <v>874</v>
       </c>
       <c r="M346" s="1">
-        <v>319287.0</v>
+        <v>522500.0</v>
       </c>
       <c r="N346" s="1">
-        <v>325903.44</v>
+        <v>524130.14</v>
       </c>
       <c r="O346" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>888</v>
+        <v>875</v>
       </c>
       <c r="B347" t="s">
-        <v>889</v>
+        <v>876</v>
       </c>
       <c r="C347" s="1">
-        <v>900000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.769</v>
+        <v>98.037</v>
       </c>
       <c r="E347" s="1">
-        <v>100.51</v>
+        <v>99.589</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>904590.0</v>
+        <v>746917.5</v>
       </c>
       <c r="I347" s="1">
-        <v>-15669.0</v>
+        <v>-11640.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.7321659536365</v>
+        <v>-1.5584050447339</v>
       </c>
       <c r="K347">
-        <v>2.96</v>
+        <v>2.53</v>
       </c>
       <c r="L347" t="s">
-        <v>890</v>
+        <v>877</v>
       </c>
       <c r="M347" s="1">
-        <v>888921.0</v>
+        <v>735277.5</v>
       </c>
       <c r="N347" s="1">
-        <v>915551.14</v>
+        <v>754263.8</v>
       </c>
       <c r="O347" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>891</v>
+        <v>878</v>
       </c>
       <c r="B348" t="s">
-        <v>892</v>
+        <v>879</v>
       </c>
       <c r="C348" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>88.586</v>
+        <v>102.248</v>
       </c>
       <c r="E348" s="1">
-        <v>85.42465</v>
+        <v>103.012</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>512547.9</v>
+        <v>721084.0</v>
       </c>
       <c r="I348" s="1">
-        <v>18968.1</v>
+        <v>-5348.0</v>
       </c>
       <c r="J348" s="1">
-        <v>3.7007467984943</v>
+        <v>-0.74166116568943</v>
       </c>
       <c r="K348">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>258.9</v>
+        <v>0.59</v>
+      </c>
+      <c r="L348" t="s">
+        <v>880</v>
       </c>
       <c r="M348" s="1">
-        <v>531516.0</v>
+        <v>715736.0</v>
       </c>
       <c r="N348" s="1">
-        <v>531774.9</v>
+        <v>719835.32</v>
       </c>
       <c r="O348" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="B349" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
       <c r="C349" s="1">
-        <v>520000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>101.092</v>
+        <v>97.374</v>
       </c>
       <c r="E349" s="1">
-        <v>99.779</v>
+        <v>99.908</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>518850.8</v>
+        <v>399632.0</v>
       </c>
       <c r="I349" s="1">
-        <v>6827.6</v>
+        <v>-10136.0</v>
       </c>
       <c r="J349" s="1">
-        <v>1.315908157027</v>
+        <v>-2.5363334267526</v>
       </c>
       <c r="K349">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="L349" t="s">
-        <v>895</v>
+        <v>882</v>
       </c>
       <c r="M349" s="1">
-        <v>525678.4</v>
+        <v>389496.0</v>
       </c>
       <c r="N349" s="1">
-        <v>533264.7</v>
+        <v>394404.33</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>896</v>
+        <v>883</v>
       </c>
       <c r="B350" t="s">
-        <v>897</v>
+        <v>884</v>
       </c>
       <c r="C350" s="1">
         <v>600000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.501</v>
+        <v>103.832</v>
       </c>
       <c r="E350" s="1">
-        <v>102.939</v>
+        <v>106.6</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>617634.0</v>
+        <v>639600.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-14628.0</v>
+        <v>-16608.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.3683929317363</v>
+        <v>-2.5966228893058</v>
       </c>
       <c r="K350">
-        <v>0.5</v>
+        <v>2.56</v>
       </c>
       <c r="L350" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="M350" s="1">
-        <v>603006.0</v>
+        <v>622992.0</v>
       </c>
       <c r="N350" s="1">
-        <v>605985.45</v>
+        <v>638361.86</v>
       </c>
       <c r="O350" s="1">
         <v>0.1</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="B351" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="C351" s="1">
-        <v>900000.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>97.211</v>
+        <v>98.268</v>
       </c>
       <c r="E351" s="1">
-        <v>100.761</v>
+        <v>99.902</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>906849.0</v>
+        <v>1023995.5</v>
       </c>
       <c r="I351" s="1">
-        <v>-31950.0</v>
+        <v>-16748.5</v>
       </c>
       <c r="J351" s="1">
-        <v>-3.5231885352468</v>
+        <v>-1.635602890833</v>
       </c>
       <c r="K351">
-        <v>0.39</v>
+        <v>0.95</v>
       </c>
       <c r="L351" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="M351" s="1">
-        <v>874899.0</v>
+        <v>1007247.0</v>
       </c>
       <c r="N351" s="1">
-        <v>878394.21</v>
+        <v>1017019.6</v>
       </c>
       <c r="O351" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="B352" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="C352" s="1">
-        <v>500000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>104.833</v>
+        <v>100.384</v>
       </c>
       <c r="E352" s="1">
-        <v>104.55</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>522750.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>1415.0</v>
+        <v>2019.84</v>
       </c>
       <c r="J352" s="1">
-        <v>0.27068388330942</v>
+        <v>0.384</v>
       </c>
       <c r="K352">
-        <v>4.08</v>
+        <v>1.36</v>
       </c>
       <c r="L352" t="s">
-        <v>904</v>
+        <v>891</v>
       </c>
       <c r="M352" s="1">
-        <v>524165.0</v>
+        <v>528019.84</v>
       </c>
       <c r="N352" s="1">
-        <v>544541.71</v>
+        <v>535163.21</v>
       </c>
       <c r="O352" s="1">
         <v>0.09</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>905</v>
+        <v>892</v>
       </c>
       <c r="B353" t="s">
-        <v>906</v>
+        <v>893</v>
       </c>
       <c r="C353" s="1">
-        <v>750000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>97.979</v>
+        <v>101.151</v>
       </c>
       <c r="E353" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>746917.5</v>
+        <v>211000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-12075.0</v>
+        <v>2428.61</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.616644408519</v>
+        <v>1.151</v>
       </c>
       <c r="K353">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>0.44</v>
+      </c>
+      <c r="L353">
+        <v>934.05</v>
       </c>
       <c r="M353" s="1">
-        <v>734842.5</v>
+        <v>213428.61</v>
       </c>
       <c r="N353" s="1">
-        <v>751178.12</v>
+        <v>214362.66</v>
       </c>
       <c r="O353" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>908</v>
+        <v>894</v>
       </c>
       <c r="B354" t="s">
-        <v>909</v>
+        <v>895</v>
       </c>
       <c r="C354" s="1">
-        <v>400000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.434</v>
+        <v>102.376</v>
       </c>
       <c r="E354" s="1">
-        <v>99.908</v>
+        <v>99.477</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>399632.0</v>
+        <v>300420.54</v>
       </c>
       <c r="I354" s="1">
-        <v>-9896.0</v>
+        <v>8754.98</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.4762781759218</v>
+        <v>2.9142414829559</v>
       </c>
       <c r="K354">
-        <v>0.76</v>
+        <v>3.97</v>
       </c>
       <c r="L354" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="M354" s="1">
-        <v>389736.0</v>
+        <v>309175.52</v>
       </c>
       <c r="N354" s="1">
-        <v>392792.94</v>
+        <v>321155.2</v>
       </c>
       <c r="O354" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>911</v>
+        <v>897</v>
       </c>
       <c r="B355" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="C355" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>102.379</v>
+        <v>101.862</v>
       </c>
       <c r="E355" s="1">
-        <v>103.012</v>
+        <v>103.48</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>721084.0</v>
+        <v>517400.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-4431.0</v>
+        <v>-8090.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.61449151555159</v>
+        <v>-1.5635871666022</v>
       </c>
       <c r="K355">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>182.19</v>
+        <v>0.78</v>
+      </c>
+      <c r="L355" t="s">
+        <v>899</v>
       </c>
       <c r="M355" s="1">
-        <v>716653.0</v>
+        <v>509310.0</v>
       </c>
       <c r="N355" s="1">
-        <v>716835.19</v>
+        <v>513210.68</v>
       </c>
       <c r="O355" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="B356" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
       <c r="C356" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>104.116</v>
+        <v>98.827</v>
       </c>
       <c r="E356" s="1">
-        <v>106.6</v>
+        <v>99.44457143</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>639600.0</v>
+        <v>696112.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-14904.0</v>
+        <v>-4323.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-2.3302063789869</v>
+        <v>-0.62102075528076</v>
       </c>
       <c r="K356">
-        <v>2.06</v>
+        <v>2.73</v>
       </c>
       <c r="L356" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="M356" s="1">
-        <v>624696.0</v>
+        <v>691789.0</v>
       </c>
       <c r="N356" s="1">
-        <v>637061.75</v>
+        <v>710887.97</v>
       </c>
       <c r="O356" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
       <c r="B357" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="C357" s="1">
-        <v>1025000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>97.959</v>
+        <v>100.235</v>
       </c>
       <c r="E357" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>1023995.5</v>
+        <v>563000.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-19915.75</v>
+        <v>1323.05</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.9449060078877</v>
+        <v>0.235</v>
       </c>
       <c r="K357">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="L357" t="s">
-        <v>917</v>
+        <v>905</v>
       </c>
       <c r="M357" s="1">
-        <v>1004079.75</v>
+        <v>564323.05</v>
       </c>
       <c r="N357" s="1">
-        <v>1009475.04</v>
+        <v>566652.79</v>
       </c>
       <c r="O357" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="B358" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
       <c r="C358" s="1">
-        <v>526000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.87</v>
+        <v>99.628</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>102.38446331</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>526000.0</v>
+        <v>976747.78</v>
       </c>
       <c r="I358" s="1">
-        <v>-683.8</v>
+        <v>-26296.66</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.13</v>
+        <v>-2.6922671889769</v>
       </c>
       <c r="K358">
-        <v>0.88</v>
+        <v>3.39</v>
       </c>
       <c r="L358" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
       <c r="M358" s="1">
-        <v>525316.2</v>
+        <v>950451.12</v>
       </c>
       <c r="N358" s="1">
-        <v>529962.29</v>
+        <v>982795.64</v>
       </c>
       <c r="O358" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="B359" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="C359" s="1">
-        <v>211000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>101.065</v>
+        <v>97.955</v>
       </c>
       <c r="E359" s="1">
         <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>211000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>2247.15</v>
+        <v>-12270.0</v>
       </c>
       <c r="J359" s="1">
-        <v>1.065</v>
+        <v>-2.045</v>
       </c>
       <c r="K359">
-        <v>4.1</v>
+        <v>1.11</v>
       </c>
       <c r="L359" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="M359" s="1">
-        <v>213247.15</v>
+        <v>587730.0</v>
       </c>
       <c r="N359" s="1">
-        <v>221893.08</v>
+        <v>594378.72</v>
       </c>
       <c r="O359" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="B360" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
       <c r="C360" s="1">
-        <v>302000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>102.203</v>
+        <v>100.719</v>
       </c>
       <c r="E360" s="1">
-        <v>99.477</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>300420.54</v>
+        <v>300000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>8232.52</v>
+        <v>2157.0</v>
       </c>
       <c r="J360" s="1">
-        <v>2.7403319360254</v>
+        <v>0.719</v>
       </c>
       <c r="K360">
-        <v>3.48</v>
+        <v>0.47</v>
       </c>
       <c r="L360" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="M360" s="1">
-        <v>308653.06</v>
+        <v>302157.0</v>
       </c>
       <c r="N360" s="1">
-        <v>319165.14</v>
+        <v>303552.12</v>
       </c>
       <c r="O360" s="1">
         <v>0.05</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="B361" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="C361" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>101.979</v>
+        <v>95.887</v>
       </c>
       <c r="E361" s="1">
-        <v>103.48</v>
+        <v>97.25</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>517400.0</v>
+        <v>583500.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-7505.0</v>
+        <v>-8178.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.4505218399691</v>
+        <v>-1.4015424164524</v>
       </c>
       <c r="K361">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="L361" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
       <c r="M361" s="1">
-        <v>509895.0</v>
+        <v>575322.0</v>
       </c>
       <c r="N361" s="1">
-        <v>511292.26</v>
+        <v>576801.45</v>
       </c>
       <c r="O361" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>930</v>
+        <v>918</v>
       </c>
       <c r="B362" t="s">
-        <v>931</v>
+        <v>919</v>
       </c>
       <c r="C362" s="1">
-        <v>700000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>98.298</v>
+        <v>99.444</v>
       </c>
       <c r="E362" s="1">
-        <v>99.44457143</v>
+        <v>99.695</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>696112.0</v>
+        <v>396786.1</v>
       </c>
       <c r="I362" s="1">
-        <v>-8026.0</v>
+        <v>-998.98</v>
       </c>
       <c r="J362" s="1">
-        <v>-1.1529753832717</v>
+        <v>-0.25176789207082</v>
       </c>
       <c r="K362">
-        <v>2.27</v>
+        <v>0.71</v>
       </c>
       <c r="L362" t="s">
-        <v>932</v>
+        <v>920</v>
       </c>
       <c r="M362" s="1">
-        <v>688086.0</v>
+        <v>395787.12</v>
       </c>
       <c r="N362" s="1">
-        <v>703989.42</v>
+        <v>398608.56</v>
       </c>
       <c r="O362" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>933</v>
+        <v>921</v>
       </c>
       <c r="B363" t="s">
-        <v>934</v>
+        <v>922</v>
       </c>
       <c r="C363" s="1">
-        <v>954000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.06</v>
+        <v>82.871</v>
       </c>
       <c r="E363" s="1">
-        <v>102.38446331</v>
+        <v>94.91728571</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>976747.78</v>
+        <v>664421.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-31715.38</v>
+        <v>-84324.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-3.247038861967</v>
+        <v>-12.691350815221</v>
       </c>
       <c r="K363">
-        <v>2.95</v>
+        <v>0.55</v>
       </c>
       <c r="L363" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="M363" s="1">
-        <v>945032.4</v>
+        <v>580097.0</v>
       </c>
       <c r="N363" s="1">
-        <v>973162.33</v>
+        <v>583937.41</v>
       </c>
       <c r="O363" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>936</v>
+        <v>924</v>
       </c>
       <c r="B364" t="s">
-        <v>937</v>
+        <v>925</v>
       </c>
       <c r="C364" s="1">
-        <v>600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>97.85</v>
+        <v>90.244</v>
       </c>
       <c r="E364" s="1">
-        <v>100.0</v>
+        <v>81.919</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>600000.0</v>
+        <v>1966056.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-12900.0</v>
+        <v>199800.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.15</v>
+        <v>10.162477569306</v>
       </c>
       <c r="K364">
-        <v>0.76</v>
+        <v>0.07</v>
       </c>
       <c r="L364" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="M364" s="1">
-        <v>587100.0</v>
+        <v>2165856.0</v>
       </c>
       <c r="N364" s="1">
-        <v>591646.55</v>
+        <v>2167434.08</v>
       </c>
       <c r="O364" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="B365" t="s">
-        <v>940</v>
+        <v>928</v>
       </c>
       <c r="C365" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.322</v>
+        <v>98.316</v>
       </c>
       <c r="E365" s="1">
-        <v>100.0</v>
+        <v>98.009</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>300000.0</v>
+        <v>2254207.0</v>
       </c>
       <c r="I365" s="1">
-        <v>966.0</v>
+        <v>7061.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.322</v>
+        <v>0.31323653950147</v>
       </c>
       <c r="K365">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>90.99</v>
+        <v>1.25</v>
+      </c>
+      <c r="L365" t="s">
+        <v>929</v>
       </c>
       <c r="M365" s="1">
-        <v>300966.0</v>
+        <v>2261268.0</v>
       </c>
       <c r="N365" s="1">
-        <v>301056.99</v>
+        <v>2289939.23</v>
       </c>
       <c r="O365" s="1">
-        <v>0.05</v>
+        <v>0.38</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="B366" t="s">
-        <v>942</v>
+        <v>931</v>
       </c>
       <c r="C366" s="1">
-        <v>600000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>96.076</v>
+        <v>89.908</v>
       </c>
       <c r="E366" s="1">
-        <v>97.25</v>
+        <v>99.73456738</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>583500.0</v>
+        <v>984380.18</v>
       </c>
       <c r="I366" s="1">
-        <v>-7044.0</v>
+        <v>-96988.22</v>
       </c>
       <c r="J366" s="1">
-        <v>-1.2071979434447</v>
+        <v>-9.852719708355</v>
       </c>
       <c r="K366">
-        <v>2.45</v>
+        <v>0.67</v>
       </c>
       <c r="L366" t="s">
-        <v>943</v>
+        <v>932</v>
       </c>
       <c r="M366" s="1">
-        <v>576456.0</v>
+        <v>887391.96</v>
       </c>
       <c r="N366" s="1">
-        <v>591168.33</v>
+        <v>894023.79</v>
       </c>
       <c r="O366" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="B367" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="C367" s="1">
-        <v>600000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>99.759</v>
+        <v>100.975</v>
       </c>
       <c r="E367" s="1">
-        <v>99.147</v>
+        <v>99.417</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>594882.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I367" s="1">
-        <v>3672.0</v>
+        <v>2414.9</v>
       </c>
       <c r="J367" s="1">
-        <v>0.61726527277679</v>
+        <v>1.5671364052426</v>
       </c>
       <c r="K367">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>0.54</v>
+      </c>
+      <c r="L367">
+        <v>844.01</v>
       </c>
       <c r="M367" s="1">
-        <v>598554.0</v>
+        <v>156511.25</v>
       </c>
       <c r="N367" s="1">
-        <v>616237.56</v>
+        <v>157355.26</v>
       </c>
       <c r="O367" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>947</v>
+        <v>935</v>
       </c>
       <c r="B368" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
       <c r="C368" s="1">
-        <v>398000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>99.319</v>
+        <v>98.953</v>
       </c>
       <c r="E368" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>396786.1</v>
+        <v>600000.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-1496.48</v>
+        <v>-6282.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-0.37715030844074</v>
+        <v>-1.047</v>
       </c>
       <c r="K368">
-        <v>0.27</v>
+        <v>2.22</v>
       </c>
       <c r="L368" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
       <c r="M368" s="1">
-        <v>395289.62</v>
+        <v>593718.0</v>
       </c>
       <c r="N368" s="1">
-        <v>396352.77</v>
+        <v>607038.35</v>
       </c>
       <c r="O368" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>950</v>
+        <v>938</v>
       </c>
       <c r="B369" t="s">
-        <v>951</v>
+        <v>939</v>
       </c>
       <c r="C369" s="1">
-        <v>700000.0</v>
+        <v>3094.0</v>
       </c>
       <c r="D369" s="1">
-        <v>82.62</v>
+        <v>0.06</v>
       </c>
       <c r="E369" s="1">
-        <v>94.91728571</v>
+        <v>0.1083815449</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>664421.0</v>
+        <v>0.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-86081.0</v>
+        <v>-374231.25</v>
       </c>
       <c r="J369" s="1">
-        <v>-12.955791583951</v>
+        <v>0</v>
       </c>
       <c r="K369">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.0</v>
+      </c>
+      <c r="L369">
+        <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>578340.0</v>
+        <v>-374231.25</v>
       </c>
       <c r="N369" s="1">
-        <v>581561.92</v>
+        <v>-374231.25</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>-0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="B370" t="s">
-        <v>954</v>
+        <v>941</v>
       </c>
       <c r="C370" s="1">
-        <v>4700000.0</v>
+        <v>2280.0</v>
       </c>
       <c r="D370" s="1">
-        <v>90.027</v>
+        <v>13.9</v>
       </c>
       <c r="E370" s="1">
-        <v>81.919</v>
+        <v>31.0</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3850193.0</v>
+        <v>706800.0</v>
       </c>
       <c r="I370" s="1">
-        <v>381076.0</v>
+        <v>-389880.0</v>
       </c>
       <c r="J370" s="1">
-        <v>9.8975817575898</v>
+        <v>-55.161290322581</v>
       </c>
       <c r="K370">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L370">
-        <v>321.92</v>
+        <v>0.0</v>
       </c>
       <c r="M370" s="1">
-        <v>4231269.0</v>
+        <v>316920.0</v>
       </c>
       <c r="N370" s="1">
-        <v>4231590.92</v>
+        <v>316920.0</v>
       </c>
       <c r="O370" s="1">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>955</v>
+        <v>942</v>
       </c>
       <c r="B371" t="s">
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="C371" s="1">
-        <v>987000.0</v>
+        <v>2280.0</v>
       </c>
       <c r="D371" s="1">
-        <v>89.526</v>
+        <v>38.2</v>
       </c>
       <c r="E371" s="1">
-        <v>99.73456738</v>
+        <v>80.0</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>984380.18</v>
+        <v>1824000.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-100758.56</v>
+        <v>-953040.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-10.235736359503</v>
+        <v>-52.25</v>
       </c>
       <c r="K371">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>0.0</v>
+      </c>
+      <c r="L371">
+        <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>883621.62</v>
+        <v>870960.0</v>
       </c>
       <c r="N371" s="1">
-        <v>889381.37</v>
+        <v>870960.0</v>
       </c>
       <c r="O371" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="B372" t="s">
-        <v>959</v>
+        <v>945</v>
       </c>
       <c r="C372" s="1">
-        <v>155000.0</v>
+        <v>-3094.0</v>
       </c>
       <c r="D372" s="1">
-        <v>100.579</v>
+        <v>0.0425</v>
       </c>
       <c r="E372" s="1">
-        <v>99.417</v>
+        <v>0.0738493859</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>154096.35</v>
+        <v>0.0</v>
       </c>
       <c r="I372" s="1">
-        <v>1801.1</v>
+        <v>242487.5</v>
       </c>
       <c r="J372" s="1">
-        <v>1.1688141867085</v>
+        <v>0</v>
       </c>
       <c r="K372">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L372">
-        <v>159.25</v>
+        <v>0.0</v>
       </c>
       <c r="M372" s="1">
-        <v>155897.45</v>
+        <v>242487.5</v>
       </c>
       <c r="N372" s="1">
-        <v>156056.7</v>
+        <v>242487.5</v>
       </c>
       <c r="O372" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="B373" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="C373" s="1">
-        <v>600000.0</v>
+        <v>-4560.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.55</v>
+        <v>22.7</v>
       </c>
       <c r="E373" s="1">
-        <v>100.0</v>
+        <v>49.405</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>600000.0</v>
+        <v>-2252868.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-8700.0</v>
+        <v>1217748.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-1.45</v>
+        <v>-54.053233478393</v>
       </c>
       <c r="K373">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
       </c>
       <c r="M373" s="1">
-        <v>591300.0</v>
+        <v>-1035120.0</v>
       </c>
       <c r="N373" s="1">
-        <v>602391.65</v>
+        <v>-1035120.0</v>
       </c>
       <c r="O373" s="1">
-        <v>0.1</v>
+        <v>-0.17</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>963</v>
+        <v>948</v>
       </c>
       <c r="B374" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
       <c r="C374" s="1">
-        <v>2301.0</v>
+        <v>-2900000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>118.2</v>
+        <v>10.66565552</v>
       </c>
       <c r="E374" s="1">
-        <v>44.3749239461</v>
+        <v>0.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>1021067.0</v>
+        <v>0.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1698715.0</v>
+        <v>-282317.9</v>
       </c>
       <c r="J374" s="1">
-        <v>166.36665370637</v>
+        <v>0</v>
       </c>
       <c r="K374">
         <v>0.0</v>
       </c>
-      <c r="L374">
-        <v>0.0</v>
+      <c r="L374" t="s">
+        <v>950</v>
       </c>
       <c r="M374" s="1">
-        <v>2719782.0</v>
+        <v>-282317.9</v>
       </c>
       <c r="N374" s="1">
-        <v>2719782.0</v>
+        <v>-309304.01</v>
       </c>
       <c r="O374" s="1">
-        <v>0.45</v>
+        <v>-0.05</v>
       </c>
       <c r="P374">
-        <v>1</v>
-[...498 lines deleted...]
-      <c r="P384">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>