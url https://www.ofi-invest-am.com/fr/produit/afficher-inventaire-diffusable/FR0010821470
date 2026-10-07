--- v4 (2026-08-24)
+++ v5 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="925">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0010821470</t>
   </si>
   <si>
@@ -100,332 +100,308 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -460,110 +436,80 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
@@ -580,104 +526,92 @@
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -712,56 +646,50 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
@@ -778,86 +706,80 @@
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -916,2001 +838,2001 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...26 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>18 502.00</t>
+    <t>19 163.84</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>1 231.51</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>15 417.12</t>
+    <t>18 726.16</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>2 953.42</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>10 340.75</t>
+    <t>12 827.05</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>10 841.61</t>
+    <t>13 567.50</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 035.62</t>
+    <t>3 205.48</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 468.82</t>
-[...8 lines deleted...]
-    <t>4 205.81</t>
+    <t>1 947.54</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>2 100.48</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>20 527.40</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>53 532.93</t>
+    <t>61 255.72</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 650.00</t>
+    <t>5 280.00</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...29 lines deleted...]
-    <t>1 620.55</t>
+    <t>2 383.56</t>
+  </si>
+  <si>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>21 761.64</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>23 684.04</t>
+    <t>27 228.59</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
+  </si>
+  <si>
+    <t>2 659.03</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 805.48</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>5 709.76</t>
-[...8 lines deleted...]
-    <t>16 636.99</t>
+    <t>7 719.60</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>3 167.12</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>4 276.73</t>
+    <t>7 761.47</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>4 625.98</t>
+    <t>5 330.28</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>9 551.53</t>
+    <t>12 619.17</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>9 589.04</t>
+    <t>12 964.38</t>
   </si>
   <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>8 198.63</t>
+    <t>11 363.01</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>14 714.63</t>
+    <t>1 594.08</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>11 419.52</t>
+    <t>16 708.56</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>3 495.21</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>3 032.24</t>
+    <t>31 218.30</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>11 017.65</t>
+    <t>13 478.44</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>2 600.03</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>15 147.95</t>
+    <t>18 583.56</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>7 890.56</t>
+    <t>10 624.30</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>1 362.27</t>
+    <t>5 643.68</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
-    <t>1 083.56</t>
+    <t>1 505.48</t>
   </si>
   <si>
     <t>FR001400OIX5</t>
   </si>
   <si>
     <t>BPCE SA 08/03/2033</t>
   </si>
   <si>
-    <t>4 464.04</t>
+    <t>6 950.34</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>5 239.73</t>
+    <t>6 264.38</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>12 427.40</t>
+    <t>16 767.12</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>10 787.05</t>
+    <t>13 285.11</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>15 340.07</t>
+    <t>18 188.01</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>2 972.60</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>13 980.82</t>
-[...8 lines deleted...]
-    <t>3 610.27</t>
+    <t>16 512.33</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>16 421.92</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>4 809.86</t>
-[...8 lines deleted...]
-    <t>20 969.18</t>
+    <t>8 337.10</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 043.57</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>3 315.07</t>
+    <t>5 967.12</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>13 764.38</t>
+    <t>15 693.15</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>4 780.48</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>22 491.44</t>
+    <t>2 154.11</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>3 623.97</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>8 845.89</t>
+    <t>12 010.27</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 709.59</t>
-[...8 lines deleted...]
-    <t>13 592.47</t>
+    <t>4 602.74</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>2 623.60</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>2 281.37</t>
+    <t>4 106.47</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>36 027.40</t>
+    <t>29 438.36</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 829.45</t>
-[...8 lines deleted...]
-    <t>2 704.11</t>
+    <t>4 050.00</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>7 643.84</t>
+    <t>9 045.21</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 854.45</t>
+    <t>5 532.53</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 383.56</t>
+    <t>7 191.78</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
+    <t>1 284.25</t>
+  </si>
+  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>1 202.11</t>
+    <t>2 757.78</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
-    <t>25 311.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>5 190.21</t>
+    <t>6 326.37</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>9 056.85</t>
+    <t>10 843.86</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>14 732.50</t>
+    <t>19 836.67</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>23 494.40</t>
+    <t>27 380.69</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 013.01</t>
+    <t>3 634.93</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>7 131.85</t>
-[...17 lines deleted...]
-    <t>4 076.71</t>
+    <t>10 823.63</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>3 652.09</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
+    <t>4 596.22</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
+    <t>9 369.86</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>23 441.10</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>6 035.85</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 869.86</t>
+  </si>
+  <si>
+    <t>XS1428782160</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 1.875 14/06/2031</t>
+  </si>
+  <si>
+    <t>XS2550909415</t>
+  </si>
+  <si>
+    <t>ESB FINANCE DAC 4 03/05/2032</t>
+  </si>
+  <si>
+    <t>1 468.49</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>10 356.16</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 206.85</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>3 334.62</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>100 795.61</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 358.17</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 136.99</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>7 537.03</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>5 968.48</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
+  </si>
+  <si>
+    <t>FR0014007L00</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>DE0001102606</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
+  </si>
+  <si>
+    <t>513 419.75</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 633.58</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>5 208.90</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>3 603.70</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>7 786.30</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>3 041.10</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>2 526.71</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>30 328.77</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>13 310.93</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>10 082.19</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 946.34</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>6 971.92</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>51 436.64</t>
+  </si>
+  <si>
+    <t>XS3182049935</t>
+  </si>
+  <si>
+    <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
+  </si>
+  <si>
+    <t>9 897.26</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>26 444.96</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>12 546.72</t>
+  </si>
+  <si>
+    <t>XS2752472436</t>
+  </si>
+  <si>
+    <t>IREN SPA 3.875 22/07/2032</t>
+  </si>
+  <si>
+    <t>19 432.33</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>489 795.47</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>7 767.12</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>13 907.34</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>11 881.51</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>2 282.19</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>18 408.90</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 984.93</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 694.86</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 930.74</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>1 789.51</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>29 524.27</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>15 287.67</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
     <t>8 013.70</t>
   </si>
   <si>
-    <t>FR001400KHG0</t>
-[...436 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>8 237.98</t>
+    <t>10 240.58</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>4 827.87</t>
+    <t>8 310.27</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>8 570.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>14 958.90</t>
+    <t>22 191.78</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>5 124.22</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>8 581.81</t>
+    <t>14 303.01</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>14 525.49</t>
+    <t>16 937.27</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>4 783.56</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>19 495.89</t>
+    <t>22 355.29</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 451.48</t>
+    <t>20 450.96</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>7 344.00</t>
+    <t>10 934.40</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>19 039.86</t>
+    <t>26 357.88</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>2 358.90</t>
-[...8 lines deleted...]
-    <t>10 043.84</t>
+    <t>3 624.66</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 570.07</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>13 668.86</t>
+    <t>15 584.24</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>14 811.45</t>
+    <t>20 429.59</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>6 715.07</t>
+    <t>3 622.60</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 109.59</t>
+    <t>2 013.70</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>1 544.88</t>
+    <t>3 382.03</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>45 644.11</t>
+    <t>54 742.76</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>3 156.16</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>4 367.73</t>
+    <t>6 683.16</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>3 365.75</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 779.95</t>
+    <t>19 566.05</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 241.10</t>
+    <t>5 687.67</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>8 904.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>2 085.62</t>
+    <t>5 250.00</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
-    <t>5 216.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 971.13</t>
+    <t>6 579.03</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>11 290.98</t>
+    <t>14 020.67</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>15 457.53</t>
+    <t>10 471.23</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>3 992.47</t>
+    <t>6 614.38</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>30 143.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>5 134.80</t>
+    <t>7 645.14</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>2 564.38</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>8 983.23</t>
+    <t>10 480.44</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>4 888.36</t>
+    <t>6 542.88</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>1 114.73</t>
-[...8 lines deleted...]
-    <t>1 382.36</t>
+    <t>2 516.10</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>4 618.10</t>
+    <t>5 728.46</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>10 808.22</t>
+    <t>12 616.44</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>15 882.19</t>
+    <t>19 619.18</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 732.70</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>18 704.61</t>
+    <t>48 970.47</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>6 140.05</t>
+    <t>12 222.58</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 917.81</t>
+    <t>4 328.77</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>8 635.27</t>
+    <t>10 952.05</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>7 112.16</t>
+    <t>2 303.94</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>2 356.18</t>
+    <t>5 405.35</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 691.15</t>
+    <t>4 348.68</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 331.51</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>9 883.56</t>
+    <t>12 234.25</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>16 327.40</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>7 073.63</t>
+    <t>10 735.27</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>1 630.14</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>21 698.63</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>4 099.32</t>
+    <t>8 107.53</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>4 908.33</t>
-[...8 lines deleted...]
-    <t>15 369.86</t>
+    <t>6 759.72</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>9 772.60</t>
+    <t>14 251.71</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>7 143.37</t>
+    <t>9 698.72</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 987.85</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 979.68</t>
+    <t>1 023.90</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>3 900.68</t>
+    <t>6 462.33</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>19 098.97</t>
-[...8 lines deleted...]
-    <t>2 329.74</t>
+    <t>22 368.84</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>3 547.08</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>2 243.15</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 344.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 648.72</t>
+    <t>8 799.78</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 395.12</t>
+    <t>2 729.59</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 821.44</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 840.41</t>
+    <t>4 473.29</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>3 024.66</t>
   </si>
   <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>28 671.23</t>
+    <t>38 375.34</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 631.83</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>1 544.69</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 606.68</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2606PS18</t>
-[...20 lines deleted...]
-    <t>JUN26 SX5E P @ 5550.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
   <si>
     <t>CDS-00109146</t>
   </si>
   <si>
     <t>PAR20260515050145045</t>
   </si>
   <si>
-    <t>-26 986.11</t>
+    <t>-6 847.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3219,18911 +3141,18111 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>630102.584</v>
+      </c>
+      <c r="C2">
+        <v>955.45</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>602035311.41</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>602035311.41</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>9622.0</v>
+      </c>
+      <c r="C3">
+        <v>938.46</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>9029879.24</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>9029879.24</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>37781.0</v>
+      </c>
+      <c r="C4">
+        <v>114.87</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>4340039.7</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>4340039.7</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P374"/>
+  <dimension ref="A1:Z358"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O374" sqref="O374"/>
+      <selection activeCell="N358" sqref="N358"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>20515.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.49</v>
+      </c>
+      <c r="D2" s="1">
+        <v>28.306197904</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>580701.65</v>
+      </c>
+      <c r="H2" s="1">
+        <v>208920.7</v>
+      </c>
+      <c r="I2" s="1">
+        <v>35.977287131869</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>789622.35</v>
+      </c>
+      <c r="M2" s="1">
+        <v>789622.35</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5222.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>252.4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>245.7687150517</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1283404.23</v>
+      </c>
+      <c r="H3" s="1">
+        <v>34628.57</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2.6981810711345</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1318032.8</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1318032.8</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>8431.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>187.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>207.5221658166</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1749619.38</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-165434.48</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-9.455455391675</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1584184.9</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1584184.9</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3017.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>70.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>78.6889956911</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>237404.7</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-25913.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-10.915116676292</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>211491.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>211491.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>103732.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.12</v>
+      </c>
+      <c r="D6" s="1">
+        <v>27.0886326302</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2809958.04</v>
+      </c>
+      <c r="H6" s="1">
+        <v>3253.8</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.11579532340632</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2813211.84</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2813211.84</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>5511.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>70.65</v>
+      </c>
+      <c r="D7" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>346641.9</v>
+      </c>
+      <c r="H7" s="1">
+        <v>42710.25</v>
+      </c>
+      <c r="I7" s="1">
+        <v>12.321144674086</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>389352.15</v>
+      </c>
+      <c r="M7" s="1">
+        <v>389352.15</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>141710.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.31</v>
+      </c>
+      <c r="D8" s="1">
+        <v>9.3058431303</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1318731.03</v>
+      </c>
+      <c r="H8" s="1">
+        <v>142299.07</v>
+      </c>
+      <c r="I8" s="1">
+        <v>10.790606026765</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1461030.1</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1461030.1</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>19205.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>203.95</v>
+      </c>
+      <c r="D9" s="1">
+        <v>161.5490908618</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>3102550.29</v>
+      </c>
+      <c r="H9" s="1">
+        <v>814309.46</v>
+      </c>
+      <c r="I9" s="1">
+        <v>26.246454815725</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3916859.75</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3916859.75</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>12382.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>422.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>240.1814278792</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2973926.44</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2261183.16</v>
+      </c>
+      <c r="I10" s="1">
+        <v>76.03359415978</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5235109.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5235109.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1">
+        <v>32601.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>15.825</v>
+      </c>
+      <c r="D11" s="1">
+        <v>25.8002549002</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>841114.11</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-325203.28</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-38.663396099728</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>515910.83</v>
+      </c>
+      <c r="M11" s="1">
+        <v>515910.83</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="1">
+        <v>51771.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>51.98</v>
+      </c>
+      <c r="D12" s="1">
+        <v>62.4496525082</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>3233080.96</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-542024.38</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-16.764949183333</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2691056.58</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2691056.58</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="1">
+        <v>17933.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>10.645</v>
+      </c>
+      <c r="D13" s="1">
+        <v>13.1750002788</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>236267.28</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-45370.49</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-19.203035646747</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>190896.79</v>
+      </c>
+      <c r="M13" s="1">
+        <v>190896.79</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="1">
+        <v>5491.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>88.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>89.45</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>491169.95</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-6314.65</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-1.2856344326439</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>484855.3</v>
+      </c>
+      <c r="M14" s="1">
+        <v>484855.3</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="1">
+        <v>41723.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>70.58</v>
+      </c>
+      <c r="D15" s="1">
+        <v>56.6150514105</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2362149.79</v>
+      </c>
+      <c r="H15" s="1">
+        <v>582659.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>24.666494583309</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2944809.34</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2944809.34</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="1">
+        <v>27737.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>34.1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>30.7394620903</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>852620.46</v>
+      </c>
+      <c r="H16" s="1">
+        <v>93211.24</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.932325034752</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>945831.7</v>
+      </c>
+      <c r="M16" s="1">
+        <v>945831.7</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1133.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>896.6</v>
+      </c>
+      <c r="D17" s="1">
+        <v>964.4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1092665.2</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-76817.4</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-7.0302778929905</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1015847.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1015847.8</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="1">
+        <v>14546.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1509.8</v>
+      </c>
+      <c r="D18" s="1">
+        <v>446.9664051973</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>6501573.33</v>
+      </c>
+      <c r="H18" s="1">
+        <v>15459977.47</v>
+      </c>
+      <c r="I18" s="1">
+        <v>237.78825040185</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>21961550.8</v>
+      </c>
+      <c r="M18" s="1">
+        <v>21961550.8</v>
+      </c>
+      <c r="N18" s="1">
+        <v>3.57</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>66.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>302530.56</v>
+      </c>
+      <c r="H19" s="1">
+        <v>26392.64</v>
+      </c>
+      <c r="I19" s="1">
+        <v>8.7239583333333</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>328923.2</v>
+      </c>
+      <c r="M19" s="1">
+        <v>328923.2</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5989.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>171.8</v>
+      </c>
+      <c r="D20" s="1">
+        <v>179.8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1076822.2</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-47912.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-4.4493882091212</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1028910.2</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1028910.2</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1">
+        <v>117138.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>44.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>26.5258904028</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>3107189.75</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2082023.65</v>
+      </c>
+      <c r="I21" s="1">
+        <v>67.006646439922</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5189213.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5189213.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="1">
+        <v>26749.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.885</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950001869</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>224557.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>39856.01</v>
+      </c>
+      <c r="I22" s="1">
+        <v>17.748659521426</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>264413.87</v>
+      </c>
+      <c r="M22" s="1">
+        <v>264413.87</v>
+      </c>
+      <c r="N22" s="1">
         <v>0.04</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="1">
+        <v>29609.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>12.14</v>
+      </c>
+      <c r="D23" s="1">
+        <v>12.5344000135</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>371131.05</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-11677.79</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.1465408243261</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>359453.26</v>
+      </c>
+      <c r="M23" s="1">
+        <v>359453.26</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="1">
+        <v>26607.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.41</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1986875634</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>484212.48</v>
+      </c>
+      <c r="H24" s="1">
+        <v>112050.39</v>
+      </c>
+      <c r="I24" s="1">
+        <v>23.140748045156</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>596262.87</v>
+      </c>
+      <c r="M24" s="1">
+        <v>596262.87</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1">
+        <v>219631.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>22.8</v>
+      </c>
+      <c r="D25" s="1">
+        <v>11.519386562</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>2530014.39</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2477572.41</v>
+      </c>
+      <c r="I25" s="1">
+        <v>97.92720625593</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5007586.8</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5007586.8</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="1">
+        <v>179096.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.222</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2008977867</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>573267.99</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3779.32</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.65925885727546</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>577047.31</v>
+      </c>
+      <c r="M26" s="1">
+        <v>577047.31</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="1">
+        <v>463398.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.482</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.6766700331</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3557353.54</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2226780.3</v>
+      </c>
+      <c r="I27" s="1">
+        <v>62.596541922566</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>5784133.84</v>
+      </c>
+      <c r="M27" s="1">
+        <v>5784133.84</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="1">
+        <v>31134.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>17.65</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.48765626</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>513326.69</v>
+      </c>
+      <c r="H28" s="1">
+        <v>36188.41</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.0497814948995</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>549515.1</v>
+      </c>
+      <c r="M28" s="1">
+        <v>549515.1</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="1">
+        <v>20996.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.305</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1749990474</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>297618.28</v>
+      </c>
+      <c r="H29" s="1">
+        <v>23725.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.9717885608371</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>321343.78</v>
+      </c>
+      <c r="M29" s="1">
+        <v>321343.78</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2484.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>241.9</v>
+      </c>
+      <c r="D30" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>470469.6</v>
+      </c>
+      <c r="H30" s="1">
+        <v>130410.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>27.719112988384</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>600879.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>600879.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="1">
+        <v>34796.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>60.74</v>
+      </c>
+      <c r="D31" s="1">
+        <v>79.7427368088</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2774728.27</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-661219.23</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-23.830053456009</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2113509.04</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2113509.04</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="1">
+        <v>41539.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D32" s="1">
+        <v>77.7873530899</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3231208.86</v>
+      </c>
+      <c r="H32" s="1">
+        <v>996630.56</v>
+      </c>
+      <c r="I32" s="1">
+        <v>30.843891657316</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4227839.42</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4227839.42</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3012840.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>11.364</v>
+      </c>
+      <c r="D33" s="1">
+        <v>11.2819041071</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>33990571.97</v>
+      </c>
+      <c r="H33" s="1">
+        <v>247341.79</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.72767763431078</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>34237913.76</v>
+      </c>
+      <c r="M33" s="1">
+        <v>34237913.76</v>
+      </c>
+      <c r="N33" s="1">
+        <v>5.56</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="1">
+        <v>275756.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>10.722</v>
+      </c>
+      <c r="D34" s="1">
+        <v>10.7730649922</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>2970737.31</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-14081.48</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.47400623247971</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>2956655.83</v>
+      </c>
+      <c r="M34" s="1">
+        <v>2956655.83</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35" s="1">
+        <v>9419.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46.95</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.5393959019</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>494868.57</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-52646.52</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-10.638485285093</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>442222.05</v>
+      </c>
+      <c r="M35" s="1">
+        <v>442222.05</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="1">
+        <v>53059.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>27.22</v>
+      </c>
+      <c r="D36" s="1">
+        <v>28.7144252624</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1523558.69</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-79292.71</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-5.2044407951229</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1444265.98</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1444265.98</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="1">
+        <v>181864.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>12.675</v>
+      </c>
+      <c r="D37" s="1">
+        <v>10.5497240245</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1918615.01</v>
+      </c>
+      <c r="H37" s="1">
+        <v>386511.19</v>
+      </c>
+      <c r="I37" s="1">
+        <v>20.145322953561</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2305126.2</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2305126.2</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" s="1">
+        <v>26608.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D38" s="1">
+        <v>35.7200353277</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>950438.7</v>
+      </c>
+      <c r="H38" s="1">
+        <v>68115.54</v>
+      </c>
+      <c r="I38" s="1">
+        <v>7.1667473136353</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1018554.24</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1018554.24</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="1">
+        <v>7183.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.48</v>
+      </c>
+      <c r="D39" s="1">
+        <v>55.8116942782</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>400895.4</v>
+      </c>
+      <c r="H39" s="1">
+        <v>162826.44</v>
+      </c>
+      <c r="I39" s="1">
+        <v>40.615691773964</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>563721.84</v>
+      </c>
+      <c r="M39" s="1">
+        <v>563721.84</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3803.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>54.2</v>
+      </c>
+      <c r="D40" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>236356.45</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-30233.85</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.791633145615</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>206122.6</v>
+      </c>
+      <c r="M40" s="1">
+        <v>206122.6</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>107</v>
+      </c>
+      <c r="B41" s="1">
+        <v>72476.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>17.6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.6621125614</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1352555.27</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-76977.67</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-5.6912772222609</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1275577.6</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1275577.6</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>109</v>
+      </c>
+      <c r="B42" s="1">
+        <v>22041.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>59.8561054399</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1319288.42</v>
+      </c>
+      <c r="H42" s="1">
+        <v>311745.58</v>
+      </c>
+      <c r="I42" s="1">
+        <v>23.629827661187</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1631034.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1631034.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" s="1">
+        <v>55715.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="D43" s="1">
+        <v>26.173180472</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1458238.75</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-418596.85</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-28.705645766168</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1039641.9</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1039641.9</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" s="1">
+        <v>93750.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>0.412</v>
+      </c>
+      <c r="D44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>38625.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>38625.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>38625.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>115</v>
+      </c>
+      <c r="B45" s="1">
+        <v>56150.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>32.305</v>
+      </c>
+      <c r="D45" s="1">
+        <v>30.0720142476</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1688543.6</v>
+      </c>
+      <c r="H45" s="1">
+        <v>125382.15</v>
+      </c>
+      <c r="I45" s="1">
+        <v>7.4254612081086</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1813925.75</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1813925.75</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="1">
+        <v>8733.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>259.7</v>
+      </c>
+      <c r="D46" s="1">
+        <v>222.8043055078</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1945750.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>322210.1</v>
+      </c>
+      <c r="I46" s="1">
+        <v>16.55968649621</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2267960.1</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2267960.1</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" s="1">
+        <v>29790.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>56.68</v>
+      </c>
+      <c r="D47" s="1">
+        <v>49.8697522659</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1485619.92</v>
+      </c>
+      <c r="H47" s="1">
+        <v>202877.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>13.656068908931</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1688497.2</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1688497.2</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>121</v>
+      </c>
+      <c r="B48" s="1">
+        <v>35356.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D48" s="1">
+        <v>30.6922154656</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1085153.97</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-175090.53</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-16.135086341711</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>910063.44</v>
+      </c>
+      <c r="M48" s="1">
+        <v>910063.44</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="1">
+        <v>168263.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>19.055</v>
+      </c>
+      <c r="D49" s="1">
+        <v>19.1277582713</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3218493.99</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-12242.52</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.38038039027067</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3206251.47</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3206251.47</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B50" s="1">
+        <v>456568.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4.545</v>
+      </c>
+      <c r="D50" s="1">
+        <v>4.5308654352</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2068648.17</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6453.39</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.31196170008939</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2075101.56</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2075101.56</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>127</v>
+      </c>
+      <c r="B51" s="1">
+        <v>5131.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>124.15</v>
+      </c>
+      <c r="D51" s="1">
+        <v>145.5517735334</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>746826.15</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-109812.5</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-14.703890590869</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>637013.65</v>
+      </c>
+      <c r="M51" s="1">
+        <v>637013.65</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>129</v>
+      </c>
+      <c r="B52" s="1">
+        <v>36478.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.32</v>
+      </c>
+      <c r="D52" s="1">
+        <v>43.374560557</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1582217.22</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-293814.26</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-18.569780197437</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1288402.96</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1288402.96</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" s="1">
+        <v>470371.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>10.134</v>
+      </c>
+      <c r="D53" s="1">
+        <v>7.1426670437</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3359703.44</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1407036.27</v>
+      </c>
+      <c r="I53" s="1">
+        <v>41.879775853074</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4766739.71</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4766739.71</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>133</v>
+      </c>
+      <c r="B54" s="1">
+        <v>128877.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>27.38</v>
+      </c>
+      <c r="D54" s="1">
+        <v>16.3924620374</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>2112611.33</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1416040.93</v>
+      </c>
+      <c r="I54" s="1">
+        <v>67.027990898828</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>3528652.26</v>
+      </c>
+      <c r="M54" s="1">
+        <v>3528652.26</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B55" s="1">
+        <v>4909.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.0693807293</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>510876.59</v>
+      </c>
+      <c r="H55" s="1">
+        <v>70349.01</v>
+      </c>
+      <c r="I55" s="1">
+        <v>13.77025516084</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>581225.6</v>
+      </c>
+      <c r="M55" s="1">
+        <v>581225.6</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" s="1">
+        <v>9226.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>175.9</v>
+      </c>
+      <c r="D56" s="1">
+        <v>192.6399165402</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1777295.87</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-154442.47</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-8.6897444936954</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1622853.4</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1622853.4</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3812.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>68.92</v>
+      </c>
+      <c r="D57" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>259825.92</v>
+      </c>
+      <c r="H57" s="1">
+        <v>2897.12</v>
+      </c>
+      <c r="I57" s="1">
+        <v>1.1150234741784</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>262723.04</v>
+      </c>
+      <c r="M57" s="1">
+        <v>262723.04</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" s="1">
+        <v>117547.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>16.2</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.9616000408</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1876238.2</v>
+      </c>
+      <c r="H58" s="1">
+        <v>28023.2</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.4935843433952</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1904261.4</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1904261.4</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="1">
+        <v>9238.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>22.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>237047.08</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-28268.28</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-11.925175370226</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>208778.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>208778.8</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="1">
+        <v>13824.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>187.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>153.6743532986</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>2124394.26</v>
+      </c>
+      <c r="H60" s="1">
+        <v>460693.74</v>
+      </c>
+      <c r="I60" s="1">
+        <v>21.685887063167</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2585088.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>2585088.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4924.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>61.25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>324491.6</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-22896.6</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-7.0561456752656</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>301595.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>301595.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="1">
+        <v>67795.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>42.47</v>
+      </c>
+      <c r="D62" s="1">
+        <v>35.2662960395</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>2390878.54</v>
+      </c>
+      <c r="H62" s="1">
+        <v>488375.11</v>
+      </c>
+      <c r="I62" s="1">
+        <v>20.426596409201</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2879253.65</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2879253.65</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="1">
+        <v>3302.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>249.4</v>
+      </c>
+      <c r="D63" s="1">
+        <v>258.2313840097</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>852680.03</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-29161.23</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-3.4199499195495</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>823518.8</v>
+      </c>
+      <c r="M63" s="1">
+        <v>823518.8</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="1">
+        <v>19653.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>76.82</v>
+      </c>
+      <c r="D64" s="1">
+        <v>78.0324321986</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1533571.39</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-23827.93</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.5537542076864</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1509743.46</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1509743.46</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="1">
+        <v>6457.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.1594130401</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>446562.33</v>
+      </c>
+      <c r="H65" s="1">
+        <v>41974.29</v>
+      </c>
+      <c r="I65" s="1">
+        <v>9.3994247118874</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>488536.62</v>
+      </c>
+      <c r="M65" s="1">
+        <v>488536.62</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1183.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>2347.3844294167</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2776955.78</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-836835.78</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-30.135005606751</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1940120.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1940120.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>159</v>
+      </c>
+      <c r="B67" s="1">
+        <v>4718.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>52.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>229955.32</v>
+      </c>
+      <c r="H67" s="1">
+        <v>16324.28</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.0988920804268</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>246279.6</v>
+      </c>
+      <c r="M67" s="1">
+        <v>246279.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" s="1">
+        <v>7256.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>26.46</v>
+      </c>
+      <c r="D68" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>229579.84</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-37586.08</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-16.371681415929</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>191993.76</v>
+      </c>
+      <c r="M68" s="1">
+        <v>191993.76</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="1">
+        <v>93750.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>21.02</v>
+      </c>
+      <c r="D69" s="1">
+        <v>15.0480037333</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1410750.35</v>
+      </c>
+      <c r="H69" s="1">
+        <v>559874.65</v>
+      </c>
+      <c r="I69" s="1">
+        <v>39.686302399287</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1970625.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1970625.0</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="1">
+        <v>41406.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>56.44</v>
+      </c>
+      <c r="D70" s="1">
+        <v>48.4406578757</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2005733.88</v>
+      </c>
+      <c r="H70" s="1">
+        <v>331220.76</v>
+      </c>
+      <c r="I70" s="1">
+        <v>16.513694229466</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2336954.64</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2336954.64</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" s="1">
+        <v>35532.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>70.83</v>
+      </c>
+      <c r="D71" s="1">
+        <v>30.9492389958</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1099688.36</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1417043.2</v>
+      </c>
+      <c r="I71" s="1">
+        <v>128.85861590824</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2516731.56</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2516731.56</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" s="1">
+        <v>98558.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>28.35</v>
+      </c>
+      <c r="D72" s="1">
+        <v>14.320082388</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>1411358.68</v>
+      </c>
+      <c r="H72" s="1">
+        <v>1382760.62</v>
+      </c>
+      <c r="I72" s="1">
+        <v>97.973721322208</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2794119.3</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2794119.3</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" s="1">
+        <v>768053.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>6.226</v>
+      </c>
+      <c r="D73" s="1">
+        <v>3.1212953924</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2397320.29</v>
+      </c>
+      <c r="H73" s="1">
+        <v>2384577.69</v>
+      </c>
+      <c r="I73" s="1">
+        <v>99.468464849976</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>4781897.98</v>
+      </c>
+      <c r="M73" s="1">
+        <v>4781897.98</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" s="1">
+        <v>43412.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>13.94</v>
+      </c>
+      <c r="D74" s="1">
+        <v>19.1495694739</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>831321.11</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-226157.83</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-27.204629748907</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>605163.28</v>
+      </c>
+      <c r="M74" s="1">
+        <v>605163.28</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="1">
+        <v>13044.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>116.3442379638</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1517594.24</v>
+      </c>
+      <c r="H75" s="1">
+        <v>60729.76</v>
+      </c>
+      <c r="I75" s="1">
+        <v>4.0017126053404</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1578324.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1578324.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>177</v>
+      </c>
+      <c r="B76" s="1">
+        <v>7399.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>35.98</v>
+      </c>
+      <c r="D76" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>263552.38</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2663.64</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.0106681639528</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>266216.02</v>
+      </c>
+      <c r="M76" s="1">
+        <v>266216.02</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>179</v>
+      </c>
+      <c r="B77" s="1">
+        <v>11225.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D77" s="1">
+        <v>63.6223536748</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>714160.92</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-148196.42</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-20.751124270424</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>565964.5</v>
+      </c>
+      <c r="M77" s="1">
+        <v>565964.5</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>181</v>
+      </c>
+      <c r="B78" s="1">
+        <v>6888.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>26.44</v>
+      </c>
+      <c r="D78" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>230288.8</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-48170.08</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-20.917248255234</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>182118.72</v>
+      </c>
+      <c r="M78" s="1">
+        <v>182118.72</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79" s="1">
+        <v>12414.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>36.33</v>
+      </c>
+      <c r="D79" s="1">
+        <v>35.44</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>439952.16</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11048.46</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.5112866817156</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>451000.62</v>
+      </c>
+      <c r="M79" s="1">
+        <v>451000.62</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="1">
+        <v>705139.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="D80" s="1">
+        <v>3.7951695907</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>2676122.09</v>
+      </c>
+      <c r="H80" s="1">
+        <v>306615.88</v>
+      </c>
+      <c r="I80" s="1">
+        <v>11.457469789803</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>2982737.97</v>
+      </c>
+      <c r="M80" s="1">
+        <v>2982737.97</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>187</v>
+      </c>
+      <c r="B81" s="1">
+        <v>27179.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>24.66</v>
+      </c>
+      <c r="D81" s="1">
+        <v>26.9190006991</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>731631.52</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-61397.38</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-8.3918445722513</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>670234.14</v>
+      </c>
+      <c r="M81" s="1">
+        <v>670234.14</v>
+      </c>
+      <c r="N81" s="1">
         <v>0.11</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>189</v>
+      </c>
+      <c r="B82" s="1">
+        <v>14703.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>178.18</v>
+      </c>
+      <c r="D82" s="1">
+        <v>102.2996402095</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1504111.61</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1115668.93</v>
+      </c>
+      <c r="I82" s="1">
+        <v>74.174610619487</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>2619780.54</v>
+      </c>
+      <c r="M82" s="1">
+        <v>2619780.54</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>191</v>
+      </c>
+      <c r="B83" s="1">
+        <v>12005.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.7527730112</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1173522.04</v>
+      </c>
+      <c r="H83" s="1">
+        <v>528186.71</v>
+      </c>
+      <c r="I83" s="1">
+        <v>45.0086740595</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1701708.75</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1701708.75</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>193</v>
+      </c>
+      <c r="B84" s="1">
+        <v>10224.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>53.93</v>
+      </c>
+      <c r="D84" s="1">
+        <v>56.8533744131</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>581268.9</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-29888.58</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-5.1419540938798</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>551380.32</v>
+      </c>
+      <c r="M84" s="1">
+        <v>551380.32</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>195</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7808.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>388.35</v>
+      </c>
+      <c r="D85" s="1">
+        <v>329.2022015881</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2570410.79</v>
+      </c>
+      <c r="H85" s="1">
+        <v>461826.01</v>
+      </c>
+      <c r="I85" s="1">
+        <v>17.967011802032</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3032236.8</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3032236.8</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="1">
+        <v>44806.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>25.65</v>
+      </c>
+      <c r="D86" s="1">
+        <v>20.7216131768</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>928452.6</v>
+      </c>
+      <c r="H86" s="1">
+        <v>220821.3</v>
+      </c>
+      <c r="I86" s="1">
+        <v>23.783798979076</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>1149273.9</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1149273.9</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>199</v>
+      </c>
+      <c r="B87" s="1">
+        <v>6553.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>463.2448008546</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3035643.18</v>
+      </c>
+      <c r="H87" s="1">
+        <v>213334.22</v>
+      </c>
+      <c r="I87" s="1">
+        <v>7.0276447971728</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3248977.4</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3248977.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="1">
+        <v>35541.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>45.97</v>
+      </c>
+      <c r="D88" s="1">
+        <v>54.3700171633</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1932364.78</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-298545.01</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-15.449723214268</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1633819.77</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1633819.77</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>203</v>
+      </c>
+      <c r="B89" s="1">
+        <v>14274.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D89" s="1">
+        <v>143.1398500771</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2043178.22</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-19838.72</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.97097354532293</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2023339.5</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2023339.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="1">
+        <v>37533.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>15.48</v>
+      </c>
+      <c r="D90" s="1">
+        <v>13.5307611968</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>507850.06</v>
+      </c>
+      <c r="H90" s="1">
+        <v>73160.78</v>
+      </c>
+      <c r="I90" s="1">
+        <v>14.405980379327</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>581010.84</v>
+      </c>
+      <c r="M90" s="1">
+        <v>581010.84</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>207</v>
+      </c>
+      <c r="B91" s="1">
+        <v>21869.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>51.28</v>
+      </c>
+      <c r="D91" s="1">
+        <v>52.1691897206</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1140888.01</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-19445.69</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.7044346009036</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1121442.32</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1121442.32</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>209</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2146.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>508.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>292.6990493942</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>628132.16</v>
+      </c>
+      <c r="H92" s="1">
+        <v>462035.84</v>
+      </c>
+      <c r="I92" s="1">
+        <v>73.557106198797</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1090168.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>1090168.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>211</v>
+      </c>
+      <c r="B93" s="1">
+        <v>14702.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>76.1</v>
+      </c>
+      <c r="D93" s="1">
+        <v>69.2035974697</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1017431.29</v>
+      </c>
+      <c r="H93" s="1">
+        <v>101390.91</v>
+      </c>
+      <c r="I93" s="1">
+        <v>9.96538154434</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1118822.2</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1118822.2</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>213</v>
+      </c>
+      <c r="B94" s="1">
+        <v>246669.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>10.42</v>
+      </c>
+      <c r="D94" s="1">
+        <v>5.1370650548</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1267154.7</v>
+      </c>
+      <c r="H94" s="1">
+        <v>1303136.28</v>
+      </c>
+      <c r="I94" s="1">
+        <v>102.83955700121</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2570290.98</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2570290.98</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>215</v>
+      </c>
+      <c r="B95" s="1">
+        <v>106049.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>17.095</v>
+      </c>
+      <c r="D95" s="1">
+        <v>16.3735864553</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1736402.47</v>
+      </c>
+      <c r="H95" s="1">
+        <v>76505.19</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.4059595238885</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1812907.66</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1812907.66</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>217</v>
+      </c>
+      <c r="B96" s="1">
+        <v>29229.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>153.8</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2922900.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1572520.2</v>
+      </c>
+      <c r="I96" s="1">
+        <v>53.8</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>4495420.2</v>
+      </c>
+      <c r="M96" s="1">
+        <v>4495420.2</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1481.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>2153.32</v>
+      </c>
+      <c r="D97" s="1">
+        <v>1322.4878528022</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>1958604.51</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1230462.41</v>
+      </c>
+      <c r="I97" s="1">
+        <v>62.823423703849</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>3189066.92</v>
+      </c>
+      <c r="M97" s="1">
+        <v>3189066.92</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>221</v>
+      </c>
+      <c r="B98" s="1">
+        <v>9596.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>1078.44</v>
+      </c>
+      <c r="D98" s="1">
+        <v>1076.5319164235</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>10330400.27</v>
+      </c>
+      <c r="H98" s="1">
+        <v>18309.97</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.17724356773641</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>10348710.24</v>
+      </c>
+      <c r="M98" s="1">
+        <v>10348710.24</v>
+      </c>
+      <c r="N98" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>223</v>
+      </c>
+      <c r="B99" s="1">
+        <v>18132.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>135.76</v>
+      </c>
+      <c r="D99" s="1">
+        <v>115.8781325833</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>2101102.3</v>
+      </c>
+      <c r="H99" s="1">
+        <v>360498.02</v>
+      </c>
+      <c r="I99" s="1">
+        <v>17.157566292703</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2461600.32</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2461600.32</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>225</v>
+      </c>
+      <c r="B100" s="1">
+        <v>60558.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D100" s="1">
+        <v>18.1678300142</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>1100207.45</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-136124.09</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-12.372583915879</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>964083.36</v>
+      </c>
+      <c r="M100" s="1">
+        <v>964083.36</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>227</v>
+      </c>
+      <c r="B101" s="1">
+        <v>15605.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>71.9</v>
+      </c>
+      <c r="D101" s="1">
+        <v>68.8863889779</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>1074972.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>47027.4</v>
+      </c>
+      <c r="I101" s="1">
+        <v>4.3747554006285</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>1121999.5</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1121999.5</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>229</v>
+      </c>
+      <c r="B102" s="1">
+        <v>32029.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>28.79</v>
+      </c>
+      <c r="D102" s="1">
+        <v>22.637626526</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>725060.54</v>
+      </c>
+      <c r="H102" s="1">
+        <v>197054.37</v>
+      </c>
+      <c r="I102" s="1">
+        <v>27.177643676485</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>922114.91</v>
+      </c>
+      <c r="M102" s="1">
+        <v>922114.91</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>231</v>
+      </c>
+      <c r="B103" s="1">
+        <v>7483.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>133.8</v>
+      </c>
+      <c r="D103" s="1">
+        <v>143.25</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1071939.75</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-70714.35</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-6.5968586387435</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1001225.4</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1001225.4</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>233</v>
+      </c>
+      <c r="B104" s="1">
+        <v>14404.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>17.14</v>
+      </c>
+      <c r="D104" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>235649.44</v>
+      </c>
+      <c r="H104" s="1">
+        <v>11235.12</v>
+      </c>
+      <c r="I104" s="1">
+        <v>4.7677261613692</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>246884.56</v>
+      </c>
+      <c r="M104" s="1">
+        <v>246884.56</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>235</v>
+      </c>
+      <c r="B105" s="1">
+        <v>9969.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>28.03</v>
+      </c>
+      <c r="D105" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>236863.44</v>
+      </c>
+      <c r="H105" s="1">
+        <v>42567.63</v>
+      </c>
+      <c r="I105" s="1">
+        <v>17.97138047138</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>279431.07</v>
+      </c>
+      <c r="M105" s="1">
+        <v>279431.07</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1">
+        <v>26065.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>34.17</v>
+      </c>
+      <c r="D106" s="1">
+        <v>41.6493642816</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1085590.68</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-194949.63</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-17.957931436921</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>890641.05</v>
+      </c>
+      <c r="M106" s="1">
+        <v>890641.05</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>239</v>
+      </c>
+      <c r="B107" s="1">
+        <v>20346.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>28.48</v>
+      </c>
+      <c r="D107" s="1">
+        <v>28.105081097</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>571825.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>7628.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>1.3339897568138</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>579454.08</v>
+      </c>
+      <c r="M107" s="1">
+        <v>579454.08</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>241</v>
+      </c>
+      <c r="B108" s="1">
+        <v>14203.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>37.38</v>
+      </c>
+      <c r="D108" s="1">
+        <v>37.6861655988</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>535256.61</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-4348.47</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.81240846329763</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>530908.14</v>
+      </c>
+      <c r="M108" s="1">
+        <v>530908.14</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" s="1">
+        <v>11349.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>347.2</v>
+      </c>
+      <c r="D109" s="1">
+        <v>278.929523306</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>3165571.16</v>
+      </c>
+      <c r="H109" s="1">
+        <v>774801.64</v>
+      </c>
+      <c r="I109" s="1">
+        <v>24.47588763097</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3940372.8</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3940372.8</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>232680.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>4.408</v>
+      </c>
+      <c r="D110" s="1">
+        <v>2.6309171824</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>612161.81</v>
+      </c>
+      <c r="H110" s="1">
+        <v>413491.63</v>
+      </c>
+      <c r="I110" s="1">
+        <v>67.54613294155</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>1025653.44</v>
+      </c>
+      <c r="M110" s="1">
+        <v>1025653.44</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>87334.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>9.43</v>
+      </c>
+      <c r="D111" s="1">
+        <v>9.3799942749</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>819192.42</v>
+      </c>
+      <c r="H111" s="1">
+        <v>4367.2</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.53311040158306</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>823559.62</v>
+      </c>
+      <c r="M111" s="1">
+        <v>823559.62</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>249</v>
+      </c>
+      <c r="B112" s="1">
+        <v>37106.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>75.78</v>
+      </c>
+      <c r="D112" s="1">
+        <v>92.0736360696</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3416484.34</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-604591.66</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-17.696310002697</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>2811892.68</v>
+      </c>
+      <c r="M112" s="1">
+        <v>2811892.68</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>251</v>
+      </c>
+      <c r="B113" s="1">
+        <v>33226.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>143.9</v>
+      </c>
+      <c r="D113" s="1">
+        <v>144.1771001625</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>4790428.33</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-9206.93</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.19219429591174</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4781221.4</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4781221.4</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>253</v>
+      </c>
+      <c r="B114" s="1">
+        <v>83311.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>31.46</v>
+      </c>
+      <c r="D114" s="1">
+        <v>32.5006676189</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>2707663.12</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-86699.06</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-3.2019884364344</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>2620964.06</v>
+      </c>
+      <c r="M114" s="1">
+        <v>2620964.06</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>255</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20619.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>268.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>126.6064154421</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>2610497.68</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2915394.32</v>
+      </c>
+      <c r="I115" s="1">
+        <v>111.67963650517</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>5525892.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>5525892.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>257</v>
+      </c>
+      <c r="B116" s="1">
+        <v>26883.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>155.3</v>
+      </c>
+      <c r="D116" s="1">
+        <v>125.955631068</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>3386065.23</v>
+      </c>
+      <c r="H116" s="1">
+        <v>788864.67</v>
+      </c>
+      <c r="I116" s="1">
+        <v>23.297385502523</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>4174929.9</v>
+      </c>
+      <c r="M116" s="1">
+        <v>4174929.9</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>259</v>
+      </c>
+      <c r="B117" s="1">
+        <v>24171.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>269.6</v>
+      </c>
+      <c r="D117" s="1">
+        <v>137.7839721153</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3330376.39</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3186125.21</v>
+      </c>
+      <c r="I117" s="1">
+        <v>95.668622308483</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>6516501.6</v>
+      </c>
+      <c r="M117" s="1">
+        <v>6516501.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>261</v>
+      </c>
+      <c r="B118" s="1">
+        <v>28552.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>16.17</v>
+      </c>
+      <c r="D118" s="1">
+        <v>19.6485465116</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>561005.3</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-99319.46</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-17.703836309568</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>461685.84</v>
+      </c>
+      <c r="M118" s="1">
+        <v>461685.84</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="1">
+        <v>24978.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>75.68</v>
+      </c>
+      <c r="D119" s="1">
+        <v>37.0772728001</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>926116.12</v>
+      </c>
+      <c r="H119" s="1">
+        <v>964218.92</v>
+      </c>
+      <c r="I119" s="1">
+        <v>104.11425729206</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1890335.04</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1890335.04</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1955.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>152.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>256496.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>40664.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>15.853658536585</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>297160.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>297160.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="1">
+        <v>5758.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>51.15</v>
+      </c>
+      <c r="D121" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>302295.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-7773.3</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-2.5714285714286</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>294521.7</v>
+      </c>
+      <c r="M121" s="1">
+        <v>294521.7</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="1">
+        <v>19533.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>58.36</v>
+      </c>
+      <c r="D122" s="1">
+        <v>25.009006809</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>488500.93</v>
+      </c>
+      <c r="H122" s="1">
+        <v>651444.95</v>
+      </c>
+      <c r="I122" s="1">
+        <v>133.35592830908</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1139945.88</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1139945.88</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="1">
+        <v>20363.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>9.356</v>
+      </c>
+      <c r="D123" s="1">
+        <v>11.5050002455</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>234276.32</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-43760.09</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-18.678836170894</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>190516.23</v>
+      </c>
+      <c r="M123" s="1">
+        <v>190516.23</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="1">
+        <v>46003.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>34.6</v>
+      </c>
+      <c r="D124" s="1">
+        <v>29.8923094146</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1375135.91</v>
+      </c>
+      <c r="H124" s="1">
+        <v>216567.89</v>
+      </c>
+      <c r="I124" s="1">
+        <v>15.748835327848</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1591703.8</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1591703.8</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3220.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>237.6</v>
+      </c>
+      <c r="D125" s="1">
+        <v>254.7794906832</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>820389.96</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-55317.96</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-6.7428860294682</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>765072.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>765072.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="D126" s="1">
+        <v>252.5668978805</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1048657.76</v>
+      </c>
+      <c r="H126" s="1">
+        <v>5119.84</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.48822792290213</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1053777.6</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1053777.6</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="1">
+        <v>12937.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>20.36</v>
+      </c>
+      <c r="D127" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>233124.74</v>
+      </c>
+      <c r="H127" s="1">
+        <v>30272.58</v>
+      </c>
+      <c r="I127" s="1">
+        <v>12.985571587125</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>263397.32</v>
+      </c>
+      <c r="M127" s="1">
+        <v>263397.32</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="1">
+        <v>15520.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="D128" s="1">
+        <v>104.2589458763</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1618098.84</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-17986.84</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-1.1116032936529</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1600112.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1600112.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>283</v>
+      </c>
+      <c r="B129" s="1">
+        <v>57240.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>82.21</v>
+      </c>
+      <c r="D129" s="1">
+        <v>66.3206640461</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3796194.81</v>
+      </c>
+      <c r="H129" s="1">
+        <v>909505.59</v>
+      </c>
+      <c r="I129" s="1">
+        <v>23.958348702342</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>4705700.4</v>
+      </c>
+      <c r="M129" s="1">
+        <v>4705700.4</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>285</v>
+      </c>
+      <c r="B130" s="1">
+        <v>38224.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>18.825</v>
+      </c>
+      <c r="D130" s="1">
+        <v>19.003486553</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>726389.27</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-6822.47</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.93923055884347</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>719566.8</v>
+      </c>
+      <c r="M130" s="1">
+        <v>719566.8</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>287</v>
+      </c>
+      <c r="B131" s="1">
+        <v>18725.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>22.88</v>
+      </c>
+      <c r="D131" s="1">
+        <v>26.9722520694</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>505055.42</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-76627.42</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-15.172081511372</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>428428.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>428428.0</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>289</v>
+      </c>
+      <c r="B132" s="1">
+        <v>79027.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>20.38</v>
+      </c>
+      <c r="D132" s="1">
+        <v>19.954608425</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1576952.84</v>
+      </c>
+      <c r="H132" s="1">
+        <v>33617.42</v>
+      </c>
+      <c r="I132" s="1">
+        <v>2.1317961544113</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1610570.26</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1610570.26</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>291</v>
+      </c>
+      <c r="B133" s="1">
+        <v>22660.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>37.01</v>
+      </c>
+      <c r="D133" s="1">
+        <v>37.08</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>840232.8</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-1586.2</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.18878101402373</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>838646.6</v>
+      </c>
+      <c r="M133" s="1">
+        <v>838646.6</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>293</v>
+      </c>
+      <c r="B134" s="1">
+        <v>25466.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>57.1</v>
+      </c>
+      <c r="D134" s="1">
+        <v>60.5302544569</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1541463.46</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-87354.86</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-5.6670081560026</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1454108.6</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1454108.6</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>295</v>
+      </c>
+      <c r="B135" s="1">
+        <v>9854.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>123.5</v>
+      </c>
+      <c r="D135" s="1">
+        <v>106.3950740816</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>1048417.06</v>
+      </c>
+      <c r="H135" s="1">
+        <v>168551.94</v>
+      </c>
+      <c r="I135" s="1">
+        <v>16.076802489269</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1216969.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1216969.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>297</v>
+      </c>
+      <c r="B136" s="1">
+        <v>7328.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.5638100437</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>736931.6</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-181469.2</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-24.624971978403</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>555462.4</v>
+      </c>
+      <c r="M136" s="1">
+        <v>555462.4</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>299</v>
+      </c>
+      <c r="B137" s="1">
+        <v>45994.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>22.38</v>
+      </c>
+      <c r="D137" s="1">
+        <v>28.3329947384</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1303147.76</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-273802.04</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-21.010820752974</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>1029345.72</v>
+      </c>
+      <c r="M137" s="1">
+        <v>1029345.72</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>301</v>
+      </c>
+      <c r="B138" s="1">
+        <v>59598.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>30.48</v>
+      </c>
+      <c r="D138" s="1">
+        <v>36.0588610356</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2149036.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-332488.96</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-15.471539797379</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1816547.04</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1816547.04</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>303</v>
+      </c>
+      <c r="B139" s="1">
+        <v>20783.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.9</v>
+      </c>
+      <c r="D139" s="1">
+        <v>31.4293547611</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>653196.28</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-177265.58</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-27.138179660178</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>475930.7</v>
+      </c>
+      <c r="M139" s="1">
+        <v>475930.7</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>305</v>
+      </c>
+      <c r="B140" s="1">
+        <v>33725.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>60.18</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.5107454411</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>3288549.89</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-1258979.39</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-38.283724806133</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>2029570.5</v>
+      </c>
+      <c r="M140" s="1">
+        <v>2029570.5</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>307</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1129.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D141" s="1">
+        <v>276.050044287</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>242730.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>242730.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>242730.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>309</v>
+      </c>
+      <c r="B142" s="1">
+        <v>210.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>114.86</v>
+      </c>
+      <c r="D142" s="1">
+        <v>115.383559322</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>31190.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>31190.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>31190.0</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>311</v>
+      </c>
+      <c r="B143" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>105.865</v>
+      </c>
+      <c r="D143" s="1">
+        <v>105.945</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-9680.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>-9680.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>-9680.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>313</v>
+      </c>
+      <c r="B144" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>6357.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-17250.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>-17250.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>-17250.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>315</v>
+      </c>
+      <c r="B145" s="1">
+        <v>-32.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>126.13</v>
+      </c>
+      <c r="D145" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-11520.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>-11520.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>-11520.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>317</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1206000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.00551161</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1206066.47</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-18216.77</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.5104283597238</v>
+      </c>
+      <c r="J146">
+        <v>1.59</v>
+      </c>
+      <c r="K146" t="s">
+        <v>318</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1187849.7</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1207013.54</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>320</v>
+      </c>
+      <c r="B147" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.579</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>397324.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>992.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.24967029426866</v>
+      </c>
+      <c r="J147">
+        <v>0.31</v>
+      </c>
+      <c r="K147" t="s">
+        <v>321</v>
+      </c>
+      <c r="L147" s="1">
+        <v>398316.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>399547.51</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>323</v>
+      </c>
+      <c r="B148" s="1">
+        <v>488000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>109.125</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.26691803</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>494182.56</v>
+      </c>
+      <c r="H148" s="1">
+        <v>38347.44</v>
+      </c>
+      <c r="I148" s="1">
+        <v>7.7597720162363</v>
+      </c>
+      <c r="J148">
+        <v>3.84</v>
+      </c>
+      <c r="K148" t="s">
+        <v>324</v>
+      </c>
+      <c r="L148" s="1">
+        <v>532530.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>551256.16</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>326</v>
+      </c>
+      <c r="B149" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.804</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>698929.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>6699.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.95846645367412</v>
+      </c>
+      <c r="J149">
+        <v>0.42</v>
+      </c>
+      <c r="K149" t="s">
+        <v>327</v>
+      </c>
+      <c r="L149" s="1">
+        <v>705628.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>708581.42</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>101.929</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>599340.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>12234.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2.0412453699069</v>
+      </c>
+      <c r="J150">
+        <v>0.86</v>
+      </c>
+      <c r="K150" t="s">
+        <v>330</v>
+      </c>
+      <c r="L150" s="1">
+        <v>611574.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>616743.86</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>332</v>
+      </c>
+      <c r="B151" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>91.618</v>
+      </c>
+      <c r="D151" s="1">
+        <v>91.85654636</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>1010422.01</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-2624.01</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.25969446172298</v>
+      </c>
+      <c r="J151">
+        <v>1.17</v>
+      </c>
+      <c r="K151" t="s">
+        <v>333</v>
+      </c>
+      <c r="L151" s="1">
+        <v>1007798.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>1020625.05</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>603000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>98.782</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>598959.9</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-3304.44</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.55169636564985</v>
+      </c>
+      <c r="J152">
+        <v>2.25</v>
+      </c>
+      <c r="K152" t="s">
+        <v>336</v>
+      </c>
+      <c r="L152" s="1">
+        <v>595655.46</v>
+      </c>
+      <c r="M152" s="1">
+        <v>609222.96</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>338</v>
+      </c>
+      <c r="B153" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>97.213</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>595518.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-12240.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-2.0553534905746</v>
+      </c>
+      <c r="J153">
+        <v>0.53</v>
+      </c>
+      <c r="K153" t="s">
+        <v>339</v>
+      </c>
+      <c r="L153" s="1">
+        <v>583278.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>586483.48</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>353000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>94.269</v>
+      </c>
+      <c r="D154" s="1">
+        <v>93.76066856</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>330975.16</v>
+      </c>
+      <c r="H154" s="1">
+        <v>1794.41</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.54215851123087</v>
+      </c>
+      <c r="J154">
+        <v>0.55</v>
+      </c>
+      <c r="K154" t="s">
+        <v>342</v>
+      </c>
+      <c r="L154" s="1">
+        <v>332769.57</v>
+      </c>
+      <c r="M154" s="1">
+        <v>334717.11</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>344</v>
+      </c>
+      <c r="B155" s="1">
+        <v>337000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>335807.02</v>
+      </c>
+      <c r="H155" s="1">
+        <v>751.51</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.22379222447464</v>
+      </c>
+      <c r="J155">
+        <v>0.62</v>
+      </c>
+      <c r="K155" t="s">
+        <v>345</v>
+      </c>
+      <c r="L155" s="1">
+        <v>336558.53</v>
+      </c>
+      <c r="M155" s="1">
+        <v>338659.01</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>347</v>
+      </c>
+      <c r="B156" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>102.153</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.705752</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>503528.76</v>
+      </c>
+      <c r="H156" s="1">
+        <v>7236.24</v>
+      </c>
+      <c r="I156" s="1">
+        <v>1.4371055984965</v>
+      </c>
+      <c r="J156">
+        <v>0.15</v>
+      </c>
+      <c r="K156">
+        <v>739.73</v>
+      </c>
+      <c r="L156" s="1">
+        <v>510765.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>511504.73</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>349</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>110.325</v>
+      </c>
+      <c r="D157" s="1">
+        <v>104.89389273</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>1153832.82</v>
+      </c>
+      <c r="H157" s="1">
+        <v>59742.18</v>
+      </c>
+      <c r="I157" s="1">
+        <v>5.1777154336796</v>
+      </c>
+      <c r="J157">
+        <v>5.57</v>
+      </c>
+      <c r="K157" t="s">
+        <v>350</v>
+      </c>
+      <c r="L157" s="1">
+        <v>1213575.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1274830.72</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>352</v>
+      </c>
+      <c r="B158" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>799627.4</v>
+      </c>
+      <c r="H158" s="1">
+        <v>4946.48</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.6185981120707</v>
+      </c>
+      <c r="J158">
+        <v>0.66</v>
+      </c>
+      <c r="K158" t="s">
+        <v>353</v>
+      </c>
+      <c r="L158" s="1">
+        <v>804573.88</v>
+      </c>
+      <c r="M158" s="1">
+        <v>809853.88</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>355</v>
+      </c>
+      <c r="B159" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>104.417</v>
+      </c>
+      <c r="D159" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>319950.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-6699.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-2.0937646507267</v>
+      </c>
+      <c r="J159">
+        <v>0.79</v>
+      </c>
+      <c r="K159" t="s">
+        <v>356</v>
+      </c>
+      <c r="L159" s="1">
+        <v>313251.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>315634.56</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>358</v>
+      </c>
+      <c r="B160" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>96.708</v>
+      </c>
+      <c r="D160" s="1">
+        <v>96.86</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>1259180.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-1976.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.15692752426182</v>
+      </c>
+      <c r="J160">
+        <v>1.67</v>
+      </c>
+      <c r="K160" t="s">
+        <v>359</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1257204.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1278965.64</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>361</v>
+      </c>
+      <c r="B161" s="1">
+        <v>897000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.286</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.93515942</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>905388.38</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-14792.96</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-1.6338800372057</v>
+      </c>
+      <c r="J161">
+        <v>3.04</v>
+      </c>
+      <c r="K161" t="s">
+        <v>362</v>
+      </c>
+      <c r="L161" s="1">
+        <v>890595.42</v>
+      </c>
+      <c r="M161" s="1">
+        <v>917824.01</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>364</v>
+      </c>
+      <c r="B162" s="1">
+        <v>3780000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>87.886</v>
+      </c>
+      <c r="D162" s="1">
+        <v>86.91335767</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>3285324.92</v>
+      </c>
+      <c r="H162" s="1">
+        <v>36765.88</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.1190941807972</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>3322090.8</v>
+      </c>
+      <c r="M162" s="1">
+        <v>3322090.8</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>366</v>
+      </c>
+      <c r="B163" s="1">
+        <v>244000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>60.554</v>
+      </c>
+      <c r="D163" s="1">
+        <v>60.04517623</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>146510.23</v>
+      </c>
+      <c r="H163" s="1">
+        <v>1241.53</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.84740157735061</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>147751.76</v>
+      </c>
+      <c r="M163" s="1">
+        <v>147751.76</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>368</v>
+      </c>
+      <c r="B164" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>545129.26</v>
+      </c>
+      <c r="H164" s="1">
+        <v>3599.26</v>
+      </c>
+      <c r="I164" s="1">
+        <v>0.66025808264264</v>
+      </c>
+      <c r="J164">
+        <v>0.49</v>
+      </c>
+      <c r="K164" t="s">
+        <v>369</v>
+      </c>
+      <c r="L164" s="1">
+        <v>548728.52</v>
+      </c>
+      <c r="M164" s="1">
+        <v>551387.55</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>371</v>
+      </c>
+      <c r="B165" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>92.331</v>
+      </c>
+      <c r="D165" s="1">
+        <v>91.59725</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>366389.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>2935.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.80106116722937</v>
+      </c>
+      <c r="J165">
+        <v>0.94</v>
+      </c>
+      <c r="K165" t="s">
+        <v>372</v>
+      </c>
+      <c r="L165" s="1">
+        <v>369324.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>373093.86</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>374</v>
+      </c>
+      <c r="B166" s="1">
+        <v>494000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.26</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.7472004</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>492751.17</v>
+      </c>
+      <c r="H166" s="1">
+        <v>2533.23</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.51409923592875</v>
+      </c>
+      <c r="J166">
+        <v>1.56</v>
+      </c>
+      <c r="K166" t="s">
+        <v>375</v>
+      </c>
+      <c r="L166" s="1">
+        <v>495284.4</v>
+      </c>
+      <c r="M166" s="1">
+        <v>503004.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>377</v>
+      </c>
+      <c r="B167" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>101.038</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>798672.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>9632.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.206001963259</v>
+      </c>
+      <c r="J167">
+        <v>0.91</v>
+      </c>
+      <c r="K167" t="s">
+        <v>378</v>
+      </c>
+      <c r="L167" s="1">
+        <v>808304.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>815569.75</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>380</v>
+      </c>
+      <c r="B168" s="1">
+        <v>746000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.992</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>740763.08</v>
+      </c>
+      <c r="H168" s="1">
+        <v>12637.24</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1.7059759511773</v>
+      </c>
+      <c r="J168">
+        <v>1.04</v>
+      </c>
+      <c r="K168" t="s">
+        <v>381</v>
+      </c>
+      <c r="L168" s="1">
+        <v>753400.32</v>
+      </c>
+      <c r="M168" s="1">
+        <v>761161.79</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>383</v>
+      </c>
+      <c r="B169" s="1">
+        <v>123000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>102.947</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.02331707</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>126718.68</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-93.87</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.074077476185831</v>
+      </c>
+      <c r="J169">
+        <v>4.33</v>
+      </c>
+      <c r="K169" t="s">
+        <v>384</v>
+      </c>
+      <c r="L169" s="1">
+        <v>126624.81</v>
+      </c>
+      <c r="M169" s="1">
+        <v>131955.09</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>386</v>
+      </c>
+      <c r="B170" s="1">
+        <v>783000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.062</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>778763.97</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-3108.51</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.39915945263878</v>
+      </c>
+      <c r="J170">
+        <v>1.61</v>
+      </c>
+      <c r="K170" t="s">
+        <v>387</v>
+      </c>
+      <c r="L170" s="1">
+        <v>775655.46</v>
+      </c>
+      <c r="M170" s="1">
+        <v>788274.63</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>389</v>
+      </c>
+      <c r="B171" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>794336.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-4664.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.58715707207026</v>
+      </c>
+      <c r="J171">
+        <v>1.62</v>
+      </c>
+      <c r="K171" t="s">
+        <v>390</v>
+      </c>
+      <c r="L171" s="1">
+        <v>789672.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>802636.38</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>392</v>
+      </c>
+      <c r="B172" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.655</v>
+      </c>
+      <c r="D172" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-16443.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2.2804939613996</v>
+      </c>
+      <c r="J172">
+        <v>1.62</v>
+      </c>
+      <c r="K172" t="s">
+        <v>393</v>
+      </c>
+      <c r="L172" s="1">
+        <v>704585.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>715948.01</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>395</v>
+      </c>
+      <c r="B173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>89.24</v>
+      </c>
+      <c r="D173" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>11600.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.6691210308329</v>
+      </c>
+      <c r="J173">
+        <v>0.18</v>
+      </c>
+      <c r="K173">
+        <v>878.74</v>
+      </c>
+      <c r="L173" s="1">
+        <v>446200.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>447078.74</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>397</v>
+      </c>
+      <c r="B174" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.074</v>
+      </c>
+      <c r="D174" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-4212.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.3310832590682</v>
+      </c>
+      <c r="J174">
+        <v>0.53</v>
+      </c>
+      <c r="K174" t="s">
+        <v>398</v>
+      </c>
+      <c r="L174" s="1">
+        <v>312222.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>313816.08</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>400</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-7143.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-0.54972286825583</v>
+      </c>
+      <c r="J175">
+        <v>1.29</v>
+      </c>
+      <c r="K175" t="s">
+        <v>401</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1292239.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1308947.56</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>403</v>
+      </c>
+      <c r="B176" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.156</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>901404.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-2304.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.25560126203123</v>
+      </c>
+      <c r="J176">
+        <v>0.39</v>
+      </c>
+      <c r="K176" t="s">
+        <v>404</v>
+      </c>
+      <c r="L176" s="1">
+        <v>899100.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>902595.21</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>406</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7501434.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.423</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.95507686</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>7498064.12</v>
+      </c>
+      <c r="H177" s="1">
+        <v>35100.94</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.46813336666958</v>
+      </c>
+      <c r="J177">
+        <v>0.42</v>
+      </c>
+      <c r="K177" t="s">
+        <v>407</v>
+      </c>
+      <c r="L177" s="1">
+        <v>7533165.06</v>
+      </c>
+      <c r="M177" s="1">
+        <v>7564383.36</v>
+      </c>
+      <c r="N177" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>409</v>
+      </c>
+      <c r="B178" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>607000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-7769.6</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.28</v>
+      </c>
+      <c r="J178">
+        <v>2.22</v>
+      </c>
+      <c r="K178" t="s">
+        <v>410</v>
+      </c>
+      <c r="L178" s="1">
+        <v>599230.4</v>
+      </c>
+      <c r="M178" s="1">
+        <v>612708.84</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>412</v>
+      </c>
+      <c r="B179" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.383</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.383</v>
+      </c>
+      <c r="J179">
+        <v>0.52</v>
+      </c>
+      <c r="K179" t="s">
+        <v>413</v>
+      </c>
+      <c r="L179" s="1">
+        <v>506915.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>509515.03</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>415</v>
+      </c>
+      <c r="B180" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>105.367</v>
+      </c>
+      <c r="D180" s="1">
+        <v>100.6308</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>603784.8</v>
+      </c>
+      <c r="H180" s="1">
+        <v>28417.2</v>
+      </c>
+      <c r="I180" s="1">
+        <v>4.7065113265521</v>
+      </c>
+      <c r="J180">
+        <v>3.1</v>
+      </c>
+      <c r="K180" t="s">
+        <v>416</v>
+      </c>
+      <c r="L180" s="1">
+        <v>632202.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>650785.56</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>418</v>
+      </c>
+      <c r="B181" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>99.293</v>
+      </c>
+      <c r="D181" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>600168.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-4410.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.73479425760787</v>
+      </c>
+      <c r="J181">
+        <v>1.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>419</v>
+      </c>
+      <c r="L181" s="1">
+        <v>595758.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>606382.3</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>421</v>
+      </c>
+      <c r="B182" s="1">
+        <v>861000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>102.435</v>
+      </c>
+      <c r="D182" s="1">
+        <v>100.08714286</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>861750.3</v>
+      </c>
+      <c r="H182" s="1">
+        <v>20215.05</v>
+      </c>
+      <c r="I182" s="1">
+        <v>2.3458129344428</v>
+      </c>
+      <c r="J182">
+        <v>0.66</v>
+      </c>
+      <c r="K182" t="s">
+        <v>422</v>
+      </c>
+      <c r="L182" s="1">
+        <v>881965.35</v>
+      </c>
+      <c r="M182" s="1">
+        <v>887609.03</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>424</v>
+      </c>
+      <c r="B183" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>95.518</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.602</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>199204.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-8168.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-4.1003192706974</v>
+      </c>
+      <c r="J183">
+        <v>0.75</v>
+      </c>
+      <c r="K183" t="s">
+        <v>425</v>
+      </c>
+      <c r="L183" s="1">
+        <v>191036.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>192541.48</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>427</v>
+      </c>
+      <c r="B184" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>101.605</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>497030.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>10995.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>2.2121401122669</v>
+      </c>
+      <c r="J184">
+        <v>1.39</v>
+      </c>
+      <c r="K184" t="s">
+        <v>428</v>
+      </c>
+      <c r="L184" s="1">
+        <v>508025.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>514975.34</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>430</v>
+      </c>
+      <c r="B185" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>89.834</v>
+      </c>
+      <c r="D185" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>350832.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>8504.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>2.423952205044</v>
+      </c>
+      <c r="J185">
+        <v>1.57</v>
+      </c>
+      <c r="K185" t="s">
+        <v>431</v>
+      </c>
+      <c r="L185" s="1">
+        <v>359336.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>365600.38</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>433</v>
+      </c>
+      <c r="B186" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.629</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.46222222</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>922160.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-16499.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-1.7891689077817</v>
+      </c>
+      <c r="J186">
+        <v>1.86</v>
+      </c>
+      <c r="K186" t="s">
+        <v>434</v>
+      </c>
+      <c r="L186" s="1">
+        <v>905661.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>922428.12</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>436</v>
+      </c>
+      <c r="B187" s="1">
+        <v>614000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>611101.92</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-7589.04</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.2418615866892</v>
+      </c>
+      <c r="J187">
+        <v>2.16</v>
+      </c>
+      <c r="K187" t="s">
+        <v>437</v>
+      </c>
+      <c r="L187" s="1">
+        <v>603512.88</v>
+      </c>
+      <c r="M187" s="1">
+        <v>616797.99</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>439</v>
+      </c>
+      <c r="B188" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.066</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>696220.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-9758.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.4015684697366</v>
+      </c>
+      <c r="J188">
+        <v>2.6</v>
+      </c>
+      <c r="K188" t="s">
+        <v>440</v>
+      </c>
+      <c r="L188" s="1">
+        <v>686462.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>704650.01</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>442</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>92.164</v>
+      </c>
+      <c r="D189" s="1">
+        <v>83.781</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1172934.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>117362.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>10.005848581421</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1290296.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1290296.0</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>444</v>
+      </c>
+      <c r="B190" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>502250.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-7555.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-1.504230960677</v>
+      </c>
+      <c r="J190">
+        <v>0.59</v>
+      </c>
+      <c r="K190" t="s">
+        <v>445</v>
+      </c>
+      <c r="L190" s="1">
+        <v>494695.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>497667.6</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>447</v>
+      </c>
+      <c r="B191" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>95.921</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-18936.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-3.1854012535705</v>
+      </c>
+      <c r="J191">
+        <v>2.75</v>
+      </c>
+      <c r="K191" t="s">
+        <v>448</v>
+      </c>
+      <c r="L191" s="1">
+        <v>575526.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>592038.33</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>450</v>
+      </c>
+      <c r="B192" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>105.274</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>629520.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>2124.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.33739992375143</v>
+      </c>
+      <c r="J192">
+        <v>2.74</v>
+      </c>
+      <c r="K192" t="s">
+        <v>451</v>
+      </c>
+      <c r="L192" s="1">
+        <v>631644.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>648065.92</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>453</v>
+      </c>
+      <c r="B193" s="1">
+        <v>616000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>103.545</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>615710.48</v>
+      </c>
+      <c r="H193" s="1">
+        <v>22126.72</v>
+      </c>
+      <c r="I193" s="1">
+        <v>3.5936890338459</v>
+      </c>
+      <c r="J193">
+        <v>1.35</v>
+      </c>
+      <c r="K193" t="s">
+        <v>454</v>
+      </c>
+      <c r="L193" s="1">
+        <v>637837.2</v>
+      </c>
+      <c r="M193" s="1">
+        <v>646174.3</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>456</v>
+      </c>
+      <c r="B194" s="1">
+        <v>342000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>339448.68</v>
+      </c>
+      <c r="H194" s="1">
+        <v>2000.7</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0.58939690088057</v>
+      </c>
+      <c r="J194">
+        <v>0.31</v>
+      </c>
+      <c r="K194" t="s">
+        <v>457</v>
+      </c>
+      <c r="L194" s="1">
+        <v>341449.38</v>
+      </c>
+      <c r="M194" s="1">
+        <v>342492.95</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>459</v>
+      </c>
+      <c r="B195" s="1">
+        <v>550000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>101.766</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>549686.5</v>
+      </c>
+      <c r="H195" s="1">
+        <v>10026.5</v>
+      </c>
+      <c r="I195" s="1">
+        <v>1.8240397026305</v>
+      </c>
+      <c r="J195">
+        <v>1.08</v>
+      </c>
+      <c r="K195" t="s">
+        <v>460</v>
+      </c>
+      <c r="L195" s="1">
+        <v>559713.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>565680.12</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>462</v>
+      </c>
+      <c r="B196" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>101.953</v>
+      </c>
+      <c r="D196" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>398444.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>9368.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>2.3511459577757</v>
+      </c>
+      <c r="J196">
+        <v>3.92</v>
+      </c>
+      <c r="K196" t="s">
+        <v>463</v>
+      </c>
+      <c r="L196" s="1">
+        <v>407812.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>423505.15</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>465</v>
+      </c>
+      <c r="B197" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>100.103</v>
+      </c>
+      <c r="D197" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-11895.55</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-1.3031612770741</v>
+      </c>
+      <c r="J197">
+        <v>0.53</v>
+      </c>
+      <c r="K197" t="s">
+        <v>466</v>
+      </c>
+      <c r="L197" s="1">
+        <v>900927.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>905707.48</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>468</v>
+      </c>
+      <c r="B198" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>104.408</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>498305.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>23735.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>4.7631470685624</v>
+      </c>
+      <c r="J198">
+        <v>0.43</v>
+      </c>
+      <c r="K198" t="s">
+        <v>469</v>
+      </c>
+      <c r="L198" s="1">
+        <v>522040.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>524194.11</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>471</v>
+      </c>
+      <c r="B199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.36</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>16800.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>3.36</v>
+      </c>
+      <c r="J199">
+        <v>0.72</v>
+      </c>
+      <c r="K199" t="s">
+        <v>472</v>
+      </c>
+      <c r="L199" s="1">
+        <v>516800.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>520423.97</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>474</v>
+      </c>
+      <c r="B200" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>106.866</v>
+      </c>
+      <c r="D200" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-12170.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-2.2268984446478</v>
+      </c>
+      <c r="J200">
+        <v>2.4</v>
+      </c>
+      <c r="K200" t="s">
+        <v>475</v>
+      </c>
+      <c r="L200" s="1">
+        <v>534330.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>546340.27</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>477</v>
+      </c>
+      <c r="B201" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>599112.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-3606.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.6018907983816</v>
+      </c>
+      <c r="J201">
+        <v>0.77</v>
+      </c>
+      <c r="K201" t="s">
+        <v>478</v>
+      </c>
+      <c r="L201" s="1">
+        <v>595506.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>600108.74</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>480</v>
+      </c>
+      <c r="B202" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>414726.1</v>
+      </c>
+      <c r="H202" s="1">
+        <v>738.7</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.17811755758801</v>
+      </c>
+      <c r="J202">
+        <v>0.63</v>
+      </c>
+      <c r="K202" t="s">
+        <v>481</v>
+      </c>
+      <c r="L202" s="1">
+        <v>415464.8</v>
+      </c>
+      <c r="M202" s="1">
+        <v>418088.4</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>483</v>
+      </c>
+      <c r="B203" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>100.934</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>3736.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.934</v>
+      </c>
+      <c r="J203">
+        <v>1.03</v>
+      </c>
+      <c r="K203" t="s">
+        <v>484</v>
+      </c>
+      <c r="L203" s="1">
+        <v>403736.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>407842.47</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>486</v>
+      </c>
+      <c r="B204" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>104.679</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.71057857</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>704974.05</v>
+      </c>
+      <c r="H204" s="1">
+        <v>27778.95</v>
+      </c>
+      <c r="I204" s="1">
+        <v>3.9404216367964</v>
+      </c>
+      <c r="J204">
+        <v>4.21</v>
+      </c>
+      <c r="K204" t="s">
+        <v>487</v>
+      </c>
+      <c r="L204" s="1">
+        <v>732753.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>762191.36</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>489</v>
+      </c>
+      <c r="B205" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>99.598</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>27.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>0.0090371426563175</v>
+      </c>
+      <c r="J205">
+        <v>1.35</v>
+      </c>
+      <c r="K205" t="s">
+        <v>490</v>
+      </c>
+      <c r="L205" s="1">
+        <v>298794.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>302844.0</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>492</v>
+      </c>
+      <c r="B206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>102.703</v>
+      </c>
+      <c r="D206" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="H206" s="1">
+        <v>12593.85</v>
+      </c>
+      <c r="I206" s="1">
+        <v>4.2616596814072</v>
+      </c>
+      <c r="J206">
+        <v>3.02</v>
+      </c>
+      <c r="K206" t="s">
+        <v>493</v>
+      </c>
+      <c r="L206" s="1">
+        <v>308109.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>317154.21</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>495</v>
+      </c>
+      <c r="B207" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>86.031</v>
+      </c>
+      <c r="D207" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>639.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.082596556537925</v>
+      </c>
+      <c r="J207">
+        <v>0.61</v>
+      </c>
+      <c r="K207" t="s">
+        <v>496</v>
+      </c>
+      <c r="L207" s="1">
+        <v>774279.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>779811.53</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>498</v>
+      </c>
+      <c r="B208" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>503250.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-6080.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-1.2081470442126</v>
+      </c>
+      <c r="J208">
+        <v>1.44</v>
+      </c>
+      <c r="K208" t="s">
+        <v>499</v>
+      </c>
+      <c r="L208" s="1">
+        <v>497170.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>504361.78</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>501</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>301860.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-3969.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.3148479427549</v>
+      </c>
+      <c r="J209">
+        <v>0.43</v>
+      </c>
+      <c r="K209" t="s">
+        <v>502</v>
+      </c>
+      <c r="L209" s="1">
+        <v>297891.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>299175.25</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>504</v>
+      </c>
+      <c r="B210" s="1">
+        <v>356000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.451</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>354796.72</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2808.84</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.79167586442175</v>
+      </c>
+      <c r="J210">
+        <v>0.77</v>
+      </c>
+      <c r="K210" t="s">
+        <v>505</v>
+      </c>
+      <c r="L210" s="1">
+        <v>357605.56</v>
+      </c>
+      <c r="M210" s="1">
+        <v>360363.34</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>507</v>
+      </c>
+      <c r="B211" s="1">
+        <v>777000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>99.574</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.67453282</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>774471.12</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-781.14</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-0.10086108827402</v>
+      </c>
+      <c r="J211">
+        <v>0.07</v>
+      </c>
+      <c r="K211">
+        <v>540.17</v>
+      </c>
+      <c r="L211" s="1">
+        <v>773689.98</v>
+      </c>
+      <c r="M211" s="1">
+        <v>774230.15</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>509</v>
+      </c>
+      <c r="B212" s="1">
+        <v>290000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>288755.9</v>
+      </c>
+      <c r="H212" s="1">
+        <v>443.7</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.15365919795925</v>
+      </c>
+      <c r="J212">
+        <v>2.18</v>
+      </c>
+      <c r="K212" t="s">
+        <v>510</v>
+      </c>
+      <c r="L212" s="1">
+        <v>289199.6</v>
+      </c>
+      <c r="M212" s="1">
+        <v>295525.97</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>512</v>
+      </c>
+      <c r="B213" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>99.356</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-2576.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-0.644</v>
+      </c>
+      <c r="J213">
+        <v>2.71</v>
+      </c>
+      <c r="K213" t="s">
+        <v>513</v>
+      </c>
+      <c r="L213" s="1">
+        <v>397424.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>408267.86</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>515</v>
+      </c>
+      <c r="B214" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1228000.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-17167.44</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-1.398</v>
+      </c>
+      <c r="J214">
+        <v>1.62</v>
+      </c>
+      <c r="K214" t="s">
+        <v>516</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1210832.56</v>
+      </c>
+      <c r="M214" s="1">
+        <v>1230669.23</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>518</v>
+      </c>
+      <c r="B215" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D215" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-13649.7</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.578</v>
+      </c>
+      <c r="J215">
+        <v>3.17</v>
+      </c>
+      <c r="K215" t="s">
+        <v>519</v>
+      </c>
+      <c r="L215" s="1">
+        <v>851350.3</v>
+      </c>
+      <c r="M215" s="1">
+        <v>878730.99</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>521</v>
+      </c>
+      <c r="B216" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.269</v>
+      </c>
+      <c r="D216" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-6906.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-1.1461860187214</v>
+      </c>
+      <c r="J216">
+        <v>0.61</v>
+      </c>
+      <c r="K216" t="s">
+        <v>522</v>
+      </c>
+      <c r="L216" s="1">
+        <v>595614.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>599248.93</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>524</v>
+      </c>
+      <c r="B217" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>273.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0.039291147402251</v>
+      </c>
+      <c r="J217">
+        <v>1.55</v>
+      </c>
+      <c r="K217" t="s">
+        <v>525</v>
+      </c>
+      <c r="L217" s="1">
+        <v>695086.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>705909.63</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>527</v>
+      </c>
+      <c r="B218" s="1">
+        <v>867000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>864667.77</v>
+      </c>
+      <c r="H218" s="1">
+        <v>5375.4</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0.62167229848292</v>
+      </c>
+      <c r="J218">
+        <v>0.42</v>
+      </c>
+      <c r="K218" t="s">
+        <v>528</v>
+      </c>
+      <c r="L218" s="1">
+        <v>870043.17</v>
+      </c>
+      <c r="M218" s="1">
+        <v>873695.26</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>530</v>
+      </c>
+      <c r="B219" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-8523.56</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.82436409078083</v>
+      </c>
+      <c r="J219">
+        <v>0.44</v>
+      </c>
+      <c r="K219" t="s">
+        <v>531</v>
+      </c>
+      <c r="L219" s="1">
+        <v>1025432.2</v>
+      </c>
+      <c r="M219" s="1">
+        <v>1030028.42</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>533</v>
+      </c>
+      <c r="B220" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>91.834</v>
+      </c>
+      <c r="D220" s="1">
+        <v>81.26785667</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>487607.14</v>
+      </c>
+      <c r="H220" s="1">
+        <v>63396.86</v>
+      </c>
+      <c r="I220" s="1">
+        <v>13.001626678395</v>
+      </c>
+      <c r="J220">
+        <v>1.56</v>
+      </c>
+      <c r="K220" t="s">
+        <v>534</v>
+      </c>
+      <c r="L220" s="1">
+        <v>551004.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>560373.86</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>536</v>
+      </c>
+      <c r="B221" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>102.089</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>28891.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>2.4152780065158</v>
+      </c>
+      <c r="J221">
+        <v>1.95</v>
+      </c>
+      <c r="K221" t="s">
+        <v>537</v>
+      </c>
+      <c r="L221" s="1">
+        <v>1225068.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>1248509.1</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>539</v>
+      </c>
+      <c r="B222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D222" s="1">
+        <v>100.29166667</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>601750.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>3704.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0.61553801412547</v>
+      </c>
+      <c r="J222">
+        <v>1.01</v>
+      </c>
+      <c r="K222" t="s">
+        <v>540</v>
+      </c>
+      <c r="L222" s="1">
+        <v>605454.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>611489.85</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>542</v>
+      </c>
+      <c r="B223" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D223" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>593772.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>1254.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.21119217477416</v>
+      </c>
+      <c r="J223">
+        <v>0.81</v>
+      </c>
+      <c r="K223" t="s">
+        <v>543</v>
+      </c>
+      <c r="L223" s="1">
+        <v>595026.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>599895.86</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>545</v>
+      </c>
+      <c r="B224" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>93.191</v>
+      </c>
+      <c r="D224" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="H224" s="1">
+        <v>14347.88</v>
+      </c>
+      <c r="I224" s="1">
+        <v>4.9889885273167</v>
+      </c>
+      <c r="J224">
+        <v>0.13</v>
+      </c>
+      <c r="K224">
+        <v>416.1</v>
+      </c>
+      <c r="L224" s="1">
+        <v>301938.84</v>
+      </c>
+      <c r="M224" s="1">
+        <v>302354.94</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>547</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>102.747</v>
+      </c>
+      <c r="D225" s="1">
+        <v>102.316</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>204632.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>862.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.4212439892099</v>
+      </c>
+      <c r="J225">
+        <v>0.73</v>
+      </c>
+      <c r="K225" t="s">
+        <v>548</v>
+      </c>
+      <c r="L225" s="1">
+        <v>205494.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>206962.49</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>550</v>
+      </c>
+      <c r="B226" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>98.329</v>
+      </c>
+      <c r="D226" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>1003300.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-20010.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-1.9944184192166</v>
+      </c>
+      <c r="J226">
+        <v>1.04</v>
+      </c>
+      <c r="K226" t="s">
+        <v>551</v>
+      </c>
+      <c r="L226" s="1">
+        <v>983290.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>993646.16</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>553</v>
+      </c>
+      <c r="B227" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>101.555</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>398604.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>7616.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.9106682321301</v>
+      </c>
+      <c r="J227">
+        <v>1.05</v>
+      </c>
+      <c r="K227" t="s">
+        <v>554</v>
+      </c>
+      <c r="L227" s="1">
+        <v>406220.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>410426.85</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>556</v>
+      </c>
+      <c r="B228" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.74</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>696380.64</v>
+      </c>
+      <c r="H228" s="1">
+        <v>6784.56</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.97426028385855</v>
+      </c>
+      <c r="J228">
+        <v>0.48</v>
+      </c>
+      <c r="K228" t="s">
+        <v>557</v>
+      </c>
+      <c r="L228" s="1">
+        <v>703165.2</v>
+      </c>
+      <c r="M228" s="1">
+        <v>706499.82</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>559</v>
+      </c>
+      <c r="B229" s="1">
+        <v>5215722.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.403</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.75464567</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>5202925.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>33816.36</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.64994901906139</v>
+      </c>
+      <c r="J229">
+        <v>1.93</v>
+      </c>
+      <c r="K229" t="s">
+        <v>560</v>
+      </c>
+      <c r="L229" s="1">
+        <v>5236741.36</v>
+      </c>
+      <c r="M229" s="1">
+        <v>5337536.97</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>562</v>
+      </c>
+      <c r="B230" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>399064.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>856.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.21450193452679</v>
+      </c>
+      <c r="J230">
+        <v>0.35</v>
+      </c>
+      <c r="K230" t="s">
+        <v>563</v>
+      </c>
+      <c r="L230" s="1">
+        <v>399920.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>401317.26</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>565</v>
+      </c>
+      <c r="B231" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>219879.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-2954.6</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.3437390564811</v>
+      </c>
+      <c r="J231">
+        <v>1.98</v>
+      </c>
+      <c r="K231" t="s">
+        <v>566</v>
+      </c>
+      <c r="L231" s="1">
+        <v>216924.4</v>
+      </c>
+      <c r="M231" s="1">
+        <v>221282.57</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>568</v>
+      </c>
+      <c r="B232" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.95</v>
+      </c>
+      <c r="D232" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>394840.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.24313646033836</v>
+      </c>
+      <c r="J232">
+        <v>1.53</v>
+      </c>
+      <c r="K232" t="s">
+        <v>569</v>
+      </c>
+      <c r="L232" s="1">
+        <v>395800.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>401936.99</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>571</v>
+      </c>
+      <c r="B233" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>98.836</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-3900.06</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.84869886238238</v>
+      </c>
+      <c r="J233">
+        <v>1.63</v>
+      </c>
+      <c r="K233" t="s">
+        <v>572</v>
+      </c>
+      <c r="L233" s="1">
+        <v>455633.96</v>
+      </c>
+      <c r="M233" s="1">
+        <v>463170.99</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>574</v>
+      </c>
+      <c r="B234" s="1">
+        <v>5868000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>86.857</v>
+      </c>
+      <c r="D234" s="1">
+        <v>86.20867808</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>5058725.23</v>
+      </c>
+      <c r="H234" s="1">
+        <v>38043.53</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.75203788049979</v>
+      </c>
+      <c r="J234">
+        <v>0.1</v>
+      </c>
+      <c r="K234" t="s">
+        <v>575</v>
+      </c>
+      <c r="L234" s="1">
+        <v>5096768.76</v>
+      </c>
+      <c r="M234" s="1">
+        <v>5102737.24</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>577</v>
+      </c>
+      <c r="B235" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>101.42</v>
+      </c>
+      <c r="D235" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-600.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.19681165124975</v>
+      </c>
+      <c r="J235">
+        <v>0.01</v>
+      </c>
+      <c r="K235">
+        <v>36.82</v>
+      </c>
+      <c r="L235" s="1">
+        <v>304260.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>304296.82</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>579</v>
+      </c>
+      <c r="B236" s="1">
+        <v>33180730.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>82.982</v>
+      </c>
+      <c r="D236" s="1">
+        <v>82.35579968</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>27326255.53</v>
+      </c>
+      <c r="H236" s="1">
+        <v>207777.84</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.76035971987414</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" s="1">
+        <v>27534033.37</v>
+      </c>
+      <c r="M236" s="1">
+        <v>27534033.37</v>
+      </c>
+      <c r="N236" s="1">
+        <v>4.47</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>581</v>
+      </c>
+      <c r="B237" s="1">
+        <v>19153612.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>87.8</v>
+      </c>
+      <c r="D237" s="1">
+        <v>85.4561785</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>16367944.86</v>
+      </c>
+      <c r="H237" s="1">
+        <v>448926.48</v>
+      </c>
+      <c r="I237" s="1">
+        <v>2.7427174507234</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>16816871.34</v>
+      </c>
+      <c r="M237" s="1">
+        <v>16816871.34</v>
+      </c>
+      <c r="N237" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>583</v>
+      </c>
+      <c r="B238" s="1">
+        <v>11039716.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>84.641</v>
+      </c>
+      <c r="D238" s="1">
+        <v>84.20972804</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>9296514.82</v>
+      </c>
+      <c r="H238" s="1">
+        <v>47611.2</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.51214031195402</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>9344126.02</v>
+      </c>
+      <c r="M238" s="1">
+        <v>9344126.02</v>
+      </c>
+      <c r="N238" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>585</v>
+      </c>
+      <c r="B239" s="1">
+        <v>33608000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>94.13</v>
+      </c>
+      <c r="D239" s="1">
+        <v>94.32086771</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>31699357.22</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-64146.82</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-0.20236000230165</v>
+      </c>
+      <c r="J239">
+        <v>1.53</v>
+      </c>
+      <c r="K239" t="s">
+        <v>586</v>
+      </c>
+      <c r="L239" s="1">
+        <v>31635210.4</v>
+      </c>
+      <c r="M239" s="1">
+        <v>32148630.15</v>
+      </c>
+      <c r="N239" s="1">
+        <v>5.22</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>588</v>
+      </c>
+      <c r="B240" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="D240" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>406000.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>2748.62</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.677</v>
+      </c>
+      <c r="J240">
+        <v>0.89</v>
+      </c>
+      <c r="K240" t="s">
+        <v>589</v>
+      </c>
+      <c r="L240" s="1">
+        <v>408748.62</v>
+      </c>
+      <c r="M240" s="1">
+        <v>412382.2</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>591</v>
+      </c>
+      <c r="B241" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-453.0</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.152156388553</v>
+      </c>
+      <c r="J241">
+        <v>1.74</v>
+      </c>
+      <c r="K241" t="s">
+        <v>592</v>
+      </c>
+      <c r="L241" s="1">
+        <v>297267.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>302475.9</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>594</v>
+      </c>
+      <c r="B242" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>89.873</v>
+      </c>
+      <c r="D242" s="1">
+        <v>85.37902778</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>768411.25</v>
+      </c>
+      <c r="H242" s="1">
+        <v>40445.75</v>
+      </c>
+      <c r="I242" s="1">
+        <v>5.2635551600787</v>
+      </c>
+      <c r="J242">
+        <v>0.4</v>
+      </c>
+      <c r="K242" t="s">
+        <v>595</v>
+      </c>
+      <c r="L242" s="1">
+        <v>808857.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>812460.7</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>597</v>
+      </c>
+      <c r="B243" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>101.292</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>799536.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>1.3507834544036</v>
+      </c>
+      <c r="J243">
+        <v>0.97</v>
+      </c>
+      <c r="K243" t="s">
+        <v>598</v>
+      </c>
+      <c r="L243" s="1">
+        <v>810336.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>818122.3</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>600</v>
+      </c>
+      <c r="B244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>95.555</v>
+      </c>
+      <c r="D244" s="1">
+        <v>94.602935</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>567617.61</v>
+      </c>
+      <c r="H244" s="1">
+        <v>5712.39</v>
+      </c>
+      <c r="I244" s="1">
+        <v>1.0063799817627</v>
+      </c>
+      <c r="J244">
+        <v>0.51</v>
+      </c>
+      <c r="K244" t="s">
+        <v>601</v>
+      </c>
+      <c r="L244" s="1">
+        <v>573330.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>576371.1</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>603</v>
+      </c>
+      <c r="B245" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.596</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>699006.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>12166.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>1.7404714694867</v>
+      </c>
+      <c r="J245">
+        <v>0.36</v>
+      </c>
+      <c r="K245" t="s">
+        <v>604</v>
+      </c>
+      <c r="L245" s="1">
+        <v>711172.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>713698.71</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>606</v>
+      </c>
+      <c r="B246" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D246" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>1182400.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>3164.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.26759133964817</v>
+      </c>
+      <c r="J246">
+        <v>2.53</v>
+      </c>
+      <c r="K246" t="s">
+        <v>607</v>
+      </c>
+      <c r="L246" s="1">
+        <v>1185564.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>1215892.77</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>609</v>
+      </c>
+      <c r="B247" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="D247" s="1">
+        <v>97.4219</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>584531.4</v>
+      </c>
+      <c r="H247" s="1">
+        <v>3402.6</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.58210730852098</v>
+      </c>
+      <c r="J247">
+        <v>0.58</v>
+      </c>
+      <c r="K247" t="s">
+        <v>610</v>
+      </c>
+      <c r="L247" s="1">
+        <v>587934.0</v>
+      </c>
+      <c r="M247" s="1">
+        <v>591386.05</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>612</v>
+      </c>
+      <c r="B248" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D248" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>530020.96</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-5080.6</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-0.95856586501787</v>
+      </c>
+      <c r="J248">
+        <v>2.5</v>
+      </c>
+      <c r="K248" t="s">
+        <v>613</v>
+      </c>
+      <c r="L248" s="1">
+        <v>524940.36</v>
+      </c>
+      <c r="M248" s="1">
+        <v>538251.29</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>615</v>
+      </c>
+      <c r="B249" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.307</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>398944.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-1716.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.43013555787278</v>
+      </c>
+      <c r="J249">
+        <v>2.52</v>
+      </c>
+      <c r="K249" t="s">
+        <v>616</v>
+      </c>
+      <c r="L249" s="1">
+        <v>397228.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>407310.19</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>618</v>
+      </c>
+      <c r="B250" s="1">
+        <v>541000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>537721.54</v>
+      </c>
+      <c r="H250" s="1">
+        <v>2634.67</v>
+      </c>
+      <c r="I250" s="1">
+        <v>0.48996921343341</v>
+      </c>
+      <c r="J250">
+        <v>0.73</v>
+      </c>
+      <c r="K250" t="s">
+        <v>619</v>
+      </c>
+      <c r="L250" s="1">
+        <v>540356.21</v>
+      </c>
+      <c r="M250" s="1">
+        <v>544302.55</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>621</v>
+      </c>
+      <c r="B251" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>95.803</v>
+      </c>
+      <c r="D251" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>561600.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>13218.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>2.3536324786325</v>
+      </c>
+      <c r="J251">
+        <v>1.16</v>
+      </c>
+      <c r="K251" t="s">
+        <v>622</v>
+      </c>
+      <c r="L251" s="1">
+        <v>574818.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>581789.92</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>624</v>
+      </c>
+      <c r="B252" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-11250.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.75</v>
+      </c>
+      <c r="J252">
+        <v>3.43</v>
+      </c>
+      <c r="K252" t="s">
+        <v>625</v>
+      </c>
+      <c r="L252" s="1">
+        <v>1488750.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>1540186.64</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>627</v>
+      </c>
+      <c r="B253" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>97.188</v>
+      </c>
+      <c r="D253" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>395280.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-6528.0</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-1.6514875531269</v>
+      </c>
+      <c r="J253">
+        <v>2.47</v>
+      </c>
+      <c r="K253" t="s">
+        <v>628</v>
+      </c>
+      <c r="L253" s="1">
+        <v>388752.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>398649.26</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>630</v>
+      </c>
+      <c r="B254" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D254" s="1">
+        <v>100.16669776</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>848411.93</v>
+      </c>
+      <c r="H254" s="1">
+        <v>8946.88</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.0545443414498</v>
+      </c>
+      <c r="J254">
+        <v>3.12</v>
+      </c>
+      <c r="K254" t="s">
+        <v>631</v>
+      </c>
+      <c r="L254" s="1">
+        <v>857358.81</v>
+      </c>
+      <c r="M254" s="1">
+        <v>883803.77</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>633</v>
+      </c>
+      <c r="B255" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>99.755</v>
+      </c>
+      <c r="D255" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>118938.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>768.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.64571457397972</v>
+      </c>
+      <c r="J255">
+        <v>0.96</v>
+      </c>
+      <c r="K255" t="s">
+        <v>634</v>
+      </c>
+      <c r="L255" s="1">
+        <v>119706.0</v>
+      </c>
+      <c r="M255" s="1">
+        <v>120856.68</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>636</v>
+      </c>
+      <c r="B256" s="1">
+        <v>3002000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>93.959</v>
+      </c>
+      <c r="D256" s="1">
+        <v>93.82226382</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>2816544.36</v>
+      </c>
+      <c r="H256" s="1">
+        <v>4104.82</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.14573958281275</v>
+      </c>
+      <c r="J256">
+        <v>0.42</v>
+      </c>
+      <c r="K256" t="s">
+        <v>637</v>
+      </c>
+      <c r="L256" s="1">
+        <v>2820649.18</v>
+      </c>
+      <c r="M256" s="1">
+        <v>2833195.9</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>639</v>
+      </c>
+      <c r="B257" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>101.487</v>
+      </c>
+      <c r="D257" s="1">
+        <v>101.22622308</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>526376.36</v>
+      </c>
+      <c r="H257" s="1">
+        <v>1356.04</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.25761795229558</v>
+      </c>
+      <c r="J257">
+        <v>3.74</v>
+      </c>
+      <c r="K257" t="s">
+        <v>640</v>
+      </c>
+      <c r="L257" s="1">
+        <v>527732.4</v>
+      </c>
+      <c r="M257" s="1">
+        <v>547164.73</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>642</v>
+      </c>
+      <c r="B258" s="1">
+        <v>49757000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.728</v>
+      </c>
+      <c r="D258" s="1">
+        <v>98.46808192</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>48994763.52</v>
+      </c>
+      <c r="H258" s="1">
+        <v>129327.44</v>
+      </c>
+      <c r="I258" s="1">
+        <v>0.26396175980563</v>
+      </c>
+      <c r="J258">
+        <v>0.98</v>
+      </c>
+      <c r="K258" t="s">
+        <v>643</v>
+      </c>
+      <c r="L258" s="1">
+        <v>49124090.96</v>
+      </c>
+      <c r="M258" s="1">
+        <v>49613886.43</v>
+      </c>
+      <c r="N258" s="1">
+        <v>8.06</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>645</v>
+      </c>
+      <c r="B259" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>97.087</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-10018.08</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-2.3328571715993</v>
+      </c>
+      <c r="J259">
+        <v>1.8</v>
+      </c>
+      <c r="K259" t="s">
+        <v>646</v>
+      </c>
+      <c r="L259" s="1">
+        <v>419415.84</v>
+      </c>
+      <c r="M259" s="1">
+        <v>427182.96</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>648</v>
+      </c>
+      <c r="B260" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D260" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-14212.24</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J260">
+        <v>1.21</v>
+      </c>
+      <c r="K260" t="s">
+        <v>649</v>
+      </c>
+      <c r="L260" s="1">
+        <v>1133787.76</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1147695.1</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>651</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>103.462</v>
+      </c>
+      <c r="D261" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>25872.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>2.3261794085649</v>
+      </c>
+      <c r="J261">
+        <v>1.08</v>
+      </c>
+      <c r="K261" t="s">
+        <v>652</v>
+      </c>
+      <c r="L261" s="1">
+        <v>1138082.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>1149963.51</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>654</v>
+      </c>
+      <c r="B262" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D262" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>693532.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>9464.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>1.3646089870403</v>
+      </c>
+      <c r="J262">
+        <v>0.33</v>
+      </c>
+      <c r="K262" t="s">
+        <v>655</v>
+      </c>
+      <c r="L262" s="1">
+        <v>702996.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>705278.19</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>657</v>
+      </c>
+      <c r="B263" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D263" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>12852.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>2.1704326679501</v>
+      </c>
+      <c r="J263">
+        <v>3.07</v>
+      </c>
+      <c r="K263" t="s">
+        <v>658</v>
+      </c>
+      <c r="L263" s="1">
+        <v>604992.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>623400.9</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>660</v>
+      </c>
+      <c r="B264" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>84.986</v>
+      </c>
+      <c r="D264" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-1414.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-0.4142278780635</v>
+      </c>
+      <c r="J264">
+        <v>0.5</v>
+      </c>
+      <c r="K264" t="s">
+        <v>661</v>
+      </c>
+      <c r="L264" s="1">
+        <v>339944.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>341928.93</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>663</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>99.892</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1198776.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>-72.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-0.0060061262487737</v>
+      </c>
+      <c r="J265">
+        <v>0.39</v>
+      </c>
+      <c r="K265" t="s">
+        <v>664</v>
+      </c>
+      <c r="L265" s="1">
+        <v>1198704.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1203438.25</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>666</v>
+      </c>
+      <c r="B266" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>81.867</v>
+      </c>
+      <c r="D266" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>574000.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-931.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-0.16219512195122</v>
+      </c>
+      <c r="J266">
+        <v>0.24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>667</v>
+      </c>
+      <c r="L266" s="1">
+        <v>573069.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>574763.86</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>669</v>
+      </c>
+      <c r="B267" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.92</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="H267" s="1">
+        <v>7056.45</v>
+      </c>
+      <c r="I267" s="1">
+        <v>1.2034471035075</v>
+      </c>
+      <c r="J267">
+        <v>0.67</v>
+      </c>
+      <c r="K267" t="s">
+        <v>670</v>
+      </c>
+      <c r="L267" s="1">
+        <v>593409.6</v>
+      </c>
+      <c r="M267" s="1">
+        <v>597340.34</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>672</v>
+      </c>
+      <c r="B268" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="H268" s="1">
+        <v>5950.77</v>
+      </c>
+      <c r="I268" s="1">
+        <v>1.9807039163235</v>
+      </c>
+      <c r="J268">
+        <v>0.59</v>
+      </c>
+      <c r="K268" t="s">
+        <v>673</v>
+      </c>
+      <c r="L268" s="1">
+        <v>306387.9</v>
+      </c>
+      <c r="M268" s="1">
+        <v>308177.41</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>675</v>
+      </c>
+      <c r="B269" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>103.546</v>
+      </c>
+      <c r="D269" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="H269" s="1">
+        <v>12035.13</v>
+      </c>
+      <c r="I269" s="1">
+        <v>1.3083385641851</v>
+      </c>
+      <c r="J269">
+        <v>3.28</v>
+      </c>
+      <c r="K269" t="s">
+        <v>676</v>
+      </c>
+      <c r="L269" s="1">
+        <v>931914.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>961438.27</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>678</v>
+      </c>
+      <c r="B270" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-15222.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-1.0207119636937</v>
+      </c>
+      <c r="J270">
+        <v>1.02</v>
+      </c>
+      <c r="K270" t="s">
+        <v>679</v>
+      </c>
+      <c r="L270" s="1">
+        <v>1476090.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>1491377.67</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>681</v>
+      </c>
+      <c r="B271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>98.42</v>
+      </c>
+      <c r="D271" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>3320.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>0.8504969771493</v>
+      </c>
+      <c r="J271">
+        <v>2.0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>682</v>
+      </c>
+      <c r="L271" s="1">
+        <v>393680.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>401693.7</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>684</v>
+      </c>
+      <c r="B272" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>98.293</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-7327.22</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-1.654877084855</v>
+      </c>
+      <c r="J272">
+        <v>2.31</v>
+      </c>
+      <c r="K272" t="s">
+        <v>685</v>
+      </c>
+      <c r="L272" s="1">
+        <v>435437.99</v>
+      </c>
+      <c r="M272" s="1">
+        <v>445678.57</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>687</v>
+      </c>
+      <c r="B273" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>102.598</v>
+      </c>
+      <c r="D273" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>15873.78</v>
+      </c>
+      <c r="I273" s="1">
+        <v>2.598</v>
+      </c>
+      <c r="J273">
+        <v>1.36</v>
+      </c>
+      <c r="K273" t="s">
+        <v>688</v>
+      </c>
+      <c r="L273" s="1">
+        <v>626873.78</v>
+      </c>
+      <c r="M273" s="1">
+        <v>635184.05</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>690</v>
+      </c>
+      <c r="B274" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>89.242</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-107686.38</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-9.8853940554811</v>
+      </c>
+      <c r="J274">
+        <v>0.01</v>
+      </c>
+      <c r="K274">
+        <v>105.48</v>
+      </c>
+      <c r="L274" s="1">
+        <v>981662.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>981767.48</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>692</v>
+      </c>
+      <c r="B275" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>1596464.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-11792.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.7386323775544</v>
+      </c>
+      <c r="J275">
+        <v>1.39</v>
+      </c>
+      <c r="K275" t="s">
+        <v>693</v>
+      </c>
+      <c r="L275" s="1">
+        <v>1584672.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>1606863.78</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>695</v>
+      </c>
+      <c r="B276" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.672</v>
+      </c>
+      <c r="D276" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>1079000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-14329.12</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-1.328</v>
+      </c>
+      <c r="J276">
+        <v>0.47</v>
+      </c>
+      <c r="K276" t="s">
+        <v>696</v>
+      </c>
+      <c r="L276" s="1">
+        <v>1064670.88</v>
+      </c>
+      <c r="M276" s="1">
+        <v>1069795.1</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>698</v>
+      </c>
+      <c r="B277" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>101.078</v>
+      </c>
+      <c r="D277" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-23353.39</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.8889905704036</v>
+      </c>
+      <c r="J277">
+        <v>1.19</v>
+      </c>
+      <c r="K277" t="s">
+        <v>699</v>
+      </c>
+      <c r="L277" s="1">
+        <v>1212936.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>1227239.01</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>701</v>
+      </c>
+      <c r="B278" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D278" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>551000.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>3377.63</v>
+      </c>
+      <c r="I278" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J278">
+        <v>3.07</v>
+      </c>
+      <c r="K278" t="s">
+        <v>702</v>
+      </c>
+      <c r="L278" s="1">
+        <v>554377.63</v>
+      </c>
+      <c r="M278" s="1">
+        <v>571314.9</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>704</v>
+      </c>
+      <c r="B279" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>94.703</v>
+      </c>
+      <c r="D279" s="1">
+        <v>94.821</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>1137852.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-1416.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.12444500690775</v>
+      </c>
+      <c r="J279">
+        <v>0.4</v>
+      </c>
+      <c r="K279" t="s">
+        <v>705</v>
+      </c>
+      <c r="L279" s="1">
+        <v>1136436.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>1141219.56</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>707</v>
+      </c>
+      <c r="B280" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="D280" s="1">
+        <v>100.15374199</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>593911.69</v>
+      </c>
+      <c r="H280" s="1">
+        <v>3927.19</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.66124140442496</v>
+      </c>
+      <c r="J280">
+        <v>3.77</v>
+      </c>
+      <c r="K280" t="s">
+        <v>708</v>
+      </c>
+      <c r="L280" s="1">
+        <v>597838.88</v>
+      </c>
+      <c r="M280" s="1">
+        <v>620194.17</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>710</v>
+      </c>
+      <c r="B281" s="1">
+        <v>696000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>100.533</v>
+      </c>
+      <c r="D281" s="1">
+        <v>100.08052155</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>696560.43</v>
+      </c>
+      <c r="H281" s="1">
+        <v>3149.25</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.45211439874642</v>
+      </c>
+      <c r="J281">
+        <v>2.94</v>
+      </c>
+      <c r="K281" t="s">
+        <v>711</v>
+      </c>
+      <c r="L281" s="1">
+        <v>699709.68</v>
+      </c>
+      <c r="M281" s="1">
+        <v>720160.64</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>713</v>
+      </c>
+      <c r="B282" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="D282" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>6044.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>0.76221896013358</v>
+      </c>
+      <c r="J282">
+        <v>1.37</v>
+      </c>
+      <c r="K282" t="s">
+        <v>714</v>
+      </c>
+      <c r="L282" s="1">
+        <v>798992.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>809926.4</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>716</v>
+      </c>
+      <c r="B283" s="1">
+        <v>2199000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>97.735</v>
+      </c>
+      <c r="D283" s="1">
+        <v>97.40641382</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>2141967.04</v>
+      </c>
+      <c r="H283" s="1">
+        <v>7225.61</v>
+      </c>
+      <c r="I283" s="1">
+        <v>0.33733525610179</v>
+      </c>
+      <c r="J283">
+        <v>1.2</v>
+      </c>
+      <c r="K283" t="s">
+        <v>717</v>
+      </c>
+      <c r="L283" s="1">
+        <v>2149192.65</v>
+      </c>
+      <c r="M283" s="1">
+        <v>2175550.53</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>719</v>
+      </c>
+      <c r="B284" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-4134.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-1.3808445397519</v>
+      </c>
+      <c r="J284">
+        <v>1.21</v>
+      </c>
+      <c r="K284" t="s">
+        <v>720</v>
+      </c>
+      <c r="L284" s="1">
+        <v>295248.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>298872.66</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>722</v>
+      </c>
+      <c r="B285" s="1">
+        <v>643000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>642279.84</v>
+      </c>
+      <c r="H285" s="1">
+        <v>4089.48</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0.63671311869294</v>
+      </c>
+      <c r="J285">
+        <v>0.24</v>
+      </c>
+      <c r="K285" t="s">
+        <v>723</v>
+      </c>
+      <c r="L285" s="1">
+        <v>646369.32</v>
+      </c>
+      <c r="M285" s="1">
+        <v>647939.39</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>725</v>
+      </c>
+      <c r="B286" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D286" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-2574.72</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-0.596</v>
+      </c>
+      <c r="J286">
+        <v>3.61</v>
+      </c>
+      <c r="K286" t="s">
+        <v>726</v>
+      </c>
+      <c r="L286" s="1">
+        <v>429425.28</v>
+      </c>
+      <c r="M286" s="1">
+        <v>445009.52</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>728</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1434000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1430099.52</v>
+      </c>
+      <c r="H287" s="1">
+        <v>-13723.38</v>
+      </c>
+      <c r="I287" s="1">
+        <v>-0.95961013957966</v>
+      </c>
+      <c r="J287">
+        <v>1.42</v>
+      </c>
+      <c r="K287" t="s">
+        <v>729</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1416376.14</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1436805.73</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>731</v>
+      </c>
+      <c r="B288" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>105.298</v>
+      </c>
+      <c r="D288" s="1">
+        <v>104.83429667</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>314502.89</v>
+      </c>
+      <c r="H288" s="1">
+        <v>1391.11</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0.44232025975978</v>
+      </c>
+      <c r="J288">
+        <v>1.21</v>
+      </c>
+      <c r="K288" t="s">
+        <v>732</v>
+      </c>
+      <c r="L288" s="1">
+        <v>315894.0</v>
+      </c>
+      <c r="M288" s="1">
+        <v>319516.6</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>734</v>
+      </c>
+      <c r="B289" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="D289" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H289" s="1">
+        <v>1072.0</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0.55110014394407</v>
+      </c>
+      <c r="J289">
+        <v>1.01</v>
+      </c>
+      <c r="K289" t="s">
+        <v>735</v>
+      </c>
+      <c r="L289" s="1">
+        <v>195592.0</v>
+      </c>
+      <c r="M289" s="1">
+        <v>197605.7</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>737</v>
+      </c>
+      <c r="B290" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>100.482</v>
+      </c>
+      <c r="D290" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-7574.28</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-1.9400800234215</v>
+      </c>
+      <c r="J290">
+        <v>0.89</v>
+      </c>
+      <c r="K290" t="s">
+        <v>738</v>
+      </c>
+      <c r="L290" s="1">
+        <v>382836.42</v>
+      </c>
+      <c r="M290" s="1">
+        <v>386218.45</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>740</v>
+      </c>
+      <c r="B291" s="1">
+        <v>3382615.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>92.931</v>
+      </c>
+      <c r="D291" s="1">
+        <v>93.04712685</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3147426.07</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-3928.13</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-0.12480452003119</v>
+      </c>
+      <c r="J291">
+        <v>1.62</v>
+      </c>
+      <c r="K291" t="s">
+        <v>741</v>
+      </c>
+      <c r="L291" s="1">
+        <v>3143497.94</v>
+      </c>
+      <c r="M291" s="1">
+        <v>3198240.7</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>743</v>
+      </c>
+      <c r="B292" s="1">
+        <v>480000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.542</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>479798.4</v>
+      </c>
+      <c r="H292" s="1">
+        <v>2803.2</v>
+      </c>
+      <c r="I292" s="1">
+        <v>0.58424538306089</v>
+      </c>
+      <c r="J292">
+        <v>0.66</v>
+      </c>
+      <c r="K292" t="s">
+        <v>744</v>
+      </c>
+      <c r="L292" s="1">
+        <v>482601.6</v>
+      </c>
+      <c r="M292" s="1">
+        <v>485757.76</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>746</v>
+      </c>
+      <c r="B293" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>98.165</v>
+      </c>
+      <c r="D293" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>587584.02</v>
+      </c>
+      <c r="H293" s="1">
+        <v>-7428.87</v>
+      </c>
+      <c r="I293" s="1">
+        <v>-1.2643076984973</v>
+      </c>
+      <c r="J293">
+        <v>1.13</v>
+      </c>
+      <c r="K293" t="s">
+        <v>747</v>
+      </c>
+      <c r="L293" s="1">
+        <v>580155.15</v>
+      </c>
+      <c r="M293" s="1">
+        <v>586838.31</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>749</v>
+      </c>
+      <c r="B294" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>75.431</v>
+      </c>
+      <c r="D294" s="1">
+        <v>74.46428571</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>521250.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>6767.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>1.2982254196643</v>
+      </c>
+      <c r="J294">
+        <v>0.48</v>
+      </c>
+      <c r="K294" t="s">
+        <v>750</v>
+      </c>
+      <c r="L294" s="1">
+        <v>528017.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>531382.75</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>752</v>
+      </c>
+      <c r="B295" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.759</v>
+      </c>
+      <c r="D295" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>10554.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.759</v>
+      </c>
+      <c r="J295">
+        <v>3.26</v>
+      </c>
+      <c r="K295" t="s">
+        <v>753</v>
+      </c>
+      <c r="L295" s="1">
+        <v>610554.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>630120.05</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>755</v>
+      </c>
+      <c r="B296" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>100.474</v>
+      </c>
+      <c r="D296" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>599490.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>3354.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.55947555422109</v>
+      </c>
+      <c r="J296">
         <v>0.22</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="K296" t="s">
+        <v>756</v>
+      </c>
+      <c r="L296" s="1">
+        <v>602844.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>604159.07</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>758</v>
+      </c>
+      <c r="B297" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>96.053</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.405</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>397620.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-13408.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-3.372063779488</v>
+      </c>
+      <c r="J297">
+        <v>1.42</v>
+      </c>
+      <c r="K297" t="s">
+        <v>759</v>
+      </c>
+      <c r="L297" s="1">
+        <v>384212.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>389899.67</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>761</v>
+      </c>
+      <c r="B298" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>98.842</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-5454.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-1.8060798728393</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298" s="1">
+        <v>296526.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>296526.0</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>763</v>
+      </c>
+      <c r="B299" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>100.786</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.0625</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>600375.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>4341.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0.72304809494066</v>
+      </c>
+      <c r="J299">
+        <v>0.88</v>
+      </c>
+      <c r="K299" t="s">
+        <v>764</v>
+      </c>
+      <c r="L299" s="1">
+        <v>604716.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>609966.0</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>766</v>
+      </c>
+      <c r="B300" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>92.598</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-113568.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-7.1196437168994</v>
+      </c>
+      <c r="J300">
+        <v>0.02</v>
+      </c>
+      <c r="K300">
+        <v>291.51</v>
+      </c>
+      <c r="L300" s="1">
+        <v>1481568.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>1481859.51</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>768</v>
+      </c>
+      <c r="B301" s="1">
+        <v>641000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>98.374</v>
+      </c>
+      <c r="D301" s="1">
+        <v>100.14873635</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>641953.4</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-11376.06</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-1.7721005917252</v>
+      </c>
+      <c r="J301">
+        <v>1.03</v>
+      </c>
+      <c r="K301" t="s">
+        <v>769</v>
+      </c>
+      <c r="L301" s="1">
+        <v>630577.34</v>
+      </c>
+      <c r="M301" s="1">
+        <v>637156.37</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>771</v>
+      </c>
+      <c r="B302" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>99.527</v>
+      </c>
+      <c r="D302" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-2838.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.473</v>
+      </c>
+      <c r="J302">
+        <v>2.34</v>
+      </c>
+      <c r="K302" t="s">
+        <v>772</v>
+      </c>
+      <c r="L302" s="1">
+        <v>597162.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>611182.67</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>774</v>
+      </c>
+      <c r="B303" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>99.845</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.55221429</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>696865.5</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2049.5</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0.29410266400044</v>
+      </c>
+      <c r="J303">
+        <v>1.5</v>
+      </c>
+      <c r="K303" t="s">
+        <v>775</v>
+      </c>
+      <c r="L303" s="1">
+        <v>698915.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>709386.23</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>777</v>
+      </c>
+      <c r="B304" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>99.025</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.066</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>594396.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-246.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.041386550380554</v>
+      </c>
+      <c r="J304">
+        <v>1.1</v>
+      </c>
+      <c r="K304" t="s">
+        <v>778</v>
+      </c>
+      <c r="L304" s="1">
+        <v>594150.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>600764.38</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>780</v>
+      </c>
+      <c r="B305" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>99.977</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.683</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>897147.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>2646.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0.29493494377176</v>
+      </c>
+      <c r="J305">
+        <v>0.05</v>
+      </c>
+      <c r="K305">
+        <v>462.33</v>
+      </c>
+      <c r="L305" s="1">
+        <v>899793.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>900255.33</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>782</v>
+      </c>
+      <c r="B306" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>545000.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-5678.9</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-1.042</v>
+      </c>
+      <c r="J306">
+        <v>1.4</v>
+      </c>
+      <c r="K306" t="s">
+        <v>783</v>
+      </c>
+      <c r="L306" s="1">
+        <v>539321.1</v>
+      </c>
+      <c r="M306" s="1">
+        <v>546966.24</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>785</v>
+      </c>
+      <c r="B307" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="D307" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>797600.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>1984.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0.24874623871615</v>
+      </c>
+      <c r="J307">
+        <v>0.32</v>
+      </c>
+      <c r="K307" t="s">
+        <v>786</v>
+      </c>
+      <c r="L307" s="1">
+        <v>799584.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>802148.38</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>788</v>
+      </c>
+      <c r="B308" s="1">
+        <v>368000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.849</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>365166.4</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-1402.08</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-0.3839564647788</v>
+      </c>
+      <c r="J308">
+        <v>2.85</v>
+      </c>
+      <c r="K308" t="s">
+        <v>789</v>
+      </c>
+      <c r="L308" s="1">
+        <v>363764.32</v>
+      </c>
+      <c r="M308" s="1">
+        <v>374244.76</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>791</v>
+      </c>
+      <c r="B309" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="D309" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>364166.34</v>
+      </c>
+      <c r="H309" s="1">
+        <v>1079.7</v>
+      </c>
+      <c r="I309" s="1">
+        <v>0.29648539181298</v>
+      </c>
+      <c r="J309">
+        <v>1.79</v>
+      </c>
+      <c r="K309" t="s">
+        <v>792</v>
+      </c>
+      <c r="L309" s="1">
+        <v>365246.04</v>
+      </c>
+      <c r="M309" s="1">
+        <v>371788.92</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>794</v>
+      </c>
+      <c r="B310" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.584</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>299691.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>2061.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0.68770833958978</v>
+      </c>
+      <c r="J310">
+        <v>0.84</v>
+      </c>
+      <c r="K310" t="s">
+        <v>795</v>
+      </c>
+      <c r="L310" s="1">
+        <v>301752.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>304268.1</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>797</v>
+      </c>
+      <c r="B311" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-1412.4</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-0.535</v>
+      </c>
+      <c r="J311">
+        <v>2.17</v>
+      </c>
+      <c r="K311" t="s">
+        <v>798</v>
+      </c>
+      <c r="L311" s="1">
+        <v>262587.6</v>
+      </c>
+      <c r="M311" s="1">
+        <v>268316.06</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>800</v>
+      </c>
+      <c r="B312" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>99.214</v>
+      </c>
+      <c r="D312" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>400920.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-4064.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-1.0136685623067</v>
+      </c>
+      <c r="J312">
+        <v>3.15</v>
+      </c>
+      <c r="K312" t="s">
+        <v>801</v>
+      </c>
+      <c r="L312" s="1">
+        <v>396856.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>409472.44</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>803</v>
+      </c>
+      <c r="B313" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D313" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>798968.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-2440.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-0.30539395820609</v>
+      </c>
+      <c r="J313">
+        <v>2.45</v>
+      </c>
+      <c r="K313" t="s">
+        <v>804</v>
+      </c>
+      <c r="L313" s="1">
+        <v>796528.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>816147.18</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>806</v>
+      </c>
+      <c r="B314" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.595</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>2451.4</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.595</v>
+      </c>
+      <c r="J314">
+        <v>0.1</v>
+      </c>
+      <c r="K314">
+        <v>399.85</v>
+      </c>
+      <c r="L314" s="1">
+        <v>414451.4</v>
+      </c>
+      <c r="M314" s="1">
+        <v>414851.25</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>808</v>
+      </c>
+      <c r="B315" s="1">
+        <v>36478000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>87.918</v>
+      </c>
+      <c r="D315" s="1">
+        <v>87.29929585</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>31845037.14</v>
+      </c>
+      <c r="H315" s="1">
+        <v>225690.9</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.70871608347573</v>
+      </c>
+      <c r="J315">
+        <v>0.13</v>
+      </c>
+      <c r="K315" t="s">
+        <v>809</v>
+      </c>
+      <c r="L315" s="1">
+        <v>32070728.04</v>
+      </c>
+      <c r="M315" s="1">
+        <v>32119698.51</v>
+      </c>
+      <c r="N315" s="1">
+        <v>5.22</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>811</v>
+      </c>
+      <c r="B316" s="1">
+        <v>1128000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.24482181</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>1130761.59</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-4588.95</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-0.40582825244356</v>
+      </c>
+      <c r="J316">
+        <v>1.08</v>
+      </c>
+      <c r="K316" t="s">
+        <v>812</v>
+      </c>
+      <c r="L316" s="1">
+        <v>1126172.64</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1138395.22</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>814</v>
+      </c>
+      <c r="B317" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>247191.52</v>
+      </c>
+      <c r="H317" s="1">
+        <v>4508.64</v>
+      </c>
+      <c r="I317" s="1">
+        <v>1.8239460641692</v>
+      </c>
+      <c r="J317">
+        <v>0.4</v>
+      </c>
+      <c r="K317">
+        <v>981.67</v>
+      </c>
+      <c r="L317" s="1">
+        <v>251700.16</v>
+      </c>
+      <c r="M317" s="1">
+        <v>252681.83</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>814</v>
+      </c>
+      <c r="B318" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.616</v>
+      </c>
+      <c r="D318" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>487050.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>16030.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>3.2912431988502</v>
+      </c>
+      <c r="J318">
+        <v>0.87</v>
+      </c>
+      <c r="K318" t="s">
+        <v>816</v>
+      </c>
+      <c r="L318" s="1">
+        <v>503080.0</v>
+      </c>
+      <c r="M318" s="1">
+        <v>507408.77</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>818</v>
+      </c>
+      <c r="B319" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>98.706</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.166</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>609870.9</v>
+      </c>
+      <c r="H319" s="1">
+        <v>-2829.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-0.46386866466329</v>
+      </c>
+      <c r="J319">
+        <v>1.78</v>
+      </c>
+      <c r="K319" t="s">
+        <v>819</v>
+      </c>
+      <c r="L319" s="1">
+        <v>607041.9</v>
+      </c>
+      <c r="M319" s="1">
+        <v>617993.95</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>821</v>
+      </c>
+      <c r="B320" s="1">
+        <v>585000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>98.142</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.492</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>582028.2</v>
+      </c>
+      <c r="H320" s="1">
+        <v>-7897.5</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-1.3568930165239</v>
+      </c>
+      <c r="J320">
+        <v>0.39</v>
+      </c>
+      <c r="K320" t="s">
+        <v>822</v>
+      </c>
+      <c r="L320" s="1">
+        <v>574130.7</v>
+      </c>
+      <c r="M320" s="1">
+        <v>576434.64</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>824</v>
+      </c>
+      <c r="B321" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>101.251</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>575000.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>7193.25</v>
+      </c>
+      <c r="I321" s="1">
+        <v>1.251</v>
+      </c>
+      <c r="J321">
+        <v>0.94</v>
+      </c>
+      <c r="K321" t="s">
+        <v>825</v>
+      </c>
+      <c r="L321" s="1">
+        <v>582193.25</v>
+      </c>
+      <c r="M321" s="1">
+        <v>587598.6</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>827</v>
+      </c>
+      <c r="B322" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.279</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>556000.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>1551.24</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0.279</v>
+      </c>
+      <c r="J322">
+        <v>0.78</v>
+      </c>
+      <c r="K322" t="s">
+        <v>828</v>
+      </c>
+      <c r="L322" s="1">
+        <v>557551.24</v>
+      </c>
+      <c r="M322" s="1">
+        <v>561899.92</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>830</v>
+      </c>
+      <c r="B323" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>88.988</v>
+      </c>
+      <c r="D323" s="1">
+        <v>85.42465</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>512547.9</v>
+      </c>
+      <c r="H323" s="1">
+        <v>21380.1</v>
+      </c>
+      <c r="I323" s="1">
+        <v>4.1713369618722</v>
+      </c>
+      <c r="J323">
         <v>0.22</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="K323" t="s">
+        <v>831</v>
+      </c>
+      <c r="L323" s="1">
+        <v>533928.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>535259.51</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>833</v>
+      </c>
+      <c r="B324" s="1">
+        <v>520000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>101.566</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>518850.8</v>
+      </c>
+      <c r="H324" s="1">
+        <v>9292.4</v>
+      </c>
+      <c r="I324" s="1">
+        <v>1.7909580172181</v>
+      </c>
+      <c r="J324">
+        <v>2.35</v>
+      </c>
+      <c r="K324" t="s">
+        <v>834</v>
+      </c>
+      <c r="L324" s="1">
+        <v>528143.2</v>
+      </c>
+      <c r="M324" s="1">
+        <v>540377.45</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>836</v>
+      </c>
+      <c r="B325" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D325" s="1">
+        <v>102.1775</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>1226130.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-13662.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-1.114237478897</v>
+      </c>
+      <c r="J325">
+        <v>1.36</v>
+      </c>
+      <c r="K325" t="s">
+        <v>837</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1212468.0</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1228795.4</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>839</v>
+      </c>
+      <c r="B326" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>97.852</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>906849.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-26181.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-2.8870297039529</v>
+      </c>
+      <c r="J326">
+        <v>1.19</v>
+      </c>
+      <c r="K326" t="s">
+        <v>840</v>
+      </c>
+      <c r="L326" s="1">
+        <v>880668.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>891403.27</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>842</v>
+      </c>
+      <c r="B327" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>104.462</v>
+      </c>
+      <c r="D327" s="1">
+        <v>104.55</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>522750.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-440.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-0.084170253467241</v>
+      </c>
+      <c r="J327">
+        <v>0.84</v>
+      </c>
+      <c r="K327" t="s">
+        <v>843</v>
+      </c>
+      <c r="L327" s="1">
+        <v>522310.0</v>
+      </c>
+      <c r="M327" s="1">
+        <v>526501.78</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>845</v>
+      </c>
+      <c r="B328" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.334</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>746917.5</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-9412.5</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.2601793370754</v>
+      </c>
+      <c r="J328">
+        <v>2.89</v>
+      </c>
+      <c r="K328" t="s">
+        <v>846</v>
+      </c>
+      <c r="L328" s="1">
+        <v>737505.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>759203.63</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>848</v>
+      </c>
+      <c r="B329" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>102.882</v>
+      </c>
+      <c r="D329" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-910.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.12619888944977</v>
+      </c>
+      <c r="J329">
+        <v>1.16</v>
+      </c>
+      <c r="K329" t="s">
+        <v>849</v>
+      </c>
+      <c r="L329" s="1">
+        <v>720174.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>728281.53</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>848</v>
+      </c>
+      <c r="B330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>98.53</v>
+      </c>
+      <c r="D330" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>399632.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-5512.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1.3792689274132</v>
+      </c>
+      <c r="J330">
+        <v>1.69</v>
+      </c>
+      <c r="K330" t="s">
+        <v>851</v>
+      </c>
+      <c r="L330" s="1">
+        <v>394120.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>400879.72</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>853</v>
+      </c>
+      <c r="B331" s="1">
+        <v>1025000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>1023995.5</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-14114.25</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1.3783507837681</v>
+      </c>
+      <c r="J331">
+        <v>1.39</v>
+      </c>
+      <c r="K331" t="s">
+        <v>854</v>
+      </c>
+      <c r="L331" s="1">
+        <v>1009881.25</v>
+      </c>
+      <c r="M331" s="1">
+        <v>1024132.96</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>856</v>
+      </c>
+      <c r="B332" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>3676.74</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.699</v>
+      </c>
+      <c r="J332">
+        <v>1.84</v>
+      </c>
+      <c r="K332" t="s">
+        <v>857</v>
+      </c>
+      <c r="L332" s="1">
+        <v>529676.74</v>
+      </c>
+      <c r="M332" s="1">
+        <v>539375.46</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>859</v>
+      </c>
+      <c r="B333" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>211000.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>3633.42</v>
+      </c>
+      <c r="I333" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J333">
+        <v>0.94</v>
+      </c>
+      <c r="K333" t="s">
+        <v>860</v>
+      </c>
+      <c r="L333" s="1">
+        <v>214633.42</v>
+      </c>
+      <c r="M333" s="1">
+        <v>216621.27</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>862</v>
+      </c>
+      <c r="B334" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>102.653</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>300420.54</v>
+      </c>
+      <c r="H334" s="1">
+        <v>9591.52</v>
+      </c>
+      <c r="I334" s="1">
+        <v>3.1926978095439</v>
+      </c>
+      <c r="J334">
+        <v>0.34</v>
+      </c>
+      <c r="K334" t="s">
+        <v>863</v>
+      </c>
+      <c r="L334" s="1">
+        <v>310012.06</v>
+      </c>
+      <c r="M334" s="1">
+        <v>311035.96</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>865</v>
+      </c>
+      <c r="B335" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>102.149</v>
+      </c>
+      <c r="D335" s="1">
+        <v>103.48</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>517400.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-6655.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1.2862388867414</v>
+      </c>
+      <c r="J335">
+        <v>1.29</v>
+      </c>
+      <c r="K335" t="s">
+        <v>866</v>
+      </c>
+      <c r="L335" s="1">
+        <v>510745.0</v>
+      </c>
+      <c r="M335" s="1">
+        <v>517207.33</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>868</v>
+      </c>
+      <c r="B336" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>99.149</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.44457143</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>696112.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-2069.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-0.29722228606891</v>
+      </c>
+      <c r="J336">
+        <v>3.2</v>
+      </c>
+      <c r="K336" t="s">
+        <v>869</v>
+      </c>
+      <c r="L336" s="1">
+        <v>694043.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>716411.84</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>871</v>
+      </c>
+      <c r="B337" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>2658.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>0.44117793512792</v>
+      </c>
+      <c r="J337">
+        <v>0.59</v>
+      </c>
+      <c r="K337" t="s">
+        <v>872</v>
+      </c>
+      <c r="L337" s="1">
+        <v>605136.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>608683.08</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>874</v>
+      </c>
+      <c r="B338" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>91.872</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.339</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>461695.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>-2335.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-0.50574513477512</v>
+      </c>
+      <c r="J338">
+        <v>0.45</v>
+      </c>
+      <c r="K338" t="s">
+        <v>875</v>
+      </c>
+      <c r="L338" s="1">
+        <v>459360.0</v>
+      </c>
+      <c r="M338" s="1">
+        <v>461603.15</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>877</v>
+      </c>
+      <c r="B339" s="1">
+        <v>954000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.654</v>
+      </c>
+      <c r="D339" s="1">
+        <v>102.38446331</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>976747.78</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-16508.62</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1.6901620191038</v>
+      </c>
+      <c r="J339">
+        <v>0.09</v>
+      </c>
+      <c r="K339">
+        <v>882.12</v>
+      </c>
+      <c r="L339" s="1">
+        <v>960239.16</v>
+      </c>
+      <c r="M339" s="1">
+        <v>961121.28</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>879</v>
+      </c>
+      <c r="B340" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>98.314</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>-10116.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-1.686</v>
+      </c>
+      <c r="J340">
+        <v>1.47</v>
+      </c>
+      <c r="K340" t="s">
+        <v>880</v>
+      </c>
+      <c r="L340" s="1">
+        <v>589884.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>598683.78</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>882</v>
+      </c>
+      <c r="B341" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>2940.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="J341">
+        <v>0.91</v>
+      </c>
+      <c r="K341" t="s">
+        <v>883</v>
+      </c>
+      <c r="L341" s="1">
+        <v>302940.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>305669.59</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>885</v>
+      </c>
+      <c r="B342" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>96.766</v>
+      </c>
+      <c r="D342" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>583500.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-2904.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-0.49768637532134</v>
+      </c>
+      <c r="J342">
+        <v>0.55</v>
+      </c>
+      <c r="K342" t="s">
+        <v>886</v>
+      </c>
+      <c r="L342" s="1">
+        <v>580596.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>583883.67</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>888</v>
+      </c>
+      <c r="B343" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>99.546</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>396786.1</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-593.02</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-0.14945584031295</v>
+      </c>
+      <c r="J343">
+        <v>0.25</v>
+      </c>
+      <c r="K343">
+        <v>981.37</v>
+      </c>
+      <c r="L343" s="1">
+        <v>396193.08</v>
+      </c>
+      <c r="M343" s="1">
+        <v>397174.45</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>890</v>
+      </c>
+      <c r="B344" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>83.569</v>
+      </c>
+      <c r="D344" s="1">
+        <v>94.91728571</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>664421.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-79438.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-11.9559736974</v>
+      </c>
+      <c r="J344">
+        <v>0.64</v>
+      </c>
+      <c r="K344" t="s">
+        <v>891</v>
+      </c>
+      <c r="L344" s="1">
+        <v>584983.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>589456.29</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>893</v>
+      </c>
+      <c r="B345" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>90.775</v>
+      </c>
+      <c r="D345" s="1">
+        <v>81.919</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>1966056.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>212544.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>10.810678841294</v>
+      </c>
+      <c r="J345">
         <v>0.13</v>
       </c>
-      <c r="P6">
-[...96 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K345" t="s">
+        <v>894</v>
+      </c>
+      <c r="L345" s="1">
+        <v>2178600.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>2181624.66</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>896</v>
+      </c>
+      <c r="B346" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.636</v>
+      </c>
+      <c r="D346" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>2254207.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>14421.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>0.63973716699487</v>
+      </c>
+      <c r="J346">
+        <v>1.67</v>
+      </c>
+      <c r="K346" t="s">
+        <v>897</v>
+      </c>
+      <c r="L346" s="1">
+        <v>2268628.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>2307003.34</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>899</v>
+      </c>
+      <c r="B347" s="1">
+        <v>987000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>90.676</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.73456738</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>984380.18</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-89408.06</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-9.0826757604973</v>
+      </c>
+      <c r="J347">
+        <v>0.01</v>
+      </c>
+      <c r="K347">
+        <v>121.68</v>
+      </c>
+      <c r="L347" s="1">
+        <v>894972.12</v>
+      </c>
+      <c r="M347" s="1">
+        <v>895093.8</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>901</v>
+      </c>
+      <c r="B348" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H348" s="1">
+        <v>3228.65</v>
+      </c>
+      <c r="I348" s="1">
+        <v>2.0952151040567</v>
+      </c>
+      <c r="J348">
+        <v>1.0</v>
+      </c>
+      <c r="K348" t="s">
+        <v>902</v>
+      </c>
+      <c r="L348" s="1">
+        <v>157325.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>158869.69</v>
+      </c>
+      <c r="N348" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>904</v>
+      </c>
+      <c r="B349" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>605160.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-1752.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-0.28951021217529</v>
+      </c>
+      <c r="J349">
+        <v>0.27</v>
+      </c>
+      <c r="K349" t="s">
+        <v>905</v>
+      </c>
+      <c r="L349" s="1">
+        <v>603408.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>605014.68</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>907</v>
+      </c>
+      <c r="B350" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>0.1725</v>
+      </c>
+      <c r="D350" s="1">
+        <v>0.209010063</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-376418.75</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0</v>
+      </c>
+      <c r="J350">
+        <v>0.0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350" s="1">
+        <v>-376418.75</v>
+      </c>
+      <c r="M350" s="1">
+        <v>-376418.75</v>
+      </c>
+      <c r="N350" s="1">
+        <v>-0.06</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>909</v>
+      </c>
+      <c r="B351" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>0.025</v>
+      </c>
+      <c r="D351" s="1">
+        <v>0.0910287342</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-680756.25</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351">
+        <v>0.0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" s="1">
+        <v>-680756.25</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-680756.25</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-0.11</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>911</v>
+      </c>
+      <c r="B352" s="1">
+        <v>2489.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D352" s="1">
+        <v>60.3524708718</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>1502173.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>-1457371.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-97.017520618464</v>
+      </c>
+      <c r="J352">
+        <v>0.0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" s="1">
+        <v>44802.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>44802.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>913</v>
+      </c>
+      <c r="B353" s="1">
+        <v>6620.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>87.4</v>
+      </c>
+      <c r="D353" s="1">
+        <v>85.2179909366</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>5641431.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>144449.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>2.5605028227767</v>
+      </c>
+      <c r="J353">
+        <v>0.0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" s="1">
+        <v>5785880.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>5785880.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>915</v>
+      </c>
+      <c r="B354" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="D354" s="1">
+        <v>0.1458062561</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>343387.5</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0</v>
+      </c>
+      <c r="J354">
+        <v>0.0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" s="1">
+        <v>343387.5</v>
+      </c>
+      <c r="M354" s="1">
+        <v>343387.5</v>
+      </c>
+      <c r="N354" s="1">
         <v>0.06</v>
       </c>
-      <c r="P9">
-[...246 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>917</v>
+      </c>
+      <c r="B355" s="1">
+        <v>-4124.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D355" s="1">
+        <v>0.0649721145</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>231687.5</v>
+      </c>
+      <c r="I355" s="1">
+        <v>0</v>
+      </c>
+      <c r="J355">
+        <v>0.0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" s="1">
+        <v>231687.5</v>
+      </c>
+      <c r="M355" s="1">
+        <v>231687.5</v>
+      </c>
+      <c r="N355" s="1">
         <v>0.04</v>
       </c>
-      <c r="P14">
-[...6766 lines deleted...]
-      <c r="E150" s="1">
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>919</v>
+      </c>
+      <c r="B356" s="1">
+        <v>-2489.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="D356" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>-1259434.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>1222099.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-97.03557312253</v>
+      </c>
+      <c r="J356">
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" s="1">
+        <v>-37335.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>-37335.0</v>
+      </c>
+      <c r="N356" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>921</v>
+      </c>
+      <c r="B357" s="1">
+        <v>-6620.0</v>
+      </c>
+      <c r="C357" s="1">
         <v>82.0</v>
       </c>
-      <c r="F150" t="s">
-[...361 lines deleted...]
-      <c r="J157" s="1">
+      <c r="D357" s="1">
+        <v>80.0239879154</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>-5297588.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-130812.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>2.4692746963335</v>
+      </c>
+      <c r="J357">
+        <v>0.0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" s="1">
+        <v>-5428400.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>-5428400.0</v>
+      </c>
+      <c r="N357" s="1">
+        <v>-0.88</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>923</v>
+      </c>
+      <c r="B358" s="1">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>11.31061103</v>
+      </c>
+      <c r="D358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-321160.5</v>
+      </c>
+      <c r="I358" s="1">
         <v>0</v>
       </c>
-      <c r="K157">
-[...10053 lines deleted...]
-        <v>908</v>
+      <c r="J358">
+        <v>0.0</v>
+      </c>
+      <c r="K358" t="s">
+        <v>924</v>
+      </c>
+      <c r="L358" s="1">
+        <v>-321160.5</v>
       </c>
       <c r="M358" s="1">
-        <v>950451.12</v>
+        <v>-328007.72</v>
       </c>
       <c r="N358" s="1">
-        <v>982795.64</v>
-[...212 lines deleted...]
-      <c r="B363" t="s">
+        <v>-0.05</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
         <v>922</v>
-      </c>
-[...590 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">