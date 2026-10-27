--- v5 (2026-10-07)
+++ v6 (2026-10-27)
@@ -352,56 +352,50 @@
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005140008</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
@@ -682,56 +676,50 @@
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>LU2702915542</t>
   </si>
   <si>
     <t>OFI INVEST BIODIVERSITY GLOBAL EQUITY CLASS I-C EUR</t>
   </si>
   <si>
     <t>LU1985004966</t>
   </si>
   <si>
     <t>Ofi Invest ESG Actions Climat Europe CLASS K</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
-    <t>FR0010596783</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
@@ -946,1893 +934,1905 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
-    <t>RX100926</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>19 163.84</t>
+    <t>21 559.32</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 231.51</t>
+    <t>2 026.03</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 726.16</t>
+    <t>20 230.27</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>2 953.42</t>
+    <t>4 295.89</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 169.86</t>
+    <t>6 690.41</t>
   </si>
   <si>
     <t>BE6325355822</t>
   </si>
   <si>
     <t>AGEAS SA 24/11/2051</t>
   </si>
   <si>
-    <t>12 827.05</t>
+    <t>13 957.19</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>13 567.50</t>
+    <t>14 806.54</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 205.48</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 947.54</t>
+    <t>2 165.15</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>2 100.48</t>
+    <t>2 700.62</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>61 255.72</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 280.00</t>
-[...8 lines deleted...]
-    <t>2 383.56</t>
+    <t>6 930.00</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>21 761.64</t>
+    <t>24 076.71</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>27 228.59</t>
+    <t>35 270.02</t>
   </si>
   <si>
     <t>AT0000A2NW83</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2031</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>2 659.03</t>
+    <t>6 176.04</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>3 769.86</t>
+    <t>4 208.22</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>13 703.42</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>7 719.60</t>
+    <t>8 633.16</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>9 128.77</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>7 761.47</t>
+    <t>9 345.44</t>
   </si>
   <si>
     <t>XS2817924660</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 10/08/2034</t>
   </si>
   <si>
-    <t>5 330.28</t>
+    <t>5 650.42</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>12 619.17</t>
+    <t>14 013.55</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>12 964.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400EAY1</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.75 01/02/2033</t>
   </si>
   <si>
-    <t>11 363.01</t>
+    <t>12 801.37</t>
   </si>
   <si>
     <t>XS2342060360</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2032</t>
   </si>
   <si>
+    <t>1 181.75</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>1 594.08</t>
+    <t>2 411.56</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>16 708.56</t>
+    <t>19 112.67</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>3 495.21</t>
+    <t>5 159.59</t>
   </si>
   <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>31 218.30</t>
+    <t>43 960.46</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>13 478.44</t>
+    <t>14 596.99</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>2 600.03</t>
+    <t>3 809.34</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>18 583.56</t>
+    <t>20 145.21</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>10 624.30</t>
+    <t>11 866.91</t>
   </si>
   <si>
     <t>XS2621007660</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.125 12/05/2033</t>
   </si>
   <si>
-    <t>5 643.68</t>
+    <t>7 589.77</t>
   </si>
   <si>
     <t>FR0014007VJ6</t>
   </si>
   <si>
     <t>BPCE SA 02/02/2034</t>
   </si>
   <si>
-    <t>1 505.48</t>
-[...8 lines deleted...]
-    <t>6 950.34</t>
+    <t>1 697.26</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>6 264.38</t>
+    <t>13 460.27</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>16 767.12</t>
+    <t>18 739.73</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>13 285.11</t>
+    <t>14 420.59</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>18 188.01</t>
+    <t>19 482.53</t>
   </si>
   <si>
     <t>FR0014002GI0</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2029</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 972.60</t>
+    <t>6 454.79</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>16 512.33</t>
+    <t>17 663.01</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>16 421.92</t>
+    <t>17 901.37</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>8 337.10</t>
+    <t>9 940.38</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
-    <t>1 043.57</t>
+    <t>1 816.58</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>5 967.12</t>
+    <t>7 172.60</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>15 693.15</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>4 780.48</t>
+    <t>6 814.73</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>2 154.11</t>
+    <t>3 421.23</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>3 623.97</t>
+    <t>4 941.78</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>12 010.27</t>
+    <t>13 448.63</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>2 623.60</t>
+    <t>3 362.64</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>4 106.47</t>
+    <t>4 936.05</t>
   </si>
   <si>
     <t>DE000A30VT06</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
   </si>
   <si>
-    <t>29 438.36</t>
+    <t>31 356.16</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>4 050.00</t>
+    <t>4 604.79</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>9 045.21</t>
+    <t>9 682.19</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>5 532.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>7 191.78</t>
+    <t>8 013.70</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>1 284.25</t>
+    <t>3 595.89</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
-    <t>2 757.78</t>
+    <t>3 464.90</t>
   </si>
   <si>
     <t>XS2852136063</t>
   </si>
   <si>
     <t>DSM BV 3.625 02/07/2034</t>
   </si>
   <si>
+    <t>2 083.53</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>6 326.37</t>
+    <t>6 842.81</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>10 843.86</t>
+    <t>11 656.13</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>19 836.67</t>
+    <t>14 939.57</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>27 380.69</t>
+    <t>29 147.18</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 634.93</t>
+    <t>4 826.71</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>10 823.63</t>
+    <t>12 501.71</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>3 652.09</t>
+    <t>5 433.60</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>4 596.22</t>
+    <t>6 237.73</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 369.86</t>
+    <t>14 979.45</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>23 441.10</t>
+    <t>25 989.04</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>6 035.85</t>
+    <t>1 401.18</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>4 869.86</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS1428782160</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 1.875 14/06/2031</t>
   </si>
   <si>
     <t>XS2550909415</t>
   </si>
   <si>
     <t>ESB FINANCE DAC 4 03/05/2032</t>
   </si>
   <si>
-    <t>1 468.49</t>
+    <t>1 906.85</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>10 356.16</t>
+    <t>12 000.00</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>4 206.85</t>
+    <t>5 220.55</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>3 334.62</t>
-[...8 lines deleted...]
-    <t>100 795.61</t>
+    <t>2 760.27</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>110 406.58</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 397.26</t>
+    <t>2 328.77</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 358.17</t>
+    <t>4 781.29</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>6 136.99</t>
+    <t>7 013.70</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>7 537.03</t>
+    <t>8 231.69</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>5 968.48</t>
+    <t>6 370.40</t>
   </si>
   <si>
     <t>XS3370251459</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>FR0014007L00</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/05/2032</t>
   </si>
   <si>
-    <t>FR0013516549</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>89 099.85</t>
+  </si>
+  <si>
     <t>DE0001102606</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 15/08/2032</t>
   </si>
   <si>
-    <t>513 419.75</t>
+    <t>220 561.45</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>3 633.58</t>
+    <t>4 565.26</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>5 208.90</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>3 603.70</t>
+    <t>4 516.03</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>7 786.30</t>
+    <t>9 375.34</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>3 246.58</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>4 013.01</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>30 328.77</t>
+    <t>32 794.52</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>4 890.41</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>13 310.93</t>
+    <t>14 258.33</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>10 082.19</t>
+    <t>10 958.90</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>3 946.34</t>
+    <t>5 057.98</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>6 971.92</t>
+    <t>7 506.16</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>51 436.64</t>
+    <t>54 621.58</t>
   </si>
   <si>
     <t>XS3182049935</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 3.125 23/09/2031</t>
   </si>
   <si>
-    <t>9 897.26</t>
+    <t>10 582.19</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>26 444.96</t>
+    <t>28 231.79</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 380.82</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>12 546.72</t>
+    <t>14 767.37</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN SPA 3.875 22/07/2032</t>
   </si>
   <si>
-    <t>19 432.33</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>489 795.47</t>
+    <t>574 977.29</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>7 767.12</t>
+    <t>8 506.85</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>13 907.34</t>
+    <t>15 880.02</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>11 881.51</t>
+    <t>14 744.52</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>3 912.33</t>
+  </si>
+  <si>
+    <t>DE000A352ED1</t>
+  </si>
+  <si>
+    <t>KFW 2.625 10/01/2034</t>
+  </si>
+  <si>
+    <t>258 904.11</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>18 408.90</t>
+    <t>19 682.88</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 984.93</t>
+    <t>2 176.71</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>7 364.38</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
-    <t>1 694.86</t>
+    <t>2 030.48</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>3 930.74</t>
+    <t>5 219.51</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>1 789.51</t>
+    <t>2 428.62</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>29 524.27</t>
+    <t>31 610.79</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>15 287.67</t>
+    <t>17 753.42</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>8 013.70</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>10 240.58</t>
+    <t>11 150.86</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>8 310.27</t>
+    <t>9 893.18</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>22 191.78</t>
+    <t>25 479.45</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>5 124.22</t>
+    <t>7 022.07</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>14 303.01</t>
+    <t>16 903.56</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>16 937.27</t>
+    <t>18 033.54</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>1 414.40</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>4 783.56</t>
+    <t>5 112.33</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>22 355.29</t>
+    <t>31 633.10</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>20 450.96</t>
+    <t>21 814.36</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>10 934.40</t>
+    <t>12 566.40</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>26 357.88</t>
+    <t>29 370.21</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
-    <t>1 570.07</t>
+    <t>4 304.86</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>15 584.24</t>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>20 429.59</t>
+    <t>22 983.29</t>
+  </si>
+  <si>
+    <t>FR0014010IV2</t>
+  </si>
+  <si>
+    <t>ORANGE SA (PNC7) PERP</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>3 622.60</t>
+    <t>4 506.16</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>2 424.66</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 382.03</t>
+    <t>4 217.10</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>54 742.76</t>
+    <t>1 987.87</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>3 156.16</t>
+    <t>4 142.47</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>6 683.16</t>
+    <t>7 735.62</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>3 653.42</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>19 566.05</t>
+    <t>20 832.46</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>5 687.67</t>
+    <t>6 345.21</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>5 250.00</t>
+    <t>6 688.36</t>
   </si>
   <si>
     <t>FR0013426731</t>
   </si>
   <si>
     <t>REGIE AUTONOME DES TRANSPORTS PARI 0.35 20/06/2029</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>6 579.03</t>
-[...8 lines deleted...]
-    <t>14 020.67</t>
+    <t>7 764.44</t>
   </si>
   <si>
     <t>XS2979759359</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 22/01/2031</t>
   </si>
   <si>
-    <t>10 471.23</t>
+    <t>11 717.81</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>6 614.38</t>
+    <t>7 806.16</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
+    <t>2 311.64</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>7 645.14</t>
+    <t>8 786.21</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
-    <t>2 564.38</t>
+    <t>3 989.04</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>10 480.44</t>
+    <t>11 160.99</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>6 542.88</t>
+    <t>7 294.93</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>2 516.10</t>
+    <t>3 153.08</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>5 728.46</t>
+    <t>6 233.17</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>12 616.44</t>
+    <t>13 438.36</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>19 619.18</t>
+    <t>21 317.81</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
+    <t>1 288.42</t>
+  </si>
+  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>48 970.47</t>
+    <t>62 962.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>12 222.58</t>
+    <t>14 385.86</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
+    <t>1 636.11</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>4 328.77</t>
+    <t>5 424.66</t>
   </si>
   <si>
     <t>XS2726853554</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2031</t>
   </si>
   <si>
-    <t>10 952.05</t>
+    <t>12 005.14</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>2 303.94</t>
+    <t>4 307.36</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>5 405.35</t>
+    <t>6 791.33</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>4 348.68</t>
+    <t>5 556.65</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
-    <t>1 331.51</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>12 234.25</t>
+    <t>13 302.74</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>16 327.40</t>
+    <t>18 710.96</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>10 735.27</t>
+    <t>12 399.66</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 191.78</t>
+    <t>5 356.16</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>21 698.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>8 107.53</t>
+    <t>9 929.45</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>6 759.72</t>
+    <t>7 620.83</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>14 251.71</t>
+    <t>16 287.67</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 698.72</t>
+    <t>10 860.24</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>1 987.85</t>
+    <t>2 466.84</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>1 023.90</t>
+    <t>1 706.51</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>6 462.33</t>
+    <t>7 626.71</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>22 368.84</t>
+    <t>23 855.14</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>3 547.08</t>
+    <t>6 584.13</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>2 243.15</t>
+    <t>2 585.62</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>2 842.40</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>8 799.78</t>
+    <t>9 777.53</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 729.59</t>
+    <t>3 336.16</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>4 109.59</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 799.18</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 473.29</t>
+    <t>4 760.96</t>
   </si>
   <si>
     <t>BE0001795492</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 0.5 08/04/2030</t>
   </si>
   <si>
-    <t>3 024.66</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>BE0390281500</t>
   </si>
   <si>
     <t>WALLONIE STATE OF 3.5 22/10/2034</t>
   </si>
   <si>
-    <t>38 375.34</t>
+    <t>42 786.30</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 544.69</t>
+    <t>1 863.18</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 606.68</t>
+    <t>2 796.82</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609PR21</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609PR23</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6075.000000</t>
-  </si>
-[...7 lines deleted...]
-    <t>-6 847.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3193,157 +3193,157 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>630102.584</v>
+        <v>629548.584</v>
       </c>
       <c r="C2">
-        <v>955.45</v>
+        <v>947.85</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>602035311.41</v>
+        <v>596721415.39</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>602035311.41</v>
+        <v>596721415.39</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>9622.0</v>
       </c>
       <c r="C3">
-        <v>938.46</v>
+        <v>930.99</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>9029879.24</v>
+        <v>8958052.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>9029879.24</v>
+        <v>8958052.6</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>37781.0</v>
+        <v>39602.0</v>
       </c>
       <c r="C4">
-        <v>114.87</v>
+        <v>114.0</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>4340039.7</v>
+        <v>4514821.01</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>4340039.7</v>
+        <v>4514821.01</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z358"/>
+  <dimension ref="A1:Z356"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N358" sqref="N358"/>
+      <selection activeCell="N356" sqref="N356"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>18</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -3362,1681 +3362,1681 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
         <v>20515.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.49</v>
+        <v>37.99</v>
       </c>
       <c r="D2" s="1">
         <v>28.306197904</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>580701.65</v>
       </c>
       <c r="H2" s="1">
-        <v>208920.7</v>
+        <v>198663.2</v>
       </c>
       <c r="I2" s="1">
-        <v>35.977287131869</v>
+        <v>34.210889533377</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>789622.35</v>
+        <v>779364.85</v>
       </c>
       <c r="M2" s="1">
-        <v>789622.35</v>
+        <v>779364.85</v>
       </c>
       <c r="N2" s="1">
         <v>0.13</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="1">
         <v>5222.0</v>
       </c>
       <c r="C3" s="1">
-        <v>252.4</v>
+        <v>242.6</v>
       </c>
       <c r="D3" s="1">
         <v>245.7687150517</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1283404.23</v>
       </c>
       <c r="H3" s="1">
-        <v>34628.57</v>
+        <v>-16547.03</v>
       </c>
       <c r="I3" s="1">
-        <v>2.6981810711345</v>
+        <v>-1.2893077343216</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1318032.8</v>
+        <v>1266857.2</v>
       </c>
       <c r="M3" s="1">
-        <v>1318032.8</v>
+        <v>1266857.2</v>
       </c>
       <c r="N3" s="1">
         <v>0.21</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="1">
         <v>8431.0</v>
       </c>
       <c r="C4" s="1">
-        <v>187.9</v>
+        <v>179.65</v>
       </c>
       <c r="D4" s="1">
         <v>207.5221658166</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1749619.38</v>
       </c>
       <c r="H4" s="1">
-        <v>-165434.48</v>
+        <v>-234990.23</v>
       </c>
       <c r="I4" s="1">
-        <v>-9.455455391675</v>
+        <v>-13.4309343327</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>1584184.9</v>
+        <v>1514629.15</v>
       </c>
       <c r="M4" s="1">
-        <v>1584184.9</v>
+        <v>1514629.15</v>
       </c>
       <c r="N4" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="1">
         <v>3017.0</v>
       </c>
       <c r="C5" s="1">
-        <v>70.1</v>
+        <v>70.6</v>
       </c>
       <c r="D5" s="1">
         <v>78.6889956911</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>237404.7</v>
       </c>
       <c r="H5" s="1">
-        <v>-25913.0</v>
+        <v>-24404.5</v>
       </c>
       <c r="I5" s="1">
-        <v>-10.915116676292</v>
+        <v>-10.279703813783</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>211491.7</v>
+        <v>213000.2</v>
       </c>
       <c r="M5" s="1">
-        <v>211491.7</v>
+        <v>213000.2</v>
       </c>
       <c r="N5" s="1">
         <v>0.03</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1">
         <v>103732.0</v>
       </c>
       <c r="C6" s="1">
-        <v>27.12</v>
+        <v>27.2</v>
       </c>
       <c r="D6" s="1">
         <v>27.0886326302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>2809958.04</v>
       </c>
       <c r="H6" s="1">
-        <v>3253.8</v>
+        <v>11552.36</v>
       </c>
       <c r="I6" s="1">
-        <v>0.11579532340632</v>
+        <v>0.41112215326888</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>2813211.84</v>
+        <v>2821510.4</v>
       </c>
       <c r="M6" s="1">
-        <v>2813211.84</v>
+        <v>2821510.4</v>
       </c>
       <c r="N6" s="1">
         <v>0.46</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="1">
         <v>5511.0</v>
       </c>
       <c r="C7" s="1">
-        <v>70.65</v>
+        <v>71.4</v>
       </c>
       <c r="D7" s="1">
         <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>346641.9</v>
       </c>
       <c r="H7" s="1">
-        <v>42710.25</v>
+        <v>46843.5</v>
       </c>
       <c r="I7" s="1">
-        <v>12.321144674086</v>
+        <v>13.513513513514</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>389352.15</v>
+        <v>393485.4</v>
       </c>
       <c r="M7" s="1">
-        <v>389352.15</v>
+        <v>393485.4</v>
       </c>
       <c r="N7" s="1">
         <v>0.06</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="1">
         <v>141710.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.31</v>
+        <v>10.92</v>
       </c>
       <c r="D8" s="1">
         <v>9.3058431303</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1318731.03</v>
       </c>
       <c r="H8" s="1">
-        <v>142299.07</v>
+        <v>228742.17</v>
       </c>
       <c r="I8" s="1">
-        <v>10.790606026765</v>
+        <v>17.345627333877</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>1461030.1</v>
+        <v>1547473.2</v>
       </c>
       <c r="M8" s="1">
-        <v>1461030.1</v>
+        <v>1547473.2</v>
       </c>
       <c r="N8" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="1">
         <v>19205.0</v>
       </c>
       <c r="C9" s="1">
-        <v>203.95</v>
+        <v>208.9</v>
       </c>
       <c r="D9" s="1">
         <v>161.5490908618</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>3102550.29</v>
       </c>
       <c r="H9" s="1">
-        <v>814309.46</v>
+        <v>909374.21</v>
       </c>
       <c r="I9" s="1">
-        <v>26.246454815725</v>
+        <v>29.310538911522</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>3916859.75</v>
+        <v>4011924.5</v>
       </c>
       <c r="M9" s="1">
-        <v>3916859.75</v>
+        <v>4011924.5</v>
       </c>
       <c r="N9" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="1">
         <v>12382.0</v>
       </c>
       <c r="C10" s="1">
-        <v>422.8</v>
+        <v>430.4</v>
       </c>
       <c r="D10" s="1">
         <v>240.1814278792</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>2973926.44</v>
       </c>
       <c r="H10" s="1">
-        <v>2261183.16</v>
+        <v>2355286.36</v>
       </c>
       <c r="I10" s="1">
-        <v>76.03359415978</v>
+        <v>79.19786879463</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>5235109.6</v>
+        <v>5329212.8</v>
       </c>
       <c r="M10" s="1">
-        <v>5235109.6</v>
+        <v>5329212.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="1">
         <v>32601.0</v>
       </c>
       <c r="C11" s="1">
-        <v>15.825</v>
+        <v>16.21</v>
       </c>
       <c r="D11" s="1">
         <v>25.8002549002</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>841114.11</v>
       </c>
       <c r="H11" s="1">
-        <v>-325203.28</v>
+        <v>-312651.9</v>
       </c>
       <c r="I11" s="1">
-        <v>-38.663396099728</v>
+        <v>-37.171163375205</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>515910.83</v>
+        <v>528462.21</v>
       </c>
       <c r="M11" s="1">
-        <v>515910.83</v>
+        <v>528462.21</v>
       </c>
       <c r="N11" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="1">
         <v>51771.0</v>
       </c>
       <c r="C12" s="1">
-        <v>51.98</v>
+        <v>51.36</v>
       </c>
       <c r="D12" s="1">
         <v>62.4496525082</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>3233080.96</v>
       </c>
       <c r="H12" s="1">
-        <v>-542024.38</v>
+        <v>-574122.4</v>
       </c>
       <c r="I12" s="1">
-        <v>-16.764949183333</v>
+        <v>-17.757748942977</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2691056.58</v>
+        <v>2658958.56</v>
       </c>
       <c r="M12" s="1">
-        <v>2691056.58</v>
+        <v>2658958.56</v>
       </c>
       <c r="N12" s="1">
         <v>0.44</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="1">
         <v>17933.0</v>
       </c>
       <c r="C13" s="1">
-        <v>10.645</v>
+        <v>11.32</v>
       </c>
       <c r="D13" s="1">
         <v>13.1750002788</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>236267.28</v>
       </c>
       <c r="H13" s="1">
-        <v>-45370.49</v>
+        <v>-33265.72</v>
       </c>
       <c r="I13" s="1">
-        <v>-19.203035646747</v>
+        <v>-14.079698212973</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>190896.79</v>
+        <v>203001.56</v>
       </c>
       <c r="M13" s="1">
-        <v>190896.79</v>
+        <v>203001.56</v>
       </c>
       <c r="N13" s="1">
         <v>0.03</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="1">
         <v>5491.0</v>
       </c>
       <c r="C14" s="1">
-        <v>88.3</v>
+        <v>88.65</v>
       </c>
       <c r="D14" s="1">
         <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>491169.95</v>
       </c>
       <c r="H14" s="1">
-        <v>-6314.65</v>
+        <v>-4392.8</v>
       </c>
       <c r="I14" s="1">
-        <v>-1.2856344326439</v>
+        <v>-0.89435438792622</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>484855.3</v>
+        <v>486777.15</v>
       </c>
       <c r="M14" s="1">
-        <v>484855.3</v>
+        <v>486777.15</v>
       </c>
       <c r="N14" s="1">
         <v>0.08</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="1">
         <v>41723.0</v>
       </c>
       <c r="C15" s="1">
-        <v>70.58</v>
+        <v>71.12</v>
       </c>
       <c r="D15" s="1">
         <v>56.6150514105</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>2362149.79</v>
       </c>
       <c r="H15" s="1">
-        <v>582659.55</v>
+        <v>605189.97</v>
       </c>
       <c r="I15" s="1">
-        <v>24.666494583309</v>
+        <v>25.6203045447</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>2944809.34</v>
+        <v>2967339.76</v>
       </c>
       <c r="M15" s="1">
-        <v>2944809.34</v>
+        <v>2967339.76</v>
       </c>
       <c r="N15" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="1">
         <v>27737.0</v>
       </c>
       <c r="C16" s="1">
-        <v>34.1</v>
+        <v>41.6</v>
       </c>
       <c r="D16" s="1">
         <v>30.7394620903</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>852620.46</v>
       </c>
       <c r="H16" s="1">
-        <v>93211.24</v>
+        <v>301238.74</v>
       </c>
       <c r="I16" s="1">
-        <v>10.932325034752</v>
+        <v>35.330930247674</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>945831.7</v>
+        <v>1153859.2</v>
       </c>
       <c r="M16" s="1">
-        <v>945831.7</v>
+        <v>1153859.2</v>
       </c>
       <c r="N16" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="1">
         <v>1133.0</v>
       </c>
       <c r="C17" s="1">
-        <v>896.6</v>
+        <v>798.4</v>
       </c>
       <c r="D17" s="1">
         <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>1092665.2</v>
       </c>
       <c r="H17" s="1">
-        <v>-76817.4</v>
+        <v>-188078.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-7.0302778929905</v>
+        <v>-17.212774782248</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>1015847.8</v>
+        <v>904587.2</v>
       </c>
       <c r="M17" s="1">
-        <v>1015847.8</v>
+        <v>904587.2</v>
       </c>
       <c r="N17" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="1">
         <v>14546.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1509.8</v>
+        <v>1429.8</v>
       </c>
       <c r="D18" s="1">
         <v>446.9664051973</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>6501573.33</v>
       </c>
       <c r="H18" s="1">
-        <v>15459977.47</v>
+        <v>14296297.47</v>
       </c>
       <c r="I18" s="1">
-        <v>237.78825040185</v>
+        <v>219.8898135015</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>21961550.8</v>
+        <v>20797870.8</v>
       </c>
       <c r="M18" s="1">
-        <v>21961550.8</v>
+        <v>20797870.8</v>
       </c>
       <c r="N18" s="1">
-        <v>3.57</v>
+        <v>3.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="1">
         <v>4924.0</v>
       </c>
       <c r="C19" s="1">
-        <v>66.8</v>
+        <v>70.06</v>
       </c>
       <c r="D19" s="1">
         <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>302530.56</v>
       </c>
       <c r="H19" s="1">
-        <v>26392.64</v>
+        <v>42444.88</v>
       </c>
       <c r="I19" s="1">
-        <v>8.7239583333333</v>
+        <v>14.029947916667</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>328923.2</v>
+        <v>344975.44</v>
       </c>
       <c r="M19" s="1">
-        <v>328923.2</v>
+        <v>344975.44</v>
       </c>
       <c r="N19" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="1">
         <v>5989.0</v>
       </c>
       <c r="C20" s="1">
-        <v>171.8</v>
+        <v>176.1</v>
       </c>
       <c r="D20" s="1">
         <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>1076822.2</v>
       </c>
       <c r="H20" s="1">
-        <v>-47912.0</v>
+        <v>-22159.3</v>
       </c>
       <c r="I20" s="1">
-        <v>-4.4493882091212</v>
+        <v>-2.0578420467186</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1028910.2</v>
+        <v>1054662.9</v>
       </c>
       <c r="M20" s="1">
-        <v>1028910.2</v>
+        <v>1054662.9</v>
       </c>
       <c r="N20" s="1">
         <v>0.17</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="1">
         <v>117138.0</v>
       </c>
       <c r="C21" s="1">
-        <v>44.3</v>
+        <v>45.19</v>
       </c>
       <c r="D21" s="1">
         <v>26.5258904028</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>3107189.75</v>
       </c>
       <c r="H21" s="1">
-        <v>2082023.65</v>
+        <v>2186276.47</v>
       </c>
       <c r="I21" s="1">
-        <v>67.006646439922</v>
+        <v>70.361858975623</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>5189213.4</v>
+        <v>5293466.22</v>
       </c>
       <c r="M21" s="1">
-        <v>5189213.4</v>
+        <v>5293466.22</v>
       </c>
       <c r="N21" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="1">
         <v>26749.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.885</v>
+        <v>10.56</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950001869</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>224557.86</v>
       </c>
       <c r="H22" s="1">
-        <v>39856.01</v>
+        <v>57911.58</v>
       </c>
       <c r="I22" s="1">
-        <v>17.748659521426</v>
+        <v>25.789157413595</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>264413.87</v>
+        <v>282469.44</v>
       </c>
       <c r="M22" s="1">
-        <v>264413.87</v>
+        <v>282469.44</v>
       </c>
       <c r="N22" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="1">
         <v>29609.0</v>
       </c>
       <c r="C23" s="1">
-        <v>12.14</v>
+        <v>10.85</v>
       </c>
       <c r="D23" s="1">
         <v>12.5344000135</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>371131.05</v>
       </c>
       <c r="H23" s="1">
-        <v>-11677.79</v>
+        <v>-49873.4</v>
       </c>
       <c r="I23" s="1">
-        <v>-3.1465408243261</v>
+        <v>-13.438218117293</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>359453.26</v>
+        <v>321257.65</v>
       </c>
       <c r="M23" s="1">
-        <v>359453.26</v>
+        <v>321257.65</v>
       </c>
       <c r="N23" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="1">
         <v>26607.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.41</v>
+        <v>22.84</v>
       </c>
       <c r="D24" s="1">
         <v>18.1986875634</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>484212.48</v>
       </c>
       <c r="H24" s="1">
-        <v>112050.39</v>
+        <v>123491.4</v>
       </c>
       <c r="I24" s="1">
-        <v>23.140748045156</v>
+        <v>25.503555794349</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>596262.87</v>
+        <v>607703.88</v>
       </c>
       <c r="M24" s="1">
-        <v>596262.87</v>
+        <v>607703.88</v>
       </c>
       <c r="N24" s="1">
         <v>0.1</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="1">
         <v>219631.0</v>
       </c>
       <c r="C25" s="1">
-        <v>22.8</v>
+        <v>23.2</v>
       </c>
       <c r="D25" s="1">
         <v>11.519386562</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>2530014.39</v>
       </c>
       <c r="H25" s="1">
-        <v>2477572.41</v>
+        <v>2565424.81</v>
       </c>
       <c r="I25" s="1">
-        <v>97.92720625593</v>
+        <v>101.39961338323</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>5007586.8</v>
+        <v>5095439.2</v>
       </c>
       <c r="M25" s="1">
-        <v>5007586.8</v>
+        <v>5095439.2</v>
       </c>
       <c r="N25" s="1">
-        <v>0.81</v>
+        <v>0.84</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="1">
         <v>179096.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.222</v>
+        <v>3.413</v>
       </c>
       <c r="D26" s="1">
         <v>3.2008977867</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>573267.99</v>
       </c>
       <c r="H26" s="1">
-        <v>3779.32</v>
+        <v>37986.66</v>
       </c>
       <c r="I26" s="1">
-        <v>0.65925885727546</v>
+        <v>6.6263354421725</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>577047.31</v>
+        <v>611254.65</v>
       </c>
       <c r="M26" s="1">
-        <v>577047.31</v>
+        <v>611254.65</v>
       </c>
       <c r="N26" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="1">
         <v>463398.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.482</v>
+        <v>12.256</v>
       </c>
       <c r="D27" s="1">
         <v>7.6766700331</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>3557353.54</v>
       </c>
       <c r="H27" s="1">
-        <v>2226780.3</v>
+        <v>2122052.35</v>
       </c>
       <c r="I27" s="1">
-        <v>62.596541922566</v>
+        <v>59.652557052286</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>5784133.84</v>
+        <v>5679405.89</v>
       </c>
       <c r="M27" s="1">
-        <v>5784133.84</v>
+        <v>5679405.89</v>
       </c>
       <c r="N27" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="1">
         <v>31134.0</v>
       </c>
       <c r="C28" s="1">
-        <v>17.65</v>
+        <v>18.395</v>
       </c>
       <c r="D28" s="1">
         <v>16.48765626</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>513326.69</v>
       </c>
       <c r="H28" s="1">
-        <v>36188.41</v>
+        <v>59383.24</v>
       </c>
       <c r="I28" s="1">
-        <v>7.0497814948995</v>
+        <v>11.568313348367</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>549515.1</v>
+        <v>572709.93</v>
       </c>
       <c r="M28" s="1">
-        <v>549515.1</v>
+        <v>572709.93</v>
       </c>
       <c r="N28" s="1">
         <v>0.09</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="1">
         <v>20996.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.305</v>
+        <v>16.145</v>
       </c>
       <c r="D29" s="1">
         <v>14.1749990474</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>297618.28</v>
       </c>
       <c r="H29" s="1">
-        <v>23725.5</v>
+        <v>41362.14</v>
       </c>
       <c r="I29" s="1">
-        <v>7.9717885608371</v>
+        <v>13.897714884986</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>321343.78</v>
+        <v>338980.42</v>
       </c>
       <c r="M29" s="1">
-        <v>321343.78</v>
+        <v>338980.42</v>
       </c>
       <c r="N29" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="1">
         <v>2484.0</v>
       </c>
       <c r="C30" s="1">
-        <v>241.9</v>
+        <v>205.1</v>
       </c>
       <c r="D30" s="1">
         <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>470469.6</v>
       </c>
       <c r="H30" s="1">
-        <v>130410.0</v>
+        <v>38998.8</v>
       </c>
       <c r="I30" s="1">
-        <v>27.719112988384</v>
+        <v>8.2893347412883</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>600879.6</v>
+        <v>509468.4</v>
       </c>
       <c r="M30" s="1">
-        <v>600879.6</v>
+        <v>509468.4</v>
       </c>
       <c r="N30" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="B31" s="1">
         <v>34796.0</v>
       </c>
       <c r="C31" s="1">
-        <v>60.74</v>
+        <v>57.48</v>
       </c>
       <c r="D31" s="1">
         <v>79.7427368088</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>2774728.27</v>
       </c>
       <c r="H31" s="1">
-        <v>-661219.23</v>
+        <v>-774654.19</v>
       </c>
       <c r="I31" s="1">
-        <v>-23.830053456009</v>
+        <v>-27.918200076579</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>2113509.04</v>
+        <v>2000074.08</v>
       </c>
       <c r="M31" s="1">
-        <v>2113509.04</v>
+        <v>2000074.08</v>
       </c>
       <c r="N31" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="1">
         <v>41539.0</v>
       </c>
       <c r="C32" s="1">
-        <v>101.78</v>
+        <v>107.58</v>
       </c>
       <c r="D32" s="1">
         <v>77.7873530899</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>3231208.86</v>
       </c>
       <c r="H32" s="1">
-        <v>996630.56</v>
+        <v>1237556.76</v>
       </c>
       <c r="I32" s="1">
-        <v>30.843891657316</v>
+        <v>38.300116569995</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>4227839.42</v>
+        <v>4468765.62</v>
       </c>
       <c r="M32" s="1">
-        <v>4227839.42</v>
+        <v>4468765.62</v>
       </c>
       <c r="N32" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>91</v>
       </c>
       <c r="B33" s="1">
         <v>3012840.0</v>
       </c>
       <c r="C33" s="1">
-        <v>11.364</v>
+        <v>11.24</v>
       </c>
       <c r="D33" s="1">
         <v>11.2819041071</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>33990571.97</v>
       </c>
       <c r="H33" s="1">
-        <v>247341.79</v>
+        <v>-126250.37</v>
       </c>
       <c r="I33" s="1">
-        <v>0.72767763431078</v>
+        <v>-0.37142761266691</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>34237913.76</v>
+        <v>33864321.6</v>
       </c>
       <c r="M33" s="1">
-        <v>34237913.76</v>
+        <v>33864321.6</v>
       </c>
       <c r="N33" s="1">
-        <v>5.56</v>
+        <v>5.55</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="1">
         <v>275756.0</v>
       </c>
       <c r="C34" s="1">
-        <v>10.722</v>
+        <v>10.66</v>
       </c>
       <c r="D34" s="1">
         <v>10.7730649922</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>2970737.31</v>
       </c>
       <c r="H34" s="1">
-        <v>-14081.48</v>
+        <v>-31178.35</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.47400623247971</v>
+        <v>-1.0495155493907</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>2956655.83</v>
+        <v>2939558.96</v>
       </c>
       <c r="M34" s="1">
-        <v>2956655.83</v>
+        <v>2939558.96</v>
       </c>
       <c r="N34" s="1">
         <v>0.48</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35" s="1">
         <v>9419.0</v>
       </c>
       <c r="C35" s="1">
         <v>46.95</v>
       </c>
       <c r="D35" s="1">
         <v>52.5393959019</v>
       </c>
       <c r="E35" t="s">
@@ -5062,16190 +5062,16090 @@
       </c>
       <c r="L35" s="1">
         <v>442222.05</v>
       </c>
       <c r="M35" s="1">
         <v>442222.05</v>
       </c>
       <c r="N35" s="1">
         <v>0.07</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="1">
         <v>53059.0</v>
       </c>
       <c r="C36" s="1">
-        <v>27.22</v>
+        <v>27.07</v>
       </c>
       <c r="D36" s="1">
         <v>28.7144252624</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>1523558.69</v>
       </c>
       <c r="H36" s="1">
-        <v>-79292.71</v>
+        <v>-87251.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-5.2044407951229</v>
+        <v>-5.7268263160903</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1444265.98</v>
+        <v>1436307.13</v>
       </c>
       <c r="M36" s="1">
-        <v>1444265.98</v>
+        <v>1436307.13</v>
       </c>
       <c r="N36" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>99</v>
       </c>
       <c r="B37" s="1">
         <v>181864.0</v>
       </c>
       <c r="C37" s="1">
-        <v>12.675</v>
+        <v>13.29</v>
       </c>
       <c r="D37" s="1">
         <v>10.5497240245</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>1918615.01</v>
       </c>
       <c r="H37" s="1">
-        <v>386511.19</v>
+        <v>498357.55</v>
       </c>
       <c r="I37" s="1">
-        <v>20.145322953561</v>
+        <v>25.974859333556</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>2305126.2</v>
+        <v>2416972.56</v>
       </c>
       <c r="M37" s="1">
-        <v>2305126.2</v>
+        <v>2416972.56</v>
       </c>
       <c r="N37" s="1">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="1">
         <v>26608.0</v>
       </c>
       <c r="C38" s="1">
-        <v>38.28</v>
+        <v>37.45</v>
       </c>
       <c r="D38" s="1">
         <v>35.7200353277</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>950438.7</v>
       </c>
       <c r="H38" s="1">
-        <v>68115.54</v>
+        <v>46030.9</v>
       </c>
       <c r="I38" s="1">
-        <v>7.1667473136353</v>
+        <v>4.8431213922581</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1018554.24</v>
+        <v>996469.6</v>
       </c>
       <c r="M38" s="1">
-        <v>1018554.24</v>
+        <v>996469.6</v>
       </c>
       <c r="N38" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" s="1">
         <v>7183.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.48</v>
+        <v>74.72</v>
       </c>
       <c r="D39" s="1">
         <v>55.8116942782</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>400895.4</v>
       </c>
       <c r="H39" s="1">
-        <v>162826.44</v>
+        <v>135818.36</v>
       </c>
       <c r="I39" s="1">
-        <v>40.615691773964</v>
+        <v>33.878752412724</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>563721.84</v>
+        <v>536713.76</v>
       </c>
       <c r="M39" s="1">
-        <v>563721.84</v>
+        <v>536713.76</v>
       </c>
       <c r="N39" s="1">
         <v>0.09</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>105</v>
       </c>
       <c r="B40" s="1">
         <v>3803.0</v>
       </c>
       <c r="C40" s="1">
-        <v>54.2</v>
+        <v>53.25</v>
       </c>
       <c r="D40" s="1">
-        <v>62.15</v>
+        <v>59.9485590323</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>236356.45</v>
+        <v>227984.37</v>
       </c>
       <c r="H40" s="1">
-        <v>-30233.85</v>
+        <v>-25474.62</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.791633145615</v>
+        <v>-11.173844943844</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>206122.6</v>
+        <v>202509.75</v>
       </c>
       <c r="M40" s="1">
-        <v>206122.6</v>
+        <v>202509.75</v>
       </c>
       <c r="N40" s="1">
         <v>0.03</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" s="1">
         <v>72476.0</v>
       </c>
       <c r="C41" s="1">
-        <v>17.6</v>
+        <v>18.61</v>
       </c>
       <c r="D41" s="1">
         <v>18.6621125614</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>1352555.27</v>
       </c>
       <c r="H41" s="1">
-        <v>-76977.67</v>
+        <v>-3776.91</v>
       </c>
       <c r="I41" s="1">
-        <v>-5.6912772222609</v>
+        <v>-0.2792425628566</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>1275577.6</v>
+        <v>1348778.36</v>
       </c>
       <c r="M41" s="1">
-        <v>1275577.6</v>
+        <v>1348778.36</v>
       </c>
       <c r="N41" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="1">
         <v>22041.0</v>
       </c>
       <c r="C42" s="1">
-        <v>74.0</v>
+        <v>70.76</v>
       </c>
       <c r="D42" s="1">
         <v>59.8561054399</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>1319288.42</v>
       </c>
       <c r="H42" s="1">
-        <v>311745.58</v>
+        <v>240332.74</v>
       </c>
       <c r="I42" s="1">
-        <v>23.629827661187</v>
+        <v>18.216846017643</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>1631034.0</v>
+        <v>1559621.16</v>
       </c>
       <c r="M42" s="1">
-        <v>1631034.0</v>
+        <v>1559621.16</v>
       </c>
       <c r="N42" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="1">
         <v>55715.0</v>
       </c>
       <c r="C43" s="1">
-        <v>18.66</v>
+        <v>20.41</v>
       </c>
       <c r="D43" s="1">
         <v>26.173180472</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>1458238.75</v>
       </c>
       <c r="H43" s="1">
-        <v>-418596.85</v>
+        <v>-321095.6</v>
       </c>
       <c r="I43" s="1">
-        <v>-28.705645766168</v>
+        <v>-22.019412116157</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1039641.9</v>
+        <v>1137143.15</v>
       </c>
       <c r="M43" s="1">
-        <v>1039641.9</v>
+        <v>1137143.15</v>
       </c>
       <c r="N43" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" s="1">
-        <v>93750.0</v>
+        <v>56150.0</v>
       </c>
       <c r="C44" s="1">
-        <v>0.412</v>
+        <v>30.98</v>
       </c>
       <c r="D44" s="1">
-        <v>0.0</v>
+        <v>30.0720142476</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>0.0</v>
+        <v>1688543.6</v>
       </c>
       <c r="H44" s="1">
-        <v>38625.0</v>
+        <v>50983.4</v>
       </c>
       <c r="I44" s="1">
-        <v>0</v>
+        <v>3.0193712498747</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>38625.0</v>
+        <v>1739527.0</v>
       </c>
       <c r="M44" s="1">
-        <v>38625.0</v>
+        <v>1739527.0</v>
       </c>
       <c r="N44" s="1">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>115</v>
       </c>
       <c r="B45" s="1">
-        <v>56150.0</v>
+        <v>8733.0</v>
       </c>
       <c r="C45" s="1">
-        <v>32.305</v>
+        <v>263.4</v>
       </c>
       <c r="D45" s="1">
-        <v>30.0720142476</v>
+        <v>222.8043055078</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1688543.6</v>
+        <v>1945750.0</v>
       </c>
       <c r="H45" s="1">
-        <v>125382.15</v>
+        <v>354522.2</v>
       </c>
       <c r="I45" s="1">
-        <v>7.4254612081086</v>
+        <v>18.220336631119</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1813925.75</v>
+        <v>2300272.2</v>
       </c>
       <c r="M45" s="1">
-        <v>1813925.75</v>
+        <v>2300272.2</v>
       </c>
       <c r="N45" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>117</v>
       </c>
       <c r="B46" s="1">
-        <v>8733.0</v>
+        <v>29790.0</v>
       </c>
       <c r="C46" s="1">
-        <v>259.7</v>
+        <v>57.06</v>
       </c>
       <c r="D46" s="1">
-        <v>222.8043055078</v>
+        <v>49.8697522659</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>1945750.0</v>
+        <v>1485619.92</v>
       </c>
       <c r="H46" s="1">
-        <v>322210.1</v>
+        <v>214197.48</v>
       </c>
       <c r="I46" s="1">
-        <v>16.55968649621</v>
+        <v>14.418053845158</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>2267960.1</v>
+        <v>1699817.4</v>
       </c>
       <c r="M46" s="1">
-        <v>2267960.1</v>
+        <v>1699817.4</v>
       </c>
       <c r="N46" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" s="1">
-        <v>29790.0</v>
+        <v>35356.0</v>
       </c>
       <c r="C47" s="1">
-        <v>56.68</v>
+        <v>27.07</v>
       </c>
       <c r="D47" s="1">
-        <v>49.8697522659</v>
+        <v>30.6922154656</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1485619.92</v>
+        <v>1085153.97</v>
       </c>
       <c r="H47" s="1">
-        <v>202877.28</v>
+        <v>-128067.05</v>
       </c>
       <c r="I47" s="1">
-        <v>13.656068908931</v>
+        <v>-11.801739987184</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1688497.2</v>
+        <v>957086.92</v>
       </c>
       <c r="M47" s="1">
-        <v>1688497.2</v>
+        <v>957086.92</v>
       </c>
       <c r="N47" s="1">
-        <v>0.27</v>
+        <v>0.16</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="1">
-        <v>35356.0</v>
+        <v>168263.0</v>
       </c>
       <c r="C48" s="1">
-        <v>25.74</v>
+        <v>19.105</v>
       </c>
       <c r="D48" s="1">
-        <v>30.6922154656</v>
+        <v>19.1277582713</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1085153.97</v>
+        <v>3218493.99</v>
       </c>
       <c r="H48" s="1">
-        <v>-175090.53</v>
+        <v>-3829.37</v>
       </c>
       <c r="I48" s="1">
-        <v>-16.135086341711</v>
+        <v>-0.11898018178372</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>910063.44</v>
+        <v>3214664.62</v>
       </c>
       <c r="M48" s="1">
-        <v>910063.44</v>
+        <v>3214664.62</v>
       </c>
       <c r="N48" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" s="1">
-        <v>168263.0</v>
+        <v>456568.0</v>
       </c>
       <c r="C49" s="1">
-        <v>19.055</v>
+        <v>4.504</v>
       </c>
       <c r="D49" s="1">
-        <v>19.1277582713</v>
+        <v>4.5308654352</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3218493.99</v>
+        <v>2068648.17</v>
       </c>
       <c r="H49" s="1">
-        <v>-12242.52</v>
+        <v>-12265.9</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.38038039027067</v>
+        <v>-0.59294278156541</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>3206251.47</v>
+        <v>2056382.27</v>
       </c>
       <c r="M49" s="1">
-        <v>3206251.47</v>
+        <v>2056382.27</v>
       </c>
       <c r="N49" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>125</v>
       </c>
       <c r="B50" s="1">
-        <v>456568.0</v>
+        <v>5131.0</v>
       </c>
       <c r="C50" s="1">
-        <v>4.545</v>
+        <v>121.25</v>
       </c>
       <c r="D50" s="1">
-        <v>4.5308654352</v>
+        <v>145.5517735334</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2068648.17</v>
+        <v>746826.15</v>
       </c>
       <c r="H50" s="1">
-        <v>6453.39</v>
+        <v>-124692.4</v>
       </c>
       <c r="I50" s="1">
-        <v>0.31196170008939</v>
+        <v>-16.696308772798</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>2075101.56</v>
+        <v>622133.75</v>
       </c>
       <c r="M50" s="1">
-        <v>2075101.56</v>
+        <v>622133.75</v>
       </c>
       <c r="N50" s="1">
-        <v>0.34</v>
+        <v>0.1</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>127</v>
       </c>
       <c r="B51" s="1">
-        <v>5131.0</v>
+        <v>36478.0</v>
       </c>
       <c r="C51" s="1">
-        <v>124.15</v>
+        <v>34.7</v>
       </c>
       <c r="D51" s="1">
-        <v>145.5517735334</v>
+        <v>43.374560557</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>746826.15</v>
+        <v>1582217.22</v>
       </c>
       <c r="H51" s="1">
-        <v>-109812.5</v>
+        <v>-316430.62</v>
       </c>
       <c r="I51" s="1">
-        <v>-14.703890590869</v>
+        <v>-19.99918949182</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>637013.65</v>
+        <v>1265786.6</v>
       </c>
       <c r="M51" s="1">
-        <v>637013.65</v>
+        <v>1265786.6</v>
       </c>
       <c r="N51" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>129</v>
       </c>
       <c r="B52" s="1">
-        <v>36478.0</v>
+        <v>470371.0</v>
       </c>
       <c r="C52" s="1">
-        <v>35.32</v>
+        <v>9.966</v>
       </c>
       <c r="D52" s="1">
-        <v>43.374560557</v>
+        <v>7.1426670437</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1582217.22</v>
+        <v>3359703.44</v>
       </c>
       <c r="H52" s="1">
-        <v>-293814.26</v>
+        <v>1328013.95</v>
       </c>
       <c r="I52" s="1">
-        <v>-18.569780197437</v>
+        <v>39.527713493665</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>1288402.96</v>
+        <v>4687717.39</v>
       </c>
       <c r="M52" s="1">
-        <v>1288402.96</v>
+        <v>4687717.39</v>
       </c>
       <c r="N52" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" s="1">
-        <v>470371.0</v>
+        <v>128877.0</v>
       </c>
       <c r="C53" s="1">
-        <v>10.134</v>
+        <v>27.0</v>
       </c>
       <c r="D53" s="1">
-        <v>7.1426670437</v>
+        <v>16.3924620374</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3359703.44</v>
+        <v>2112611.33</v>
       </c>
       <c r="H53" s="1">
-        <v>1407036.27</v>
+        <v>1367067.67</v>
       </c>
       <c r="I53" s="1">
-        <v>41.879775853074</v>
+        <v>64.709852237704</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>4766739.71</v>
+        <v>3479679.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4766739.71</v>
+        <v>3479679.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="1">
-        <v>128877.0</v>
+        <v>4909.0</v>
       </c>
       <c r="C54" s="1">
-        <v>27.38</v>
+        <v>114.6</v>
       </c>
       <c r="D54" s="1">
-        <v>16.3924620374</v>
+        <v>104.0693807293</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>2112611.33</v>
+        <v>510876.59</v>
       </c>
       <c r="H54" s="1">
-        <v>1416040.93</v>
+        <v>51694.81</v>
       </c>
       <c r="I54" s="1">
-        <v>67.027990898828</v>
+        <v>10.11884494453</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>3528652.26</v>
+        <v>562571.4</v>
       </c>
       <c r="M54" s="1">
-        <v>3528652.26</v>
+        <v>562571.4</v>
       </c>
       <c r="N54" s="1">
-        <v>0.57</v>
+        <v>0.09</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>135</v>
       </c>
       <c r="B55" s="1">
-        <v>4909.0</v>
+        <v>9226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>118.4</v>
+        <v>165.4</v>
       </c>
       <c r="D55" s="1">
-        <v>104.0693807293</v>
+        <v>192.6399165402</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>510876.59</v>
+        <v>1777295.87</v>
       </c>
       <c r="H55" s="1">
-        <v>70349.01</v>
+        <v>-251315.47</v>
       </c>
       <c r="I55" s="1">
-        <v>13.77025516084</v>
+        <v>-14.140328250467</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>581225.6</v>
+        <v>1525980.4</v>
       </c>
       <c r="M55" s="1">
-        <v>581225.6</v>
+        <v>1525980.4</v>
       </c>
       <c r="N55" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>137</v>
       </c>
       <c r="B56" s="1">
-        <v>9226.0</v>
+        <v>3812.0</v>
       </c>
       <c r="C56" s="1">
-        <v>175.9</v>
+        <v>66.92</v>
       </c>
       <c r="D56" s="1">
-        <v>192.6399165402</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1777295.87</v>
+        <v>259825.92</v>
       </c>
       <c r="H56" s="1">
-        <v>-154442.47</v>
+        <v>-4726.88</v>
       </c>
       <c r="I56" s="1">
-        <v>-8.6897444936954</v>
+        <v>-1.8192488262911</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1622853.4</v>
+        <v>255099.04</v>
       </c>
       <c r="M56" s="1">
-        <v>1622853.4</v>
+        <v>255099.04</v>
       </c>
       <c r="N56" s="1">
-        <v>0.26</v>
+        <v>0.04</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>139</v>
       </c>
       <c r="B57" s="1">
-        <v>3812.0</v>
+        <v>117547.0</v>
       </c>
       <c r="C57" s="1">
-        <v>68.92</v>
+        <v>17.04</v>
       </c>
       <c r="D57" s="1">
-        <v>68.16</v>
+        <v>15.9616000408</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>259825.92</v>
+        <v>1876238.2</v>
       </c>
       <c r="H57" s="1">
-        <v>2897.12</v>
+        <v>126762.68</v>
       </c>
       <c r="I57" s="1">
-        <v>1.1150234741784</v>
+        <v>6.7562146426824</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>262723.04</v>
+        <v>2003000.88</v>
       </c>
       <c r="M57" s="1">
-        <v>262723.04</v>
+        <v>2003000.88</v>
       </c>
       <c r="N57" s="1">
-        <v>0.04</v>
+        <v>0.33</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>141</v>
       </c>
       <c r="B58" s="1">
-        <v>117547.0</v>
+        <v>9238.0</v>
       </c>
       <c r="C58" s="1">
-        <v>16.2</v>
+        <v>22.82</v>
       </c>
       <c r="D58" s="1">
-        <v>15.9616000408</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>1876238.2</v>
+        <v>237047.08</v>
       </c>
       <c r="H58" s="1">
-        <v>28023.2</v>
+        <v>-26235.92</v>
       </c>
       <c r="I58" s="1">
-        <v>1.4935843433952</v>
+        <v>-11.067809820733</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1904261.4</v>
+        <v>210811.16</v>
       </c>
       <c r="M58" s="1">
-        <v>1904261.4</v>
+        <v>210811.16</v>
       </c>
       <c r="N58" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>143</v>
       </c>
       <c r="B59" s="1">
-        <v>9238.0</v>
+        <v>13824.0</v>
       </c>
       <c r="C59" s="1">
-        <v>22.6</v>
+        <v>191.4</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>153.6743532986</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>237047.08</v>
+        <v>2124394.26</v>
       </c>
       <c r="H59" s="1">
-        <v>-28268.28</v>
+        <v>521519.34</v>
       </c>
       <c r="I59" s="1">
-        <v>-11.925175370226</v>
+        <v>24.54908440583</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>208778.8</v>
+        <v>2645913.6</v>
       </c>
       <c r="M59" s="1">
-        <v>208778.8</v>
+        <v>2645913.6</v>
       </c>
       <c r="N59" s="1">
-        <v>0.03</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>145</v>
       </c>
       <c r="B60" s="1">
-        <v>13824.0</v>
+        <v>4924.0</v>
       </c>
       <c r="C60" s="1">
-        <v>187.0</v>
+        <v>63.4</v>
       </c>
       <c r="D60" s="1">
-        <v>153.6743532986</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>2124394.26</v>
+        <v>324491.6</v>
       </c>
       <c r="H60" s="1">
-        <v>460693.74</v>
+        <v>-12310.0</v>
       </c>
       <c r="I60" s="1">
-        <v>21.685887063167</v>
+        <v>-3.793626707132</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>2585088.0</v>
+        <v>312181.6</v>
       </c>
       <c r="M60" s="1">
-        <v>2585088.0</v>
+        <v>312181.6</v>
       </c>
       <c r="N60" s="1">
-        <v>0.42</v>
+        <v>0.05</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="1">
-        <v>4924.0</v>
+        <v>67795.0</v>
       </c>
       <c r="C61" s="1">
-        <v>61.25</v>
+        <v>43.58</v>
       </c>
       <c r="D61" s="1">
-        <v>65.9</v>
+        <v>35.2662960395</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>324491.6</v>
+        <v>2390878.54</v>
       </c>
       <c r="H61" s="1">
-        <v>-22896.6</v>
+        <v>563627.56</v>
       </c>
       <c r="I61" s="1">
-        <v>-7.0561456752656</v>
+        <v>23.574077502072</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>301595.0</v>
+        <v>2954506.1</v>
       </c>
       <c r="M61" s="1">
-        <v>301595.0</v>
+        <v>2954506.1</v>
       </c>
       <c r="N61" s="1">
-        <v>0.05</v>
+        <v>0.48</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>149</v>
       </c>
       <c r="B62" s="1">
-        <v>67795.0</v>
+        <v>3302.0</v>
       </c>
       <c r="C62" s="1">
-        <v>42.47</v>
+        <v>257.2</v>
       </c>
       <c r="D62" s="1">
-        <v>35.2662960395</v>
+        <v>258.2313840097</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>2390878.54</v>
+        <v>852680.03</v>
       </c>
       <c r="H62" s="1">
-        <v>488375.11</v>
+        <v>-3405.63</v>
       </c>
       <c r="I62" s="1">
-        <v>20.426596409201</v>
+        <v>-0.39940304453946</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2879253.65</v>
+        <v>849274.4</v>
       </c>
       <c r="M62" s="1">
-        <v>2879253.65</v>
+        <v>849274.4</v>
       </c>
       <c r="N62" s="1">
-        <v>0.47</v>
+        <v>0.14</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="1">
-        <v>3302.0</v>
+        <v>19653.0</v>
       </c>
       <c r="C63" s="1">
-        <v>249.4</v>
+        <v>76.9</v>
       </c>
       <c r="D63" s="1">
-        <v>258.2313840097</v>
+        <v>78.0324321986</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>852680.03</v>
+        <v>1533571.39</v>
       </c>
       <c r="H63" s="1">
-        <v>-29161.23</v>
+        <v>-22255.69</v>
       </c>
       <c r="I63" s="1">
-        <v>-3.4199499195495</v>
+        <v>-1.4512327332867</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>823518.8</v>
+        <v>1511315.7</v>
       </c>
       <c r="M63" s="1">
-        <v>823518.8</v>
+        <v>1511315.7</v>
       </c>
       <c r="N63" s="1">
-        <v>0.13</v>
+        <v>0.25</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>153</v>
       </c>
       <c r="B64" s="1">
-        <v>19653.0</v>
+        <v>6457.0</v>
       </c>
       <c r="C64" s="1">
-        <v>76.82</v>
+        <v>75.02</v>
       </c>
       <c r="D64" s="1">
-        <v>78.0324321986</v>
+        <v>69.1594130401</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1533571.39</v>
+        <v>446562.33</v>
       </c>
       <c r="H64" s="1">
-        <v>-23827.93</v>
+        <v>37841.81</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.5537542076864</v>
+        <v>8.4740264589716</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1509743.46</v>
+        <v>484404.14</v>
       </c>
       <c r="M64" s="1">
-        <v>1509743.46</v>
+        <v>484404.14</v>
       </c>
       <c r="N64" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="1">
-        <v>6457.0</v>
+        <v>1183.0</v>
       </c>
       <c r="C65" s="1">
-        <v>75.66</v>
+        <v>1659.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.1594130401</v>
+        <v>2347.3844294167</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>446562.33</v>
+        <v>2776955.78</v>
       </c>
       <c r="H65" s="1">
-        <v>41974.29</v>
+        <v>-814358.78</v>
       </c>
       <c r="I65" s="1">
-        <v>9.3994247118874</v>
+        <v>-29.325594086342</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>488536.62</v>
+        <v>1962597.0</v>
       </c>
       <c r="M65" s="1">
-        <v>488536.62</v>
+        <v>1962597.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66" s="1">
-        <v>1183.0</v>
+        <v>4718.0</v>
       </c>
       <c r="C66" s="1">
-        <v>1640.0</v>
+        <v>59.8</v>
       </c>
       <c r="D66" s="1">
-        <v>2347.3844294167</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2776955.78</v>
+        <v>229955.32</v>
       </c>
       <c r="H66" s="1">
-        <v>-836835.78</v>
+        <v>52181.08</v>
       </c>
       <c r="I66" s="1">
-        <v>-30.135005606751</v>
+        <v>22.691834222405</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1940120.0</v>
+        <v>282136.4</v>
       </c>
       <c r="M66" s="1">
-        <v>1940120.0</v>
+        <v>282136.4</v>
       </c>
       <c r="N66" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>159</v>
       </c>
       <c r="B67" s="1">
-        <v>4718.0</v>
+        <v>7256.0</v>
       </c>
       <c r="C67" s="1">
-        <v>52.2</v>
+        <v>30.48</v>
       </c>
       <c r="D67" s="1">
-        <v>48.74</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>229955.32</v>
+        <v>229579.84</v>
       </c>
       <c r="H67" s="1">
-        <v>16324.28</v>
+        <v>-8416.96</v>
       </c>
       <c r="I67" s="1">
-        <v>7.0988920804268</v>
+        <v>-3.6662452591656</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>246279.6</v>
+        <v>221162.88</v>
       </c>
       <c r="M67" s="1">
-        <v>246279.6</v>
+        <v>221162.88</v>
       </c>
       <c r="N67" s="1">
         <v>0.04</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>161</v>
       </c>
       <c r="B68" s="1">
-        <v>7256.0</v>
+        <v>93750.0</v>
       </c>
       <c r="C68" s="1">
-        <v>26.46</v>
+        <v>21.23</v>
       </c>
       <c r="D68" s="1">
-        <v>31.64</v>
+        <v>15.0480037333</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>229579.84</v>
+        <v>1410750.35</v>
       </c>
       <c r="H68" s="1">
-        <v>-37586.08</v>
+        <v>579562.15</v>
       </c>
       <c r="I68" s="1">
-        <v>-16.371681415929</v>
+        <v>41.081836343333</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>191993.76</v>
+        <v>1990312.5</v>
       </c>
       <c r="M68" s="1">
-        <v>191993.76</v>
+        <v>1990312.5</v>
       </c>
       <c r="N68" s="1">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>163</v>
       </c>
       <c r="B69" s="1">
-        <v>93750.0</v>
+        <v>41406.0</v>
       </c>
       <c r="C69" s="1">
-        <v>21.02</v>
+        <v>55.48</v>
       </c>
       <c r="D69" s="1">
-        <v>15.0480037333</v>
+        <v>48.4406578757</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1410750.35</v>
+        <v>2005733.88</v>
       </c>
       <c r="H69" s="1">
-        <v>559874.65</v>
+        <v>291471.0</v>
       </c>
       <c r="I69" s="1">
-        <v>39.686302399287</v>
+        <v>14.531887949163</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>1970625.0</v>
+        <v>2297204.88</v>
       </c>
       <c r="M69" s="1">
-        <v>1970625.0</v>
+        <v>2297204.88</v>
       </c>
       <c r="N69" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>165</v>
       </c>
       <c r="B70" s="1">
-        <v>41406.0</v>
+        <v>35532.0</v>
       </c>
       <c r="C70" s="1">
-        <v>56.44</v>
+        <v>61.49</v>
       </c>
       <c r="D70" s="1">
-        <v>48.4406578757</v>
+        <v>30.9492389958</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2005733.88</v>
+        <v>1099688.36</v>
       </c>
       <c r="H70" s="1">
-        <v>331220.76</v>
+        <v>1085174.32</v>
       </c>
       <c r="I70" s="1">
-        <v>16.513694229466</v>
+        <v>98.680167897749</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>2336954.64</v>
+        <v>2184862.68</v>
       </c>
       <c r="M70" s="1">
-        <v>2336954.64</v>
+        <v>2184862.68</v>
       </c>
       <c r="N70" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" s="1">
-        <v>35532.0</v>
+        <v>98558.0</v>
       </c>
       <c r="C71" s="1">
-        <v>70.83</v>
+        <v>29.28</v>
       </c>
       <c r="D71" s="1">
-        <v>30.9492389958</v>
+        <v>14.320082388</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>1099688.36</v>
+        <v>1411358.68</v>
       </c>
       <c r="H71" s="1">
-        <v>1417043.2</v>
+        <v>1474419.56</v>
       </c>
       <c r="I71" s="1">
-        <v>128.85861590824</v>
+        <v>104.46809736558</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>2516731.56</v>
+        <v>2885778.24</v>
       </c>
       <c r="M71" s="1">
-        <v>2516731.56</v>
+        <v>2885778.24</v>
       </c>
       <c r="N71" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" s="1">
-        <v>98558.0</v>
+        <v>768053.0</v>
       </c>
       <c r="C72" s="1">
-        <v>28.35</v>
+        <v>6.504</v>
       </c>
       <c r="D72" s="1">
-        <v>14.320082388</v>
+        <v>3.1212953924</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>1411358.68</v>
+        <v>2397320.29</v>
       </c>
       <c r="H72" s="1">
-        <v>1382760.62</v>
+        <v>2598096.42</v>
       </c>
       <c r="I72" s="1">
-        <v>97.973721322208</v>
+        <v>108.37502318057</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>2794119.3</v>
+        <v>4995416.71</v>
       </c>
       <c r="M72" s="1">
-        <v>2794119.3</v>
+        <v>4995416.71</v>
       </c>
       <c r="N72" s="1">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" s="1">
-        <v>768053.0</v>
+        <v>43412.0</v>
       </c>
       <c r="C73" s="1">
-        <v>6.226</v>
+        <v>13.925</v>
       </c>
       <c r="D73" s="1">
-        <v>3.1212953924</v>
+        <v>19.1495694739</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2397320.29</v>
+        <v>831321.11</v>
       </c>
       <c r="H73" s="1">
-        <v>2384577.69</v>
+        <v>-226809.01</v>
       </c>
       <c r="I73" s="1">
-        <v>99.468464849976</v>
+        <v>-27.282960491644</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>4781897.98</v>
+        <v>604512.1</v>
       </c>
       <c r="M73" s="1">
-        <v>4781897.98</v>
+        <v>604512.1</v>
       </c>
       <c r="N73" s="1">
-        <v>0.78</v>
+        <v>0.1</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>173</v>
       </c>
       <c r="B74" s="1">
-        <v>43412.0</v>
+        <v>13044.0</v>
       </c>
       <c r="C74" s="1">
-        <v>13.94</v>
+        <v>122.75</v>
       </c>
       <c r="D74" s="1">
-        <v>19.1495694739</v>
+        <v>116.3442379638</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>831321.11</v>
+        <v>1517594.24</v>
       </c>
       <c r="H74" s="1">
-        <v>-226157.83</v>
+        <v>83556.76</v>
       </c>
       <c r="I74" s="1">
-        <v>-27.204629748907</v>
+        <v>5.5058696058309</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>605163.28</v>
+        <v>1601151.0</v>
       </c>
       <c r="M74" s="1">
-        <v>605163.28</v>
+        <v>1601151.0</v>
       </c>
       <c r="N74" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" s="1">
-        <v>13044.0</v>
+        <v>7399.0</v>
       </c>
       <c r="C75" s="1">
-        <v>121.0</v>
+        <v>38.92</v>
       </c>
       <c r="D75" s="1">
-        <v>116.3442379638</v>
+        <v>35.62</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1517594.24</v>
+        <v>263552.38</v>
       </c>
       <c r="H75" s="1">
-        <v>60729.76</v>
+        <v>24416.7</v>
       </c>
       <c r="I75" s="1">
-        <v>4.0017126053404</v>
+        <v>9.2644581695677</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>1578324.0</v>
+        <v>287969.08</v>
       </c>
       <c r="M75" s="1">
-        <v>1578324.0</v>
+        <v>287969.08</v>
       </c>
       <c r="N75" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" s="1">
-        <v>7399.0</v>
+        <v>11225.0</v>
       </c>
       <c r="C76" s="1">
-        <v>35.98</v>
+        <v>49.84</v>
       </c>
       <c r="D76" s="1">
-        <v>35.62</v>
+        <v>63.6223536748</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>263552.38</v>
+        <v>714160.92</v>
       </c>
       <c r="H76" s="1">
-        <v>2663.64</v>
+        <v>-154706.92</v>
       </c>
       <c r="I76" s="1">
-        <v>1.0106681639528</v>
+        <v>-21.662753542997</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>266216.02</v>
+        <v>559454.0</v>
       </c>
       <c r="M76" s="1">
-        <v>266216.02</v>
+        <v>559454.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" s="1">
-        <v>11225.0</v>
+        <v>6888.0</v>
       </c>
       <c r="C77" s="1">
-        <v>50.42</v>
+        <v>26.26</v>
       </c>
       <c r="D77" s="1">
-        <v>63.6223536748</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>714160.92</v>
+        <v>230288.8</v>
       </c>
       <c r="H77" s="1">
-        <v>-148196.42</v>
+        <v>-49409.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-20.751124270424</v>
+        <v>-21.455633100698</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>565964.5</v>
+        <v>180878.88</v>
       </c>
       <c r="M77" s="1">
-        <v>565964.5</v>
+        <v>180878.88</v>
       </c>
       <c r="N77" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>181</v>
       </c>
       <c r="B78" s="1">
-        <v>6888.0</v>
+        <v>12414.0</v>
       </c>
       <c r="C78" s="1">
-        <v>26.44</v>
+        <v>34.22</v>
       </c>
       <c r="D78" s="1">
-        <v>33.4333333333</v>
+        <v>35.44</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>230288.8</v>
+        <v>439952.16</v>
       </c>
       <c r="H78" s="1">
-        <v>-48170.08</v>
+        <v>-15145.08</v>
       </c>
       <c r="I78" s="1">
-        <v>-20.917248255234</v>
+        <v>-3.4424379232506</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>182118.72</v>
+        <v>424807.08</v>
       </c>
       <c r="M78" s="1">
-        <v>182118.72</v>
+        <v>424807.08</v>
       </c>
       <c r="N78" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>183</v>
       </c>
       <c r="B79" s="1">
-        <v>12414.0</v>
+        <v>705139.0</v>
       </c>
       <c r="C79" s="1">
-        <v>36.33</v>
+        <v>4.154</v>
       </c>
       <c r="D79" s="1">
-        <v>35.44</v>
+        <v>3.7951695907</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>439952.16</v>
+        <v>2676122.09</v>
       </c>
       <c r="H79" s="1">
-        <v>11048.46</v>
+        <v>253025.32</v>
       </c>
       <c r="I79" s="1">
-        <v>2.5112866817156</v>
+        <v>9.4549243827661</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>451000.62</v>
+        <v>2929147.41</v>
       </c>
       <c r="M79" s="1">
-        <v>451000.62</v>
+        <v>2929147.41</v>
       </c>
       <c r="N79" s="1">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>185</v>
       </c>
       <c r="B80" s="1">
-        <v>705139.0</v>
+        <v>27179.0</v>
       </c>
       <c r="C80" s="1">
-        <v>4.23</v>
+        <v>23.53</v>
       </c>
       <c r="D80" s="1">
-        <v>3.7951695907</v>
+        <v>26.9190006991</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>2676122.09</v>
+        <v>731631.52</v>
       </c>
       <c r="H80" s="1">
-        <v>306615.88</v>
+        <v>-92109.65</v>
       </c>
       <c r="I80" s="1">
-        <v>11.457469789803</v>
+        <v>-12.589622983985</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>2982737.97</v>
+        <v>639521.87</v>
       </c>
       <c r="M80" s="1">
-        <v>2982737.97</v>
+        <v>639521.87</v>
       </c>
       <c r="N80" s="1">
-        <v>0.48</v>
+        <v>0.1</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>187</v>
       </c>
       <c r="B81" s="1">
-        <v>27179.0</v>
+        <v>14703.0</v>
       </c>
       <c r="C81" s="1">
-        <v>24.66</v>
+        <v>177.18</v>
       </c>
       <c r="D81" s="1">
-        <v>26.9190006991</v>
+        <v>102.2996402095</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>731631.52</v>
+        <v>1504111.61</v>
       </c>
       <c r="H81" s="1">
-        <v>-61397.38</v>
+        <v>1100965.93</v>
       </c>
       <c r="I81" s="1">
-        <v>-8.3918445722513</v>
+        <v>73.197090074985</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>670234.14</v>
+        <v>2605077.54</v>
       </c>
       <c r="M81" s="1">
-        <v>670234.14</v>
+        <v>2605077.54</v>
       </c>
       <c r="N81" s="1">
-        <v>0.11</v>
+        <v>0.43</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>189</v>
       </c>
       <c r="B82" s="1">
-        <v>14703.0</v>
+        <v>12005.0</v>
       </c>
       <c r="C82" s="1">
-        <v>178.18</v>
+        <v>131.9</v>
       </c>
       <c r="D82" s="1">
-        <v>102.2996402095</v>
+        <v>97.7527730112</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>1504111.61</v>
+        <v>1173522.04</v>
       </c>
       <c r="H82" s="1">
-        <v>1115668.93</v>
+        <v>409937.46</v>
       </c>
       <c r="I82" s="1">
-        <v>74.174610619487</v>
+        <v>34.932233569299</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>2619780.54</v>
+        <v>1583459.5</v>
       </c>
       <c r="M82" s="1">
-        <v>2619780.54</v>
+        <v>1583459.5</v>
       </c>
       <c r="N82" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>191</v>
       </c>
       <c r="B83" s="1">
-        <v>12005.0</v>
+        <v>10224.0</v>
       </c>
       <c r="C83" s="1">
-        <v>141.75</v>
+        <v>53.05</v>
       </c>
       <c r="D83" s="1">
-        <v>97.7527730112</v>
+        <v>56.8533744131</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>1173522.04</v>
+        <v>581268.9</v>
       </c>
       <c r="H83" s="1">
-        <v>528186.71</v>
+        <v>-38885.7</v>
       </c>
       <c r="I83" s="1">
-        <v>45.0086740595</v>
+        <v>-6.6897953769761</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>1701708.75</v>
+        <v>542383.2</v>
       </c>
       <c r="M83" s="1">
-        <v>1701708.75</v>
+        <v>542383.2</v>
       </c>
       <c r="N83" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>193</v>
       </c>
       <c r="B84" s="1">
-        <v>10224.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C84" s="1">
-        <v>53.93</v>
+        <v>375.55</v>
       </c>
       <c r="D84" s="1">
-        <v>56.8533744131</v>
+        <v>329.2022015881</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>581268.9</v>
+        <v>2570410.79</v>
       </c>
       <c r="H84" s="1">
-        <v>-29888.58</v>
+        <v>361883.61</v>
       </c>
       <c r="I84" s="1">
-        <v>-5.1419540938798</v>
+        <v>14.078823953272</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>551380.32</v>
+        <v>2932294.4</v>
       </c>
       <c r="M84" s="1">
-        <v>551380.32</v>
+        <v>2932294.4</v>
       </c>
       <c r="N84" s="1">
-        <v>0.09</v>
+        <v>0.48</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>195</v>
       </c>
       <c r="B85" s="1">
-        <v>7808.0</v>
+        <v>44806.0</v>
       </c>
       <c r="C85" s="1">
-        <v>388.35</v>
+        <v>25.12</v>
       </c>
       <c r="D85" s="1">
-        <v>329.2022015881</v>
+        <v>20.7216131768</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>2570410.79</v>
+        <v>928452.6</v>
       </c>
       <c r="H85" s="1">
-        <v>461826.01</v>
+        <v>197074.12</v>
       </c>
       <c r="I85" s="1">
-        <v>17.967011802032</v>
+        <v>21.226083054752</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>3032236.8</v>
+        <v>1125526.72</v>
       </c>
       <c r="M85" s="1">
-        <v>3032236.8</v>
+        <v>1125526.72</v>
       </c>
       <c r="N85" s="1">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>197</v>
       </c>
       <c r="B86" s="1">
-        <v>44806.0</v>
+        <v>6553.0</v>
       </c>
       <c r="C86" s="1">
-        <v>25.65</v>
+        <v>466.8</v>
       </c>
       <c r="D86" s="1">
-        <v>20.7216131768</v>
+        <v>463.2448008546</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>928452.6</v>
+        <v>3035643.18</v>
       </c>
       <c r="H86" s="1">
-        <v>220821.3</v>
+        <v>23297.22</v>
       </c>
       <c r="I86" s="1">
-        <v>23.783798979076</v>
+        <v>0.76745581145673</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>1149273.9</v>
+        <v>3058940.4</v>
       </c>
       <c r="M86" s="1">
-        <v>1149273.9</v>
+        <v>3058940.4</v>
       </c>
       <c r="N86" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>199</v>
       </c>
       <c r="B87" s="1">
-        <v>6553.0</v>
+        <v>35541.0</v>
       </c>
       <c r="C87" s="1">
-        <v>495.8</v>
+        <v>45.315</v>
       </c>
       <c r="D87" s="1">
-        <v>463.2448008546</v>
+        <v>54.3700171633</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>3035643.18</v>
+        <v>1932364.78</v>
       </c>
       <c r="H87" s="1">
-        <v>213334.22</v>
+        <v>-321824.36</v>
       </c>
       <c r="I87" s="1">
-        <v>7.0276447971728</v>
+        <v>-16.654431054162</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>3248977.4</v>
+        <v>1610540.42</v>
       </c>
       <c r="M87" s="1">
-        <v>3248977.4</v>
+        <v>1610540.42</v>
       </c>
       <c r="N87" s="1">
-        <v>0.53</v>
+        <v>0.26</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>201</v>
       </c>
       <c r="B88" s="1">
-        <v>35541.0</v>
+        <v>14274.0</v>
       </c>
       <c r="C88" s="1">
-        <v>45.97</v>
+        <v>141.75</v>
       </c>
       <c r="D88" s="1">
-        <v>54.3700171633</v>
+        <v>143.1398500771</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1932364.78</v>
+        <v>2043178.22</v>
       </c>
       <c r="H88" s="1">
-        <v>-298545.01</v>
+        <v>-19838.72</v>
       </c>
       <c r="I88" s="1">
-        <v>-15.449723214268</v>
+        <v>-0.97097354532293</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>1633819.77</v>
+        <v>2023339.5</v>
       </c>
       <c r="M88" s="1">
-        <v>1633819.77</v>
+        <v>2023339.5</v>
       </c>
       <c r="N88" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>203</v>
       </c>
       <c r="B89" s="1">
-        <v>14274.0</v>
+        <v>37533.0</v>
       </c>
       <c r="C89" s="1">
-        <v>141.75</v>
+        <v>16.03</v>
       </c>
       <c r="D89" s="1">
-        <v>143.1398500771</v>
+        <v>13.5307611968</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>2043178.22</v>
+        <v>507850.06</v>
       </c>
       <c r="H89" s="1">
-        <v>-19838.72</v>
+        <v>93803.93</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.97097354532293</v>
+        <v>18.470792343709</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>2023339.5</v>
+        <v>601653.99</v>
       </c>
       <c r="M89" s="1">
-        <v>2023339.5</v>
+        <v>601653.99</v>
       </c>
       <c r="N89" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>205</v>
       </c>
       <c r="B90" s="1">
-        <v>37533.0</v>
+        <v>21869.0</v>
       </c>
       <c r="C90" s="1">
-        <v>15.48</v>
+        <v>48.25</v>
       </c>
       <c r="D90" s="1">
-        <v>13.5307611968</v>
+        <v>52.1691897206</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>507850.06</v>
+        <v>1140888.01</v>
       </c>
       <c r="H90" s="1">
-        <v>73160.78</v>
+        <v>-85708.76</v>
       </c>
       <c r="I90" s="1">
-        <v>14.405980379327</v>
+        <v>-7.5124604035413</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>581010.84</v>
+        <v>1055179.25</v>
       </c>
       <c r="M90" s="1">
-        <v>581010.84</v>
+        <v>1055179.25</v>
       </c>
       <c r="N90" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>207</v>
       </c>
       <c r="B91" s="1">
-        <v>21869.0</v>
+        <v>2146.0</v>
       </c>
       <c r="C91" s="1">
-        <v>51.28</v>
+        <v>520.2</v>
       </c>
       <c r="D91" s="1">
-        <v>52.1691897206</v>
+        <v>292.6990493942</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>1140888.01</v>
+        <v>628132.16</v>
       </c>
       <c r="H91" s="1">
-        <v>-19445.69</v>
+        <v>488217.04</v>
       </c>
       <c r="I91" s="1">
-        <v>-1.7044346009036</v>
+        <v>77.725209930343</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>1121442.32</v>
+        <v>1116349.2</v>
       </c>
       <c r="M91" s="1">
-        <v>1121442.32</v>
+        <v>1116349.2</v>
       </c>
       <c r="N91" s="1">
         <v>0.18</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>209</v>
       </c>
       <c r="B92" s="1">
-        <v>2146.0</v>
+        <v>14702.0</v>
       </c>
       <c r="C92" s="1">
-        <v>508.0</v>
+        <v>79.4</v>
       </c>
       <c r="D92" s="1">
-        <v>292.6990493942</v>
+        <v>69.2035974697</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>628132.16</v>
+        <v>1017431.29</v>
       </c>
       <c r="H92" s="1">
-        <v>462035.84</v>
+        <v>149907.51</v>
       </c>
       <c r="I92" s="1">
-        <v>73.557106198797</v>
+        <v>14.733919771624</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>1090168.0</v>
+        <v>1167338.8</v>
       </c>
       <c r="M92" s="1">
-        <v>1090168.0</v>
+        <v>1167338.8</v>
       </c>
       <c r="N92" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>211</v>
       </c>
       <c r="B93" s="1">
-        <v>14702.0</v>
+        <v>246669.0</v>
       </c>
       <c r="C93" s="1">
-        <v>76.1</v>
+        <v>7.93</v>
       </c>
       <c r="D93" s="1">
-        <v>69.2035974697</v>
+        <v>5.1370650548</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>1017431.29</v>
+        <v>1267154.7</v>
       </c>
       <c r="H93" s="1">
-        <v>101390.91</v>
+        <v>688930.47</v>
       </c>
       <c r="I93" s="1">
-        <v>9.96538154434</v>
+        <v>54.368300097849</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1118822.2</v>
+        <v>1956085.17</v>
       </c>
       <c r="M93" s="1">
-        <v>1118822.2</v>
+        <v>1956085.17</v>
       </c>
       <c r="N93" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>213</v>
       </c>
       <c r="B94" s="1">
-        <v>246669.0</v>
+        <v>106049.0</v>
       </c>
       <c r="C94" s="1">
-        <v>10.42</v>
+        <v>17.49</v>
       </c>
       <c r="D94" s="1">
-        <v>5.1370650548</v>
+        <v>16.3735864553</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1267154.7</v>
+        <v>1736402.47</v>
       </c>
       <c r="H94" s="1">
-        <v>1303136.28</v>
+        <v>118394.54</v>
       </c>
       <c r="I94" s="1">
-        <v>102.83955700121</v>
+        <v>6.8183812247169</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>2570290.98</v>
+        <v>1854797.01</v>
       </c>
       <c r="M94" s="1">
-        <v>2570290.98</v>
+        <v>1854797.01</v>
       </c>
       <c r="N94" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>215</v>
       </c>
       <c r="B95" s="1">
-        <v>106049.0</v>
+        <v>29229.0</v>
       </c>
       <c r="C95" s="1">
-        <v>17.095</v>
+        <v>151.49</v>
       </c>
       <c r="D95" s="1">
-        <v>16.3735864553</v>
+        <v>100.0</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1736402.47</v>
+        <v>2922900.0</v>
       </c>
       <c r="H95" s="1">
-        <v>76505.19</v>
+        <v>1505001.21</v>
       </c>
       <c r="I95" s="1">
-        <v>4.4059595238885</v>
+        <v>51.49</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>1812907.66</v>
+        <v>4427901.21</v>
       </c>
       <c r="M95" s="1">
-        <v>1812907.66</v>
+        <v>4427901.21</v>
       </c>
       <c r="N95" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>217</v>
       </c>
       <c r="B96" s="1">
-        <v>29229.0</v>
+        <v>1481.0</v>
       </c>
       <c r="C96" s="1">
-        <v>153.8</v>
+        <v>2105.5</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0</v>
+        <v>1322.4878528022</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2922900.0</v>
+        <v>1958604.51</v>
       </c>
       <c r="H96" s="1">
-        <v>1572520.2</v>
+        <v>1159640.99</v>
       </c>
       <c r="I96" s="1">
-        <v>53.8</v>
+        <v>59.207511474586</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>4495420.2</v>
+        <v>3118245.5</v>
       </c>
       <c r="M96" s="1">
-        <v>4495420.2</v>
+        <v>3118245.5</v>
       </c>
       <c r="N96" s="1">
-        <v>0.73</v>
+        <v>0.51</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>219</v>
       </c>
       <c r="B97" s="1">
-        <v>1481.0</v>
+        <v>10413.0</v>
       </c>
       <c r="C97" s="1">
-        <v>2153.32</v>
+        <v>1079.84</v>
       </c>
       <c r="D97" s="1">
-        <v>1322.4878528022</v>
+        <v>1078.2161423221</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>1958604.51</v>
+        <v>11227464.69</v>
       </c>
       <c r="H97" s="1">
-        <v>1230462.41</v>
+        <v>16909.23</v>
       </c>
       <c r="I97" s="1">
-        <v>62.823423703849</v>
+        <v>0.15060595127109</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>3189066.92</v>
+        <v>11244373.92</v>
       </c>
       <c r="M97" s="1">
-        <v>3189066.92</v>
+        <v>11244373.92</v>
       </c>
       <c r="N97" s="1">
-        <v>0.52</v>
+        <v>1.84</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>221</v>
       </c>
       <c r="B98" s="1">
-        <v>9596.0</v>
+        <v>60558.0</v>
       </c>
       <c r="C98" s="1">
-        <v>1078.44</v>
+        <v>16.415</v>
       </c>
       <c r="D98" s="1">
-        <v>1076.5319164235</v>
+        <v>18.1678300142</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>10330400.27</v>
+        <v>1100207.45</v>
       </c>
       <c r="H98" s="1">
-        <v>18309.97</v>
+        <v>-106147.88</v>
       </c>
       <c r="I98" s="1">
-        <v>0.17724356773641</v>
+        <v>-9.6479877499466</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>10348710.24</v>
+        <v>994059.57</v>
       </c>
       <c r="M98" s="1">
-        <v>10348710.24</v>
+        <v>994059.57</v>
       </c>
       <c r="N98" s="1">
-        <v>1.68</v>
+        <v>0.16</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>223</v>
       </c>
       <c r="B99" s="1">
-        <v>18132.0</v>
+        <v>15605.0</v>
       </c>
       <c r="C99" s="1">
-        <v>135.76</v>
+        <v>79.55</v>
       </c>
       <c r="D99" s="1">
-        <v>115.8781325833</v>
+        <v>68.8863889779</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>2101102.3</v>
+        <v>1074972.1</v>
       </c>
       <c r="H99" s="1">
-        <v>360498.02</v>
+        <v>166405.65</v>
       </c>
       <c r="I99" s="1">
-        <v>17.157566292703</v>
+        <v>15.479997108762</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>2461600.32</v>
+        <v>1241377.75</v>
       </c>
       <c r="M99" s="1">
-        <v>2461600.32</v>
+        <v>1241377.75</v>
       </c>
       <c r="N99" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>225</v>
       </c>
       <c r="B100" s="1">
-        <v>60558.0</v>
+        <v>32029.0</v>
       </c>
       <c r="C100" s="1">
-        <v>15.92</v>
+        <v>26.24</v>
       </c>
       <c r="D100" s="1">
-        <v>18.1678300142</v>
+        <v>22.637626526</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>1100207.45</v>
+        <v>725060.54</v>
       </c>
       <c r="H100" s="1">
-        <v>-136124.09</v>
+        <v>115380.42</v>
       </c>
       <c r="I100" s="1">
-        <v>-12.372583915879</v>
+        <v>15.91321188159</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>964083.36</v>
+        <v>840440.96</v>
       </c>
       <c r="M100" s="1">
-        <v>964083.36</v>
+        <v>840440.96</v>
       </c>
       <c r="N100" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>227</v>
       </c>
       <c r="B101" s="1">
-        <v>15605.0</v>
+        <v>7483.0</v>
       </c>
       <c r="C101" s="1">
-        <v>71.9</v>
+        <v>122.1</v>
       </c>
       <c r="D101" s="1">
-        <v>68.8863889779</v>
+        <v>143.25</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>1074972.1</v>
+        <v>1071939.75</v>
       </c>
       <c r="H101" s="1">
-        <v>47027.4</v>
+        <v>-158265.45</v>
       </c>
       <c r="I101" s="1">
-        <v>4.3747554006285</v>
+        <v>-14.764397905759</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>1121999.5</v>
+        <v>913674.3</v>
       </c>
       <c r="M101" s="1">
-        <v>1121999.5</v>
+        <v>913674.3</v>
       </c>
       <c r="N101" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>229</v>
       </c>
       <c r="B102" s="1">
-        <v>32029.0</v>
+        <v>14404.0</v>
       </c>
       <c r="C102" s="1">
-        <v>28.79</v>
+        <v>16.45</v>
       </c>
       <c r="D102" s="1">
-        <v>22.637626526</v>
+        <v>16.36</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>725060.54</v>
+        <v>235649.44</v>
       </c>
       <c r="H102" s="1">
-        <v>197054.37</v>
+        <v>1296.36</v>
       </c>
       <c r="I102" s="1">
-        <v>27.177643676485</v>
+        <v>0.55012224938875</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>922114.91</v>
+        <v>236945.8</v>
       </c>
       <c r="M102" s="1">
-        <v>922114.91</v>
+        <v>236945.8</v>
       </c>
       <c r="N102" s="1">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>231</v>
       </c>
       <c r="B103" s="1">
-        <v>7483.0</v>
+        <v>9969.0</v>
       </c>
       <c r="C103" s="1">
-        <v>133.8</v>
+        <v>28.49</v>
       </c>
       <c r="D103" s="1">
-        <v>143.25</v>
+        <v>23.76</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1071939.75</v>
+        <v>236863.44</v>
       </c>
       <c r="H103" s="1">
-        <v>-70714.35</v>
+        <v>47153.37</v>
       </c>
       <c r="I103" s="1">
-        <v>-6.5968586387435</v>
+        <v>19.907407407407</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>1001225.4</v>
+        <v>284016.81</v>
       </c>
       <c r="M103" s="1">
-        <v>1001225.4</v>
+        <v>284016.81</v>
       </c>
       <c r="N103" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>233</v>
       </c>
       <c r="B104" s="1">
-        <v>14404.0</v>
+        <v>26065.0</v>
       </c>
       <c r="C104" s="1">
-        <v>17.14</v>
+        <v>36.59</v>
       </c>
       <c r="D104" s="1">
-        <v>16.36</v>
+        <v>41.6493642816</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>235649.44</v>
+        <v>1085590.68</v>
       </c>
       <c r="H104" s="1">
-        <v>11235.12</v>
+        <v>-131872.33</v>
       </c>
       <c r="I104" s="1">
-        <v>4.7677261613692</v>
+        <v>-12.147518620923</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>246884.56</v>
+        <v>953718.35</v>
       </c>
       <c r="M104" s="1">
-        <v>246884.56</v>
+        <v>953718.35</v>
       </c>
       <c r="N104" s="1">
-        <v>0.04</v>
+        <v>0.16</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>235</v>
       </c>
       <c r="B105" s="1">
-        <v>9969.0</v>
+        <v>20346.0</v>
       </c>
       <c r="C105" s="1">
-        <v>28.03</v>
+        <v>37.05</v>
       </c>
       <c r="D105" s="1">
-        <v>23.76</v>
+        <v>28.105081097</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>236863.44</v>
+        <v>571825.98</v>
       </c>
       <c r="H105" s="1">
-        <v>42567.63</v>
+        <v>181993.32</v>
       </c>
       <c r="I105" s="1">
-        <v>17.97138047138</v>
+        <v>31.826696646417</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>279431.07</v>
+        <v>753819.3</v>
       </c>
       <c r="M105" s="1">
-        <v>279431.07</v>
+        <v>753819.3</v>
       </c>
       <c r="N105" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>237</v>
       </c>
       <c r="B106" s="1">
-        <v>26065.0</v>
+        <v>14203.0</v>
       </c>
       <c r="C106" s="1">
-        <v>34.17</v>
+        <v>37.13</v>
       </c>
       <c r="D106" s="1">
-        <v>41.6493642816</v>
+        <v>37.6861655988</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1085590.68</v>
+        <v>535256.61</v>
       </c>
       <c r="H106" s="1">
-        <v>-194949.63</v>
+        <v>-7899.22</v>
       </c>
       <c r="I106" s="1">
-        <v>-17.957931436921</v>
+        <v>-1.4757818684388</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>890641.05</v>
+        <v>527357.39</v>
       </c>
       <c r="M106" s="1">
-        <v>890641.05</v>
+        <v>527357.39</v>
       </c>
       <c r="N106" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>239</v>
       </c>
       <c r="B107" s="1">
-        <v>20346.0</v>
+        <v>11349.0</v>
       </c>
       <c r="C107" s="1">
-        <v>28.48</v>
+        <v>333.2</v>
       </c>
       <c r="D107" s="1">
-        <v>28.105081097</v>
+        <v>278.929523306</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>571825.98</v>
+        <v>3165571.16</v>
       </c>
       <c r="H107" s="1">
-        <v>7628.1</v>
+        <v>615915.64</v>
       </c>
       <c r="I107" s="1">
-        <v>1.3339897568138</v>
+        <v>19.456698613592</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>579454.08</v>
+        <v>3781486.8</v>
       </c>
       <c r="M107" s="1">
-        <v>579454.08</v>
+        <v>3781486.8</v>
       </c>
       <c r="N107" s="1">
-        <v>0.09</v>
+        <v>0.62</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>241</v>
       </c>
       <c r="B108" s="1">
-        <v>14203.0</v>
+        <v>232680.0</v>
       </c>
       <c r="C108" s="1">
-        <v>37.38</v>
+        <v>4.358</v>
       </c>
       <c r="D108" s="1">
-        <v>37.6861655988</v>
+        <v>2.6309171824</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>535256.61</v>
+        <v>612161.81</v>
       </c>
       <c r="H108" s="1">
-        <v>-4348.47</v>
+        <v>401857.63</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.81240846329763</v>
+        <v>65.645655027059</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>530908.14</v>
+        <v>1014019.44</v>
       </c>
       <c r="M108" s="1">
-        <v>530908.14</v>
+        <v>1014019.44</v>
       </c>
       <c r="N108" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>243</v>
       </c>
       <c r="B109" s="1">
-        <v>11349.0</v>
+        <v>87334.0</v>
       </c>
       <c r="C109" s="1">
-        <v>347.2</v>
+        <v>9.674</v>
       </c>
       <c r="D109" s="1">
-        <v>278.929523306</v>
+        <v>9.3799942749</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>3165571.16</v>
+        <v>819192.42</v>
       </c>
       <c r="H109" s="1">
-        <v>774801.64</v>
+        <v>25676.7</v>
       </c>
       <c r="I109" s="1">
-        <v>24.47588763097</v>
+        <v>3.1343917952756</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>3940372.8</v>
+        <v>844869.12</v>
       </c>
       <c r="M109" s="1">
-        <v>3940372.8</v>
+        <v>844869.12</v>
       </c>
       <c r="N109" s="1">
-        <v>0.64</v>
+        <v>0.14</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>245</v>
       </c>
       <c r="B110" s="1">
-        <v>232680.0</v>
+        <v>37106.0</v>
       </c>
       <c r="C110" s="1">
-        <v>4.408</v>
+        <v>77.79</v>
       </c>
       <c r="D110" s="1">
-        <v>2.6309171824</v>
+        <v>92.0736360696</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>612161.81</v>
+        <v>3416484.34</v>
       </c>
       <c r="H110" s="1">
-        <v>413491.63</v>
+        <v>-530008.6</v>
       </c>
       <c r="I110" s="1">
-        <v>67.54613294155</v>
+        <v>-15.513274678145</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>1025653.44</v>
+        <v>2886475.74</v>
       </c>
       <c r="M110" s="1">
-        <v>1025653.44</v>
+        <v>2886475.74</v>
       </c>
       <c r="N110" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>247</v>
       </c>
       <c r="B111" s="1">
-        <v>87334.0</v>
+        <v>33226.0</v>
       </c>
       <c r="C111" s="1">
-        <v>9.43</v>
+        <v>151.28</v>
       </c>
       <c r="D111" s="1">
-        <v>9.3799942749</v>
+        <v>144.1771001625</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>819192.42</v>
+        <v>4790428.33</v>
       </c>
       <c r="H111" s="1">
-        <v>4367.2</v>
+        <v>236000.95</v>
       </c>
       <c r="I111" s="1">
-        <v>0.53311040158306</v>
+        <v>4.9265104024633</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>823559.62</v>
+        <v>5026429.28</v>
       </c>
       <c r="M111" s="1">
-        <v>823559.62</v>
+        <v>5026429.28</v>
       </c>
       <c r="N111" s="1">
-        <v>0.13</v>
+        <v>0.82</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>249</v>
       </c>
       <c r="B112" s="1">
-        <v>37106.0</v>
+        <v>83311.0</v>
       </c>
       <c r="C112" s="1">
-        <v>75.78</v>
+        <v>32.32</v>
       </c>
       <c r="D112" s="1">
-        <v>92.0736360696</v>
+        <v>32.5006676189</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3416484.34</v>
+        <v>2707663.12</v>
       </c>
       <c r="H112" s="1">
-        <v>-604591.66</v>
+        <v>-15051.6</v>
       </c>
       <c r="I112" s="1">
-        <v>-17.696310002697</v>
+        <v>-0.55588894677562</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>2811892.68</v>
+        <v>2692611.52</v>
       </c>
       <c r="M112" s="1">
-        <v>2811892.68</v>
+        <v>2692611.52</v>
       </c>
       <c r="N112" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>251</v>
       </c>
       <c r="B113" s="1">
-        <v>33226.0</v>
+        <v>20619.0</v>
       </c>
       <c r="C113" s="1">
-        <v>143.9</v>
+        <v>265.6</v>
       </c>
       <c r="D113" s="1">
-        <v>144.1771001625</v>
+        <v>126.6064154421</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>4790428.33</v>
+        <v>2610497.68</v>
       </c>
       <c r="H113" s="1">
-        <v>-9206.93</v>
+        <v>2865908.72</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.19219429591174</v>
+        <v>109.78399796931</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>4781221.4</v>
+        <v>5476406.4</v>
       </c>
       <c r="M113" s="1">
-        <v>4781221.4</v>
+        <v>5476406.4</v>
       </c>
       <c r="N113" s="1">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>253</v>
       </c>
       <c r="B114" s="1">
-        <v>83311.0</v>
+        <v>26883.0</v>
       </c>
       <c r="C114" s="1">
-        <v>31.46</v>
+        <v>148.38</v>
       </c>
       <c r="D114" s="1">
-        <v>32.5006676189</v>
+        <v>125.955631068</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>2707663.12</v>
+        <v>3386065.23</v>
       </c>
       <c r="H114" s="1">
-        <v>-86699.06</v>
+        <v>602834.31</v>
       </c>
       <c r="I114" s="1">
-        <v>-3.2019884364344</v>
+        <v>17.803387384832</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>2620964.06</v>
+        <v>3988899.54</v>
       </c>
       <c r="M114" s="1">
-        <v>2620964.06</v>
+        <v>3988899.54</v>
       </c>
       <c r="N114" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>255</v>
       </c>
       <c r="B115" s="1">
-        <v>20619.0</v>
+        <v>24171.0</v>
       </c>
       <c r="C115" s="1">
-        <v>268.0</v>
+        <v>272.75</v>
       </c>
       <c r="D115" s="1">
-        <v>126.6064154421</v>
+        <v>137.7839721153</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>2610497.68</v>
+        <v>3330376.39</v>
       </c>
       <c r="H115" s="1">
-        <v>2915394.32</v>
+        <v>3262263.86</v>
       </c>
       <c r="I115" s="1">
-        <v>111.67963650517</v>
+        <v>97.954809846583</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>5525892.0</v>
+        <v>6592640.25</v>
       </c>
       <c r="M115" s="1">
-        <v>5525892.0</v>
+        <v>6592640.25</v>
       </c>
       <c r="N115" s="1">
-        <v>0.9</v>
+        <v>1.08</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>257</v>
       </c>
       <c r="B116" s="1">
-        <v>26883.0</v>
+        <v>28552.0</v>
       </c>
       <c r="C116" s="1">
-        <v>155.3</v>
+        <v>14.15</v>
       </c>
       <c r="D116" s="1">
-        <v>125.955631068</v>
+        <v>19.6485465116</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>3386065.23</v>
+        <v>561005.3</v>
       </c>
       <c r="H116" s="1">
-        <v>788864.67</v>
+        <v>-156994.5</v>
       </c>
       <c r="I116" s="1">
-        <v>23.297385502523</v>
+        <v>-27.984494977142</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>4174929.9</v>
+        <v>404010.8</v>
       </c>
       <c r="M116" s="1">
-        <v>4174929.9</v>
+        <v>404010.8</v>
       </c>
       <c r="N116" s="1">
-        <v>0.68</v>
+        <v>0.07</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>259</v>
       </c>
       <c r="B117" s="1">
-        <v>24171.0</v>
+        <v>24978.0</v>
       </c>
       <c r="C117" s="1">
-        <v>269.6</v>
+        <v>78.09</v>
       </c>
       <c r="D117" s="1">
-        <v>137.7839721153</v>
+        <v>37.0772728001</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>3330376.39</v>
+        <v>926116.12</v>
       </c>
       <c r="H117" s="1">
-        <v>3186125.21</v>
+        <v>1024415.9</v>
       </c>
       <c r="I117" s="1">
-        <v>95.668622308483</v>
+        <v>110.61419598225</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>6516501.6</v>
+        <v>1950532.02</v>
       </c>
       <c r="M117" s="1">
-        <v>6516501.6</v>
+        <v>1950532.02</v>
       </c>
       <c r="N117" s="1">
-        <v>1.06</v>
+        <v>0.32</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>261</v>
       </c>
       <c r="B118" s="1">
-        <v>28552.0</v>
+        <v>1955.0</v>
       </c>
       <c r="C118" s="1">
-        <v>16.17</v>
+        <v>164.8</v>
       </c>
       <c r="D118" s="1">
-        <v>19.6485465116</v>
+        <v>131.2</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>561005.3</v>
+        <v>256496.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-99319.46</v>
+        <v>65688.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-17.703836309568</v>
+        <v>25.609756097561</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>461685.84</v>
+        <v>322184.0</v>
       </c>
       <c r="M118" s="1">
-        <v>461685.84</v>
+        <v>322184.0</v>
       </c>
       <c r="N118" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>263</v>
       </c>
       <c r="B119" s="1">
-        <v>24978.0</v>
+        <v>5758.0</v>
       </c>
       <c r="C119" s="1">
-        <v>75.68</v>
+        <v>48.6</v>
       </c>
       <c r="D119" s="1">
-        <v>37.0772728001</v>
+        <v>52.5</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>926116.12</v>
+        <v>302295.0</v>
       </c>
       <c r="H119" s="1">
-        <v>964218.92</v>
+        <v>-22456.2</v>
       </c>
       <c r="I119" s="1">
-        <v>104.11425729206</v>
+        <v>-7.4285714285714</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>1890335.04</v>
+        <v>279838.8</v>
       </c>
       <c r="M119" s="1">
-        <v>1890335.04</v>
+        <v>279838.8</v>
       </c>
       <c r="N119" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>265</v>
       </c>
       <c r="B120" s="1">
-        <v>1955.0</v>
+        <v>19533.0</v>
       </c>
       <c r="C120" s="1">
-        <v>152.0</v>
+        <v>45.895</v>
       </c>
       <c r="D120" s="1">
-        <v>131.2</v>
+        <v>25.009006809</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>256496.0</v>
+        <v>488500.93</v>
       </c>
       <c r="H120" s="1">
-        <v>40664.0</v>
+        <v>407966.11</v>
       </c>
       <c r="I120" s="1">
-        <v>15.853658536585</v>
+        <v>83.513886043165</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>297160.0</v>
+        <v>896467.04</v>
       </c>
       <c r="M120" s="1">
-        <v>297160.0</v>
+        <v>896467.04</v>
       </c>
       <c r="N120" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>267</v>
       </c>
       <c r="B121" s="1">
-        <v>5758.0</v>
+        <v>20363.0</v>
       </c>
       <c r="C121" s="1">
-        <v>51.15</v>
+        <v>9.59</v>
       </c>
       <c r="D121" s="1">
-        <v>52.5</v>
+        <v>11.5050002455</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>302295.0</v>
+        <v>234276.32</v>
       </c>
       <c r="H121" s="1">
-        <v>-7773.3</v>
+        <v>-38995.15</v>
       </c>
       <c r="I121" s="1">
-        <v>-2.5714285714286</v>
+        <v>-16.64493876291</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>294521.7</v>
+        <v>195281.17</v>
       </c>
       <c r="M121" s="1">
-        <v>294521.7</v>
+        <v>195281.17</v>
       </c>
       <c r="N121" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>269</v>
       </c>
       <c r="B122" s="1">
-        <v>19533.0</v>
+        <v>46003.0</v>
       </c>
       <c r="C122" s="1">
-        <v>58.36</v>
+        <v>34.12</v>
       </c>
       <c r="D122" s="1">
-        <v>25.009006809</v>
+        <v>29.8923094146</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>488500.93</v>
+        <v>1375135.91</v>
       </c>
       <c r="H122" s="1">
-        <v>651444.95</v>
+        <v>194486.45</v>
       </c>
       <c r="I122" s="1">
-        <v>133.35592830908</v>
+        <v>14.143071138328</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1139945.88</v>
+        <v>1569622.36</v>
       </c>
       <c r="M122" s="1">
-        <v>1139945.88</v>
+        <v>1569622.36</v>
       </c>
       <c r="N122" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>271</v>
       </c>
       <c r="B123" s="1">
-        <v>20363.0</v>
+        <v>3220.0</v>
       </c>
       <c r="C123" s="1">
-        <v>9.356</v>
+        <v>243.4</v>
       </c>
       <c r="D123" s="1">
-        <v>11.5050002455</v>
+        <v>254.7794906832</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>234276.32</v>
+        <v>820389.96</v>
       </c>
       <c r="H123" s="1">
-        <v>-43760.09</v>
+        <v>-36641.96</v>
       </c>
       <c r="I123" s="1">
-        <v>-18.678836170894</v>
+        <v>-4.4664076581337</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>190516.23</v>
+        <v>783748.0</v>
       </c>
       <c r="M123" s="1">
-        <v>190516.23</v>
+        <v>783748.0</v>
       </c>
       <c r="N123" s="1">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>273</v>
       </c>
       <c r="B124" s="1">
-        <v>46003.0</v>
+        <v>4152.0</v>
       </c>
       <c r="C124" s="1">
-        <v>34.6</v>
+        <v>245.8</v>
       </c>
       <c r="D124" s="1">
-        <v>29.8923094146</v>
+        <v>252.5668978805</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1375135.91</v>
+        <v>1048657.76</v>
       </c>
       <c r="H124" s="1">
-        <v>216567.89</v>
+        <v>-28096.16</v>
       </c>
       <c r="I124" s="1">
-        <v>15.748835327848</v>
+        <v>-2.6792497106015</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1591703.8</v>
+        <v>1020561.6</v>
       </c>
       <c r="M124" s="1">
-        <v>1591703.8</v>
+        <v>1020561.6</v>
       </c>
       <c r="N124" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>275</v>
       </c>
       <c r="B125" s="1">
-        <v>3220.0</v>
+        <v>12937.0</v>
       </c>
       <c r="C125" s="1">
-        <v>237.6</v>
+        <v>20.06</v>
       </c>
       <c r="D125" s="1">
-        <v>254.7794906832</v>
+        <v>18.02</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>820389.96</v>
+        <v>233124.74</v>
       </c>
       <c r="H125" s="1">
-        <v>-55317.96</v>
+        <v>26391.48</v>
       </c>
       <c r="I125" s="1">
-        <v>-6.7428860294682</v>
+        <v>11.320754716981</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>765072.0</v>
+        <v>259516.22</v>
       </c>
       <c r="M125" s="1">
-        <v>765072.0</v>
+        <v>259516.22</v>
       </c>
       <c r="N125" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>277</v>
       </c>
       <c r="B126" s="1">
-        <v>4152.0</v>
+        <v>15520.0</v>
       </c>
       <c r="C126" s="1">
-        <v>253.8</v>
+        <v>105.2</v>
       </c>
       <c r="D126" s="1">
-        <v>252.5668978805</v>
+        <v>104.2589458763</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1048657.76</v>
+        <v>1618098.84</v>
       </c>
       <c r="H126" s="1">
-        <v>5119.84</v>
+        <v>14605.16</v>
       </c>
       <c r="I126" s="1">
-        <v>0.48822792290213</v>
+        <v>0.90261235216014</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1053777.6</v>
+        <v>1632704.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1053777.6</v>
+        <v>1632704.0</v>
       </c>
       <c r="N126" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>279</v>
       </c>
       <c r="B127" s="1">
-        <v>12937.0</v>
+        <v>57240.0</v>
       </c>
       <c r="C127" s="1">
-        <v>20.36</v>
+        <v>81.74</v>
       </c>
       <c r="D127" s="1">
-        <v>18.02</v>
+        <v>66.3206640461</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>233124.74</v>
+        <v>3796194.81</v>
       </c>
       <c r="H127" s="1">
-        <v>30272.58</v>
+        <v>882602.79</v>
       </c>
       <c r="I127" s="1">
-        <v>12.985571587125</v>
+        <v>23.249670635317</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>263397.32</v>
+        <v>4678797.6</v>
       </c>
       <c r="M127" s="1">
-        <v>263397.32</v>
+        <v>4678797.6</v>
       </c>
       <c r="N127" s="1">
-        <v>0.04</v>
+        <v>0.77</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>281</v>
       </c>
       <c r="B128" s="1">
-        <v>15520.0</v>
+        <v>38224.0</v>
       </c>
       <c r="C128" s="1">
-        <v>103.1</v>
+        <v>18.94</v>
       </c>
       <c r="D128" s="1">
-        <v>104.2589458763</v>
+        <v>19.003486553</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>1618098.84</v>
+        <v>726389.27</v>
       </c>
       <c r="H128" s="1">
-        <v>-17986.84</v>
+        <v>-2426.71</v>
       </c>
       <c r="I128" s="1">
-        <v>-1.1116032936529</v>
+        <v>-0.33407844804756</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>1600112.0</v>
+        <v>723962.56</v>
       </c>
       <c r="M128" s="1">
-        <v>1600112.0</v>
+        <v>723962.56</v>
       </c>
       <c r="N128" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>283</v>
       </c>
       <c r="B129" s="1">
-        <v>57240.0</v>
+        <v>18725.0</v>
       </c>
       <c r="C129" s="1">
-        <v>82.21</v>
+        <v>23.24</v>
       </c>
       <c r="D129" s="1">
-        <v>66.3206640461</v>
+        <v>26.9722520694</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3796194.81</v>
+        <v>505055.42</v>
       </c>
       <c r="H129" s="1">
-        <v>909505.59</v>
+        <v>-69886.42</v>
       </c>
       <c r="I129" s="1">
-        <v>23.958348702342</v>
+        <v>-13.837376500187</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>4705700.4</v>
+        <v>435169.0</v>
       </c>
       <c r="M129" s="1">
-        <v>4705700.4</v>
+        <v>435169.0</v>
       </c>
       <c r="N129" s="1">
-        <v>0.76</v>
+        <v>0.07</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>285</v>
       </c>
       <c r="B130" s="1">
-        <v>38224.0</v>
+        <v>79027.0</v>
       </c>
       <c r="C130" s="1">
-        <v>18.825</v>
+        <v>21.63</v>
       </c>
       <c r="D130" s="1">
-        <v>19.003486553</v>
+        <v>19.954608425</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>726389.27</v>
+        <v>1576952.84</v>
       </c>
       <c r="H130" s="1">
-        <v>-6822.47</v>
+        <v>132401.17</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.93923055884347</v>
+        <v>8.3960132885141</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>719566.8</v>
+        <v>1709354.01</v>
       </c>
       <c r="M130" s="1">
-        <v>719566.8</v>
+        <v>1709354.01</v>
       </c>
       <c r="N130" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>287</v>
       </c>
       <c r="B131" s="1">
-        <v>18725.0</v>
+        <v>22660.0</v>
       </c>
       <c r="C131" s="1">
-        <v>22.88</v>
+        <v>36.05</v>
       </c>
       <c r="D131" s="1">
-        <v>26.9722520694</v>
+        <v>37.08</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>505055.42</v>
+        <v>840232.8</v>
       </c>
       <c r="H131" s="1">
-        <v>-76627.42</v>
+        <v>-23339.8</v>
       </c>
       <c r="I131" s="1">
-        <v>-15.172081511372</v>
+        <v>-2.7777777777778</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>428428.0</v>
+        <v>816893.0</v>
       </c>
       <c r="M131" s="1">
-        <v>428428.0</v>
+        <v>816893.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>289</v>
       </c>
       <c r="B132" s="1">
-        <v>79027.0</v>
+        <v>25466.0</v>
       </c>
       <c r="C132" s="1">
-        <v>20.38</v>
+        <v>58.2</v>
       </c>
       <c r="D132" s="1">
-        <v>19.954608425</v>
+        <v>60.5302544569</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1576952.84</v>
+        <v>1541463.46</v>
       </c>
       <c r="H132" s="1">
-        <v>33617.42</v>
+        <v>-59342.26</v>
       </c>
       <c r="I132" s="1">
-        <v>2.1317961544113</v>
+        <v>-3.8497351082198</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>1610570.26</v>
+        <v>1482121.2</v>
       </c>
       <c r="M132" s="1">
-        <v>1610570.26</v>
+        <v>1482121.2</v>
       </c>
       <c r="N132" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>291</v>
       </c>
       <c r="B133" s="1">
-        <v>22660.0</v>
+        <v>9854.0</v>
       </c>
       <c r="C133" s="1">
-        <v>37.01</v>
+        <v>117.9</v>
       </c>
       <c r="D133" s="1">
-        <v>37.08</v>
+        <v>106.3950740816</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>840232.8</v>
+        <v>1048417.06</v>
       </c>
       <c r="H133" s="1">
-        <v>-1586.2</v>
+        <v>113369.54</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.18878101402373</v>
+        <v>10.813400918905</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>838646.6</v>
+        <v>1161786.6</v>
       </c>
       <c r="M133" s="1">
-        <v>838646.6</v>
+        <v>1161786.6</v>
       </c>
       <c r="N133" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>293</v>
       </c>
       <c r="B134" s="1">
-        <v>25466.0</v>
+        <v>7328.0</v>
       </c>
       <c r="C134" s="1">
-        <v>57.1</v>
+        <v>70.74</v>
       </c>
       <c r="D134" s="1">
-        <v>60.5302544569</v>
+        <v>100.5638100437</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>1541463.46</v>
+        <v>736931.6</v>
       </c>
       <c r="H134" s="1">
-        <v>-87354.86</v>
+        <v>-218548.88</v>
       </c>
       <c r="I134" s="1">
-        <v>-5.6670081560026</v>
+        <v>-29.656603136573</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>1454108.6</v>
+        <v>518382.72</v>
       </c>
       <c r="M134" s="1">
-        <v>1454108.6</v>
+        <v>518382.72</v>
       </c>
       <c r="N134" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>295</v>
       </c>
       <c r="B135" s="1">
-        <v>9854.0</v>
+        <v>45994.0</v>
       </c>
       <c r="C135" s="1">
-        <v>123.5</v>
+        <v>21.2</v>
       </c>
       <c r="D135" s="1">
-        <v>106.3950740816</v>
+        <v>28.3329947384</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>1048417.06</v>
+        <v>1303147.76</v>
       </c>
       <c r="H135" s="1">
-        <v>168551.94</v>
+        <v>-328074.96</v>
       </c>
       <c r="I135" s="1">
-        <v>16.076802489269</v>
+        <v>-25.175576405856</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>1216969.0</v>
+        <v>975072.8</v>
       </c>
       <c r="M135" s="1">
-        <v>1216969.0</v>
+        <v>975072.8</v>
       </c>
       <c r="N135" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>297</v>
       </c>
       <c r="B136" s="1">
-        <v>7328.0</v>
+        <v>59598.0</v>
       </c>
       <c r="C136" s="1">
-        <v>75.8</v>
+        <v>30.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.5638100437</v>
+        <v>36.0588610356</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>736931.6</v>
+        <v>2149036.0</v>
       </c>
       <c r="H136" s="1">
-        <v>-181469.2</v>
+        <v>-361096.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-24.624971978403</v>
+        <v>-16.802696650964</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>555462.4</v>
+        <v>1787940.0</v>
       </c>
       <c r="M136" s="1">
-        <v>555462.4</v>
+        <v>1787940.0</v>
       </c>
       <c r="N136" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>299</v>
       </c>
       <c r="B137" s="1">
-        <v>45994.0</v>
+        <v>20783.0</v>
       </c>
       <c r="C137" s="1">
-        <v>22.38</v>
+        <v>20.42</v>
       </c>
       <c r="D137" s="1">
-        <v>28.3329947384</v>
+        <v>31.4293547611</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>1303147.76</v>
+        <v>653196.28</v>
       </c>
       <c r="H137" s="1">
-        <v>-273802.04</v>
+        <v>-228807.42</v>
       </c>
       <c r="I137" s="1">
-        <v>-21.010820752974</v>
+        <v>-35.028892081259</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>1029345.72</v>
+        <v>424388.86</v>
       </c>
       <c r="M137" s="1">
-        <v>1029345.72</v>
+        <v>424388.86</v>
       </c>
       <c r="N137" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>301</v>
       </c>
       <c r="B138" s="1">
-        <v>59598.0</v>
+        <v>33725.0</v>
       </c>
       <c r="C138" s="1">
-        <v>30.48</v>
+        <v>67.36</v>
       </c>
       <c r="D138" s="1">
-        <v>36.0588610356</v>
+        <v>97.5107454411</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>2149036.0</v>
+        <v>3288549.89</v>
       </c>
       <c r="H138" s="1">
-        <v>-332488.96</v>
+        <v>-1016833.89</v>
       </c>
       <c r="I138" s="1">
-        <v>-15.471539797379</v>
+        <v>-30.920433747776</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>1816547.04</v>
+        <v>2271716.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1816547.04</v>
+        <v>2271716.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>303</v>
       </c>
       <c r="B139" s="1">
-        <v>20783.0</v>
+        <v>1129.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.9</v>
+        <v>275.55</v>
       </c>
       <c r="D139" s="1">
-        <v>31.4293547611</v>
+        <v>276.050044287</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>653196.28</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>-177265.58</v>
+        <v>-56455.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-27.138179660178</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>475930.7</v>
+        <v>-56455.0</v>
       </c>
       <c r="M139" s="1">
-        <v>475930.7</v>
+        <v>-56455.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>305</v>
       </c>
       <c r="B140" s="1">
-        <v>33725.0</v>
+        <v>290.0</v>
       </c>
       <c r="C140" s="1">
-        <v>60.18</v>
+        <v>114.08</v>
       </c>
       <c r="D140" s="1">
-        <v>97.5107454411</v>
+        <v>113.64</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>3288549.89</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-1258979.39</v>
+        <v>-97410.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-38.283724806133</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>2029570.5</v>
+        <v>-97410.0</v>
       </c>
       <c r="M140" s="1">
-        <v>2029570.5</v>
+        <v>-97410.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.33</v>
+        <v>-0.02</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>307</v>
       </c>
       <c r="B141" s="1">
-        <v>1129.0</v>
+        <v>28.0</v>
       </c>
       <c r="C141" s="1">
-        <v>278.2</v>
+        <v>124.97</v>
       </c>
       <c r="D141" s="1">
-        <v>276.050044287</v>
+        <v>125.59</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>242730.0</v>
+        <v>-11600.0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>242730.0</v>
+        <v>-11600.0</v>
       </c>
       <c r="M141" s="1">
-        <v>242730.0</v>
+        <v>-11600.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>309</v>
       </c>
       <c r="B142" s="1">
-        <v>210.0</v>
+        <v>197.0</v>
       </c>
       <c r="C142" s="1">
-        <v>114.86</v>
+        <v>105.495</v>
       </c>
       <c r="D142" s="1">
-        <v>115.383559322</v>
+        <v>105.757969543</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>31190.0</v>
+        <v>-51805.0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>31190.0</v>
+        <v>-51805.0</v>
       </c>
       <c r="M142" s="1">
-        <v>31190.0</v>
+        <v>-51805.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>311</v>
       </c>
       <c r="B143" s="1">
-        <v>121.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C143" s="1">
-        <v>105.865</v>
+        <v>6321.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.945</v>
+        <v>6288.0</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-9680.0</v>
+        <v>-8250.0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>-9680.0</v>
+        <v>-8250.0</v>
       </c>
       <c r="M143" s="1">
-        <v>-9680.0</v>
+        <v>-8250.0</v>
       </c>
       <c r="N143" s="1">
         <v>0.0</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>313</v>
       </c>
       <c r="B144" s="1">
-        <v>-25.0</v>
+        <v>1206000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>6357.0</v>
+        <v>97.506</v>
       </c>
       <c r="D144" s="1">
-        <v>6288.0</v>
+        <v>100.00551161</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>0.0</v>
+        <v>1206066.47</v>
       </c>
       <c r="H144" s="1">
-        <v>-17250.0</v>
+        <v>-30144.11</v>
       </c>
       <c r="I144" s="1">
-        <v>0</v>
+        <v>-2.4993738529187</v>
       </c>
       <c r="J144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.79</v>
+      </c>
+      <c r="K144" t="s">
+        <v>314</v>
       </c>
       <c r="L144" s="1">
-        <v>-17250.0</v>
+        <v>1175922.36</v>
       </c>
       <c r="M144" s="1">
-        <v>-17250.0</v>
+        <v>1197481.68</v>
       </c>
       <c r="N144" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
+        <v>316</v>
+      </c>
+      <c r="B145" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>397324.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-1876.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-0.47215874198387</v>
+      </c>
+      <c r="J145">
+        <v>0.51</v>
+      </c>
+      <c r="K145" t="s">
+        <v>317</v>
+      </c>
+      <c r="L145" s="1">
+        <v>395448.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>397474.03</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
         <v>315</v>
-      </c>
-[...43 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B146" s="1">
-        <v>1206000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>98.495</v>
+        <v>107.983</v>
       </c>
       <c r="D146" s="1">
-        <v>100.00551161</v>
+        <v>101.26691803</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1206066.47</v>
+        <v>494182.56</v>
       </c>
       <c r="H146" s="1">
-        <v>-18216.77</v>
+        <v>32774.48</v>
       </c>
       <c r="I146" s="1">
-        <v>-1.5104283597238</v>
+        <v>6.6320592130973</v>
       </c>
       <c r="J146">
-        <v>1.59</v>
+        <v>4.15</v>
       </c>
       <c r="K146" t="s">
+        <v>320</v>
+      </c>
+      <c r="L146" s="1">
+        <v>526957.04</v>
+      </c>
+      <c r="M146" s="1">
+        <v>547187.31</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
         <v>318</v>
-      </c>
-[...13 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B147" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.579</v>
+        <v>100.12</v>
       </c>
       <c r="D147" s="1">
-        <v>99.331</v>
+        <v>99.847</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>397324.0</v>
+        <v>698929.0</v>
       </c>
       <c r="H147" s="1">
-        <v>992.0</v>
+        <v>1911.0</v>
       </c>
       <c r="I147" s="1">
-        <v>0.24967029426866</v>
+        <v>0.27341833004497</v>
       </c>
       <c r="J147">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="K147" t="s">
+        <v>323</v>
+      </c>
+      <c r="L147" s="1">
+        <v>700840.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>705135.89</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B148" s="1">
-        <v>488000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>109.125</v>
+        <v>100.559</v>
       </c>
       <c r="D148" s="1">
-        <v>101.26691803</v>
+        <v>99.89</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>494182.56</v>
+        <v>599340.0</v>
       </c>
       <c r="H148" s="1">
-        <v>38347.44</v>
+        <v>4014.0</v>
       </c>
       <c r="I148" s="1">
-        <v>7.7597720162363</v>
+        <v>0.66973671038142</v>
       </c>
       <c r="J148">
-        <v>3.84</v>
+        <v>1.12</v>
       </c>
       <c r="K148" t="s">
+        <v>326</v>
+      </c>
+      <c r="L148" s="1">
+        <v>603354.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>610044.41</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>324</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B149" s="1">
-        <v>700000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.804</v>
+        <v>90.873</v>
       </c>
       <c r="D149" s="1">
-        <v>99.847</v>
+        <v>91.85654636</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>698929.0</v>
+        <v>1010422.01</v>
       </c>
       <c r="H149" s="1">
-        <v>6699.0</v>
+        <v>-10819.01</v>
       </c>
       <c r="I149" s="1">
-        <v>0.95846645367412</v>
+        <v>-1.0707417190962</v>
       </c>
       <c r="J149">
-        <v>0.42</v>
+        <v>1.27</v>
       </c>
       <c r="K149" t="s">
+        <v>329</v>
+      </c>
+      <c r="L149" s="1">
+        <v>999603.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1013560.19</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B150" s="1">
-        <v>600000.0</v>
+        <v>603000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>101.929</v>
+        <v>97.995</v>
       </c>
       <c r="D150" s="1">
-        <v>99.89</v>
+        <v>99.33</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>599340.0</v>
+        <v>598959.9</v>
       </c>
       <c r="H150" s="1">
-        <v>12234.0</v>
+        <v>-8050.05</v>
       </c>
       <c r="I150" s="1">
-        <v>2.0412453699069</v>
+        <v>-1.3440048323769</v>
       </c>
       <c r="J150">
-        <v>0.86</v>
+        <v>2.46</v>
       </c>
       <c r="K150" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="L150" s="1">
-        <v>611574.0</v>
+        <v>590909.85</v>
       </c>
       <c r="M150" s="1">
-        <v>616743.86</v>
+        <v>605716.39</v>
       </c>
       <c r="N150" s="1">
         <v>0.1</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B151" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>91.618</v>
+        <v>96.42</v>
       </c>
       <c r="D151" s="1">
-        <v>91.85654636</v>
+        <v>99.253</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>1010422.01</v>
+        <v>595518.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-2624.01</v>
+        <v>-16998.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.25969446172298</v>
+        <v>-2.8543217837244</v>
       </c>
       <c r="J151">
-        <v>1.17</v>
+        <v>0.7</v>
       </c>
       <c r="K151" t="s">
+        <v>335</v>
+      </c>
+      <c r="L151" s="1">
+        <v>578520.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>582711.78</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>333</v>
-      </c>
-[...13 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B152" s="1">
-        <v>603000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>98.782</v>
+        <v>93.948</v>
       </c>
       <c r="D152" s="1">
-        <v>99.33</v>
+        <v>93.76066856</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>598959.9</v>
+        <v>330975.16</v>
       </c>
       <c r="H152" s="1">
-        <v>-3304.44</v>
+        <v>661.28</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.55169636564985</v>
+        <v>0.199797471206</v>
       </c>
       <c r="J152">
-        <v>2.25</v>
+        <v>0.61</v>
       </c>
       <c r="K152" t="s">
+        <v>338</v>
+      </c>
+      <c r="L152" s="1">
+        <v>331636.44</v>
+      </c>
+      <c r="M152" s="1">
+        <v>333801.59</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>336</v>
-      </c>
-[...13 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B153" s="1">
-        <v>600000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>97.213</v>
+        <v>99.105</v>
       </c>
       <c r="D153" s="1">
-        <v>99.253</v>
+        <v>99.646</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>595518.0</v>
+        <v>335807.02</v>
       </c>
       <c r="H153" s="1">
-        <v>-12240.0</v>
+        <v>-1823.17</v>
       </c>
       <c r="I153" s="1">
-        <v>-2.0553534905746</v>
+        <v>-0.54292194368063</v>
       </c>
       <c r="J153">
-        <v>0.53</v>
+        <v>0.8</v>
       </c>
       <c r="K153" t="s">
+        <v>341</v>
+      </c>
+      <c r="L153" s="1">
+        <v>333983.85</v>
+      </c>
+      <c r="M153" s="1">
+        <v>336684.47</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B154" s="1">
-        <v>353000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>94.269</v>
+        <v>101.342</v>
       </c>
       <c r="D154" s="1">
-        <v>93.76066856</v>
+        <v>100.705752</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>330975.16</v>
+        <v>503528.76</v>
       </c>
       <c r="H154" s="1">
-        <v>1794.41</v>
+        <v>3181.24</v>
       </c>
       <c r="I154" s="1">
-        <v>0.54215851123087</v>
+        <v>0.63178913554014</v>
       </c>
       <c r="J154">
-        <v>0.55</v>
+        <v>0.39</v>
       </c>
       <c r="K154" t="s">
+        <v>344</v>
+      </c>
+      <c r="L154" s="1">
+        <v>506710.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>508682.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B155" s="1">
-        <v>337000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>99.869</v>
+        <v>109.194</v>
       </c>
       <c r="D155" s="1">
-        <v>99.646</v>
+        <v>104.89389273</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>335807.02</v>
+        <v>1153832.82</v>
       </c>
       <c r="H155" s="1">
-        <v>751.51</v>
+        <v>47301.18</v>
       </c>
       <c r="I155" s="1">
-        <v>0.22379222447464</v>
+        <v>4.0994829736252</v>
       </c>
       <c r="J155">
-        <v>0.62</v>
-[...1 lines deleted...]
-      <c r="K155" t="s">
+        <v>0.06</v>
+      </c>
+      <c r="K155">
+        <v>702.07</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1201134.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1201836.07</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
         <v>345</v>
-      </c>
-[...13 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>348</v>
+      </c>
+      <c r="B156" s="1">
+        <v>803000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.518</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>799627.4</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-497.86</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.06226149829283</v>
+      </c>
+      <c r="J156">
+        <v>0.86</v>
+      </c>
+      <c r="K156" t="s">
+        <v>349</v>
+      </c>
+      <c r="L156" s="1">
+        <v>799129.54</v>
+      </c>
+      <c r="M156" s="1">
+        <v>806059.54</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
         <v>347</v>
-      </c>
-[...43 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B157" s="1">
-        <v>1100000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>110.325</v>
+        <v>95.969</v>
       </c>
       <c r="D157" s="1">
-        <v>104.89389273</v>
+        <v>96.86</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>1153832.82</v>
+        <v>1259180.0</v>
       </c>
       <c r="H157" s="1">
-        <v>59742.18</v>
+        <v>-11583.0</v>
       </c>
       <c r="I157" s="1">
-        <v>5.1777154336796</v>
+        <v>-0.91988436919265</v>
       </c>
       <c r="J157">
-        <v>5.57</v>
+        <v>1.85</v>
       </c>
       <c r="K157" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="L157" s="1">
-        <v>1213575.0</v>
+        <v>1247597.0</v>
       </c>
       <c r="M157" s="1">
-        <v>1274830.72</v>
+        <v>1271673.71</v>
       </c>
       <c r="N157" s="1">
         <v>0.21</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B158" s="1">
-        <v>803000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.196</v>
+        <v>98.435</v>
       </c>
       <c r="D158" s="1">
-        <v>99.58</v>
+        <v>100.47241386</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>799627.4</v>
+        <v>1102182.38</v>
       </c>
       <c r="H158" s="1">
-        <v>4946.48</v>
+        <v>-22350.43</v>
       </c>
       <c r="I158" s="1">
-        <v>0.6185981120707</v>
+        <v>-2.0278340867688</v>
       </c>
       <c r="J158">
-        <v>0.66</v>
+        <v>3.22</v>
       </c>
       <c r="K158" t="s">
+        <v>355</v>
+      </c>
+      <c r="L158" s="1">
+        <v>1079831.95</v>
+      </c>
+      <c r="M158" s="1">
+        <v>1115101.97</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
         <v>353</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B159" s="1">
-        <v>300000.0</v>
+        <v>3780000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>104.417</v>
+        <v>87.422</v>
       </c>
       <c r="D159" s="1">
-        <v>106.65</v>
+        <v>86.91335767</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>319950.0</v>
+        <v>3285324.92</v>
       </c>
       <c r="H159" s="1">
-        <v>-6699.0</v>
+        <v>19226.68</v>
       </c>
       <c r="I159" s="1">
-        <v>-2.0937646507267</v>
+        <v>0.58522917727115</v>
       </c>
       <c r="J159">
-        <v>0.79</v>
-[...1 lines deleted...]
-      <c r="K159" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>3304551.6</v>
+      </c>
+      <c r="M159" s="1">
+        <v>3304551.6</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
+        <v>359</v>
+      </c>
+      <c r="B160" s="1">
+        <v>244000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>60.077</v>
+      </c>
+      <c r="D160" s="1">
+        <v>60.04517623</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>146510.23</v>
+      </c>
+      <c r="H160" s="1">
+        <v>77.65</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.05299971203376</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>146587.88</v>
+      </c>
+      <c r="M160" s="1">
+        <v>146587.88</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>358</v>
-      </c>
-[...43 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>361</v>
       </c>
       <c r="B161" s="1">
-        <v>897000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.286</v>
+        <v>98.824</v>
       </c>
       <c r="D161" s="1">
-        <v>100.93515942</v>
+        <v>99.51278158</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>905388.38</v>
+        <v>842873.26</v>
       </c>
       <c r="H161" s="1">
-        <v>-14792.96</v>
+        <v>-5833.98</v>
       </c>
       <c r="I161" s="1">
-        <v>-1.6338800372057</v>
+        <v>-0.69215388325405</v>
       </c>
       <c r="J161">
-        <v>3.04</v>
+        <v>0.73</v>
       </c>
       <c r="K161" t="s">
         <v>362</v>
       </c>
       <c r="L161" s="1">
-        <v>890595.42</v>
+        <v>837039.28</v>
       </c>
       <c r="M161" s="1">
-        <v>917824.01</v>
+        <v>843215.32</v>
       </c>
       <c r="N161" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>364</v>
       </c>
       <c r="B162" s="1">
-        <v>3780000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>87.886</v>
+        <v>91.817</v>
       </c>
       <c r="D162" s="1">
-        <v>86.91335767</v>
+        <v>91.59725</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>3285324.92</v>
+        <v>366389.0</v>
       </c>
       <c r="H162" s="1">
-        <v>36765.88</v>
+        <v>879.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.1190941807972</v>
+        <v>0.23990894923155</v>
       </c>
       <c r="J162">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="K162" t="s">
+        <v>365</v>
       </c>
       <c r="L162" s="1">
-        <v>3322090.8</v>
+        <v>367268.0</v>
       </c>
       <c r="M162" s="1">
-        <v>3322090.8</v>
+        <v>371476.22</v>
       </c>
       <c r="N162" s="1">
-        <v>0.54</v>
+        <v>0.06</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>367</v>
+      </c>
+      <c r="B163" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>103.465</v>
+      </c>
+      <c r="D163" s="1">
+        <v>103.59</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>621540.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-0.12066801814847</v>
+      </c>
+      <c r="J163">
+        <v>2.28</v>
+      </c>
+      <c r="K163" t="s">
+        <v>368</v>
+      </c>
+      <c r="L163" s="1">
+        <v>620790.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>634493.42</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
         <v>366</v>
-      </c>
-[...43 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B164" s="1">
-        <v>547000.0</v>
+        <v>494000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.316</v>
+        <v>99.664</v>
       </c>
       <c r="D164" s="1">
-        <v>99.658</v>
+        <v>99.7472004</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>545129.26</v>
+        <v>492751.17</v>
       </c>
       <c r="H164" s="1">
-        <v>3599.26</v>
+        <v>-411.01</v>
       </c>
       <c r="I164" s="1">
-        <v>0.66025808264264</v>
+        <v>-0.083411268206629</v>
       </c>
       <c r="J164">
-        <v>0.49</v>
+        <v>1.75</v>
       </c>
       <c r="K164" t="s">
+        <v>371</v>
+      </c>
+      <c r="L164" s="1">
+        <v>492340.16</v>
+      </c>
+      <c r="M164" s="1">
+        <v>500973.32</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>369</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="B165" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>92.331</v>
+        <v>100.233</v>
       </c>
       <c r="D165" s="1">
-        <v>91.59725</v>
+        <v>99.834</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>366389.0</v>
+        <v>798672.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2935.0</v>
+        <v>3192.0</v>
       </c>
       <c r="I165" s="1">
-        <v>0.80106116722937</v>
+        <v>0.39966344131258</v>
       </c>
       <c r="J165">
-        <v>0.94</v>
+        <v>1.14</v>
       </c>
       <c r="K165" t="s">
+        <v>374</v>
+      </c>
+      <c r="L165" s="1">
+        <v>801864.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>810992.77</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B166" s="1">
-        <v>494000.0</v>
+        <v>746000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.26</v>
+        <v>100.015</v>
       </c>
       <c r="D166" s="1">
-        <v>99.7472004</v>
+        <v>99.298</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>492751.17</v>
+        <v>740763.08</v>
       </c>
       <c r="H166" s="1">
-        <v>2533.23</v>
+        <v>5348.82</v>
       </c>
       <c r="I166" s="1">
-        <v>0.51409923592875</v>
+        <v>0.72206892384539</v>
       </c>
       <c r="J166">
-        <v>1.56</v>
+        <v>1.25</v>
       </c>
       <c r="K166" t="s">
+        <v>377</v>
+      </c>
+      <c r="L166" s="1">
+        <v>746111.9</v>
+      </c>
+      <c r="M166" s="1">
+        <v>755457.34</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B167" s="1">
-        <v>800000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>101.038</v>
+        <v>102.408</v>
       </c>
       <c r="D167" s="1">
-        <v>99.834</v>
+        <v>103.02331707</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>798672.0</v>
+        <v>126718.68</v>
       </c>
       <c r="H167" s="1">
-        <v>9632.0</v>
+        <v>-756.84</v>
       </c>
       <c r="I167" s="1">
-        <v>1.206001963259</v>
+        <v>-0.59726000933722</v>
       </c>
       <c r="J167">
-        <v>0.91</v>
+        <v>4.59</v>
       </c>
       <c r="K167" t="s">
+        <v>380</v>
+      </c>
+      <c r="L167" s="1">
+        <v>125961.84</v>
+      </c>
+      <c r="M167" s="1">
+        <v>131612.26</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="B168" s="1">
-        <v>746000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.992</v>
+        <v>98.3</v>
       </c>
       <c r="D168" s="1">
-        <v>99.298</v>
+        <v>99.459</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>740763.08</v>
+        <v>778763.97</v>
       </c>
       <c r="H168" s="1">
-        <v>12637.24</v>
+        <v>-9074.97</v>
       </c>
       <c r="I168" s="1">
-        <v>1.7059759511773</v>
+        <v>-1.1653042962427</v>
       </c>
       <c r="J168">
-        <v>1.04</v>
+        <v>1.79</v>
       </c>
       <c r="K168" t="s">
+        <v>383</v>
+      </c>
+      <c r="L168" s="1">
+        <v>769689.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>783702.55</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B169" s="1">
-        <v>123000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>102.947</v>
+        <v>97.65</v>
       </c>
       <c r="D169" s="1">
-        <v>103.02331707</v>
+        <v>99.292</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>126718.68</v>
+        <v>794336.0</v>
       </c>
       <c r="H169" s="1">
-        <v>-93.87</v>
+        <v>-13136.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-0.074077476185831</v>
+        <v>-1.6537082544414</v>
       </c>
       <c r="J169">
-        <v>4.33</v>
-[...1 lines deleted...]
-      <c r="K169" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K169">
+        <v>613.7</v>
+      </c>
+      <c r="L169" s="1">
+        <v>781200.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>781813.7</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
+        <v>387</v>
+      </c>
+      <c r="B170" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.644</v>
+      </c>
+      <c r="D170" s="1">
+        <v>103.004</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>721028.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-23520.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-3.2620092423595</v>
+      </c>
+      <c r="J170">
+        <v>1.83</v>
+      </c>
+      <c r="K170" t="s">
+        <v>388</v>
+      </c>
+      <c r="L170" s="1">
+        <v>697508.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>710309.37</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
         <v>386</v>
-      </c>
-[...43 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
+        <v>390</v>
+      </c>
+      <c r="B171" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>88.477</v>
+      </c>
+      <c r="D171" s="1">
+        <v>86.92</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>434600.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>7785.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.7913023469857</v>
+      </c>
+      <c r="J171">
+        <v>0.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>391</v>
+      </c>
+      <c r="L171" s="1">
+        <v>442385.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>443566.75</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
         <v>389</v>
-      </c>
-[...43 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
+        <v>393</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>103.086</v>
+      </c>
+      <c r="D172" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>316434.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>-7176.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2.2677714784126</v>
+      </c>
+      <c r="J172">
+        <v>0.8</v>
+      </c>
+      <c r="K172" t="s">
+        <v>394</v>
+      </c>
+      <c r="L172" s="1">
+        <v>309258.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>311669.56</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
         <v>392</v>
-      </c>
-[...43 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
+        <v>396</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>98.691</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.95246154</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1299382.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-16399.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-1.2620615030838</v>
+      </c>
+      <c r="J173">
+        <v>1.47</v>
+      </c>
+      <c r="K173" t="s">
+        <v>397</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1282983.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1302095.67</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
         <v>395</v>
-      </c>
-[...43 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B174" s="1">
-        <v>300000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>104.074</v>
+        <v>99.208</v>
       </c>
       <c r="D174" s="1">
-        <v>105.478</v>
+        <v>100.156</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>316434.0</v>
+        <v>901404.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-4212.0</v>
+        <v>-8532.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1.3310832590682</v>
+        <v>-0.9465234234594</v>
       </c>
       <c r="J174">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="K174" t="s">
+        <v>400</v>
+      </c>
+      <c r="L174" s="1">
+        <v>892872.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>898031.59</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
         <v>398</v>
-      </c>
-[...13 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B175" s="1">
-        <v>1300000.0</v>
+        <v>7501434.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.403</v>
+        <v>99.694</v>
       </c>
       <c r="D175" s="1">
-        <v>99.95246154</v>
+        <v>99.95507686</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1299382.0</v>
+        <v>7498064.12</v>
       </c>
       <c r="H175" s="1">
-        <v>-7143.0</v>
+        <v>-19584.51</v>
       </c>
       <c r="I175" s="1">
-        <v>-0.54972286825583</v>
+        <v>-0.26119421875523</v>
       </c>
       <c r="J175">
-        <v>1.29</v>
+        <v>0.59</v>
       </c>
       <c r="K175" t="s">
+        <v>403</v>
+      </c>
+      <c r="L175" s="1">
+        <v>7478479.61</v>
+      </c>
+      <c r="M175" s="1">
+        <v>7522440.07</v>
+      </c>
+      <c r="N175" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B176" s="1">
-        <v>900000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>99.9</v>
+        <v>97.587</v>
       </c>
       <c r="D176" s="1">
-        <v>100.156</v>
+        <v>100.0</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>901404.0</v>
+        <v>607000.0</v>
       </c>
       <c r="H176" s="1">
-        <v>-2304.0</v>
+        <v>-14646.91</v>
       </c>
       <c r="I176" s="1">
-        <v>-0.25560126203123</v>
+        <v>-2.413</v>
       </c>
       <c r="J176">
-        <v>0.39</v>
+        <v>2.4</v>
       </c>
       <c r="K176" t="s">
+        <v>406</v>
+      </c>
+      <c r="L176" s="1">
+        <v>592353.09</v>
+      </c>
+      <c r="M176" s="1">
+        <v>606950.08</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B177" s="1">
-        <v>7501434.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>100.423</v>
+        <v>100.474</v>
       </c>
       <c r="D177" s="1">
-        <v>99.95507686</v>
+        <v>100.0</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>7498064.12</v>
+        <v>500000.0</v>
       </c>
       <c r="H177" s="1">
-        <v>35100.94</v>
+        <v>2370.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.46813336666958</v>
+        <v>0.474</v>
       </c>
       <c r="J177">
-        <v>0.42</v>
+        <v>0.76</v>
       </c>
       <c r="K177" t="s">
+        <v>409</v>
+      </c>
+      <c r="L177" s="1">
+        <v>502370.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>506179.34</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
         <v>407</v>
-      </c>
-[...13 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B178" s="1">
-        <v>607000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>98.72</v>
+        <v>104.322</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>100.6308</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>607000.0</v>
+        <v>603784.8</v>
       </c>
       <c r="H178" s="1">
-        <v>-7769.6</v>
+        <v>22147.2</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.28</v>
+        <v>3.6680618657508</v>
       </c>
       <c r="J178">
-        <v>2.22</v>
+        <v>3.36</v>
       </c>
       <c r="K178" t="s">
+        <v>412</v>
+      </c>
+      <c r="L178" s="1">
+        <v>625932.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>646077.21</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>410</v>
-      </c>
-[...13 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B179" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.383</v>
+        <v>98.418</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>100.028</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>500000.0</v>
+        <v>600168.0</v>
       </c>
       <c r="H179" s="1">
-        <v>6915.0</v>
+        <v>-9660.0</v>
       </c>
       <c r="I179" s="1">
-        <v>1.383</v>
+        <v>-1.6095493261887</v>
       </c>
       <c r="J179">
-        <v>0.52</v>
+        <v>1.98</v>
       </c>
       <c r="K179" t="s">
+        <v>415</v>
+      </c>
+      <c r="L179" s="1">
+        <v>590508.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>602374.91</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
         <v>413</v>
-      </c>
-[...13 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="B180" s="1">
-        <v>600000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>105.367</v>
+        <v>101.325</v>
       </c>
       <c r="D180" s="1">
-        <v>100.6308</v>
+        <v>100.08714286</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>603784.8</v>
+        <v>861750.3</v>
       </c>
       <c r="H180" s="1">
-        <v>28417.2</v>
+        <v>10657.95</v>
       </c>
       <c r="I180" s="1">
-        <v>4.7065113265521</v>
+        <v>1.2367793779706</v>
       </c>
       <c r="J180">
-        <v>3.1</v>
+        <v>0.88</v>
       </c>
       <c r="K180" t="s">
+        <v>418</v>
+      </c>
+      <c r="L180" s="1">
+        <v>872408.25</v>
+      </c>
+      <c r="M180" s="1">
+        <v>879998.02</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
         <v>416</v>
-      </c>
-[...13 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B181" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>99.293</v>
+        <v>95.086</v>
       </c>
       <c r="D181" s="1">
-        <v>100.028</v>
+        <v>99.602</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>600168.0</v>
+        <v>199204.0</v>
       </c>
       <c r="H181" s="1">
-        <v>-4410.0</v>
+        <v>-9032.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-0.73479425760787</v>
+        <v>-4.5340455010944</v>
       </c>
       <c r="J181">
-        <v>1.77</v>
+        <v>0.85</v>
       </c>
       <c r="K181" t="s">
+        <v>421</v>
+      </c>
+      <c r="L181" s="1">
+        <v>190172.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>191869.26</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
         <v>419</v>
-      </c>
-[...13 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B182" s="1">
-        <v>861000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>102.435</v>
+        <v>89.245</v>
       </c>
       <c r="D182" s="1">
-        <v>100.08714286</v>
+        <v>88.319</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>861750.3</v>
+        <v>706552.0</v>
       </c>
       <c r="H182" s="1">
-        <v>20215.05</v>
+        <v>7408.0</v>
       </c>
       <c r="I182" s="1">
-        <v>2.3458129344428</v>
+        <v>1.048472016214</v>
       </c>
       <c r="J182">
-        <v>0.66</v>
+        <v>1.68</v>
       </c>
       <c r="K182" t="s">
+        <v>424</v>
+      </c>
+      <c r="L182" s="1">
+        <v>713960.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>727420.27</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
         <v>422</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B183" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>95.518</v>
+        <v>99.477</v>
       </c>
       <c r="D183" s="1">
-        <v>99.602</v>
+        <v>102.46222222</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>199204.0</v>
+        <v>922160.0</v>
       </c>
       <c r="H183" s="1">
-        <v>-8168.0</v>
+        <v>-26867.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-4.1003192706974</v>
+        <v>-2.9134857291576</v>
       </c>
       <c r="J183">
-        <v>0.75</v>
+        <v>2.08</v>
       </c>
       <c r="K183" t="s">
+        <v>427</v>
+      </c>
+      <c r="L183" s="1">
+        <v>895293.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>914032.73</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
         <v>425</v>
-      </c>
-[...13 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="B184" s="1">
-        <v>500000.0</v>
+        <v>614000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>101.605</v>
+        <v>97.389</v>
       </c>
       <c r="D184" s="1">
-        <v>99.406</v>
+        <v>99.528</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>497030.0</v>
+        <v>611101.92</v>
       </c>
       <c r="H184" s="1">
-        <v>10995.0</v>
+        <v>-13133.46</v>
       </c>
       <c r="I184" s="1">
-        <v>2.2121401122669</v>
+        <v>-2.1491439594888</v>
       </c>
       <c r="J184">
-        <v>1.39</v>
+        <v>2.35</v>
       </c>
       <c r="K184" t="s">
+        <v>430</v>
+      </c>
+      <c r="L184" s="1">
+        <v>597968.46</v>
+      </c>
+      <c r="M184" s="1">
+        <v>612389.05</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
         <v>428</v>
-      </c>
-[...13 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B185" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>89.834</v>
+        <v>97.257</v>
       </c>
       <c r="D185" s="1">
-        <v>87.708</v>
+        <v>99.46</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>350832.0</v>
+        <v>696220.0</v>
       </c>
       <c r="H185" s="1">
-        <v>8504.0</v>
+        <v>-15421.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2.423952205044</v>
+        <v>-2.2149607882566</v>
       </c>
       <c r="J185">
-        <v>1.57</v>
+        <v>2.78</v>
       </c>
       <c r="K185" t="s">
+        <v>433</v>
+      </c>
+      <c r="L185" s="1">
+        <v>680799.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>700281.53</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
         <v>431</v>
-      </c>
-[...13 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B186" s="1">
-        <v>900000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.629</v>
+        <v>91.816</v>
       </c>
       <c r="D186" s="1">
-        <v>102.46222222</v>
+        <v>83.781</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>922160.0</v>
+        <v>1172934.0</v>
       </c>
       <c r="H186" s="1">
-        <v>-16499.0</v>
+        <v>112490.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-1.7891689077817</v>
+        <v>9.5904799417529</v>
       </c>
       <c r="J186">
-        <v>1.86</v>
-[...1 lines deleted...]
-      <c r="K186" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>0.0</v>
+      </c>
+      <c r="L186" s="1">
+        <v>1285424.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>1285424.0</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
         <v>434</v>
-      </c>
-[...13 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
+        <v>437</v>
+      </c>
+      <c r="B187" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>98.163</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.647875</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>797183.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-11879.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-1.4901220924179</v>
+      </c>
+      <c r="J187">
+        <v>0.81</v>
+      </c>
+      <c r="K187" t="s">
+        <v>438</v>
+      </c>
+      <c r="L187" s="1">
+        <v>785304.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>791758.79</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
         <v>436</v>
-      </c>
-[...43 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
+        <v>440</v>
+      </c>
+      <c r="B188" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>94.94</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>594462.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-24822.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-4.1755402363818</v>
+      </c>
+      <c r="J188">
+        <v>2.94</v>
+      </c>
+      <c r="K188" t="s">
+        <v>441</v>
+      </c>
+      <c r="L188" s="1">
+        <v>569640.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>587303.01</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>439</v>
-      </c>
-[...43 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
+        <v>443</v>
+      </c>
+      <c r="B189" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>104.309</v>
+      </c>
+      <c r="D189" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>629520.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-3666.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.58234845596645</v>
+      </c>
+      <c r="J189">
+        <v>2.98</v>
+      </c>
+      <c r="K189" t="s">
+        <v>444</v>
+      </c>
+      <c r="L189" s="1">
+        <v>625854.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>643755.37</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
         <v>442</v>
-      </c>
-[...43 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B190" s="1">
-        <v>500000.0</v>
+        <v>616000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.939</v>
+        <v>102.78</v>
       </c>
       <c r="D190" s="1">
-        <v>100.45</v>
+        <v>99.953</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>502250.0</v>
+        <v>615710.48</v>
       </c>
       <c r="H190" s="1">
-        <v>-7555.0</v>
+        <v>17414.32</v>
       </c>
       <c r="I190" s="1">
-        <v>-1.504230960677</v>
+        <v>2.8283293147779</v>
       </c>
       <c r="J190">
-        <v>0.59</v>
+        <v>1.61</v>
       </c>
       <c r="K190" t="s">
+        <v>447</v>
+      </c>
+      <c r="L190" s="1">
+        <v>633124.8</v>
+      </c>
+      <c r="M190" s="1">
+        <v>643065.18</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B191" s="1">
-        <v>600000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>95.921</v>
+        <v>99.074</v>
       </c>
       <c r="D191" s="1">
-        <v>99.077</v>
+        <v>99.254</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>594462.0</v>
+        <v>339448.68</v>
       </c>
       <c r="H191" s="1">
-        <v>-18936.0</v>
+        <v>-615.6</v>
       </c>
       <c r="I191" s="1">
-        <v>-3.1854012535705</v>
+        <v>-0.18135289257864</v>
       </c>
       <c r="J191">
-        <v>2.75</v>
+        <v>0.53</v>
       </c>
       <c r="K191" t="s">
+        <v>450</v>
+      </c>
+      <c r="L191" s="1">
+        <v>338833.08</v>
+      </c>
+      <c r="M191" s="1">
+        <v>340649.66</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>448</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B192" s="1">
-        <v>600000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>105.274</v>
+        <v>100.86</v>
       </c>
       <c r="D192" s="1">
-        <v>104.92</v>
+        <v>99.943</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>629520.0</v>
+        <v>549686.5</v>
       </c>
       <c r="H192" s="1">
-        <v>2124.0</v>
+        <v>5043.5</v>
       </c>
       <c r="I192" s="1">
-        <v>0.33739992375143</v>
+        <v>0.91752298810322</v>
       </c>
       <c r="J192">
-        <v>2.74</v>
+        <v>1.3</v>
       </c>
       <c r="K192" t="s">
+        <v>453</v>
+      </c>
+      <c r="L192" s="1">
+        <v>554730.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>561902.6</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B193" s="1">
-        <v>616000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>103.545</v>
+        <v>101.105</v>
       </c>
       <c r="D193" s="1">
-        <v>99.953</v>
+        <v>99.611</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>615710.48</v>
+        <v>398444.0</v>
       </c>
       <c r="H193" s="1">
-        <v>22126.72</v>
+        <v>5976.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3.5936890338459</v>
+        <v>1.4998343556435</v>
       </c>
       <c r="J193">
-        <v>1.35</v>
-[...1 lines deleted...]
-      <c r="K193" t="s">
+        <v>0.14</v>
+      </c>
+      <c r="K193">
+        <v>569.86</v>
+      </c>
+      <c r="L193" s="1">
+        <v>404420.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>404989.86</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
         <v>454</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
+        <v>457</v>
+      </c>
+      <c r="B194" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.255</v>
+      </c>
+      <c r="D194" s="1">
+        <v>101.42472778</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>912822.55</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-19527.55</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-2.1392492987821</v>
+      </c>
+      <c r="J194">
+        <v>0.76</v>
+      </c>
+      <c r="K194" t="s">
+        <v>458</v>
+      </c>
+      <c r="L194" s="1">
+        <v>893295.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>900109.73</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
         <v>456</v>
-      </c>
-[...43 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B195" s="1">
-        <v>550000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>101.766</v>
+        <v>103.414</v>
       </c>
       <c r="D195" s="1">
-        <v>99.943</v>
+        <v>99.661</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>549686.5</v>
+        <v>498305.0</v>
       </c>
       <c r="H195" s="1">
-        <v>10026.5</v>
+        <v>18765.0</v>
       </c>
       <c r="I195" s="1">
-        <v>1.8240397026305</v>
+        <v>3.7657659465588</v>
       </c>
       <c r="J195">
-        <v>1.08</v>
+        <v>0.68</v>
       </c>
       <c r="K195" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="L195" s="1">
-        <v>559713.0</v>
+        <v>517070.0</v>
       </c>
       <c r="M195" s="1">
-        <v>565680.12</v>
+        <v>520491.23</v>
       </c>
       <c r="N195" s="1">
         <v>0.09</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
+        <v>463</v>
+      </c>
+      <c r="B196" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>102.611</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>13055.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>2.611</v>
+      </c>
+      <c r="J196">
+        <v>0.99</v>
+      </c>
+      <c r="K196" t="s">
+        <v>464</v>
+      </c>
+      <c r="L196" s="1">
+        <v>513055.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>517996.78</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
         <v>462</v>
-      </c>
-[...43 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
+        <v>466</v>
+      </c>
+      <c r="B197" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>105.985</v>
+      </c>
+      <c r="D197" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>546500.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-16575.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-3.0329368709973</v>
+      </c>
+      <c r="J197">
+        <v>2.69</v>
+      </c>
+      <c r="K197" t="s">
+        <v>467</v>
+      </c>
+      <c r="L197" s="1">
+        <v>529925.0</v>
+      </c>
+      <c r="M197" s="1">
+        <v>543373.63</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>465</v>
-      </c>
-[...43 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
+        <v>469</v>
+      </c>
+      <c r="B198" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>98.375</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>599112.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>-8862.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-1.479189200016</v>
+      </c>
+      <c r="J198">
+        <v>0.99</v>
+      </c>
+      <c r="K198" t="s">
+        <v>470</v>
+      </c>
+      <c r="L198" s="1">
+        <v>590250.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>596167.81</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
         <v>468</v>
-      </c>
-[...43 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
+        <v>472</v>
+      </c>
+      <c r="B199" s="1">
+        <v>415000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>99.445</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>414726.1</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-2029.35</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-0.48932295314908</v>
+      </c>
+      <c r="J199">
+        <v>0.81</v>
+      </c>
+      <c r="K199" t="s">
+        <v>473</v>
+      </c>
+      <c r="L199" s="1">
+        <v>412696.75</v>
+      </c>
+      <c r="M199" s="1">
+        <v>416059.39</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
         <v>471</v>
-      </c>
-[...43 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
+        <v>475</v>
+      </c>
+      <c r="B200" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>264.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>0.066</v>
+      </c>
+      <c r="J200">
+        <v>1.23</v>
+      </c>
+      <c r="K200" t="s">
+        <v>476</v>
+      </c>
+      <c r="L200" s="1">
+        <v>400264.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>405200.05</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
         <v>474</v>
-      </c>
-[...43 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
+        <v>478</v>
+      </c>
+      <c r="B201" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>104.013</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.71057857</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>704974.05</v>
+      </c>
+      <c r="H201" s="1">
+        <v>23116.95</v>
+      </c>
+      <c r="I201" s="1">
+        <v>3.2791206995492</v>
+      </c>
+      <c r="J201">
+        <v>4.48</v>
+      </c>
+      <c r="K201" t="s">
+        <v>479</v>
+      </c>
+      <c r="L201" s="1">
+        <v>728091.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>759447.16</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
         <v>477</v>
-      </c>
-[...43 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
+        <v>481</v>
+      </c>
+      <c r="B202" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>98.965</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-1872.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-0.62657522417134</v>
+      </c>
+      <c r="J202">
+        <v>1.53</v>
+      </c>
+      <c r="K202" t="s">
+        <v>482</v>
+      </c>
+      <c r="L202" s="1">
+        <v>296895.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>301499.79</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
         <v>480</v>
-      </c>
-[...43 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
+        <v>484</v>
+      </c>
+      <c r="B203" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>101.632</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.50505</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>295515.15</v>
+      </c>
+      <c r="H203" s="1">
+        <v>9380.85</v>
+      </c>
+      <c r="I203" s="1">
+        <v>3.1744057791961</v>
+      </c>
+      <c r="J203">
+        <v>3.23</v>
+      </c>
+      <c r="K203" t="s">
+        <v>485</v>
+      </c>
+      <c r="L203" s="1">
+        <v>304896.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>314578.19</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>483</v>
-      </c>
-[...43 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
+        <v>487</v>
+      </c>
+      <c r="B204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>85.359</v>
+      </c>
+      <c r="D204" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>773640.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-5409.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.6991624011168</v>
+      </c>
+      <c r="J204">
+        <v>0.02</v>
+      </c>
+      <c r="K204">
+        <v>215.75</v>
+      </c>
+      <c r="L204" s="1">
+        <v>768231.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>768446.75</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>486</v>
-      </c>
-[...43 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>489</v>
       </c>
       <c r="B205" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>99.598</v>
+        <v>98.831</v>
       </c>
       <c r="D205" s="1">
-        <v>99.589</v>
+        <v>100.65</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>298767.0</v>
+        <v>503250.0</v>
       </c>
       <c r="H205" s="1">
-        <v>27.0</v>
+        <v>-9095.0</v>
       </c>
       <c r="I205" s="1">
-        <v>0.0090371426563175</v>
+        <v>-1.8072528564332</v>
       </c>
       <c r="J205">
-        <v>1.35</v>
+        <v>1.6</v>
       </c>
       <c r="K205" t="s">
         <v>490</v>
       </c>
       <c r="L205" s="1">
-        <v>298794.0</v>
+        <v>494155.0</v>
       </c>
       <c r="M205" s="1">
-        <v>302844.0</v>
+        <v>502168.7</v>
       </c>
       <c r="N205" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>492</v>
       </c>
       <c r="B206" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>102.703</v>
+        <v>98.568</v>
       </c>
       <c r="D206" s="1">
-        <v>98.50505</v>
+        <v>99.6355</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>295515.15</v>
+        <v>597813.0</v>
       </c>
       <c r="H206" s="1">
-        <v>12593.85</v>
+        <v>-6405.0</v>
       </c>
       <c r="I206" s="1">
-        <v>4.2616596814072</v>
+        <v>-1.0714052722172</v>
       </c>
       <c r="J206">
-        <v>3.02</v>
+        <v>0.6</v>
       </c>
       <c r="K206" t="s">
         <v>493</v>
       </c>
       <c r="L206" s="1">
-        <v>308109.0</v>
+        <v>591408.0</v>
       </c>
       <c r="M206" s="1">
-        <v>317154.21</v>
+        <v>595003.89</v>
       </c>
       <c r="N206" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>495</v>
       </c>
       <c r="B207" s="1">
-        <v>900000.0</v>
+        <v>356000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>86.031</v>
+        <v>99.469</v>
       </c>
       <c r="D207" s="1">
-        <v>85.96</v>
+        <v>99.662</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>773640.0</v>
+        <v>354796.72</v>
       </c>
       <c r="H207" s="1">
-        <v>639.0</v>
+        <v>-687.08</v>
       </c>
       <c r="I207" s="1">
-        <v>0.082596556537925</v>
+        <v>-0.19365455238707</v>
       </c>
       <c r="J207">
-        <v>0.61</v>
+        <v>0.97</v>
       </c>
       <c r="K207" t="s">
         <v>496</v>
       </c>
       <c r="L207" s="1">
-        <v>774279.0</v>
+        <v>354109.64</v>
       </c>
       <c r="M207" s="1">
-        <v>779811.53</v>
+        <v>357574.54</v>
       </c>
       <c r="N207" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>498</v>
       </c>
       <c r="B208" s="1">
-        <v>500000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.434</v>
+        <v>98.618</v>
       </c>
       <c r="D208" s="1">
-        <v>100.65</v>
+        <v>99.67453282</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>503250.0</v>
+        <v>774471.12</v>
       </c>
       <c r="H208" s="1">
-        <v>-6080.0</v>
+        <v>-8209.26</v>
       </c>
       <c r="I208" s="1">
-        <v>-1.2081470442126</v>
+        <v>-1.0599827143974</v>
       </c>
       <c r="J208">
-        <v>1.44</v>
+        <v>0.27</v>
       </c>
       <c r="K208" t="s">
         <v>499</v>
       </c>
       <c r="L208" s="1">
-        <v>497170.0</v>
+        <v>766261.86</v>
       </c>
       <c r="M208" s="1">
-        <v>504361.78</v>
+        <v>768345.39</v>
       </c>
       <c r="N208" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>501</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.297</v>
+        <v>99.025</v>
       </c>
       <c r="D209" s="1">
-        <v>100.62</v>
+        <v>99.571</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>301860.0</v>
+        <v>288755.9</v>
       </c>
       <c r="H209" s="1">
-        <v>-3969.0</v>
+        <v>-1583.4</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.3148479427549</v>
+        <v>-0.54835243193299</v>
       </c>
       <c r="J209">
-        <v>0.43</v>
+        <v>2.36</v>
       </c>
       <c r="K209" t="s">
         <v>502</v>
       </c>
       <c r="L209" s="1">
-        <v>297891.0</v>
+        <v>287172.5</v>
       </c>
       <c r="M209" s="1">
-        <v>299175.25</v>
+        <v>294015.31</v>
       </c>
       <c r="N209" s="1">
         <v>0.05</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>504</v>
       </c>
       <c r="B210" s="1">
-        <v>356000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.451</v>
+        <v>98.747</v>
       </c>
       <c r="D210" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>354796.72</v>
+        <v>400000.0</v>
       </c>
       <c r="H210" s="1">
-        <v>2808.84</v>
+        <v>-5012.0</v>
       </c>
       <c r="I210" s="1">
-        <v>0.79167586442175</v>
+        <v>-1.253</v>
       </c>
       <c r="J210">
-        <v>0.77</v>
+        <v>2.91</v>
       </c>
       <c r="K210" t="s">
         <v>505</v>
       </c>
       <c r="L210" s="1">
-        <v>357605.56</v>
+        <v>394988.0</v>
       </c>
       <c r="M210" s="1">
-        <v>360363.34</v>
+        <v>406644.13</v>
       </c>
       <c r="N210" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>507</v>
       </c>
       <c r="B211" s="1">
-        <v>777000.0</v>
+        <v>828000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>99.574</v>
+        <v>97.758</v>
       </c>
       <c r="D211" s="1">
-        <v>99.67453282</v>
+        <v>100.0</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>774471.12</v>
+        <v>828000.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-781.14</v>
+        <v>-18563.76</v>
       </c>
       <c r="I211" s="1">
-        <v>-0.10086108827402</v>
+        <v>-2.242</v>
       </c>
       <c r="J211">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>540.17</v>
+        <v>1.8</v>
+      </c>
+      <c r="K211" t="s">
+        <v>508</v>
       </c>
       <c r="L211" s="1">
-        <v>773689.98</v>
+        <v>809436.24</v>
       </c>
       <c r="M211" s="1">
-        <v>774230.15</v>
+        <v>824375.81</v>
       </c>
       <c r="N211" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
+        <v>510</v>
+      </c>
+      <c r="B212" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>97.156</v>
+      </c>
+      <c r="D212" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>865000.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-24600.6</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-2.844</v>
+      </c>
+      <c r="J212">
+        <v>3.37</v>
+      </c>
+      <c r="K212" t="s">
+        <v>511</v>
+      </c>
+      <c r="L212" s="1">
+        <v>840399.4</v>
+      </c>
+      <c r="M212" s="1">
+        <v>869546.58</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
         <v>509</v>
-      </c>
-[...43 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
+        <v>513</v>
+      </c>
+      <c r="B213" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>98.319</v>
+      </c>
+      <c r="D213" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>602520.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-12606.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-2.0922127066321</v>
+      </c>
+      <c r="J213">
+        <v>0.8</v>
+      </c>
+      <c r="K213" t="s">
+        <v>514</v>
+      </c>
+      <c r="L213" s="1">
+        <v>589914.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>594740.71</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
         <v>512</v>
-      </c>
-[...43 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
+        <v>516</v>
+      </c>
+      <c r="B214" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>694813.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-9331.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-1.3429512689026</v>
+      </c>
+      <c r="J214">
+        <v>1.79</v>
+      </c>
+      <c r="K214" t="s">
+        <v>517</v>
+      </c>
+      <c r="L214" s="1">
+        <v>685482.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>697983.71</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
         <v>515</v>
-      </c>
-[...43 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B215" s="1">
-        <v>865000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>98.422</v>
+        <v>99.755</v>
       </c>
       <c r="D215" s="1">
-        <v>100.0</v>
+        <v>99.731</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>865000.0</v>
+        <v>864667.77</v>
       </c>
       <c r="H215" s="1">
-        <v>-13649.7</v>
+        <v>208.08</v>
       </c>
       <c r="I215" s="1">
-        <v>-1.578</v>
+        <v>0.024064734134823</v>
       </c>
       <c r="J215">
-        <v>3.17</v>
+        <v>0.63</v>
       </c>
       <c r="K215" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="L215" s="1">
-        <v>851350.3</v>
+        <v>864875.85</v>
       </c>
       <c r="M215" s="1">
-        <v>878730.99</v>
+        <v>870309.45</v>
       </c>
       <c r="N215" s="1">
         <v>0.14</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
+        <v>522</v>
+      </c>
+      <c r="B216" s="1">
+        <v>1042000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>97.808</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>1033955.76</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-14796.4</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-1.4310476881525</v>
+      </c>
+      <c r="J216">
+        <v>0.6</v>
+      </c>
+      <c r="K216" t="s">
+        <v>523</v>
+      </c>
+      <c r="L216" s="1">
+        <v>1019159.36</v>
+      </c>
+      <c r="M216" s="1">
+        <v>1025397.09</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
         <v>521</v>
-      </c>
-[...43 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
+        <v>525</v>
+      </c>
+      <c r="B217" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>90.894</v>
+      </c>
+      <c r="D217" s="1">
+        <v>84.63690444</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>761732.14</v>
+      </c>
+      <c r="H217" s="1">
+        <v>56313.86</v>
+      </c>
+      <c r="I217" s="1">
+        <v>7.3928690996286</v>
+      </c>
+      <c r="J217">
+        <v>1.66</v>
+      </c>
+      <c r="K217" t="s">
+        <v>526</v>
+      </c>
+      <c r="L217" s="1">
+        <v>818046.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>833025.45</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
         <v>524</v>
-      </c>
-[...43 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
+        <v>528</v>
+      </c>
+      <c r="B218" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.404</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.68141667</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>1196177.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>20671.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>1.7280887360315</v>
+      </c>
+      <c r="J218">
+        <v>2.17</v>
+      </c>
+      <c r="K218" t="s">
+        <v>529</v>
+      </c>
+      <c r="L218" s="1">
+        <v>1216848.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>1242837.04</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
         <v>527</v>
-      </c>
-[...43 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
+        <v>531</v>
+      </c>
+      <c r="B219" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>99.87</v>
+      </c>
+      <c r="D219" s="1">
+        <v>100.27777778</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>902500.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-3670.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.40664819944598</v>
+      </c>
+      <c r="J219">
+        <v>0.16</v>
+      </c>
+      <c r="K219" t="s">
+        <v>532</v>
+      </c>
+      <c r="L219" s="1">
+        <v>898830.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>900231.18</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
         <v>530</v>
-      </c>
-[...43 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B220" s="1">
         <v>600000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>91.834</v>
+        <v>98.416</v>
       </c>
       <c r="D220" s="1">
-        <v>81.26785667</v>
+        <v>98.962</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>487607.14</v>
+        <v>593772.0</v>
       </c>
       <c r="H220" s="1">
-        <v>63396.86</v>
+        <v>-3276.0</v>
       </c>
       <c r="I220" s="1">
-        <v>13.001626678395</v>
+        <v>-0.55172692548655</v>
       </c>
       <c r="J220">
-        <v>1.56</v>
+        <v>1.02</v>
       </c>
       <c r="K220" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="L220" s="1">
-        <v>551004.0</v>
+        <v>590496.0</v>
       </c>
       <c r="M220" s="1">
-        <v>560373.86</v>
+        <v>596598.74</v>
       </c>
       <c r="N220" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
+        <v>537</v>
+      </c>
+      <c r="B221" s="1">
+        <v>324000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>92.473</v>
+      </c>
+      <c r="D221" s="1">
+        <v>88.76264198</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>287590.96</v>
+      </c>
+      <c r="H221" s="1">
+        <v>12021.56</v>
+      </c>
+      <c r="I221" s="1">
+        <v>4.1800896662399</v>
+      </c>
+      <c r="J221">
+        <v>0.23</v>
+      </c>
+      <c r="K221">
+        <v>748.97</v>
+      </c>
+      <c r="L221" s="1">
+        <v>299612.52</v>
+      </c>
+      <c r="M221" s="1">
+        <v>300361.49</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
         <v>536</v>
-      </c>
-[...43 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>539</v>
       </c>
       <c r="B222" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>100.909</v>
+        <v>101.807</v>
       </c>
       <c r="D222" s="1">
-        <v>100.29166667</v>
+        <v>102.316</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>601750.0</v>
+        <v>204632.0</v>
       </c>
       <c r="H222" s="1">
-        <v>3704.0</v>
+        <v>-1018.0</v>
       </c>
       <c r="I222" s="1">
-        <v>0.61553801412547</v>
+        <v>-0.49747840025021</v>
       </c>
       <c r="J222">
-        <v>1.01</v>
+        <v>0.95</v>
       </c>
       <c r="K222" t="s">
         <v>540</v>
       </c>
       <c r="L222" s="1">
-        <v>605454.0</v>
+        <v>203614.0</v>
       </c>
       <c r="M222" s="1">
-        <v>611489.85</v>
+        <v>205520.85</v>
       </c>
       <c r="N222" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>542</v>
       </c>
       <c r="B223" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.171</v>
+        <v>97.713</v>
       </c>
       <c r="D223" s="1">
-        <v>98.962</v>
+        <v>100.33</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>593772.0</v>
+        <v>1003300.0</v>
       </c>
       <c r="H223" s="1">
-        <v>1254.0</v>
+        <v>-26170.0</v>
       </c>
       <c r="I223" s="1">
-        <v>0.21119217477416</v>
+        <v>-2.6083923053922</v>
       </c>
       <c r="J223">
-        <v>0.81</v>
+        <v>1.2</v>
       </c>
       <c r="K223" t="s">
         <v>543</v>
       </c>
       <c r="L223" s="1">
-        <v>595026.0</v>
+        <v>977130.0</v>
       </c>
       <c r="M223" s="1">
-        <v>599895.86</v>
+        <v>989130.0</v>
       </c>
       <c r="N223" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>545</v>
       </c>
       <c r="B224" s="1">
-        <v>324000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>93.191</v>
+        <v>100.82</v>
       </c>
       <c r="D224" s="1">
-        <v>88.76264198</v>
+        <v>99.651</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>287590.96</v>
+        <v>398604.0</v>
       </c>
       <c r="H224" s="1">
-        <v>14347.88</v>
+        <v>4676.0</v>
       </c>
       <c r="I224" s="1">
-        <v>4.9889885273167</v>
+        <v>1.1730940984034</v>
       </c>
       <c r="J224">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>416.1</v>
+        <v>1.31</v>
+      </c>
+      <c r="K224" t="s">
+        <v>546</v>
       </c>
       <c r="L224" s="1">
-        <v>301938.84</v>
+        <v>403280.0</v>
       </c>
       <c r="M224" s="1">
-        <v>302354.94</v>
+        <v>408500.55</v>
       </c>
       <c r="N224" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
+        <v>548</v>
+      </c>
+      <c r="B225" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>100.07</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>399072.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1208.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>0.30270226926469</v>
+      </c>
+      <c r="J225">
+        <v>0.69</v>
+      </c>
+      <c r="K225" t="s">
+        <v>549</v>
+      </c>
+      <c r="L225" s="1">
+        <v>400280.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>403040.27</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
         <v>547</v>
-      </c>
-[...43 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
+        <v>551</v>
+      </c>
+      <c r="B226" s="1">
+        <v>3860000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>97.477</v>
+      </c>
+      <c r="D226" s="1">
+        <v>97.89</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>3778554.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-15941.8</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-0.42190213504955</v>
+      </c>
+      <c r="J226">
+        <v>2.86</v>
+      </c>
+      <c r="K226" t="s">
+        <v>552</v>
+      </c>
+      <c r="L226" s="1">
+        <v>3762612.2</v>
+      </c>
+      <c r="M226" s="1">
+        <v>3873018.78</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
         <v>550</v>
-      </c>
-[...43 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B227" s="1">
         <v>400000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>101.555</v>
+        <v>99.099</v>
       </c>
       <c r="D227" s="1">
-        <v>99.651</v>
+        <v>99.766</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>398604.0</v>
+        <v>399064.0</v>
       </c>
       <c r="H227" s="1">
-        <v>7616.0</v>
+        <v>-2668.0</v>
       </c>
       <c r="I227" s="1">
-        <v>1.9106682321301</v>
+        <v>-0.66856444079145</v>
       </c>
       <c r="J227">
-        <v>1.05</v>
+        <v>0.58</v>
       </c>
       <c r="K227" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="L227" s="1">
-        <v>406220.0</v>
+        <v>396396.0</v>
       </c>
       <c r="M227" s="1">
-        <v>410426.85</v>
+        <v>398724.77</v>
       </c>
       <c r="N227" s="1">
         <v>0.07</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
+        <v>557</v>
+      </c>
+      <c r="B228" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>97.671</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>219879.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-5002.8</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-2.2752513882635</v>
+      </c>
+      <c r="J228">
+        <v>2.17</v>
+      </c>
+      <c r="K228" t="s">
+        <v>558</v>
+      </c>
+      <c r="L228" s="1">
+        <v>214876.2</v>
+      </c>
+      <c r="M228" s="1">
+        <v>219657.49</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
         <v>556</v>
-      </c>
-[...43 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
+        <v>560</v>
+      </c>
+      <c r="B229" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>98.306</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>394840.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-1616.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-0.40927970823625</v>
+      </c>
+      <c r="J229">
+        <v>1.75</v>
+      </c>
+      <c r="K229" t="s">
+        <v>561</v>
+      </c>
+      <c r="L229" s="1">
+        <v>393224.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>400237.7</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
         <v>559</v>
-      </c>
-[...43 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
+        <v>563</v>
+      </c>
+      <c r="B230" s="1">
+        <v>461000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.296</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>459534.02</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-6389.46</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.3904215404988</v>
+      </c>
+      <c r="J230">
+        <v>1.79</v>
+      </c>
+      <c r="K230" t="s">
+        <v>564</v>
+      </c>
+      <c r="L230" s="1">
+        <v>453144.56</v>
+      </c>
+      <c r="M230" s="1">
+        <v>461376.25</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
         <v>562</v>
-      </c>
-[...43 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
+        <v>566</v>
+      </c>
+      <c r="B231" s="1">
+        <v>5868000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>86.244</v>
+      </c>
+      <c r="D231" s="1">
+        <v>86.20867808</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>5058725.23</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2072.69</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.040972575219311</v>
+      </c>
+      <c r="J231">
+        <v>0.11</v>
+      </c>
+      <c r="K231" t="s">
+        <v>567</v>
+      </c>
+      <c r="L231" s="1">
+        <v>5060797.92</v>
+      </c>
+      <c r="M231" s="1">
+        <v>5067168.32</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
         <v>565</v>
-      </c>
-[...43 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
+        <v>569</v>
+      </c>
+      <c r="B232" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.457</v>
+      </c>
+      <c r="D232" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>304860.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-3489.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-1.1444597520173</v>
+      </c>
+      <c r="J232">
+        <v>0.26</v>
+      </c>
+      <c r="K232">
+        <v>773.26</v>
+      </c>
+      <c r="L232" s="1">
+        <v>301371.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>302144.26</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
         <v>568</v>
-      </c>
-[...43 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>571</v>
       </c>
       <c r="B233" s="1">
-        <v>461000.0</v>
+        <v>55420730.0</v>
       </c>
       <c r="C233" s="1">
-        <v>98.836</v>
+        <v>82.345</v>
       </c>
       <c r="D233" s="1">
-        <v>99.682</v>
+        <v>82.34464384</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>459534.02</v>
+        <v>45636002.73</v>
       </c>
       <c r="H233" s="1">
-        <v>-3900.06</v>
+        <v>197.39</v>
       </c>
       <c r="I233" s="1">
-        <v>-0.84869886238238</v>
+        <v>0.0004325313090365</v>
       </c>
       <c r="J233">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
       </c>
       <c r="L233" s="1">
-        <v>455633.96</v>
+        <v>45636200.12</v>
       </c>
       <c r="M233" s="1">
-        <v>463170.99</v>
+        <v>45636200.12</v>
       </c>
       <c r="N233" s="1">
-        <v>0.08</v>
+        <v>7.48</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B234" s="1">
-        <v>5868000.0</v>
+        <v>3429716.0</v>
       </c>
       <c r="C234" s="1">
-        <v>86.857</v>
+        <v>84.041</v>
       </c>
       <c r="D234" s="1">
-        <v>86.20867808</v>
+        <v>84.20972815</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>5058725.23</v>
+        <v>2888154.52</v>
       </c>
       <c r="H234" s="1">
-        <v>38043.53</v>
+        <v>-5786.9</v>
       </c>
       <c r="I234" s="1">
-        <v>0.75203788049979</v>
+        <v>-0.20036670337154</v>
       </c>
       <c r="J234">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
       </c>
       <c r="L234" s="1">
-        <v>5096768.76</v>
+        <v>2882367.62</v>
       </c>
       <c r="M234" s="1">
-        <v>5102737.24</v>
+        <v>2882367.62</v>
       </c>
       <c r="N234" s="1">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B235" s="1">
-        <v>300000.0</v>
+        <v>3573000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>101.42</v>
+        <v>98.12</v>
       </c>
       <c r="D235" s="1">
-        <v>101.62</v>
+        <v>98.512</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>304860.0</v>
+        <v>3519833.76</v>
       </c>
       <c r="H235" s="1">
-        <v>-600.0</v>
+        <v>-14006.16</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.19681165124975</v>
+        <v>-0.39792106545395</v>
       </c>
       <c r="J235">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>36.82</v>
+        <v>2.49</v>
+      </c>
+      <c r="K235" t="s">
+        <v>576</v>
       </c>
       <c r="L235" s="1">
-        <v>304260.0</v>
+        <v>3505827.6</v>
       </c>
       <c r="M235" s="1">
-        <v>304296.82</v>
+        <v>3594927.45</v>
       </c>
       <c r="N235" s="1">
-        <v>0.05</v>
+        <v>0.59</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
+        <v>578</v>
+      </c>
+      <c r="B236" s="1">
+        <v>13608000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>93.433</v>
+      </c>
+      <c r="D236" s="1">
+        <v>94.32086772</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>12835183.68</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-120821.04</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.94132692614493</v>
+      </c>
+      <c r="J236">
+        <v>1.62</v>
+      </c>
+      <c r="K236" t="s">
         <v>579</v>
       </c>
-      <c r="B236" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L236" s="1">
-        <v>27534033.37</v>
+        <v>12714362.64</v>
       </c>
       <c r="M236" s="1">
-        <v>27534033.37</v>
+        <v>12934924.09</v>
       </c>
       <c r="N236" s="1">
-        <v>4.47</v>
+        <v>2.12</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>581</v>
       </c>
       <c r="B237" s="1">
-        <v>19153612.0</v>
+        <v>406000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>87.8</v>
+        <v>99.834</v>
       </c>
       <c r="D237" s="1">
-        <v>85.4561785</v>
+        <v>100.0</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>16367944.86</v>
+        <v>406000.0</v>
       </c>
       <c r="H237" s="1">
-        <v>448926.48</v>
+        <v>-673.96</v>
       </c>
       <c r="I237" s="1">
-        <v>2.7427174507234</v>
+        <v>-0.166</v>
       </c>
       <c r="J237">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="K237" t="s">
+        <v>582</v>
       </c>
       <c r="L237" s="1">
-        <v>16816871.34</v>
+        <v>405326.04</v>
       </c>
       <c r="M237" s="1">
-        <v>16816871.34</v>
+        <v>409891.3</v>
       </c>
       <c r="N237" s="1">
-        <v>2.73</v>
+        <v>0.07</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
+        <v>584</v>
+      </c>
+      <c r="B238" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>297720.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-3564.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-1.1970979443773</v>
+      </c>
+      <c r="J238">
+        <v>1.94</v>
+      </c>
+      <c r="K238" t="s">
+        <v>585</v>
+      </c>
+      <c r="L238" s="1">
+        <v>294156.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>299981.34</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
         <v>583</v>
-      </c>
-[...43 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B239" s="1">
-        <v>33608000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>94.13</v>
+        <v>89.119</v>
       </c>
       <c r="D239" s="1">
-        <v>94.32086771</v>
+        <v>85.37902778</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>31699357.22</v>
+        <v>768411.25</v>
       </c>
       <c r="H239" s="1">
-        <v>-64146.82</v>
+        <v>33659.75</v>
       </c>
       <c r="I239" s="1">
-        <v>-0.20236000230165</v>
+        <v>4.3804343051979</v>
       </c>
       <c r="J239">
-        <v>1.53</v>
+        <v>0.5</v>
       </c>
       <c r="K239" t="s">
+        <v>588</v>
+      </c>
+      <c r="L239" s="1">
+        <v>802071.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>806587.03</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
         <v>586</v>
-      </c>
-[...13 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B240" s="1">
-        <v>406000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.677</v>
+        <v>100.636</v>
       </c>
       <c r="D240" s="1">
-        <v>100.0</v>
+        <v>99.942</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>406000.0</v>
+        <v>799536.0</v>
       </c>
       <c r="H240" s="1">
-        <v>2748.62</v>
+        <v>5552.0</v>
       </c>
       <c r="I240" s="1">
-        <v>0.677</v>
+        <v>0.69440275359709</v>
       </c>
       <c r="J240">
-        <v>0.89</v>
+        <v>1.17</v>
       </c>
       <c r="K240" t="s">
+        <v>591</v>
+      </c>
+      <c r="L240" s="1">
+        <v>805088.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>814463.34</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
         <v>589</v>
-      </c>
-[...13 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B241" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>99.089</v>
+        <v>95.694</v>
       </c>
       <c r="D241" s="1">
-        <v>99.24</v>
+        <v>94.602935</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>297720.0</v>
+        <v>567617.61</v>
       </c>
       <c r="H241" s="1">
-        <v>-453.0</v>
+        <v>6546.39</v>
       </c>
       <c r="I241" s="1">
-        <v>-0.152156388553</v>
+        <v>1.1533098840961</v>
       </c>
       <c r="J241">
-        <v>1.74</v>
+        <v>0.54</v>
       </c>
       <c r="K241" t="s">
+        <v>594</v>
+      </c>
+      <c r="L241" s="1">
+        <v>574164.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>577410.58</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
         <v>592</v>
-      </c>
-[...13 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B242" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>89.873</v>
+        <v>100.913</v>
       </c>
       <c r="D242" s="1">
-        <v>85.37902778</v>
+        <v>99.858</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>768411.25</v>
+        <v>699006.0</v>
       </c>
       <c r="H242" s="1">
-        <v>40445.75</v>
+        <v>7385.0</v>
       </c>
       <c r="I242" s="1">
-        <v>5.2635551600787</v>
+        <v>1.0565002303271</v>
       </c>
       <c r="J242">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="K242" t="s">
+        <v>597</v>
+      </c>
+      <c r="L242" s="1">
+        <v>706391.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>710404.01</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
         <v>595</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B243" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>101.292</v>
+        <v>97.484</v>
       </c>
       <c r="D243" s="1">
-        <v>99.942</v>
+        <v>98.53333333</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>799536.0</v>
+        <v>1182400.0</v>
       </c>
       <c r="H243" s="1">
-        <v>10800.0</v>
+        <v>-12592.0</v>
       </c>
       <c r="I243" s="1">
-        <v>1.3507834544036</v>
+        <v>-1.0649526387009</v>
       </c>
       <c r="J243">
-        <v>0.97</v>
+        <v>2.73</v>
       </c>
       <c r="K243" t="s">
+        <v>600</v>
+      </c>
+      <c r="L243" s="1">
+        <v>1169808.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>1202602.52</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
         <v>598</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B244" s="1">
         <v>600000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>95.555</v>
+        <v>96.894</v>
       </c>
       <c r="D244" s="1">
-        <v>94.602935</v>
+        <v>97.4219</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>567617.61</v>
+        <v>584531.4</v>
       </c>
       <c r="H244" s="1">
-        <v>5712.39</v>
+        <v>-3167.4</v>
       </c>
       <c r="I244" s="1">
-        <v>1.0063799817627</v>
+        <v>-0.54186994915928</v>
       </c>
       <c r="J244">
-        <v>0.51</v>
+        <v>0.82</v>
       </c>
       <c r="K244" t="s">
+        <v>603</v>
+      </c>
+      <c r="L244" s="1">
+        <v>581364.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>586254.41</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B245" s="1">
-        <v>700000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>101.596</v>
+        <v>98.067</v>
       </c>
       <c r="D245" s="1">
-        <v>99.858</v>
+        <v>99.628</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>699006.0</v>
+        <v>530020.96</v>
       </c>
       <c r="H245" s="1">
-        <v>12166.0</v>
+        <v>-8304.52</v>
       </c>
       <c r="I245" s="1">
-        <v>1.7404714694867</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="J245">
-        <v>0.36</v>
+        <v>2.68</v>
       </c>
       <c r="K245" t="s">
+        <v>606</v>
+      </c>
+      <c r="L245" s="1">
+        <v>521716.44</v>
+      </c>
+      <c r="M245" s="1">
+        <v>535974.77</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
         <v>604</v>
-      </c>
-[...13 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B246" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>98.797</v>
+        <v>98.359</v>
       </c>
       <c r="D246" s="1">
-        <v>98.53333333</v>
+        <v>99.736</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>1182400.0</v>
+        <v>398944.0</v>
       </c>
       <c r="H246" s="1">
-        <v>3164.0</v>
+        <v>-5508.0</v>
       </c>
       <c r="I246" s="1">
-        <v>0.26759133964817</v>
+        <v>-1.3806449025427</v>
       </c>
       <c r="J246">
-        <v>2.53</v>
+        <v>2.74</v>
       </c>
       <c r="K246" t="s">
+        <v>609</v>
+      </c>
+      <c r="L246" s="1">
+        <v>393436.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>404394.9</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B247" s="1">
-        <v>600000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>97.989</v>
+        <v>99.041</v>
       </c>
       <c r="D247" s="1">
-        <v>97.4219</v>
+        <v>99.394</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>584531.4</v>
+        <v>537721.54</v>
       </c>
       <c r="H247" s="1">
-        <v>3402.6</v>
+        <v>-1909.73</v>
       </c>
       <c r="I247" s="1">
-        <v>0.58210730852098</v>
+        <v>-0.35515222246816</v>
       </c>
       <c r="J247">
-        <v>0.58</v>
+        <v>0.93</v>
       </c>
       <c r="K247" t="s">
+        <v>612</v>
+      </c>
+      <c r="L247" s="1">
+        <v>535811.81</v>
+      </c>
+      <c r="M247" s="1">
+        <v>540869.79</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
         <v>610</v>
-      </c>
-[...13 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B248" s="1">
-        <v>532000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>98.673</v>
+        <v>95.513</v>
       </c>
       <c r="D248" s="1">
-        <v>99.628</v>
+        <v>93.6</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>530020.96</v>
+        <v>561600.0</v>
       </c>
       <c r="H248" s="1">
-        <v>-5080.6</v>
+        <v>11478.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-0.95856586501787</v>
+        <v>2.0438034188034</v>
       </c>
       <c r="J248">
-        <v>2.5</v>
+        <v>1.25</v>
       </c>
       <c r="K248" t="s">
+        <v>615</v>
+      </c>
+      <c r="L248" s="1">
+        <v>573078.0</v>
+      </c>
+      <c r="M248" s="1">
+        <v>580584.16</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
         <v>613</v>
-      </c>
-[...13 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B249" s="1">
-        <v>400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>99.307</v>
+        <v>98.286</v>
       </c>
       <c r="D249" s="1">
-        <v>99.736</v>
+        <v>100.0</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>398944.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-1716.0</v>
+        <v>-25710.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-0.43013555787278</v>
+        <v>-1.714</v>
       </c>
       <c r="J249">
-        <v>2.52</v>
+        <v>3.64</v>
       </c>
       <c r="K249" t="s">
+        <v>618</v>
+      </c>
+      <c r="L249" s="1">
+        <v>1474290.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>1528911.58</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
         <v>616</v>
-      </c>
-[...13 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B250" s="1">
-        <v>541000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>99.881</v>
+        <v>96.381</v>
       </c>
       <c r="D250" s="1">
-        <v>99.394</v>
+        <v>98.82</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>537721.54</v>
+        <v>395280.0</v>
       </c>
       <c r="H250" s="1">
-        <v>2634.67</v>
+        <v>-9756.0</v>
       </c>
       <c r="I250" s="1">
-        <v>0.48996921343341</v>
+        <v>-2.4681238615665</v>
       </c>
       <c r="J250">
-        <v>0.73</v>
+        <v>2.65</v>
       </c>
       <c r="K250" t="s">
+        <v>621</v>
+      </c>
+      <c r="L250" s="1">
+        <v>385524.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>396106.19</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
         <v>619</v>
-      </c>
-[...13 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B251" s="1">
-        <v>600000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>95.803</v>
+        <v>100.431</v>
       </c>
       <c r="D251" s="1">
-        <v>93.6</v>
+        <v>100.16669776</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>561600.0</v>
+        <v>848411.93</v>
       </c>
       <c r="H251" s="1">
-        <v>13218.0</v>
+        <v>2238.64</v>
       </c>
       <c r="I251" s="1">
-        <v>2.3536324786325</v>
+        <v>0.26386239052532</v>
       </c>
       <c r="J251">
-        <v>1.16</v>
+        <v>3.33</v>
       </c>
       <c r="K251" t="s">
+        <v>624</v>
+      </c>
+      <c r="L251" s="1">
+        <v>850650.57</v>
+      </c>
+      <c r="M251" s="1">
+        <v>878882.36</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
         <v>622</v>
-      </c>
-[...13 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B252" s="1">
-        <v>1500000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>99.25</v>
+        <v>98.995</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>1500000.0</v>
+        <v>118938.0</v>
       </c>
       <c r="H252" s="1">
-        <v>-11250.0</v>
+        <v>-144.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-0.75</v>
+        <v>-0.1210714826212</v>
       </c>
       <c r="J252">
-        <v>3.43</v>
+        <v>1.15</v>
       </c>
       <c r="K252" t="s">
+        <v>627</v>
+      </c>
+      <c r="L252" s="1">
+        <v>118794.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>120174.82</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
         <v>625</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="B253" s="1">
-        <v>400000.0</v>
+        <v>3002000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>97.188</v>
+        <v>93.357</v>
       </c>
       <c r="D253" s="1">
-        <v>98.82</v>
+        <v>93.82226382</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>395280.0</v>
+        <v>2816544.36</v>
       </c>
       <c r="H253" s="1">
-        <v>-6528.0</v>
+        <v>-13967.22</v>
       </c>
       <c r="I253" s="1">
-        <v>-1.6514875531269</v>
+        <v>-0.49589916631031</v>
       </c>
       <c r="J253">
-        <v>2.47</v>
+        <v>0.49</v>
       </c>
       <c r="K253" t="s">
+        <v>630</v>
+      </c>
+      <c r="L253" s="1">
+        <v>2802577.14</v>
+      </c>
+      <c r="M253" s="1">
+        <v>2817344.51</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
         <v>628</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B254" s="1">
-        <v>847000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>101.223</v>
+        <v>100.943</v>
       </c>
       <c r="D254" s="1">
-        <v>100.16669776</v>
+        <v>101.22622308</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>848411.93</v>
+        <v>526376.36</v>
       </c>
       <c r="H254" s="1">
-        <v>8946.88</v>
+        <v>-1472.76</v>
       </c>
       <c r="I254" s="1">
-        <v>1.0545443414498</v>
+        <v>-0.27979220039441</v>
       </c>
       <c r="J254">
-        <v>3.12</v>
-[...1 lines deleted...]
-      <c r="K254" t="s">
+        <v>0.07</v>
+      </c>
+      <c r="K254">
+        <v>386.44</v>
+      </c>
+      <c r="L254" s="1">
+        <v>524903.6</v>
+      </c>
+      <c r="M254" s="1">
+        <v>525290.04</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
         <v>631</v>
-      </c>
-[...13 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
+        <v>634</v>
+      </c>
+      <c r="B255" s="1">
+        <v>49757000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>97.662</v>
+      </c>
+      <c r="D255" s="1">
+        <v>98.46808192</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>48994763.52</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-401082.18</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-0.81862254490988</v>
+      </c>
+      <c r="J255">
+        <v>1.16</v>
+      </c>
+      <c r="K255" t="s">
+        <v>635</v>
+      </c>
+      <c r="L255" s="1">
+        <v>48593681.34</v>
+      </c>
+      <c r="M255" s="1">
+        <v>49168658.63</v>
+      </c>
+      <c r="N255" s="1">
+        <v>8.06</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
         <v>633</v>
-      </c>
-[...43 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
+        <v>637</v>
+      </c>
+      <c r="B256" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>96.101</v>
+      </c>
+      <c r="D256" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>429433.92</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-14277.6</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-3.3247490091141</v>
+      </c>
+      <c r="J256">
+        <v>1.97</v>
+      </c>
+      <c r="K256" t="s">
+        <v>638</v>
+      </c>
+      <c r="L256" s="1">
+        <v>415156.32</v>
+      </c>
+      <c r="M256" s="1">
+        <v>423663.17</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
         <v>636</v>
-      </c>
-[...43 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
+        <v>640</v>
+      </c>
+      <c r="B257" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>97.927</v>
+      </c>
+      <c r="D257" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>1148000.0</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-23798.04</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-2.073</v>
+      </c>
+      <c r="J257">
+        <v>1.38</v>
+      </c>
+      <c r="K257" t="s">
+        <v>641</v>
+      </c>
+      <c r="L257" s="1">
+        <v>1124201.96</v>
+      </c>
+      <c r="M257" s="1">
+        <v>1140081.98</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
         <v>639</v>
-      </c>
-[...43 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
+        <v>643</v>
+      </c>
+      <c r="B258" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>102.849</v>
+      </c>
+      <c r="D258" s="1">
+        <v>101.11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>1112210.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>19129.0</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.7199090099891</v>
+      </c>
+      <c r="J258">
+        <v>1.34</v>
+      </c>
+      <c r="K258" t="s">
+        <v>644</v>
+      </c>
+      <c r="L258" s="1">
+        <v>1131339.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>1146083.52</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
         <v>642</v>
-      </c>
-[...43 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
+        <v>646</v>
+      </c>
+      <c r="B259" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>693532.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1141.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>0.16452016633695</v>
+      </c>
+      <c r="J259">
+        <v>0.56</v>
+      </c>
+      <c r="K259" t="s">
+        <v>647</v>
+      </c>
+      <c r="L259" s="1">
+        <v>694673.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>698585.33</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
         <v>645</v>
-      </c>
-[...43 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
+        <v>649</v>
+      </c>
+      <c r="B260" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>96.199</v>
+      </c>
+      <c r="D260" s="1">
+        <v>96.614</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>17390520.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-74700.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-0.4295443724512</v>
+      </c>
+      <c r="J260">
+        <v>1.44</v>
+      </c>
+      <c r="K260" t="s">
+        <v>650</v>
+      </c>
+      <c r="L260" s="1">
+        <v>17315820.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>17574724.11</v>
+      </c>
+      <c r="N260" s="1">
+        <v>2.88</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
         <v>648</v>
-      </c>
-[...43 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
+        <v>652</v>
+      </c>
+      <c r="B261" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="D261" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>592140.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>7932.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.339548079846</v>
+      </c>
+      <c r="J261">
+        <v>3.28</v>
+      </c>
+      <c r="K261" t="s">
+        <v>653</v>
+      </c>
+      <c r="L261" s="1">
+        <v>600072.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>619754.88</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
         <v>651</v>
-      </c>
-[...43 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
+        <v>655</v>
+      </c>
+      <c r="B262" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>84.112</v>
+      </c>
+      <c r="D262" s="1">
+        <v>85.3395</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>341358.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-4910.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1.4383726176038</v>
+      </c>
+      <c r="J262">
+        <v>0.54</v>
+      </c>
+      <c r="K262" t="s">
+        <v>656</v>
+      </c>
+      <c r="L262" s="1">
+        <v>336448.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>338624.71</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
         <v>654</v>
-      </c>
-[...43 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
+        <v>658</v>
+      </c>
+      <c r="B263" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>98.891</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>1198776.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-12084.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-1.0080281887525</v>
+      </c>
+      <c r="J263">
+        <v>0.61</v>
+      </c>
+      <c r="K263" t="s">
+        <v>659</v>
+      </c>
+      <c r="L263" s="1">
+        <v>1186692.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>1194056.38</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
         <v>657</v>
-      </c>
-[...43 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
+        <v>661</v>
+      </c>
+      <c r="B264" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>81.148</v>
+      </c>
+      <c r="D264" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>574000.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-5964.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-1.0390243902439</v>
+      </c>
+      <c r="J264">
+        <v>0.29</v>
+      </c>
+      <c r="K264" t="s">
+        <v>662</v>
+      </c>
+      <c r="L264" s="1">
+        <v>568036.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>570066.48</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
         <v>660</v>
-      </c>
-[...43 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
+        <v>664</v>
+      </c>
+      <c r="B265" s="1">
+        <v>588000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>100.214</v>
+      </c>
+      <c r="D265" s="1">
+        <v>99.71992347</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>586353.15</v>
+      </c>
+      <c r="H265" s="1">
+        <v>2905.17</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0.49546420958086</v>
+      </c>
+      <c r="J265">
+        <v>0.89</v>
+      </c>
+      <c r="K265" t="s">
+        <v>665</v>
+      </c>
+      <c r="L265" s="1">
+        <v>589258.32</v>
+      </c>
+      <c r="M265" s="1">
+        <v>594477.83</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
         <v>663</v>
-      </c>
-[...43 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
+        <v>667</v>
+      </c>
+      <c r="B266" s="1">
+        <v>301000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>300437.13</v>
+      </c>
+      <c r="H266" s="1">
+        <v>3006.99</v>
+      </c>
+      <c r="I266" s="1">
+        <v>1.000871629948</v>
+      </c>
+      <c r="J266">
+        <v>0.81</v>
+      </c>
+      <c r="K266" t="s">
+        <v>668</v>
+      </c>
+      <c r="L266" s="1">
+        <v>303444.12</v>
+      </c>
+      <c r="M266" s="1">
+        <v>305872.74</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
         <v>666</v>
-      </c>
-[...43 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
+        <v>670</v>
+      </c>
+      <c r="B267" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>102.673</v>
+      </c>
+      <c r="D267" s="1">
+        <v>102.20876333</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>919878.87</v>
+      </c>
+      <c r="H267" s="1">
+        <v>4178.13</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.45420436714673</v>
+      </c>
+      <c r="J267">
+        <v>3.51</v>
+      </c>
+      <c r="K267" t="s">
+        <v>671</v>
+      </c>
+      <c r="L267" s="1">
+        <v>924057.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>955667.79</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
         <v>669</v>
-      </c>
-[...43 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
+        <v>673</v>
+      </c>
+      <c r="B268" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.675</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.4208</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>1491312.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-26187.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-1.7559705816087</v>
+      </c>
+      <c r="J268">
+        <v>1.18</v>
+      </c>
+      <c r="K268" t="s">
+        <v>674</v>
+      </c>
+      <c r="L268" s="1">
+        <v>1465125.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>1482878.42</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
         <v>672</v>
-      </c>
-[...43 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
+        <v>676</v>
+      </c>
+      <c r="B269" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>97.732</v>
+      </c>
+      <c r="D269" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>390360.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>568.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.14550671175325</v>
+      </c>
+      <c r="J269">
+        <v>2.18</v>
+      </c>
+      <c r="K269" t="s">
+        <v>677</v>
+      </c>
+      <c r="L269" s="1">
+        <v>390928.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>399654.03</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
         <v>675</v>
-      </c>
-[...43 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
+        <v>679</v>
+      </c>
+      <c r="B270" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>97.512</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>442765.21</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-10787.05</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-2.4362912343542</v>
+      </c>
+      <c r="J270">
+        <v>2.52</v>
+      </c>
+      <c r="K270" t="s">
+        <v>680</v>
+      </c>
+      <c r="L270" s="1">
+        <v>431978.16</v>
+      </c>
+      <c r="M270" s="1">
+        <v>443129.02</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
         <v>678</v>
-      </c>
-[...43 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
+        <v>682</v>
+      </c>
+      <c r="B271" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>101.469</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>611000.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8975.59</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1.469</v>
+      </c>
+      <c r="J271">
+        <v>1.62</v>
+      </c>
+      <c r="K271" t="s">
+        <v>683</v>
+      </c>
+      <c r="L271" s="1">
+        <v>619975.59</v>
+      </c>
+      <c r="M271" s="1">
+        <v>629868.77</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
         <v>681</v>
-      </c>
-[...43 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
+        <v>685</v>
+      </c>
+      <c r="B272" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>88.542</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.03167091</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>1089348.38</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-115386.38</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-10.592238637193</v>
+      </c>
+      <c r="J272">
+        <v>0.06</v>
+      </c>
+      <c r="K272">
+        <v>632.88</v>
+      </c>
+      <c r="L272" s="1">
+        <v>973962.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>974594.88</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
         <v>684</v>
-      </c>
-[...43 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>687</v>
       </c>
       <c r="B273" s="1">
-        <v>611000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>102.598</v>
+        <v>98.096</v>
       </c>
       <c r="D273" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>611000.0</v>
+        <v>1596464.0</v>
       </c>
       <c r="H273" s="1">
-        <v>15873.78</v>
+        <v>-26928.0</v>
       </c>
       <c r="I273" s="1">
-        <v>2.598</v>
+        <v>-1.6867276681466</v>
       </c>
       <c r="J273">
-        <v>1.36</v>
+        <v>1.59</v>
       </c>
       <c r="K273" t="s">
         <v>688</v>
       </c>
       <c r="L273" s="1">
-        <v>626873.78</v>
+        <v>1569536.0</v>
       </c>
       <c r="M273" s="1">
-        <v>635184.05</v>
+        <v>1595015.45</v>
       </c>
       <c r="N273" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>690</v>
       </c>
       <c r="B274" s="1">
-        <v>1100000.0</v>
+        <v>1079000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>89.242</v>
+        <v>97.822</v>
       </c>
       <c r="D274" s="1">
-        <v>99.03167091</v>
+        <v>100.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>1089348.38</v>
+        <v>1079000.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-107686.38</v>
+        <v>-23500.62</v>
       </c>
       <c r="I274" s="1">
-        <v>-9.8853940554811</v>
+        <v>-2.178</v>
       </c>
       <c r="J274">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>105.48</v>
+        <v>0.65</v>
+      </c>
+      <c r="K274" t="s">
+        <v>691</v>
       </c>
       <c r="L274" s="1">
-        <v>981662.0</v>
+        <v>1055499.38</v>
       </c>
       <c r="M274" s="1">
-        <v>981767.48</v>
+        <v>1062521.45</v>
       </c>
       <c r="N274" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
+        <v>693</v>
+      </c>
+      <c r="B275" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.84</v>
+      </c>
+      <c r="D275" s="1">
+        <v>103.02411583</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>1236289.39</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-38209.39</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-3.0906509680553</v>
+      </c>
+      <c r="J275">
+        <v>1.41</v>
+      </c>
+      <c r="K275" t="s">
+        <v>694</v>
+      </c>
+      <c r="L275" s="1">
+        <v>1198080.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>1214983.56</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
         <v>692</v>
-      </c>
-[...43 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B276" s="1">
-        <v>1079000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>98.672</v>
+        <v>99.824</v>
       </c>
       <c r="D276" s="1">
         <v>100.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>1079000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="H276" s="1">
-        <v>-14329.12</v>
+        <v>-969.76</v>
       </c>
       <c r="I276" s="1">
-        <v>-1.328</v>
+        <v>-0.176</v>
       </c>
       <c r="J276">
-        <v>0.47</v>
+        <v>3.27</v>
       </c>
       <c r="K276" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L276" s="1">
-        <v>1064670.88</v>
+        <v>550030.24</v>
       </c>
       <c r="M276" s="1">
-        <v>1069795.1</v>
+        <v>568063.78</v>
       </c>
       <c r="N276" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
+        <v>699</v>
+      </c>
+      <c r="B277" s="1">
+        <v>864000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D277" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>863991.36</v>
+      </c>
+      <c r="H277" s="1">
+        <v>889.92</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0.1030010300103</v>
+      </c>
+      <c r="J277">
+        <v>0.16</v>
+      </c>
+      <c r="K277" t="s">
+        <v>700</v>
+      </c>
+      <c r="L277" s="1">
+        <v>864881.28</v>
+      </c>
+      <c r="M277" s="1">
+        <v>866295.68</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
         <v>698</v>
-      </c>
-[...43 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
+        <v>702</v>
+      </c>
+      <c r="B278" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>94.386</v>
+      </c>
+      <c r="D278" s="1">
+        <v>94.821</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>1137852.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-5220.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.45875913563451</v>
+      </c>
+      <c r="J278">
+        <v>0.43</v>
+      </c>
+      <c r="K278" t="s">
+        <v>703</v>
+      </c>
+      <c r="L278" s="1">
+        <v>1132632.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>1137744.33</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
         <v>701</v>
-      </c>
-[...43 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
+        <v>705</v>
+      </c>
+      <c r="B279" s="1">
+        <v>793000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>100.06</v>
+      </c>
+      <c r="D279" s="1">
+        <v>100.14144893</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>794121.69</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-645.89</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.081333882216465</v>
+      </c>
+      <c r="J279">
+        <v>3.99</v>
+      </c>
+      <c r="K279" t="s">
+        <v>706</v>
+      </c>
+      <c r="L279" s="1">
+        <v>793475.8</v>
+      </c>
+      <c r="M279" s="1">
+        <v>825108.9</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
         <v>704</v>
-      </c>
-[...43 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
+        <v>708</v>
+      </c>
+      <c r="B280" s="1">
+        <v>696000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>99.605</v>
+      </c>
+      <c r="D280" s="1">
+        <v>100.08052155</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>696560.43</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-3309.63</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.47513896245872</v>
+      </c>
+      <c r="J280">
+        <v>3.13</v>
+      </c>
+      <c r="K280" t="s">
+        <v>709</v>
+      </c>
+      <c r="L280" s="1">
+        <v>693250.8</v>
+      </c>
+      <c r="M280" s="1">
+        <v>715065.16</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
         <v>707</v>
-      </c>
-[...43 lines deleted...]
-        <v>706</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
+        <v>711</v>
+      </c>
+      <c r="B281" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>99.193</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.1185</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>792948.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.075162557948314</v>
+      </c>
+      <c r="J281">
+        <v>1.57</v>
+      </c>
+      <c r="K281" t="s">
+        <v>712</v>
+      </c>
+      <c r="L281" s="1">
+        <v>793544.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>806110.4</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
         <v>710</v>
-      </c>
-[...43 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
+        <v>714</v>
+      </c>
+      <c r="B282" s="1">
+        <v>2199000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>96.94</v>
+      </c>
+      <c r="D282" s="1">
+        <v>97.40641382</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>2141967.04</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-10256.44</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.47883276485898</v>
+      </c>
+      <c r="J282">
+        <v>1.34</v>
+      </c>
+      <c r="K282" t="s">
+        <v>715</v>
+      </c>
+      <c r="L282" s="1">
+        <v>2131710.6</v>
+      </c>
+      <c r="M282" s="1">
+        <v>2161080.81</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
         <v>713</v>
-      </c>
-[...43 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
+        <v>717</v>
+      </c>
+      <c r="B283" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="D283" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>299382.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-6612.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-2.2085496122011</v>
+      </c>
+      <c r="J283">
+        <v>1.4</v>
+      </c>
+      <c r="K283" t="s">
+        <v>718</v>
+      </c>
+      <c r="L283" s="1">
+        <v>292770.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>296970.0</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
         <v>716</v>
-      </c>
-[...43 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
+        <v>720</v>
+      </c>
+      <c r="B284" s="1">
+        <v>943000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>99.679</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.83455355</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>941439.84</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-1466.87</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-0.15581133681362</v>
+      </c>
+      <c r="J284">
+        <v>0.46</v>
+      </c>
+      <c r="K284" t="s">
+        <v>721</v>
+      </c>
+      <c r="L284" s="1">
+        <v>939972.97</v>
+      </c>
+      <c r="M284" s="1">
+        <v>944277.83</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
         <v>719</v>
-      </c>
-[...43 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
+        <v>723</v>
+      </c>
+      <c r="B285" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D285" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>432000.0</v>
+      </c>
+      <c r="H285" s="1">
+        <v>-6912.0</v>
+      </c>
+      <c r="I285" s="1">
+        <v>-1.6</v>
+      </c>
+      <c r="J285">
+        <v>0.13</v>
+      </c>
+      <c r="K285">
+        <v>565.91</v>
+      </c>
+      <c r="L285" s="1">
+        <v>425088.0</v>
+      </c>
+      <c r="M285" s="1">
+        <v>425653.91</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
         <v>722</v>
-      </c>
-[...43 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
         <v>725</v>
       </c>
       <c r="B286" s="1">
-        <v>432000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>99.404</v>
+        <v>98.904</v>
       </c>
       <c r="D286" s="1">
-        <v>100.0</v>
+        <v>99.057</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>432000.0</v>
+        <v>594342.0</v>
       </c>
       <c r="H286" s="1">
-        <v>-2574.72</v>
+        <v>-918.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-0.596</v>
+        <v>-0.15445652503104</v>
       </c>
       <c r="J286">
-        <v>3.61</v>
+        <v>1.47</v>
       </c>
       <c r="K286" t="s">
         <v>726</v>
       </c>
       <c r="L286" s="1">
-        <v>429425.28</v>
+        <v>593424.0</v>
       </c>
       <c r="M286" s="1">
-        <v>445009.52</v>
+        <v>602243.18</v>
       </c>
       <c r="N286" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
         <v>728</v>
       </c>
       <c r="B287" s="1">
         <v>1434000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>98.771</v>
+        <v>98.065</v>
       </c>
       <c r="D287" s="1">
         <v>99.728</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
         <v>1430099.52</v>
       </c>
       <c r="H287" s="1">
-        <v>-13723.38</v>
+        <v>-23847.42</v>
       </c>
       <c r="I287" s="1">
-        <v>-0.95961013957966</v>
+        <v>-1.6675356970961</v>
       </c>
       <c r="J287">
-        <v>1.42</v>
+        <v>1.6</v>
       </c>
       <c r="K287" t="s">
         <v>729</v>
       </c>
       <c r="L287" s="1">
-        <v>1416376.14</v>
+        <v>1406252.1</v>
       </c>
       <c r="M287" s="1">
-        <v>1436805.73</v>
+        <v>1429235.39</v>
       </c>
       <c r="N287" s="1">
         <v>0.23</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
         <v>731</v>
       </c>
       <c r="B288" s="1">
         <v>300000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>105.298</v>
+        <v>97.372</v>
       </c>
       <c r="D288" s="1">
-        <v>104.83429667</v>
+        <v>97.659</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>314502.89</v>
+        <v>292977.0</v>
       </c>
       <c r="H288" s="1">
-        <v>1391.11</v>
+        <v>-861.0</v>
       </c>
       <c r="I288" s="1">
-        <v>0.44232025975978</v>
+        <v>-0.29387972434696</v>
       </c>
       <c r="J288">
-        <v>1.21</v>
+        <v>0.37</v>
       </c>
       <c r="K288" t="s">
         <v>732</v>
       </c>
       <c r="L288" s="1">
-        <v>315894.0</v>
+        <v>292116.0</v>
       </c>
       <c r="M288" s="1">
-        <v>319516.6</v>
+        <v>293230.73</v>
       </c>
       <c r="N288" s="1">
         <v>0.05</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
         <v>734</v>
       </c>
       <c r="B289" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>97.796</v>
+        <v>104.102</v>
       </c>
       <c r="D289" s="1">
-        <v>97.26</v>
+        <v>104.83429667</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>194520.0</v>
+        <v>314502.89</v>
       </c>
       <c r="H289" s="1">
-        <v>1072.0</v>
+        <v>-2196.89</v>
       </c>
       <c r="I289" s="1">
-        <v>0.55110014394407</v>
+        <v>-0.6985277623363</v>
       </c>
       <c r="J289">
-        <v>1.01</v>
+        <v>1.5</v>
       </c>
       <c r="K289" t="s">
         <v>735</v>
       </c>
       <c r="L289" s="1">
-        <v>195592.0</v>
+        <v>312306.0</v>
       </c>
       <c r="M289" s="1">
-        <v>197605.7</v>
+        <v>316812.16</v>
       </c>
       <c r="N289" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
         <v>737</v>
       </c>
       <c r="B290" s="1">
-        <v>381000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>100.482</v>
+        <v>96.854</v>
       </c>
       <c r="D290" s="1">
-        <v>102.47</v>
+        <v>97.26</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>390410.7</v>
+        <v>194520.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-7574.28</v>
+        <v>-812.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-1.9400800234215</v>
+        <v>-0.41743779559942</v>
       </c>
       <c r="J290">
-        <v>0.89</v>
+        <v>1.21</v>
       </c>
       <c r="K290" t="s">
         <v>738</v>
       </c>
       <c r="L290" s="1">
-        <v>382836.42</v>
+        <v>193708.0</v>
       </c>
       <c r="M290" s="1">
-        <v>386218.45</v>
+        <v>196132.66</v>
       </c>
       <c r="N290" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
         <v>740</v>
       </c>
       <c r="B291" s="1">
-        <v>3382615.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>92.931</v>
+        <v>99.311</v>
       </c>
       <c r="D291" s="1">
-        <v>93.04712685</v>
+        <v>102.47</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>3147426.07</v>
+        <v>390410.7</v>
       </c>
       <c r="H291" s="1">
-        <v>-3928.13</v>
+        <v>-12035.79</v>
       </c>
       <c r="I291" s="1">
-        <v>-0.12480452003119</v>
+        <v>-3.0828535181029</v>
       </c>
       <c r="J291">
-        <v>1.62</v>
+        <v>1.11</v>
       </c>
       <c r="K291" t="s">
         <v>741</v>
       </c>
       <c r="L291" s="1">
-        <v>3143497.94</v>
+        <v>378374.91</v>
       </c>
       <c r="M291" s="1">
-        <v>3198240.7</v>
+        <v>382592.01</v>
       </c>
       <c r="N291" s="1">
-        <v>0.52</v>
+        <v>0.06</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
         <v>743</v>
       </c>
       <c r="B292" s="1">
-        <v>480000.0</v>
+        <v>3382615.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.542</v>
+        <v>92.227</v>
       </c>
       <c r="D292" s="1">
-        <v>99.958</v>
+        <v>93.04712685</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>479798.4</v>
+        <v>3147426.07</v>
       </c>
       <c r="H292" s="1">
-        <v>2803.2</v>
+        <v>-27741.74</v>
       </c>
       <c r="I292" s="1">
-        <v>0.58424538306089</v>
+        <v>-0.88141037733731</v>
       </c>
       <c r="J292">
-        <v>0.66</v>
+        <v>0.06</v>
       </c>
       <c r="K292" t="s">
         <v>744</v>
       </c>
       <c r="L292" s="1">
-        <v>482601.6</v>
+        <v>3119684.33</v>
       </c>
       <c r="M292" s="1">
-        <v>485757.76</v>
+        <v>3121672.2</v>
       </c>
       <c r="N292" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
         <v>746</v>
       </c>
       <c r="B293" s="1">
-        <v>591000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>98.165</v>
+        <v>99.943</v>
       </c>
       <c r="D293" s="1">
-        <v>99.422</v>
+        <v>99.958</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>587584.02</v>
+        <v>479798.4</v>
       </c>
       <c r="H293" s="1">
-        <v>-7428.87</v>
+        <v>-72.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-1.2643076984973</v>
+        <v>-0.015006302647112</v>
       </c>
       <c r="J293">
-        <v>1.13</v>
+        <v>0.86</v>
       </c>
       <c r="K293" t="s">
         <v>747</v>
       </c>
       <c r="L293" s="1">
-        <v>580155.15</v>
+        <v>479726.4</v>
       </c>
       <c r="M293" s="1">
-        <v>586838.31</v>
+        <v>483868.87</v>
       </c>
       <c r="N293" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
         <v>749</v>
       </c>
       <c r="B294" s="1">
-        <v>700000.0</v>
+        <v>591000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>75.431</v>
+        <v>97.301</v>
       </c>
       <c r="D294" s="1">
-        <v>74.46428571</v>
+        <v>99.422</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>521250.0</v>
+        <v>587584.02</v>
       </c>
       <c r="H294" s="1">
-        <v>6767.0</v>
+        <v>-12535.11</v>
       </c>
       <c r="I294" s="1">
-        <v>1.2982254196643</v>
+        <v>-2.1333306511637</v>
       </c>
       <c r="J294">
-        <v>0.48</v>
+        <v>1.31</v>
       </c>
       <c r="K294" t="s">
         <v>750</v>
       </c>
       <c r="L294" s="1">
-        <v>528017.0</v>
+        <v>575048.91</v>
       </c>
       <c r="M294" s="1">
-        <v>531382.75</v>
+        <v>582784.53</v>
       </c>
       <c r="N294" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
         <v>752</v>
       </c>
       <c r="B295" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>101.759</v>
+        <v>74.521</v>
       </c>
       <c r="D295" s="1">
-        <v>100.0</v>
+        <v>74.46428571</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>600000.0</v>
+        <v>521250.0</v>
       </c>
       <c r="H295" s="1">
-        <v>10554.0</v>
+        <v>397.0</v>
       </c>
       <c r="I295" s="1">
-        <v>1.759</v>
+        <v>0.076163069544365</v>
       </c>
       <c r="J295">
-        <v>3.26</v>
+        <v>0.52</v>
       </c>
       <c r="K295" t="s">
         <v>753</v>
       </c>
       <c r="L295" s="1">
-        <v>610554.0</v>
+        <v>521647.0</v>
       </c>
       <c r="M295" s="1">
-        <v>630120.05</v>
+        <v>525300.42</v>
       </c>
       <c r="N295" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
         <v>755</v>
       </c>
       <c r="B296" s="1">
         <v>600000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>100.474</v>
+        <v>100.896</v>
       </c>
       <c r="D296" s="1">
-        <v>99.915</v>
+        <v>100.0</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>599490.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3354.0</v>
+        <v>5376.0</v>
       </c>
       <c r="I296" s="1">
-        <v>0.55947555422109</v>
+        <v>0.896</v>
       </c>
       <c r="J296">
-        <v>0.22</v>
+        <v>3.47</v>
       </c>
       <c r="K296" t="s">
         <v>756</v>
       </c>
       <c r="L296" s="1">
-        <v>602844.0</v>
+        <v>605376.0</v>
       </c>
       <c r="M296" s="1">
-        <v>604159.07</v>
+        <v>626208.46</v>
       </c>
       <c r="N296" s="1">
         <v>0.1</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
         <v>758</v>
       </c>
       <c r="B297" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>96.053</v>
+        <v>99.57</v>
       </c>
       <c r="D297" s="1">
-        <v>99.405</v>
+        <v>99.915</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>397620.0</v>
+        <v>599490.0</v>
       </c>
       <c r="H297" s="1">
-        <v>-13408.0</v>
+        <v>-2070.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-3.372063779488</v>
+        <v>-0.34529349947455</v>
       </c>
       <c r="J297">
-        <v>1.42</v>
+        <v>0.44</v>
       </c>
       <c r="K297" t="s">
         <v>759</v>
       </c>
       <c r="L297" s="1">
-        <v>384212.0</v>
+        <v>597420.0</v>
       </c>
       <c r="M297" s="1">
-        <v>389899.67</v>
+        <v>600050.14</v>
       </c>
       <c r="N297" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
         <v>761</v>
       </c>
       <c r="B298" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>98.842</v>
+        <v>95.263</v>
       </c>
       <c r="D298" s="1">
-        <v>100.66</v>
+        <v>99.405</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>301980.0</v>
+        <v>397620.0</v>
       </c>
       <c r="H298" s="1">
-        <v>-5454.0</v>
+        <v>-16568.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-1.8060798728393</v>
+        <v>-4.1667924148685</v>
       </c>
       <c r="J298">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.59</v>
+      </c>
+      <c r="K298" t="s">
+        <v>762</v>
       </c>
       <c r="L298" s="1">
-        <v>296526.0</v>
+        <v>381052.0</v>
       </c>
       <c r="M298" s="1">
-        <v>296526.0</v>
+        <v>387397.21</v>
       </c>
       <c r="N298" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
+        <v>764</v>
+      </c>
+      <c r="B299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.086</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>301980.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-7722.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-2.5571229882774</v>
+      </c>
+      <c r="J299">
+        <v>0.18</v>
+      </c>
+      <c r="K299">
+        <v>554.79</v>
+      </c>
+      <c r="L299" s="1">
+        <v>294258.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>294812.79</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
         <v>763</v>
-      </c>
-[...43 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
         <v>766</v>
       </c>
       <c r="B300" s="1">
-        <v>1600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>92.598</v>
+        <v>99.402</v>
       </c>
       <c r="D300" s="1">
-        <v>99.696</v>
+        <v>100.0625</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>1595136.0</v>
+        <v>600375.0</v>
       </c>
       <c r="H300" s="1">
-        <v>-113568.0</v>
+        <v>-3963.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-7.1196437168994</v>
+        <v>-0.66008744534666</v>
       </c>
       <c r="J300">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>291.51</v>
+        <v>1.11</v>
+      </c>
+      <c r="K300" t="s">
+        <v>767</v>
       </c>
       <c r="L300" s="1">
-        <v>1481568.0</v>
+        <v>596412.0</v>
       </c>
       <c r="M300" s="1">
-        <v>1481859.51</v>
+        <v>603100.36</v>
       </c>
       <c r="N300" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
+        <v>769</v>
+      </c>
+      <c r="B301" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>92.213</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.696</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>1595136.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>-119728.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-7.5058176857647</v>
+      </c>
+      <c r="J301">
+        <v>0.04</v>
+      </c>
+      <c r="K301">
+        <v>598.36</v>
+      </c>
+      <c r="L301" s="1">
+        <v>1475408.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>1476006.36</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
         <v>768</v>
-      </c>
-[...43 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
         <v>771</v>
       </c>
       <c r="B302" s="1">
-        <v>600000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>99.527</v>
+        <v>97.544</v>
       </c>
       <c r="D302" s="1">
-        <v>100.0</v>
+        <v>100.14873635</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>600000.0</v>
+        <v>641953.4</v>
       </c>
       <c r="H302" s="1">
-        <v>-2838.0</v>
+        <v>-16696.36</v>
       </c>
       <c r="I302" s="1">
-        <v>-0.473</v>
+        <v>-2.6008679134654</v>
       </c>
       <c r="J302">
-        <v>2.34</v>
+        <v>1.21</v>
       </c>
       <c r="K302" t="s">
         <v>772</v>
       </c>
       <c r="L302" s="1">
-        <v>597162.0</v>
+        <v>625257.04</v>
       </c>
       <c r="M302" s="1">
-        <v>611182.67</v>
+        <v>633021.48</v>
       </c>
       <c r="N302" s="1">
         <v>0.1</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
         <v>774</v>
       </c>
       <c r="B303" s="1">
         <v>700000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>99.845</v>
+        <v>99.161</v>
       </c>
       <c r="D303" s="1">
         <v>99.55221429</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
         <v>696865.5</v>
       </c>
       <c r="H303" s="1">
-        <v>2049.5</v>
+        <v>-2738.5</v>
       </c>
       <c r="I303" s="1">
-        <v>0.29410266400044</v>
+        <v>-0.39297396699937</v>
       </c>
       <c r="J303">
-        <v>1.5</v>
+        <v>1.67</v>
       </c>
       <c r="K303" t="s">
         <v>775</v>
       </c>
       <c r="L303" s="1">
-        <v>698915.0</v>
+        <v>694127.0</v>
       </c>
       <c r="M303" s="1">
-        <v>709386.23</v>
+        <v>705844.81</v>
       </c>
       <c r="N303" s="1">
         <v>0.12</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
         <v>777</v>
       </c>
       <c r="B304" s="1">
         <v>600000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>99.025</v>
+        <v>98.144</v>
       </c>
       <c r="D304" s="1">
         <v>99.066</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
         <v>594396.0</v>
       </c>
       <c r="H304" s="1">
-        <v>-246.0</v>
+        <v>-5532.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-0.041386550380554</v>
+        <v>-0.93069266953344</v>
       </c>
       <c r="J304">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="K304" t="s">
         <v>778</v>
       </c>
       <c r="L304" s="1">
-        <v>594150.0</v>
+        <v>588864.0</v>
       </c>
       <c r="M304" s="1">
-        <v>600764.38</v>
+        <v>596670.16</v>
       </c>
       <c r="N304" s="1">
         <v>0.1</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
         <v>780</v>
       </c>
       <c r="B305" s="1">
         <v>900000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>99.977</v>
+        <v>99.066</v>
       </c>
       <c r="D305" s="1">
         <v>99.683</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
         <v>897147.0</v>
       </c>
       <c r="H305" s="1">
-        <v>2646.0</v>
+        <v>-5553.0</v>
       </c>
       <c r="I305" s="1">
-        <v>0.29493494377176</v>
+        <v>-0.61896210988835</v>
       </c>
       <c r="J305">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>462.33</v>
+        <v>0.26</v>
+      </c>
+      <c r="K305" t="s">
+        <v>781</v>
       </c>
       <c r="L305" s="1">
-        <v>899793.0</v>
+        <v>891594.0</v>
       </c>
       <c r="M305" s="1">
-        <v>900255.33</v>
+        <v>893905.64</v>
       </c>
       <c r="N305" s="1">
         <v>0.15</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B306" s="1">
         <v>545000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>98.958</v>
+        <v>97.957</v>
       </c>
       <c r="D306" s="1">
         <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
         <v>545000.0</v>
       </c>
       <c r="H306" s="1">
-        <v>-5678.9</v>
+        <v>-11134.35</v>
       </c>
       <c r="I306" s="1">
-        <v>-1.042</v>
+        <v>-2.043</v>
       </c>
       <c r="J306">
-        <v>1.4</v>
+        <v>1.61</v>
       </c>
       <c r="K306" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="L306" s="1">
-        <v>539321.1</v>
+        <v>533865.65</v>
       </c>
       <c r="M306" s="1">
-        <v>546966.24</v>
+        <v>542651.86</v>
       </c>
       <c r="N306" s="1">
         <v>0.09</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B307" s="1">
         <v>800000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>99.948</v>
+        <v>99.062</v>
       </c>
       <c r="D307" s="1">
         <v>99.7</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
         <v>797600.0</v>
       </c>
       <c r="H307" s="1">
-        <v>1984.0</v>
+        <v>-5104.0</v>
       </c>
       <c r="I307" s="1">
-        <v>0.24874623871615</v>
+        <v>-0.63991975927783</v>
       </c>
       <c r="J307">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="K307" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="L307" s="1">
-        <v>799584.0</v>
+        <v>792496.0</v>
       </c>
       <c r="M307" s="1">
-        <v>802148.38</v>
+        <v>796485.04</v>
       </c>
       <c r="N307" s="1">
         <v>0.13</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B308" s="1">
         <v>368000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.849</v>
+        <v>98.018</v>
       </c>
       <c r="D308" s="1">
         <v>99.23</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
         <v>365166.4</v>
       </c>
       <c r="H308" s="1">
-        <v>-1402.08</v>
+        <v>-4460.16</v>
       </c>
       <c r="I308" s="1">
-        <v>-0.3839564647788</v>
+        <v>-1.2214048170916</v>
       </c>
       <c r="J308">
-        <v>2.85</v>
+        <v>3.03</v>
       </c>
       <c r="K308" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="L308" s="1">
-        <v>363764.32</v>
+        <v>360706.24</v>
       </c>
       <c r="M308" s="1">
-        <v>374244.76</v>
+        <v>371867.23</v>
       </c>
       <c r="N308" s="1">
         <v>0.06</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B309" s="1">
         <v>366000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>99.794</v>
+        <v>99.036</v>
       </c>
       <c r="D309" s="1">
         <v>99.499</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
         <v>364166.34</v>
       </c>
       <c r="H309" s="1">
-        <v>1079.7</v>
+        <v>-1694.58</v>
       </c>
       <c r="I309" s="1">
-        <v>0.29648539181298</v>
+        <v>-0.46533130986241</v>
       </c>
       <c r="J309">
-        <v>1.79</v>
+        <v>1.99</v>
       </c>
       <c r="K309" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="L309" s="1">
-        <v>365246.04</v>
+        <v>362471.76</v>
       </c>
       <c r="M309" s="1">
-        <v>371788.92</v>
+        <v>369766.69</v>
       </c>
       <c r="N309" s="1">
         <v>0.06</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B310" s="1">
         <v>300000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.584</v>
+        <v>100.014</v>
       </c>
       <c r="D310" s="1">
         <v>99.897</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
         <v>299691.0</v>
       </c>
       <c r="H310" s="1">
-        <v>2061.0</v>
+        <v>351.0</v>
       </c>
       <c r="I310" s="1">
-        <v>0.68770833958978</v>
+        <v>0.11712063425328</v>
       </c>
       <c r="J310">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="K310" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L310" s="1">
-        <v>301752.0</v>
+        <v>300042.0</v>
       </c>
       <c r="M310" s="1">
-        <v>304268.1</v>
+        <v>303195.08</v>
       </c>
       <c r="N310" s="1">
         <v>0.05</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B311" s="1">
         <v>264000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>99.465</v>
+        <v>98.614</v>
       </c>
       <c r="D311" s="1">
         <v>100.0</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
         <v>264000.0</v>
       </c>
       <c r="H311" s="1">
-        <v>-1412.4</v>
+        <v>-3659.04</v>
       </c>
       <c r="I311" s="1">
-        <v>-0.535</v>
+        <v>-1.386</v>
       </c>
       <c r="J311">
-        <v>2.17</v>
+        <v>2.36</v>
       </c>
       <c r="K311" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="L311" s="1">
-        <v>262587.6</v>
+        <v>260340.96</v>
       </c>
       <c r="M311" s="1">
-        <v>268316.06</v>
+        <v>266574.13</v>
       </c>
       <c r="N311" s="1">
         <v>0.04</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B312" s="1">
         <v>400000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>99.214</v>
+        <v>98.416</v>
       </c>
       <c r="D312" s="1">
         <v>100.23</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
         <v>400920.0</v>
       </c>
       <c r="H312" s="1">
-        <v>-4064.0</v>
+        <v>-7256.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-1.0136685623067</v>
+        <v>-1.8098373740397</v>
       </c>
       <c r="J312">
-        <v>3.15</v>
+        <v>3.36</v>
       </c>
       <c r="K312" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="L312" s="1">
-        <v>396856.0</v>
+        <v>393664.0</v>
       </c>
       <c r="M312" s="1">
-        <v>409472.44</v>
+        <v>407102.36</v>
       </c>
       <c r="N312" s="1">
         <v>0.07</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B313" s="1">
         <v>800000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>99.566</v>
+        <v>98.527</v>
       </c>
       <c r="D313" s="1">
         <v>99.871</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
         <v>798968.0</v>
       </c>
       <c r="H313" s="1">
-        <v>-2440.0</v>
+        <v>-10752.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-0.30539395820609</v>
+        <v>-1.3457359994393</v>
       </c>
       <c r="J313">
-        <v>2.45</v>
+        <v>2.66</v>
       </c>
       <c r="K313" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L313" s="1">
-        <v>796528.0</v>
+        <v>788216.0</v>
       </c>
       <c r="M313" s="1">
-        <v>816147.18</v>
+        <v>809533.81</v>
       </c>
       <c r="N313" s="1">
         <v>0.13</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B314" s="1">
         <v>412000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.595</v>
+        <v>99.693</v>
       </c>
       <c r="D314" s="1">
         <v>100.0</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
         <v>412000.0</v>
       </c>
       <c r="H314" s="1">
-        <v>2451.4</v>
+        <v>-1264.84</v>
       </c>
       <c r="I314" s="1">
-        <v>0.595</v>
+        <v>-0.307</v>
       </c>
       <c r="J314">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>399.85</v>
+        <v>0.31</v>
+      </c>
+      <c r="K314" t="s">
+        <v>808</v>
       </c>
       <c r="L314" s="1">
-        <v>414451.4</v>
+        <v>410735.16</v>
       </c>
       <c r="M314" s="1">
-        <v>414851.25</v>
+        <v>412023.58</v>
       </c>
       <c r="N314" s="1">
         <v>0.07</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B315" s="1">
         <v>36478000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>87.918</v>
+        <v>87.318</v>
       </c>
       <c r="D315" s="1">
         <v>87.29929585</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
         <v>31845037.14</v>
       </c>
       <c r="H315" s="1">
-        <v>225690.9</v>
+        <v>6822.9</v>
       </c>
       <c r="I315" s="1">
-        <v>0.70871608347573</v>
+        <v>0.021425316510088</v>
       </c>
       <c r="J315">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="K315" t="s">
+        <v>811</v>
+      </c>
+      <c r="L315" s="1">
+        <v>31851860.04</v>
+      </c>
+      <c r="M315" s="1">
+        <v>31914822.07</v>
+      </c>
+      <c r="N315" s="1">
+        <v>5.23</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
         <v>809</v>
-      </c>
-[...13 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B316" s="1">
         <v>1128000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>99.838</v>
+        <v>99.018</v>
       </c>
       <c r="D316" s="1">
         <v>100.24482181</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
         <v>1130761.59</v>
       </c>
       <c r="H316" s="1">
-        <v>-4588.95</v>
+        <v>-13838.55</v>
       </c>
       <c r="I316" s="1">
-        <v>-0.40582825244356</v>
+        <v>-1.2238256165033</v>
       </c>
       <c r="J316">
-        <v>1.08</v>
+        <v>1.28</v>
       </c>
       <c r="K316" t="s">
+        <v>814</v>
+      </c>
+      <c r="L316" s="1">
+        <v>1116923.04</v>
+      </c>
+      <c r="M316" s="1">
+        <v>1131308.9</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
         <v>812</v>
-      </c>
-[...13 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B317" s="1">
         <v>248000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>101.492</v>
+        <v>99.718</v>
       </c>
       <c r="D317" s="1">
         <v>99.674</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
         <v>247191.52</v>
       </c>
       <c r="H317" s="1">
-        <v>4508.64</v>
+        <v>109.12</v>
       </c>
       <c r="I317" s="1">
-        <v>1.8239460641692</v>
+        <v>0.044143909143809</v>
       </c>
       <c r="J317">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>981.67</v>
+        <v>0.66</v>
+      </c>
+      <c r="K317" t="s">
+        <v>817</v>
       </c>
       <c r="L317" s="1">
-        <v>251700.16</v>
+        <v>247300.64</v>
       </c>
       <c r="M317" s="1">
-        <v>252681.83</v>
+        <v>248936.75</v>
       </c>
       <c r="N317" s="1">
         <v>0.04</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B318" s="1">
         <v>500000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.616</v>
+        <v>100.125</v>
       </c>
       <c r="D318" s="1">
         <v>97.41</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
         <v>487050.0</v>
       </c>
       <c r="H318" s="1">
-        <v>16030.0</v>
+        <v>13575.0</v>
       </c>
       <c r="I318" s="1">
-        <v>3.2912431988502</v>
+        <v>2.7871881736988</v>
       </c>
       <c r="J318">
-        <v>0.87</v>
+        <v>1.08</v>
       </c>
       <c r="K318" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="L318" s="1">
-        <v>503080.0</v>
+        <v>500625.0</v>
       </c>
       <c r="M318" s="1">
-        <v>507408.77</v>
+        <v>506049.66</v>
       </c>
       <c r="N318" s="1">
         <v>0.08</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="B319" s="1">
         <v>615000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>98.706</v>
+        <v>97.923</v>
       </c>
       <c r="D319" s="1">
         <v>99.166</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
         <v>609870.9</v>
       </c>
       <c r="H319" s="1">
-        <v>-2829.0</v>
+        <v>-7644.45</v>
       </c>
       <c r="I319" s="1">
-        <v>-0.46386866466329</v>
+        <v>-1.2534538047315</v>
       </c>
       <c r="J319">
-        <v>1.78</v>
+        <v>1.95</v>
       </c>
       <c r="K319" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="L319" s="1">
-        <v>607041.9</v>
+        <v>602226.45</v>
       </c>
       <c r="M319" s="1">
-        <v>617993.95</v>
+        <v>614231.59</v>
       </c>
       <c r="N319" s="1">
         <v>0.1</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B320" s="1">
         <v>585000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>98.142</v>
+        <v>96.974</v>
       </c>
       <c r="D320" s="1">
         <v>99.492</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
         <v>582028.2</v>
       </c>
       <c r="H320" s="1">
-        <v>-7897.5</v>
+        <v>-14730.3</v>
       </c>
       <c r="I320" s="1">
-        <v>-1.3568930165239</v>
+        <v>-2.5308567523017</v>
       </c>
       <c r="J320">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="K320" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="L320" s="1">
-        <v>574130.7</v>
+        <v>567297.9</v>
       </c>
       <c r="M320" s="1">
-        <v>576434.64</v>
+        <v>571605.26</v>
       </c>
       <c r="N320" s="1">
         <v>0.09</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="B321" s="1">
         <v>575000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>101.251</v>
+        <v>100.077</v>
       </c>
       <c r="D321" s="1">
         <v>100.0</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
         <v>575000.0</v>
       </c>
       <c r="H321" s="1">
-        <v>7193.25</v>
+        <v>442.75</v>
       </c>
       <c r="I321" s="1">
-        <v>1.251</v>
+        <v>0.077</v>
       </c>
       <c r="J321">
-        <v>0.94</v>
+        <v>1.18</v>
       </c>
       <c r="K321" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="L321" s="1">
-        <v>582193.25</v>
+        <v>575442.75</v>
       </c>
       <c r="M321" s="1">
-        <v>587598.6</v>
+        <v>582234.08</v>
       </c>
       <c r="N321" s="1">
         <v>0.1</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B322" s="1">
         <v>556000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.279</v>
+        <v>99.417</v>
       </c>
       <c r="D322" s="1">
         <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
         <v>556000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>1551.24</v>
+        <v>-3241.48</v>
       </c>
       <c r="I322" s="1">
-        <v>0.279</v>
+        <v>-0.583</v>
       </c>
       <c r="J322">
-        <v>0.78</v>
+        <v>1.0</v>
       </c>
       <c r="K322" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="L322" s="1">
-        <v>557551.24</v>
+        <v>552758.52</v>
       </c>
       <c r="M322" s="1">
-        <v>561899.92</v>
+        <v>558315.17</v>
       </c>
       <c r="N322" s="1">
         <v>0.09</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="B323" s="1">
         <v>600000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>88.988</v>
+        <v>88.479</v>
       </c>
       <c r="D323" s="1">
         <v>85.42465</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
         <v>512547.9</v>
       </c>
       <c r="H323" s="1">
-        <v>21380.1</v>
+        <v>18326.1</v>
       </c>
       <c r="I323" s="1">
-        <v>4.1713369618722</v>
+        <v>3.5754902127196</v>
       </c>
       <c r="J323">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="K323" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="L323" s="1">
-        <v>533928.0</v>
+        <v>530874.0</v>
       </c>
       <c r="M323" s="1">
-        <v>535259.51</v>
+        <v>532452.08</v>
       </c>
       <c r="N323" s="1">
         <v>0.09</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B324" s="1">
         <v>520000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>101.566</v>
+        <v>100.993</v>
       </c>
       <c r="D324" s="1">
         <v>99.779</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
         <v>518850.8</v>
       </c>
       <c r="H324" s="1">
-        <v>9292.4</v>
+        <v>6312.8</v>
       </c>
       <c r="I324" s="1">
-        <v>1.7909580172181</v>
+        <v>1.2166888824302</v>
       </c>
       <c r="J324">
-        <v>2.35</v>
+        <v>2.56</v>
       </c>
       <c r="K324" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="L324" s="1">
-        <v>528143.2</v>
+        <v>525163.6</v>
       </c>
       <c r="M324" s="1">
-        <v>540377.45</v>
+        <v>538466.34</v>
       </c>
       <c r="N324" s="1">
         <v>0.09</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B325" s="1">
         <v>1200000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>101.039</v>
+        <v>100.134</v>
       </c>
       <c r="D325" s="1">
         <v>102.1775</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
         <v>1226130.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-13662.0</v>
+        <v>-24522.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-1.114237478897</v>
+        <v>-1.9999510655477</v>
       </c>
       <c r="J325">
-        <v>1.36</v>
+        <v>1.56</v>
       </c>
       <c r="K325" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="L325" s="1">
-        <v>1212468.0</v>
+        <v>1201608.0</v>
       </c>
       <c r="M325" s="1">
-        <v>1228795.4</v>
+        <v>1220318.96</v>
       </c>
       <c r="N325" s="1">
         <v>0.2</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B326" s="1">
         <v>900000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>97.852</v>
+        <v>96.648</v>
       </c>
       <c r="D326" s="1">
         <v>100.761</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
         <v>906849.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-26181.0</v>
+        <v>-37017.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-2.8870297039529</v>
+        <v>-4.0819364635127</v>
       </c>
       <c r="J326">
-        <v>1.19</v>
+        <v>1.38</v>
       </c>
       <c r="K326" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="L326" s="1">
-        <v>880668.0</v>
+        <v>869832.0</v>
       </c>
       <c r="M326" s="1">
-        <v>891403.27</v>
+        <v>882231.66</v>
       </c>
       <c r="N326" s="1">
         <v>0.14</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="B327" s="1">
         <v>500000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>104.462</v>
+        <v>103.623</v>
       </c>
       <c r="D327" s="1">
         <v>104.55</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
         <v>522750.0</v>
       </c>
       <c r="H327" s="1">
-        <v>-440.0</v>
+        <v>-4635.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-0.084170253467241</v>
+        <v>-0.88665710186514</v>
       </c>
       <c r="J327">
-        <v>0.84</v>
+        <v>1.07</v>
       </c>
       <c r="K327" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="L327" s="1">
-        <v>522310.0</v>
+        <v>518115.0</v>
       </c>
       <c r="M327" s="1">
-        <v>526501.78</v>
+        <v>523471.16</v>
       </c>
       <c r="N327" s="1">
         <v>0.09</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="B328" s="1">
         <v>750000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>98.334</v>
+        <v>97.643</v>
       </c>
       <c r="D328" s="1">
         <v>99.589</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
         <v>746917.5</v>
       </c>
       <c r="H328" s="1">
-        <v>-9412.5</v>
+        <v>-14595.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.2601793370754</v>
+        <v>-1.9540310676882</v>
       </c>
       <c r="J328">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>0.06</v>
+      </c>
+      <c r="K328">
+        <v>431.51</v>
       </c>
       <c r="L328" s="1">
-        <v>737505.0</v>
+        <v>732322.5</v>
       </c>
       <c r="M328" s="1">
-        <v>759203.63</v>
+        <v>732754.01</v>
       </c>
       <c r="N328" s="1">
         <v>0.12</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B329" s="1">
         <v>700000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>102.882</v>
+        <v>101.726</v>
       </c>
       <c r="D329" s="1">
         <v>103.012</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
         <v>721084.0</v>
       </c>
       <c r="H329" s="1">
-        <v>-910.0</v>
+        <v>-9002.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-0.12619888944977</v>
+        <v>-1.2483982448647</v>
       </c>
       <c r="J329">
-        <v>1.16</v>
+        <v>1.42</v>
       </c>
       <c r="K329" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="L329" s="1">
-        <v>720174.0</v>
+        <v>712082.0</v>
       </c>
       <c r="M329" s="1">
-        <v>728281.53</v>
+        <v>722011.45</v>
       </c>
       <c r="N329" s="1">
         <v>0.12</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B330" s="1">
         <v>400000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>98.53</v>
+        <v>97.26</v>
       </c>
       <c r="D330" s="1">
         <v>99.908</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
         <v>399632.0</v>
       </c>
       <c r="H330" s="1">
-        <v>-5512.0</v>
+        <v>-10592.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-1.3792689274132</v>
+        <v>-2.6504384033311</v>
       </c>
       <c r="J330">
-        <v>1.69</v>
+        <v>1.91</v>
       </c>
       <c r="K330" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="L330" s="1">
-        <v>394120.0</v>
+        <v>389040.0</v>
       </c>
       <c r="M330" s="1">
-        <v>400879.72</v>
+        <v>396660.83</v>
       </c>
       <c r="N330" s="1">
         <v>0.07</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="B331" s="1">
         <v>1025000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>98.525</v>
+        <v>97.016</v>
       </c>
       <c r="D331" s="1">
         <v>99.902</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
         <v>1023995.5</v>
       </c>
       <c r="H331" s="1">
-        <v>-14114.25</v>
+        <v>-29581.5</v>
       </c>
       <c r="I331" s="1">
-        <v>-1.3783507837681</v>
+        <v>-2.8888310544333</v>
       </c>
       <c r="J331">
-        <v>1.39</v>
+        <v>1.59</v>
       </c>
       <c r="K331" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="L331" s="1">
-        <v>1009881.25</v>
+        <v>994414.0</v>
       </c>
       <c r="M331" s="1">
-        <v>1024132.96</v>
+        <v>1010701.67</v>
       </c>
       <c r="N331" s="1">
         <v>0.17</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="B332" s="1">
         <v>526000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>100.699</v>
+        <v>99.982</v>
       </c>
       <c r="D332" s="1">
         <v>100.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
         <v>526000.0</v>
       </c>
       <c r="H332" s="1">
-        <v>3676.74</v>
+        <v>-94.68</v>
       </c>
       <c r="I332" s="1">
-        <v>0.699</v>
+        <v>-0.018</v>
       </c>
       <c r="J332">
-        <v>1.84</v>
+        <v>2.06</v>
       </c>
       <c r="K332" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="L332" s="1">
-        <v>529676.74</v>
+        <v>525905.32</v>
       </c>
       <c r="M332" s="1">
-        <v>539375.46</v>
+        <v>536765.56</v>
       </c>
       <c r="N332" s="1">
         <v>0.09</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B333" s="1">
         <v>211000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>101.722</v>
+        <v>100.913</v>
       </c>
       <c r="D333" s="1">
         <v>100.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>211000.0</v>
       </c>
       <c r="H333" s="1">
-        <v>3633.42</v>
+        <v>1926.43</v>
       </c>
       <c r="I333" s="1">
-        <v>1.722</v>
+        <v>0.913</v>
       </c>
       <c r="J333">
-        <v>0.94</v>
+        <v>1.17</v>
       </c>
       <c r="K333" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="L333" s="1">
-        <v>214633.42</v>
+        <v>212926.43</v>
       </c>
       <c r="M333" s="1">
-        <v>216621.27</v>
+        <v>215393.27</v>
       </c>
       <c r="N333" s="1">
         <v>0.04</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="B334" s="1">
         <v>302000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>102.653</v>
+        <v>101.575</v>
       </c>
       <c r="D334" s="1">
         <v>99.477</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
         <v>300420.54</v>
       </c>
       <c r="H334" s="1">
-        <v>9591.52</v>
+        <v>6335.96</v>
       </c>
       <c r="I334" s="1">
-        <v>3.1926978095439</v>
+        <v>2.1090302280929</v>
       </c>
       <c r="J334">
-        <v>0.34</v>
+        <v>0.57</v>
       </c>
       <c r="K334" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="L334" s="1">
-        <v>310012.06</v>
+        <v>306756.5</v>
       </c>
       <c r="M334" s="1">
-        <v>311035.96</v>
+        <v>308463.01</v>
       </c>
       <c r="N334" s="1">
         <v>0.05</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="B335" s="1">
         <v>500000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>102.149</v>
+        <v>101.601</v>
       </c>
       <c r="D335" s="1">
         <v>103.48</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
         <v>517400.0</v>
       </c>
       <c r="H335" s="1">
-        <v>-6655.0</v>
+        <v>-9395.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1.2862388867414</v>
+        <v>-1.8158098183224</v>
       </c>
       <c r="J335">
-        <v>1.29</v>
+        <v>1.53</v>
       </c>
       <c r="K335" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="L335" s="1">
-        <v>510745.0</v>
+        <v>508005.0</v>
       </c>
       <c r="M335" s="1">
-        <v>517207.33</v>
+        <v>515631.71</v>
       </c>
       <c r="N335" s="1">
         <v>0.08</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="B336" s="1">
         <v>700000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>99.149</v>
+        <v>98.053</v>
       </c>
       <c r="D336" s="1">
         <v>99.44457143</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
         <v>696112.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-2069.0</v>
+        <v>-9741.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-0.29722228606891</v>
+        <v>-1.3993437837589</v>
       </c>
       <c r="J336">
-        <v>3.2</v>
+        <v>3.41</v>
       </c>
       <c r="K336" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="L336" s="1">
-        <v>694043.0</v>
+        <v>686371.0</v>
       </c>
       <c r="M336" s="1">
-        <v>716411.84</v>
+        <v>710226.14</v>
       </c>
       <c r="N336" s="1">
         <v>0.12</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="B337" s="1">
         <v>600000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>100.856</v>
+        <v>98.632</v>
       </c>
       <c r="D337" s="1">
-        <v>100.413</v>
+        <v>98.32</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>602478.0</v>
+        <v>589920.0</v>
       </c>
       <c r="H337" s="1">
-        <v>2658.0</v>
+        <v>1872.0</v>
       </c>
       <c r="I337" s="1">
-        <v>0.44117793512792</v>
+        <v>0.3173311635476</v>
       </c>
       <c r="J337">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
       <c r="K337" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="L337" s="1">
-        <v>605136.0</v>
+        <v>591792.0</v>
       </c>
       <c r="M337" s="1">
-        <v>608683.08</v>
+        <v>593826.25</v>
       </c>
       <c r="N337" s="1">
         <v>0.1</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="B338" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>91.872</v>
+        <v>100.102</v>
       </c>
       <c r="D338" s="1">
-        <v>92.339</v>
+        <v>100.32225</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>461695.0</v>
+        <v>802578.0</v>
       </c>
       <c r="H338" s="1">
-        <v>-2335.0</v>
+        <v>-1762.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-0.50574513477512</v>
+        <v>-0.21954252421571</v>
       </c>
       <c r="J338">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="K338" t="s">
+        <v>877</v>
+      </c>
+      <c r="L338" s="1">
+        <v>800816.0</v>
+      </c>
+      <c r="M338" s="1">
+        <v>807400.13</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
         <v>875</v>
-      </c>
-[...13 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="B339" s="1">
-        <v>954000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.654</v>
+        <v>91.346</v>
       </c>
       <c r="D339" s="1">
-        <v>102.38446331</v>
+        <v>92.339</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>976747.78</v>
+        <v>461695.0</v>
       </c>
       <c r="H339" s="1">
-        <v>-16508.62</v>
+        <v>-4965.0</v>
       </c>
       <c r="I339" s="1">
-        <v>-1.6901620191038</v>
+        <v>-1.0753852651642</v>
       </c>
       <c r="J339">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>882.12</v>
+        <v>0.52</v>
+      </c>
+      <c r="K339" t="s">
+        <v>880</v>
       </c>
       <c r="L339" s="1">
-        <v>960239.16</v>
+        <v>456730.0</v>
       </c>
       <c r="M339" s="1">
-        <v>961121.28</v>
+        <v>459315.62</v>
       </c>
       <c r="N339" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B340" s="1">
-        <v>600000.0</v>
+        <v>954000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>98.314</v>
+        <v>99.782</v>
       </c>
       <c r="D340" s="1">
-        <v>100.0</v>
+        <v>102.38446331</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>600000.0</v>
+        <v>976747.78</v>
       </c>
       <c r="H340" s="1">
-        <v>-10116.0</v>
+        <v>-24827.5</v>
       </c>
       <c r="I340" s="1">
-        <v>-1.686</v>
+        <v>-2.5418537424267</v>
       </c>
       <c r="J340">
-        <v>1.47</v>
+        <v>0.3</v>
       </c>
       <c r="K340" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="L340" s="1">
-        <v>589884.0</v>
+        <v>951920.28</v>
       </c>
       <c r="M340" s="1">
-        <v>598683.78</v>
+        <v>954762.68</v>
       </c>
       <c r="N340" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B341" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>100.98</v>
+        <v>97.614</v>
       </c>
       <c r="D341" s="1">
         <v>100.0</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>300000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H341" s="1">
-        <v>2940.0</v>
+        <v>-14316.0</v>
       </c>
       <c r="I341" s="1">
-        <v>0.98</v>
+        <v>-2.386</v>
       </c>
       <c r="J341">
-        <v>0.91</v>
+        <v>1.63</v>
       </c>
       <c r="K341" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="L341" s="1">
-        <v>302940.0</v>
+        <v>585684.0</v>
       </c>
       <c r="M341" s="1">
-        <v>305669.59</v>
+        <v>595461.53</v>
       </c>
       <c r="N341" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B342" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>96.766</v>
+        <v>100.261</v>
       </c>
       <c r="D342" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>583500.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H342" s="1">
-        <v>-2904.0</v>
+        <v>783.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-0.49768637532134</v>
+        <v>0.261</v>
       </c>
       <c r="J342">
-        <v>0.55</v>
+        <v>1.11</v>
       </c>
       <c r="K342" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="L342" s="1">
-        <v>580596.0</v>
+        <v>300783.0</v>
       </c>
       <c r="M342" s="1">
-        <v>583883.67</v>
+        <v>304119.16</v>
       </c>
       <c r="N342" s="1">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B343" s="1">
-        <v>398000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>99.546</v>
+        <v>95.894</v>
       </c>
       <c r="D343" s="1">
-        <v>99.695</v>
+        <v>97.25</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>396786.1</v>
+        <v>583500.0</v>
       </c>
       <c r="H343" s="1">
-        <v>-593.02</v>
+        <v>-8136.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-0.14945584031295</v>
+        <v>-1.3943444730077</v>
       </c>
       <c r="J343">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>981.37</v>
+        <v>0.68</v>
+      </c>
+      <c r="K343" t="s">
+        <v>892</v>
       </c>
       <c r="L343" s="1">
-        <v>396193.08</v>
+        <v>575364.0</v>
       </c>
       <c r="M343" s="1">
-        <v>397174.45</v>
+        <v>579473.59</v>
       </c>
       <c r="N343" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="B344" s="1">
-        <v>700000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>83.569</v>
+        <v>98.713</v>
       </c>
       <c r="D344" s="1">
-        <v>94.91728571</v>
+        <v>99.695</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>664421.0</v>
+        <v>396786.1</v>
       </c>
       <c r="H344" s="1">
-        <v>-79438.0</v>
+        <v>-3908.36</v>
       </c>
       <c r="I344" s="1">
-        <v>-11.9559736974</v>
+        <v>-0.98500426300216</v>
       </c>
       <c r="J344">
-        <v>0.64</v>
+        <v>0.45</v>
       </c>
       <c r="K344" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="L344" s="1">
-        <v>584983.0</v>
+        <v>392877.74</v>
       </c>
       <c r="M344" s="1">
-        <v>589456.29</v>
+        <v>394676.92</v>
       </c>
       <c r="N344" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="B345" s="1">
-        <v>2400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>90.775</v>
+        <v>82.87</v>
       </c>
       <c r="D345" s="1">
-        <v>81.919</v>
+        <v>94.91728571</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>1966056.0</v>
+        <v>664421.0</v>
       </c>
       <c r="H345" s="1">
-        <v>212544.0</v>
+        <v>-84331.0</v>
       </c>
       <c r="I345" s="1">
-        <v>10.810678841294</v>
+        <v>-12.6924043641</v>
       </c>
       <c r="J345">
-        <v>0.13</v>
+        <v>0.68</v>
       </c>
       <c r="K345" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="L345" s="1">
-        <v>2178600.0</v>
+        <v>580090.0</v>
       </c>
       <c r="M345" s="1">
-        <v>2181624.66</v>
+        <v>584850.96</v>
       </c>
       <c r="N345" s="1">
-        <v>0.35</v>
+        <v>0.1</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B346" s="1">
-        <v>2300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>98.636</v>
+        <v>90.34</v>
       </c>
       <c r="D346" s="1">
-        <v>98.009</v>
+        <v>81.919</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>2254207.0</v>
+        <v>1966056.0</v>
       </c>
       <c r="H346" s="1">
-        <v>14421.0</v>
+        <v>202104.0</v>
       </c>
       <c r="I346" s="1">
-        <v>0.63973716699487</v>
+        <v>10.279666499835</v>
       </c>
       <c r="J346">
-        <v>1.67</v>
+        <v>0.15</v>
       </c>
       <c r="K346" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="L346" s="1">
-        <v>2268628.0</v>
+        <v>2168160.0</v>
       </c>
       <c r="M346" s="1">
-        <v>2307003.34</v>
+        <v>2171842.19</v>
       </c>
       <c r="N346" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="B347" s="1">
-        <v>987000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>90.676</v>
+        <v>97.724</v>
       </c>
       <c r="D347" s="1">
-        <v>99.73456738</v>
+        <v>98.009</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>984380.18</v>
+        <v>2254207.0</v>
       </c>
       <c r="H347" s="1">
-        <v>-89408.06</v>
+        <v>-6555.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-9.0826757604973</v>
+        <v>-0.2907896213613</v>
       </c>
       <c r="J347">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>121.68</v>
+        <v>1.86</v>
+      </c>
+      <c r="K347" t="s">
+        <v>904</v>
       </c>
       <c r="L347" s="1">
-        <v>894972.12</v>
+        <v>2247652.0</v>
       </c>
       <c r="M347" s="1">
-        <v>895093.8</v>
+        <v>2290438.3</v>
       </c>
       <c r="N347" s="1">
-        <v>0.15</v>
+        <v>0.38</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="B348" s="1">
-        <v>155000.0</v>
+        <v>987000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>101.5</v>
+        <v>90.18</v>
       </c>
       <c r="D348" s="1">
-        <v>99.417</v>
+        <v>99.73456738</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>154096.35</v>
+        <v>984380.18</v>
       </c>
       <c r="H348" s="1">
-        <v>3228.65</v>
+        <v>-94303.58</v>
       </c>
       <c r="I348" s="1">
-        <v>2.0952151040567</v>
+        <v>-9.5799958101554</v>
       </c>
       <c r="J348">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>0.05</v>
+      </c>
+      <c r="K348">
+        <v>527.3</v>
       </c>
       <c r="L348" s="1">
-        <v>157325.0</v>
+        <v>890076.6</v>
       </c>
       <c r="M348" s="1">
-        <v>158869.69</v>
+        <v>890603.9</v>
       </c>
       <c r="N348" s="1">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="B349" s="1">
-        <v>600000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>100.568</v>
+        <v>100.793</v>
       </c>
       <c r="D349" s="1">
-        <v>100.86</v>
+        <v>99.417</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>605160.0</v>
+        <v>154096.35</v>
       </c>
       <c r="H349" s="1">
-        <v>-1752.0</v>
+        <v>2132.8</v>
       </c>
       <c r="I349" s="1">
-        <v>-0.28951021217529</v>
+        <v>1.384069122987</v>
       </c>
       <c r="J349">
-        <v>0.27</v>
+        <v>1.2</v>
       </c>
       <c r="K349" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="L349" s="1">
-        <v>603408.0</v>
+        <v>156229.15</v>
       </c>
       <c r="M349" s="1">
-        <v>605014.68</v>
+        <v>158092.33</v>
       </c>
       <c r="N349" s="1">
-        <v>0.1</v>
+        <v>0.03</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B350" s="1">
-        <v>4124.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>0.1725</v>
+        <v>99.664</v>
       </c>
       <c r="D350" s="1">
-        <v>0.209010063</v>
+        <v>100.86</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>0.0</v>
+        <v>605160.0</v>
       </c>
       <c r="H350" s="1">
-        <v>-376418.75</v>
+        <v>-7176.0</v>
       </c>
       <c r="I350" s="1">
-        <v>0</v>
+        <v>-1.1858021019235</v>
       </c>
       <c r="J350">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="K350" t="s">
+        <v>912</v>
       </c>
       <c r="L350" s="1">
-        <v>-376418.75</v>
+        <v>597984.0</v>
       </c>
       <c r="M350" s="1">
-        <v>-376418.75</v>
+        <v>600780.82</v>
       </c>
       <c r="N350" s="1">
-        <v>-0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B351" s="1">
         <v>4124.0</v>
       </c>
       <c r="C351" s="1">
-        <v>0.025</v>
+        <v>0.1</v>
       </c>
       <c r="D351" s="1">
-        <v>0.0910287342</v>
+        <v>0.209010063</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
         <v>0.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-680756.25</v>
+        <v>-1123893.75</v>
       </c>
       <c r="I351" s="1">
         <v>0</v>
       </c>
       <c r="J351">
         <v>0.0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351" s="1">
-        <v>-680756.25</v>
+        <v>-1123893.75</v>
       </c>
       <c r="M351" s="1">
-        <v>-680756.25</v>
+        <v>-1123893.75</v>
       </c>
       <c r="N351" s="1">
-        <v>-0.11</v>
+        <v>-0.18</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="B352" s="1">
-        <v>2489.0</v>
+        <v>4124.0</v>
       </c>
       <c r="C352" s="1">
-        <v>1.8</v>
+        <v>0.0175</v>
       </c>
       <c r="D352" s="1">
-        <v>60.3524708718</v>
+        <v>0.0910287342</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>1502173.0</v>
+        <v>0.0</v>
       </c>
       <c r="H352" s="1">
-        <v>-1457371.0</v>
+        <v>-758081.25</v>
       </c>
       <c r="I352" s="1">
-        <v>-97.017520618464</v>
+        <v>0</v>
       </c>
       <c r="J352">
         <v>0.0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352" s="1">
-        <v>44802.0</v>
+        <v>-758081.25</v>
       </c>
       <c r="M352" s="1">
-        <v>44802.0</v>
+        <v>-758081.25</v>
       </c>
       <c r="N352" s="1">
-        <v>0.01</v>
+        <v>-0.12</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="B353" s="1">
         <v>6620.0</v>
       </c>
       <c r="C353" s="1">
-        <v>87.4</v>
+        <v>84.5</v>
       </c>
       <c r="D353" s="1">
         <v>85.2179909366</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
         <v>5641431.0</v>
       </c>
       <c r="H353" s="1">
-        <v>144449.0</v>
+        <v>-47531.0</v>
       </c>
       <c r="I353" s="1">
-        <v>2.5605028227767</v>
+        <v>-0.84253445623991</v>
       </c>
       <c r="J353">
         <v>0.0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353" s="1">
-        <v>5785880.0</v>
+        <v>5593900.0</v>
       </c>
       <c r="M353" s="1">
-        <v>5785880.0</v>
+        <v>5593900.0</v>
       </c>
       <c r="N353" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B354" s="1">
         <v>-4124.0</v>
       </c>
       <c r="C354" s="1">
-        <v>0.1125</v>
+        <v>0.0625</v>
       </c>
       <c r="D354" s="1">
         <v>0.1458062561</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
         <v>0.0</v>
       </c>
       <c r="H354" s="1">
-        <v>343387.5</v>
+        <v>858887.5</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354">
         <v>0.0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354" s="1">
-        <v>343387.5</v>
+        <v>858887.5</v>
       </c>
       <c r="M354" s="1">
-        <v>343387.5</v>
+        <v>858887.5</v>
       </c>
       <c r="N354" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="B355" s="1">
         <v>-4124.0</v>
       </c>
       <c r="C355" s="1">
-        <v>0.0425</v>
+        <v>0.0275</v>
       </c>
       <c r="D355" s="1">
         <v>0.0649721145</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
         <v>0.0</v>
       </c>
       <c r="H355" s="1">
-        <v>231687.5</v>
+        <v>386337.5</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355">
         <v>0.0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" s="1">
-        <v>231687.5</v>
+        <v>386337.5</v>
       </c>
       <c r="M355" s="1">
-        <v>231687.5</v>
+        <v>386337.5</v>
       </c>
       <c r="N355" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="B356" s="1">
-        <v>-2489.0</v>
+        <v>-6620.0</v>
       </c>
       <c r="C356" s="1">
-        <v>1.5</v>
+        <v>79.0</v>
       </c>
       <c r="D356" s="1">
-        <v>50.6</v>
+        <v>80.0239879154</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>-1259434.0</v>
+        <v>-5297588.0</v>
       </c>
       <c r="H356" s="1">
-        <v>1222099.0</v>
+        <v>67788.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-97.03557312253</v>
+        <v>-1.2796012071909</v>
       </c>
       <c r="J356">
         <v>0.0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356" s="1">
-        <v>-37335.0</v>
+        <v>-5229800.0</v>
       </c>
       <c r="M356" s="1">
-        <v>-37335.0</v>
+        <v>-5229800.0</v>
       </c>
       <c r="N356" s="1">
-        <v>-0.01</v>
+        <v>-0.86</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>918</v>
-[...53 lines deleted...]
-      <c r="A358" t="s">
         <v>923</v>
-      </c>
-[...43 lines deleted...]
-        <v>922</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">