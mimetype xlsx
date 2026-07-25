--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -121,104 +121,107 @@
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0432492467</t>
   </si>
   <si>
-    <t>ALCON INC</t>
+    <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -229,68 +232,71 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005140008</t>
@@ -307,134 +313,152 @@
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS SA</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
@@ -472,194 +496,218 @@
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE LTD</t>
-[...5 lines deleted...]
-    <t>NEXANS SA</t>
+    <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>OERSTED</t>
+  </si>
+  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB CLASS B</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -676,1383 +724,1374 @@
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP LTD</t>
-[...17 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>ZURICH INSURANCE GROUP AG</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 957.53</t>
+    <t>9 148.63</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 900.68</t>
+    <t>2 794.01</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 087.67</t>
+    <t>2 860.27</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 164.38</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 859.59</t>
-[...8 lines deleted...]
-    <t>2 547.95</t>
+    <t>5 744.86</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 558.60</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS1879112495</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 365.07</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>8 716.44</t>
+    <t>10 068.49</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 930.53</t>
+    <t>3 559.46</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 455.21</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 517.12</t>
-[...8 lines deleted...]
-    <t>2 397.26</t>
+    <t>3 000.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 608.22</t>
+    <t>3 058.90</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 713.01</t>
+    <t>2 372.95</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
+    <t>2 634.83</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 330.45</t>
+    <t>2 339.02</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 860.27</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 766.10</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 239.04</t>
+  </si>
+  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>12 020.94</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 821.00</t>
+    <t>2 522.53</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 687.50</t>
-[...5 lines deleted...]
-    <t>BPCE SA 16/01/2037</t>
+    <t>5 592.03</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 293.84</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>4 295.89</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 818.34</t>
+    <t>2 561.49</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>4 614.81</t>
+    <t>6 245.60</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 995.89</t>
+    <t>3 865.07</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 252.74</t>
+    <t>1 751.71</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>4 123.29</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
+    <t>1 069.18</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 384.25</t>
+    <t>7 639.73</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 096.65</t>
+    <t>2 686.73</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 273.95</t>
+    <t>2 913.92</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 619.18</t>
+    <t>3 134.25</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 622.60</t>
-[...8 lines deleted...]
-    <t>2 661.64</t>
+    <t>7 684.93</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 095.89</t>
+    <t>8 286.99</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
-    <t>CREDIT AGRICOLE SA 21/12/2049</t>
-[...2 lines deleted...]
-    <t>3 181.94</t>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>1 418.48</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 380.82</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 506.68</t>
+    <t>1 911.33</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 534.25</t>
+    <t>2 936.64</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 502.71</t>
+    <t>1 979.92</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 724.19</t>
+    <t>3 282.59</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>4 212.63</t>
+    <t>5 249.25</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>6 097.95</t>
+    <t>7 031.51</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 366.44</t>
+  </si>
+  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 817.81</t>
+    <t>6 815.75</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 874.64</t>
+    <t>7 944.53</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 459.59</t>
+    <t>2 894.18</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...8 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>1 775.34</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 481.75</t>
+    <t>5 539.07</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 142.47</t>
+    <t>2 689.73</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 087.62</t>
-[...5 lines deleted...]
-    <t>FINGRID OYJ 2.75 04/12/2029</t>
+    <t>1 675.18</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 426.13</t>
+  </si>
+  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 235.83</t>
-[...8 lines deleted...]
-    <t>2 856.08</t>
+    <t>2 640.00</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 647.26</t>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>5 945.21</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>6 943.15</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 304.79</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>10 571.92</t>
+    <t>12 261.99</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 134.85</t>
+    <t>2 754.22</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 731.51</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 654.14</t>
-[...5 lines deleted...]
-    <t>ING GROEP NV 09/06/2032</t>
+    <t>3 106.11</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>8 663.01</t>
+    <t>10 658.90</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 881.84</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>3 241.64</t>
+    <t>4 292.38</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>6 460.00</t>
+    <t>8 742.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 891.14</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 281.51</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>6 027.40</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 722.88</t>
+    <t>3 183.22</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 804.79</t>
-[...11 lines deleted...]
-    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+    <t>2 303.77</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 205.48</t>
+    <t>4 849.32</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>XS3070027522</t>
-[...5 lines deleted...]
-    <t>3 955.22</t>
+    <t>1 709.59</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 679.04</t>
+    <t>2 295.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 198.63</t>
+    <t>1 423.97</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>3 236.30</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 873.23</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>7 714.96</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 413.70</t>
+    <t>1 800.00</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>2 980.82</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AN7</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 769.58</t>
+    <t>3 314.23</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 074.52</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 551.45</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 770.74</t>
+    <t>8 945.10</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 877.74</t>
+    <t>4 557.79</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 048.63</t>
+    <t>5 917.81</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 010.30</t>
+    <t>5 002.32</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 047.95</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 274.66</t>
+    <t>2 709.25</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 460.32</t>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 032.36</t>
+    <t>1 481.63</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 378.08</t>
+    <t>3 376.03</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>9 647.26</t>
+    <t>11 662.47</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>6 953.78</t>
-[...17 lines deleted...]
-    <t>5 326.03</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 903.36</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 291.10</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 581.16</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 282.64</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>4 602.74</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...74 lines deleted...]
-    <t>3 376.71</t>
+    <t>1 924.73</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 762.16</t>
+  </si>
+  <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 294.58</t>
+    <t>2 634.23</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 734.38</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 313.70</t>
-[...8 lines deleted...]
-    <t>3 963.01</t>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 465.75</t>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>1 473.29</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 118.47</t>
+    <t>1 327.07</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 523.97</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 144.36</t>
+    <t>3 956.37</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2416,154 +2455,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21467.2306</v>
+        <v>21573.492</v>
       </c>
       <c r="D2">
-        <v>2695.24</v>
+        <v>2699.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>57859355.32</v>
+        <v>58235092.91</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>57859355.32</v>
+        <v>58235092.91</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1278.218</v>
+        <v>1267.618</v>
       </c>
       <c r="D3">
-        <v>3206.22</v>
+        <v>3214.12</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4098255.33</v>
+        <v>4074279.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4098255.33</v>
+        <v>4074279.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>102.75</v>
+        <v>102.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1027.55</v>
+        <v>1029.88</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1027.55</v>
+        <v>1029.88</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P264"/>
+  <dimension ref="A1:P276"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O264" sqref="O264"/>
+      <selection activeCell="O276" sqref="O276"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2582,13189 +2621,13789 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4917.0</v>
+        <v>4844.0</v>
       </c>
       <c r="D2" s="1">
-        <v>68.02</v>
+        <v>77.9</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332235103</v>
+        <v>60.1332225434</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>318275.06</v>
+        <v>313549.8</v>
       </c>
       <c r="I2" s="1">
-        <v>52085.76</v>
+        <v>96476.93</v>
       </c>
       <c r="J2" s="1">
-        <v>16.365014588325</v>
+        <v>30.769252603574</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>370360.82</v>
+        <v>410026.73</v>
       </c>
       <c r="N2" s="1">
-        <v>370360.82</v>
+        <v>410026.73</v>
       </c>
       <c r="O2" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>79.0</v>
+        <v>105.0</v>
       </c>
       <c r="D3" s="1">
-        <v>935.0</v>
+        <v>975.1</v>
       </c>
       <c r="E3" s="1">
-        <v>1569.2481012658</v>
+        <v>1384.4528571429</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>123970.6</v>
+        <v>145367.55</v>
       </c>
       <c r="I3" s="1">
-        <v>-50105.6</v>
+        <v>-42982.05</v>
       </c>
       <c r="J3" s="1">
-        <v>-40.417324752804</v>
+        <v>-29.567843717528</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>73865.0</v>
+        <v>102385.5</v>
       </c>
       <c r="N3" s="1">
-        <v>73865.0</v>
+        <v>102385.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1593.0</v>
+        <v>1827.0</v>
       </c>
       <c r="D4" s="1">
-        <v>177.9</v>
+        <v>165.92</v>
       </c>
       <c r="E4" s="1">
-        <v>162.4166541117</v>
+        <v>162.8842090859</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>258729.73</v>
+        <v>297589.45</v>
       </c>
       <c r="I4" s="1">
-        <v>24664.97</v>
+        <v>5546.39</v>
       </c>
       <c r="J4" s="1">
-        <v>9.5331023612942</v>
+        <v>1.8637723884365</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>283394.7</v>
+        <v>303135.84</v>
       </c>
       <c r="N4" s="1">
-        <v>283394.7</v>
+        <v>303135.84</v>
       </c>
       <c r="O4" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>2573.0</v>
+        <v>6095.0</v>
       </c>
       <c r="D5" s="1">
-        <v>52.54</v>
+        <v>59.3</v>
       </c>
       <c r="E5" s="1">
-        <v>60.616066848</v>
+        <v>73.7148826907</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>155965.14</v>
+        <v>397438.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-20779.72</v>
+        <v>-4704.26</v>
       </c>
       <c r="J5" s="1">
-        <v>-13.323310580813</v>
+        <v>-1.1836441993103</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>135185.42</v>
+        <v>392734.43</v>
       </c>
       <c r="N5" s="1">
-        <v>135185.42</v>
+        <v>392734.43</v>
       </c>
       <c r="O5" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>6187.0</v>
+        <v>1020.0</v>
       </c>
       <c r="D6" s="1">
-        <v>63.06</v>
+        <v>388.0</v>
       </c>
       <c r="E6" s="1">
-        <v>73.7148828188</v>
+        <v>263.1028921569</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G6">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>403437.76</v>
+        <v>268364.95</v>
       </c>
       <c r="I6" s="1">
-        <v>28600.58</v>
+        <v>127395.05</v>
       </c>
       <c r="J6" s="1">
-        <v>7.089217429722</v>
+        <v>47.470822847768</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>432038.34</v>
+        <v>395760.0</v>
       </c>
       <c r="N6" s="1">
-        <v>432038.34</v>
+        <v>395760.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>1035.0</v>
+        <v>9708.0</v>
       </c>
       <c r="D7" s="1">
-        <v>354.4</v>
+        <v>16.52</v>
       </c>
       <c r="E7" s="1">
-        <v>263.1028888889</v>
+        <v>32.4873990523</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>272311.49</v>
+        <v>315387.67</v>
       </c>
       <c r="I7" s="1">
-        <v>94492.51</v>
+        <v>-155011.51</v>
       </c>
       <c r="J7" s="1">
-        <v>34.7001553258</v>
+        <v>-49.149514944576</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>366804.0</v>
+        <v>160376.16</v>
       </c>
       <c r="N7" s="1">
-        <v>366804.0</v>
+        <v>160376.16</v>
       </c>
       <c r="O7" s="1">
-        <v>0.59</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>9855.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.8</v>
+        <v>50.18</v>
       </c>
       <c r="E8" s="1">
-        <v>32.4873992897</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>320163.32</v>
+        <v>155479.79</v>
       </c>
       <c r="I8" s="1">
-        <v>-75759.32</v>
+        <v>-42424.25</v>
       </c>
       <c r="J8" s="1">
-        <v>-23.662710644055</v>
+        <v>-27.286022189765</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>244404.0</v>
+        <v>113055.54</v>
       </c>
       <c r="N8" s="1">
-        <v>244404.0</v>
+        <v>113055.54</v>
       </c>
       <c r="O8" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>2253.0</v>
+        <v>3830.0</v>
       </c>
       <c r="D9" s="1">
-        <v>53.62</v>
+        <v>62.16</v>
       </c>
       <c r="E9" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519425587</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>155479.79</v>
+        <v>192464.94</v>
       </c>
       <c r="I9" s="1">
-        <v>-34673.93</v>
+        <v>45607.86</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.301245711742</v>
+        <v>23.696710684034</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>120805.86</v>
+        <v>238072.8</v>
       </c>
       <c r="N9" s="1">
-        <v>120805.86</v>
+        <v>238072.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>2709.0</v>
+        <v>3374.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.32</v>
+        <v>40.78</v>
       </c>
       <c r="E10" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>124975.36</v>
+        <v>122678.64</v>
       </c>
       <c r="I10" s="1">
-        <v>46558.52</v>
+        <v>14913.08</v>
       </c>
       <c r="J10" s="1">
-        <v>37.254159539929</v>
+        <v>12.156215621562</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>171533.88</v>
+        <v>137591.72</v>
       </c>
       <c r="N10" s="1">
-        <v>171533.88</v>
+        <v>137591.72</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3425.0</v>
+        <v>246.0</v>
       </c>
       <c r="D11" s="1">
-        <v>36.74</v>
+        <v>666.2</v>
       </c>
       <c r="E11" s="1">
-        <v>36.36</v>
+        <v>674.7808130081</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124533.0</v>
+        <v>165996.08</v>
       </c>
       <c r="I11" s="1">
-        <v>1301.5</v>
+        <v>-2110.88</v>
       </c>
       <c r="J11" s="1">
-        <v>1.045104510451</v>
+        <v>-1.2716444870264</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>125834.5</v>
+        <v>163885.2</v>
       </c>
       <c r="N11" s="1">
-        <v>125834.5</v>
+        <v>163885.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>175.0</v>
+        <v>1074.0</v>
       </c>
       <c r="D12" s="1">
-        <v>639.2</v>
+        <v>1249.6</v>
       </c>
       <c r="E12" s="1">
-        <v>703.8</v>
+        <v>447.23</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>123165.0</v>
+        <v>480325.02</v>
       </c>
       <c r="I12" s="1">
-        <v>-11305.0</v>
+        <v>861745.38</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.1787439613527</v>
+        <v>179.4088053127</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>111860.0</v>
+        <v>1342070.4</v>
       </c>
       <c r="N12" s="1">
-        <v>111860.0</v>
+        <v>1342070.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>2.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>1066.0</v>
+        <v>7944.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1200.0</v>
+        <v>187.95</v>
       </c>
       <c r="E13" s="1">
-        <v>430.4675422139</v>
+        <v>163.15</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H13" s="1">
-        <v>458878.4</v>
+        <v>118079.99</v>
       </c>
       <c r="I13" s="1">
-        <v>820321.6</v>
+        <v>19835.66</v>
       </c>
       <c r="J13" s="1">
-        <v>178.76666236633</v>
+        <v>16.798493970062</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1279200.0</v>
+        <v>137915.65</v>
       </c>
       <c r="N13" s="1">
-        <v>1279200.0</v>
+        <v>137915.65</v>
       </c>
       <c r="O13" s="1">
-        <v>2.06</v>
+        <v>0.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8511.0</v>
+        <v>8384.0</v>
       </c>
       <c r="D14" s="1">
-        <v>38.17</v>
+        <v>41.03</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629068</v>
+        <v>27.1786629294</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>231317.6</v>
+        <v>227865.91</v>
       </c>
       <c r="I14" s="1">
-        <v>93547.27</v>
+        <v>116129.61</v>
       </c>
       <c r="J14" s="1">
-        <v>40.441051610427</v>
+        <v>50.964012124499</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>324864.87</v>
+        <v>343995.52</v>
       </c>
       <c r="N14" s="1">
-        <v>324864.87</v>
+        <v>343995.52</v>
       </c>
       <c r="O14" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>24131.0</v>
+        <v>20215.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.09</v>
+        <v>18.58</v>
       </c>
       <c r="E15" s="1">
-        <v>9.942215822</v>
+        <v>9.9422156814</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>239915.61</v>
+        <v>200981.89</v>
       </c>
       <c r="I15" s="1">
-        <v>220745.18</v>
+        <v>174612.81</v>
       </c>
       <c r="J15" s="1">
-        <v>92.009511177701</v>
+        <v>86.879872609418</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>460660.79</v>
+        <v>375594.7</v>
       </c>
       <c r="N15" s="1">
-        <v>460660.79</v>
+        <v>375594.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.74</v>
+        <v>0.6</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>49171.0</v>
+        <v>48426.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.012</v>
+        <v>10.198</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281121</v>
+        <v>8.8787281626</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>436575.94</v>
+        <v>429961.29</v>
       </c>
       <c r="I16" s="1">
-        <v>55724.11</v>
+        <v>63887.06</v>
       </c>
       <c r="J16" s="1">
-        <v>12.76389853275</v>
+        <v>14.858793450917</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>492300.05</v>
+        <v>493848.35</v>
       </c>
       <c r="N16" s="1">
-        <v>492300.05</v>
+        <v>493848.35</v>
       </c>
       <c r="O16" s="1">
         <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1228.0</v>
+        <v>1676.0</v>
       </c>
       <c r="D17" s="1">
-        <v>95.05</v>
+        <v>70.95</v>
       </c>
       <c r="E17" s="1">
-        <v>94.8537052117</v>
+        <v>93.5596420048</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>116480.35</v>
+        <v>156805.96</v>
       </c>
       <c r="I17" s="1">
-        <v>241.05</v>
+        <v>-37893.76</v>
       </c>
       <c r="J17" s="1">
-        <v>0.20694477652239</v>
+        <v>-24.16602022015</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>116721.4</v>
+        <v>118912.2</v>
       </c>
       <c r="N17" s="1">
-        <v>116721.4</v>
+        <v>118912.2</v>
       </c>
       <c r="O17" s="1">
         <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2400.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.4</v>
+        <v>79.34</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850458333</v>
+        <v>80.6850465313</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>193644.11</v>
+        <v>190739.45</v>
       </c>
       <c r="I18" s="1">
-        <v>-684.11</v>
+        <v>-3179.69</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.35328211118841</v>
+        <v>-1.6670332225452</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>192960.0</v>
+        <v>187559.76</v>
       </c>
       <c r="N18" s="1">
-        <v>192960.0</v>
+        <v>187559.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2694.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D19" s="1">
-        <v>88.37</v>
+        <v>89.01</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989383816</v>
+        <v>77.4989374529</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>208782.14</v>
+        <v>205682.18</v>
       </c>
       <c r="I19" s="1">
-        <v>29286.64</v>
+        <v>30550.36</v>
       </c>
       <c r="J19" s="1">
-        <v>14.027368432951</v>
+        <v>14.853187573177</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>238068.78</v>
+        <v>236232.54</v>
       </c>
       <c r="N19" s="1">
-        <v>238068.78</v>
+        <v>236232.54</v>
       </c>
       <c r="O19" s="1">
         <v>0.38</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>74.0</v>
+        <v>88966.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.18</v>
+        <v>11.196</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2048648649</v>
+        <v>11.2859324911</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>829.16</v>
+        <v>1004064.27</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.84</v>
+        <v>-8000.93</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.22191133195041</v>
+        <v>-0.79685436869494</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>827.32</v>
+        <v>996063.34</v>
       </c>
       <c r="N20" s="1">
-        <v>827.32</v>
+        <v>996063.34</v>
       </c>
       <c r="O20" s="1">
-        <v>0.0</v>
+        <v>1.6</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>239626.0</v>
+        <v>215814.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.734</v>
+        <v>10.66</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754526</v>
+        <v>10.7596754613</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>2578297.99</v>
+        <v>2322088.6</v>
       </c>
       <c r="I21" s="1">
-        <v>-6152.51</v>
+        <v>-21511.36</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.23862680046537</v>
+        <v>-0.92637981169194</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2572145.48</v>
+        <v>2300577.24</v>
       </c>
       <c r="N21" s="1">
-        <v>2572145.48</v>
+        <v>2300577.24</v>
       </c>
       <c r="O21" s="1">
-        <v>4.15</v>
+        <v>3.69</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2068.0</v>
       </c>
       <c r="D22" s="1">
-        <v>657.0</v>
+        <v>531.0</v>
       </c>
       <c r="E22" s="1">
         <v>672.8</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="G22">
-        <v>10.64</v>
+        <v>10.83</v>
       </c>
       <c r="H22" s="1">
         <v>130281.74</v>
       </c>
       <c r="I22" s="1">
-        <v>-2550.61</v>
+        <v>-28849.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.9577647642716</v>
+        <v>-22.143747849852</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>127731.13</v>
+        <v>101432.48</v>
       </c>
       <c r="N22" s="1">
-        <v>127731.13</v>
+        <v>101432.48</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1332.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D23" s="1">
-        <v>105.35</v>
+        <v>99.1</v>
       </c>
       <c r="E23" s="1">
-        <v>152.3323798799</v>
+        <v>139.8197008055</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>202906.73</v>
+        <v>243006.64</v>
       </c>
       <c r="I23" s="1">
-        <v>-62580.53</v>
+        <v>-70770.84</v>
       </c>
       <c r="J23" s="1">
-        <v>-30.842017906454</v>
+        <v>-29.123006679982</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>140326.2</v>
+        <v>172235.8</v>
       </c>
       <c r="N23" s="1">
-        <v>140326.2</v>
+        <v>172235.8</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
-        <v>1315.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D24" s="1">
-        <v>900.8</v>
+        <v>803.8</v>
       </c>
       <c r="E24" s="1">
         <v>878.6</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
       <c r="G24">
         <v>7.47</v>
       </c>
       <c r="H24" s="1">
-        <v>154695.52</v>
+        <v>152342.74</v>
       </c>
       <c r="I24" s="1">
-        <v>3847.21</v>
+        <v>-13049.03</v>
       </c>
       <c r="J24" s="1">
-        <v>2.4869563126327</v>
+        <v>-8.5655739157639</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>158542.73</v>
+        <v>139293.71</v>
       </c>
       <c r="N24" s="1">
-        <v>158542.73</v>
+        <v>139293.71</v>
       </c>
       <c r="O24" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3593.0</v>
+        <v>7104.0</v>
       </c>
       <c r="D25" s="1">
-        <v>74.12</v>
+        <v>33.94</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049679933</v>
+        <v>30.785</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>307219.35</v>
+        <v>218696.64</v>
       </c>
       <c r="I25" s="1">
-        <v>-40906.19</v>
+        <v>22413.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-13.314978369689</v>
+        <v>10.248497644957</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>266313.16</v>
+        <v>241109.76</v>
       </c>
       <c r="N25" s="1">
-        <v>266313.16</v>
+        <v>241109.76</v>
       </c>
       <c r="O25" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1902.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D26" s="1">
-        <v>142.4</v>
+        <v>77.54</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228023134</v>
+        <v>85.5049675049</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>288562.9</v>
+        <v>302602.08</v>
       </c>
       <c r="I26" s="1">
-        <v>11359.36</v>
+        <v>-28188.02</v>
       </c>
       <c r="J26" s="1">
-        <v>3.9365282231361</v>
+        <v>-9.3152102589645</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>299922.26</v>
+        <v>274414.06</v>
       </c>
       <c r="N26" s="1">
-        <v>299922.26</v>
+        <v>274414.06</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2511.0</v>
+        <v>1874.0</v>
       </c>
       <c r="D27" s="1">
-        <v>69.3</v>
+        <v>150.3</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652130625</v>
+        <v>142.3228014941</v>
       </c>
       <c r="F27" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
-        <v>185475.55</v>
+        <v>284314.87</v>
       </c>
       <c r="I27" s="1">
-        <v>-11463.25</v>
+        <v>21739.89</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.1804642175209</v>
+        <v>7.646413288197</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>174012.3</v>
+        <v>306054.76</v>
       </c>
       <c r="N27" s="1">
-        <v>174012.3</v>
+        <v>306054.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>6714.0</v>
+        <v>2474.0</v>
       </c>
       <c r="D28" s="1">
-        <v>18.025</v>
+        <v>67.56</v>
       </c>
       <c r="E28" s="1">
-        <v>17.6464060173</v>
+        <v>73.865214228</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>118477.97</v>
+        <v>182742.54</v>
       </c>
       <c r="I28" s="1">
-        <v>2541.88</v>
+        <v>-15599.1</v>
       </c>
       <c r="J28" s="1">
-        <v>2.1454452671665</v>
+        <v>-8.5361076846146</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>121019.85</v>
+        <v>167143.44</v>
       </c>
       <c r="N28" s="1">
-        <v>121019.85</v>
+        <v>167143.44</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>4538.0</v>
+        <v>6614.0</v>
       </c>
       <c r="D29" s="1">
-        <v>27.46</v>
+        <v>19.595</v>
       </c>
       <c r="E29" s="1">
-        <v>30.675</v>
+        <v>17.6464061083</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>139203.15</v>
+        <v>116713.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-14589.67</v>
+        <v>12888.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-10.480847595762</v>
+        <v>11.042440482163</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>124613.48</v>
+        <v>129601.33</v>
       </c>
       <c r="N29" s="1">
-        <v>124613.48</v>
+        <v>129601.33</v>
       </c>
       <c r="O29" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>679.0</v>
+        <v>4470.0</v>
       </c>
       <c r="D30" s="1">
-        <v>240.8</v>
+        <v>27.06</v>
       </c>
       <c r="E30" s="1">
-        <v>217.0630044183</v>
+        <v>30.675</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>147385.78</v>
+        <v>137117.25</v>
       </c>
       <c r="I30" s="1">
-        <v>16117.42</v>
+        <v>-16159.05</v>
       </c>
       <c r="J30" s="1">
-        <v>10.935532586658</v>
+        <v>-11.784841075795</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>163503.2</v>
+        <v>120958.2</v>
       </c>
       <c r="N30" s="1">
-        <v>163503.2</v>
+        <v>120958.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>10000.0</v>
+        <v>540.0</v>
       </c>
       <c r="D31" s="1">
-        <v>32.82</v>
+        <v>266.7</v>
       </c>
       <c r="E31" s="1">
-        <v>31.346321</v>
+        <v>217.0630185185</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>313463.21</v>
+        <v>117214.03</v>
       </c>
       <c r="I31" s="1">
-        <v>14736.79</v>
+        <v>26803.97</v>
       </c>
       <c r="J31" s="1">
-        <v>4.7012821696045</v>
+        <v>22.867544098603</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>328200.0</v>
+        <v>144018.0</v>
       </c>
       <c r="N31" s="1">
-        <v>328200.0</v>
+        <v>144018.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>3396.0</v>
+        <v>10653.0</v>
       </c>
       <c r="D32" s="1">
-        <v>56.5</v>
+        <v>27.61</v>
       </c>
       <c r="E32" s="1">
-        <v>100.2072025913</v>
+        <v>30.3917685159</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>340303.66</v>
+        <v>323763.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-148429.66</v>
+        <v>-29634.18</v>
       </c>
       <c r="J32" s="1">
-        <v>-43.616827394686</v>
+        <v>-9.1530327182331</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>191874.0</v>
+        <v>294129.33</v>
       </c>
       <c r="N32" s="1">
-        <v>191874.0</v>
+        <v>294129.33</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>5607.0</v>
+        <v>3345.0</v>
       </c>
       <c r="D33" s="1">
-        <v>19.12</v>
+        <v>64.4</v>
       </c>
       <c r="E33" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072017937</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99959.35</v>
+        <v>335193.09</v>
       </c>
       <c r="I33" s="1">
-        <v>7246.49</v>
+        <v>-119775.09</v>
       </c>
       <c r="J33" s="1">
-        <v>7.2494368960983</v>
+        <v>-35.733162041019</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>107205.84</v>
+        <v>215418.0</v>
       </c>
       <c r="N33" s="1">
-        <v>107205.84</v>
+        <v>215418.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>37356.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.309</v>
+        <v>18.64</v>
       </c>
       <c r="E34" s="1">
-        <v>4.2959944855</v>
+        <v>17.8275995655</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>160481.17</v>
+        <v>98479.66</v>
       </c>
       <c r="I34" s="1">
-        <v>485.83</v>
+        <v>4487.7</v>
       </c>
       <c r="J34" s="1">
-        <v>0.30273333625372</v>
+        <v>4.5569816142745</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>160967.0</v>
+        <v>102967.36</v>
       </c>
       <c r="N34" s="1">
-        <v>160967.0</v>
+        <v>102967.36</v>
       </c>
       <c r="O34" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>62330.0</v>
+        <v>48519.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.601</v>
+        <v>4.535</v>
       </c>
       <c r="E35" s="1">
-        <v>7.4988986042</v>
+        <v>4.3385457244</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>467406.35</v>
+        <v>210501.9</v>
       </c>
       <c r="I35" s="1">
-        <v>131023.98</v>
+        <v>9531.77</v>
       </c>
       <c r="J35" s="1">
-        <v>28.032135207406</v>
+        <v>4.5281158982413</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>598430.33</v>
+        <v>220033.67</v>
       </c>
       <c r="N35" s="1">
-        <v>598430.33</v>
+        <v>220033.67</v>
       </c>
       <c r="O35" s="1">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>2031.0</v>
+        <v>1369.0</v>
       </c>
       <c r="D36" s="1">
-        <v>97.15</v>
+        <v>139.9</v>
       </c>
       <c r="E36" s="1">
-        <v>104.5896996553</v>
+        <v>132.9156026297</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>212421.68</v>
+        <v>181961.46</v>
       </c>
       <c r="I36" s="1">
-        <v>-15110.03</v>
+        <v>9561.64</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.113224036266</v>
+        <v>5.2547610906178</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>197311.65</v>
+        <v>191523.1</v>
       </c>
       <c r="N36" s="1">
-        <v>197311.65</v>
+        <v>191523.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1301.0</v>
+        <v>49221.0</v>
       </c>
       <c r="D37" s="1">
-        <v>213.0</v>
+        <v>9.821</v>
       </c>
       <c r="E37" s="1">
-        <v>212.7660184473</v>
+        <v>7.4988986408</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>276808.59</v>
+        <v>369103.29</v>
       </c>
       <c r="I37" s="1">
-        <v>304.41</v>
+        <v>114296.15</v>
       </c>
       <c r="J37" s="1">
-        <v>0.1099712982173</v>
+        <v>30.965898461647</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>277113.0</v>
+        <v>483399.44</v>
       </c>
       <c r="N37" s="1">
-        <v>277113.0</v>
+        <v>483399.44</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1206.0</v>
+        <v>5815.0</v>
       </c>
       <c r="D38" s="1">
-        <v>201.6</v>
+        <v>28.28</v>
       </c>
       <c r="E38" s="1">
-        <v>145.8824295191</v>
+        <v>27.1004987102</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>175934.21</v>
+        <v>157589.4</v>
       </c>
       <c r="I38" s="1">
-        <v>67195.39</v>
+        <v>6858.8</v>
       </c>
       <c r="J38" s="1">
-        <v>38.193475845317</v>
+        <v>4.35232318925</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>243129.6</v>
+        <v>164448.2</v>
       </c>
       <c r="N38" s="1">
-        <v>243129.6</v>
+        <v>164448.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>10183.0</v>
+        <v>1198.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.28</v>
+        <v>99.75</v>
       </c>
       <c r="E39" s="1">
-        <v>35.2736354709</v>
+        <v>104.5896994992</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359191.43</v>
+        <v>125298.46</v>
       </c>
       <c r="I39" s="1">
-        <v>-20301.19</v>
+        <v>-5797.96</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.6519137998365</v>
+        <v>-4.6273194419149</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>338890.24</v>
+        <v>119500.5</v>
       </c>
       <c r="N39" s="1">
-        <v>338890.24</v>
+        <v>119500.5</v>
       </c>
       <c r="O39" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>23.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2829.0</v>
+        <v>185.7</v>
       </c>
       <c r="E40" s="1">
-        <v>2988.0</v>
+        <v>212.7660218409</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>75018.01</v>
+        <v>272766.04</v>
       </c>
       <c r="I40" s="1">
-        <v>-2965.52</v>
+        <v>-34698.64</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.9530774010134</v>
+        <v>-12.721026415165</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>72052.49</v>
+        <v>238067.4</v>
       </c>
       <c r="N40" s="1">
-        <v>72052.49</v>
+        <v>238067.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>2417.0</v>
+        <v>11487.0</v>
       </c>
       <c r="D41" s="1">
-        <v>73.08</v>
+        <v>37.89</v>
       </c>
       <c r="E41" s="1">
-        <v>68.4870583368</v>
+        <v>35.1768433882</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>165533.22</v>
+        <v>404076.4</v>
       </c>
       <c r="I41" s="1">
-        <v>11101.14</v>
+        <v>31166.03</v>
       </c>
       <c r="J41" s="1">
-        <v>6.7062913413996</v>
+        <v>7.7129052822684</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>176634.36</v>
+        <v>435242.43</v>
       </c>
       <c r="N41" s="1">
-        <v>176634.36</v>
+        <v>435242.43</v>
       </c>
       <c r="O41" s="1">
-        <v>0.29</v>
+        <v>0.7</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>23.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1948.0</v>
+        <v>2814.0</v>
       </c>
       <c r="E42" s="1">
-        <v>2309.3461538462</v>
+        <v>2988.0</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>240172.0</v>
+        <v>75018.01</v>
       </c>
       <c r="I42" s="1">
-        <v>-37580.0</v>
+        <v>-4690.94</v>
       </c>
       <c r="J42" s="1">
-        <v>-15.647119564312</v>
+        <v>-6.2530850924998</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>202592.0</v>
+        <v>70327.07</v>
       </c>
       <c r="N42" s="1">
-        <v>202592.0</v>
+        <v>70327.07</v>
       </c>
       <c r="O42" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>24256.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.425</v>
+        <v>64.68</v>
       </c>
       <c r="E43" s="1">
-        <v>15.660905343</v>
+        <v>68.4870600588</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>379870.92</v>
+        <v>163067.69</v>
       </c>
       <c r="I43" s="1">
-        <v>91301.88</v>
+        <v>-9064.61</v>
       </c>
       <c r="J43" s="1">
-        <v>24.034974827765</v>
+        <v>-5.5588019919826</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>471172.8</v>
+        <v>154003.08</v>
       </c>
       <c r="N43" s="1">
-        <v>471172.8</v>
+        <v>154003.08</v>
       </c>
       <c r="O43" s="1">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>3404.0</v>
+        <v>102.0</v>
       </c>
       <c r="D44" s="1">
-        <v>52.46</v>
+        <v>1648.0</v>
       </c>
       <c r="E44" s="1">
-        <v>48.0144300823</v>
+        <v>2309.3461764706</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>163441.12</v>
+        <v>235553.31</v>
       </c>
       <c r="I44" s="1">
-        <v>15132.72</v>
+        <v>-67457.31</v>
       </c>
       <c r="J44" s="1">
-        <v>9.2588205465063</v>
+        <v>-28.637810268937</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>178573.84</v>
+        <v>168096.0</v>
       </c>
       <c r="N44" s="1">
-        <v>178573.84</v>
+        <v>168096.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>9451.0</v>
+        <v>15157.0</v>
       </c>
       <c r="D45" s="1">
-        <v>41.315</v>
+        <v>19.925</v>
       </c>
       <c r="E45" s="1">
-        <v>29.8435234367</v>
+        <v>15.6609051923</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>282051.14</v>
+        <v>237372.34</v>
       </c>
       <c r="I45" s="1">
-        <v>108416.93</v>
+        <v>64630.89</v>
       </c>
       <c r="J45" s="1">
-        <v>38.438749086425</v>
+        <v>27.227641603061</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>390468.07</v>
+        <v>302003.23</v>
       </c>
       <c r="N45" s="1">
-        <v>390468.07</v>
+        <v>302003.23</v>
       </c>
       <c r="O45" s="1">
-        <v>0.63</v>
+        <v>0.48</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>14284.0</v>
+        <v>1982.0</v>
       </c>
       <c r="D46" s="1">
-        <v>23.405</v>
+        <v>47.68</v>
       </c>
       <c r="E46" s="1">
-        <v>13.0022220666</v>
+        <v>47.3196770938</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>185723.74</v>
+        <v>93787.6</v>
       </c>
       <c r="I46" s="1">
-        <v>148593.28</v>
+        <v>714.16</v>
       </c>
       <c r="J46" s="1">
-        <v>80.007693146821</v>
+        <v>0.76146526832972</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>334317.02</v>
+        <v>94501.76</v>
       </c>
       <c r="N46" s="1">
-        <v>334317.02</v>
+        <v>94501.76</v>
       </c>
       <c r="O46" s="1">
-        <v>0.54</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>85020.0</v>
+        <v>3353.0</v>
       </c>
       <c r="D47" s="1">
-        <v>5.363</v>
+        <v>52.56</v>
       </c>
       <c r="E47" s="1">
-        <v>5.260770407</v>
+        <v>48.0144288697</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>447270.7</v>
+        <v>160992.38</v>
       </c>
       <c r="I47" s="1">
-        <v>8691.56</v>
+        <v>15241.3</v>
       </c>
       <c r="J47" s="1">
-        <v>1.9432437671415</v>
+        <v>9.4670940326492</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>455962.26</v>
+        <v>176233.68</v>
       </c>
       <c r="N47" s="1">
-        <v>455962.26</v>
+        <v>176233.68</v>
       </c>
       <c r="O47" s="1">
-        <v>0.74</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1757.0</v>
+        <v>8458.0</v>
       </c>
       <c r="D48" s="1">
-        <v>110.75</v>
+        <v>54.15</v>
       </c>
       <c r="E48" s="1">
-        <v>117.9</v>
+        <v>29.8435232916</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>207150.3</v>
+        <v>252416.52</v>
       </c>
       <c r="I48" s="1">
-        <v>-12562.55</v>
+        <v>205584.18</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.0644614079729</v>
+        <v>81.446404538023</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>194587.75</v>
+        <v>458000.7</v>
       </c>
       <c r="N48" s="1">
-        <v>194587.75</v>
+        <v>458000.7</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>1764.0</v>
+        <v>10222.0</v>
       </c>
       <c r="D49" s="1">
-        <v>70.0</v>
+        <v>23.845</v>
       </c>
       <c r="E49" s="1">
-        <v>86.5095068027</v>
+        <v>13.0022216787</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>152602.77</v>
+        <v>132908.71</v>
       </c>
       <c r="I49" s="1">
-        <v>-29122.77</v>
+        <v>110834.88</v>
       </c>
       <c r="J49" s="1">
-        <v>-19.084037596434</v>
+        <v>83.391735575494</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>123480.0</v>
+        <v>243743.59</v>
       </c>
       <c r="N49" s="1">
-        <v>123480.0</v>
+        <v>243743.59</v>
       </c>
       <c r="O49" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1457.0</v>
+        <v>83731.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.6</v>
+        <v>5.659</v>
       </c>
       <c r="E50" s="1">
-        <v>98.9054975978</v>
+        <v>5.2607704434</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>144105.31</v>
+        <v>440489.57</v>
       </c>
       <c r="I50" s="1">
-        <v>9753.89</v>
+        <v>33344.16</v>
       </c>
       <c r="J50" s="1">
-        <v>6.7685847246018</v>
+        <v>7.5697955799498</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>153859.2</v>
+        <v>473833.73</v>
       </c>
       <c r="N50" s="1">
-        <v>153859.2</v>
+        <v>473833.73</v>
       </c>
       <c r="O50" s="1">
-        <v>0.25</v>
+        <v>0.76</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>58846.0</v>
+        <v>1731.0</v>
       </c>
       <c r="D51" s="1">
-        <v>4.729</v>
+        <v>112.7</v>
       </c>
       <c r="E51" s="1">
-        <v>3.5730685178</v>
+        <v>117.9</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>210260.79</v>
+        <v>204084.9</v>
       </c>
       <c r="I51" s="1">
-        <v>68021.94</v>
+        <v>-9001.2</v>
       </c>
       <c r="J51" s="1">
-        <v>32.351224400898</v>
+        <v>-4.4105173876166</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>278282.73</v>
+        <v>195083.7</v>
       </c>
       <c r="N51" s="1">
-        <v>278282.73</v>
+        <v>195083.7</v>
       </c>
       <c r="O51" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>5101.0</v>
+        <v>456.0</v>
       </c>
       <c r="D52" s="1">
-        <v>25.02</v>
+        <v>240.05</v>
       </c>
       <c r="E52" s="1">
-        <v>24.58</v>
+        <v>258.371754386</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>125382.58</v>
+        <v>117817.52</v>
       </c>
       <c r="I52" s="1">
-        <v>2244.44</v>
+        <v>-8354.72</v>
       </c>
       <c r="J52" s="1">
-        <v>1.7900732302685</v>
+        <v>-7.091237364358</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>127627.02</v>
+        <v>109462.8</v>
       </c>
       <c r="N52" s="1">
-        <v>127627.02</v>
+        <v>109462.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>2033.0</v>
+        <v>1738.0</v>
       </c>
       <c r="D53" s="1">
-        <v>167.36</v>
+        <v>67.45</v>
       </c>
       <c r="E53" s="1">
-        <v>120.0435956714</v>
+        <v>86.5095051784</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>244048.63</v>
+        <v>150353.52</v>
       </c>
       <c r="I53" s="1">
-        <v>96194.25</v>
+        <v>-33125.42</v>
       </c>
       <c r="J53" s="1">
-        <v>39.416017209357</v>
+        <v>-22.031689048584</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>340242.88</v>
+        <v>117228.1</v>
       </c>
       <c r="N53" s="1">
-        <v>340242.88</v>
+        <v>117228.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>708.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.15</v>
+        <v>99.2</v>
       </c>
       <c r="E54" s="1">
-        <v>97.098319209</v>
+        <v>98.9054982578</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>68745.61</v>
+        <v>141929.39</v>
       </c>
       <c r="I54" s="1">
-        <v>30480.59</v>
+        <v>422.61</v>
       </c>
       <c r="J54" s="1">
-        <v>44.338234834195</v>
+        <v>0.29776073863208</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>99226.2</v>
+        <v>142352.0</v>
       </c>
       <c r="N54" s="1">
-        <v>99226.2</v>
+        <v>142352.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>450.0</v>
+        <v>57955.0</v>
       </c>
       <c r="D55" s="1">
-        <v>496.5</v>
+        <v>4.661</v>
       </c>
       <c r="E55" s="1">
-        <v>478.8866222222</v>
+        <v>3.5730685877</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G55">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>211105.08</v>
+        <v>207077.19</v>
       </c>
       <c r="I55" s="1">
-        <v>36306.47</v>
+        <v>63051.07</v>
       </c>
       <c r="J55" s="1">
-        <v>17.198292907021</v>
+        <v>30.448100053898</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>247411.55</v>
+        <v>270128.26</v>
       </c>
       <c r="N55" s="1">
-        <v>247411.55</v>
+        <v>270128.26</v>
       </c>
       <c r="O55" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>779.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D56" s="1">
-        <v>363.05</v>
+        <v>23.29</v>
       </c>
       <c r="E56" s="1">
-        <v>398.6110397946</v>
+        <v>24.58</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>310518.0</v>
+        <v>123514.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-27702.05</v>
+        <v>-6482.25</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.9212380602735</v>
+        <v>-5.2481692432872</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>282815.95</v>
+        <v>117032.25</v>
       </c>
       <c r="N56" s="1">
-        <v>282815.95</v>
+        <v>117032.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>675.0</v>
+        <v>2003.0</v>
       </c>
       <c r="D57" s="1">
-        <v>504.5</v>
+        <v>188.36</v>
       </c>
       <c r="E57" s="1">
-        <v>641.9851851852</v>
+        <v>120.0435946081</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>433340.0</v>
+        <v>240447.32</v>
       </c>
       <c r="I57" s="1">
-        <v>-92802.5</v>
+        <v>136837.76</v>
       </c>
       <c r="J57" s="1">
-        <v>-21.415632067199</v>
+        <v>56.909663206061</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>340537.5</v>
+        <v>377285.08</v>
       </c>
       <c r="N57" s="1">
-        <v>340537.5</v>
+        <v>377285.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.55</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2424.0</v>
+        <v>959.0</v>
       </c>
       <c r="D58" s="1">
-        <v>111.0</v>
+        <v>152.5</v>
       </c>
       <c r="E58" s="1">
-        <v>128.812450495</v>
+        <v>109.6374348279</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>312241.38</v>
+        <v>105142.3</v>
       </c>
       <c r="I58" s="1">
-        <v>-43177.38</v>
+        <v>41105.2</v>
       </c>
       <c r="J58" s="1">
-        <v>-13.828205601705</v>
+        <v>39.094826725305</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>269064.0</v>
+        <v>146247.5</v>
       </c>
       <c r="N58" s="1">
-        <v>269064.0</v>
+        <v>146247.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>10868.0</v>
+        <v>443.0</v>
       </c>
       <c r="D59" s="1">
-        <v>16.14</v>
+        <v>479.8</v>
       </c>
       <c r="E59" s="1">
-        <v>11.7760222672</v>
+        <v>478.8866139955</v>
       </c>
       <c r="F59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G59">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H59" s="1">
-        <v>127981.81</v>
+        <v>207821.22</v>
       </c>
       <c r="I59" s="1">
-        <v>47427.71</v>
+        <v>23137.6</v>
       </c>
       <c r="J59" s="1">
-        <v>37.058164750131</v>
+        <v>11.133415538606</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>175409.52</v>
+        <v>230958.82</v>
       </c>
       <c r="N59" s="1">
-        <v>175409.52</v>
+        <v>230958.82</v>
       </c>
       <c r="O59" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2377.0</v>
+        <v>767.0</v>
       </c>
       <c r="D60" s="1">
-        <v>55.3</v>
+        <v>377.45</v>
       </c>
       <c r="E60" s="1">
-        <v>52.2037989062</v>
+        <v>398.6110430248</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>124088.43</v>
+        <v>305734.67</v>
       </c>
       <c r="I60" s="1">
-        <v>7359.67</v>
+        <v>-16230.52</v>
       </c>
       <c r="J60" s="1">
-        <v>5.9309880864799</v>
+        <v>-5.3086946272727</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>131448.1</v>
+        <v>289504.15</v>
       </c>
       <c r="N60" s="1">
-        <v>131448.1</v>
+        <v>289504.15</v>
       </c>
       <c r="O60" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>232.0</v>
+        <v>665.0</v>
       </c>
       <c r="D61" s="1">
-        <v>529.8</v>
+        <v>471.65</v>
       </c>
       <c r="E61" s="1">
-        <v>299.5556034483</v>
+        <v>641.9851879699</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>69496.9</v>
+        <v>426920.15</v>
       </c>
       <c r="I61" s="1">
-        <v>53416.7</v>
+        <v>-113272.9</v>
       </c>
       <c r="J61" s="1">
-        <v>76.86198952759</v>
+        <v>-26.532572894486</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>122913.6</v>
+        <v>313647.25</v>
       </c>
       <c r="N61" s="1">
-        <v>122913.6</v>
+        <v>313647.25</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>4048.0</v>
+        <v>3214.0</v>
       </c>
       <c r="D62" s="1">
-        <v>79.59</v>
+        <v>111.9</v>
       </c>
       <c r="E62" s="1">
-        <v>77.7892835968</v>
+        <v>124.19130056</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G62">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>334345.57</v>
+        <v>399150.84</v>
       </c>
       <c r="I62" s="1">
-        <v>22423.51</v>
+        <v>-39504.24</v>
       </c>
       <c r="J62" s="1">
-        <v>6.7066867373179</v>
+        <v>-9.8970704909452</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>356769.08</v>
+        <v>359646.6</v>
       </c>
       <c r="N62" s="1">
-        <v>356769.08</v>
+        <v>359646.6</v>
       </c>
       <c r="O62" s="1">
         <v>0.58</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>932.0</v>
+        <v>10705.0</v>
       </c>
       <c r="D63" s="1">
-        <v>121.1</v>
+        <v>15.13</v>
       </c>
       <c r="E63" s="1">
-        <v>79.9718133047</v>
+        <v>11.7760224194</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>74533.73</v>
+        <v>126062.32</v>
       </c>
       <c r="I63" s="1">
-        <v>38331.47</v>
+        <v>35904.33</v>
       </c>
       <c r="J63" s="1">
-        <v>51.428353310642</v>
+        <v>28.481413002712</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>112865.2</v>
+        <v>161966.65</v>
       </c>
       <c r="N63" s="1">
-        <v>112865.2</v>
+        <v>161966.65</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>2342.0</v>
       </c>
       <c r="D64" s="1">
-        <v>6.714</v>
+        <v>54.1</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>52.2038001708</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>122261.3</v>
       </c>
       <c r="I64" s="1">
-        <v>40265.16</v>
+        <v>4440.9</v>
       </c>
       <c r="J64" s="1">
-        <v>26.383551825929</v>
+        <v>3.6323022902587</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>192879.79</v>
+        <v>126702.2</v>
       </c>
       <c r="N64" s="1">
-        <v>192879.79</v>
+        <v>126702.2</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>229.0</v>
       </c>
       <c r="D65" s="1">
-        <v>122.0</v>
+        <v>551.8</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>299.5555895197</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>68598.23</v>
       </c>
       <c r="I65" s="1">
-        <v>48260.45</v>
+        <v>57763.97</v>
       </c>
       <c r="J65" s="1">
-        <v>9.7929927549169</v>
+        <v>84.206210568407</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>541066.39</v>
+        <v>126362.2</v>
       </c>
       <c r="N65" s="1">
-        <v>541066.39</v>
+        <v>126362.2</v>
       </c>
       <c r="O65" s="1">
-        <v>0.87</v>
+        <v>0.2</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>2908.0</v>
+        <v>4255.0</v>
       </c>
       <c r="D66" s="1">
-        <v>351.9</v>
+        <v>81.17</v>
       </c>
       <c r="E66" s="1">
-        <v>383.2</v>
+        <v>78.1808108108</v>
       </c>
       <c r="F66" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>149204.08</v>
+        <v>354858.92</v>
       </c>
       <c r="I66" s="1">
-        <v>-12240.26</v>
+        <v>20429.95</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.2037032767469</v>
+        <v>5.7572034542629</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>136963.82</v>
+        <v>375288.87</v>
       </c>
       <c r="N66" s="1">
-        <v>136963.82</v>
+        <v>375288.87</v>
       </c>
       <c r="O66" s="1">
-        <v>0.22</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>260.0</v>
+        <v>28292.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1070.89</v>
+        <v>8.946</v>
       </c>
       <c r="E67" s="1">
-        <v>1069.9022692308</v>
+        <v>5.3123999717</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>278174.59</v>
+        <v>150298.42</v>
       </c>
       <c r="I67" s="1">
-        <v>256.81</v>
+        <v>102801.81</v>
       </c>
       <c r="J67" s="1">
-        <v>0.092319719065641</v>
+        <v>68.398463536742</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>278431.4</v>
+        <v>253100.23</v>
       </c>
       <c r="N67" s="1">
-        <v>278431.4</v>
+        <v>253100.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>9347.0</v>
+        <v>3945.0</v>
       </c>
       <c r="D68" s="1">
-        <v>132.54</v>
+        <v>113.7</v>
       </c>
       <c r="E68" s="1">
-        <v>113.3271787739</v>
+        <v>114.3359011407</v>
       </c>
       <c r="F68" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>1059269.14</v>
+        <v>485423.08</v>
       </c>
       <c r="I68" s="1">
-        <v>179582.24</v>
+        <v>1968.53</v>
       </c>
       <c r="J68" s="1">
-        <v>16.953409970954</v>
+        <v>0.40552871940082</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1238851.38</v>
+        <v>487391.61</v>
       </c>
       <c r="N68" s="1">
-        <v>1238851.38</v>
+        <v>487391.61</v>
       </c>
       <c r="O68" s="1">
-        <v>2.0</v>
+        <v>0.78</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>2360.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D69" s="1">
-        <v>72.56</v>
+        <v>384.0</v>
       </c>
       <c r="E69" s="1">
-        <v>83.8</v>
+        <v>379.9730975986</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H69" s="1">
-        <v>197768.0</v>
+        <v>230887.53</v>
       </c>
       <c r="I69" s="1">
-        <v>-26526.4</v>
+        <v>2353.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.412887828162</v>
+        <v>1.0193707732938</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>171241.6</v>
+        <v>233241.13</v>
       </c>
       <c r="N69" s="1">
-        <v>171241.6</v>
+        <v>233241.13</v>
       </c>
       <c r="O69" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>3549.0</v>
+        <v>11417.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.65</v>
+        <v>161.2</v>
       </c>
       <c r="E70" s="1">
-        <v>45.4550014088</v>
+        <v>154.5313567487</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>161319.8</v>
+        <v>236106.58</v>
       </c>
       <c r="I70" s="1">
-        <v>4241.05</v>
+        <v>10174.34</v>
       </c>
       <c r="J70" s="1">
-        <v>2.6289705293461</v>
+        <v>4.3092149316635</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>165560.85</v>
+        <v>246280.92</v>
       </c>
       <c r="N70" s="1">
-        <v>165560.85</v>
+        <v>246280.92</v>
       </c>
       <c r="O70" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2409.0</v>
+        <v>1184.0</v>
       </c>
       <c r="D71" s="1">
-        <v>74.78</v>
+        <v>1073.54</v>
       </c>
       <c r="E71" s="1">
-        <v>102.5715068493</v>
+        <v>1072.8262584459</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>247094.76</v>
+        <v>1270226.29</v>
       </c>
       <c r="I71" s="1">
-        <v>-66949.74</v>
+        <v>845.07</v>
       </c>
       <c r="J71" s="1">
-        <v>-27.094763158879</v>
+        <v>0.066529090655178</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>180145.02</v>
+        <v>1271071.36</v>
       </c>
       <c r="N71" s="1">
-        <v>180145.02</v>
+        <v>1271071.36</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>2.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>3533.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D72" s="1">
-        <v>28.17</v>
+        <v>133.74</v>
       </c>
       <c r="E72" s="1">
-        <v>31.87</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>112596.71</v>
+        <v>212148.48</v>
       </c>
       <c r="I72" s="1">
-        <v>-13072.1</v>
+        <v>38212.8</v>
       </c>
       <c r="J72" s="1">
-        <v>-11.609664261061</v>
+        <v>18.012290260105</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>99524.61</v>
+        <v>250361.28</v>
       </c>
       <c r="N72" s="1">
-        <v>99524.61</v>
+        <v>250361.28</v>
       </c>
       <c r="O72" s="1">
-        <v>0.16</v>
+        <v>0.4</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2316.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>55.3</v>
+        <v>65.6</v>
       </c>
       <c r="E73" s="1">
-        <v>52.35</v>
+        <v>78.508606403</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>121242.6</v>
+        <v>250128.42</v>
       </c>
       <c r="I73" s="1">
-        <v>6832.2</v>
+        <v>-41126.82</v>
       </c>
       <c r="J73" s="1">
-        <v>5.6351480420248</v>
+        <v>-16.442281928619</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>128074.8</v>
+        <v>209001.6</v>
       </c>
       <c r="N73" s="1">
-        <v>128074.8</v>
+        <v>209001.6</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>2030.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D74" s="1">
-        <v>335.2</v>
+        <v>41.535</v>
       </c>
       <c r="E74" s="1">
-        <v>346.3403694581</v>
+        <v>45.455</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G74">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>757803.64</v>
+        <v>158910.68</v>
       </c>
       <c r="I74" s="1">
-        <v>-4294.97</v>
+        <v>-13704.32</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.56676555420082</v>
+        <v>-8.6239137608624</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>753508.67</v>
+        <v>145206.36</v>
       </c>
       <c r="N74" s="1">
-        <v>753508.67</v>
+        <v>145206.36</v>
       </c>
       <c r="O74" s="1">
-        <v>1.22</v>
+        <v>0.23</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>965.0</v>
+        <v>1169.0</v>
       </c>
       <c r="D75" s="1">
-        <v>321.0</v>
+        <v>127.4</v>
       </c>
       <c r="E75" s="1">
-        <v>260.4846839378</v>
+        <v>93.69</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>251367.72</v>
+        <v>109523.61</v>
       </c>
       <c r="I75" s="1">
-        <v>58397.28</v>
+        <v>39406.99</v>
       </c>
       <c r="J75" s="1">
-        <v>23.231813535962</v>
+        <v>35.980360764222</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>309765.0</v>
+        <v>148930.6</v>
       </c>
       <c r="N75" s="1">
-        <v>309765.0</v>
+        <v>148930.6</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>0.24</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>36310.0</v>
+        <v>2373.0</v>
       </c>
       <c r="D76" s="1">
-        <v>3.39</v>
+        <v>78.02</v>
       </c>
       <c r="E76" s="1">
-        <v>2.5731999449</v>
+        <v>102.5715086389</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>93432.89</v>
+        <v>243402.19</v>
       </c>
       <c r="I76" s="1">
-        <v>29658.01</v>
+        <v>-58260.73</v>
       </c>
       <c r="J76" s="1">
-        <v>31.74258015566</v>
+        <v>-23.935992523321</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>123090.9</v>
+        <v>185141.46</v>
       </c>
       <c r="N76" s="1">
-        <v>123090.9</v>
+        <v>185141.46</v>
       </c>
       <c r="O76" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>4572.0</v>
+        <v>3480.0</v>
       </c>
       <c r="D77" s="1">
-        <v>76.31</v>
+        <v>29.76</v>
       </c>
       <c r="E77" s="1">
-        <v>97.4893416448</v>
+        <v>31.87</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>445721.27</v>
+        <v>110907.6</v>
       </c>
       <c r="I77" s="1">
-        <v>-96831.95</v>
+        <v>-7342.8</v>
       </c>
       <c r="J77" s="1">
-        <v>-21.724776562716</v>
+        <v>-6.6206463759021</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>348889.32</v>
+        <v>103564.8</v>
       </c>
       <c r="N77" s="1">
-        <v>348889.32</v>
+        <v>103564.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.56</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>3546.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>169.6</v>
+        <v>53.9</v>
       </c>
       <c r="E78" s="1">
-        <v>145.9413056966</v>
+        <v>52.35</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>517507.87</v>
+        <v>119462.7</v>
       </c>
       <c r="I78" s="1">
-        <v>83893.73</v>
+        <v>3537.1</v>
       </c>
       <c r="J78" s="1">
-        <v>16.211102258213</v>
+        <v>2.9608404966571</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>601401.6</v>
+        <v>122999.8</v>
       </c>
       <c r="N78" s="1">
-        <v>601401.6</v>
+        <v>122999.8</v>
       </c>
       <c r="O78" s="1">
-        <v>0.97</v>
+        <v>0.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>2056.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>255.05</v>
+        <v>322.0</v>
       </c>
       <c r="E79" s="1">
-        <v>111.4399562257</v>
+        <v>346.34037</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H79" s="1">
-        <v>229120.55</v>
+        <v>746604.57</v>
       </c>
       <c r="I79" s="1">
-        <v>295262.25</v>
+        <v>-46832.76</v>
       </c>
       <c r="J79" s="1">
-        <v>128.86764194656</v>
+        <v>-6.2727663185882</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>524382.8</v>
+        <v>699771.81</v>
       </c>
       <c r="N79" s="1">
-        <v>524382.8</v>
+        <v>699771.81</v>
       </c>
       <c r="O79" s="1">
-        <v>0.85</v>
+        <v>1.12</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>2493.0</v>
+        <v>2089.0</v>
       </c>
       <c r="D80" s="1">
-        <v>92.38</v>
+        <v>565.0</v>
       </c>
       <c r="E80" s="1">
-        <v>93.9310870437</v>
+        <v>650.1917999043</v>
       </c>
       <c r="F80" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="G80">
-        <v>0.9</v>
+        <v>10.83</v>
       </c>
       <c r="H80" s="1">
-        <v>255768.1</v>
+        <v>123745.63</v>
       </c>
       <c r="I80" s="1">
-        <v>-739.76</v>
+        <v>-14722.45</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.28923075238859</v>
+        <v>-11.897349425592</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>255028.34</v>
+        <v>109023.18</v>
       </c>
       <c r="N80" s="1">
-        <v>255028.34</v>
+        <v>109023.18</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>1364.0</v>
+        <v>951.0</v>
       </c>
       <c r="D81" s="1">
-        <v>157.7</v>
+        <v>270.0</v>
       </c>
       <c r="E81" s="1">
-        <v>89.12</v>
+        <v>260.484679285</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>121559.68</v>
+        <v>247720.93</v>
       </c>
       <c r="I81" s="1">
-        <v>93543.12</v>
+        <v>9049.07</v>
       </c>
       <c r="J81" s="1">
-        <v>76.952423698384</v>
+        <v>3.6529291247211</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>215102.8</v>
+        <v>256770.0</v>
       </c>
       <c r="N81" s="1">
-        <v>215102.8</v>
+        <v>256770.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>6460.0</v>
+        <v>35758.0</v>
       </c>
       <c r="D82" s="1">
-        <v>39.98</v>
+        <v>4.337</v>
       </c>
       <c r="E82" s="1">
-        <v>47.7027832817</v>
+        <v>2.5731998434</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>308159.98</v>
+        <v>92012.48</v>
       </c>
       <c r="I82" s="1">
-        <v>-49889.18</v>
+        <v>63069.97</v>
       </c>
       <c r="J82" s="1">
-        <v>-16.189376699726</v>
+        <v>68.545016936833</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>258270.8</v>
+        <v>155082.45</v>
       </c>
       <c r="N82" s="1">
-        <v>258270.8</v>
+        <v>155082.45</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.25</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>2051.0</v>
+        <v>4504.0</v>
       </c>
       <c r="D83" s="1">
-        <v>232.15</v>
+        <v>80.08</v>
       </c>
       <c r="E83" s="1">
-        <v>199.4522476841</v>
+        <v>97.4893405861</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>409076.56</v>
+        <v>439091.99</v>
       </c>
       <c r="I83" s="1">
-        <v>67063.09</v>
+        <v>-78411.67</v>
       </c>
       <c r="J83" s="1">
-        <v>16.393774798536</v>
+        <v>-17.857686267518</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>476139.65</v>
+        <v>360680.32</v>
       </c>
       <c r="N83" s="1">
-        <v>476139.65</v>
+        <v>360680.32</v>
       </c>
       <c r="O83" s="1">
-        <v>0.77</v>
+        <v>0.58</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>4886.0</v>
+        <v>3118.0</v>
       </c>
       <c r="D84" s="1">
-        <v>68.4</v>
+        <v>147.28</v>
       </c>
       <c r="E84" s="1">
-        <v>40.8524130168</v>
+        <v>146.2252180885</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>199604.89</v>
+        <v>455930.23</v>
       </c>
       <c r="I84" s="1">
-        <v>134597.51</v>
+        <v>3288.81</v>
       </c>
       <c r="J84" s="1">
-        <v>67.431970228785</v>
+        <v>0.72134063143828</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>334202.4</v>
+        <v>459219.04</v>
       </c>
       <c r="N84" s="1">
-        <v>334202.4</v>
+        <v>459219.04</v>
       </c>
       <c r="O84" s="1">
-        <v>0.54</v>
+        <v>0.74</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>357.0</v>
+        <v>1819.0</v>
       </c>
       <c r="D85" s="1">
-        <v>530.26</v>
+        <v>36.26</v>
       </c>
       <c r="E85" s="1">
-        <v>509.0768347339</v>
+        <v>35.5550192413</v>
       </c>
       <c r="F85" t="s">
-        <v>199</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>163407.76</v>
+        <v>64674.58</v>
       </c>
       <c r="I85" s="1">
-        <v>-874.21</v>
+        <v>1282.36</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.53498683293866</v>
+        <v>1.9827882917833</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>162533.55</v>
+        <v>65956.94</v>
       </c>
       <c r="N85" s="1">
-        <v>162533.55</v>
+        <v>65956.94</v>
       </c>
       <c r="O85" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>9441.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D86" s="1">
-        <v>29.22</v>
+        <v>276.0</v>
       </c>
       <c r="E86" s="1">
-        <v>24.1150344243</v>
+        <v>111.4399555556</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>227670.04</v>
+        <v>225665.91</v>
       </c>
       <c r="I86" s="1">
-        <v>48195.98</v>
+        <v>333234.09</v>
       </c>
       <c r="J86" s="1">
-        <v>21.169223671239</v>
+        <v>147.66700473279</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>275866.02</v>
+        <v>558900.0</v>
       </c>
       <c r="N86" s="1">
-        <v>275866.02</v>
+        <v>558900.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>9144.0</v>
+        <v>2456.0</v>
       </c>
       <c r="D87" s="1">
-        <v>33.92</v>
+        <v>85.18</v>
       </c>
       <c r="E87" s="1">
-        <v>30.3729013561</v>
+        <v>93.9310871336</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H87" s="1">
-        <v>277729.81</v>
+        <v>251972.1</v>
       </c>
       <c r="I87" s="1">
-        <v>32434.67</v>
+        <v>-24652.66</v>
       </c>
       <c r="J87" s="1">
-        <v>11.67849788973</v>
+        <v>-9.7838848031191</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>310164.48</v>
+        <v>227319.44</v>
       </c>
       <c r="N87" s="1">
-        <v>310164.48</v>
+        <v>227319.44</v>
       </c>
       <c r="O87" s="1">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>969.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D88" s="1">
-        <v>250.5</v>
+        <v>187.62</v>
       </c>
       <c r="E88" s="1">
-        <v>250.6279669763</v>
+        <v>96.5041520468</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>242858.5</v>
+        <v>148519.89</v>
       </c>
       <c r="I88" s="1">
-        <v>-124.0</v>
+        <v>140227.29</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.051058538202287</v>
+        <v>94.416505425637</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>242734.5</v>
+        <v>288747.18</v>
       </c>
       <c r="N88" s="1">
-        <v>242734.5</v>
+        <v>288747.18</v>
       </c>
       <c r="O88" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1032.0</v>
+        <v>6364.0</v>
       </c>
       <c r="D89" s="1">
-        <v>263.3</v>
+        <v>35.43</v>
       </c>
       <c r="E89" s="1">
-        <v>259.1050387597</v>
+        <v>47.702782841</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>267396.4</v>
+        <v>303580.51</v>
       </c>
       <c r="I89" s="1">
-        <v>4329.2</v>
+        <v>-78103.99</v>
       </c>
       <c r="J89" s="1">
-        <v>1.6190195529932</v>
+        <v>-25.727603527644</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>271725.6</v>
+        <v>225476.52</v>
       </c>
       <c r="N89" s="1">
-        <v>271725.6</v>
+        <v>225476.52</v>
       </c>
       <c r="O89" s="1">
-        <v>0.44</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" t="s">
         <v>208</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>3842.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D90" s="1">
-        <v>68.81</v>
+        <v>243.1</v>
       </c>
       <c r="E90" s="1">
-        <v>66.8485242061</v>
+        <v>199.4522475248</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>256832.03</v>
+        <v>402893.54</v>
       </c>
       <c r="I90" s="1">
-        <v>7535.99</v>
+        <v>88168.46</v>
       </c>
       <c r="J90" s="1">
-        <v>2.9342095687987</v>
+        <v>21.883810795279</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>264368.02</v>
+        <v>491062.0</v>
       </c>
       <c r="N90" s="1">
-        <v>264368.02</v>
+        <v>491062.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" t="s">
         <v>210</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>2082.0</v>
+        <v>4813.0</v>
       </c>
       <c r="D91" s="1">
-        <v>56.99</v>
+        <v>69.16</v>
       </c>
       <c r="E91" s="1">
-        <v>52.7264649376</v>
+        <v>40.8524122169</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>125919.36</v>
+        <v>196622.66</v>
       </c>
       <c r="I91" s="1">
-        <v>-7266.18</v>
+        <v>136244.42</v>
       </c>
       <c r="J91" s="1">
-        <v>-5.7705026455026</v>
+        <v>69.29232876821</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>118653.18</v>
+        <v>332867.08</v>
       </c>
       <c r="N91" s="1">
-        <v>118653.18</v>
+        <v>332867.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" t="s">
         <v>212</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" s="1">
+        <v>352.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>518.0</v>
+      </c>
+      <c r="E92" s="1">
+        <v>509.0768465909</v>
+      </c>
+      <c r="F92" t="s">
         <v>213</v>
       </c>
-      <c r="C92" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>261715.38</v>
+        <v>161119.14</v>
       </c>
       <c r="I92" s="1">
-        <v>42252.37</v>
+        <v>-5356.28</v>
       </c>
       <c r="J92" s="1">
-        <v>16.144397016331</v>
+        <v>-3.3244219153603</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>303967.75</v>
+        <v>155762.86</v>
       </c>
       <c r="N92" s="1">
-        <v>303967.75</v>
+        <v>155762.86</v>
       </c>
       <c r="O92" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>7607.0</v>
+        <v>17628.0</v>
       </c>
       <c r="D93" s="1">
-        <v>157.9</v>
+        <v>82.88</v>
       </c>
       <c r="E93" s="1">
-        <v>192.7572827659</v>
+        <v>70.1507998639</v>
       </c>
       <c r="F93" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="G93">
-        <v>7.47</v>
+        <v>10.83</v>
       </c>
       <c r="H93" s="1">
-        <v>196344.51</v>
+        <v>114247.82</v>
       </c>
       <c r="I93" s="1">
-        <v>-35580.9</v>
+        <v>20705.87</v>
       </c>
       <c r="J93" s="1">
-        <v>-18.121667878567</v>
+        <v>18.123645597789</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>160763.61</v>
+        <v>134953.69</v>
       </c>
       <c r="N93" s="1">
-        <v>160763.61</v>
+        <v>134953.69</v>
       </c>
       <c r="O93" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>731.0</v>
+        <v>7602.0</v>
       </c>
       <c r="D94" s="1">
-        <v>130.2</v>
+        <v>43.37</v>
       </c>
       <c r="E94" s="1">
-        <v>105.5446648427</v>
+        <v>24.1150342015</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>77153.15</v>
+        <v>183322.49</v>
       </c>
       <c r="I94" s="1">
-        <v>18023.05</v>
+        <v>146376.25</v>
       </c>
       <c r="J94" s="1">
-        <v>23.360096120508</v>
+        <v>79.846313455594</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>95176.2</v>
+        <v>329698.74</v>
       </c>
       <c r="N94" s="1">
-        <v>95176.2</v>
+        <v>329698.74</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.53</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6693.0</v>
+        <v>9008.0</v>
       </c>
       <c r="D95" s="1">
-        <v>25.73</v>
+        <v>40.26</v>
       </c>
       <c r="E95" s="1">
-        <v>27.6855221874</v>
+        <v>30.372901865</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>185299.2</v>
+        <v>273599.1</v>
       </c>
       <c r="I95" s="1">
-        <v>-13088.31</v>
+        <v>89062.98</v>
       </c>
       <c r="J95" s="1">
-        <v>-7.0633386436639</v>
+        <v>32.552365852081</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>172210.89</v>
+        <v>362662.08</v>
       </c>
       <c r="N95" s="1">
-        <v>172210.89</v>
+        <v>362662.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.28</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>3386.0</v>
+        <v>1045.0</v>
       </c>
       <c r="D96" s="1">
-        <v>24.44</v>
+        <v>232.8</v>
       </c>
       <c r="E96" s="1">
-        <v>31.5737625517</v>
+        <v>250.7547464115</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>106908.76</v>
+        <v>262038.71</v>
       </c>
       <c r="I96" s="1">
-        <v>-24154.92</v>
+        <v>-18762.71</v>
       </c>
       <c r="J96" s="1">
-        <v>-22.593957688781</v>
+        <v>-7.1602817766886</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>82753.84</v>
+        <v>243276.0</v>
       </c>
       <c r="N96" s="1">
-        <v>82753.84</v>
+        <v>243276.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.13</v>
+        <v>0.39</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>1634.0</v>
+        <v>893.0</v>
       </c>
       <c r="D97" s="1">
-        <v>67.16</v>
+        <v>239.0</v>
       </c>
       <c r="E97" s="1">
-        <v>136.0478457772</v>
+        <v>259.1050391937</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>222302.18</v>
+        <v>231380.8</v>
       </c>
       <c r="I97" s="1">
-        <v>-112562.74</v>
+        <v>-17953.8</v>
       </c>
       <c r="J97" s="1">
-        <v>-50.635014015607</v>
+        <v>-7.7594165116552</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>109739.44</v>
+        <v>213427.0</v>
       </c>
       <c r="N97" s="1">
-        <v>109739.44</v>
+        <v>213427.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>358.0</v>
+        <v>3785.0</v>
       </c>
       <c r="D98" s="1">
-        <v>534.2</v>
+        <v>64.01</v>
       </c>
       <c r="E98" s="1">
-        <v>435.7287150838</v>
+        <v>66.8485231176</v>
       </c>
       <c r="F98" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>154487.18</v>
+        <v>253021.66</v>
       </c>
       <c r="I98" s="1">
-        <v>57288.03</v>
+        <v>-10743.81</v>
       </c>
       <c r="J98" s="1">
-        <v>37.082708092672</v>
+        <v>-4.2462016888198</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>211775.21</v>
+        <v>242277.85</v>
       </c>
       <c r="N98" s="1">
-        <v>211775.21</v>
+        <v>242277.85</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>-656256.99</v>
+        <v>2555.0</v>
       </c>
       <c r="D99" s="1">
-        <v>0.08926292</v>
+        <v>49.56</v>
       </c>
       <c r="E99" s="1">
-        <v>0.0846783213</v>
+        <v>50.8462309198</v>
       </c>
       <c r="F99" t="s">
-        <v>228</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>11.18</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>149154.21</v>
       </c>
       <c r="I99" s="1">
-        <v>35530.66</v>
+        <v>-22528.41</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>-15.10410601216</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>229</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>33597.48</v>
+        <v>126625.8</v>
       </c>
       <c r="N99" s="1">
-        <v>35530.66</v>
+        <v>126625.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>129.0</v>
+        <v>9038.0</v>
       </c>
       <c r="D100" s="1">
-        <v>254.2</v>
+        <v>35.56</v>
       </c>
       <c r="E100" s="1">
-        <v>253.467829457</v>
+        <v>28.5248373534</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>257807.48</v>
       </c>
       <c r="I100" s="1">
-        <v>9445.0</v>
+        <v>63583.8</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>24.663287504304</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>9445.0</v>
+        <v>321391.28</v>
       </c>
       <c r="N100" s="1">
-        <v>9445.0</v>
+        <v>321391.28</v>
       </c>
       <c r="O100" s="1">
-        <v>0.02</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>33.0</v>
+        <v>8488.0</v>
       </c>
       <c r="D101" s="1">
-        <v>116.8</v>
+        <v>190.8</v>
       </c>
       <c r="E101" s="1">
-        <v>117.407619048</v>
+        <v>192.4519533459</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>218723.17</v>
       </c>
       <c r="I101" s="1">
-        <v>-26440.0</v>
+        <v>-2003.93</v>
       </c>
       <c r="J101" s="1">
-        <v>0</v>
+        <v>-0.91619465829798</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>-26440.0</v>
+        <v>216719.24</v>
       </c>
       <c r="N101" s="1">
-        <v>-26440.0</v>
+        <v>216719.24</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.04</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3.0</v>
+        <v>720.0</v>
       </c>
       <c r="D102" s="1">
-        <v>127.25</v>
+        <v>127.6</v>
       </c>
       <c r="E102" s="1">
-        <v>129.04</v>
+        <v>105.5446666667</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>75992.16</v>
       </c>
       <c r="I102" s="1">
-        <v>-5370.0</v>
+        <v>15879.84</v>
       </c>
       <c r="J102" s="1">
-        <v>0</v>
+        <v>20.896681973509</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-5370.0</v>
+        <v>91872.0</v>
       </c>
       <c r="N102" s="1">
-        <v>-5370.0</v>
+        <v>91872.0</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.01</v>
+        <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>8098.0</v>
       </c>
       <c r="D103" s="1">
-        <v>103.14</v>
+        <v>22.96</v>
       </c>
       <c r="E103" s="1">
-        <v>99.89</v>
+        <v>26.5471042233</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>199780.0</v>
+        <v>214978.45</v>
       </c>
       <c r="I103" s="1">
-        <v>6500.0</v>
+        <v>-29048.37</v>
       </c>
       <c r="J103" s="1">
-        <v>3.2535789368305</v>
+        <v>-13.512224132233</v>
       </c>
       <c r="K103">
-        <v>3.98</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>206280.0</v>
+        <v>185930.08</v>
       </c>
       <c r="N103" s="1">
-        <v>214237.53</v>
+        <v>185930.08</v>
       </c>
       <c r="O103" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>185000.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.746</v>
+        <v>66.42</v>
       </c>
       <c r="E104" s="1">
-        <v>99.33</v>
+        <v>112.9185426291</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>183760.5</v>
+        <v>268859.05</v>
       </c>
       <c r="I104" s="1">
-        <v>-1080.4</v>
+        <v>-110713.03</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.58793919259036</v>
+        <v>-41.178837015157</v>
       </c>
       <c r="K104">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>182680.1</v>
+        <v>158146.02</v>
       </c>
       <c r="N104" s="1">
-        <v>184580.78</v>
+        <v>158146.02</v>
       </c>
       <c r="O104" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>353.0</v>
       </c>
       <c r="D105" s="1">
-        <v>97.797</v>
+        <v>547.8</v>
       </c>
       <c r="E105" s="1">
-        <v>99.253</v>
+        <v>435.7287252125</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H105" s="1">
-        <v>198506.0</v>
+        <v>152329.54</v>
       </c>
       <c r="I105" s="1">
-        <v>-2912.0</v>
+        <v>57790.42</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.4669581775866</v>
+        <v>37.937763089155</v>
       </c>
       <c r="K105">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>195594.0</v>
+        <v>210119.96</v>
       </c>
       <c r="N105" s="1">
-        <v>197681.67</v>
+        <v>210119.96</v>
       </c>
       <c r="O105" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>105.0</v>
       </c>
       <c r="D106" s="1">
-        <v>105.256</v>
+        <v>256.25</v>
       </c>
       <c r="E106" s="1">
-        <v>106.65</v>
+        <v>247.643809524</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1394.0</v>
+        <v>90365.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.3070792311299</v>
+        <v>0</v>
       </c>
       <c r="K106">
-        <v>4.16</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>105256.0</v>
+        <v>90365.0</v>
       </c>
       <c r="N106" s="1">
-        <v>109420.38</v>
+        <v>90365.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>18.0</v>
       </c>
       <c r="D107" s="1">
-        <v>108.482</v>
+        <v>115.68</v>
       </c>
       <c r="E107" s="1">
-        <v>111.205</v>
+        <v>116.37</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>111205.0</v>
+        <v>0.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-2723.0</v>
+        <v>-31260.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4486309068837</v>
+        <v>0</v>
       </c>
       <c r="K107">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>108482.0</v>
+        <v>-31260.0</v>
       </c>
       <c r="N107" s="1">
-        <v>113341.59</v>
+        <v>-31260.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.18</v>
+        <v>-0.05</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>100000.0</v>
+        <v>26.0</v>
       </c>
       <c r="D108" s="1">
-        <v>98.462</v>
+        <v>125.63</v>
       </c>
       <c r="E108" s="1">
-        <v>99.433</v>
+        <v>126.44</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>99433.0</v>
+        <v>0.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-971.0</v>
+        <v>-20192.31</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.97653696458922</v>
+        <v>0</v>
       </c>
       <c r="K108">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>98462.0</v>
+        <v>-20192.31</v>
       </c>
       <c r="N108" s="1">
-        <v>101009.95</v>
+        <v>-20192.31</v>
       </c>
       <c r="O108" s="1">
-        <v>0.16</v>
+        <v>-0.03</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>129000.0</v>
+        <v>-37.0</v>
       </c>
       <c r="D109" s="1">
-        <v>96.595</v>
+        <v>5833.0</v>
       </c>
       <c r="E109" s="1">
-        <v>98.803</v>
+        <v>5556.989760189</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>127455.87</v>
+        <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-2848.32</v>
+        <v>-102123.79</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.2347499569851</v>
+        <v>0</v>
       </c>
       <c r="K109">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>124607.55</v>
+        <v>-102123.79</v>
       </c>
       <c r="N109" s="1">
-        <v>126166.15</v>
+        <v>-102123.79</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>-0.16</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>200000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>98.469</v>
+        <v>101.593</v>
       </c>
       <c r="E110" s="1">
-        <v>99.932865</v>
+        <v>99.89</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>199865.73</v>
+        <v>199780.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2927.73</v>
+        <v>3406.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.4648484259908</v>
+        <v>1.7048753628992</v>
       </c>
       <c r="K110">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>4.57</v>
+      </c>
+      <c r="L110" t="s">
+        <v>250</v>
       </c>
       <c r="M110" s="1">
-        <v>196938.0</v>
+        <v>203186.0</v>
       </c>
       <c r="N110" s="1">
-        <v>197104.44</v>
+        <v>212334.63</v>
       </c>
       <c r="O110" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="B111" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>94.932</v>
+        <v>98.161</v>
       </c>
       <c r="E111" s="1">
-        <v>115.33959</v>
+        <v>99.33</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>346018.77</v>
+        <v>183760.5</v>
       </c>
       <c r="I111" s="1">
-        <v>-61222.77</v>
+        <v>-2162.65</v>
       </c>
       <c r="J111" s="1">
-        <v>-17.693482350683</v>
+        <v>-1.1768851303735</v>
       </c>
       <c r="K111">
-        <v>0.96</v>
+        <v>1.51</v>
       </c>
       <c r="L111" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="M111" s="1">
-        <v>284796.0</v>
+        <v>181597.85</v>
       </c>
       <c r="N111" s="1">
-        <v>287689.15</v>
+        <v>184391.86</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.302</v>
+        <v>97.018</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.253</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>100000.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-698.0</v>
+        <v>-4470.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.698</v>
+        <v>-2.2518211036442</v>
       </c>
       <c r="K112">
-        <v>3.37</v>
+        <v>1.43</v>
       </c>
       <c r="L112" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="M112" s="1">
-        <v>99302.0</v>
+        <v>194036.0</v>
       </c>
       <c r="N112" s="1">
-        <v>102667.07</v>
+        <v>196896.27</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="C113" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.82</v>
+        <v>100.426</v>
       </c>
       <c r="E113" s="1">
-        <v>97.673</v>
+        <v>99.955</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>293019.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I113" s="1">
-        <v>3441.0</v>
+        <v>777.15</v>
       </c>
       <c r="J113" s="1">
-        <v>1.1743265795051</v>
+        <v>0.47121204542044</v>
       </c>
       <c r="K113">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.37</v>
+      </c>
+      <c r="L113">
+        <v>614.79</v>
       </c>
       <c r="M113" s="1">
-        <v>296460.0</v>
+        <v>165702.9</v>
       </c>
       <c r="N113" s="1">
-        <v>305176.44</v>
+        <v>166317.69</v>
       </c>
       <c r="O113" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B114" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C114" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.72</v>
+        <v>99.702</v>
       </c>
       <c r="E114" s="1">
-        <v>101.02689933</v>
+        <v>99.646</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>150530.08</v>
+        <v>99646.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-1947.28</v>
+        <v>56.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.2936152030212</v>
+        <v>0.05619894426269</v>
       </c>
       <c r="K114">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>148582.8</v>
+        <v>99702.0</v>
       </c>
       <c r="N114" s="1">
-        <v>151513.33</v>
+        <v>99702.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="B115" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="C115" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>71.797</v>
+        <v>103.841</v>
       </c>
       <c r="E115" s="1">
-        <v>99.454</v>
+        <v>106.65</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>298362.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-82971.0</v>
+        <v>-2809.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-27.808836245903</v>
+        <v>-2.6338490389123</v>
       </c>
       <c r="K115">
-        <v>1.49</v>
+        <v>4.81</v>
       </c>
       <c r="L115" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="M115" s="1">
-        <v>215391.0</v>
+        <v>103841.0</v>
       </c>
       <c r="N115" s="1">
-        <v>219846.21</v>
+        <v>108649.22</v>
       </c>
       <c r="O115" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="B116" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>89.197</v>
+        <v>107.096</v>
       </c>
       <c r="E116" s="1">
-        <v>86.923</v>
+        <v>111.205</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>173846.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I116" s="1">
-        <v>4548.0</v>
+        <v>-4109.0</v>
       </c>
       <c r="J116" s="1">
-        <v>2.6161085098305</v>
+        <v>-3.6949777438065</v>
       </c>
       <c r="K116">
-        <v>1.26</v>
+        <v>5.74</v>
       </c>
       <c r="L116" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="M116" s="1">
-        <v>178394.0</v>
+        <v>107096.0</v>
       </c>
       <c r="N116" s="1">
-        <v>180911.12</v>
+        <v>112840.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="B117" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.122</v>
+        <v>95.824</v>
       </c>
       <c r="E117" s="1">
-        <v>99.799</v>
+        <v>98.803</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>199598.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I117" s="1">
-        <v>-1354.0</v>
+        <v>-863.91</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.67836351065642</v>
+        <v>-3.0150906348997</v>
       </c>
       <c r="K117">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1.66</v>
+      </c>
+      <c r="L117">
+        <v>481.08</v>
       </c>
       <c r="M117" s="1">
-        <v>198244.0</v>
+        <v>27788.96</v>
       </c>
       <c r="N117" s="1">
-        <v>200641.26</v>
+        <v>28270.04</v>
       </c>
       <c r="O117" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.409</v>
+        <v>98.499</v>
       </c>
       <c r="E118" s="1">
-        <v>99.991</v>
+        <v>99.932865</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>99991.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I118" s="1">
-        <v>418.0</v>
+        <v>-2867.73</v>
       </c>
       <c r="J118" s="1">
-        <v>0.4180376233861</v>
+        <v>-1.4348282719604</v>
       </c>
       <c r="K118">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.23</v>
+      </c>
+      <c r="L118">
+        <v>456.16</v>
       </c>
       <c r="M118" s="1">
-        <v>100409.0</v>
+        <v>196998.0</v>
       </c>
       <c r="N118" s="1">
-        <v>103017.22</v>
+        <v>197454.16</v>
       </c>
       <c r="O118" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B119" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="C119" s="1">
         <v>100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>103.681</v>
+        <v>98.554</v>
       </c>
       <c r="E119" s="1">
-        <v>99.746</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>99746.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>3935.0</v>
+        <v>-1446.0</v>
       </c>
       <c r="J119" s="1">
-        <v>3.9450203516933</v>
+        <v>-1.446</v>
       </c>
       <c r="K119">
-        <v>1.71</v>
+        <v>3.91</v>
       </c>
       <c r="L119" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="M119" s="1">
-        <v>103681.0</v>
+        <v>98554.0</v>
       </c>
       <c r="N119" s="1">
-        <v>105394.01</v>
+        <v>102466.33</v>
       </c>
       <c r="O119" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B120" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>106.787</v>
+        <v>98.102</v>
       </c>
       <c r="E120" s="1">
-        <v>107.962</v>
+        <v>97.673</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>215924.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-2350.0</v>
+        <v>1287.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.0883458994832</v>
+        <v>0.43922066487156</v>
       </c>
       <c r="K120">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>786.52</v>
+        <v>3.36</v>
+      </c>
+      <c r="L120" t="s">
+        <v>276</v>
       </c>
       <c r="M120" s="1">
-        <v>213574.0</v>
+        <v>294306.0</v>
       </c>
       <c r="N120" s="1">
-        <v>214360.52</v>
+        <v>304374.49</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B121" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C121" s="1">
-        <v>241000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.518</v>
+        <v>99.1</v>
       </c>
       <c r="E121" s="1">
-        <v>99.459</v>
+        <v>101.02689933</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>239696.19</v>
+        <v>150530.08</v>
       </c>
       <c r="I121" s="1">
-        <v>142.19</v>
+        <v>-2871.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0593209262108</v>
+        <v>-1.9073131429944</v>
       </c>
       <c r="K121">
-        <v>0.55</v>
+        <v>2.39</v>
       </c>
       <c r="L121" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="M121" s="1">
-        <v>239838.38</v>
+        <v>147659.0</v>
       </c>
       <c r="N121" s="1">
-        <v>241168.83</v>
+        <v>151218.46</v>
       </c>
       <c r="O121" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="B122" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="C122" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.798</v>
+        <v>70.825</v>
       </c>
       <c r="E122" s="1">
-        <v>99.292</v>
+        <v>99.454</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>198584.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-988.0</v>
+        <v>-85887.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.49752245900979</v>
+        <v>-28.78617250186</v>
       </c>
       <c r="K122">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>958.9</v>
+        <v>1.72</v>
+      </c>
+      <c r="L122" t="s">
+        <v>282</v>
       </c>
       <c r="M122" s="1">
-        <v>197596.0</v>
+        <v>212475.0</v>
       </c>
       <c r="N122" s="1">
-        <v>198554.9</v>
+        <v>217644.86</v>
       </c>
       <c r="O122" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B123" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C123" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.113</v>
+        <v>89.141</v>
       </c>
       <c r="E123" s="1">
-        <v>99.74</v>
+        <v>86.923</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>99740.0</v>
+        <v>173846.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-627.0</v>
+        <v>4436.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.62863444956888</v>
+        <v>2.5516836740563</v>
       </c>
       <c r="K123">
-        <v>1.77</v>
+        <v>1.5</v>
       </c>
       <c r="L123" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="M123" s="1">
-        <v>99113.0</v>
+        <v>178282.0</v>
       </c>
       <c r="N123" s="1">
-        <v>100879.1</v>
+        <v>181282.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="B124" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C124" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.864</v>
+        <v>99.1</v>
       </c>
       <c r="E124" s="1">
-        <v>99.933</v>
+        <v>99.991</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>399732.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-276.0</v>
+        <v>-891.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.069046260994867</v>
+        <v>-0.89108019721775</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>739.73</v>
+        <v>3.06</v>
+      </c>
+      <c r="L124" t="s">
+        <v>288</v>
       </c>
       <c r="M124" s="1">
-        <v>399456.0</v>
+        <v>99100.0</v>
       </c>
       <c r="N124" s="1">
-        <v>400195.73</v>
+        <v>102158.9</v>
       </c>
       <c r="O124" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B125" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C125" s="1">
-        <v>1083369.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>89.315</v>
+        <v>102.911</v>
       </c>
       <c r="E125" s="1">
-        <v>96.04336842</v>
+        <v>99.746</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1040504.08</v>
+        <v>99746.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-72893.05</v>
+        <v>3165.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-7.0055515784234</v>
+        <v>3.1730595713111</v>
       </c>
       <c r="K125">
-        <v>1.11</v>
+        <v>2.37</v>
       </c>
       <c r="L125" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="M125" s="1">
-        <v>967611.03</v>
+        <v>102911.0</v>
       </c>
       <c r="N125" s="1">
-        <v>979631.97</v>
+        <v>105283.95</v>
       </c>
       <c r="O125" s="1">
-        <v>1.58</v>
+        <v>0.17</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B126" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C126" s="1">
-        <v>162000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.23</v>
+        <v>100.242</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0</v>
+        <v>99.834</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>162000.0</v>
+        <v>199668.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-1247.4</v>
+        <v>816.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.77</v>
+        <v>0.40867840615422</v>
       </c>
       <c r="K126">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.07</v>
+      </c>
+      <c r="L126">
+        <v>139.73</v>
       </c>
       <c r="M126" s="1">
-        <v>160752.6</v>
+        <v>200484.0</v>
       </c>
       <c r="N126" s="1">
-        <v>162573.6</v>
+        <v>200623.73</v>
       </c>
       <c r="O126" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B127" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C127" s="1">
-        <v>650000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>86.404</v>
+        <v>106.394</v>
       </c>
       <c r="E127" s="1">
-        <v>99.547</v>
+        <v>107.962</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>647055.5</v>
+        <v>215924.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-85429.5</v>
+        <v>-3136.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-13.202808723518</v>
+        <v>-1.4523628684167</v>
       </c>
       <c r="K127">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>262.67</v>
+        <v>1.32</v>
+      </c>
+      <c r="L127" t="s">
+        <v>296</v>
       </c>
       <c r="M127" s="1">
-        <v>561626.0</v>
+        <v>212788.0</v>
       </c>
       <c r="N127" s="1">
-        <v>561888.67</v>
+        <v>215422.83</v>
       </c>
       <c r="O127" s="1">
-        <v>0.91</v>
+        <v>0.35</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="B128" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C128" s="1">
-        <v>200000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>109.117</v>
+        <v>100.005</v>
       </c>
       <c r="E128" s="1">
-        <v>109.825</v>
+        <v>99.298</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>219650.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I128" s="1">
-        <v>-1416.0</v>
+        <v>1406.93</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.64466196221261</v>
+        <v>0.71199822755745</v>
       </c>
       <c r="K128">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.28</v>
+      </c>
+      <c r="L128">
+        <v>549.29</v>
       </c>
       <c r="M128" s="1">
-        <v>218234.0</v>
+        <v>199009.95</v>
       </c>
       <c r="N128" s="1">
-        <v>221921.5</v>
+        <v>199559.24</v>
       </c>
       <c r="O128" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="B129" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.024</v>
+        <v>98.798</v>
       </c>
       <c r="E129" s="1">
-        <v>100.38</v>
+        <v>99.459</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>100380.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I129" s="1">
-        <v>-356.0</v>
+        <v>-1593.01</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.35465232117952</v>
+        <v>-0.66459546144643</v>
       </c>
       <c r="K129">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>602.74</v>
+        <v>0.97</v>
+      </c>
+      <c r="L129" t="s">
+        <v>301</v>
       </c>
       <c r="M129" s="1">
-        <v>100024.0</v>
+        <v>238103.18</v>
       </c>
       <c r="N129" s="1">
-        <v>100626.74</v>
+        <v>240442.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="B130" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="C130" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>101.267</v>
+        <v>98.212</v>
       </c>
       <c r="E130" s="1">
-        <v>102.581</v>
+        <v>99.292</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>410324.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-5256.0</v>
+        <v>-2160.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.2809389653055</v>
+        <v>-1.0877009225315</v>
       </c>
       <c r="K130">
-        <v>0.56</v>
+        <v>0.93</v>
       </c>
       <c r="L130" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="M130" s="1">
-        <v>405068.0</v>
+        <v>196424.0</v>
       </c>
       <c r="N130" s="1">
-        <v>407303.62</v>
+        <v>198284.27</v>
       </c>
       <c r="O130" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="B131" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C131" s="1">
-        <v>171000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.02</v>
+        <v>98.211</v>
       </c>
       <c r="E131" s="1">
-        <v>99.528</v>
+        <v>99.74</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>170192.88</v>
+        <v>99740.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-868.68</v>
+        <v>-1529.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.51040913109879</v>
+        <v>-1.5329857629838</v>
       </c>
       <c r="K131">
-        <v>1.06</v>
+        <v>2.2</v>
       </c>
       <c r="L131" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="M131" s="1">
-        <v>169324.2</v>
+        <v>98211.0</v>
       </c>
       <c r="N131" s="1">
-        <v>171142.54</v>
+        <v>100411.68</v>
       </c>
       <c r="O131" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="B132" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="C132" s="1">
-        <v>698000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>90.102</v>
+        <v>98.868</v>
       </c>
       <c r="E132" s="1">
-        <v>102.92057736</v>
+        <v>99.933</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>718385.63</v>
+        <v>199866.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-89473.67</v>
+        <v>-2130.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-12.4548245766</v>
+        <v>-1.065714028399</v>
       </c>
       <c r="K132">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.62</v>
+      </c>
+      <c r="L132" t="s">
+        <v>310</v>
       </c>
       <c r="M132" s="1">
-        <v>628911.96</v>
+        <v>197736.0</v>
       </c>
       <c r="N132" s="1">
-        <v>628911.96</v>
+        <v>198975.04</v>
       </c>
       <c r="O132" s="1">
-        <v>1.02</v>
+        <v>0.32</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B133" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C133" s="1">
-        <v>336589.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D133" s="1">
-        <v>44.13</v>
+        <v>88.35</v>
       </c>
       <c r="E133" s="1">
-        <v>77.22322773</v>
+        <v>96.04336842</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>259924.89</v>
+        <v>1040504.08</v>
       </c>
       <c r="I133" s="1">
-        <v>-111388.16</v>
+        <v>-83347.57</v>
       </c>
       <c r="J133" s="1">
-        <v>-42.853979855488</v>
+        <v>-8.0103068889456</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L133">
-        <v>0.0</v>
+        <v>222.61</v>
       </c>
       <c r="M133" s="1">
-        <v>148536.73</v>
+        <v>957156.51</v>
       </c>
       <c r="N133" s="1">
-        <v>148536.73</v>
+        <v>957379.12</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>1.54</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B134" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="C134" s="1">
-        <v>842000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>66.036</v>
+        <v>98.335</v>
       </c>
       <c r="E134" s="1">
-        <v>96.0291734</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>808565.64</v>
+        <v>162000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-252542.52</v>
+        <v>-2697.3</v>
       </c>
       <c r="J134" s="1">
-        <v>-31.233397451814</v>
+        <v>-1.665</v>
       </c>
       <c r="K134">
-        <v>0.55</v>
+        <v>1.56</v>
       </c>
       <c r="L134" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="M134" s="1">
-        <v>556023.12</v>
+        <v>159302.7</v>
       </c>
       <c r="N134" s="1">
-        <v>560637.93</v>
+        <v>161825.23</v>
       </c>
       <c r="O134" s="1">
-        <v>0.9</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B135" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="C135" s="1">
-        <v>200000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>98.993</v>
+        <v>85.643</v>
       </c>
       <c r="E135" s="1">
-        <v>99.46</v>
+        <v>99.547</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>198920.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I135" s="1">
-        <v>-934.0</v>
+        <v>-90376.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.46953549165494</v>
+        <v>-13.967271740987</v>
       </c>
       <c r="K135">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>0.07</v>
+      </c>
+      <c r="L135">
+        <v>471.92</v>
       </c>
       <c r="M135" s="1">
-        <v>197986.0</v>
+        <v>556679.5</v>
       </c>
       <c r="N135" s="1">
-        <v>200981.89</v>
+        <v>557151.42</v>
       </c>
       <c r="O135" s="1">
-        <v>0.32</v>
+        <v>0.89</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C136" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>86.277</v>
+        <v>108.976</v>
       </c>
       <c r="E136" s="1">
-        <v>99.459</v>
+        <v>109.825</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>596754.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-79092.0</v>
+        <v>-1698.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-13.253702530691</v>
+        <v>-0.77304803095834</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.8</v>
+      </c>
+      <c r="L136" t="s">
+        <v>320</v>
       </c>
       <c r="M136" s="1">
-        <v>517662.0</v>
+        <v>217952.0</v>
       </c>
       <c r="N136" s="1">
-        <v>517662.0</v>
+        <v>223544.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.84</v>
+        <v>0.36</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="B137" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="C137" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.036</v>
+        <v>89.385</v>
       </c>
       <c r="E137" s="1">
-        <v>100.45</v>
+        <v>87.708</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>100450.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-1414.0</v>
+        <v>3354.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.4076655052265</v>
+        <v>1.9120262689834</v>
       </c>
       <c r="K137">
-        <v>1.25</v>
+        <v>1.15</v>
       </c>
       <c r="L137" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="M137" s="1">
-        <v>99036.0</v>
+        <v>178770.0</v>
       </c>
       <c r="N137" s="1">
-        <v>100288.74</v>
+        <v>181063.84</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B138" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>96.98</v>
+        <v>100.29</v>
       </c>
       <c r="E138" s="1">
-        <v>99.077</v>
+        <v>102.581</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>198154.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-4194.0</v>
+        <v>-9164.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.1165356238077</v>
+        <v>-2.2333570544253</v>
       </c>
       <c r="K138">
-        <v>1.61</v>
+        <v>1.07</v>
       </c>
       <c r="L138" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="M138" s="1">
-        <v>193960.0</v>
+        <v>401160.0</v>
       </c>
       <c r="N138" s="1">
-        <v>197181.92</v>
+        <v>405455.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.32</v>
+        <v>0.65</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B139" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>94.328</v>
+        <v>98.242</v>
       </c>
       <c r="E139" s="1">
-        <v>92.56375</v>
+        <v>99.528</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>185127.5</v>
+        <v>170192.88</v>
       </c>
       <c r="I139" s="1">
-        <v>3528.5</v>
+        <v>-2199.06</v>
       </c>
       <c r="J139" s="1">
-        <v>1.9059837139269</v>
+        <v>-1.2920987058918</v>
       </c>
       <c r="K139">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>843.84</v>
+        <v>1.5</v>
+      </c>
+      <c r="L139" t="s">
+        <v>329</v>
       </c>
       <c r="M139" s="1">
-        <v>188656.0</v>
+        <v>167993.82</v>
       </c>
       <c r="N139" s="1">
-        <v>189499.84</v>
+        <v>170555.31</v>
       </c>
       <c r="O139" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="B140" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="C140" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>105.159</v>
+        <v>89.542</v>
       </c>
       <c r="E140" s="1">
-        <v>99.961</v>
+        <v>102.92057736</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>199922.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I140" s="1">
-        <v>10396.0</v>
+        <v>-93382.47</v>
       </c>
       <c r="J140" s="1">
-        <v>5.2000280109243</v>
+        <v>-12.998933455838</v>
       </c>
       <c r="K140">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>210318.0</v>
+        <v>625003.16</v>
       </c>
       <c r="N140" s="1">
-        <v>216702.25</v>
+        <v>625003.16</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>1.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B141" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="C141" s="1">
-        <v>141000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.562</v>
+        <v>43.351</v>
       </c>
       <c r="E141" s="1">
-        <v>99.702</v>
+        <v>77.22322773</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>140579.82</v>
+        <v>259924.89</v>
       </c>
       <c r="I141" s="1">
-        <v>-1607.4</v>
+        <v>-114010.19</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.1434073539147</v>
+        <v>-43.862744348954</v>
       </c>
       <c r="K141">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>138972.42</v>
+        <v>145914.7</v>
       </c>
       <c r="N141" s="1">
-        <v>141069.07</v>
+        <v>145914.7</v>
       </c>
       <c r="O141" s="1">
         <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="C142" s="1">
-        <v>140000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>97.426</v>
+        <v>64.04</v>
       </c>
       <c r="E142" s="1">
-        <v>99.3</v>
+        <v>96.0291734</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>139020.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I142" s="1">
-        <v>-2623.6</v>
+        <v>-269348.84</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.8872104733132</v>
+        <v>-33.311932473411</v>
       </c>
       <c r="K142">
-        <v>1.62</v>
+        <v>0.74</v>
       </c>
       <c r="L142" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="M142" s="1">
-        <v>136396.4</v>
+        <v>539216.8</v>
       </c>
       <c r="N142" s="1">
-        <v>138670.35</v>
+        <v>545462.4</v>
       </c>
       <c r="O142" s="1">
-        <v>0.22</v>
+        <v>0.88</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B143" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="C143" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>102.435</v>
+        <v>97.588</v>
       </c>
       <c r="E143" s="1">
-        <v>99.611</v>
+        <v>99.46</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>99611.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I143" s="1">
-        <v>2824.0</v>
+        <v>-3744.0</v>
       </c>
       <c r="J143" s="1">
-        <v>2.8350282599311</v>
+        <v>-1.882163683893</v>
       </c>
       <c r="K143">
-        <v>2.62</v>
+        <v>1.93</v>
       </c>
       <c r="L143" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="M143" s="1">
-        <v>102435.0</v>
+        <v>195176.0</v>
       </c>
       <c r="N143" s="1">
-        <v>105054.18</v>
+        <v>199041.07</v>
       </c>
       <c r="O143" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B144" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="C144" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.493</v>
+        <v>85.555</v>
       </c>
       <c r="E144" s="1">
-        <v>114.80527</v>
+        <v>99.459</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>114805.27</v>
+        <v>596754.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-15312.27</v>
+        <v>-83424.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-13.337602010779</v>
+        <v>-13.979629797203</v>
       </c>
       <c r="K144">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L144">
-        <v>130.14</v>
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>99493.0</v>
+        <v>513330.0</v>
       </c>
       <c r="N144" s="1">
-        <v>99623.14</v>
+        <v>513330.0</v>
       </c>
       <c r="O144" s="1">
-        <v>0.16</v>
+        <v>0.82</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="B145" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="C145" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>101.004</v>
+        <v>98.035</v>
       </c>
       <c r="E145" s="1">
-        <v>102.989</v>
+        <v>100.45</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>205978.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-3970.0</v>
+        <v>-2415.0</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.9273903038189</v>
+        <v>-2.404181184669</v>
       </c>
       <c r="K145">
-        <v>3.31</v>
+        <v>1.75</v>
       </c>
       <c r="L145" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="M145" s="1">
-        <v>202008.0</v>
+        <v>98035.0</v>
       </c>
       <c r="N145" s="1">
-        <v>208630.6</v>
+        <v>99786.71</v>
       </c>
       <c r="O145" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="B146" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="C146" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>97.597</v>
+        <v>95.851</v>
       </c>
       <c r="E146" s="1">
-        <v>98.434</v>
+        <v>99.077</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>98434.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-837.0</v>
+        <v>-6452.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.85031594774163</v>
+        <v>-3.2560533726294</v>
       </c>
       <c r="K146">
-        <v>2.66</v>
+        <v>2.06</v>
       </c>
       <c r="L146" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="M146" s="1">
-        <v>97597.0</v>
+        <v>191702.0</v>
       </c>
       <c r="N146" s="1">
-        <v>100258.64</v>
+        <v>195825.29</v>
       </c>
       <c r="O146" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B147" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="C147" s="1">
         <v>200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.43</v>
+        <v>93.659</v>
       </c>
       <c r="E147" s="1">
-        <v>99.661</v>
+        <v>92.56375</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>199322.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I147" s="1">
-        <v>9538.0</v>
+        <v>2190.5</v>
       </c>
       <c r="J147" s="1">
-        <v>4.7852219022486</v>
+        <v>1.1832385788173</v>
       </c>
       <c r="K147">
-        <v>3.55</v>
+        <v>0.53</v>
       </c>
       <c r="L147" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="M147" s="1">
-        <v>208860.0</v>
+        <v>187318.0</v>
       </c>
       <c r="N147" s="1">
-        <v>215955.89</v>
+        <v>188387.18</v>
       </c>
       <c r="O147" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="B148" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C148" s="1">
         <v>200000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>107.194</v>
+        <v>103.873</v>
       </c>
       <c r="E148" s="1">
-        <v>107.34</v>
+        <v>99.961</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>214680.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I148" s="1">
-        <v>-292.0</v>
+        <v>7824.0</v>
       </c>
       <c r="J148" s="1">
-        <v>-0.13601639649711</v>
+        <v>3.9135262752473</v>
       </c>
       <c r="K148">
-        <v>1.59</v>
+        <v>3.82</v>
       </c>
       <c r="L148" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="M148" s="1">
-        <v>214388.0</v>
+        <v>207746.0</v>
       </c>
       <c r="N148" s="1">
-        <v>217569.94</v>
+        <v>215385.73</v>
       </c>
       <c r="O148" s="1">
         <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B149" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C149" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>107.774</v>
+        <v>101.698</v>
       </c>
       <c r="E149" s="1">
-        <v>109.3</v>
+        <v>99.943</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>218600.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I149" s="1">
-        <v>-3052.0</v>
+        <v>2685.15</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.3961573650503</v>
+        <v>1.7560009205247</v>
       </c>
       <c r="K149">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.3</v>
+      </c>
+      <c r="L149">
+        <v>452.71</v>
       </c>
       <c r="M149" s="1">
-        <v>215548.0</v>
+        <v>155597.94</v>
       </c>
       <c r="N149" s="1">
-        <v>216928.82</v>
+        <v>156050.65</v>
       </c>
       <c r="O149" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="B150" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="C150" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.394</v>
+        <v>97.898</v>
       </c>
       <c r="E150" s="1">
-        <v>99.852</v>
+        <v>99.702</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>99852.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I150" s="1">
-        <v>-458.0</v>
+        <v>-2543.64</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.45867884469014</v>
+        <v>-1.8093919881246</v>
       </c>
       <c r="K150">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>449.32</v>
+        <v>1.91</v>
+      </c>
+      <c r="L150" t="s">
+        <v>358</v>
       </c>
       <c r="M150" s="1">
-        <v>99394.0</v>
+        <v>138036.18</v>
       </c>
       <c r="N150" s="1">
-        <v>99843.32</v>
+        <v>140722.91</v>
       </c>
       <c r="O150" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="B151" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="C151" s="1">
-        <v>100000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.961</v>
+        <v>96.807</v>
       </c>
       <c r="E151" s="1">
-        <v>99.589</v>
+        <v>99.3</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>99589.0</v>
+        <v>139020.0</v>
       </c>
       <c r="I151" s="1">
-        <v>372.0</v>
+        <v>-3490.2</v>
       </c>
       <c r="J151" s="1">
-        <v>0.37353522979446</v>
+        <v>-2.5105740181269</v>
       </c>
       <c r="K151">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>249.66</v>
+        <v>2.08</v>
+      </c>
+      <c r="L151" t="s">
+        <v>361</v>
       </c>
       <c r="M151" s="1">
-        <v>99961.0</v>
+        <v>135529.8</v>
       </c>
       <c r="N151" s="1">
-        <v>100210.66</v>
+        <v>138443.72</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="B152" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C152" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.482</v>
+        <v>101.372</v>
       </c>
       <c r="E152" s="1">
-        <v>99.43</v>
+        <v>99.611</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>115338.8</v>
+        <v>99611.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1220.32</v>
+        <v>1761.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.0580307754199</v>
+        <v>1.7678770416922</v>
       </c>
       <c r="K152">
-        <v>2.9</v>
+        <v>3.13</v>
       </c>
       <c r="L152" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="M152" s="1">
-        <v>116559.12</v>
+        <v>101372.0</v>
       </c>
       <c r="N152" s="1">
-        <v>119924.71</v>
+        <v>104506.25</v>
       </c>
       <c r="O152" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="B153" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="C153" s="1">
-        <v>419000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>87.63</v>
+        <v>98.87</v>
       </c>
       <c r="E153" s="1">
-        <v>101.61609785</v>
+        <v>114.80527</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>425771.45</v>
+        <v>114805.27</v>
       </c>
       <c r="I153" s="1">
-        <v>-58601.75</v>
+        <v>-15935.27</v>
       </c>
       <c r="J153" s="1">
-        <v>-13.763663580543</v>
+        <v>-13.880260026391</v>
       </c>
       <c r="K153">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.44</v>
+      </c>
+      <c r="L153">
+        <v>435.96</v>
       </c>
       <c r="M153" s="1">
-        <v>367169.7</v>
+        <v>98870.0</v>
       </c>
       <c r="N153" s="1">
-        <v>368676.38</v>
+        <v>99305.96</v>
       </c>
       <c r="O153" s="1">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B154" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>85.296</v>
+        <v>100.22</v>
       </c>
       <c r="E154" s="1">
-        <v>85.96</v>
+        <v>101.742665</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>171920.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I154" s="1">
-        <v>-1328.0</v>
+        <v>-3045.33</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.77245230339693</v>
+        <v>-1.4965845449399</v>
       </c>
       <c r="K154">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>3.84</v>
+      </c>
+      <c r="L154" t="s">
+        <v>369</v>
       </c>
       <c r="M154" s="1">
-        <v>170592.0</v>
+        <v>200440.0</v>
       </c>
       <c r="N154" s="1">
-        <v>171413.92</v>
+        <v>208124.93</v>
       </c>
       <c r="O154" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="B155" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.76</v>
+        <v>104.004</v>
       </c>
       <c r="E155" s="1">
-        <v>100.62</v>
+        <v>99.661</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>100620.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-860.0</v>
+        <v>8686.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.85470085470085</v>
+        <v>4.3577728499614</v>
       </c>
       <c r="K155">
-        <v>2.53</v>
+        <v>4.14</v>
       </c>
       <c r="L155" t="s">
-        <v>380</v>
+        <v>372</v>
       </c>
       <c r="M155" s="1">
-        <v>99760.0</v>
+        <v>208008.0</v>
       </c>
       <c r="N155" s="1">
-        <v>102294.25</v>
+        <v>216294.99</v>
       </c>
       <c r="O155" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B156" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C156" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.593</v>
+        <v>106.445</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>100000.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-407.0</v>
+        <v>-1790.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.407</v>
+        <v>-0.83379914291038</v>
       </c>
       <c r="K156">
-        <v>1.5</v>
+        <v>0.71</v>
       </c>
       <c r="L156" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="M156" s="1">
-        <v>99593.0</v>
+        <v>212890.0</v>
       </c>
       <c r="N156" s="1">
-        <v>101095.71</v>
+        <v>214308.48</v>
       </c>
       <c r="O156" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="B157" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="C157" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.375</v>
+        <v>106.743</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>351000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-2193.75</v>
+        <v>-5114.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.625</v>
+        <v>-2.3394327538884</v>
       </c>
       <c r="K157">
-        <v>0.49</v>
+        <v>1.37</v>
       </c>
       <c r="L157" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="M157" s="1">
-        <v>348806.25</v>
+        <v>213486.0</v>
       </c>
       <c r="N157" s="1">
-        <v>350530.44</v>
+        <v>216218.88</v>
       </c>
       <c r="O157" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B158" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="C158" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.33</v>
+        <v>99.247</v>
       </c>
       <c r="E158" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>216000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1447.2</v>
+        <v>-605.0</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.67</v>
+        <v>-0.60589672715619</v>
       </c>
       <c r="K158">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.96</v>
+      </c>
+      <c r="L158">
+        <v>964.38</v>
       </c>
       <c r="M158" s="1">
-        <v>214552.8</v>
+        <v>99247.0</v>
       </c>
       <c r="N158" s="1">
-        <v>218765.43</v>
+        <v>100211.38</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B159" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.676</v>
+        <v>100.011</v>
       </c>
       <c r="E159" s="1">
-        <v>100.42</v>
+        <v>99.934</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>200840.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I159" s="1">
-        <v>-1488.0</v>
+        <v>90.86</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.74088826926907</v>
+        <v>0.077050853563352</v>
       </c>
       <c r="K159">
-        <v>3.05</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>199352.0</v>
+        <v>118012.98</v>
       </c>
       <c r="N159" s="1">
-        <v>205449.95</v>
+        <v>118012.98</v>
       </c>
       <c r="O159" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B160" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="C160" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>99.065</v>
+        <v>101.015</v>
       </c>
       <c r="E160" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>198518.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-388.0</v>
+        <v>1015.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.19544827169325</v>
+        <v>1.015</v>
       </c>
       <c r="K160">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="L160">
-        <v>239.73</v>
+        <v>279.99</v>
       </c>
       <c r="M160" s="1">
-        <v>198130.0</v>
+        <v>101015.0</v>
       </c>
       <c r="N160" s="1">
-        <v>198369.73</v>
+        <v>101294.99</v>
       </c>
       <c r="O160" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B161" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>102.072</v>
+        <v>99.014</v>
       </c>
       <c r="E161" s="1">
-        <v>100.4</v>
+        <v>99.589</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>200800.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I161" s="1">
-        <v>3344.0</v>
+        <v>-575.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.6653386454183</v>
+        <v>-0.5773730030425</v>
       </c>
       <c r="K161">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.68</v>
+      </c>
+      <c r="L161">
+        <v>684.25</v>
       </c>
       <c r="M161" s="1">
-        <v>204144.0</v>
+        <v>99014.0</v>
       </c>
       <c r="N161" s="1">
-        <v>209961.81</v>
+        <v>99698.25</v>
       </c>
       <c r="O161" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="B162" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="C162" s="1">
-        <v>289000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>99.18</v>
+        <v>87.135</v>
       </c>
       <c r="E162" s="1">
-        <v>99.228</v>
+        <v>101.61609785</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>286768.92</v>
+        <v>425771.45</v>
       </c>
       <c r="I162" s="1">
-        <v>-138.72</v>
+        <v>-60675.8</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.048373442979804</v>
+        <v>-14.250791122796</v>
       </c>
       <c r="K162">
-        <v>2.38</v>
+        <v>0.46</v>
       </c>
       <c r="L162" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="M162" s="1">
-        <v>286630.2</v>
+        <v>365095.65</v>
       </c>
       <c r="N162" s="1">
-        <v>293504.84</v>
+        <v>367006.98</v>
       </c>
       <c r="O162" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="B163" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.732</v>
+        <v>85.193</v>
       </c>
       <c r="E163" s="1">
-        <v>99.517</v>
+        <v>85.96</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99517.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I163" s="1">
-        <v>215.0</v>
+        <v>-1534.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.21604349005698</v>
+        <v>-0.89227547696603</v>
       </c>
       <c r="K163">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.49</v>
+      </c>
+      <c r="L163">
+        <v>982.88</v>
       </c>
       <c r="M163" s="1">
-        <v>99732.0</v>
+        <v>170386.0</v>
       </c>
       <c r="N163" s="1">
-        <v>102191.59</v>
+        <v>171368.88</v>
       </c>
       <c r="O163" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="B164" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>87.584</v>
+        <v>98.911</v>
       </c>
       <c r="E164" s="1">
-        <v>103.73152</v>
+        <v>100.62</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>207463.04</v>
+        <v>100620.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-32295.04</v>
+        <v>-1709.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-15.566647437539</v>
+        <v>-1.6984694891672</v>
       </c>
       <c r="K164">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>431.51</v>
+        <v>2.94</v>
+      </c>
+      <c r="L164" t="s">
+        <v>394</v>
       </c>
       <c r="M164" s="1">
-        <v>175168.0</v>
+        <v>98911.0</v>
       </c>
       <c r="N164" s="1">
-        <v>175599.51</v>
+        <v>101847.64</v>
       </c>
       <c r="O164" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B165" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="C165" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.181</v>
+        <v>100.461</v>
       </c>
       <c r="E165" s="1">
-        <v>100.33</v>
+        <v>99.662</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>401320.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-4596.0</v>
+        <v>799.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.1452207714542</v>
+        <v>0.8017097790532</v>
       </c>
       <c r="K165">
         <v>0.06</v>
       </c>
       <c r="L165">
-        <v>230.14</v>
+        <v>59.59</v>
       </c>
       <c r="M165" s="1">
-        <v>396724.0</v>
+        <v>100461.0</v>
       </c>
       <c r="N165" s="1">
-        <v>396954.14</v>
+        <v>100520.59</v>
       </c>
       <c r="O165" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="B166" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="C166" s="1">
         <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>90.708</v>
+        <v>98.739</v>
       </c>
       <c r="E166" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>89875.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I166" s="1">
-        <v>833.0</v>
+        <v>-1261.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.92684283727399</v>
+        <v>-1.261</v>
       </c>
       <c r="K166">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>50.68</v>
+        <v>1.98</v>
+      </c>
+      <c r="L166" t="s">
+        <v>399</v>
       </c>
       <c r="M166" s="1">
-        <v>90708.0</v>
+        <v>98739.0</v>
       </c>
       <c r="N166" s="1">
-        <v>90758.68</v>
+        <v>100718.92</v>
       </c>
       <c r="O166" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B167" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>91.166</v>
+        <v>98.608</v>
       </c>
       <c r="E167" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>89875.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1291.0</v>
+        <v>-4885.92</v>
       </c>
       <c r="J167" s="1">
-        <v>1.4364394993046</v>
+        <v>-1.392</v>
       </c>
       <c r="K167">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>121.92</v>
+        <v>0.94</v>
+      </c>
+      <c r="L167" t="s">
+        <v>402</v>
       </c>
       <c r="M167" s="1">
-        <v>91166.0</v>
+        <v>346114.08</v>
       </c>
       <c r="N167" s="1">
-        <v>91287.92</v>
+        <v>349396.67</v>
       </c>
       <c r="O167" s="1">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B168" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="C168" s="1">
-        <v>134000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>102.392</v>
+        <v>98.036</v>
       </c>
       <c r="E168" s="1">
-        <v>99.521</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>133358.14</v>
+        <v>216000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3847.14</v>
+        <v>-4242.24</v>
       </c>
       <c r="J168" s="1">
-        <v>2.8848182795591</v>
+        <v>-1.964</v>
       </c>
       <c r="K168">
-        <v>1.85</v>
+        <v>2.43</v>
       </c>
       <c r="L168" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="M168" s="1">
-        <v>137205.28</v>
+        <v>211757.76</v>
       </c>
       <c r="N168" s="1">
-        <v>139687.03</v>
+        <v>217007.01</v>
       </c>
       <c r="O168" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B169" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>98.932</v>
+        <v>99.092</v>
       </c>
       <c r="E169" s="1">
-        <v>99.766</v>
+        <v>100.42</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99766.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-834.0</v>
+        <v>-2656.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.83595613736143</v>
+        <v>-1.3224457279426</v>
       </c>
       <c r="K169">
-        <v>2.14</v>
+        <v>3.52</v>
       </c>
       <c r="L169" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="M169" s="1">
-        <v>98932.0</v>
+        <v>198184.0</v>
       </c>
       <c r="N169" s="1">
-        <v>101074.47</v>
+        <v>205215.51</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="B170" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C170" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.357</v>
+        <v>97.606</v>
       </c>
       <c r="E170" s="1">
-        <v>99.945</v>
+        <v>99.259</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>129928.5</v>
+        <v>198518.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-764.4</v>
+        <v>-3306.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.58832357796788</v>
+        <v>-1.6653401706646</v>
       </c>
       <c r="K170">
-        <v>0.84</v>
+        <v>0.68</v>
       </c>
       <c r="L170" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="M170" s="1">
-        <v>129164.1</v>
+        <v>195212.0</v>
       </c>
       <c r="N170" s="1">
-        <v>130251.72</v>
+        <v>196578.44</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="B171" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C171" s="1">
-        <v>128000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.646</v>
+        <v>100.59</v>
       </c>
       <c r="E171" s="1">
-        <v>99.682</v>
+        <v>100.4</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>127592.96</v>
+        <v>200800.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-46.08</v>
+        <v>380.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.036114845207761</v>
+        <v>0.18924302788845</v>
       </c>
       <c r="K171">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>945.1</v>
+        <v>3.41</v>
+      </c>
+      <c r="L171" t="s">
+        <v>414</v>
       </c>
       <c r="M171" s="1">
-        <v>127546.88</v>
+        <v>201180.0</v>
       </c>
       <c r="N171" s="1">
-        <v>128491.98</v>
+        <v>207995.75</v>
       </c>
       <c r="O171" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B172" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="C172" s="1">
-        <v>225000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.362</v>
+        <v>100.027</v>
       </c>
       <c r="E172" s="1">
-        <v>99.998</v>
+        <v>99.821</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>224995.5</v>
+        <v>199642.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-1431.0</v>
+        <v>412.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.63601272025441</v>
+        <v>0.2063694012282</v>
       </c>
       <c r="K172">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="L172">
-        <v>468.59</v>
+        <v>764.38</v>
       </c>
       <c r="M172" s="1">
-        <v>223564.5</v>
+        <v>200054.0</v>
       </c>
       <c r="N172" s="1">
-        <v>224033.09</v>
+        <v>200818.38</v>
       </c>
       <c r="O172" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B173" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="C173" s="1">
-        <v>544000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>83.898</v>
+        <v>98.168</v>
       </c>
       <c r="E173" s="1">
-        <v>116.03954596</v>
+        <v>99.228</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>631255.13</v>
+        <v>286768.92</v>
       </c>
       <c r="I173" s="1">
-        <v>-82163.26</v>
+        <v>-3063.4</v>
       </c>
       <c r="J173" s="1">
-        <v>-13.015856203814</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K173">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>412.41</v>
+        <v>2.75</v>
+      </c>
+      <c r="L173" t="s">
+        <v>419</v>
       </c>
       <c r="M173" s="1">
-        <v>549091.87</v>
+        <v>283705.52</v>
       </c>
       <c r="N173" s="1">
-        <v>549504.28</v>
+        <v>291650.05</v>
       </c>
       <c r="O173" s="1">
-        <v>0.89</v>
+        <v>0.47</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B174" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="C174" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>54.829</v>
+        <v>98.845</v>
       </c>
       <c r="E174" s="1">
-        <v>62.52544074</v>
+        <v>99.517</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>392505.33</v>
+        <v>99517.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-48314.64</v>
+        <v>-672.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-12.309295264857</v>
+        <v>-0.67526151310831</v>
       </c>
       <c r="K174">
-        <v>0.36</v>
+        <v>2.89</v>
       </c>
       <c r="L174" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="M174" s="1">
-        <v>344190.69</v>
+        <v>98845.0</v>
       </c>
       <c r="N174" s="1">
-        <v>346426.52</v>
+        <v>101739.18</v>
       </c>
       <c r="O174" s="1">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="B175" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="C175" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>103.64</v>
+        <v>87.392</v>
       </c>
       <c r="E175" s="1">
-        <v>99.775</v>
+        <v>103.73152</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>242453.25</v>
+        <v>207463.04</v>
       </c>
       <c r="I175" s="1">
-        <v>9391.95</v>
+        <v>-32679.04</v>
       </c>
       <c r="J175" s="1">
-        <v>3.8737158606865</v>
+        <v>-15.751740647394</v>
       </c>
       <c r="K175">
-        <v>1.18</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.31</v>
+      </c>
+      <c r="L175">
+        <v>624.66</v>
       </c>
       <c r="M175" s="1">
-        <v>251845.2</v>
+        <v>174784.0</v>
       </c>
       <c r="N175" s="1">
-        <v>254701.28</v>
+        <v>175408.66</v>
       </c>
       <c r="O175" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="B176" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.854</v>
+        <v>98.344</v>
       </c>
       <c r="E176" s="1">
-        <v>99.24</v>
+        <v>100.33</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>99240.0</v>
+        <v>401320.0</v>
       </c>
       <c r="I176" s="1">
-        <v>614.0</v>
+        <v>-7944.0</v>
       </c>
       <c r="J176" s="1">
-        <v>0.61870213623539</v>
+        <v>-1.9794677564039</v>
       </c>
       <c r="K176">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>513.7</v>
+        <v>0.44</v>
+      </c>
+      <c r="L176" t="s">
+        <v>427</v>
       </c>
       <c r="M176" s="1">
-        <v>99854.0</v>
+        <v>393376.0</v>
       </c>
       <c r="N176" s="1">
-        <v>100367.7</v>
+        <v>395151.34</v>
       </c>
       <c r="O176" s="1">
-        <v>0.16</v>
+        <v>0.63</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="B177" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="C177" s="1">
         <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>89.31</v>
+        <v>100.787</v>
       </c>
       <c r="E177" s="1">
-        <v>85.48</v>
+        <v>99.651</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>85480.0</v>
+        <v>99651.0</v>
       </c>
       <c r="I177" s="1">
-        <v>3830.0</v>
+        <v>1136.0</v>
       </c>
       <c r="J177" s="1">
-        <v>4.4805802526907</v>
+        <v>1.1399785250524</v>
       </c>
       <c r="K177">
-        <v>1.65</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.14</v>
+      </c>
+      <c r="L177">
+        <v>139.38</v>
       </c>
       <c r="M177" s="1">
-        <v>89310.0</v>
+        <v>100787.0</v>
       </c>
       <c r="N177" s="1">
-        <v>90957.26</v>
+        <v>100926.38</v>
       </c>
       <c r="O177" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B178" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="C178" s="1">
-        <v>200000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.222</v>
+        <v>101.082</v>
       </c>
       <c r="E178" s="1">
-        <v>99.858</v>
+        <v>99.95604274</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>199716.0</v>
+        <v>233897.14</v>
       </c>
       <c r="I178" s="1">
-        <v>4728.0</v>
+        <v>2634.74</v>
       </c>
       <c r="J178" s="1">
-        <v>2.367361653548</v>
+        <v>1.1264524226333</v>
       </c>
       <c r="K178">
-        <v>2.97</v>
+        <v>2.37</v>
       </c>
       <c r="L178" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="M178" s="1">
-        <v>204444.0</v>
+        <v>236531.88</v>
       </c>
       <c r="N178" s="1">
-        <v>210389.21</v>
+        <v>242070.95</v>
       </c>
       <c r="O178" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="B179" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="C179" s="1">
         <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.255</v>
+        <v>98.177</v>
       </c>
       <c r="E179" s="1">
-        <v>99.67</v>
+        <v>99.766</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99670.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-415.0</v>
+        <v>-1589.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.41637403431323</v>
+        <v>-1.5927269811359</v>
       </c>
       <c r="K179">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>256.85</v>
+        <v>2.69</v>
+      </c>
+      <c r="L179" t="s">
+        <v>435</v>
       </c>
       <c r="M179" s="1">
-        <v>99255.0</v>
+        <v>98177.0</v>
       </c>
       <c r="N179" s="1">
-        <v>99511.85</v>
+        <v>100866.73</v>
       </c>
       <c r="O179" s="1">
         <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B180" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.26</v>
+        <v>98.376</v>
       </c>
       <c r="E180" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>100000.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I180" s="1">
-        <v>-1740.0</v>
+        <v>-2039.7</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.74</v>
+        <v>-1.5698634248837</v>
       </c>
       <c r="K180">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="L180" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="M180" s="1">
-        <v>98260.0</v>
+        <v>127888.8</v>
       </c>
       <c r="N180" s="1">
-        <v>99564.79</v>
+        <v>129563.98</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B181" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C181" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.638</v>
+        <v>98.566</v>
       </c>
       <c r="E181" s="1">
-        <v>98.642</v>
+        <v>98.71</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>295926.0</v>
+        <v>98710.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-3012.0</v>
+        <v>-144.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.0178220230733</v>
+        <v>-0.14588187620302</v>
       </c>
       <c r="K181">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>0.75</v>
+      </c>
+      <c r="L181">
+        <v>745.21</v>
       </c>
       <c r="M181" s="1">
-        <v>292914.0</v>
+        <v>98566.0</v>
       </c>
       <c r="N181" s="1">
-        <v>303485.92</v>
+        <v>99311.21</v>
       </c>
       <c r="O181" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
       <c r="B182" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="C182" s="1">
-        <v>148000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.293</v>
+        <v>98.46</v>
       </c>
       <c r="E182" s="1">
-        <v>99.628</v>
+        <v>99.998</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>147449.44</v>
+        <v>224995.5</v>
       </c>
       <c r="I182" s="1">
-        <v>-495.8</v>
+        <v>-3460.5</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.33625085317381</v>
+        <v>-1.5380307606152</v>
       </c>
       <c r="K182">
-        <v>1.44</v>
+        <v>0.63</v>
       </c>
       <c r="L182" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="M182" s="1">
-        <v>146953.64</v>
+        <v>221535.0</v>
       </c>
       <c r="N182" s="1">
-        <v>149088.49</v>
+        <v>222961.13</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B183" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>98.998</v>
+        <v>83.796</v>
       </c>
       <c r="E183" s="1">
-        <v>99.736</v>
+        <v>116.03954596</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99736.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I183" s="1">
-        <v>-738.0</v>
+        <v>-81750.46</v>
       </c>
       <c r="J183" s="1">
-        <v>-0.73995347717975</v>
+        <v>-12.950462675844</v>
       </c>
       <c r="K183">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.09</v>
+      </c>
+      <c r="L183">
+        <v>497.66</v>
       </c>
       <c r="M183" s="1">
-        <v>98998.0</v>
+        <v>549504.67</v>
       </c>
       <c r="N183" s="1">
-        <v>100214.44</v>
+        <v>550002.33</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.88</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="B184" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="C184" s="1">
-        <v>104000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.921</v>
+        <v>53.765</v>
       </c>
       <c r="E184" s="1">
-        <v>99.594</v>
+        <v>62.52544074</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>103577.76</v>
+        <v>392505.33</v>
       </c>
       <c r="I184" s="1">
-        <v>-699.92</v>
+        <v>-54993.93</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.67574351868586</v>
+        <v>-14.011002092634</v>
       </c>
       <c r="K184">
-        <v>2.55</v>
+        <v>0.42</v>
       </c>
       <c r="L184" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="M184" s="1">
-        <v>102877.84</v>
+        <v>337511.4</v>
       </c>
       <c r="N184" s="1">
-        <v>105531.98</v>
+        <v>340151.4</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="B185" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.752</v>
+        <v>100.163</v>
       </c>
       <c r="E185" s="1">
-        <v>99.524</v>
+        <v>100.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99524.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1772.0</v>
+        <v>174.41</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.7804750612917</v>
+        <v>0.163</v>
       </c>
       <c r="K185">
-        <v>0.66</v>
+        <v>0.07</v>
       </c>
       <c r="L185">
-        <v>661.64</v>
+        <v>73.66</v>
       </c>
       <c r="M185" s="1">
-        <v>97752.0</v>
+        <v>107174.41</v>
       </c>
       <c r="N185" s="1">
-        <v>98413.64</v>
+        <v>107248.07</v>
       </c>
       <c r="O185" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="B186" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="C186" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.429</v>
+        <v>98.687</v>
       </c>
       <c r="E186" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>400000.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2284.0</v>
+        <v>-553.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.571</v>
+        <v>-0.55723498589279</v>
       </c>
       <c r="K186">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>1.0</v>
+      </c>
+      <c r="L186">
+        <v>996.58</v>
       </c>
       <c r="M186" s="1">
-        <v>397716.0</v>
+        <v>98687.0</v>
       </c>
       <c r="N186" s="1">
-        <v>406379.01</v>
+        <v>99683.58</v>
       </c>
       <c r="O186" s="1">
-        <v>0.66</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B187" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C187" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.132</v>
+        <v>88.785</v>
       </c>
       <c r="E187" s="1">
-        <v>99.115</v>
+        <v>85.48</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>115964.55</v>
+        <v>85480.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1189.89</v>
+        <v>3305.0</v>
       </c>
       <c r="J187" s="1">
-        <v>1.0260808152146</v>
+        <v>3.8664014974263</v>
       </c>
       <c r="K187">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>0.04</v>
+      </c>
+      <c r="L187">
+        <v>35.48</v>
       </c>
       <c r="M187" s="1">
-        <v>117154.44</v>
+        <v>88785.0</v>
       </c>
       <c r="N187" s="1">
-        <v>121036.28</v>
+        <v>88820.48</v>
       </c>
       <c r="O187" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="B188" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C188" s="1">
-        <v>272000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>93.931</v>
+        <v>101.402</v>
       </c>
       <c r="E188" s="1">
-        <v>98.404</v>
+        <v>99.942</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>267658.88</v>
+        <v>199884.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-12166.56</v>
+        <v>2920.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-4.5455469289866</v>
+        <v>1.460847291429</v>
       </c>
       <c r="K188">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.26</v>
+      </c>
+      <c r="L188">
+        <v>516.44</v>
       </c>
       <c r="M188" s="1">
-        <v>255492.32</v>
+        <v>202804.0</v>
       </c>
       <c r="N188" s="1">
-        <v>258733.96</v>
+        <v>203320.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="B189" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="C189" s="1">
-        <v>11463.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.475</v>
+        <v>94.129</v>
       </c>
       <c r="E189" s="1">
-        <v>110.69056966</v>
+        <v>94.6625</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>12688.46</v>
+        <v>189325.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1858.79</v>
+        <v>-1067.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-14.649453125123</v>
+        <v>-0.56358114353625</v>
       </c>
       <c r="K189">
-        <v>1.33</v>
+        <v>0.38</v>
       </c>
       <c r="L189">
-        <v>152.21</v>
+        <v>767.12</v>
       </c>
       <c r="M189" s="1">
-        <v>10829.67</v>
+        <v>188258.0</v>
       </c>
       <c r="N189" s="1">
-        <v>10981.88</v>
+        <v>189025.12</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.3</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="B190" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="C190" s="1">
-        <v>442000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>104.855</v>
+        <v>101.271</v>
       </c>
       <c r="E190" s="1">
-        <v>101.22033937</v>
+        <v>99.858</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>447393.9</v>
+        <v>199716.0</v>
       </c>
       <c r="I190" s="1">
-        <v>16065.2</v>
+        <v>2826.0</v>
       </c>
       <c r="J190" s="1">
-        <v>3.5908401969718</v>
+        <v>1.4150093132248</v>
       </c>
       <c r="K190">
-        <v>1.46</v>
+        <v>3.47</v>
       </c>
       <c r="L190" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="M190" s="1">
-        <v>463459.1</v>
+        <v>202542.0</v>
       </c>
       <c r="N190" s="1">
-        <v>469919.1</v>
+        <v>209485.15</v>
       </c>
       <c r="O190" s="1">
-        <v>0.76</v>
+        <v>0.34</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="B191" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="C191" s="1">
-        <v>319000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.245</v>
+        <v>98.252</v>
       </c>
       <c r="E191" s="1">
         <v>100.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>319000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2408.45</v>
+        <v>-1748.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.755</v>
+        <v>-1.748</v>
       </c>
       <c r="K191">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>602.97</v>
+        <v>1.79</v>
+      </c>
+      <c r="L191" t="s">
+        <v>464</v>
       </c>
       <c r="M191" s="1">
-        <v>316591.55</v>
+        <v>98252.0</v>
       </c>
       <c r="N191" s="1">
-        <v>317194.52</v>
+        <v>100039.67</v>
       </c>
       <c r="O191" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="B192" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>103.957</v>
+        <v>97.507</v>
       </c>
       <c r="E192" s="1">
-        <v>100.77</v>
+        <v>98.642</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>100770.0</v>
+        <v>295926.0</v>
       </c>
       <c r="I192" s="1">
-        <v>3187.0</v>
+        <v>-3405.0</v>
       </c>
       <c r="J192" s="1">
-        <v>3.162647613377</v>
+        <v>-1.1506254942114</v>
       </c>
       <c r="K192">
-        <v>4.28</v>
+        <v>4.09</v>
       </c>
       <c r="L192" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="M192" s="1">
-        <v>103957.0</v>
+        <v>292521.0</v>
       </c>
       <c r="N192" s="1">
-        <v>108238.51</v>
+        <v>304782.99</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="B193" t="s">
-        <v>480</v>
+        <v>469</v>
       </c>
       <c r="C193" s="1">
-        <v>200000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>104.918</v>
+        <v>98.067</v>
       </c>
       <c r="E193" s="1">
-        <v>105.93</v>
+        <v>99.628</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>211860.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I193" s="1">
-        <v>-2024.0</v>
+        <v>-2310.28</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.95534787123572</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="K193">
-        <v>3.01</v>
+        <v>1.86</v>
       </c>
       <c r="L193" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="M193" s="1">
-        <v>209836.0</v>
+        <v>145139.16</v>
       </c>
       <c r="N193" s="1">
-        <v>215863.4</v>
+        <v>147893.38</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="B194" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
       <c r="C194" s="1">
-        <v>229000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>92.367</v>
+        <v>98.694</v>
       </c>
       <c r="E194" s="1">
-        <v>101.3569214</v>
+        <v>99.736</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>232107.35</v>
+        <v>99736.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-20586.92</v>
+        <v>-1042.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-8.869568326897</v>
+        <v>-1.0447581615465</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.73</v>
+      </c>
+      <c r="L194" t="s">
+        <v>473</v>
       </c>
       <c r="M194" s="1">
-        <v>211520.43</v>
+        <v>98694.0</v>
       </c>
       <c r="N194" s="1">
-        <v>211520.43</v>
+        <v>100425.51</v>
       </c>
       <c r="O194" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="B195" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="C195" s="1">
-        <v>192000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>86.388</v>
+        <v>98.505</v>
       </c>
       <c r="E195" s="1">
-        <v>100.8770625</v>
+        <v>99.594</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>193683.96</v>
+        <v>103577.76</v>
       </c>
       <c r="I195" s="1">
-        <v>-27819.0</v>
+        <v>-1132.56</v>
       </c>
       <c r="J195" s="1">
-        <v>-14.363089230518</v>
+        <v>-1.0934393638171</v>
       </c>
       <c r="K195">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.99</v>
+      </c>
+      <c r="L195" t="s">
+        <v>476</v>
       </c>
       <c r="M195" s="1">
-        <v>165864.96</v>
+        <v>102445.2</v>
       </c>
       <c r="N195" s="1">
-        <v>165864.96</v>
+        <v>105551.31</v>
       </c>
       <c r="O195" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B196" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="C196" s="1">
-        <v>260000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>92.084</v>
+        <v>99.484</v>
       </c>
       <c r="E196" s="1">
-        <v>99.355</v>
+        <v>99.394</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>258323.0</v>
+        <v>154060.7</v>
       </c>
       <c r="I196" s="1">
-        <v>-18904.6</v>
+        <v>139.5</v>
       </c>
       <c r="J196" s="1">
-        <v>-7.3182024055156</v>
+        <v>0.090548725275168</v>
       </c>
       <c r="K196">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>239418.4</v>
+        <v>154200.2</v>
       </c>
       <c r="N196" s="1">
-        <v>242141.28</v>
+        <v>154200.2</v>
       </c>
       <c r="O196" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
       <c r="B197" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C197" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.391</v>
+        <v>95.254</v>
       </c>
       <c r="E197" s="1">
-        <v>98.69</v>
+        <v>93.6</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>98690.0</v>
+        <v>187200.0</v>
       </c>
       <c r="I197" s="1">
-        <v>2701.0</v>
+        <v>3308.0</v>
       </c>
       <c r="J197" s="1">
-        <v>2.7368527713041</v>
+        <v>1.767094017094</v>
       </c>
       <c r="K197">
-        <v>1.8</v>
+        <v>0.84</v>
       </c>
       <c r="L197" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="M197" s="1">
-        <v>101391.0</v>
+        <v>190508.0</v>
       </c>
       <c r="N197" s="1">
-        <v>103195.79</v>
+        <v>192190.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="B198" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
       <c r="C198" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>94.511</v>
+        <v>98.385</v>
       </c>
       <c r="E198" s="1">
-        <v>102.25</v>
+        <v>100.0</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>204500.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-15478.0</v>
+        <v>-6460.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-7.5687041564792</v>
+        <v>-1.615</v>
       </c>
       <c r="K198">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>358.9</v>
+        <v>2.66</v>
+      </c>
+      <c r="L198" t="s">
+        <v>484</v>
       </c>
       <c r="M198" s="1">
-        <v>189022.0</v>
+        <v>393540.0</v>
       </c>
       <c r="N198" s="1">
-        <v>189380.9</v>
+        <v>404198.9</v>
       </c>
       <c r="O198" s="1">
-        <v>0.31</v>
+        <v>0.65</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="B199" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="C199" s="1">
-        <v>200000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>84.612</v>
+        <v>99.85</v>
       </c>
       <c r="E199" s="1">
-        <v>102.12908</v>
+        <v>99.115</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>204258.16</v>
+        <v>115964.55</v>
       </c>
       <c r="I199" s="1">
-        <v>-35034.16</v>
+        <v>859.95</v>
       </c>
       <c r="J199" s="1">
-        <v>-17.151902278959</v>
+        <v>0.74156283105484</v>
       </c>
       <c r="K199">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="L199">
-        <v>897.26</v>
+        <v>314.14</v>
       </c>
       <c r="M199" s="1">
-        <v>169224.0</v>
+        <v>116824.5</v>
       </c>
       <c r="N199" s="1">
-        <v>170121.26</v>
+        <v>117138.64</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B200" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C200" s="1">
-        <v>100000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>84.691</v>
+        <v>93.191</v>
       </c>
       <c r="E200" s="1">
-        <v>85.379</v>
+        <v>98.404</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>85379.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I200" s="1">
-        <v>-688.0</v>
+        <v>-14179.36</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.80581876105365</v>
+        <v>-5.2975488801268</v>
       </c>
       <c r="K200">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>210.96</v>
+        <v>1.58</v>
+      </c>
+      <c r="L200" t="s">
+        <v>489</v>
       </c>
       <c r="M200" s="1">
-        <v>84691.0</v>
+        <v>253479.52</v>
       </c>
       <c r="N200" s="1">
-        <v>84901.96</v>
+        <v>257771.9</v>
       </c>
       <c r="O200" s="1">
-        <v>0.14</v>
+        <v>0.41</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="B201" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D201" s="1">
-        <v>74.868</v>
+        <v>93.846</v>
       </c>
       <c r="E201" s="1">
-        <v>100.94922</v>
+        <v>110.69056966</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>302847.66</v>
+        <v>12688.46</v>
       </c>
       <c r="I201" s="1">
-        <v>-78243.66</v>
+        <v>-1930.89</v>
       </c>
       <c r="J201" s="1">
-        <v>-25.835979713365</v>
+        <v>-15.217685991838</v>
       </c>
       <c r="K201">
-        <v>0.03</v>
+        <v>0.15</v>
       </c>
       <c r="L201">
-        <v>75.21</v>
+        <v>17.38</v>
       </c>
       <c r="M201" s="1">
-        <v>224604.0</v>
+        <v>10757.57</v>
       </c>
       <c r="N201" s="1">
-        <v>224679.21</v>
+        <v>10774.95</v>
       </c>
       <c r="O201" s="1">
-        <v>0.36</v>
+        <v>0.02</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="B202" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="C202" s="1">
-        <v>125000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>101.258</v>
+        <v>102.869</v>
       </c>
       <c r="E202" s="1">
-        <v>99.609</v>
+        <v>101.22033937</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>124511.25</v>
+        <v>447393.9</v>
       </c>
       <c r="I202" s="1">
-        <v>2061.25</v>
+        <v>7287.08</v>
       </c>
       <c r="J202" s="1">
-        <v>1.6554728990352</v>
+        <v>1.6287839418463</v>
       </c>
       <c r="K202">
-        <v>3.36</v>
+        <v>1.98</v>
       </c>
       <c r="L202" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="M202" s="1">
-        <v>126572.5</v>
+        <v>454680.98</v>
       </c>
       <c r="N202" s="1">
-        <v>130777.98</v>
+        <v>463423.84</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.74</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="B203" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="C203" s="1">
-        <v>400000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>99.294</v>
+        <v>98.268</v>
       </c>
       <c r="E203" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>397692.0</v>
+        <v>319000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-516.0</v>
+        <v>-5525.08</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.12974864970882</v>
+        <v>-1.732</v>
       </c>
       <c r="K203">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>164.38</v>
+        <v>0.59</v>
+      </c>
+      <c r="L203" t="s">
+        <v>497</v>
       </c>
       <c r="M203" s="1">
-        <v>397176.0</v>
+        <v>313474.92</v>
       </c>
       <c r="N203" s="1">
-        <v>397340.38</v>
+        <v>315366.06</v>
       </c>
       <c r="O203" s="1">
-        <v>0.64</v>
+        <v>0.51</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="B204" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C204" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>101.269</v>
+        <v>103.314</v>
       </c>
       <c r="E204" s="1">
-        <v>99.424</v>
+        <v>100.77</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>134222.4</v>
+        <v>100770.0</v>
       </c>
       <c r="I204" s="1">
-        <v>2490.75</v>
+        <v>2544.0</v>
       </c>
       <c r="J204" s="1">
-        <v>1.8556887672996</v>
+        <v>2.5245608812146</v>
       </c>
       <c r="K204">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.14</v>
+      </c>
+      <c r="L204">
+        <v>143.15</v>
       </c>
       <c r="M204" s="1">
-        <v>136713.15</v>
+        <v>103314.0</v>
       </c>
       <c r="N204" s="1">
-        <v>140668.37</v>
+        <v>103457.15</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="B205" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="C205" s="1">
-        <v>246000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.198</v>
+        <v>104.433</v>
       </c>
       <c r="E205" s="1">
-        <v>99.947</v>
+        <v>105.93</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>245869.62</v>
+        <v>211860.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1842.54</v>
+        <v>-2994.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.74939718050567</v>
+        <v>-1.4131973945058</v>
       </c>
       <c r="K205">
-        <v>1.09</v>
+        <v>0.72</v>
       </c>
       <c r="L205" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="M205" s="1">
-        <v>244027.08</v>
+        <v>208866.0</v>
       </c>
       <c r="N205" s="1">
-        <v>246706.12</v>
+        <v>210304.36</v>
       </c>
       <c r="O205" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="B206" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>88.897</v>
+        <v>91.928</v>
       </c>
       <c r="E206" s="1">
-        <v>103.220985</v>
+        <v>101.3569214</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>206441.97</v>
+        <v>232107.35</v>
       </c>
       <c r="I206" s="1">
-        <v>-28647.97</v>
+        <v>-21592.23</v>
       </c>
       <c r="J206" s="1">
-        <v>-13.877008633467</v>
+        <v>-9.3026911900894</v>
       </c>
       <c r="K206">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.0</v>
+      </c>
+      <c r="L206">
+        <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>177794.0</v>
+        <v>210515.12</v>
       </c>
       <c r="N206" s="1">
-        <v>178992.63</v>
+        <v>210515.12</v>
       </c>
       <c r="O206" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="B207" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>98.749</v>
+        <v>85.758</v>
       </c>
       <c r="E207" s="1">
-        <v>99.779</v>
+        <v>100.8770625</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>498895.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I207" s="1">
-        <v>-5150.0</v>
+        <v>-29028.6</v>
       </c>
       <c r="J207" s="1">
-        <v>-1.0322813417653</v>
+        <v>-14.987611777454</v>
       </c>
       <c r="K207">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L207">
-        <v>821.92</v>
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>493745.0</v>
+        <v>164655.36</v>
       </c>
       <c r="N207" s="1">
-        <v>494566.92</v>
+        <v>164655.36</v>
       </c>
       <c r="O207" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="B208" t="s">
-        <v>517</v>
+        <v>508</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.104</v>
+        <v>91.215</v>
       </c>
       <c r="E208" s="1">
-        <v>100.0</v>
+        <v>99.355</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>300000.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2688.0</v>
+        <v>-21164.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.896</v>
+        <v>-8.192843842786</v>
       </c>
       <c r="K208">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>633.21</v>
+        <v>1.22</v>
+      </c>
+      <c r="L208" t="s">
+        <v>509</v>
       </c>
       <c r="M208" s="1">
-        <v>297312.0</v>
+        <v>237159.0</v>
       </c>
       <c r="N208" s="1">
-        <v>297945.21</v>
+        <v>240342.22</v>
       </c>
       <c r="O208" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>518</v>
+        <v>510</v>
       </c>
       <c r="B209" t="s">
-        <v>519</v>
+        <v>511</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>101.221</v>
+        <v>100.019</v>
       </c>
       <c r="E209" s="1">
-        <v>102.542</v>
+        <v>98.69</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205084.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-2642.0</v>
+        <v>1329.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.2882526184393</v>
+        <v>1.3466409970615</v>
       </c>
       <c r="K209">
-        <v>3.86</v>
+        <v>2.3</v>
       </c>
       <c r="L209" t="s">
-        <v>520</v>
+        <v>512</v>
       </c>
       <c r="M209" s="1">
-        <v>202442.0</v>
+        <v>100019.0</v>
       </c>
       <c r="N209" s="1">
-        <v>210156.96</v>
+        <v>102322.77</v>
       </c>
       <c r="O209" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>521</v>
+        <v>513</v>
       </c>
       <c r="B210" t="s">
-        <v>522</v>
+        <v>514</v>
       </c>
       <c r="C210" s="1">
-        <v>271000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.774</v>
+        <v>84.193</v>
       </c>
       <c r="E210" s="1">
-        <v>99.517</v>
+        <v>85.379</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>269691.07</v>
+        <v>85379.0</v>
       </c>
       <c r="I210" s="1">
-        <v>6116.47</v>
+        <v>-1186.0</v>
       </c>
       <c r="J210" s="1">
-        <v>2.2679542188772</v>
+        <v>-1.3891003642582</v>
       </c>
       <c r="K210">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.32</v>
+      </c>
+      <c r="L210">
+        <v>323.63</v>
       </c>
       <c r="M210" s="1">
-        <v>275807.54</v>
+        <v>84193.0</v>
       </c>
       <c r="N210" s="1">
-        <v>277088.29</v>
+        <v>84516.63</v>
       </c>
       <c r="O210" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="B211" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>94.299</v>
+        <v>74.015</v>
       </c>
       <c r="E211" s="1">
-        <v>98.97249667</v>
+        <v>100.94922</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>593834.98</v>
+        <v>302847.66</v>
       </c>
       <c r="I211" s="1">
-        <v>-28040.98</v>
+        <v>-80802.66</v>
       </c>
       <c r="J211" s="1">
-        <v>-4.7220155336757</v>
+        <v>-26.680959000971</v>
       </c>
       <c r="K211">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.03</v>
+      </c>
+      <c r="L211">
+        <v>94.52</v>
       </c>
       <c r="M211" s="1">
-        <v>565794.0</v>
+        <v>222045.0</v>
       </c>
       <c r="N211" s="1">
-        <v>567207.7</v>
+        <v>222139.52</v>
       </c>
       <c r="O211" s="1">
-        <v>0.92</v>
+        <v>0.36</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B212" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="C212" s="1">
-        <v>100000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.824</v>
+        <v>100.506</v>
       </c>
       <c r="E212" s="1">
-        <v>99.833</v>
+        <v>99.609</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99833.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I212" s="1">
-        <v>991.0</v>
+        <v>1121.25</v>
       </c>
       <c r="J212" s="1">
-        <v>0.99265773842317</v>
+        <v>0.90052103725567</v>
       </c>
       <c r="K212">
-        <v>2.47</v>
+        <v>3.88</v>
       </c>
       <c r="L212" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="M212" s="1">
-        <v>100824.0</v>
+        <v>125632.5</v>
       </c>
       <c r="N212" s="1">
-        <v>103289.75</v>
+        <v>130481.82</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B213" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="C213" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>70.422</v>
+        <v>98.278</v>
       </c>
       <c r="E213" s="1">
-        <v>99.641</v>
+        <v>99.423</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>298923.0</v>
+        <v>397692.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-87657.0</v>
+        <v>-4580.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-29.324274144178</v>
+        <v>-1.1516449916015</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L213" t="s">
+        <v>522</v>
       </c>
       <c r="M213" s="1">
-        <v>211266.0</v>
+        <v>393112.0</v>
       </c>
       <c r="N213" s="1">
-        <v>211266.0</v>
+        <v>394821.59</v>
       </c>
       <c r="O213" s="1">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="B214" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.959</v>
+        <v>98.062</v>
       </c>
       <c r="E214" s="1">
-        <v>99.794</v>
+        <v>99.947</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99794.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I214" s="1">
-        <v>-835.0</v>
+        <v>-2752.1</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.83672365072048</v>
+        <v>-1.8859995797773</v>
       </c>
       <c r="K214">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>67.12</v>
+        <v>1.57</v>
+      </c>
+      <c r="L214" t="s">
+        <v>525</v>
       </c>
       <c r="M214" s="1">
-        <v>98959.0</v>
+        <v>143170.52</v>
       </c>
       <c r="N214" s="1">
-        <v>99026.12</v>
+        <v>145465.52</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="B215" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="C215" s="1">
-        <v>400000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>86.321</v>
+        <v>101.02</v>
       </c>
       <c r="E215" s="1">
-        <v>100.521</v>
+        <v>100.0</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>402084.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-56800.0</v>
+        <v>1734.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-14.126401448454</v>
+        <v>1.02</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="L215">
-        <v>0.0</v>
+        <v>726.69</v>
       </c>
       <c r="M215" s="1">
-        <v>345284.0</v>
+        <v>171734.0</v>
       </c>
       <c r="N215" s="1">
-        <v>345284.0</v>
+        <v>172460.69</v>
       </c>
       <c r="O215" s="1">
-        <v>0.56</v>
+        <v>0.28</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="B216" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>96.097</v>
+        <v>88.439</v>
       </c>
       <c r="E216" s="1">
-        <v>104.90042333</v>
+        <v>103.220985</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>314701.27</v>
+        <v>206441.97</v>
       </c>
       <c r="I216" s="1">
-        <v>-26410.27</v>
+        <v>-29563.97</v>
       </c>
       <c r="J216" s="1">
-        <v>-8.3921714075066</v>
+        <v>-14.320716858108</v>
       </c>
       <c r="K216">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="L216" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="M216" s="1">
-        <v>288291.0</v>
+        <v>176878.0</v>
       </c>
       <c r="N216" s="1">
-        <v>289862.92</v>
+        <v>178301.97</v>
       </c>
       <c r="O216" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="B217" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
       <c r="C217" s="1">
-        <v>115000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.519</v>
+        <v>98.018</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>115000.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I217" s="1">
-        <v>596.85</v>
+        <v>-8805.0</v>
       </c>
       <c r="J217" s="1">
-        <v>0.519</v>
+        <v>-1.7649004299502</v>
       </c>
       <c r="K217">
-        <v>2.41</v>
+        <v>0.65</v>
       </c>
       <c r="L217" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="M217" s="1">
-        <v>115596.85</v>
+        <v>490090.0</v>
       </c>
       <c r="N217" s="1">
-        <v>118366.43</v>
+        <v>493326.3</v>
       </c>
       <c r="O217" s="1">
-        <v>0.19</v>
+        <v>0.79</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B218" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>100.273</v>
+        <v>98.139</v>
       </c>
       <c r="E218" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>202400.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1854.0</v>
+        <v>-5583.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-0.91600790513834</v>
+        <v>-1.861</v>
       </c>
       <c r="K218">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>121.64</v>
+        <v>0.62</v>
+      </c>
+      <c r="L218" t="s">
+        <v>536</v>
       </c>
       <c r="M218" s="1">
-        <v>200546.0</v>
+        <v>294417.0</v>
       </c>
       <c r="N218" s="1">
-        <v>200667.64</v>
+        <v>296290.23</v>
       </c>
       <c r="O218" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="B219" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="C219" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.536</v>
+        <v>100.262</v>
       </c>
       <c r="E219" s="1">
-        <v>99.728</v>
+        <v>102.542</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>197461.44</v>
+        <v>205084.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-380.16</v>
+        <v>-4560.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.19252366436708</v>
+        <v>-2.2234791597589</v>
       </c>
       <c r="K219">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="L219">
-        <v>722.84</v>
+        <v>823.51</v>
       </c>
       <c r="M219" s="1">
-        <v>197081.28</v>
+        <v>200524.0</v>
       </c>
       <c r="N219" s="1">
-        <v>197804.12</v>
+        <v>201347.51</v>
       </c>
       <c r="O219" s="1">
         <v>0.32</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="B220" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.899</v>
+        <v>93.863</v>
       </c>
       <c r="E220" s="1">
-        <v>102.47</v>
+        <v>98.97249667</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>102470.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I220" s="1">
-        <v>-1571.0</v>
+        <v>-30656.98</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.5331316482873</v>
+        <v>-5.1625419573633</v>
       </c>
       <c r="K220">
-        <v>3.58</v>
+        <v>0.3</v>
       </c>
       <c r="L220" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="M220" s="1">
-        <v>100899.0</v>
+        <v>563178.0</v>
       </c>
       <c r="N220" s="1">
-        <v>104482.56</v>
+        <v>564978.0</v>
       </c>
       <c r="O220" s="1">
-        <v>0.17</v>
+        <v>0.91</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="B221" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="C221" s="1">
-        <v>158000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.524</v>
+        <v>100.33</v>
       </c>
       <c r="E221" s="1">
-        <v>99.422</v>
+        <v>99.833</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>157086.76</v>
+        <v>99833.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1418.84</v>
+        <v>497.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.9032206151556</v>
+        <v>0.49783137840193</v>
       </c>
       <c r="K221">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>112.55</v>
+        <v>2.98</v>
+      </c>
+      <c r="L221" t="s">
+        <v>544</v>
       </c>
       <c r="M221" s="1">
-        <v>155667.92</v>
+        <v>100330.0</v>
       </c>
       <c r="N221" s="1">
-        <v>155780.47</v>
+        <v>103310.82</v>
       </c>
       <c r="O221" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="B222" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C222" s="1">
-        <v>228000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.312</v>
+        <v>69.498</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.641</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>228000.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I222" s="1">
-        <v>2991.36</v>
+        <v>-90429.0</v>
       </c>
       <c r="J222" s="1">
-        <v>1.312</v>
+        <v>-30.251603255688</v>
       </c>
       <c r="K222">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>0.0</v>
+      </c>
+      <c r="L222">
+        <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>230991.36</v>
+        <v>208494.0</v>
       </c>
       <c r="N222" s="1">
-        <v>238762.1</v>
+        <v>208494.0</v>
       </c>
       <c r="O222" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="B223" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C223" s="1">
-        <v>325000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>89.281</v>
+        <v>98.122</v>
       </c>
       <c r="E223" s="1">
-        <v>88.621</v>
+        <v>99.794</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>288018.25</v>
+        <v>99794.0</v>
       </c>
       <c r="I223" s="1">
-        <v>2145.0</v>
+        <v>-1672.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.74474447365749</v>
+        <v>-1.6754514299457</v>
       </c>
       <c r="K223">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.52</v>
+      </c>
+      <c r="L223">
+        <v>517.81</v>
       </c>
       <c r="M223" s="1">
-        <v>290163.25</v>
+        <v>98122.0</v>
       </c>
       <c r="N223" s="1">
-        <v>294040.99</v>
+        <v>98639.81</v>
       </c>
       <c r="O223" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="B224" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>75.098</v>
+        <v>99.692</v>
       </c>
       <c r="E224" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>147740.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>2456.0</v>
+        <v>-354.2</v>
       </c>
       <c r="J224" s="1">
-        <v>1.6623798565047</v>
+        <v>-0.308</v>
       </c>
       <c r="K224">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>472.6</v>
+        <v>2.88</v>
+      </c>
+      <c r="L224" t="s">
+        <v>551</v>
       </c>
       <c r="M224" s="1">
-        <v>150196.0</v>
+        <v>114645.8</v>
       </c>
       <c r="N224" s="1">
-        <v>150668.6</v>
+        <v>117960.03</v>
       </c>
       <c r="O224" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="B225" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="C225" s="1">
         <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.804</v>
+        <v>99.336</v>
       </c>
       <c r="E225" s="1">
-        <v>99.985</v>
+        <v>101.2</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199970.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-2362.0</v>
+        <v>-3728.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.1811771765765</v>
+        <v>-1.8418972332016</v>
       </c>
       <c r="K225">
-        <v>2.52</v>
+        <v>0.54</v>
       </c>
       <c r="L225" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="M225" s="1">
-        <v>197608.0</v>
+        <v>198672.0</v>
       </c>
       <c r="N225" s="1">
-        <v>202656.63</v>
+        <v>199746.52</v>
       </c>
       <c r="O225" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="B226" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.842</v>
+        <v>98.612</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200000.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I226" s="1">
-        <v>3684.0</v>
+        <v>-2209.68</v>
       </c>
       <c r="J226" s="1">
-        <v>1.842</v>
+        <v>-1.1190437991336</v>
       </c>
       <c r="K226">
-        <v>2.01</v>
+        <v>0.78</v>
       </c>
       <c r="L226" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="M226" s="1">
-        <v>203684.0</v>
+        <v>195251.76</v>
       </c>
       <c r="N226" s="1">
-        <v>207694.3</v>
+        <v>196803.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="B227" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.743</v>
+        <v>97.399</v>
       </c>
       <c r="E227" s="1">
-        <v>99.711</v>
+        <v>97.26</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99711.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I227" s="1">
-        <v>32.0</v>
+        <v>139.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.032092748041841</v>
+        <v>0.14291589553773</v>
       </c>
       <c r="K227">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="L227">
-        <v>565.07</v>
+        <v>267.12</v>
       </c>
       <c r="M227" s="1">
-        <v>99743.0</v>
+        <v>97399.0</v>
       </c>
       <c r="N227" s="1">
-        <v>100308.07</v>
+        <v>97666.12</v>
       </c>
       <c r="O227" s="1">
         <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="B228" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.667</v>
+        <v>100.009</v>
       </c>
       <c r="E228" s="1">
-        <v>100.66</v>
+        <v>102.47</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100660.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-993.0</v>
+        <v>-2461.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.98648917146831</v>
+        <v>-2.4016785400605</v>
       </c>
       <c r="K228">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>0.1</v>
+      </c>
+      <c r="L228">
+        <v>98.63</v>
       </c>
       <c r="M228" s="1">
-        <v>99667.0</v>
+        <v>100009.0</v>
       </c>
       <c r="N228" s="1">
-        <v>101941.66</v>
+        <v>100107.63</v>
       </c>
       <c r="O228" s="1">
         <v>0.16</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="B229" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="C229" s="1">
-        <v>226000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.099</v>
+        <v>98.048</v>
       </c>
       <c r="E229" s="1">
-        <v>99.84072566</v>
+        <v>99.422</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>225640.04</v>
+        <v>157086.76</v>
       </c>
       <c r="I229" s="1">
-        <v>-1676.3</v>
+        <v>-2170.92</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.74290892697945</v>
+        <v>-1.3819878900042</v>
       </c>
       <c r="K229">
-        <v>3.3</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>0.49</v>
+      </c>
+      <c r="L229">
+        <v>773.77</v>
       </c>
       <c r="M229" s="1">
-        <v>223963.74</v>
+        <v>154915.84</v>
       </c>
       <c r="N229" s="1">
-        <v>231424.06</v>
+        <v>155689.61</v>
       </c>
       <c r="O229" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="B230" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="C230" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.94</v>
+        <v>100.703</v>
       </c>
       <c r="E230" s="1">
         <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>151000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1600.6</v>
+        <v>1602.84</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.06</v>
+        <v>0.703</v>
       </c>
       <c r="K230">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>237.11</v>
+        <v>3.92</v>
+      </c>
+      <c r="L230" t="s">
+        <v>566</v>
       </c>
       <c r="M230" s="1">
-        <v>149399.4</v>
+        <v>229602.84</v>
       </c>
       <c r="N230" s="1">
-        <v>149636.51</v>
+        <v>238547.94</v>
       </c>
       <c r="O230" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="B231" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.936</v>
+        <v>88.737</v>
       </c>
       <c r="E231" s="1">
-        <v>99.3</v>
+        <v>88.621</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>198600.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I231" s="1">
-        <v>-728.0</v>
+        <v>377.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.36656596173212</v>
+        <v>0.13089448324889</v>
       </c>
       <c r="K231">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>15.07</v>
+        <v>1.4</v>
+      </c>
+      <c r="L231" t="s">
+        <v>569</v>
       </c>
       <c r="M231" s="1">
-        <v>197872.0</v>
+        <v>288395.25</v>
       </c>
       <c r="N231" s="1">
-        <v>197887.07</v>
+        <v>292953.04</v>
       </c>
       <c r="O231" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="B232" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C232" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.328</v>
+        <v>74.587</v>
       </c>
       <c r="E232" s="1">
-        <v>99.499</v>
+        <v>73.87</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99499.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I232" s="1">
-        <v>829.0</v>
+        <v>1434.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.83317420275581</v>
+        <v>0.97062406931095</v>
       </c>
       <c r="K232">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="L232">
-        <v>565.07</v>
+        <v>665.75</v>
       </c>
       <c r="M232" s="1">
-        <v>100328.0</v>
+        <v>149174.0</v>
       </c>
       <c r="N232" s="1">
-        <v>100893.07</v>
+        <v>149839.75</v>
       </c>
       <c r="O232" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="B233" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="C233" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.174</v>
+        <v>98.304</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I233" s="1">
-        <v>174.0</v>
+        <v>-3362.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.174</v>
+        <v>-1.6812521878282</v>
       </c>
       <c r="K233">
-        <v>1.03</v>
+        <v>2.96</v>
       </c>
       <c r="L233" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="M233" s="1">
-        <v>100174.0</v>
+        <v>196608.0</v>
       </c>
       <c r="N233" s="1">
-        <v>101206.36</v>
+        <v>202525.81</v>
       </c>
       <c r="O233" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="B234" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="C234" s="1">
         <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.568</v>
+        <v>100.852</v>
       </c>
       <c r="E234" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>199742.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-606.0</v>
+        <v>1704.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-0.30339137487359</v>
+        <v>0.852</v>
       </c>
       <c r="K234">
-        <v>1.19</v>
+        <v>2.5</v>
       </c>
       <c r="L234" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="M234" s="1">
-        <v>199136.0</v>
+        <v>201704.0</v>
       </c>
       <c r="N234" s="1">
-        <v>201514.08</v>
+        <v>206706.32</v>
       </c>
       <c r="O234" s="1">
         <v>0.33</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="B235" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="C235" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>67.031</v>
+        <v>98.697</v>
       </c>
       <c r="E235" s="1">
-        <v>76.31296613</v>
+        <v>99.711</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>1194297.92</v>
+        <v>99711.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-145262.77</v>
+        <v>-1014.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-12.163026290794</v>
+        <v>-1.0169389535758</v>
       </c>
       <c r="K235">
-        <v>0.62</v>
+        <v>1.05</v>
       </c>
       <c r="L235" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="M235" s="1">
-        <v>1049035.15</v>
+        <v>98697.0</v>
       </c>
       <c r="N235" s="1">
-        <v>1058682.41</v>
+        <v>99744.95</v>
       </c>
       <c r="O235" s="1">
-        <v>1.71</v>
+        <v>0.16</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="B236" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C236" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>101.059</v>
+        <v>98.606</v>
       </c>
       <c r="E236" s="1">
-        <v>99.646</v>
+        <v>100.66</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>201284.92</v>
+        <v>100660.0</v>
       </c>
       <c r="I236" s="1">
-        <v>2854.26</v>
+        <v>-2054.0</v>
       </c>
       <c r="J236" s="1">
-        <v>1.4180197900568</v>
+        <v>-2.0405324855951</v>
       </c>
       <c r="K236">
-        <v>3.44</v>
+        <v>2.71</v>
       </c>
       <c r="L236" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="M236" s="1">
-        <v>204139.18</v>
+        <v>98606.0</v>
       </c>
       <c r="N236" s="1">
-        <v>211092.96</v>
+        <v>101315.25</v>
       </c>
       <c r="O236" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="B237" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>107.368</v>
+        <v>100.471</v>
       </c>
       <c r="E237" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>216480.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1744.0</v>
+        <v>471.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.80561714708056</v>
+        <v>0.471</v>
       </c>
       <c r="K237">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.01</v>
+      </c>
+      <c r="L237">
+        <v>11.99</v>
       </c>
       <c r="M237" s="1">
-        <v>214736.0</v>
+        <v>100471.0</v>
       </c>
       <c r="N237" s="1">
-        <v>218270.25</v>
+        <v>100482.99</v>
       </c>
       <c r="O237" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B238" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.304</v>
+        <v>98.123</v>
       </c>
       <c r="E238" s="1">
-        <v>100.507</v>
+        <v>99.84072566</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>201014.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I238" s="1">
-        <v>-2406.0</v>
+        <v>-3882.06</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.196931557006</v>
+        <v>-1.7204659243989</v>
       </c>
       <c r="K238">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>0.36</v>
+      </c>
+      <c r="L238">
+        <v>814.99</v>
       </c>
       <c r="M238" s="1">
-        <v>198608.0</v>
+        <v>221757.98</v>
       </c>
       <c r="N238" s="1">
-        <v>203934.03</v>
+        <v>222572.97</v>
       </c>
       <c r="O238" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="B239" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="C239" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.12</v>
+        <v>98.893</v>
       </c>
       <c r="E239" s="1">
-        <v>99.902</v>
+        <v>99.326</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>284720.7</v>
+        <v>99326.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-2228.7</v>
+        <v>-433.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.78276711176953</v>
+        <v>-0.43593822362725</v>
       </c>
       <c r="K239">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="L239">
-        <v>594.4</v>
+        <v>387.33</v>
       </c>
       <c r="M239" s="1">
-        <v>282492.0</v>
+        <v>98893.0</v>
       </c>
       <c r="N239" s="1">
-        <v>283086.4</v>
+        <v>99280.33</v>
       </c>
       <c r="O239" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B240" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>89.749</v>
+        <v>98.233</v>
       </c>
       <c r="E240" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>172183.69</v>
+        <v>151000.0</v>
       </c>
       <c r="I240" s="1">
-        <v>7314.31</v>
+        <v>-2668.17</v>
       </c>
       <c r="J240" s="1">
-        <v>4.2479691311064</v>
+        <v>-1.767</v>
       </c>
       <c r="K240">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>0.65</v>
+      </c>
+      <c r="L240">
+        <v>980.06</v>
       </c>
       <c r="M240" s="1">
-        <v>179498.0</v>
+        <v>148331.83</v>
       </c>
       <c r="N240" s="1">
-        <v>180952.79</v>
+        <v>149311.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="B241" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="C241" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>102.281</v>
+        <v>99.562</v>
       </c>
       <c r="E241" s="1">
-        <v>99.779</v>
+        <v>99.499</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>117739.22</v>
+        <v>99499.0</v>
       </c>
       <c r="I241" s="1">
-        <v>2952.36</v>
+        <v>63.0</v>
       </c>
       <c r="J241" s="1">
-        <v>2.5075416670843</v>
+        <v>0.063317219268535</v>
       </c>
       <c r="K241">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="L241" t="s">
-        <v>604</v>
+        <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>120691.58</v>
+        <v>99562.0</v>
       </c>
       <c r="N241" s="1">
-        <v>122025.14</v>
+        <v>100609.95</v>
       </c>
       <c r="O241" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="B242" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.805</v>
+        <v>100.349</v>
       </c>
       <c r="E242" s="1">
-        <v>102.939</v>
+        <v>99.897</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>205878.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2268.0</v>
+        <v>452.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.1016232914639</v>
+        <v>0.45246604002122</v>
       </c>
       <c r="K242">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="L242">
-        <v>357.53</v>
+        <v>74.32</v>
       </c>
       <c r="M242" s="1">
-        <v>203610.0</v>
+        <v>100349.0</v>
       </c>
       <c r="N242" s="1">
-        <v>203967.53</v>
+        <v>100423.32</v>
       </c>
       <c r="O242" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="B243" t="s">
-        <v>608</v>
+        <v>597</v>
       </c>
       <c r="C243" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.429</v>
+        <v>99.112</v>
       </c>
       <c r="E243" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>302283.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-6996.0</v>
+        <v>-888.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-2.314387511041</v>
+        <v>-0.888</v>
       </c>
       <c r="K243">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>277.4</v>
+        <v>1.48</v>
+      </c>
+      <c r="L243" t="s">
+        <v>598</v>
       </c>
       <c r="M243" s="1">
-        <v>295287.0</v>
+        <v>99112.0</v>
       </c>
       <c r="N243" s="1">
-        <v>295564.4</v>
+        <v>100593.63</v>
       </c>
       <c r="O243" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="B244" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="C244" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>102.769</v>
+        <v>98.89</v>
       </c>
       <c r="E244" s="1">
         <v>99.871</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>88885.19</v>
+        <v>199742.0</v>
       </c>
       <c r="I244" s="1">
-        <v>2579.22</v>
+        <v>-1962.0</v>
       </c>
       <c r="J244" s="1">
-        <v>2.9017432487909</v>
+        <v>-0.98226712459072</v>
       </c>
       <c r="K244">
-        <v>3.21</v>
+        <v>1.69</v>
       </c>
       <c r="L244" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="M244" s="1">
-        <v>91464.41</v>
+        <v>197780.0</v>
       </c>
       <c r="N244" s="1">
-        <v>94317.29</v>
+        <v>201156.03</v>
       </c>
       <c r="O244" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="B245" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>105.792</v>
+        <v>100.483</v>
       </c>
       <c r="E245" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>106895.63</v>
+        <v>101000.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-1103.63</v>
+        <v>487.83</v>
       </c>
       <c r="J245" s="1">
-        <v>-1.0324369667871</v>
+        <v>0.483</v>
       </c>
       <c r="K245">
-        <v>3.7</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.12</v>
+      </c>
+      <c r="L245">
+        <v>119.81</v>
       </c>
       <c r="M245" s="1">
-        <v>105792.0</v>
+        <v>101487.83</v>
       </c>
       <c r="N245" s="1">
-        <v>109494.74</v>
+        <v>101607.64</v>
       </c>
       <c r="O245" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="B246" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>99.046</v>
+        <v>65.831</v>
       </c>
       <c r="E246" s="1">
-        <v>99.589</v>
+        <v>76.31296613</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>199178.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I246" s="1">
-        <v>-1086.0</v>
+        <v>-164042.77</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.54524094026449</v>
+        <v>-13.735498258257</v>
       </c>
       <c r="K246">
-        <v>1.92</v>
+        <v>0.75</v>
       </c>
       <c r="L246" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="M246" s="1">
-        <v>198092.0</v>
+        <v>1030255.15</v>
       </c>
       <c r="N246" s="1">
-        <v>201922.14</v>
+        <v>1041917.62</v>
       </c>
       <c r="O246" s="1">
-        <v>0.33</v>
+        <v>1.67</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>618</v>
+        <v>607</v>
       </c>
       <c r="B247" t="s">
-        <v>619</v>
+        <v>608</v>
       </c>
       <c r="C247" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>103.27</v>
+        <v>99.932</v>
       </c>
       <c r="E247" s="1">
-        <v>104.481</v>
+        <v>99.646</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>208962.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I247" s="1">
-        <v>-2422.0</v>
+        <v>577.72</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.1590624132617</v>
+        <v>0.28701603677017</v>
       </c>
       <c r="K247">
-        <v>4.36</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>0.39</v>
+      </c>
+      <c r="L247">
+        <v>794.16</v>
       </c>
       <c r="M247" s="1">
-        <v>206540.0</v>
+        <v>201862.64</v>
       </c>
       <c r="N247" s="1">
-        <v>215259.18</v>
+        <v>202656.8</v>
       </c>
       <c r="O247" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="B248" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="C248" s="1">
-        <v>100000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.027</v>
+        <v>100.494</v>
       </c>
       <c r="E248" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>99908.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-881.0</v>
+        <v>810.16</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.88181126636506</v>
+        <v>0.494</v>
       </c>
       <c r="K248">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="L248">
-        <v>430.56</v>
+        <v>118.59</v>
       </c>
       <c r="M248" s="1">
-        <v>99027.0</v>
+        <v>164810.16</v>
       </c>
       <c r="N248" s="1">
-        <v>99457.56</v>
+        <v>164928.75</v>
       </c>
       <c r="O248" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="B249" t="s">
-        <v>623</v>
+        <v>612</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>105.177</v>
+        <v>100.148</v>
       </c>
       <c r="E249" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>213200.0</v>
+        <v>152000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-2846.0</v>
+        <v>224.96</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.3348968105066</v>
+        <v>0.148</v>
       </c>
       <c r="K249">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>0.0</v>
+      </c>
+      <c r="L249">
+        <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>210354.0</v>
+        <v>152224.96</v>
       </c>
       <c r="N249" s="1">
-        <v>213730.71</v>
+        <v>152224.96</v>
       </c>
       <c r="O249" s="1">
-        <v>0.34</v>
+        <v>0.24</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="B250" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="C250" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.887</v>
+        <v>88.624</v>
       </c>
       <c r="E250" s="1">
-        <v>100.0</v>
+        <v>86.091845</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>168000.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I250" s="1">
-        <v>1490.16</v>
+        <v>5064.31</v>
       </c>
       <c r="J250" s="1">
-        <v>0.887</v>
+        <v>2.941225153207</v>
       </c>
       <c r="K250">
-        <v>0.53</v>
+        <v>0.07</v>
       </c>
       <c r="L250">
-        <v>890.35</v>
+        <v>147.95</v>
       </c>
       <c r="M250" s="1">
-        <v>169490.16</v>
+        <v>177248.0</v>
       </c>
       <c r="N250" s="1">
-        <v>170380.51</v>
+        <v>177395.95</v>
       </c>
       <c r="O250" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="B251" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="C251" s="1">
-        <v>190000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>95.591</v>
+        <v>101.416</v>
       </c>
       <c r="E251" s="1">
-        <v>106.52323684</v>
+        <v>99.779</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>202394.15</v>
+        <v>117739.22</v>
       </c>
       <c r="I251" s="1">
-        <v>-20771.25</v>
+        <v>1931.66</v>
       </c>
       <c r="J251" s="1">
-        <v>-10.262771923003</v>
+        <v>1.6406257829804</v>
       </c>
       <c r="K251">
-        <v>1.21</v>
+        <v>1.61</v>
       </c>
       <c r="L251" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="M251" s="1">
-        <v>181622.9</v>
+        <v>119670.88</v>
       </c>
       <c r="N251" s="1">
-        <v>183917.48</v>
+        <v>121574.24</v>
       </c>
       <c r="O251" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="B252" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="C252" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>102.417</v>
+        <v>100.763</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>102.939</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>100000.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I252" s="1">
-        <v>2417.0</v>
+        <v>-4352.0</v>
       </c>
       <c r="J252" s="1">
-        <v>2.417</v>
+        <v>-2.113873264749</v>
       </c>
       <c r="K252">
-        <v>3.73</v>
+        <v>0.65</v>
       </c>
       <c r="L252" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="M252" s="1">
-        <v>102417.0</v>
+        <v>201526.0</v>
       </c>
       <c r="N252" s="1">
-        <v>106151.38</v>
+        <v>202817.1</v>
       </c>
       <c r="O252" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B253" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="C253" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.452</v>
+        <v>97.548</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>200000.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-1096.0</v>
+        <v>-9639.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.548</v>
+        <v>-3.188733736267</v>
       </c>
       <c r="K253">
-        <v>1.85</v>
+        <v>0.53</v>
       </c>
       <c r="L253" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="M253" s="1">
-        <v>198904.0</v>
+        <v>292644.0</v>
       </c>
       <c r="N253" s="1">
-        <v>202594.44</v>
+        <v>294225.16</v>
       </c>
       <c r="O253" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="B254" t="s">
-        <v>637</v>
+        <v>625</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>103.177</v>
+        <v>101.902</v>
       </c>
       <c r="E254" s="1">
-        <v>103.4955</v>
+        <v>99.871</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>206991.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I254" s="1">
-        <v>-637.0</v>
+        <v>1807.59</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.30774284872289</v>
+        <v>2.0336233741527</v>
       </c>
       <c r="K254">
-        <v>4.16</v>
+        <v>3.69</v>
       </c>
       <c r="L254" t="s">
-        <v>638</v>
+        <v>626</v>
       </c>
       <c r="M254" s="1">
-        <v>206354.0</v>
+        <v>90692.78</v>
       </c>
       <c r="N254" s="1">
-        <v>214667.7</v>
+        <v>93975.42</v>
       </c>
       <c r="O254" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>639</v>
+        <v>627</v>
       </c>
       <c r="B255" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="C255" s="1">
         <v>100000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>105.199</v>
+        <v>104.819</v>
       </c>
       <c r="E255" s="1">
-        <v>105.92</v>
+        <v>106.89563</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>105920.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I255" s="1">
-        <v>-721.0</v>
+        <v>-2076.63</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.68070241691843</v>
+        <v>-1.9426706218018</v>
       </c>
       <c r="K255">
-        <v>3.96</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>105199.0</v>
+        <v>104819.0</v>
       </c>
       <c r="N255" s="1">
-        <v>109162.01</v>
+        <v>104819.0</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>642</v>
+        <v>629</v>
       </c>
       <c r="B256" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>96.435</v>
+        <v>98.202</v>
       </c>
       <c r="E256" s="1">
-        <v>97.25</v>
+        <v>99.589</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>194500.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-1630.0</v>
+        <v>-2774.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.83804627249357</v>
+        <v>-1.3927240960347</v>
       </c>
       <c r="K256">
-        <v>2.23</v>
+        <v>2.3</v>
       </c>
       <c r="L256" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="M256" s="1">
-        <v>192870.0</v>
+        <v>196404.0</v>
       </c>
       <c r="N256" s="1">
-        <v>197335.75</v>
+        <v>201006.74</v>
       </c>
       <c r="O256" s="1">
         <v>0.32</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="B257" t="s">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="C257" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>83.476</v>
+        <v>97.53</v>
       </c>
       <c r="E257" s="1">
-        <v>92.28804</v>
+        <v>99.908</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>276864.12</v>
+        <v>99908.0</v>
       </c>
       <c r="I257" s="1">
-        <v>-26436.12</v>
+        <v>-2378.0</v>
       </c>
       <c r="J257" s="1">
-        <v>-9.5484095230541</v>
+        <v>-2.3801897745926</v>
       </c>
       <c r="K257">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>0.93</v>
+      </c>
+      <c r="L257">
+        <v>925.69</v>
       </c>
       <c r="M257" s="1">
-        <v>250428.0</v>
+        <v>97530.0</v>
       </c>
       <c r="N257" s="1">
-        <v>251611.56</v>
+        <v>98455.69</v>
       </c>
       <c r="O257" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="B258" t="s">
-        <v>649</v>
+        <v>633</v>
       </c>
       <c r="C258" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>90.249</v>
+        <v>102.563</v>
       </c>
       <c r="E258" s="1">
-        <v>102.24988426</v>
+        <v>104.481</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>220859.75</v>
+        <v>208962.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-25921.91</v>
+        <v>-3836.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-11.736819406886</v>
+        <v>-1.8357404695591</v>
       </c>
       <c r="K258">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.22</v>
+      </c>
+      <c r="L258">
+        <v>442.47</v>
       </c>
       <c r="M258" s="1">
-        <v>194937.84</v>
+        <v>205126.0</v>
       </c>
       <c r="N258" s="1">
-        <v>196056.31</v>
+        <v>205568.47</v>
       </c>
       <c r="O258" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="B259" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.722</v>
+        <v>104.105</v>
       </c>
       <c r="E259" s="1">
-        <v>99.417</v>
+        <v>106.6</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>99417.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I259" s="1">
-        <v>2305.0</v>
+        <v>-4990.0</v>
       </c>
       <c r="J259" s="1">
-        <v>2.3185169538409</v>
+        <v>-2.3405253283302</v>
       </c>
       <c r="K259">
-        <v>3.52</v>
+        <v>2.24</v>
       </c>
       <c r="L259" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="M259" s="1">
-        <v>101722.0</v>
+        <v>208210.0</v>
       </c>
       <c r="N259" s="1">
-        <v>105245.97</v>
+        <v>212681.23</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="B260" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>99.548</v>
+        <v>98.184</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>200000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I260" s="1">
-        <v>-904.0</v>
+        <v>-4896.3</v>
       </c>
       <c r="J260" s="1">
-        <v>-0.452</v>
+        <v>-1.7196852915858</v>
       </c>
       <c r="K260">
-        <v>1.57</v>
+        <v>0.68</v>
       </c>
       <c r="L260" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="M260" s="1">
-        <v>199096.0</v>
+        <v>279824.4</v>
       </c>
       <c r="N260" s="1">
-        <v>202240.36</v>
+        <v>281749.13</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="B261" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="C261" s="1">
-        <v>195.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>0.135</v>
+        <v>100.277</v>
       </c>
       <c r="E261" s="1">
-        <v>0.1072948718</v>
+        <v>100.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>0.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I261" s="1">
-        <v>13506.25</v>
+        <v>465.36</v>
       </c>
       <c r="J261" s="1">
-        <v>0</v>
+        <v>0.277</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L261" t="s">
+        <v>643</v>
       </c>
       <c r="M261" s="1">
-        <v>13506.25</v>
+        <v>168465.36</v>
       </c>
       <c r="N261" s="1">
-        <v>13506.25</v>
+        <v>170227.52</v>
       </c>
       <c r="O261" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>659</v>
+        <v>644</v>
       </c>
       <c r="B262" t="s">
-        <v>660</v>
+        <v>645</v>
       </c>
       <c r="C262" s="1">
-        <v>530.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>91.5</v>
+        <v>94.986</v>
       </c>
       <c r="E262" s="1">
-        <v>47.9441509434</v>
+        <v>106.52323684</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>254104.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I262" s="1">
-        <v>230846.0</v>
+        <v>-21920.75</v>
       </c>
       <c r="J262" s="1">
-        <v>90.847054749237</v>
+        <v>-10.830723121197</v>
       </c>
       <c r="K262">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L262" t="s">
+        <v>646</v>
       </c>
       <c r="M262" s="1">
-        <v>484950.0</v>
+        <v>180473.4</v>
       </c>
       <c r="N262" s="1">
-        <v>484950.0</v>
+        <v>183107.63</v>
       </c>
       <c r="O262" s="1">
-        <v>0.78</v>
+        <v>0.29</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>661</v>
+        <v>647</v>
       </c>
       <c r="B263" t="s">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="C263" s="1">
-        <v>-195.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>0.095</v>
+        <v>101.344</v>
       </c>
       <c r="E263" s="1">
-        <v>0.0698205128</v>
+        <v>100.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-12275.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J263" s="1">
-        <v>0</v>
+        <v>1.344</v>
       </c>
       <c r="K263">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L263">
-        <v>0.0</v>
+        <v>124.86</v>
       </c>
       <c r="M263" s="1">
-        <v>-12275.0</v>
+        <v>101344.0</v>
       </c>
       <c r="N263" s="1">
-        <v>-12275.0</v>
+        <v>101468.86</v>
       </c>
       <c r="O263" s="1">
-        <v>-0.02</v>
+        <v>0.16</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>649</v>
+      </c>
+      <c r="B264" t="s">
+        <v>650</v>
+      </c>
+      <c r="C264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>102.012</v>
+      </c>
+      <c r="E264" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-2967.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-1.4333956548835</v>
+      </c>
+      <c r="K264">
+        <v>0.45</v>
+      </c>
+      <c r="L264">
+        <v>908.22</v>
+      </c>
+      <c r="M264" s="1">
+        <v>204024.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>204932.22</v>
+      </c>
+      <c r="O264" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16">
+      <c r="A265" t="s">
+        <v>651</v>
+      </c>
+      <c r="B265" t="s">
+        <v>652</v>
+      </c>
+      <c r="C265" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>100.232</v>
+      </c>
+      <c r="E265" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>371.2</v>
+      </c>
+      <c r="J265" s="1">
+        <v>0.232</v>
+      </c>
+      <c r="K265">
+        <v>0.12</v>
+      </c>
+      <c r="L265">
+        <v>198.63</v>
+      </c>
+      <c r="M265" s="1">
+        <v>160371.2</v>
+      </c>
+      <c r="N265" s="1">
+        <v>160569.83</v>
+      </c>
+      <c r="O265" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16">
+      <c r="A266" t="s">
+        <v>653</v>
+      </c>
+      <c r="B266" t="s">
+        <v>654</v>
+      </c>
+      <c r="C266" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>100.831</v>
+      </c>
+      <c r="E266" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>0.831</v>
+      </c>
+      <c r="K266">
+        <v>0.18</v>
+      </c>
+      <c r="L266">
+        <v>181.97</v>
+      </c>
+      <c r="M266" s="1">
+        <v>100831.0</v>
+      </c>
+      <c r="N266" s="1">
+        <v>101012.97</v>
+      </c>
+      <c r="O266" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" t="s">
+        <v>655</v>
+      </c>
+      <c r="B267" t="s">
+        <v>656</v>
+      </c>
+      <c r="C267" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>95.928</v>
+      </c>
+      <c r="E267" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-2644.0</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-1.359383033419</v>
+      </c>
+      <c r="K267">
+        <v>0.05</v>
+      </c>
+      <c r="L267">
+        <v>109.59</v>
+      </c>
+      <c r="M267" s="1">
+        <v>191856.0</v>
+      </c>
+      <c r="N267" s="1">
+        <v>191965.59</v>
+      </c>
+      <c r="O267" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16">
+      <c r="A268" t="s">
+        <v>657</v>
+      </c>
+      <c r="B268" t="s">
+        <v>658</v>
+      </c>
+      <c r="C268" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>99.772</v>
+      </c>
+      <c r="E268" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="I268" s="1">
+        <v>81.62</v>
+      </c>
+      <c r="J268" s="1">
+        <v>0.077235568483876</v>
+      </c>
+      <c r="K268">
+        <v>0.42</v>
+      </c>
+      <c r="L268">
+        <v>446.51</v>
+      </c>
+      <c r="M268" s="1">
+        <v>105758.32</v>
+      </c>
+      <c r="N268" s="1">
+        <v>106204.83</v>
+      </c>
+      <c r="O268" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>659</v>
+      </c>
+      <c r="B269" t="s">
+        <v>660</v>
+      </c>
+      <c r="C269" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>83.09</v>
+      </c>
+      <c r="E269" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-27594.12</v>
+      </c>
+      <c r="J269" s="1">
+        <v>-9.9666652363622</v>
+      </c>
+      <c r="K269">
+        <v>0.49</v>
+      </c>
+      <c r="L269" t="s">
+        <v>661</v>
+      </c>
+      <c r="M269" s="1">
+        <v>249270.0</v>
+      </c>
+      <c r="N269" s="1">
+        <v>250743.29</v>
+      </c>
+      <c r="O269" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>662</v>
+      </c>
+      <c r="B270" t="s">
         <v>663</v>
       </c>
-      <c r="B264" t="s">
+      <c r="C270" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>89.878</v>
+      </c>
+      <c r="E270" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-26723.27</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-12.099656003414</v>
+      </c>
+      <c r="K270">
+        <v>0.61</v>
+      </c>
+      <c r="L270" t="s">
         <v>664</v>
       </c>
-      <c r="C264" s="1">
-[...38 lines deleted...]
-      <c r="P264">
+      <c r="M270" s="1">
+        <v>194136.48</v>
+      </c>
+      <c r="N270" s="1">
+        <v>195463.55</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>665</v>
+      </c>
+      <c r="B271" t="s">
+        <v>666</v>
+      </c>
+      <c r="C271" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>101.087</v>
+      </c>
+      <c r="E271" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="J271" s="1">
+        <v>1.6797931943229</v>
+      </c>
+      <c r="K271">
+        <v>0.26</v>
+      </c>
+      <c r="L271">
+        <v>256.85</v>
+      </c>
+      <c r="M271" s="1">
+        <v>101087.0</v>
+      </c>
+      <c r="N271" s="1">
+        <v>101343.85</v>
+      </c>
+      <c r="O271" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
+        <v>667</v>
+      </c>
+      <c r="B272" t="s">
+        <v>668</v>
+      </c>
+      <c r="C272" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>98.777</v>
+      </c>
+      <c r="E272" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-2446.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>-1.223</v>
+      </c>
+      <c r="K272">
+        <v>1.98</v>
+      </c>
+      <c r="L272" t="s">
+        <v>669</v>
+      </c>
+      <c r="M272" s="1">
+        <v>197554.0</v>
+      </c>
+      <c r="N272" s="1">
+        <v>201510.37</v>
+      </c>
+      <c r="O272" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>670</v>
+      </c>
+      <c r="B273" t="s">
+        <v>671</v>
+      </c>
+      <c r="C273" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>0.0825</v>
+      </c>
+      <c r="E273" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-20818.75</v>
+      </c>
+      <c r="J273" s="1">
+        <v>0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273">
+        <v>0.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>-20818.75</v>
+      </c>
+      <c r="N273" s="1">
+        <v>-20818.75</v>
+      </c>
+      <c r="O273" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>672</v>
+      </c>
+      <c r="B274" t="s">
+        <v>673</v>
+      </c>
+      <c r="C274" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="E274" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>10830.0</v>
+      </c>
+      <c r="J274" s="1">
+        <v>35.714285714286</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274">
+        <v>0.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>41154.0</v>
+      </c>
+      <c r="N274" s="1">
+        <v>41154.0</v>
+      </c>
+      <c r="O274" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>674</v>
+      </c>
+      <c r="B275" t="s">
+        <v>675</v>
+      </c>
+      <c r="C275" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>75.2</v>
+      </c>
+      <c r="E275" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-80.0</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-0.132802124834</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275">
+        <v>0.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>60160.0</v>
+      </c>
+      <c r="N275" s="1">
+        <v>60160.0</v>
+      </c>
+      <c r="O275" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>676</v>
+      </c>
+      <c r="B276" t="s">
+        <v>677</v>
+      </c>
+      <c r="C276" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.055</v>
+      </c>
+      <c r="E276" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="J276" s="1">
+        <v>0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276">
+        <v>0.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="N276" s="1">
+        <v>15162.5</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="P276">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>