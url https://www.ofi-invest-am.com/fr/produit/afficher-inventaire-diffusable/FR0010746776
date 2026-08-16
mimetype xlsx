--- v1 (2026-07-25)
+++ v2 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="678">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,105 +139,99 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
@@ -277,92 +271,92 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
@@ -469,116 +463,137 @@
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -643,1443 +658,1431 @@
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FR0000125486</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>9 148.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 794.01</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 860.27</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 808.22</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 912.33</t>
+    <t>4 156.85</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>10 068.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 559.46</t>
+    <t>3 840.47</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>5 169.86</t>
+    <t>5 489.18</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 000.00</t>
+    <t>3 215.75</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 058.90</t>
+    <t>3 260.27</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 372.95</t>
+    <t>2 667.81</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 634.83</t>
+    <t>3 460.67</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 339.02</t>
+    <t>2 789.66</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 860.27</t>
-[...8 lines deleted...]
-    <t>2 200.68</t>
+    <t>2 263.01</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 239.04</t>
+    <t>1 627.40</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
+    <t>1 001.75</t>
+  </si>
+  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 522.53</t>
+    <t>2 835.98</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>5 592.03</t>
+    <t>6 442.99</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 293.84</t>
+    <t>2 538.36</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 295.89</t>
+    <t>5 216.44</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 561.49</t>
+    <t>2 893.53</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>6 245.60</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>3 865.07</t>
+    <t>4 253.42</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 751.71</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 123.29</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 069.18</t>
+    <t>1 169.86</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>7 639.73</t>
+    <t>8 200.68</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 686.73</t>
-[...8 lines deleted...]
-    <t>2 913.92</t>
+    <t>2 950.38</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 134.25</t>
-[...5 lines deleted...]
-    <t>COVIVIO 2.375 20/02/2028</t>
+    <t>3 364.38</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 684.93</t>
+    <t>8 159.59</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 286.99</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>1 418.48</t>
+    <t>2 245.92</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 911.33</t>
+    <t>2 092.13</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 936.64</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 979.92</t>
+    <t>2 193.14</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 282.59</t>
+    <t>3 978.90</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 249.25</t>
+    <t>5 712.42</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>7 031.51</t>
-[...1 lines deleted...]
-  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 366.44</t>
-[...8 lines deleted...]
-    <t>6 815.75</t>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>7 944.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 894.18</t>
+    <t>3 088.36</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 775.34</t>
+    <t>1 232.88</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>5 539.07</t>
+    <t>6 077.59</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 689.73</t>
+    <t>2 934.25</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 675.18</t>
+    <t>1 937.71</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 426.13</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 640.00</t>
+    <t>2 820.59</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>6 943.15</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>6 010.27</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 702.05</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...2 lines deleted...]
-    <t>12 261.99</t>
+    <t>8 678.08</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 754.22</t>
+    <t>3 030.96</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 731.51</t>
-[...8 lines deleted...]
-    <t>3 106.11</t>
+    <t>1 961.64</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 682.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 658.90</t>
+    <t>11 550.68</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>4 292.38</t>
+    <t>4 761.86</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>8 742.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 891.14</t>
+    <t>1 693.44</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 183.22</t>
+    <t>3 388.90</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 303.77</t>
+    <t>2 526.71</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>4 849.32</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>1 709.59</t>
+    <t>2 400.00</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 295.00</t>
+    <t>2 610.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 189.12</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 423.97</t>
+    <t>1 524.66</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 236.30</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>1 873.23</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 278.60</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 800.00</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 980.82</t>
+    <t>6 421.92</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 314.23</t>
+    <t>3 557.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 074.52</t>
+    <t>1 500.27</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 551.45</t>
+    <t>1 921.68</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 069.21</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 945.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 557.79</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 917.81</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 002.32</t>
+    <t>5 445.57</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 263.70</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 709.25</t>
+    <t>2 903.42</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 253.84</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 312.02</t>
+  </si>
+  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 481.63</t>
+    <t>1 682.37</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 376.03</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>11 662.47</t>
+    <t>12 562.88</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>1 200.93</t>
+  </si>
+  <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 903.36</t>
+    <t>2 157.95</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 291.10</t>
+    <t>1 708.22</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 581.16</t>
+    <t>2 163.70</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 282.64</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 602.74</t>
+    <t>4 947.95</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 151.74</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>4 471.23</t>
+    <t>4 960.27</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 924.73</t>
+    <t>2 519.13</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 762.16</t>
+    <t>2 151.69</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 634.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 473.29</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 327.07</t>
+    <t>1 420.27</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 956.37</t>
+    <t>4 319.18</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2455,154 +2458,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21573.492</v>
+        <v>21567.4667</v>
       </c>
       <c r="D2">
-        <v>2699.38</v>
+        <v>2691.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>58235092.91</v>
+        <v>58055257.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>58235092.91</v>
+        <v>58055257.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1267.618</v>
+        <v>1370.518</v>
       </c>
       <c r="D3">
-        <v>3214.12</v>
+        <v>3206.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4074279.65</v>
+        <v>4394531.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4074279.65</v>
+        <v>4394531.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>102.98</v>
+        <v>102.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1029.88</v>
+        <v>1027.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1029.88</v>
+        <v>1027.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P276"/>
+  <dimension ref="A1:P281"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O276" sqref="O276"/>
+      <selection activeCell="O281" sqref="O281"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2621,13789 +2624,14039 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4844.0</v>
+        <v>4659.0</v>
       </c>
       <c r="D2" s="1">
-        <v>77.9</v>
+        <v>82.04</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332225434</v>
+        <v>60.1332217214</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>313549.8</v>
+        <v>301574.84</v>
       </c>
       <c r="I2" s="1">
-        <v>96476.93</v>
+        <v>116362.24</v>
       </c>
       <c r="J2" s="1">
-        <v>30.769252603574</v>
+        <v>38.584863379186</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>410026.73</v>
+        <v>417937.08</v>
       </c>
       <c r="N2" s="1">
-        <v>410026.73</v>
+        <v>417937.08</v>
       </c>
       <c r="O2" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>105.0</v>
+        <v>101.0</v>
       </c>
       <c r="D3" s="1">
-        <v>975.1</v>
+        <v>890.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1384.4528571429</v>
+        <v>1384.4528712871</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>145367.55</v>
+        <v>139829.74</v>
       </c>
       <c r="I3" s="1">
-        <v>-42982.05</v>
+        <v>-49858.94</v>
       </c>
       <c r="J3" s="1">
-        <v>-29.567843717528</v>
+        <v>-35.656892446485</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>102385.5</v>
+        <v>89970.8</v>
       </c>
       <c r="N3" s="1">
-        <v>102385.5</v>
+        <v>89970.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1827.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D4" s="1">
-        <v>165.92</v>
+        <v>167.68</v>
       </c>
       <c r="E4" s="1">
-        <v>162.8842090859</v>
+        <v>162.8842117245</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>297589.45</v>
+        <v>286187.56</v>
       </c>
       <c r="I4" s="1">
-        <v>5546.39</v>
+        <v>8426.2</v>
       </c>
       <c r="J4" s="1">
-        <v>1.8637723884365</v>
+        <v>2.9442928965885</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>303135.84</v>
+        <v>294613.76</v>
       </c>
       <c r="N4" s="1">
-        <v>303135.84</v>
+        <v>294613.76</v>
       </c>
       <c r="O4" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>6095.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.3</v>
+        <v>50.42</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148826907</v>
+        <v>73.7148822927</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>397438.69</v>
+        <v>382245.38</v>
       </c>
       <c r="I5" s="1">
-        <v>-4704.26</v>
+        <v>-59067.82</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.1836441993103</v>
+        <v>-15.452853870987</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>392734.43</v>
+        <v>323177.56</v>
       </c>
       <c r="N5" s="1">
-        <v>392734.43</v>
+        <v>323177.56</v>
       </c>
       <c r="O5" s="1">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1020.0</v>
+        <v>981.0</v>
       </c>
       <c r="D6" s="1">
-        <v>388.0</v>
+        <v>374.5</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028921569</v>
+        <v>263.1028950051</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>268364.95</v>
+        <v>258103.94</v>
       </c>
       <c r="I6" s="1">
-        <v>127395.05</v>
+        <v>109280.56</v>
       </c>
       <c r="J6" s="1">
-        <v>47.470822847768</v>
+        <v>42.339748862416</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>395760.0</v>
+        <v>367384.5</v>
       </c>
       <c r="N6" s="1">
-        <v>395760.0</v>
+        <v>367384.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.64</v>
+        <v>0.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9708.0</v>
+        <v>9337.0</v>
       </c>
       <c r="D7" s="1">
-        <v>16.52</v>
+        <v>17.05</v>
       </c>
       <c r="E7" s="1">
-        <v>32.4873990523</v>
+        <v>32.487398522</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>315387.67</v>
+        <v>303334.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-155011.51</v>
+        <v>-144138.99</v>
       </c>
       <c r="J7" s="1">
-        <v>-49.149514944576</v>
+        <v>-47.518112327618</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>160376.16</v>
+        <v>159195.85</v>
       </c>
       <c r="N7" s="1">
-        <v>160376.16</v>
+        <v>159195.85</v>
       </c>
       <c r="O7" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2253.0</v>
+        <v>3684.0</v>
       </c>
       <c r="D8" s="1">
-        <v>50.18</v>
+        <v>69.52</v>
       </c>
       <c r="E8" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519435396</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>155479.79</v>
+        <v>185128.16</v>
       </c>
       <c r="I8" s="1">
-        <v>-42424.25</v>
+        <v>70983.52</v>
       </c>
       <c r="J8" s="1">
-        <v>-27.286022189765</v>
+        <v>38.342907961706</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>113055.54</v>
+        <v>256111.68</v>
       </c>
       <c r="N8" s="1">
-        <v>113055.54</v>
+        <v>256111.68</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>3830.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.16</v>
+        <v>47.5</v>
       </c>
       <c r="E9" s="1">
-        <v>50.2519425587</v>
+        <v>36.36</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>192464.94</v>
+        <v>117988.2</v>
       </c>
       <c r="I9" s="1">
-        <v>45607.86</v>
+        <v>36149.3</v>
       </c>
       <c r="J9" s="1">
-        <v>23.696710684034</v>
+        <v>30.638063806381</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>238072.8</v>
+        <v>154137.5</v>
       </c>
       <c r="N9" s="1">
-        <v>238072.8</v>
+        <v>154137.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3374.0</v>
+        <v>297.0</v>
       </c>
       <c r="D10" s="1">
-        <v>40.78</v>
+        <v>693.2</v>
       </c>
       <c r="E10" s="1">
-        <v>36.36</v>
+        <v>678.3371043771</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>122678.64</v>
+        <v>201466.12</v>
       </c>
       <c r="I10" s="1">
-        <v>14913.08</v>
+        <v>4414.28</v>
       </c>
       <c r="J10" s="1">
-        <v>12.156215621562</v>
+        <v>2.1910780830047</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>137591.72</v>
+        <v>205880.4</v>
       </c>
       <c r="N10" s="1">
-        <v>137591.72</v>
+        <v>205880.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>246.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D11" s="1">
-        <v>666.2</v>
+        <v>1306.6</v>
       </c>
       <c r="E11" s="1">
-        <v>674.7808130081</v>
+        <v>481.8406040892</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>165996.08</v>
+        <v>518460.49</v>
       </c>
       <c r="I11" s="1">
-        <v>-2110.88</v>
+        <v>887441.11</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.2716444870264</v>
+        <v>171.16851276362</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>163885.2</v>
+        <v>1405901.6</v>
       </c>
       <c r="N11" s="1">
-        <v>163885.2</v>
+        <v>1405901.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.26</v>
+        <v>2.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1074.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1249.6</v>
+        <v>172.85</v>
       </c>
       <c r="E12" s="1">
-        <v>447.23</v>
+        <v>163.15</v>
       </c>
       <c r="F12" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H12" s="1">
-        <v>480325.02</v>
+        <v>113561.32</v>
       </c>
       <c r="I12" s="1">
-        <v>861745.38</v>
+        <v>6868.57</v>
       </c>
       <c r="J12" s="1">
-        <v>179.4088053127</v>
+        <v>6.0483358242049</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1342070.4</v>
+        <v>120429.89</v>
       </c>
       <c r="N12" s="1">
-        <v>1342070.4</v>
+        <v>120429.89</v>
       </c>
       <c r="O12" s="1">
-        <v>2.15</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>7944.0</v>
+        <v>8063.0</v>
       </c>
       <c r="D13" s="1">
-        <v>187.95</v>
+        <v>39.18</v>
       </c>
       <c r="E13" s="1">
-        <v>163.15</v>
+        <v>27.1786630286</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>10.83</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>118079.99</v>
+        <v>219141.56</v>
       </c>
       <c r="I13" s="1">
-        <v>19835.66</v>
+        <v>96766.78</v>
       </c>
       <c r="J13" s="1">
-        <v>16.798493970062</v>
+        <v>44.157201399862</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>137915.65</v>
+        <v>315908.34</v>
       </c>
       <c r="N13" s="1">
-        <v>137915.65</v>
+        <v>315908.34</v>
       </c>
       <c r="O13" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>8384.0</v>
+        <v>19442.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.03</v>
+        <v>18.875</v>
       </c>
       <c r="E14" s="1">
-        <v>27.1786629294</v>
+        <v>9.9422158214</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>227865.91</v>
+        <v>193296.56</v>
       </c>
       <c r="I14" s="1">
-        <v>116129.61</v>
+        <v>173671.19</v>
       </c>
       <c r="J14" s="1">
-        <v>50.964012124499</v>
+        <v>89.84701538403</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>343995.52</v>
+        <v>366967.75</v>
       </c>
       <c r="N14" s="1">
-        <v>343995.52</v>
+        <v>366967.75</v>
       </c>
       <c r="O14" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>20215.0</v>
+        <v>46574.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.58</v>
+        <v>10.182</v>
       </c>
       <c r="E15" s="1">
-        <v>9.9422156814</v>
+        <v>8.8787282604</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>200981.89</v>
+        <v>413517.89</v>
       </c>
       <c r="I15" s="1">
-        <v>174612.81</v>
+        <v>60698.58</v>
       </c>
       <c r="J15" s="1">
-        <v>86.879872609418</v>
+        <v>14.67858621546</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>375594.7</v>
+        <v>474216.47</v>
       </c>
       <c r="N15" s="1">
-        <v>375594.7</v>
+        <v>474216.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.6</v>
+        <v>0.76</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>48426.0</v>
+        <v>2124.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.198</v>
+        <v>71.65</v>
       </c>
       <c r="E16" s="1">
-        <v>8.8787281626</v>
+        <v>88.1402259887</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>429961.29</v>
+        <v>187209.84</v>
       </c>
       <c r="I16" s="1">
-        <v>63887.06</v>
+        <v>-35025.24</v>
       </c>
       <c r="J16" s="1">
-        <v>14.858793450917</v>
+        <v>-18.709080676529</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>493848.35</v>
+        <v>152184.6</v>
       </c>
       <c r="N16" s="1">
-        <v>493848.35</v>
+        <v>152184.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>1676.0</v>
+        <v>2274.0</v>
       </c>
       <c r="D17" s="1">
-        <v>70.95</v>
+        <v>74.4</v>
       </c>
       <c r="E17" s="1">
-        <v>93.5596420048</v>
+        <v>80.6850483729</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>156805.96</v>
+        <v>183477.8</v>
       </c>
       <c r="I17" s="1">
-        <v>-37893.76</v>
+        <v>-14292.2</v>
       </c>
       <c r="J17" s="1">
-        <v>-24.16602022015</v>
+        <v>-7.7896072440372</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>118912.2</v>
+        <v>169185.6</v>
       </c>
       <c r="N17" s="1">
-        <v>118912.2</v>
+        <v>169185.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2364.0</v>
+        <v>2552.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.34</v>
+        <v>89.25</v>
       </c>
       <c r="E18" s="1">
-        <v>80.6850465313</v>
+        <v>77.4989380878</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>190739.45</v>
+        <v>197777.29</v>
       </c>
       <c r="I18" s="1">
-        <v>-3179.69</v>
+        <v>29988.71</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.6670332225452</v>
+        <v>15.162868294939</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>187559.76</v>
+        <v>227766.0</v>
       </c>
       <c r="N18" s="1">
-        <v>187559.76</v>
+        <v>227766.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>2654.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D19" s="1">
-        <v>89.01</v>
+        <v>11.2</v>
       </c>
       <c r="E19" s="1">
-        <v>77.4989374529</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>205682.18</v>
+        <v>2911367.37</v>
       </c>
       <c r="I19" s="1">
-        <v>30550.36</v>
+        <v>-17757.77</v>
       </c>
       <c r="J19" s="1">
-        <v>14.853187573177</v>
+        <v>-0.60994604057818</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>236232.54</v>
+        <v>2893609.6</v>
       </c>
       <c r="N19" s="1">
-        <v>236232.54</v>
+        <v>2893609.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.38</v>
+        <v>4.63</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>88966.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D20" s="1">
-        <v>11.196</v>
+        <v>10.586</v>
       </c>
       <c r="E20" s="1">
-        <v>11.2859324911</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1004064.27</v>
+        <v>1324765.93</v>
       </c>
       <c r="I20" s="1">
-        <v>-8000.93</v>
+        <v>-17320.83</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.79685436869494</v>
+        <v>-1.3074634248784</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>996063.34</v>
+        <v>1307445.1</v>
       </c>
       <c r="N20" s="1">
-        <v>996063.34</v>
+        <v>1307445.1</v>
       </c>
       <c r="O20" s="1">
-        <v>1.6</v>
+        <v>2.09</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>215814.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.66</v>
+        <v>515.2</v>
       </c>
       <c r="E21" s="1">
-        <v>10.7596754613</v>
+        <v>672.8</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H21" s="1">
-        <v>2322088.6</v>
+        <v>125304.83</v>
       </c>
       <c r="I21" s="1">
-        <v>-21511.36</v>
+        <v>-31854.21</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.92637981169194</v>
+        <v>-25.421374419486</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2300577.24</v>
+        <v>93450.62</v>
       </c>
       <c r="N21" s="1">
-        <v>2300577.24</v>
+        <v>93450.62</v>
       </c>
       <c r="O21" s="1">
-        <v>3.69</v>
+        <v>0.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>2068.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D22" s="1">
-        <v>531.0</v>
+        <v>100.0</v>
       </c>
       <c r="E22" s="1">
-        <v>672.8</v>
+        <v>139.8197009569</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>10.83</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>130281.74</v>
+        <v>233778.54</v>
       </c>
       <c r="I22" s="1">
-        <v>-28849.26</v>
+        <v>-66578.54</v>
       </c>
       <c r="J22" s="1">
-        <v>-22.143747849852</v>
+        <v>-28.479320642519</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>101432.48</v>
+        <v>167200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>101432.48</v>
+        <v>167200.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1738.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.1</v>
+        <v>830.6</v>
       </c>
       <c r="E23" s="1">
-        <v>139.8197008055</v>
+        <v>878.6</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>243006.64</v>
+        <v>146460.78</v>
       </c>
       <c r="I23" s="1">
-        <v>-70770.84</v>
+        <v>-8093.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-29.123006679982</v>
+        <v>-5.5258479437294</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>172235.8</v>
+        <v>138367.58</v>
       </c>
       <c r="N23" s="1">
-        <v>172235.8</v>
+        <v>138367.58</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>1295.0</v>
+        <v>6832.0</v>
       </c>
       <c r="D24" s="1">
-        <v>803.8</v>
+        <v>36.48</v>
       </c>
       <c r="E24" s="1">
-        <v>878.6</v>
+        <v>30.785</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>152342.74</v>
+        <v>210323.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-13049.03</v>
+        <v>38908.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.5655739157639</v>
+        <v>18.499269124574</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>139293.71</v>
+        <v>249231.36</v>
       </c>
       <c r="N24" s="1">
-        <v>139293.71</v>
+        <v>249231.36</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>7104.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>33.94</v>
+        <v>74.42</v>
       </c>
       <c r="E25" s="1">
-        <v>30.785</v>
+        <v>85.5049676851</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>218696.64</v>
+        <v>291058.91</v>
       </c>
       <c r="I25" s="1">
-        <v>22413.12</v>
+        <v>-37733.23</v>
       </c>
       <c r="J25" s="1">
-        <v>10.248497644957</v>
+        <v>-12.964121249544</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>241109.76</v>
+        <v>253325.68</v>
       </c>
       <c r="N25" s="1">
-        <v>241109.76</v>
+        <v>253325.68</v>
       </c>
       <c r="O25" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3539.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D26" s="1">
-        <v>77.54</v>
+        <v>155.6</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049675049</v>
+        <v>142.3228024417</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H26" s="1">
-        <v>302602.08</v>
+        <v>273391.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-28188.02</v>
+        <v>33197.9</v>
       </c>
       <c r="J26" s="1">
-        <v>-9.3152102589645</v>
+        <v>12.142995745842</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>274414.06</v>
+        <v>306589.25</v>
       </c>
       <c r="N26" s="1">
-        <v>274414.06</v>
+        <v>306589.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1874.0</v>
+        <v>2753.0</v>
       </c>
       <c r="D27" s="1">
-        <v>150.3</v>
+        <v>61.24</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228014941</v>
+        <v>72.3090010897</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>284314.87</v>
+        <v>199066.68</v>
       </c>
       <c r="I27" s="1">
-        <v>21739.89</v>
+        <v>-30472.96</v>
       </c>
       <c r="J27" s="1">
-        <v>7.646413288197</v>
+        <v>-15.307915920434</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>306054.76</v>
+        <v>168593.72</v>
       </c>
       <c r="N27" s="1">
-        <v>306054.76</v>
+        <v>168593.72</v>
       </c>
       <c r="O27" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2474.0</v>
+        <v>14694.0</v>
       </c>
       <c r="D28" s="1">
-        <v>67.56</v>
+        <v>19.92</v>
       </c>
       <c r="E28" s="1">
-        <v>73.865214228</v>
+        <v>18.3429461004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>182742.54</v>
+        <v>269531.25</v>
       </c>
       <c r="I28" s="1">
-        <v>-15599.1</v>
+        <v>23173.23</v>
       </c>
       <c r="J28" s="1">
-        <v>-8.5361076846146</v>
+        <v>8.597604173913</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>167143.44</v>
+        <v>292704.48</v>
       </c>
       <c r="N28" s="1">
-        <v>167143.44</v>
+        <v>292704.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>6614.0</v>
+        <v>519.0</v>
       </c>
       <c r="D29" s="1">
-        <v>19.595</v>
+        <v>244.4</v>
       </c>
       <c r="E29" s="1">
-        <v>17.6464061083</v>
+        <v>217.0630250482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>116713.33</v>
+        <v>112655.71</v>
       </c>
       <c r="I29" s="1">
-        <v>12888.0</v>
+        <v>14187.89</v>
       </c>
       <c r="J29" s="1">
-        <v>11.042440482163</v>
+        <v>12.594026525597</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>129601.33</v>
+        <v>126843.6</v>
       </c>
       <c r="N29" s="1">
-        <v>129601.33</v>
+        <v>126843.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>4470.0</v>
+        <v>10246.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.06</v>
+        <v>27.68</v>
       </c>
       <c r="E30" s="1">
-        <v>30.675</v>
+        <v>30.391768495</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>137117.25</v>
+        <v>311394.06</v>
       </c>
       <c r="I30" s="1">
-        <v>-16159.05</v>
+        <v>-27784.78</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.784841075795</v>
+        <v>-8.9227071319215</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>120958.2</v>
+        <v>283609.28</v>
       </c>
       <c r="N30" s="1">
-        <v>120958.2</v>
+        <v>283609.28</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>540.0</v>
+        <v>3217.0</v>
       </c>
       <c r="D31" s="1">
-        <v>266.7</v>
+        <v>66.0</v>
       </c>
       <c r="E31" s="1">
-        <v>217.0630185185</v>
+        <v>98.5672023624</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>117214.03</v>
+        <v>317090.69</v>
       </c>
       <c r="I31" s="1">
-        <v>26803.97</v>
+        <v>-104768.69</v>
       </c>
       <c r="J31" s="1">
-        <v>22.867544098603</v>
+        <v>-33.040607404777</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>144018.0</v>
+        <v>212322.0</v>
       </c>
       <c r="N31" s="1">
-        <v>144018.0</v>
+        <v>212322.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>10653.0</v>
+        <v>5313.0</v>
       </c>
       <c r="D32" s="1">
-        <v>27.61</v>
+        <v>17.865</v>
       </c>
       <c r="E32" s="1">
-        <v>30.3917685159</v>
+        <v>17.8276002259</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>323763.51</v>
+        <v>94718.04</v>
       </c>
       <c r="I32" s="1">
-        <v>-29634.18</v>
+        <v>198.71</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.1530327182331</v>
+        <v>0.20979108098098</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>294129.33</v>
+        <v>94916.75</v>
       </c>
       <c r="N32" s="1">
-        <v>294129.33</v>
+        <v>94916.75</v>
       </c>
       <c r="O32" s="1">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>3345.0</v>
+        <v>46663.0</v>
       </c>
       <c r="D33" s="1">
-        <v>64.4</v>
+        <v>4.276</v>
       </c>
       <c r="E33" s="1">
-        <v>100.2072017937</v>
+        <v>4.3385457429</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>335193.09</v>
+        <v>202449.56</v>
       </c>
       <c r="I33" s="1">
-        <v>-119775.09</v>
+        <v>-2918.57</v>
       </c>
       <c r="J33" s="1">
-        <v>-35.733162041019</v>
+        <v>-1.4416282258159</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>215418.0</v>
+        <v>199530.99</v>
       </c>
       <c r="N33" s="1">
-        <v>215418.0</v>
+        <v>199530.99</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>5524.0</v>
+        <v>907.0</v>
       </c>
       <c r="D34" s="1">
-        <v>18.64</v>
+        <v>129.2</v>
       </c>
       <c r="E34" s="1">
-        <v>17.8275995655</v>
+        <v>132.915600882</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>98479.66</v>
+        <v>120554.45</v>
       </c>
       <c r="I34" s="1">
-        <v>4487.7</v>
+        <v>-3370.05</v>
       </c>
       <c r="J34" s="1">
-        <v>4.5569816142745</v>
+        <v>-2.7954588154979</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>102967.36</v>
+        <v>117184.4</v>
       </c>
       <c r="N34" s="1">
-        <v>102967.36</v>
+        <v>117184.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>48519.0</v>
+        <v>3727.0</v>
       </c>
       <c r="D35" s="1">
-        <v>4.535</v>
+        <v>36.19</v>
       </c>
       <c r="E35" s="1">
-        <v>4.3385457244</v>
+        <v>37.6865012074</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>210501.9</v>
+        <v>140457.59</v>
       </c>
       <c r="I35" s="1">
-        <v>9531.77</v>
+        <v>-5577.46</v>
       </c>
       <c r="J35" s="1">
-        <v>4.5281158982413</v>
+        <v>-3.9709210445658</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>220033.67</v>
+        <v>134880.13</v>
       </c>
       <c r="N35" s="1">
-        <v>220033.67</v>
+        <v>134880.13</v>
       </c>
       <c r="O35" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1369.0</v>
+        <v>35990.0</v>
       </c>
       <c r="D36" s="1">
-        <v>139.9</v>
+        <v>9.484</v>
       </c>
       <c r="E36" s="1">
-        <v>132.9156026297</v>
+        <v>7.4988988608</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>181961.46</v>
+        <v>269885.37</v>
       </c>
       <c r="I36" s="1">
-        <v>9561.64</v>
+        <v>71443.79</v>
       </c>
       <c r="J36" s="1">
-        <v>5.2547610906178</v>
+        <v>26.47190175592</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>191523.1</v>
+        <v>341329.16</v>
       </c>
       <c r="N36" s="1">
-        <v>191523.1</v>
+        <v>341329.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>49221.0</v>
+        <v>5593.0</v>
       </c>
       <c r="D37" s="1">
-        <v>9.821</v>
+        <v>26.6</v>
       </c>
       <c r="E37" s="1">
-        <v>7.4988986408</v>
+        <v>26.7814983014</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>369103.29</v>
+        <v>149788.92</v>
       </c>
       <c r="I37" s="1">
-        <v>114296.15</v>
+        <v>-1015.12</v>
       </c>
       <c r="J37" s="1">
-        <v>30.965898461647</v>
+        <v>-0.67770032656621</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>483399.44</v>
+        <v>148773.8</v>
       </c>
       <c r="N37" s="1">
-        <v>483399.44</v>
+        <v>148773.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.78</v>
+        <v>0.24</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>5815.0</v>
+        <v>1152.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.28</v>
+        <v>97.0</v>
       </c>
       <c r="E38" s="1">
-        <v>27.1004987102</v>
+        <v>104.5896961806</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157589.4</v>
+        <v>120487.33</v>
       </c>
       <c r="I38" s="1">
-        <v>6858.8</v>
+        <v>-8743.33</v>
       </c>
       <c r="J38" s="1">
-        <v>4.35232318925</v>
+        <v>-7.2566385195854</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>164448.2</v>
+        <v>111744.0</v>
       </c>
       <c r="N38" s="1">
-        <v>164448.2</v>
+        <v>111744.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>1198.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.75</v>
+        <v>173.25</v>
       </c>
       <c r="E39" s="1">
-        <v>104.5896994992</v>
+        <v>212.7660178427</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>125298.46</v>
+        <v>262340.5</v>
       </c>
       <c r="I39" s="1">
-        <v>-5797.96</v>
+        <v>-48723.25</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.6273194419149</v>
+        <v>-18.572523114045</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>119500.5</v>
+        <v>213617.25</v>
       </c>
       <c r="N39" s="1">
-        <v>119500.5</v>
+        <v>213617.25</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>1282.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>185.7</v>
+        <v>38.63</v>
       </c>
       <c r="E40" s="1">
-        <v>212.7660218409</v>
+        <v>35.1768437726</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>272766.04</v>
+        <v>388633.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-34698.64</v>
+        <v>38150.47</v>
       </c>
       <c r="J40" s="1">
-        <v>-12.721026415165</v>
+        <v>9.8165607173046</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>238067.4</v>
+        <v>426784.24</v>
       </c>
       <c r="N40" s="1">
-        <v>238067.4</v>
+        <v>426784.24</v>
       </c>
       <c r="O40" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>11487.0</v>
+        <v>41.0</v>
       </c>
       <c r="D41" s="1">
-        <v>37.89</v>
+        <v>2700.0</v>
       </c>
       <c r="E41" s="1">
-        <v>35.1768433882</v>
+        <v>2845.1707317073</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H41" s="1">
-        <v>404076.4</v>
+        <v>127326.35</v>
       </c>
       <c r="I41" s="1">
-        <v>31166.03</v>
+        <v>-6283.21</v>
       </c>
       <c r="J41" s="1">
-        <v>7.7129052822684</v>
+        <v>-4.9347287501762</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>435242.43</v>
+        <v>121043.14</v>
       </c>
       <c r="N41" s="1">
-        <v>435242.43</v>
+        <v>121043.14</v>
       </c>
       <c r="O41" s="1">
-        <v>0.7</v>
+        <v>0.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>23.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D42" s="1">
-        <v>2814.0</v>
+        <v>64.28</v>
       </c>
       <c r="E42" s="1">
-        <v>2988.0</v>
+        <v>68.4870611354</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>75018.01</v>
+        <v>156835.37</v>
       </c>
       <c r="I42" s="1">
-        <v>-4690.94</v>
+        <v>-9634.17</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.2530850924998</v>
+        <v>-6.1428554030892</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>70327.07</v>
+        <v>147201.2</v>
       </c>
       <c r="N42" s="1">
-        <v>70327.07</v>
+        <v>147201.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>2381.0</v>
+        <v>98.0</v>
       </c>
       <c r="D43" s="1">
-        <v>64.68</v>
+        <v>1575.5</v>
       </c>
       <c r="E43" s="1">
-        <v>68.4870600588</v>
+        <v>2309.3462244898</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>163067.69</v>
+        <v>226315.93</v>
       </c>
       <c r="I43" s="1">
-        <v>-9064.61</v>
+        <v>-71916.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-5.5588019919826</v>
+        <v>-31.777228408093</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>154003.08</v>
+        <v>154399.0</v>
       </c>
       <c r="N43" s="1">
-        <v>154003.08</v>
+        <v>154399.0</v>
       </c>
       <c r="O43" s="1">
         <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>102.0</v>
+        <v>14577.0</v>
       </c>
       <c r="D44" s="1">
-        <v>1648.0</v>
+        <v>19.2</v>
       </c>
       <c r="E44" s="1">
-        <v>2309.3461764706</v>
+        <v>15.6609048501</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>235553.31</v>
+        <v>228289.01</v>
       </c>
       <c r="I44" s="1">
-        <v>-67457.31</v>
+        <v>51589.39</v>
       </c>
       <c r="J44" s="1">
-        <v>-28.637810268937</v>
+        <v>22.598280136219</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>168096.0</v>
+        <v>279878.4</v>
       </c>
       <c r="N44" s="1">
-        <v>168096.0</v>
+        <v>279878.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.27</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>15157.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D45" s="1">
-        <v>19.925</v>
+        <v>49.59</v>
       </c>
       <c r="E45" s="1">
-        <v>15.6609051923</v>
+        <v>47.3196747114</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>237372.34</v>
+        <v>90191.3</v>
       </c>
       <c r="I45" s="1">
-        <v>64630.89</v>
+        <v>4327.24</v>
       </c>
       <c r="J45" s="1">
-        <v>27.227641603061</v>
+        <v>4.7978463554689</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>302003.23</v>
+        <v>94518.54</v>
       </c>
       <c r="N45" s="1">
-        <v>302003.23</v>
+        <v>94518.54</v>
       </c>
       <c r="O45" s="1">
-        <v>0.48</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>1982.0</v>
+        <v>3225.0</v>
       </c>
       <c r="D46" s="1">
-        <v>47.68</v>
+        <v>49.48</v>
       </c>
       <c r="E46" s="1">
-        <v>47.3196770938</v>
+        <v>48.014427907</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>93787.6</v>
+        <v>154846.53</v>
       </c>
       <c r="I46" s="1">
-        <v>714.16</v>
+        <v>4726.47</v>
       </c>
       <c r="J46" s="1">
-        <v>0.76146526832972</v>
+        <v>3.0523577118583</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>94501.76</v>
+        <v>159573.0</v>
       </c>
       <c r="N46" s="1">
-        <v>94501.76</v>
+        <v>159573.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>3353.0</v>
+        <v>6597.0</v>
       </c>
       <c r="D47" s="1">
-        <v>52.56</v>
+        <v>65.19</v>
       </c>
       <c r="E47" s="1">
-        <v>48.0144288697</v>
+        <v>29.8435228134</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>160992.38</v>
+        <v>196877.72</v>
       </c>
       <c r="I47" s="1">
-        <v>15241.3</v>
+        <v>233180.71</v>
       </c>
       <c r="J47" s="1">
-        <v>9.4670940326492</v>
+        <v>118.43935921241</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>176233.68</v>
+        <v>430058.43</v>
       </c>
       <c r="N47" s="1">
-        <v>176233.68</v>
+        <v>430058.43</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>8458.0</v>
+        <v>9831.0</v>
       </c>
       <c r="D48" s="1">
-        <v>54.15</v>
+        <v>25.365</v>
       </c>
       <c r="E48" s="1">
-        <v>29.8435232916</v>
+        <v>13.0022215441</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>252416.52</v>
+        <v>127824.84</v>
       </c>
       <c r="I48" s="1">
-        <v>205584.18</v>
+        <v>121538.48</v>
       </c>
       <c r="J48" s="1">
-        <v>81.446404538023</v>
+        <v>95.082051344637</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>458000.7</v>
+        <v>249363.32</v>
       </c>
       <c r="N48" s="1">
-        <v>458000.7</v>
+        <v>249363.32</v>
       </c>
       <c r="O48" s="1">
-        <v>0.74</v>
+        <v>0.4</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>10222.0</v>
+        <v>80520.0</v>
       </c>
       <c r="D49" s="1">
-        <v>23.845</v>
+        <v>5.735</v>
       </c>
       <c r="E49" s="1">
-        <v>13.0022216787</v>
+        <v>5.2607704918</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>132908.71</v>
+        <v>423597.24</v>
       </c>
       <c r="I49" s="1">
-        <v>110834.88</v>
+        <v>38184.96</v>
       </c>
       <c r="J49" s="1">
-        <v>83.391735575494</v>
+        <v>9.0144496692188</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>243743.59</v>
+        <v>461782.2</v>
       </c>
       <c r="N49" s="1">
-        <v>243743.59</v>
+        <v>461782.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>83731.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D50" s="1">
-        <v>5.659</v>
+        <v>111.55</v>
       </c>
       <c r="E50" s="1">
-        <v>5.2607704434</v>
+        <v>117.9</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>440489.57</v>
+        <v>196303.5</v>
       </c>
       <c r="I50" s="1">
-        <v>33344.16</v>
+        <v>-10572.75</v>
       </c>
       <c r="J50" s="1">
-        <v>7.5697955799498</v>
+        <v>-5.3859202714165</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>473833.73</v>
+        <v>185730.75</v>
       </c>
       <c r="N50" s="1">
-        <v>473833.73</v>
+        <v>185730.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1731.0</v>
+        <v>439.0</v>
       </c>
       <c r="D51" s="1">
-        <v>112.7</v>
+        <v>236.85</v>
       </c>
       <c r="E51" s="1">
-        <v>117.9</v>
+        <v>258.3717539863</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>204084.9</v>
+        <v>113425.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-9001.2</v>
+        <v>-9448.05</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.4105173876166</v>
+        <v>-8.3297626982364</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>195083.7</v>
+        <v>103977.15</v>
       </c>
       <c r="N51" s="1">
-        <v>195083.7</v>
+        <v>103977.15</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>456.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D52" s="1">
-        <v>240.05</v>
+        <v>72.3</v>
       </c>
       <c r="E52" s="1">
-        <v>258.371754386</v>
+        <v>86.5095035885</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>117817.52</v>
+        <v>144643.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-8354.72</v>
+        <v>-23758.29</v>
       </c>
       <c r="J52" s="1">
-        <v>-7.091237364358</v>
+        <v>-16.425367155156</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>109462.8</v>
+        <v>120885.6</v>
       </c>
       <c r="N52" s="1">
-        <v>109462.8</v>
+        <v>120885.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>1738.0</v>
+        <v>842.0</v>
       </c>
       <c r="D53" s="1">
-        <v>67.45</v>
+        <v>102.1</v>
       </c>
       <c r="E53" s="1">
-        <v>86.5095051784</v>
+        <v>98.9054988124</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>150353.52</v>
+        <v>83278.43</v>
       </c>
       <c r="I53" s="1">
-        <v>-33125.42</v>
+        <v>2689.77</v>
       </c>
       <c r="J53" s="1">
-        <v>-22.031689048584</v>
+        <v>3.2298519556625</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>117228.1</v>
+        <v>85968.2</v>
       </c>
       <c r="N53" s="1">
-        <v>117228.1</v>
+        <v>85968.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>1435.0</v>
+        <v>51064.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.2</v>
+        <v>4.593</v>
       </c>
       <c r="E54" s="1">
-        <v>98.9054982578</v>
+        <v>3.5730685023</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>141929.39</v>
+        <v>182455.17</v>
       </c>
       <c r="I54" s="1">
-        <v>422.61</v>
+        <v>52081.78</v>
       </c>
       <c r="J54" s="1">
-        <v>0.29776073863208</v>
+        <v>28.544973540624</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>142352.0</v>
+        <v>234536.95</v>
       </c>
       <c r="N54" s="1">
-        <v>142352.0</v>
+        <v>234536.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>57955.0</v>
+        <v>4833.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4.661</v>
+        <v>21.84</v>
       </c>
       <c r="E55" s="1">
-        <v>3.5730685877</v>
+        <v>24.58</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>207077.19</v>
+        <v>118795.14</v>
       </c>
       <c r="I55" s="1">
-        <v>63051.07</v>
+        <v>-13242.42</v>
       </c>
       <c r="J55" s="1">
-        <v>30.448100053898</v>
+        <v>-11.147274206672</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>270128.26</v>
+        <v>105552.72</v>
       </c>
       <c r="N55" s="1">
-        <v>270128.26</v>
+        <v>105552.72</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>5025.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D56" s="1">
-        <v>23.29</v>
+        <v>176.24</v>
       </c>
       <c r="E56" s="1">
-        <v>24.58</v>
+        <v>120.0435929387</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>123514.5</v>
+        <v>231203.96</v>
       </c>
       <c r="I56" s="1">
-        <v>-6482.25</v>
+        <v>108234.28</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.2481692432872</v>
+        <v>46.813333128031</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>117032.25</v>
+        <v>339438.24</v>
       </c>
       <c r="N56" s="1">
-        <v>117032.25</v>
+        <v>339438.24</v>
       </c>
       <c r="O56" s="1">
-        <v>0.19</v>
+        <v>0.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>2003.0</v>
+        <v>922.0</v>
       </c>
       <c r="D57" s="1">
-        <v>188.36</v>
+        <v>152.1</v>
       </c>
       <c r="E57" s="1">
-        <v>120.0435946081</v>
+        <v>109.6374295011</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>240447.32</v>
+        <v>101085.71</v>
       </c>
       <c r="I57" s="1">
-        <v>136837.76</v>
+        <v>39150.49</v>
       </c>
       <c r="J57" s="1">
-        <v>56.909663206061</v>
+        <v>38.72999457589</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>377285.08</v>
+        <v>140236.2</v>
       </c>
       <c r="N57" s="1">
-        <v>377285.08</v>
+        <v>140236.2</v>
       </c>
       <c r="O57" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>959.0</v>
+        <v>426.0</v>
       </c>
       <c r="D58" s="1">
-        <v>152.5</v>
+        <v>469.4</v>
       </c>
       <c r="E58" s="1">
-        <v>109.6374348279</v>
+        <v>476.3866197183</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H58" s="1">
-        <v>105142.3</v>
+        <v>198684.49</v>
       </c>
       <c r="I58" s="1">
-        <v>41105.2</v>
+        <v>19963.37</v>
       </c>
       <c r="J58" s="1">
-        <v>39.094826725305</v>
+        <v>10.047774740746</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>146247.5</v>
+        <v>218647.86</v>
       </c>
       <c r="N58" s="1">
-        <v>146247.5</v>
+        <v>218647.86</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>443.0</v>
+        <v>782.0</v>
       </c>
       <c r="D59" s="1">
-        <v>479.8</v>
+        <v>357.1</v>
       </c>
       <c r="E59" s="1">
-        <v>478.8866139955</v>
+        <v>396.2191176471</v>
       </c>
       <c r="F59" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G59">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>207821.22</v>
+        <v>309843.35</v>
       </c>
       <c r="I59" s="1">
-        <v>23137.6</v>
+        <v>-30591.15</v>
       </c>
       <c r="J59" s="1">
-        <v>11.133415538606</v>
+        <v>-9.8731020046098</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>230958.82</v>
+        <v>279252.2</v>
       </c>
       <c r="N59" s="1">
-        <v>230958.82</v>
+        <v>279252.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>767.0</v>
+        <v>640.0</v>
       </c>
       <c r="D60" s="1">
-        <v>377.45</v>
+        <v>455.6</v>
       </c>
       <c r="E60" s="1">
-        <v>398.6110430248</v>
+        <v>641.9851875</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>305734.67</v>
+        <v>410870.52</v>
       </c>
       <c r="I60" s="1">
-        <v>-16230.52</v>
+        <v>-119286.52</v>
       </c>
       <c r="J60" s="1">
-        <v>-5.3086946272727</v>
+        <v>-29.032630523115</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>289504.15</v>
+        <v>291584.0</v>
       </c>
       <c r="N60" s="1">
-        <v>289504.15</v>
+        <v>291584.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>665.0</v>
+        <v>5754.0</v>
       </c>
       <c r="D61" s="1">
-        <v>471.65</v>
+        <v>14.136</v>
       </c>
       <c r="E61" s="1">
-        <v>641.9851879699</v>
+        <v>15.0509993048</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>426920.15</v>
+        <v>86603.45</v>
       </c>
       <c r="I61" s="1">
-        <v>-113272.9</v>
+        <v>-5264.91</v>
       </c>
       <c r="J61" s="1">
-        <v>-26.532572894486</v>
+        <v>-6.0793305578473</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>313647.25</v>
+        <v>81338.54</v>
       </c>
       <c r="N61" s="1">
-        <v>313647.25</v>
+        <v>81338.54</v>
       </c>
       <c r="O61" s="1">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>3214.0</v>
+        <v>3091.0</v>
       </c>
       <c r="D62" s="1">
-        <v>111.9</v>
+        <v>117.35</v>
       </c>
       <c r="E62" s="1">
-        <v>124.19130056</v>
+        <v>124.19130055</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>399150.84</v>
+        <v>383875.31</v>
       </c>
       <c r="I62" s="1">
-        <v>-39504.24</v>
+        <v>-21146.46</v>
       </c>
       <c r="J62" s="1">
-        <v>-9.8970704909452</v>
+        <v>-5.5086793677874</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>359646.6</v>
+        <v>362728.85</v>
       </c>
       <c r="N62" s="1">
-        <v>359646.6</v>
+        <v>362728.85</v>
       </c>
       <c r="O62" s="1">
         <v>0.58</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>10705.0</v>
+        <v>10296.0</v>
       </c>
       <c r="D63" s="1">
-        <v>15.13</v>
+        <v>15.2</v>
       </c>
       <c r="E63" s="1">
-        <v>11.7760224194</v>
+        <v>11.7760227273</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>126062.32</v>
+        <v>121245.93</v>
       </c>
       <c r="I63" s="1">
-        <v>35904.33</v>
+        <v>35253.27</v>
       </c>
       <c r="J63" s="1">
-        <v>28.481413002712</v>
+        <v>29.075837844619</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>161966.65</v>
+        <v>156499.2</v>
       </c>
       <c r="N63" s="1">
-        <v>161966.65</v>
+        <v>156499.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>2342.0</v>
+        <v>2252.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.1</v>
+        <v>49.71</v>
       </c>
       <c r="E64" s="1">
-        <v>52.2038001708</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>122261.3</v>
+        <v>117562.96</v>
       </c>
       <c r="I64" s="1">
-        <v>4440.9</v>
+        <v>-5616.04</v>
       </c>
       <c r="J64" s="1">
-        <v>3.6323022902587</v>
+        <v>-4.7770488255825</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>126702.2</v>
+        <v>111946.92</v>
       </c>
       <c r="N64" s="1">
-        <v>126702.2</v>
+        <v>111946.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>229.0</v>
+        <v>220.0</v>
       </c>
       <c r="D65" s="1">
-        <v>551.8</v>
+        <v>473.0</v>
       </c>
       <c r="E65" s="1">
-        <v>299.5555895197</v>
+        <v>299.5555909091</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>68598.23</v>
+        <v>65902.23</v>
       </c>
       <c r="I65" s="1">
-        <v>57763.97</v>
+        <v>38157.77</v>
       </c>
       <c r="J65" s="1">
-        <v>84.206210568407</v>
+        <v>57.90057483639</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>126362.2</v>
+        <v>104060.0</v>
       </c>
       <c r="N65" s="1">
-        <v>126362.2</v>
+        <v>104060.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>4255.0</v>
+        <v>560.0</v>
       </c>
       <c r="D66" s="1">
-        <v>81.17</v>
+        <v>219.94</v>
       </c>
       <c r="E66" s="1">
-        <v>78.1808108108</v>
+        <v>188.8392678571</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="G66">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>354858.92</v>
+        <v>90225.65</v>
       </c>
       <c r="I66" s="1">
-        <v>20429.95</v>
+        <v>15678.39</v>
       </c>
       <c r="J66" s="1">
-        <v>5.7572034542629</v>
+        <v>17.376865669574</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>375288.87</v>
+        <v>105904.04</v>
       </c>
       <c r="N66" s="1">
-        <v>375288.87</v>
+        <v>105904.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>28292.0</v>
+        <v>4092.0</v>
       </c>
       <c r="D67" s="1">
-        <v>8.946</v>
+        <v>78.07</v>
       </c>
       <c r="E67" s="1">
-        <v>5.3123999717</v>
+        <v>78.1808113392</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H67" s="1">
-        <v>150298.42</v>
+        <v>341265.03</v>
       </c>
       <c r="I67" s="1">
-        <v>102801.81</v>
+        <v>8046.04</v>
       </c>
       <c r="J67" s="1">
-        <v>68.398463536742</v>
+        <v>2.3577100765349</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>253100.23</v>
+        <v>349311.07</v>
       </c>
       <c r="N67" s="1">
-        <v>253100.23</v>
+        <v>349311.07</v>
       </c>
       <c r="O67" s="1">
-        <v>0.41</v>
+        <v>0.56</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3945.0</v>
+        <v>27210.0</v>
       </c>
       <c r="D68" s="1">
-        <v>113.7</v>
+        <v>11.905</v>
       </c>
       <c r="E68" s="1">
-        <v>114.3359011407</v>
+        <v>5.312399853</v>
       </c>
       <c r="F68" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G68">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>485423.08</v>
+        <v>144550.4</v>
       </c>
       <c r="I68" s="1">
-        <v>1968.53</v>
+        <v>179384.65</v>
       </c>
       <c r="J68" s="1">
-        <v>0.40552871940082</v>
+        <v>124.09834216993</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>487391.61</v>
+        <v>323935.05</v>
       </c>
       <c r="N68" s="1">
-        <v>487391.61</v>
+        <v>323935.05</v>
       </c>
       <c r="O68" s="1">
-        <v>0.78</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>4539.0</v>
+        <v>3794.0</v>
       </c>
       <c r="D69" s="1">
-        <v>384.0</v>
+        <v>116.68</v>
       </c>
       <c r="E69" s="1">
-        <v>379.9730975986</v>
+        <v>114.3359014233</v>
       </c>
       <c r="F69" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G69">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H69" s="1">
-        <v>230887.53</v>
+        <v>466842.88</v>
       </c>
       <c r="I69" s="1">
-        <v>2353.6</v>
+        <v>17202.74</v>
       </c>
       <c r="J69" s="1">
-        <v>1.0193707732938</v>
+        <v>3.684910006553</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>233241.13</v>
+        <v>484045.62</v>
       </c>
       <c r="N69" s="1">
-        <v>233241.13</v>
+        <v>484045.62</v>
       </c>
       <c r="O69" s="1">
-        <v>0.37</v>
+        <v>0.78</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>11417.0</v>
+        <v>4365.0</v>
       </c>
       <c r="D70" s="1">
-        <v>161.2</v>
+        <v>378.2</v>
       </c>
       <c r="E70" s="1">
-        <v>154.5313567487</v>
+        <v>379.9730973654</v>
       </c>
       <c r="F70" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="G70">
         <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>236106.58</v>
+        <v>222036.59</v>
       </c>
       <c r="I70" s="1">
-        <v>10174.34</v>
+        <v>-1145.18</v>
       </c>
       <c r="J70" s="1">
-        <v>4.3092149316635</v>
+        <v>-0.51576183907346</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>246280.92</v>
+        <v>220891.41</v>
       </c>
       <c r="N70" s="1">
-        <v>246280.92</v>
+        <v>220891.41</v>
       </c>
       <c r="O70" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>1184.0</v>
+        <v>10980.0</v>
       </c>
       <c r="D71" s="1">
-        <v>1073.54</v>
+        <v>162.55</v>
       </c>
       <c r="E71" s="1">
-        <v>1072.8262584459</v>
+        <v>154.5313570128</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H71" s="1">
-        <v>1270226.29</v>
+        <v>227069.3</v>
       </c>
       <c r="I71" s="1">
-        <v>845.07</v>
+        <v>11746.12</v>
       </c>
       <c r="J71" s="1">
-        <v>0.066529090655178</v>
+        <v>5.1729229799009</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1271071.36</v>
+        <v>238815.42</v>
       </c>
       <c r="N71" s="1">
-        <v>1271071.36</v>
+        <v>238815.42</v>
       </c>
       <c r="O71" s="1">
-        <v>2.04</v>
+        <v>0.38</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>1872.0</v>
+        <v>980.0</v>
       </c>
       <c r="D72" s="1">
-        <v>133.74</v>
+        <v>1074.87</v>
       </c>
       <c r="E72" s="1">
-        <v>113.3271794872</v>
+        <v>1073.6416734694</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>212148.48</v>
+        <v>1052168.84</v>
       </c>
       <c r="I72" s="1">
-        <v>38212.8</v>
+        <v>1203.76</v>
       </c>
       <c r="J72" s="1">
-        <v>18.012290260105</v>
+        <v>0.11440749376307</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>250361.28</v>
+        <v>1053372.6</v>
       </c>
       <c r="N72" s="1">
-        <v>250361.28</v>
+        <v>1053372.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.4</v>
+        <v>1.69</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3186.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.6</v>
+        <v>133.81</v>
       </c>
       <c r="E73" s="1">
-        <v>78.508606403</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>250128.42</v>
+        <v>212148.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-41126.82</v>
+        <v>38343.84</v>
       </c>
       <c r="J73" s="1">
-        <v>-16.442281928619</v>
+        <v>18.074058319909</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>209001.6</v>
+        <v>250492.32</v>
       </c>
       <c r="N73" s="1">
-        <v>209001.6</v>
+        <v>250492.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>3496.0</v>
+        <v>9382.0</v>
       </c>
       <c r="D74" s="1">
-        <v>41.535</v>
+        <v>18.22</v>
       </c>
       <c r="E74" s="1">
-        <v>45.455</v>
+        <v>17.7025005329</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>158910.68</v>
+        <v>166084.86</v>
       </c>
       <c r="I74" s="1">
-        <v>-13704.32</v>
+        <v>4855.18</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.6239137608624</v>
+        <v>2.9233128173152</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>145206.36</v>
+        <v>170940.04</v>
       </c>
       <c r="N74" s="1">
-        <v>145206.36</v>
+        <v>170940.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>1169.0</v>
+        <v>3064.0</v>
       </c>
       <c r="D75" s="1">
-        <v>127.4</v>
+        <v>61.76</v>
       </c>
       <c r="E75" s="1">
-        <v>93.69</v>
+        <v>78.5086063969</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>109523.61</v>
+        <v>240550.37</v>
       </c>
       <c r="I75" s="1">
-        <v>39406.99</v>
+        <v>-51317.73</v>
       </c>
       <c r="J75" s="1">
-        <v>35.980360764222</v>
+        <v>-21.333465419322</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>148930.6</v>
+        <v>189232.64</v>
       </c>
       <c r="N75" s="1">
-        <v>148930.6</v>
+        <v>189232.64</v>
       </c>
       <c r="O75" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>2373.0</v>
+        <v>3362.0</v>
       </c>
       <c r="D76" s="1">
-        <v>78.02</v>
+        <v>39.095</v>
       </c>
       <c r="E76" s="1">
-        <v>102.5715086389</v>
+        <v>45.455</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>243402.19</v>
+        <v>152819.71</v>
       </c>
       <c r="I76" s="1">
-        <v>-58260.73</v>
+        <v>-21382.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-23.935992523321</v>
+        <v>-13.991860081399</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>185141.46</v>
+        <v>131437.39</v>
       </c>
       <c r="N76" s="1">
-        <v>185141.46</v>
+        <v>131437.39</v>
       </c>
       <c r="O76" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>3480.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.76</v>
+        <v>153.15</v>
       </c>
       <c r="E77" s="1">
-        <v>31.87</v>
+        <v>93.69</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>110907.6</v>
+        <v>105307.56</v>
       </c>
       <c r="I77" s="1">
-        <v>-7342.8</v>
+        <v>66833.04</v>
       </c>
       <c r="J77" s="1">
-        <v>-6.6206463759021</v>
+        <v>63.464617355107</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>103564.8</v>
+        <v>172140.6</v>
       </c>
       <c r="N77" s="1">
-        <v>103564.8</v>
+        <v>172140.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
         <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>53.9</v>
+        <v>77.1</v>
       </c>
       <c r="E78" s="1">
-        <v>52.35</v>
+        <v>102.5715074496</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>119462.7</v>
+        <v>234068.18</v>
       </c>
       <c r="I78" s="1">
-        <v>3537.1</v>
+        <v>-58125.98</v>
       </c>
       <c r="J78" s="1">
-        <v>2.9608404966571</v>
+        <v>-24.832926884808</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>122999.8</v>
+        <v>175942.2</v>
       </c>
       <c r="N78" s="1">
-        <v>122999.8</v>
+        <v>175942.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>2000.0</v>
+        <v>3347.0</v>
       </c>
       <c r="D79" s="1">
-        <v>322.0</v>
+        <v>28.39</v>
       </c>
       <c r="E79" s="1">
-        <v>346.34037</v>
+        <v>31.87</v>
       </c>
       <c r="F79" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>746604.57</v>
+        <v>106668.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-46832.76</v>
+        <v>-11647.56</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.2727663185882</v>
+        <v>-10.919359899592</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>699771.81</v>
+        <v>95021.33</v>
       </c>
       <c r="N79" s="1">
-        <v>699771.81</v>
+        <v>95021.33</v>
       </c>
       <c r="O79" s="1">
-        <v>1.12</v>
+        <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>2089.0</v>
+        <v>2195.0</v>
       </c>
       <c r="D80" s="1">
-        <v>565.0</v>
+        <v>43.9</v>
       </c>
       <c r="E80" s="1">
-        <v>650.1917999043</v>
+        <v>52.35</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>10.83</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>123745.63</v>
+        <v>114908.25</v>
       </c>
       <c r="I80" s="1">
-        <v>-14722.45</v>
+        <v>-18547.75</v>
       </c>
       <c r="J80" s="1">
-        <v>-11.897349425592</v>
+        <v>-16.141356255969</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>109023.18</v>
+        <v>96360.5</v>
       </c>
       <c r="N80" s="1">
-        <v>109023.18</v>
+        <v>96360.5</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>951.0</v>
+        <v>2053.0</v>
       </c>
       <c r="D81" s="1">
-        <v>270.0</v>
+        <v>322.8</v>
       </c>
       <c r="E81" s="1">
-        <v>260.484679285</v>
+        <v>344.6538577691</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H81" s="1">
-        <v>247720.93</v>
+        <v>763216.41</v>
       </c>
       <c r="I81" s="1">
-        <v>9049.07</v>
+        <v>-38588.56</v>
       </c>
       <c r="J81" s="1">
-        <v>3.6529291247211</v>
+        <v>-5.0560443269295</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>256770.0</v>
+        <v>724627.85</v>
       </c>
       <c r="N81" s="1">
-        <v>256770.0</v>
+        <v>724627.85</v>
       </c>
       <c r="O81" s="1">
-        <v>0.41</v>
+        <v>1.16</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>35758.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D82" s="1">
-        <v>4.337</v>
+        <v>482.75</v>
       </c>
       <c r="E82" s="1">
-        <v>2.5731998434</v>
+        <v>650.1918018915</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H82" s="1">
-        <v>92012.48</v>
+        <v>119006.69</v>
       </c>
       <c r="I82" s="1">
-        <v>63069.97</v>
+        <v>-30561.59</v>
       </c>
       <c r="J82" s="1">
-        <v>68.545016936833</v>
+        <v>-25.68056468086</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>155082.45</v>
+        <v>88445.1</v>
       </c>
       <c r="N82" s="1">
-        <v>155082.45</v>
+        <v>88445.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>4504.0</v>
+        <v>915.0</v>
       </c>
       <c r="D83" s="1">
-        <v>80.08</v>
+        <v>271.4</v>
       </c>
       <c r="E83" s="1">
-        <v>97.4893405861</v>
+        <v>260.4846775956</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>439091.99</v>
+        <v>238343.48</v>
       </c>
       <c r="I83" s="1">
-        <v>-78411.67</v>
+        <v>9987.52</v>
       </c>
       <c r="J83" s="1">
-        <v>-17.857686267518</v>
+        <v>4.190389432931</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>360680.32</v>
+        <v>248331.0</v>
       </c>
       <c r="N83" s="1">
-        <v>360680.32</v>
+        <v>248331.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>3118.0</v>
+        <v>26212.0</v>
       </c>
       <c r="D84" s="1">
-        <v>147.28</v>
+        <v>4.655</v>
       </c>
       <c r="E84" s="1">
-        <v>146.2252180885</v>
+        <v>2.573200061</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>455930.23</v>
+        <v>67448.72</v>
       </c>
       <c r="I84" s="1">
-        <v>3288.81</v>
+        <v>54568.14</v>
       </c>
       <c r="J84" s="1">
-        <v>0.72134063143828</v>
+        <v>80.903151312582</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>459219.04</v>
+        <v>122016.86</v>
       </c>
       <c r="N84" s="1">
-        <v>459219.04</v>
+        <v>122016.86</v>
       </c>
       <c r="O84" s="1">
-        <v>0.74</v>
+        <v>0.2</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>1819.0</v>
+        <v>4332.0</v>
       </c>
       <c r="D85" s="1">
-        <v>36.26</v>
+        <v>73.96</v>
       </c>
       <c r="E85" s="1">
-        <v>35.5550192413</v>
+        <v>97.4893397969</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>64674.58</v>
+        <v>422323.82</v>
       </c>
       <c r="I85" s="1">
-        <v>1282.36</v>
+        <v>-101929.1</v>
       </c>
       <c r="J85" s="1">
-        <v>1.9827882917833</v>
+        <v>-24.135295044452</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>65956.94</v>
+        <v>320394.72</v>
       </c>
       <c r="N85" s="1">
-        <v>65956.94</v>
+        <v>320394.72</v>
       </c>
       <c r="O85" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2025.0</v>
+        <v>2999.0</v>
       </c>
       <c r="D86" s="1">
-        <v>276.0</v>
+        <v>144.06</v>
       </c>
       <c r="E86" s="1">
-        <v>111.4399555556</v>
+        <v>146.2252184061</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>225665.91</v>
+        <v>438529.43</v>
       </c>
       <c r="I86" s="1">
-        <v>333234.09</v>
+        <v>-6493.49</v>
       </c>
       <c r="J86" s="1">
-        <v>147.66700473279</v>
+        <v>-1.4807421248786</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>558900.0</v>
+        <v>432035.94</v>
       </c>
       <c r="N86" s="1">
-        <v>558900.0</v>
+        <v>432035.94</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>2456.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D87" s="1">
-        <v>85.18</v>
+        <v>35.82</v>
       </c>
       <c r="E87" s="1">
-        <v>93.9310871336</v>
+        <v>35.8781742287</v>
       </c>
       <c r="F87" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>251972.1</v>
+        <v>98844.37</v>
       </c>
       <c r="I87" s="1">
-        <v>-24652.66</v>
+        <v>-160.27</v>
       </c>
       <c r="J87" s="1">
-        <v>-9.7838848031191</v>
+        <v>-0.16214378219012</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>227319.44</v>
+        <v>98684.1</v>
       </c>
       <c r="N87" s="1">
-        <v>227319.44</v>
+        <v>98684.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>1539.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D88" s="1">
-        <v>187.62</v>
+        <v>263.75</v>
       </c>
       <c r="E88" s="1">
-        <v>96.5041520468</v>
+        <v>111.4399537988</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>148519.89</v>
+        <v>217085.03</v>
       </c>
       <c r="I88" s="1">
-        <v>140227.29</v>
+        <v>296699.97</v>
       </c>
       <c r="J88" s="1">
-        <v>94.416505425637</v>
+        <v>136.67454176826</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>288747.18</v>
+        <v>513785.0</v>
       </c>
       <c r="N88" s="1">
-        <v>288747.18</v>
+        <v>513785.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>6364.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D89" s="1">
-        <v>35.43</v>
+        <v>85.72</v>
       </c>
       <c r="E89" s="1">
-        <v>47.702782841</v>
+        <v>93.931088061</v>
       </c>
       <c r="F89" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H89" s="1">
-        <v>303580.51</v>
+        <v>242328.22</v>
       </c>
       <c r="I89" s="1">
-        <v>-78103.99</v>
+        <v>-20939.95</v>
       </c>
       <c r="J89" s="1">
-        <v>-25.727603527644</v>
+        <v>-8.6411520705265</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>225476.52</v>
+        <v>221388.27</v>
       </c>
       <c r="N89" s="1">
-        <v>225476.52</v>
+        <v>221388.27</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>2020.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D90" s="1">
-        <v>243.1</v>
+        <v>169.54</v>
       </c>
       <c r="E90" s="1">
-        <v>199.4522475248</v>
+        <v>110.7096055556</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>402893.54</v>
+        <v>199277.29</v>
       </c>
       <c r="I90" s="1">
-        <v>88168.46</v>
+        <v>105894.71</v>
       </c>
       <c r="J90" s="1">
-        <v>21.883810795279</v>
+        <v>53.139376795018</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>491062.0</v>
+        <v>305172.0</v>
       </c>
       <c r="N90" s="1">
-        <v>491062.0</v>
+        <v>305172.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.79</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>4813.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D91" s="1">
-        <v>69.16</v>
+        <v>33.4</v>
       </c>
       <c r="E91" s="1">
-        <v>40.8524122169</v>
+        <v>47.7027822251</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>196622.66</v>
+        <v>291988.73</v>
       </c>
       <c r="I91" s="1">
-        <v>136244.42</v>
+        <v>-87547.33</v>
       </c>
       <c r="J91" s="1">
-        <v>69.29232876821</v>
+        <v>-29.983119553964</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>332867.08</v>
+        <v>204441.4</v>
       </c>
       <c r="N91" s="1">
-        <v>332867.08</v>
+        <v>204441.4</v>
       </c>
       <c r="O91" s="1">
-        <v>0.53</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>352.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D92" s="1">
-        <v>518.0</v>
+        <v>259.6</v>
       </c>
       <c r="E92" s="1">
-        <v>509.0768465909</v>
+        <v>199.4522490993</v>
       </c>
       <c r="F92" t="s">
-        <v>213</v>
+        <v>8</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>161119.14</v>
+        <v>387535.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-5356.28</v>
+        <v>116867.08</v>
       </c>
       <c r="J92" s="1">
-        <v>-3.3244219153603</v>
+        <v>30.156466609065</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>155762.86</v>
+        <v>504402.8</v>
       </c>
       <c r="N92" s="1">
-        <v>155762.86</v>
+        <v>504402.8</v>
       </c>
       <c r="O92" s="1">
-        <v>0.25</v>
+        <v>0.81</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>17628.0</v>
+        <v>625.0</v>
       </c>
       <c r="D93" s="1">
-        <v>82.88</v>
+        <v>138.5</v>
       </c>
       <c r="E93" s="1">
-        <v>70.1507998639</v>
+        <v>142.496704</v>
       </c>
       <c r="F93" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G93">
-        <v>10.83</v>
+        <v>0.91</v>
       </c>
       <c r="H93" s="1">
-        <v>114247.82</v>
+        <v>96380.54</v>
       </c>
       <c r="I93" s="1">
-        <v>20705.87</v>
+        <v>-1730.17</v>
       </c>
       <c r="J93" s="1">
-        <v>18.123645597789</v>
+        <v>-1.7951445385137</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>134953.69</v>
+        <v>94650.37</v>
       </c>
       <c r="N93" s="1">
-        <v>134953.69</v>
+        <v>94650.37</v>
       </c>
       <c r="O93" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>7602.0</v>
+        <v>4629.0</v>
       </c>
       <c r="D94" s="1">
-        <v>43.37</v>
+        <v>66.51</v>
       </c>
       <c r="E94" s="1">
-        <v>24.1150342015</v>
+        <v>40.8524130482</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>183322.49</v>
+        <v>189105.82</v>
       </c>
       <c r="I94" s="1">
-        <v>146376.25</v>
+        <v>118768.97</v>
       </c>
       <c r="J94" s="1">
-        <v>79.846313455594</v>
+        <v>62.805560399992</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>329698.74</v>
+        <v>307874.79</v>
       </c>
       <c r="N94" s="1">
-        <v>329698.74</v>
+        <v>307874.79</v>
       </c>
       <c r="O94" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>9008.0</v>
+        <v>339.0</v>
       </c>
       <c r="D95" s="1">
-        <v>40.26</v>
+        <v>436.94</v>
       </c>
       <c r="E95" s="1">
-        <v>30.372901865</v>
+        <v>509.0768436578</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>161</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>273599.1</v>
+        <v>155168.72</v>
       </c>
       <c r="I95" s="1">
-        <v>89062.98</v>
+        <v>-27806.16</v>
       </c>
       <c r="J95" s="1">
-        <v>32.552365852081</v>
+        <v>-17.919951907833</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>362662.08</v>
+        <v>127362.56</v>
       </c>
       <c r="N95" s="1">
-        <v>362662.08</v>
+        <v>127362.56</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1045.0</v>
+        <v>16954.0</v>
       </c>
       <c r="D96" s="1">
-        <v>232.8</v>
+        <v>84.2</v>
       </c>
       <c r="E96" s="1">
-        <v>250.7547464115</v>
+        <v>70.1507998113</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H96" s="1">
-        <v>262038.71</v>
+        <v>109879.6</v>
       </c>
       <c r="I96" s="1">
-        <v>-18762.71</v>
+        <v>20303.87</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.1602817766886</v>
+        <v>18.478288963556</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>243276.0</v>
+        <v>130183.47</v>
       </c>
       <c r="N96" s="1">
-        <v>243276.0</v>
+        <v>130183.47</v>
       </c>
       <c r="O96" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>893.0</v>
+        <v>6332.0</v>
       </c>
       <c r="D97" s="1">
-        <v>239.0</v>
+        <v>52.83</v>
       </c>
       <c r="E97" s="1">
-        <v>259.1050391937</v>
+        <v>24.1150347442</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>231380.8</v>
+        <v>152696.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-17953.8</v>
+        <v>181823.16</v>
       </c>
       <c r="J97" s="1">
-        <v>-7.7594165116552</v>
+        <v>119.07494872178</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>213427.0</v>
+        <v>334519.56</v>
       </c>
       <c r="N97" s="1">
-        <v>213427.0</v>
+        <v>334519.56</v>
       </c>
       <c r="O97" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>3785.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D98" s="1">
-        <v>64.01</v>
+        <v>37.08</v>
       </c>
       <c r="E98" s="1">
-        <v>66.8485231176</v>
+        <v>30.372901997</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>253021.66</v>
+        <v>263120.45</v>
       </c>
       <c r="I98" s="1">
-        <v>-10743.81</v>
+        <v>58103.59</v>
       </c>
       <c r="J98" s="1">
-        <v>-4.2462016888198</v>
+        <v>22.082506319824</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>242277.85</v>
+        <v>321224.04</v>
       </c>
       <c r="N98" s="1">
-        <v>242277.85</v>
+        <v>321224.04</v>
       </c>
       <c r="O98" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>2555.0</v>
+        <v>1005.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.56</v>
+        <v>219.4</v>
       </c>
       <c r="E99" s="1">
-        <v>50.8462309198</v>
+        <v>250.7547462687</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>149154.21</v>
+        <v>252008.52</v>
       </c>
       <c r="I99" s="1">
-        <v>-22528.41</v>
+        <v>-31511.52</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.10410601216</v>
+        <v>-12.504148669259</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>126625.8</v>
+        <v>220497.0</v>
       </c>
       <c r="N99" s="1">
-        <v>126625.8</v>
+        <v>220497.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.2</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>9038.0</v>
+        <v>859.0</v>
       </c>
       <c r="D100" s="1">
-        <v>35.56</v>
+        <v>237.0</v>
       </c>
       <c r="E100" s="1">
-        <v>28.5248373534</v>
+        <v>259.1050407451</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>257807.48</v>
+        <v>222571.23</v>
       </c>
       <c r="I100" s="1">
-        <v>63583.8</v>
+        <v>-18988.23</v>
       </c>
       <c r="J100" s="1">
-        <v>24.663287504304</v>
+        <v>-8.531304787236</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>321391.28</v>
+        <v>203583.0</v>
       </c>
       <c r="N100" s="1">
-        <v>321391.28</v>
+        <v>203583.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>8488.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D101" s="1">
-        <v>190.8</v>
+        <v>24.08</v>
       </c>
       <c r="E101" s="1">
-        <v>192.4519533459</v>
+        <v>20.978177305</v>
       </c>
       <c r="F101" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>218723.17</v>
+        <v>118316.92</v>
       </c>
       <c r="I101" s="1">
-        <v>-2003.93</v>
+        <v>17494.28</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.91619465829798</v>
+        <v>14.785949465216</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>216719.24</v>
+        <v>135811.2</v>
       </c>
       <c r="N101" s="1">
-        <v>216719.24</v>
+        <v>135811.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>720.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D102" s="1">
-        <v>127.6</v>
+        <v>71.26</v>
       </c>
       <c r="E102" s="1">
-        <v>105.5446666667</v>
+        <v>66.848521978</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>75992.16</v>
+        <v>243328.62</v>
       </c>
       <c r="I102" s="1">
-        <v>15879.84</v>
+        <v>16057.78</v>
       </c>
       <c r="J102" s="1">
-        <v>20.896681973509</v>
+        <v>6.5992154971331</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>91872.0</v>
+        <v>259386.4</v>
       </c>
       <c r="N102" s="1">
-        <v>91872.0</v>
+        <v>259386.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>8098.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D103" s="1">
-        <v>22.96</v>
+        <v>48.315</v>
       </c>
       <c r="E103" s="1">
-        <v>26.5471042233</v>
+        <v>49.5929616963</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>214978.45</v>
+        <v>166606.14</v>
       </c>
       <c r="I103" s="1">
-        <v>-29048.37</v>
+        <v>-25333.08</v>
       </c>
       <c r="J103" s="1">
-        <v>-13.512224132233</v>
+        <v>-15.205369982163</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>185930.08</v>
+        <v>141273.06</v>
       </c>
       <c r="N103" s="1">
-        <v>185930.08</v>
+        <v>141273.06</v>
       </c>
       <c r="O103" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>2381.0</v>
+        <v>8692.0</v>
       </c>
       <c r="D104" s="1">
-        <v>66.42</v>
+        <v>33.62</v>
       </c>
       <c r="E104" s="1">
-        <v>112.9185426291</v>
+        <v>28.5248377819</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>268859.05</v>
+        <v>247937.89</v>
       </c>
       <c r="I104" s="1">
-        <v>-110713.03</v>
+        <v>44287.15</v>
       </c>
       <c r="J104" s="1">
-        <v>-41.178837015157</v>
+        <v>17.862195245753</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>158146.02</v>
+        <v>292225.04</v>
       </c>
       <c r="N104" s="1">
-        <v>158146.02</v>
+        <v>292225.04</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>353.0</v>
+        <v>8163.0</v>
       </c>
       <c r="D105" s="1">
-        <v>547.8</v>
+        <v>190.9</v>
       </c>
       <c r="E105" s="1">
-        <v>435.7287252125</v>
+        <v>192.4519539385</v>
       </c>
       <c r="F105" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="G105">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H105" s="1">
-        <v>152329.54</v>
+        <v>210348.4</v>
       </c>
       <c r="I105" s="1">
-        <v>57790.42</v>
+        <v>-1837.49</v>
       </c>
       <c r="J105" s="1">
-        <v>37.937763089155</v>
+        <v>-0.87354598371083</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>210119.96</v>
+        <v>208510.91</v>
       </c>
       <c r="N105" s="1">
-        <v>210119.96</v>
+        <v>208510.91</v>
       </c>
       <c r="O105" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>105.0</v>
+        <v>7788.0</v>
       </c>
       <c r="D106" s="1">
-        <v>256.25</v>
+        <v>21.64</v>
       </c>
       <c r="E106" s="1">
-        <v>247.643809524</v>
+        <v>26.5471045198</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>0.0</v>
+        <v>206748.85</v>
       </c>
       <c r="I106" s="1">
-        <v>90365.0</v>
+        <v>-38216.53</v>
       </c>
       <c r="J106" s="1">
-        <v>0</v>
+        <v>-18.484518777251</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>90365.0</v>
+        <v>168532.32</v>
       </c>
       <c r="N106" s="1">
-        <v>90365.0</v>
+        <v>168532.32</v>
       </c>
       <c r="O106" s="1">
-        <v>0.15</v>
+        <v>0.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>18.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D107" s="1">
-        <v>115.68</v>
+        <v>61.22</v>
       </c>
       <c r="E107" s="1">
-        <v>116.37</v>
+        <v>112.9185414847</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>0.0</v>
+        <v>258583.46</v>
       </c>
       <c r="I107" s="1">
-        <v>-31260.0</v>
+        <v>-118389.66</v>
       </c>
       <c r="J107" s="1">
-        <v>0</v>
+        <v>-45.783926009807</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-31260.0</v>
+        <v>140193.8</v>
       </c>
       <c r="N107" s="1">
-        <v>-31260.0</v>
+        <v>140193.8</v>
       </c>
       <c r="O107" s="1">
-        <v>-0.05</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>26.0</v>
+        <v>339.0</v>
       </c>
       <c r="D108" s="1">
-        <v>125.63</v>
+        <v>565.6</v>
       </c>
       <c r="E108" s="1">
-        <v>126.44</v>
+        <v>435.7287315634</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H108" s="1">
-        <v>0.0</v>
+        <v>146288.14</v>
       </c>
       <c r="I108" s="1">
-        <v>-20192.31</v>
+        <v>63365.13</v>
       </c>
       <c r="J108" s="1">
-        <v>0</v>
+        <v>43.315288580469</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>-20192.31</v>
+        <v>209653.27</v>
       </c>
       <c r="N108" s="1">
-        <v>-20192.31</v>
+        <v>209653.27</v>
       </c>
       <c r="O108" s="1">
-        <v>-0.03</v>
+        <v>0.34</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>-37.0</v>
+        <v>126.0</v>
       </c>
       <c r="D109" s="1">
-        <v>5833.0</v>
+        <v>255.5</v>
       </c>
       <c r="E109" s="1">
-        <v>5556.989760189</v>
+        <v>250.286507937</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-102123.79</v>
+        <v>65690.0</v>
       </c>
       <c r="J109" s="1">
         <v>0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>-102123.79</v>
+        <v>65690.0</v>
       </c>
       <c r="N109" s="1">
-        <v>-102123.79</v>
+        <v>65690.0</v>
       </c>
       <c r="O109" s="1">
-        <v>-0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>200000.0</v>
+        <v>18.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.593</v>
+        <v>114.9</v>
       </c>
       <c r="E110" s="1">
-        <v>99.89</v>
+        <v>116.37</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>3406.0</v>
+        <v>-45300.0</v>
       </c>
       <c r="J110" s="1">
-        <v>1.7048753628992</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>4.57</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>203186.0</v>
+        <v>-45300.0</v>
       </c>
       <c r="N110" s="1">
-        <v>212334.63</v>
+        <v>-45300.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.34</v>
+        <v>-0.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>250</v>
+      </c>
+      <c r="B111" t="s">
         <v>251</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>185000.0</v>
+        <v>21.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.161</v>
+        <v>116.5</v>
       </c>
       <c r="E111" s="1">
-        <v>99.33</v>
+        <v>118.155238095</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-2162.65</v>
+        <v>-34760.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.1768851303735</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>1.51</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>181597.85</v>
+        <v>-34760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>184391.86</v>
+        <v>-34760.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.3</v>
+        <v>-0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>200000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="1">
-        <v>97.018</v>
+        <v>124.27</v>
       </c>
       <c r="E112" s="1">
-        <v>99.253</v>
+        <v>126.44</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-4470.0</v>
+        <v>-15190.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.2518211036442</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>194036.0</v>
+        <v>-15190.0</v>
       </c>
       <c r="N112" s="1">
-        <v>196896.27</v>
+        <v>-15190.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.32</v>
+        <v>-0.02</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>165000.0</v>
+        <v>34.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.426</v>
+        <v>105.62</v>
       </c>
       <c r="E113" s="1">
-        <v>99.955</v>
+        <v>105.7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>777.15</v>
+        <v>-2720.0</v>
       </c>
       <c r="J113" s="1">
-        <v>0.47121204542044</v>
+        <v>0</v>
       </c>
       <c r="K113">
-        <v>0.37</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>614.79</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>165702.9</v>
+        <v>-2720.0</v>
       </c>
       <c r="N113" s="1">
-        <v>166317.69</v>
+        <v>-2720.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>100000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.702</v>
+        <v>5816.0</v>
       </c>
       <c r="E114" s="1">
-        <v>99.646</v>
+        <v>5554.67405815</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>99646.0</v>
+        <v>0.0</v>
       </c>
       <c r="I114" s="1">
-        <v>56.0</v>
+        <v>-62718.23</v>
       </c>
       <c r="J114" s="1">
-        <v>0.05619894426269</v>
+        <v>0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>99702.0</v>
+        <v>-62718.23</v>
       </c>
       <c r="N114" s="1">
-        <v>99702.0</v>
+        <v>-62718.23</v>
       </c>
       <c r="O114" s="1">
-        <v>0.16</v>
+        <v>-0.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.841</v>
+        <v>100.582</v>
       </c>
       <c r="E115" s="1">
-        <v>106.65</v>
+        <v>99.89</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>106650.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2809.0</v>
+        <v>1384.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.6338490389123</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K115">
-        <v>4.81</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>0.22</v>
+      </c>
+      <c r="L115">
+        <v>430.82</v>
       </c>
       <c r="M115" s="1">
-        <v>103841.0</v>
+        <v>201164.0</v>
       </c>
       <c r="N115" s="1">
-        <v>108649.22</v>
+        <v>201594.82</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>100000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>107.096</v>
+        <v>97.527</v>
       </c>
       <c r="E116" s="1">
-        <v>111.205</v>
+        <v>99.33</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>111205.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I116" s="1">
-        <v>-4109.0</v>
+        <v>-3335.55</v>
       </c>
       <c r="J116" s="1">
-        <v>-3.6949777438065</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K116">
-        <v>5.74</v>
+        <v>1.73</v>
       </c>
       <c r="L116" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="M116" s="1">
-        <v>107096.0</v>
+        <v>180424.95</v>
       </c>
       <c r="N116" s="1">
-        <v>112840.86</v>
+        <v>183618.1</v>
       </c>
       <c r="O116" s="1">
-        <v>0.18</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>29000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.824</v>
+        <v>96.105</v>
       </c>
       <c r="E117" s="1">
-        <v>98.803</v>
+        <v>99.253</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>28652.87</v>
+        <v>198506.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-863.91</v>
+        <v>-6296.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.0150906348997</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K117">
-        <v>1.66</v>
+        <v>0.12</v>
       </c>
       <c r="L117">
-        <v>481.08</v>
+        <v>230.14</v>
       </c>
       <c r="M117" s="1">
-        <v>27788.96</v>
+        <v>192210.0</v>
       </c>
       <c r="N117" s="1">
-        <v>28270.04</v>
+        <v>192440.14</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B118" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.499</v>
+        <v>93.443</v>
       </c>
       <c r="E118" s="1">
-        <v>99.932865</v>
+        <v>93.8</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>199865.73</v>
+        <v>93800.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-2867.73</v>
+        <v>-357.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-1.4348282719604</v>
+        <v>-0.38059701492537</v>
       </c>
       <c r="K118">
-        <v>0.23</v>
+        <v>0.39</v>
       </c>
       <c r="L118">
-        <v>456.16</v>
+        <v>394.52</v>
       </c>
       <c r="M118" s="1">
-        <v>196998.0</v>
+        <v>93443.0</v>
       </c>
       <c r="N118" s="1">
-        <v>197454.16</v>
+        <v>93837.52</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B119" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>100000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.554</v>
+        <v>100.025</v>
       </c>
       <c r="E119" s="1">
-        <v>100.0</v>
+        <v>99.955</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>100000.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I119" s="1">
-        <v>-1446.0</v>
+        <v>115.5</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.446</v>
+        <v>0.070031514181382</v>
       </c>
       <c r="K119">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.6</v>
+      </c>
+      <c r="L119">
+        <v>994.52</v>
       </c>
       <c r="M119" s="1">
-        <v>98554.0</v>
+        <v>165041.25</v>
       </c>
       <c r="N119" s="1">
-        <v>102466.33</v>
+        <v>166035.77</v>
       </c>
       <c r="O119" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.102</v>
+        <v>99.037</v>
       </c>
       <c r="E120" s="1">
-        <v>97.673</v>
+        <v>99.646</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>293019.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1287.0</v>
+        <v>-609.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.43922066487156</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K120">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.17</v>
+      </c>
+      <c r="L120">
+        <v>169.18</v>
       </c>
       <c r="M120" s="1">
-        <v>294306.0</v>
+        <v>99037.0</v>
       </c>
       <c r="N120" s="1">
-        <v>304374.49</v>
+        <v>99206.18</v>
       </c>
       <c r="O120" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B121" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>149000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.1</v>
+        <v>99.223</v>
       </c>
       <c r="E121" s="1">
-        <v>101.02689933</v>
+        <v>99.58</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>150530.08</v>
+        <v>200155.8</v>
       </c>
       <c r="I121" s="1">
-        <v>-2871.08</v>
+        <v>-717.57</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.9073131429944</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K121">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.13</v>
+      </c>
+      <c r="L121">
+        <v>268.46</v>
       </c>
       <c r="M121" s="1">
-        <v>147659.0</v>
+        <v>199438.23</v>
       </c>
       <c r="N121" s="1">
-        <v>151218.46</v>
+        <v>199706.69</v>
       </c>
       <c r="O121" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B122" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>70.825</v>
+        <v>103.624</v>
       </c>
       <c r="E122" s="1">
-        <v>99.454</v>
+        <v>106.65</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>298362.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-85887.0</v>
+        <v>-3026.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-28.78617250186</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K122">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.1</v>
+      </c>
+      <c r="L122">
+        <v>95.89</v>
       </c>
       <c r="M122" s="1">
-        <v>212475.0</v>
+        <v>103624.0</v>
       </c>
       <c r="N122" s="1">
-        <v>217644.86</v>
+        <v>103719.89</v>
       </c>
       <c r="O122" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B123" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>89.141</v>
+        <v>93.986</v>
       </c>
       <c r="E123" s="1">
-        <v>86.923</v>
+        <v>98.803</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>173846.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I123" s="1">
-        <v>4436.0</v>
+        <v>-1396.93</v>
       </c>
       <c r="J123" s="1">
-        <v>2.5516836740563</v>
+        <v>-4.8753580356872</v>
       </c>
       <c r="K123">
-        <v>1.5</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>1.86</v>
+      </c>
+      <c r="L123">
+        <v>539.48</v>
       </c>
       <c r="M123" s="1">
-        <v>178282.0</v>
+        <v>27255.94</v>
       </c>
       <c r="N123" s="1">
-        <v>181282.0</v>
+        <v>27795.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.04</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="B124" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.1</v>
+        <v>98.528</v>
       </c>
       <c r="E124" s="1">
-        <v>99.991</v>
+        <v>99.932865</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>99991.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I124" s="1">
-        <v>-891.0</v>
+        <v>-2809.73</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.89108019721775</v>
+        <v>-1.405808789731</v>
       </c>
       <c r="K124">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>0.29</v>
+      </c>
+      <c r="L124">
+        <v>585.62</v>
       </c>
       <c r="M124" s="1">
-        <v>99100.0</v>
+        <v>197056.0</v>
       </c>
       <c r="N124" s="1">
-        <v>102158.9</v>
+        <v>197641.62</v>
       </c>
       <c r="O124" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="B125" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="C125" s="1">
         <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>102.911</v>
+        <v>98.315</v>
       </c>
       <c r="E125" s="1">
-        <v>99.746</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>99746.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>3165.0</v>
+        <v>-1685.0</v>
       </c>
       <c r="J125" s="1">
-        <v>3.1730595713111</v>
+        <v>-1.685</v>
       </c>
       <c r="K125">
-        <v>2.37</v>
+        <v>4.16</v>
       </c>
       <c r="L125" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="M125" s="1">
-        <v>102911.0</v>
+        <v>98315.0</v>
       </c>
       <c r="N125" s="1">
-        <v>105283.95</v>
+        <v>102471.85</v>
       </c>
       <c r="O125" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.242</v>
+        <v>97.544</v>
       </c>
       <c r="E126" s="1">
-        <v>99.834</v>
+        <v>97.673</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>199668.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I126" s="1">
-        <v>816.0</v>
+        <v>-387.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.40867840615422</v>
+        <v>-0.13207334677956</v>
       </c>
       <c r="K126">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="L126">
-        <v>139.73</v>
+        <v>172.6</v>
       </c>
       <c r="M126" s="1">
-        <v>200484.0</v>
+        <v>292632.0</v>
       </c>
       <c r="N126" s="1">
-        <v>200623.73</v>
+        <v>292804.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>106.394</v>
+        <v>98.062</v>
       </c>
       <c r="E127" s="1">
-        <v>107.962</v>
+        <v>101.02689933</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215924.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I127" s="1">
-        <v>-3136.0</v>
+        <v>-4417.7</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.4523628684167</v>
+        <v>-2.934762274756</v>
       </c>
       <c r="K127">
-        <v>1.32</v>
+        <v>2.58</v>
       </c>
       <c r="L127" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="M127" s="1">
-        <v>212788.0</v>
+        <v>146112.38</v>
       </c>
       <c r="N127" s="1">
-        <v>215422.83</v>
+        <v>149952.85</v>
       </c>
       <c r="O127" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="B128" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C128" s="1">
-        <v>199000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.005</v>
+        <v>69.662</v>
       </c>
       <c r="E128" s="1">
-        <v>99.298</v>
+        <v>99.454</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>197603.02</v>
+        <v>298362.0</v>
       </c>
       <c r="I128" s="1">
-        <v>1406.93</v>
+        <v>-89376.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.71199822755745</v>
+        <v>-29.955557343093</v>
       </c>
       <c r="K128">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>549.29</v>
+        <v>1.83</v>
+      </c>
+      <c r="L128" t="s">
+        <v>289</v>
       </c>
       <c r="M128" s="1">
-        <v>199009.95</v>
+        <v>208986.0</v>
       </c>
       <c r="N128" s="1">
-        <v>199559.24</v>
+        <v>214475.18</v>
       </c>
       <c r="O128" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="B129" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.798</v>
+        <v>88.592</v>
       </c>
       <c r="E129" s="1">
-        <v>99.459</v>
+        <v>86.923</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>239696.19</v>
+        <v>173846.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-1593.01</v>
+        <v>3338.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.66459546144643</v>
+        <v>1.9200901947701</v>
       </c>
       <c r="K129">
-        <v>0.97</v>
+        <v>1.61</v>
       </c>
       <c r="L129" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="M129" s="1">
-        <v>238103.18</v>
+        <v>177184.0</v>
       </c>
       <c r="N129" s="1">
-        <v>240442.2</v>
+        <v>180399.75</v>
       </c>
       <c r="O129" s="1">
-        <v>0.39</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="B130" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="C130" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>98.212</v>
+        <v>91.304</v>
       </c>
       <c r="E130" s="1">
-        <v>99.292</v>
+        <v>91.61</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>198584.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-2160.0</v>
+        <v>-306.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.0877009225315</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K130">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.66</v>
+      </c>
+      <c r="L130">
+        <v>663.01</v>
       </c>
       <c r="M130" s="1">
-        <v>196424.0</v>
+        <v>91304.0</v>
       </c>
       <c r="N130" s="1">
-        <v>198284.27</v>
+        <v>91967.01</v>
       </c>
       <c r="O130" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="B131" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="C131" s="1">
         <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>98.211</v>
+        <v>98.643</v>
       </c>
       <c r="E131" s="1">
-        <v>99.74</v>
+        <v>99.991</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>99740.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-1529.0</v>
+        <v>-1348.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.5329857629838</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K131">
-        <v>2.2</v>
+        <v>3.26</v>
       </c>
       <c r="L131" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="M131" s="1">
-        <v>98211.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N131" s="1">
-        <v>100411.68</v>
+        <v>101903.27</v>
       </c>
       <c r="O131" s="1">
         <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B132" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.868</v>
+        <v>102.652</v>
       </c>
       <c r="E132" s="1">
-        <v>99.933</v>
+        <v>99.746</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>199866.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-2130.0</v>
+        <v>2906.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-1.065714028399</v>
+        <v>2.9134000360917</v>
       </c>
       <c r="K132">
-        <v>0.62</v>
+        <v>2.67</v>
       </c>
       <c r="L132" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="M132" s="1">
-        <v>197736.0</v>
+        <v>102652.0</v>
       </c>
       <c r="N132" s="1">
-        <v>198975.04</v>
+        <v>105319.81</v>
       </c>
       <c r="O132" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="B133" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="C133" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>88.35</v>
+        <v>99.529</v>
       </c>
       <c r="E133" s="1">
-        <v>96.04336842</v>
+        <v>99.834</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1040504.08</v>
+        <v>199668.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-83347.57</v>
+        <v>-610.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-8.0103068889456</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K133">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="L133">
-        <v>222.61</v>
+        <v>628.77</v>
       </c>
       <c r="M133" s="1">
-        <v>957156.51</v>
+        <v>199058.0</v>
       </c>
       <c r="N133" s="1">
-        <v>957379.12</v>
+        <v>199686.77</v>
       </c>
       <c r="O133" s="1">
-        <v>1.54</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B134" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C134" s="1">
-        <v>162000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.335</v>
+        <v>106.282</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>107.962</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>162000.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-2697.3</v>
+        <v>-3360.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.665</v>
+        <v>-1.5561030733036</v>
       </c>
       <c r="K134">
-        <v>1.56</v>
+        <v>1.73</v>
       </c>
       <c r="L134" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="M134" s="1">
-        <v>159302.7</v>
+        <v>212564.0</v>
       </c>
       <c r="N134" s="1">
-        <v>161825.23</v>
+        <v>216024.67</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="B135" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C135" s="1">
-        <v>650000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>85.643</v>
+        <v>99.606</v>
       </c>
       <c r="E135" s="1">
-        <v>99.547</v>
+        <v>99.298</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>647055.5</v>
+        <v>197603.02</v>
       </c>
       <c r="I135" s="1">
-        <v>-90376.0</v>
+        <v>612.92</v>
       </c>
       <c r="J135" s="1">
-        <v>-13.967271740987</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K135">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="L135">
-        <v>471.92</v>
+        <v>992.96</v>
       </c>
       <c r="M135" s="1">
-        <v>556679.5</v>
+        <v>198215.94</v>
       </c>
       <c r="N135" s="1">
-        <v>557151.42</v>
+        <v>199208.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B136" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>108.976</v>
+        <v>98.335</v>
       </c>
       <c r="E136" s="1">
-        <v>109.825</v>
+        <v>99.459</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>219650.0</v>
+        <v>239696.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-1698.0</v>
+        <v>-2708.84</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.77304803095834</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K136">
-        <v>2.8</v>
+        <v>1.16</v>
       </c>
       <c r="L136" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="M136" s="1">
-        <v>217952.0</v>
+        <v>236987.35</v>
       </c>
       <c r="N136" s="1">
-        <v>223544.03</v>
+        <v>239777.01</v>
       </c>
       <c r="O136" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="B137" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="C137" s="1">
         <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>89.385</v>
+        <v>97.644</v>
       </c>
       <c r="E137" s="1">
-        <v>87.708</v>
+        <v>99.292</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>175416.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I137" s="1">
-        <v>3354.0</v>
+        <v>-3296.0</v>
       </c>
       <c r="J137" s="1">
-        <v>1.9120262689834</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K137">
-        <v>1.15</v>
+        <v>1.13</v>
       </c>
       <c r="L137" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="M137" s="1">
-        <v>178770.0</v>
+        <v>195288.0</v>
       </c>
       <c r="N137" s="1">
-        <v>181063.84</v>
+        <v>197551.01</v>
       </c>
       <c r="O137" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="B138" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="C138" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.29</v>
+        <v>98.428</v>
       </c>
       <c r="E138" s="1">
-        <v>102.581</v>
+        <v>99.933</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>410324.0</v>
+        <v>199866.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-9164.0</v>
+        <v>-3010.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2333570544253</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K138">
-        <v>1.07</v>
+        <v>0.81</v>
       </c>
       <c r="L138" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="M138" s="1">
-        <v>401160.0</v>
+        <v>196856.0</v>
       </c>
       <c r="N138" s="1">
-        <v>405455.89</v>
+        <v>198483.4</v>
       </c>
       <c r="O138" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="B139" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="C139" s="1">
-        <v>171000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.242</v>
+        <v>87.383</v>
       </c>
       <c r="E139" s="1">
-        <v>99.528</v>
+        <v>96.04336842</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>170192.88</v>
+        <v>1040504.08</v>
       </c>
       <c r="I139" s="1">
-        <v>-2199.06</v>
+        <v>-93823.75</v>
       </c>
       <c r="J139" s="1">
-        <v>-1.2920987058918</v>
+        <v>-9.0171438827996</v>
       </c>
       <c r="K139">
-        <v>1.5</v>
+        <v>0.09</v>
       </c>
       <c r="L139" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="M139" s="1">
-        <v>167993.82</v>
+        <v>946680.33</v>
       </c>
       <c r="N139" s="1">
-        <v>170555.31</v>
+        <v>947682.08</v>
       </c>
       <c r="O139" s="1">
-        <v>0.27</v>
+        <v>1.52</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B140" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="C140" s="1">
-        <v>698000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>89.542</v>
+        <v>97.405</v>
       </c>
       <c r="E140" s="1">
-        <v>102.92057736</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>718385.63</v>
+        <v>162000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-93382.47</v>
+        <v>-4203.9</v>
       </c>
       <c r="J140" s="1">
-        <v>-12.998933455838</v>
+        <v>-2.595</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L140" t="s">
+        <v>322</v>
       </c>
       <c r="M140" s="1">
-        <v>625003.16</v>
+        <v>157796.1</v>
       </c>
       <c r="N140" s="1">
-        <v>625003.16</v>
+        <v>160632.08</v>
       </c>
       <c r="O140" s="1">
-        <v>1.0</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="B141" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="C141" s="1">
-        <v>336589.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>43.351</v>
+        <v>85.114</v>
       </c>
       <c r="E141" s="1">
-        <v>77.22322773</v>
+        <v>99.547</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>259924.89</v>
+        <v>647055.5</v>
       </c>
       <c r="I141" s="1">
-        <v>-114010.19</v>
+        <v>-93814.5</v>
       </c>
       <c r="J141" s="1">
-        <v>-43.862744348954</v>
+        <v>-14.498679015942</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L141">
-        <v>0.0</v>
+        <v>565.41</v>
       </c>
       <c r="M141" s="1">
-        <v>145914.7</v>
+        <v>553241.0</v>
       </c>
       <c r="N141" s="1">
-        <v>145914.7</v>
+        <v>553806.41</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.89</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B142" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C142" s="1">
-        <v>842000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>64.04</v>
+        <v>108.461</v>
       </c>
       <c r="E142" s="1">
-        <v>96.0291734</v>
+        <v>109.825</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>808565.64</v>
+        <v>219650.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-269348.84</v>
+        <v>-2728.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-33.311932473411</v>
+        <v>-1.2419758707034</v>
       </c>
       <c r="K142">
-        <v>0.74</v>
+        <v>3.22</v>
       </c>
       <c r="L142" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="M142" s="1">
-        <v>539216.8</v>
+        <v>216922.0</v>
       </c>
       <c r="N142" s="1">
-        <v>545462.4</v>
+        <v>223364.99</v>
       </c>
       <c r="O142" s="1">
-        <v>0.88</v>
+        <v>0.36</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="B143" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>97.588</v>
+        <v>88.954</v>
       </c>
       <c r="E143" s="1">
-        <v>99.46</v>
+        <v>87.708</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>198920.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3744.0</v>
+        <v>2492.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.882163683893</v>
+        <v>1.4206229762393</v>
       </c>
       <c r="K143">
-        <v>1.93</v>
+        <v>1.27</v>
       </c>
       <c r="L143" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="M143" s="1">
-        <v>195176.0</v>
+        <v>177908.0</v>
       </c>
       <c r="N143" s="1">
-        <v>199041.07</v>
+        <v>180446.36</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B144" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C144" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>85.555</v>
+        <v>99.71</v>
       </c>
       <c r="E144" s="1">
-        <v>99.459</v>
+        <v>102.581</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>596754.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-83424.0</v>
+        <v>-11484.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-13.979629797203</v>
+        <v>-2.7987639036469</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.3</v>
+      </c>
+      <c r="L144" t="s">
+        <v>333</v>
       </c>
       <c r="M144" s="1">
-        <v>513330.0</v>
+        <v>398840.0</v>
       </c>
       <c r="N144" s="1">
-        <v>513330.0</v>
+        <v>404056.44</v>
       </c>
       <c r="O144" s="1">
-        <v>0.82</v>
+        <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B145" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="C145" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>98.035</v>
+        <v>97.351</v>
       </c>
       <c r="E145" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>100450.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I145" s="1">
-        <v>-2415.0</v>
+        <v>-3722.67</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.404181184669</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K145">
-        <v>1.75</v>
+        <v>1.69</v>
       </c>
       <c r="L145" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="M145" s="1">
-        <v>98035.0</v>
+        <v>166470.21</v>
       </c>
       <c r="N145" s="1">
-        <v>99786.71</v>
+        <v>169363.74</v>
       </c>
       <c r="O145" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B146" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C146" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>95.851</v>
+        <v>88.991</v>
       </c>
       <c r="E146" s="1">
-        <v>99.077</v>
+        <v>102.92057736</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>198154.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I146" s="1">
-        <v>-6452.0</v>
+        <v>-97228.45</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.2560533726294</v>
+        <v>-13.534297728088</v>
       </c>
       <c r="K146">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>191702.0</v>
+        <v>621157.18</v>
       </c>
       <c r="N146" s="1">
-        <v>195825.29</v>
+        <v>621157.18</v>
       </c>
       <c r="O146" s="1">
-        <v>0.31</v>
+        <v>0.99</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B147" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="C147" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D147" s="1">
-        <v>93.659</v>
+        <v>41.986</v>
       </c>
       <c r="E147" s="1">
-        <v>92.56375</v>
+        <v>77.22322773</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>185127.5</v>
+        <v>259924.89</v>
       </c>
       <c r="I147" s="1">
-        <v>2190.5</v>
+        <v>-118604.63</v>
       </c>
       <c r="J147" s="1">
-        <v>1.1832385788173</v>
+        <v>-45.630347289942</v>
       </c>
       <c r="K147">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>187318.0</v>
+        <v>141320.26</v>
       </c>
       <c r="N147" s="1">
-        <v>188387.18</v>
+        <v>141320.26</v>
       </c>
       <c r="O147" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="B148" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>103.873</v>
+        <v>62.744</v>
       </c>
       <c r="E148" s="1">
-        <v>99.961</v>
+        <v>96.0291734</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199922.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I148" s="1">
-        <v>7824.0</v>
+        <v>-280261.16</v>
       </c>
       <c r="J148" s="1">
-        <v>3.9135262752473</v>
+        <v>-34.661522347153</v>
       </c>
       <c r="K148">
-        <v>3.82</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.08</v>
+      </c>
+      <c r="L148">
+        <v>652.09</v>
       </c>
       <c r="M148" s="1">
-        <v>207746.0</v>
+        <v>528304.48</v>
       </c>
       <c r="N148" s="1">
-        <v>215385.73</v>
+        <v>528956.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="B149" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="C149" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.698</v>
+        <v>96.788</v>
       </c>
       <c r="E149" s="1">
-        <v>99.943</v>
+        <v>99.46</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>152912.79</v>
+        <v>198920.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2685.15</v>
+        <v>-5344.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.7560009205247</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K149">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>452.71</v>
+        <v>2.13</v>
+      </c>
+      <c r="L149" t="s">
+        <v>345</v>
       </c>
       <c r="M149" s="1">
-        <v>155597.94</v>
+        <v>193576.0</v>
       </c>
       <c r="N149" s="1">
-        <v>156050.65</v>
+        <v>197829.42</v>
       </c>
       <c r="O149" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="B150" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="C150" s="1">
-        <v>141000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>97.898</v>
+        <v>85.078</v>
       </c>
       <c r="E150" s="1">
-        <v>99.702</v>
+        <v>99.459</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>140579.82</v>
+        <v>596754.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-2543.64</v>
+        <v>-86286.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.8093919881246</v>
+        <v>-14.459224404026</v>
       </c>
       <c r="K150">
-        <v>1.91</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>138036.18</v>
+        <v>510468.0</v>
       </c>
       <c r="N150" s="1">
-        <v>140722.91</v>
+        <v>510468.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.82</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B151" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C151" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>96.807</v>
+        <v>97.647</v>
       </c>
       <c r="E151" s="1">
-        <v>99.3</v>
+        <v>100.45</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>139020.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-3490.2</v>
+        <v>-2803.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.5105740181269</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K151">
-        <v>2.08</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.05</v>
+      </c>
+      <c r="L151">
+        <v>53.08</v>
       </c>
       <c r="M151" s="1">
-        <v>135529.8</v>
+        <v>97647.0</v>
       </c>
       <c r="N151" s="1">
-        <v>138443.72</v>
+        <v>97700.08</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="B152" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>101.372</v>
+        <v>94.89</v>
       </c>
       <c r="E152" s="1">
-        <v>99.611</v>
+        <v>99.077</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>99611.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1761.0</v>
+        <v>-8374.0</v>
       </c>
       <c r="J152" s="1">
-        <v>1.7678770416922</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K152">
-        <v>3.13</v>
+        <v>2.26</v>
       </c>
       <c r="L152" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="M152" s="1">
-        <v>101372.0</v>
+        <v>189780.0</v>
       </c>
       <c r="N152" s="1">
-        <v>104506.25</v>
+        <v>194306.03</v>
       </c>
       <c r="O152" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="B153" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="C153" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>98.87</v>
+        <v>93.548</v>
       </c>
       <c r="E153" s="1">
-        <v>114.80527</v>
+        <v>92.56375</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>114805.27</v>
+        <v>185127.5</v>
       </c>
       <c r="I153" s="1">
-        <v>-15935.27</v>
+        <v>1968.5</v>
       </c>
       <c r="J153" s="1">
-        <v>-13.880260026391</v>
+        <v>1.0633212245615</v>
       </c>
       <c r="K153">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>435.96</v>
+        <v>0.58</v>
+      </c>
+      <c r="L153" t="s">
+        <v>355</v>
       </c>
       <c r="M153" s="1">
-        <v>98870.0</v>
+        <v>187096.0</v>
       </c>
       <c r="N153" s="1">
-        <v>99305.96</v>
+        <v>188265.86</v>
       </c>
       <c r="O153" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>367</v>
+        <v>356</v>
       </c>
       <c r="B154" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="C154" s="1">
         <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.22</v>
+        <v>102.847</v>
       </c>
       <c r="E154" s="1">
-        <v>101.742665</v>
+        <v>99.961</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>203485.33</v>
+        <v>199922.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-3045.33</v>
+        <v>5772.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-1.4965845449399</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K154">
-        <v>3.84</v>
+        <v>4.1</v>
       </c>
       <c r="L154" t="s">
-        <v>369</v>
+        <v>358</v>
       </c>
       <c r="M154" s="1">
-        <v>200440.0</v>
+        <v>205694.0</v>
       </c>
       <c r="N154" s="1">
-        <v>208124.93</v>
+        <v>213894.68</v>
       </c>
       <c r="O154" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>370</v>
+        <v>359</v>
       </c>
       <c r="B155" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>104.004</v>
+        <v>100.782</v>
       </c>
       <c r="E155" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>199322.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I155" s="1">
-        <v>8686.0</v>
+        <v>1283.67</v>
       </c>
       <c r="J155" s="1">
-        <v>4.3577728499614</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K155">
-        <v>4.14</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.53</v>
+      </c>
+      <c r="L155">
+        <v>804.82</v>
       </c>
       <c r="M155" s="1">
-        <v>208008.0</v>
+        <v>154196.46</v>
       </c>
       <c r="N155" s="1">
-        <v>216294.99</v>
+        <v>155001.28</v>
       </c>
       <c r="O155" s="1">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B156" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="C156" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.445</v>
+        <v>97.083</v>
       </c>
       <c r="E156" s="1">
-        <v>107.34</v>
+        <v>99.702</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>214680.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I156" s="1">
-        <v>-1790.0</v>
+        <v>-3692.79</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.83379914291038</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K156">
-        <v>0.71</v>
+        <v>2.09</v>
       </c>
       <c r="L156" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="M156" s="1">
-        <v>212890.0</v>
+        <v>136887.03</v>
       </c>
       <c r="N156" s="1">
-        <v>214308.48</v>
+        <v>139837.41</v>
       </c>
       <c r="O156" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="B157" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>106.743</v>
+        <v>100.896</v>
       </c>
       <c r="E157" s="1">
-        <v>109.3</v>
+        <v>99.611</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>218600.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-5114.0</v>
+        <v>1285.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.3394327538884</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K157">
-        <v>1.37</v>
+        <v>3.36</v>
       </c>
       <c r="L157" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="M157" s="1">
-        <v>213486.0</v>
+        <v>100896.0</v>
       </c>
       <c r="N157" s="1">
-        <v>216218.88</v>
+        <v>104260.38</v>
       </c>
       <c r="O157" s="1">
-        <v>0.35</v>
+        <v>0.17</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
       <c r="B158" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="C158" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.247</v>
+        <v>99.085</v>
       </c>
       <c r="E158" s="1">
-        <v>99.852</v>
+        <v>101.742665</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>99852.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I158" s="1">
-        <v>-605.0</v>
+        <v>-5315.33</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.60589672715619</v>
+        <v>-2.6121440793791</v>
       </c>
       <c r="K158">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>964.38</v>
+        <v>4.08</v>
+      </c>
+      <c r="L158" t="s">
+        <v>369</v>
       </c>
       <c r="M158" s="1">
-        <v>99247.0</v>
+        <v>198170.0</v>
       </c>
       <c r="N158" s="1">
-        <v>100211.38</v>
+        <v>206329.59</v>
       </c>
       <c r="O158" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="B159" t="s">
-        <v>382</v>
+        <v>371</v>
       </c>
       <c r="C159" s="1">
-        <v>118000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.011</v>
+        <v>103.176</v>
       </c>
       <c r="E159" s="1">
-        <v>99.934</v>
+        <v>99.661</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>117922.12</v>
+        <v>199322.0</v>
       </c>
       <c r="I159" s="1">
-        <v>90.86</v>
+        <v>7030.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.077050853563352</v>
+        <v>3.5269563821354</v>
       </c>
       <c r="K159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.41</v>
+      </c>
+      <c r="L159" t="s">
+        <v>372</v>
       </c>
       <c r="M159" s="1">
-        <v>118012.98</v>
+        <v>206352.0</v>
       </c>
       <c r="N159" s="1">
-        <v>118012.98</v>
+        <v>215171.18</v>
       </c>
       <c r="O159" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="B160" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.015</v>
+        <v>105.966</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>100000.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1015.0</v>
+        <v>-2748.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.015</v>
+        <v>-1.2800447177194</v>
       </c>
       <c r="K160">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>279.99</v>
+        <v>1.12</v>
+      </c>
+      <c r="L160" t="s">
+        <v>375</v>
       </c>
       <c r="M160" s="1">
-        <v>101015.0</v>
+        <v>211932.0</v>
       </c>
       <c r="N160" s="1">
-        <v>101294.99</v>
+        <v>214177.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="B161" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="C161" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.014</v>
+        <v>105.966</v>
       </c>
       <c r="E161" s="1">
-        <v>99.589</v>
+        <v>109.3</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99589.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-575.0</v>
+        <v>-6668.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.5773730030425</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K161">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>684.25</v>
+        <v>1.67</v>
+      </c>
+      <c r="L161" t="s">
+        <v>378</v>
       </c>
       <c r="M161" s="1">
-        <v>99014.0</v>
+        <v>211932.0</v>
       </c>
       <c r="N161" s="1">
-        <v>99698.25</v>
+        <v>215268.99</v>
       </c>
       <c r="O161" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B162" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="C162" s="1">
-        <v>419000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>87.135</v>
+        <v>98.364</v>
       </c>
       <c r="E162" s="1">
-        <v>101.61609785</v>
+        <v>99.852</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>425771.45</v>
+        <v>99852.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-60675.8</v>
+        <v>-1488.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-14.250791122796</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K162">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.21</v>
+      </c>
+      <c r="L162">
+        <v>208.22</v>
       </c>
       <c r="M162" s="1">
-        <v>365095.65</v>
+        <v>98364.0</v>
       </c>
       <c r="N162" s="1">
-        <v>367006.98</v>
+        <v>98572.22</v>
       </c>
       <c r="O162" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="B163" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>85.193</v>
+        <v>99.576</v>
       </c>
       <c r="E163" s="1">
-        <v>85.96</v>
+        <v>99.934</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>171920.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I163" s="1">
-        <v>-1534.0</v>
+        <v>-422.44</v>
       </c>
       <c r="J163" s="1">
-        <v>-0.89227547696603</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K163">
-        <v>0.49</v>
+        <v>0.18</v>
       </c>
       <c r="L163">
-        <v>982.88</v>
+        <v>210.14</v>
       </c>
       <c r="M163" s="1">
-        <v>170386.0</v>
+        <v>117499.68</v>
       </c>
       <c r="N163" s="1">
-        <v>171368.88</v>
+        <v>117709.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="B164" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.911</v>
+        <v>99.887</v>
       </c>
       <c r="E164" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>100620.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-1709.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.6984694891672</v>
+        <v>-0.113</v>
       </c>
       <c r="K164">
-        <v>2.94</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.5</v>
+      </c>
+      <c r="L164">
+        <v>497.75</v>
       </c>
       <c r="M164" s="1">
-        <v>98911.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N164" s="1">
-        <v>101847.64</v>
+        <v>100384.75</v>
       </c>
       <c r="O164" s="1">
         <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B165" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="C165" s="1">
         <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.461</v>
+        <v>98.779</v>
       </c>
       <c r="E165" s="1">
-        <v>99.662</v>
+        <v>99.589</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>99662.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I165" s="1">
-        <v>799.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.8017097790532</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K165">
-        <v>0.06</v>
+        <v>0.88</v>
       </c>
       <c r="L165">
-        <v>59.59</v>
+        <v>878.42</v>
       </c>
       <c r="M165" s="1">
-        <v>100461.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N165" s="1">
-        <v>100520.59</v>
+        <v>99657.42</v>
       </c>
       <c r="O165" s="1">
         <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="B166" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>98.739</v>
+        <v>86.777</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0</v>
+        <v>101.61609785</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>100000.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I166" s="1">
-        <v>-1261.0</v>
+        <v>-62175.82</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.261</v>
+        <v>-14.60309750689</v>
       </c>
       <c r="K166">
-        <v>1.98</v>
+        <v>0.5</v>
       </c>
       <c r="L166" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="M166" s="1">
-        <v>98739.0</v>
+        <v>363595.63</v>
       </c>
       <c r="N166" s="1">
-        <v>100718.92</v>
+        <v>365687.76</v>
       </c>
       <c r="O166" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="B167" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="C167" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.608</v>
+        <v>84.748</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>85.96</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>351000.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-4885.92</v>
+        <v>-2424.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.392</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K167">
-        <v>0.94</v>
+        <v>0.53</v>
       </c>
       <c r="L167" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="M167" s="1">
-        <v>346114.08</v>
+        <v>169496.0</v>
       </c>
       <c r="N167" s="1">
-        <v>349396.67</v>
+        <v>170550.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.56</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="B168" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="C168" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.036</v>
+        <v>98.529</v>
       </c>
       <c r="E168" s="1">
-        <v>100.0</v>
+        <v>100.62</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>216000.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-4242.24</v>
+        <v>-2091.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-1.964</v>
+        <v>-2.0781156827668</v>
       </c>
       <c r="K168">
-        <v>2.43</v>
+        <v>3.12</v>
       </c>
       <c r="L168" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="M168" s="1">
-        <v>211757.76</v>
+        <v>98529.0</v>
       </c>
       <c r="N168" s="1">
-        <v>217007.01</v>
+        <v>101645.44</v>
       </c>
       <c r="O168" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="B169" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="C169" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.092</v>
+        <v>99.243</v>
       </c>
       <c r="E169" s="1">
-        <v>100.42</v>
+        <v>99.662</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>200840.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-2656.0</v>
+        <v>-419.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-1.3224457279426</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K169">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>0.27</v>
+      </c>
+      <c r="L169">
+        <v>268.15</v>
       </c>
       <c r="M169" s="1">
-        <v>198184.0</v>
+        <v>99243.0</v>
       </c>
       <c r="N169" s="1">
-        <v>205215.51</v>
+        <v>99511.15</v>
       </c>
       <c r="O169" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B170" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C170" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.606</v>
+        <v>98.309</v>
       </c>
       <c r="E170" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>198518.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3306.0</v>
+        <v>-1691.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-1.6653401706646</v>
+        <v>-1.691</v>
       </c>
       <c r="K170">
-        <v>0.68</v>
+        <v>2.19</v>
       </c>
       <c r="L170" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="M170" s="1">
-        <v>195212.0</v>
+        <v>98309.0</v>
       </c>
       <c r="N170" s="1">
-        <v>196578.44</v>
+        <v>100502.14</v>
       </c>
       <c r="O170" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="B171" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="C171" s="1">
-        <v>200000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.59</v>
+        <v>97.59</v>
       </c>
       <c r="E171" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>200800.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>380.0</v>
+        <v>-8459.1</v>
       </c>
       <c r="J171" s="1">
-        <v>0.18924302788845</v>
+        <v>-2.41</v>
       </c>
       <c r="K171">
-        <v>3.41</v>
+        <v>1.13</v>
       </c>
       <c r="L171" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="M171" s="1">
-        <v>201180.0</v>
+        <v>342540.9</v>
       </c>
       <c r="N171" s="1">
-        <v>207995.75</v>
+        <v>346519.8</v>
       </c>
       <c r="O171" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B172" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.027</v>
+        <v>96.797</v>
       </c>
       <c r="E172" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>199642.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>412.0</v>
+        <v>-6918.48</v>
       </c>
       <c r="J172" s="1">
-        <v>0.2063694012282</v>
+        <v>-3.203</v>
       </c>
       <c r="K172">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>764.38</v>
+        <v>2.64</v>
+      </c>
+      <c r="L172" t="s">
+        <v>406</v>
       </c>
       <c r="M172" s="1">
-        <v>200054.0</v>
+        <v>209081.52</v>
       </c>
       <c r="N172" s="1">
-        <v>200818.38</v>
+        <v>214793.94</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="B173" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C173" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.168</v>
+        <v>97.98</v>
       </c>
       <c r="E173" s="1">
-        <v>99.228</v>
+        <v>100.42</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>286768.92</v>
+        <v>200840.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3063.4</v>
+        <v>-4880.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.068246865804</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K173">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.1</v>
+      </c>
+      <c r="L173">
+        <v>198.63</v>
       </c>
       <c r="M173" s="1">
-        <v>283705.52</v>
+        <v>195960.0</v>
       </c>
       <c r="N173" s="1">
-        <v>291650.05</v>
+        <v>196158.63</v>
       </c>
       <c r="O173" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B174" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C174" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.845</v>
+        <v>97.493</v>
       </c>
       <c r="E174" s="1">
-        <v>99.517</v>
+        <v>99.259</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>99517.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-672.0</v>
+        <v>-3532.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.67526151310831</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K174">
-        <v>2.89</v>
+        <v>0.93</v>
       </c>
       <c r="L174" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="M174" s="1">
-        <v>98845.0</v>
+        <v>194986.0</v>
       </c>
       <c r="N174" s="1">
-        <v>101739.18</v>
+        <v>196855.86</v>
       </c>
       <c r="O174" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="B175" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="C175" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>87.392</v>
+        <v>99.835</v>
       </c>
       <c r="E175" s="1">
-        <v>103.73152</v>
+        <v>99.451</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>207463.04</v>
+        <v>298353.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-32679.04</v>
+        <v>1152.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-15.751740647394</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K175">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="L175">
-        <v>624.66</v>
+        <v>532.19</v>
       </c>
       <c r="M175" s="1">
-        <v>174784.0</v>
+        <v>299505.0</v>
       </c>
       <c r="N175" s="1">
-        <v>175408.66</v>
+        <v>300037.19</v>
       </c>
       <c r="O175" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="B176" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="C176" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.344</v>
+        <v>99.416</v>
       </c>
       <c r="E176" s="1">
-        <v>100.33</v>
+        <v>99.821</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>401320.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-7944.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.9794677564039</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K176">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="L176" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="M176" s="1">
-        <v>393376.0</v>
+        <v>198832.0</v>
       </c>
       <c r="N176" s="1">
-        <v>395151.34</v>
+        <v>200042.27</v>
       </c>
       <c r="O176" s="1">
-        <v>0.63</v>
+        <v>0.32</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="B177" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.787</v>
+        <v>97.675</v>
       </c>
       <c r="E177" s="1">
-        <v>99.651</v>
+        <v>99.228</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>99651.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I177" s="1">
-        <v>1136.0</v>
+        <v>-4488.17</v>
       </c>
       <c r="J177" s="1">
-        <v>1.1399785250524</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K177">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="L177">
-        <v>139.38</v>
+        <v>113.82</v>
       </c>
       <c r="M177" s="1">
-        <v>100787.0</v>
+        <v>282280.75</v>
       </c>
       <c r="N177" s="1">
-        <v>100926.38</v>
+        <v>282394.57</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="B178" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C178" s="1">
-        <v>234000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>101.082</v>
+        <v>98.654</v>
       </c>
       <c r="E178" s="1">
-        <v>99.95604274</v>
+        <v>99.517</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>233897.14</v>
+        <v>99517.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2634.74</v>
+        <v>-863.0</v>
       </c>
       <c r="J178" s="1">
-        <v>1.1264524226333</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K178">
-        <v>2.37</v>
+        <v>3.09</v>
       </c>
       <c r="L178" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="M178" s="1">
-        <v>236531.88</v>
+        <v>98654.0</v>
       </c>
       <c r="N178" s="1">
-        <v>242070.95</v>
+        <v>101742.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.39</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="B179" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.177</v>
+        <v>100.11</v>
       </c>
       <c r="E179" s="1">
-        <v>99.766</v>
+        <v>100.275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99766.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1589.0</v>
+        <v>-330.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.5927269811359</v>
+        <v>-0.16454749439043</v>
       </c>
       <c r="K179">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.4</v>
+      </c>
+      <c r="L179">
+        <v>790.41</v>
       </c>
       <c r="M179" s="1">
-        <v>98177.0</v>
+        <v>200220.0</v>
       </c>
       <c r="N179" s="1">
-        <v>100866.73</v>
+        <v>201010.41</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B180" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="C180" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.376</v>
+        <v>86.804</v>
       </c>
       <c r="E180" s="1">
-        <v>99.945</v>
+        <v>103.73152</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>129928.5</v>
+        <v>103731.52</v>
       </c>
       <c r="I180" s="1">
-        <v>-2039.7</v>
+        <v>-16927.52</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.5698634248837</v>
+        <v>-16.318588602577</v>
       </c>
       <c r="K180">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.36</v>
+      </c>
+      <c r="L180">
+        <v>355.48</v>
       </c>
       <c r="M180" s="1">
-        <v>127888.8</v>
+        <v>86804.0</v>
       </c>
       <c r="N180" s="1">
-        <v>129563.98</v>
+        <v>87159.48</v>
       </c>
       <c r="O180" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B181" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="C181" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.566</v>
+        <v>97.539</v>
       </c>
       <c r="E181" s="1">
-        <v>98.71</v>
+        <v>100.33</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>98710.0</v>
+        <v>200660.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-144.0</v>
+        <v>-5582.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.14588187620302</v>
+        <v>-2.7818199940197</v>
       </c>
       <c r="K181">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>745.21</v>
+        <v>0.62</v>
+      </c>
+      <c r="L181" t="s">
+        <v>428</v>
       </c>
       <c r="M181" s="1">
-        <v>98566.0</v>
+        <v>195078.0</v>
       </c>
       <c r="N181" s="1">
-        <v>99311.21</v>
+        <v>196310.88</v>
       </c>
       <c r="O181" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B182" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C182" s="1">
-        <v>225000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.46</v>
+        <v>100.844</v>
       </c>
       <c r="E182" s="1">
-        <v>99.998</v>
+        <v>99.651</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>224995.5</v>
+        <v>99651.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-3460.5</v>
+        <v>1193.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5380307606152</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K182">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>0.41</v>
+      </c>
+      <c r="L182">
+        <v>405.48</v>
       </c>
       <c r="M182" s="1">
-        <v>221535.0</v>
+        <v>100844.0</v>
       </c>
       <c r="N182" s="1">
-        <v>222961.13</v>
+        <v>101249.48</v>
       </c>
       <c r="O182" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="B183" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="C183" s="1">
-        <v>544000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>83.796</v>
+        <v>101.122</v>
       </c>
       <c r="E183" s="1">
-        <v>116.03954596</v>
+        <v>99.95604274</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>631255.13</v>
+        <v>233897.14</v>
       </c>
       <c r="I183" s="1">
-        <v>-81750.46</v>
+        <v>2728.34</v>
       </c>
       <c r="J183" s="1">
-        <v>-12.950462675844</v>
+        <v>1.1664700132716</v>
       </c>
       <c r="K183">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>497.66</v>
+        <v>2.6</v>
+      </c>
+      <c r="L183" t="s">
+        <v>433</v>
       </c>
       <c r="M183" s="1">
-        <v>549504.67</v>
+        <v>236625.48</v>
       </c>
       <c r="N183" s="1">
-        <v>550002.33</v>
+        <v>242703.07</v>
       </c>
       <c r="O183" s="1">
-        <v>0.88</v>
+        <v>0.39</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="B184" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="C184" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>53.765</v>
+        <v>98.225</v>
       </c>
       <c r="E184" s="1">
-        <v>62.52544074</v>
+        <v>99.766</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>392505.33</v>
+        <v>99766.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-54993.93</v>
+        <v>-1541.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-14.011002092634</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K184">
-        <v>0.42</v>
+        <v>2.93</v>
       </c>
       <c r="L184" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="M184" s="1">
-        <v>337511.4</v>
+        <v>98225.0</v>
       </c>
       <c r="N184" s="1">
-        <v>340151.4</v>
+        <v>101159.25</v>
       </c>
       <c r="O184" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="B185" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="C185" s="1">
-        <v>107000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.163</v>
+        <v>97.563</v>
       </c>
       <c r="E185" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>107000.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I185" s="1">
-        <v>174.41</v>
+        <v>-3096.6</v>
       </c>
       <c r="J185" s="1">
-        <v>0.163</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K185">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>73.66</v>
+        <v>1.49</v>
+      </c>
+      <c r="L185" t="s">
+        <v>439</v>
       </c>
       <c r="M185" s="1">
-        <v>107174.41</v>
+        <v>126831.9</v>
       </c>
       <c r="N185" s="1">
-        <v>107248.07</v>
+        <v>128769.61</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="B186" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.687</v>
+        <v>97.902</v>
       </c>
       <c r="E186" s="1">
-        <v>99.24</v>
+        <v>98.71</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99240.0</v>
+        <v>98710.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-553.0</v>
+        <v>-808.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.55723498589279</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K186">
-        <v>1.0</v>
+        <v>0.98</v>
       </c>
       <c r="L186">
-        <v>996.58</v>
+        <v>975.34</v>
       </c>
       <c r="M186" s="1">
-        <v>98687.0</v>
+        <v>97902.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99683.58</v>
+        <v>98877.34</v>
       </c>
       <c r="O186" s="1">
         <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="B187" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>88.785</v>
+        <v>98.272</v>
       </c>
       <c r="E187" s="1">
-        <v>85.48</v>
+        <v>99.998</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>85480.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I187" s="1">
-        <v>3305.0</v>
+        <v>-3883.5</v>
       </c>
       <c r="J187" s="1">
-        <v>3.8664014974263</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K187">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="L187">
-        <v>35.48</v>
+        <v>40.75</v>
       </c>
       <c r="M187" s="1">
-        <v>88785.0</v>
+        <v>221112.0</v>
       </c>
       <c r="N187" s="1">
-        <v>88820.48</v>
+        <v>221152.75</v>
       </c>
       <c r="O187" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="B188" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.402</v>
+        <v>82.521</v>
       </c>
       <c r="E188" s="1">
-        <v>99.942</v>
+        <v>116.03954596</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>199884.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I188" s="1">
-        <v>2920.0</v>
+        <v>-85703.12</v>
       </c>
       <c r="J188" s="1">
-        <v>1.460847291429</v>
+        <v>-13.576621547614</v>
       </c>
       <c r="K188">
-        <v>0.26</v>
+        <v>0.1</v>
       </c>
       <c r="L188">
-        <v>516.44</v>
+        <v>539.75</v>
       </c>
       <c r="M188" s="1">
-        <v>202804.0</v>
+        <v>545552.01</v>
       </c>
       <c r="N188" s="1">
-        <v>203320.44</v>
+        <v>546091.76</v>
       </c>
       <c r="O188" s="1">
-        <v>0.33</v>
+        <v>0.87</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="B189" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
       <c r="C189" s="1">
-        <v>200000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.129</v>
+        <v>52.472</v>
       </c>
       <c r="E189" s="1">
-        <v>94.6625</v>
+        <v>62.52544074</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>189325.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I189" s="1">
-        <v>-1067.0</v>
+        <v>-63110.78</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.56358114353625</v>
+        <v>-16.078961271685</v>
       </c>
       <c r="K189">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>0.45</v>
+      </c>
+      <c r="L189" t="s">
+        <v>448</v>
       </c>
       <c r="M189" s="1">
-        <v>188258.0</v>
+        <v>329394.55</v>
       </c>
       <c r="N189" s="1">
-        <v>189025.12</v>
+        <v>332215.14</v>
       </c>
       <c r="O189" s="1">
-        <v>0.3</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="B190" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="C190" s="1">
-        <v>200000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>101.271</v>
+        <v>99.715</v>
       </c>
       <c r="E190" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>199716.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>2826.0</v>
+        <v>-304.95</v>
       </c>
       <c r="J190" s="1">
-        <v>1.4150093132248</v>
+        <v>-0.285</v>
       </c>
       <c r="K190">
-        <v>3.47</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>0.31</v>
+      </c>
+      <c r="L190">
+        <v>331.48</v>
       </c>
       <c r="M190" s="1">
-        <v>202542.0</v>
+        <v>106695.05</v>
       </c>
       <c r="N190" s="1">
-        <v>209485.15</v>
+        <v>107026.53</v>
       </c>
       <c r="O190" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="B191" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="C191" s="1">
         <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.252</v>
+        <v>97.606</v>
       </c>
       <c r="E191" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>100000.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1748.0</v>
+        <v>-1634.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.748</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K191">
-        <v>1.79</v>
+        <v>1.21</v>
       </c>
       <c r="L191" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="M191" s="1">
-        <v>98252.0</v>
+        <v>97606.0</v>
       </c>
       <c r="N191" s="1">
-        <v>100039.67</v>
+        <v>98818.33</v>
       </c>
       <c r="O191" s="1">
         <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="B192" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="C192" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.507</v>
+        <v>88.388</v>
       </c>
       <c r="E192" s="1">
-        <v>98.642</v>
+        <v>85.48</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>295926.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-3405.0</v>
+        <v>2908.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.1506254942114</v>
+        <v>3.4019653720168</v>
       </c>
       <c r="K192">
-        <v>4.09</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.14</v>
+      </c>
+      <c r="L192">
+        <v>141.92</v>
       </c>
       <c r="M192" s="1">
-        <v>292521.0</v>
+        <v>88388.0</v>
       </c>
       <c r="N192" s="1">
-        <v>304782.99</v>
+        <v>88529.92</v>
       </c>
       <c r="O192" s="1">
-        <v>0.49</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="B193" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
       <c r="C193" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.067</v>
+        <v>100.725</v>
       </c>
       <c r="E193" s="1">
-        <v>99.628</v>
+        <v>99.942</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>147449.44</v>
+        <v>199884.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2310.28</v>
+        <v>1566.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-1.5668286024009</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K193">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>0.47</v>
+      </c>
+      <c r="L193">
+        <v>933.56</v>
       </c>
       <c r="M193" s="1">
-        <v>145139.16</v>
+        <v>201450.0</v>
       </c>
       <c r="N193" s="1">
-        <v>147893.38</v>
+        <v>202383.56</v>
       </c>
       <c r="O193" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="B194" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>98.694</v>
+        <v>93.929</v>
       </c>
       <c r="E194" s="1">
-        <v>99.736</v>
+        <v>94.6625</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99736.0</v>
+        <v>189325.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-1042.0</v>
+        <v>-1467.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.0447581615465</v>
+        <v>-0.77485804832959</v>
       </c>
       <c r="K194">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.42</v>
+      </c>
+      <c r="L194">
+        <v>839.04</v>
       </c>
       <c r="M194" s="1">
-        <v>98694.0</v>
+        <v>187858.0</v>
       </c>
       <c r="N194" s="1">
-        <v>100425.51</v>
+        <v>188697.04</v>
       </c>
       <c r="O194" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="B195" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="C195" s="1">
-        <v>104000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.505</v>
+        <v>100.943</v>
       </c>
       <c r="E195" s="1">
-        <v>99.594</v>
+        <v>99.858</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>103577.76</v>
+        <v>199716.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-1132.56</v>
+        <v>2170.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.0934393638171</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K195">
-        <v>2.99</v>
+        <v>3.69</v>
       </c>
       <c r="L195" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="M195" s="1">
-        <v>102445.2</v>
+        <v>201886.0</v>
       </c>
       <c r="N195" s="1">
-        <v>105551.31</v>
+        <v>209275.04</v>
       </c>
       <c r="O195" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="B196" t="s">
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C196" s="1">
-        <v>155000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.484</v>
+        <v>97.273</v>
       </c>
       <c r="E196" s="1">
-        <v>99.394</v>
+        <v>98.53333333</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>154060.7</v>
+        <v>295600.0</v>
       </c>
       <c r="I196" s="1">
-        <v>139.5</v>
+        <v>-3781.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.090548725275168</v>
+        <v>-1.2790933694181</v>
       </c>
       <c r="K196">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L196" t="s">
+        <v>465</v>
       </c>
       <c r="M196" s="1">
-        <v>154200.2</v>
+        <v>291819.0</v>
       </c>
       <c r="N196" s="1">
-        <v>154200.2</v>
+        <v>297829.27</v>
       </c>
       <c r="O196" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="B197" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>95.254</v>
+        <v>95.585</v>
       </c>
       <c r="E197" s="1">
-        <v>93.6</v>
+        <v>95.396</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>187200.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I197" s="1">
-        <v>3308.0</v>
+        <v>378.0</v>
       </c>
       <c r="J197" s="1">
-        <v>1.767094017094</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K197">
-        <v>0.84</v>
+        <v>4.35</v>
       </c>
       <c r="L197" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
       <c r="M197" s="1">
-        <v>190508.0</v>
+        <v>191170.0</v>
       </c>
       <c r="N197" s="1">
-        <v>192190.88</v>
+        <v>199872.05</v>
       </c>
       <c r="O197" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="B198" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="C198" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.385</v>
+        <v>95.594</v>
       </c>
       <c r="E198" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>400000.0</v>
+        <v>197284.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-6460.0</v>
+        <v>-6096.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.615</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K198">
-        <v>2.66</v>
+        <v>4.34</v>
       </c>
       <c r="L198" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="M198" s="1">
-        <v>393540.0</v>
+        <v>191188.0</v>
       </c>
       <c r="N198" s="1">
-        <v>404198.9</v>
+        <v>199866.08</v>
       </c>
       <c r="O198" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="B199" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="C199" s="1">
-        <v>117000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.85</v>
+        <v>97.697</v>
       </c>
       <c r="E199" s="1">
-        <v>99.115</v>
+        <v>99.628</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>115964.55</v>
+        <v>147449.44</v>
       </c>
       <c r="I199" s="1">
-        <v>859.95</v>
+        <v>-2857.88</v>
       </c>
       <c r="J199" s="1">
-        <v>0.74156283105484</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K199">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>314.14</v>
+        <v>2.05</v>
+      </c>
+      <c r="L199" t="s">
+        <v>473</v>
       </c>
       <c r="M199" s="1">
-        <v>116824.5</v>
+        <v>144591.56</v>
       </c>
       <c r="N199" s="1">
-        <v>117138.64</v>
+        <v>147622.52</v>
       </c>
       <c r="O199" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="B200" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="C200" s="1">
-        <v>272000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>93.191</v>
+        <v>97.968</v>
       </c>
       <c r="E200" s="1">
-        <v>98.404</v>
+        <v>99.736</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>267658.88</v>
+        <v>99736.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-14179.36</v>
+        <v>-1768.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-5.2975488801268</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K200">
-        <v>1.58</v>
+        <v>1.96</v>
       </c>
       <c r="L200" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="M200" s="1">
-        <v>253479.52</v>
+        <v>97968.0</v>
       </c>
       <c r="N200" s="1">
-        <v>257771.9</v>
+        <v>99929.64</v>
       </c>
       <c r="O200" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
       <c r="B201" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="C201" s="1">
-        <v>11463.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>93.846</v>
+        <v>98.661</v>
       </c>
       <c r="E201" s="1">
-        <v>110.69056966</v>
+        <v>99.394</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>12688.46</v>
+        <v>154060.7</v>
       </c>
       <c r="I201" s="1">
-        <v>-1930.89</v>
+        <v>-1136.15</v>
       </c>
       <c r="J201" s="1">
-        <v>-15.217685991838</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K201">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="L201">
-        <v>17.38</v>
+        <v>318.49</v>
       </c>
       <c r="M201" s="1">
-        <v>10757.57</v>
+        <v>152924.55</v>
       </c>
       <c r="N201" s="1">
-        <v>10774.95</v>
+        <v>153243.04</v>
       </c>
       <c r="O201" s="1">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="B202" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="C202" s="1">
-        <v>442000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>102.869</v>
+        <v>95.007</v>
       </c>
       <c r="E202" s="1">
-        <v>101.22033937</v>
+        <v>93.6</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>447393.9</v>
+        <v>187200.0</v>
       </c>
       <c r="I202" s="1">
-        <v>7287.08</v>
+        <v>2814.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.6287839418463</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K202">
-        <v>1.98</v>
+        <v>0.93</v>
       </c>
       <c r="L202" t="s">
-        <v>494</v>
+        <v>411</v>
       </c>
       <c r="M202" s="1">
-        <v>454680.98</v>
+        <v>190014.0</v>
       </c>
       <c r="N202" s="1">
-        <v>463423.84</v>
+        <v>191883.86</v>
       </c>
       <c r="O202" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="B203" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="C203" s="1">
-        <v>319000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>98.268</v>
+        <v>97.809</v>
       </c>
       <c r="E203" s="1">
         <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>319000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-5525.08</v>
+        <v>-8764.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.732</v>
+        <v>-2.191</v>
       </c>
       <c r="K203">
-        <v>0.59</v>
+        <v>2.89</v>
       </c>
       <c r="L203" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="M203" s="1">
-        <v>313474.92</v>
+        <v>391236.0</v>
       </c>
       <c r="N203" s="1">
-        <v>315366.06</v>
+        <v>402786.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="B204" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.314</v>
+        <v>98.815</v>
       </c>
       <c r="E204" s="1">
-        <v>100.77</v>
+        <v>99.115</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>100770.0</v>
+        <v>115964.55</v>
       </c>
       <c r="I204" s="1">
-        <v>2544.0</v>
+        <v>-351.0</v>
       </c>
       <c r="J204" s="1">
-        <v>2.5245608812146</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K204">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="L204">
-        <v>143.15</v>
+        <v>549.74</v>
       </c>
       <c r="M204" s="1">
-        <v>103314.0</v>
+        <v>115613.55</v>
       </c>
       <c r="N204" s="1">
-        <v>103457.15</v>
+        <v>116163.29</v>
       </c>
       <c r="O204" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="B205" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>104.433</v>
+        <v>91.302</v>
       </c>
       <c r="E205" s="1">
-        <v>105.93</v>
+        <v>98.404</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>211860.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I205" s="1">
-        <v>-2994.0</v>
+        <v>-19317.44</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.4131973945058</v>
+        <v>-7.2171862932401</v>
       </c>
       <c r="K205">
-        <v>0.72</v>
+        <v>1.75</v>
       </c>
       <c r="L205" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="M205" s="1">
-        <v>208866.0</v>
+        <v>248341.44</v>
       </c>
       <c r="N205" s="1">
-        <v>210304.36</v>
+        <v>253103.3</v>
       </c>
       <c r="O205" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="B206" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="C206" s="1">
-        <v>229000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D206" s="1">
-        <v>91.928</v>
+        <v>93.157</v>
       </c>
       <c r="E206" s="1">
-        <v>101.3569214</v>
+        <v>110.69056966</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>232107.35</v>
+        <v>12688.46</v>
       </c>
       <c r="I206" s="1">
-        <v>-21592.23</v>
+        <v>-2009.88</v>
       </c>
       <c r="J206" s="1">
-        <v>-9.3026911900894</v>
+        <v>-15.840220168563</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L206">
-        <v>0.0</v>
+        <v>26.29</v>
       </c>
       <c r="M206" s="1">
-        <v>210515.12</v>
+        <v>10678.58</v>
       </c>
       <c r="N206" s="1">
-        <v>210515.12</v>
+        <v>10704.87</v>
       </c>
       <c r="O206" s="1">
-        <v>0.34</v>
+        <v>0.02</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="B207" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="C207" s="1">
-        <v>192000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>85.758</v>
+        <v>101.54</v>
       </c>
       <c r="E207" s="1">
-        <v>100.8770625</v>
+        <v>101.22033937</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>193683.96</v>
+        <v>447393.9</v>
       </c>
       <c r="I207" s="1">
-        <v>-29028.6</v>
+        <v>1412.9</v>
       </c>
       <c r="J207" s="1">
-        <v>-14.987611777454</v>
+        <v>0.31580671976082</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L207">
-        <v>0.0</v>
+        <v>917.81</v>
       </c>
       <c r="M207" s="1">
-        <v>164655.36</v>
+        <v>448806.8</v>
       </c>
       <c r="N207" s="1">
-        <v>164655.36</v>
+        <v>449724.61</v>
       </c>
       <c r="O207" s="1">
-        <v>0.26</v>
+        <v>0.72</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="B208" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="C208" s="1">
-        <v>260000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>91.215</v>
+        <v>97.859</v>
       </c>
       <c r="E208" s="1">
-        <v>99.355</v>
+        <v>100.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>258323.0</v>
+        <v>219000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-21164.0</v>
+        <v>-4688.79</v>
       </c>
       <c r="J208" s="1">
-        <v>-8.192843842786</v>
+        <v>-2.141</v>
       </c>
       <c r="K208">
-        <v>1.22</v>
+        <v>0.77</v>
       </c>
       <c r="L208" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
       <c r="M208" s="1">
-        <v>237159.0</v>
+        <v>214311.21</v>
       </c>
       <c r="N208" s="1">
-        <v>240342.22</v>
+        <v>216004.65</v>
       </c>
       <c r="O208" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="B209" t="s">
-        <v>511</v>
+        <v>497</v>
       </c>
       <c r="C209" s="1">
         <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.019</v>
+        <v>102.932</v>
       </c>
       <c r="E209" s="1">
-        <v>98.69</v>
+        <v>100.77</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>98690.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I209" s="1">
-        <v>1329.0</v>
+        <v>2162.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.3466409970615</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K209">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.42</v>
+      </c>
+      <c r="L209">
+        <v>416.44</v>
       </c>
       <c r="M209" s="1">
-        <v>100019.0</v>
+        <v>102932.0</v>
       </c>
       <c r="N209" s="1">
-        <v>102322.77</v>
+        <v>103348.44</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B210" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="C210" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>84.193</v>
+        <v>103.505</v>
       </c>
       <c r="E210" s="1">
-        <v>85.379</v>
+        <v>105.93</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>85379.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1186.0</v>
+        <v>-4850.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-1.3891003642582</v>
+        <v>-2.2892476163504</v>
       </c>
       <c r="K210">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>323.63</v>
+        <v>1.08</v>
+      </c>
+      <c r="L210" t="s">
+        <v>500</v>
       </c>
       <c r="M210" s="1">
-        <v>84193.0</v>
+        <v>207010.0</v>
       </c>
       <c r="N210" s="1">
-        <v>84516.63</v>
+        <v>209167.53</v>
       </c>
       <c r="O210" s="1">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="B211" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>74.015</v>
+        <v>91.622</v>
       </c>
       <c r="E211" s="1">
-        <v>100.94922</v>
+        <v>101.3569214</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>302847.66</v>
+        <v>232107.35</v>
       </c>
       <c r="I211" s="1">
-        <v>-80802.66</v>
+        <v>-22292.97</v>
       </c>
       <c r="J211" s="1">
-        <v>-26.680959000971</v>
+        <v>-9.6045945981461</v>
       </c>
       <c r="K211">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L211">
-        <v>94.52</v>
+        <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>222045.0</v>
+        <v>209814.38</v>
       </c>
       <c r="N211" s="1">
-        <v>222139.52</v>
+        <v>209814.38</v>
       </c>
       <c r="O211" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="B212" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="C212" s="1">
-        <v>125000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.506</v>
+        <v>85.242</v>
       </c>
       <c r="E212" s="1">
-        <v>99.609</v>
+        <v>100.8770625</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>124511.25</v>
+        <v>193683.96</v>
       </c>
       <c r="I212" s="1">
-        <v>1121.25</v>
+        <v>-30019.32</v>
       </c>
       <c r="J212" s="1">
-        <v>0.90052103725567</v>
+        <v>-15.499125482564</v>
       </c>
       <c r="K212">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.0</v>
+      </c>
+      <c r="L212">
+        <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>125632.5</v>
+        <v>163664.64</v>
       </c>
       <c r="N212" s="1">
-        <v>130481.82</v>
+        <v>163664.64</v>
       </c>
       <c r="O212" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="B213" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="C213" s="1">
-        <v>400000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.278</v>
+        <v>90.55</v>
       </c>
       <c r="E213" s="1">
-        <v>99.423</v>
+        <v>99.355</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>397692.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-4580.0</v>
+        <v>-22893.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.1516449916015</v>
+        <v>-8.8621609380504</v>
       </c>
       <c r="K213">
-        <v>0.43</v>
+        <v>1.3</v>
       </c>
       <c r="L213" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="M213" s="1">
-        <v>393112.0</v>
+        <v>235430.0</v>
       </c>
       <c r="N213" s="1">
-        <v>394821.59</v>
+        <v>238818.9</v>
       </c>
       <c r="O213" s="1">
-        <v>0.63</v>
+        <v>0.38</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="B214" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
       <c r="C214" s="1">
-        <v>146000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>98.062</v>
+        <v>99.514</v>
       </c>
       <c r="E214" s="1">
-        <v>99.947</v>
+        <v>98.69</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>145922.62</v>
+        <v>98690.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-2752.1</v>
+        <v>824.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-1.8859995797773</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K214">
-        <v>1.57</v>
+        <v>2.53</v>
       </c>
       <c r="L214" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="M214" s="1">
-        <v>143170.52</v>
+        <v>99514.0</v>
       </c>
       <c r="N214" s="1">
-        <v>145465.52</v>
+        <v>102040.71</v>
       </c>
       <c r="O214" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="B215" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
       <c r="C215" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.02</v>
+        <v>83.62</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>85.379</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>170000.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I215" s="1">
-        <v>1734.0</v>
+        <v>-1759.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.02</v>
+        <v>-2.0602255824032</v>
       </c>
       <c r="K215">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="L215">
-        <v>726.69</v>
+        <v>373.97</v>
       </c>
       <c r="M215" s="1">
-        <v>171734.0</v>
+        <v>83620.0</v>
       </c>
       <c r="N215" s="1">
-        <v>172460.69</v>
+        <v>83993.97</v>
       </c>
       <c r="O215" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="B216" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>88.439</v>
+        <v>73.296</v>
       </c>
       <c r="E216" s="1">
-        <v>103.220985</v>
+        <v>100.94922</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>206441.97</v>
+        <v>302847.66</v>
       </c>
       <c r="I216" s="1">
-        <v>-29563.97</v>
+        <v>-82959.66</v>
       </c>
       <c r="J216" s="1">
-        <v>-14.320716858108</v>
+        <v>-27.393198283256</v>
       </c>
       <c r="K216">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>0.03</v>
+      </c>
+      <c r="L216">
+        <v>103.15</v>
       </c>
       <c r="M216" s="1">
-        <v>176878.0</v>
+        <v>219888.0</v>
       </c>
       <c r="N216" s="1">
-        <v>178301.97</v>
+        <v>219991.15</v>
       </c>
       <c r="O216" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="B217" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="C217" s="1">
-        <v>500000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.018</v>
+        <v>100.047</v>
       </c>
       <c r="E217" s="1">
-        <v>99.779</v>
+        <v>99.609</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>498895.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I217" s="1">
-        <v>-8805.0</v>
+        <v>547.5</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.7649004299502</v>
+        <v>0.43971930247267</v>
       </c>
       <c r="K217">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.11</v>
+      </c>
+      <c r="L217">
+        <v>136.99</v>
       </c>
       <c r="M217" s="1">
-        <v>490090.0</v>
+        <v>125058.75</v>
       </c>
       <c r="N217" s="1">
-        <v>493326.3</v>
+        <v>125195.74</v>
       </c>
       <c r="O217" s="1">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="B218" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.139</v>
+        <v>97.469</v>
       </c>
       <c r="E218" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>300000.0</v>
+        <v>397692.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-5583.0</v>
+        <v>-7816.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.861</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K218">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="L218" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="M218" s="1">
-        <v>294417.0</v>
+        <v>389876.0</v>
       </c>
       <c r="N218" s="1">
-        <v>296290.23</v>
+        <v>392276.0</v>
       </c>
       <c r="O218" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="B219" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>100.262</v>
+        <v>97.753</v>
       </c>
       <c r="E219" s="1">
-        <v>102.542</v>
+        <v>99.947</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>205084.0</v>
+        <v>145922.62</v>
       </c>
       <c r="I219" s="1">
-        <v>-4560.0</v>
+        <v>-3203.24</v>
       </c>
       <c r="J219" s="1">
-        <v>-2.2234791597589</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K219">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>823.51</v>
+        <v>1.79</v>
+      </c>
+      <c r="L219" t="s">
+        <v>522</v>
       </c>
       <c r="M219" s="1">
-        <v>200524.0</v>
+        <v>142719.38</v>
       </c>
       <c r="N219" s="1">
-        <v>201347.51</v>
+        <v>145329.38</v>
       </c>
       <c r="O219" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="B220" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>93.863</v>
+        <v>100.001</v>
       </c>
       <c r="E220" s="1">
-        <v>98.97249667</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>593834.98</v>
+        <v>170000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-30656.98</v>
+        <v>1.7</v>
       </c>
       <c r="J220" s="1">
-        <v>-5.1625419573633</v>
+        <v>0.001</v>
       </c>
       <c r="K220">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="L220" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="M220" s="1">
-        <v>563178.0</v>
+        <v>170001.7</v>
       </c>
       <c r="N220" s="1">
-        <v>564978.0</v>
+        <v>171190.82</v>
       </c>
       <c r="O220" s="1">
-        <v>0.91</v>
+        <v>0.27</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="B221" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="C221" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.33</v>
+        <v>88.056</v>
       </c>
       <c r="E221" s="1">
-        <v>99.833</v>
+        <v>103.220985</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>99833.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I221" s="1">
-        <v>497.0</v>
+        <v>-30329.97</v>
       </c>
       <c r="J221" s="1">
-        <v>0.49783137840193</v>
+        <v>-14.691765438975</v>
       </c>
       <c r="K221">
-        <v>2.98</v>
+        <v>0.76</v>
       </c>
       <c r="L221" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="M221" s="1">
-        <v>100330.0</v>
+        <v>176112.0</v>
       </c>
       <c r="N221" s="1">
-        <v>103310.82</v>
+        <v>177636.66</v>
       </c>
       <c r="O221" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="B222" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="C222" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>69.498</v>
+        <v>98.034</v>
       </c>
       <c r="E222" s="1">
-        <v>99.641</v>
+        <v>99.779</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>298923.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-90429.0</v>
+        <v>-8725.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-30.251603255688</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L222" t="s">
+        <v>531</v>
       </c>
       <c r="M222" s="1">
-        <v>208494.0</v>
+        <v>490170.0</v>
       </c>
       <c r="N222" s="1">
-        <v>208494.0</v>
+        <v>494485.07</v>
       </c>
       <c r="O222" s="1">
-        <v>0.33</v>
+        <v>0.79</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
       <c r="B223" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.122</v>
+        <v>97.896</v>
       </c>
       <c r="E223" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>99794.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1672.0</v>
+        <v>-6312.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.6754514299457</v>
+        <v>-2.104</v>
       </c>
       <c r="K223">
-        <v>0.52</v>
+        <v>0.03</v>
       </c>
       <c r="L223">
-        <v>517.81</v>
+        <v>79.15</v>
       </c>
       <c r="M223" s="1">
-        <v>98122.0</v>
+        <v>293688.0</v>
       </c>
       <c r="N223" s="1">
-        <v>98639.81</v>
+        <v>293767.15</v>
       </c>
       <c r="O223" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>549</v>
+        <v>534</v>
       </c>
       <c r="B224" t="s">
-        <v>550</v>
+        <v>535</v>
       </c>
       <c r="C224" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.692</v>
+        <v>99.666</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>102.542</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>115000.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-354.2</v>
+        <v>-5752.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.308</v>
+        <v>-2.8047044138012</v>
       </c>
       <c r="K224">
-        <v>2.88</v>
+        <v>0.64</v>
       </c>
       <c r="L224" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="M224" s="1">
-        <v>114645.8</v>
+        <v>199332.0</v>
       </c>
       <c r="N224" s="1">
-        <v>117960.03</v>
+        <v>200610.6</v>
       </c>
       <c r="O224" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>552</v>
+        <v>537</v>
       </c>
       <c r="B225" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.336</v>
+        <v>93.888</v>
       </c>
       <c r="E225" s="1">
-        <v>101.2</v>
+        <v>98.9724975</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>202400.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I225" s="1">
-        <v>-3728.0</v>
+        <v>-20337.99</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.8418972332016</v>
+        <v>-5.1372832134503</v>
       </c>
       <c r="K225">
-        <v>0.54</v>
+        <v>0.33</v>
       </c>
       <c r="L225" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="M225" s="1">
-        <v>198672.0</v>
+        <v>375552.0</v>
       </c>
       <c r="N225" s="1">
-        <v>199746.52</v>
+        <v>376867.07</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="B226" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="C226" s="1">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.612</v>
+        <v>100.015</v>
       </c>
       <c r="E226" s="1">
-        <v>99.728</v>
+        <v>100.15</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>197461.44</v>
+        <v>200300.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-2209.68</v>
+        <v>-270.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.1190437991336</v>
+        <v>-0.13479780329506</v>
       </c>
       <c r="K226">
-        <v>0.78</v>
+        <v>3.21</v>
       </c>
       <c r="L226" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="M226" s="1">
-        <v>195251.76</v>
+        <v>200030.0</v>
       </c>
       <c r="N226" s="1">
-        <v>196803.21</v>
+        <v>206451.92</v>
       </c>
       <c r="O226" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="B227" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.399</v>
+        <v>68.659</v>
       </c>
       <c r="E227" s="1">
-        <v>97.26</v>
+        <v>99.641</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>97260.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I227" s="1">
-        <v>139.0</v>
+        <v>-92946.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.14291589553773</v>
+        <v>-31.093626117763</v>
       </c>
       <c r="K227">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="L227">
-        <v>267.12</v>
+        <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>97399.0</v>
+        <v>205977.0</v>
       </c>
       <c r="N227" s="1">
-        <v>97666.12</v>
+        <v>205977.0</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="B228" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.009</v>
+        <v>97.173</v>
       </c>
       <c r="E228" s="1">
-        <v>102.47</v>
+        <v>99.794</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>102470.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2461.0</v>
+        <v>-2621.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.4016785400605</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K228">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="L228">
-        <v>98.63</v>
+        <v>719.18</v>
       </c>
       <c r="M228" s="1">
-        <v>100009.0</v>
+        <v>97173.0</v>
       </c>
       <c r="N228" s="1">
-        <v>100107.63</v>
+        <v>97892.18</v>
       </c>
       <c r="O228" s="1">
         <v>0.16</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="B229" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="C229" s="1">
-        <v>158000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.048</v>
+        <v>98.784</v>
       </c>
       <c r="E229" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>157086.76</v>
+        <v>115000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-2170.92</v>
+        <v>-1398.4</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.3819878900042</v>
+        <v>-1.216</v>
       </c>
       <c r="K229">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>773.77</v>
+        <v>3.09</v>
+      </c>
+      <c r="L229" t="s">
+        <v>549</v>
       </c>
       <c r="M229" s="1">
-        <v>154915.84</v>
+        <v>113601.6</v>
       </c>
       <c r="N229" s="1">
-        <v>155689.61</v>
+        <v>117159.18</v>
       </c>
       <c r="O229" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="B230" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="C230" s="1">
-        <v>228000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.703</v>
+        <v>98.602</v>
       </c>
       <c r="E230" s="1">
-        <v>100.0</v>
+        <v>101.2</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>228000.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I230" s="1">
-        <v>1602.84</v>
+        <v>-5196.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0.703</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K230">
-        <v>3.92</v>
+        <v>0.75</v>
       </c>
       <c r="L230" t="s">
-        <v>566</v>
+        <v>552</v>
       </c>
       <c r="M230" s="1">
-        <v>229602.84</v>
+        <v>197204.0</v>
       </c>
       <c r="N230" s="1">
-        <v>238547.94</v>
+        <v>198704.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
       <c r="B231" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
       <c r="C231" s="1">
-        <v>325000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>88.737</v>
+        <v>98.051</v>
       </c>
       <c r="E231" s="1">
-        <v>88.621</v>
+        <v>99.728</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>288018.25</v>
+        <v>197461.44</v>
       </c>
       <c r="I231" s="1">
-        <v>377.0</v>
+        <v>-3320.46</v>
       </c>
       <c r="J231" s="1">
-        <v>0.13089448324889</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K231">
-        <v>1.4</v>
+        <v>0.97</v>
       </c>
       <c r="L231" t="s">
-        <v>569</v>
+        <v>555</v>
       </c>
       <c r="M231" s="1">
-        <v>288395.25</v>
+        <v>194140.98</v>
       </c>
       <c r="N231" s="1">
-        <v>292953.04</v>
+        <v>196062.66</v>
       </c>
       <c r="O231" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>570</v>
+        <v>556</v>
       </c>
       <c r="B232" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>74.587</v>
+        <v>96.499</v>
       </c>
       <c r="E232" s="1">
-        <v>73.87</v>
+        <v>97.26</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>147740.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1434.0</v>
+        <v>-761.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.97062406931095</v>
+        <v>-0.78243882377133</v>
       </c>
       <c r="K232">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="L232">
-        <v>665.75</v>
+        <v>482.88</v>
       </c>
       <c r="M232" s="1">
-        <v>149174.0</v>
+        <v>96499.0</v>
       </c>
       <c r="N232" s="1">
-        <v>149839.75</v>
+        <v>96981.88</v>
       </c>
       <c r="O232" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.304</v>
+        <v>98.972</v>
       </c>
       <c r="E233" s="1">
-        <v>99.985</v>
+        <v>102.47</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>199970.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-3362.0</v>
+        <v>-3498.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.6812521878282</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K233">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.33</v>
+      </c>
+      <c r="L233">
+        <v>328.77</v>
       </c>
       <c r="M233" s="1">
-        <v>196608.0</v>
+        <v>98972.0</v>
       </c>
       <c r="N233" s="1">
-        <v>202525.81</v>
+        <v>99300.77</v>
       </c>
       <c r="O233" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="B234" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.852</v>
+        <v>99.888</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>200000.0</v>
+        <v>136942.46</v>
       </c>
       <c r="I234" s="1">
-        <v>1704.0</v>
+        <v>-95.9</v>
       </c>
       <c r="J234" s="1">
-        <v>0.852</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K234">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.13</v>
+      </c>
+      <c r="L234">
+        <v>182.98</v>
       </c>
       <c r="M234" s="1">
-        <v>201704.0</v>
+        <v>136846.56</v>
       </c>
       <c r="N234" s="1">
-        <v>206706.32</v>
+        <v>137029.54</v>
       </c>
       <c r="O234" s="1">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.697</v>
+        <v>97.317</v>
       </c>
       <c r="E235" s="1">
-        <v>99.711</v>
+        <v>99.422</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99711.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I235" s="1">
-        <v>-1014.0</v>
+        <v>-3325.9</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.0169389535758</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K235">
-        <v>1.05</v>
+        <v>0.68</v>
       </c>
       <c r="L235" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>98697.0</v>
+        <v>153760.86</v>
       </c>
       <c r="N235" s="1">
-        <v>99744.95</v>
+        <v>154830.07</v>
       </c>
       <c r="O235" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>100000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.606</v>
+        <v>99.85</v>
       </c>
       <c r="E236" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>100660.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-2054.0</v>
+        <v>-342.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.0405324855951</v>
+        <v>-0.15</v>
       </c>
       <c r="K236">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.15</v>
+      </c>
+      <c r="L236">
+        <v>349.81</v>
       </c>
       <c r="M236" s="1">
-        <v>98606.0</v>
+        <v>227658.0</v>
       </c>
       <c r="N236" s="1">
-        <v>101315.25</v>
+        <v>228007.81</v>
       </c>
       <c r="O236" s="1">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
       <c r="B237" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.471</v>
+        <v>88.297</v>
       </c>
       <c r="E237" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>100000.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I237" s="1">
-        <v>471.0</v>
+        <v>-1053.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.471</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K237">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11.99</v>
+        <v>1.5</v>
+      </c>
+      <c r="L237" t="s">
+        <v>569</v>
       </c>
       <c r="M237" s="1">
-        <v>100471.0</v>
+        <v>286965.25</v>
       </c>
       <c r="N237" s="1">
-        <v>100482.99</v>
+        <v>291826.89</v>
       </c>
       <c r="O237" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="B238" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="C238" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.123</v>
+        <v>73.793</v>
       </c>
       <c r="E238" s="1">
-        <v>99.84072566</v>
+        <v>73.87</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>225640.04</v>
+        <v>147740.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-3882.06</v>
+        <v>-154.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.7204659243989</v>
+        <v>-0.10423717341275</v>
       </c>
       <c r="K238">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="L238">
-        <v>814.99</v>
+        <v>752.05</v>
       </c>
       <c r="M238" s="1">
-        <v>221757.98</v>
+        <v>147586.0</v>
       </c>
       <c r="N238" s="1">
-        <v>222572.97</v>
+        <v>148338.05</v>
       </c>
       <c r="O238" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="B239" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="C239" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.893</v>
+        <v>97.515</v>
       </c>
       <c r="E239" s="1">
-        <v>99.326</v>
+        <v>99.985</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>99326.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-433.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.43593822362725</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K239">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>387.33</v>
+        <v>3.15</v>
+      </c>
+      <c r="L239" t="s">
+        <v>574</v>
       </c>
       <c r="M239" s="1">
-        <v>98893.0</v>
+        <v>195030.0</v>
       </c>
       <c r="N239" s="1">
-        <v>99280.33</v>
+        <v>201336.16</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="B240" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="C240" s="1">
-        <v>151000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.233</v>
+        <v>100.578</v>
       </c>
       <c r="E240" s="1">
         <v>100.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>151000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2668.17</v>
+        <v>1156.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.767</v>
+        <v>0.578</v>
       </c>
       <c r="K240">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>980.06</v>
+        <v>2.72</v>
+      </c>
+      <c r="L240" t="s">
+        <v>577</v>
       </c>
       <c r="M240" s="1">
-        <v>148331.83</v>
+        <v>201156.0</v>
       </c>
       <c r="N240" s="1">
-        <v>149311.89</v>
+        <v>206601.57</v>
       </c>
       <c r="O240" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="B241" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="C241" s="1">
         <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.562</v>
+        <v>98.04</v>
       </c>
       <c r="E241" s="1">
-        <v>99.499</v>
+        <v>99.711</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>99499.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I241" s="1">
-        <v>63.0</v>
+        <v>-1671.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.063317219268535</v>
+        <v>-1.6758431868099</v>
       </c>
       <c r="K241">
-        <v>1.05</v>
+        <v>1.26</v>
       </c>
       <c r="L241" t="s">
         <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>99562.0</v>
+        <v>98040.0</v>
       </c>
       <c r="N241" s="1">
-        <v>100609.95</v>
+        <v>99303.7</v>
       </c>
       <c r="O241" s="1">
         <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="B242" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="C242" s="1">
         <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.349</v>
+        <v>97.862</v>
       </c>
       <c r="E242" s="1">
-        <v>99.897</v>
+        <v>100.66</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>99897.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I242" s="1">
-        <v>452.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.45246604002122</v>
+        <v>-2.7796542817405</v>
       </c>
       <c r="K242">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>74.32</v>
+        <v>2.9</v>
+      </c>
+      <c r="L242" t="s">
+        <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>100349.0</v>
+        <v>97862.0</v>
       </c>
       <c r="N242" s="1">
-        <v>100423.32</v>
+        <v>100765.42</v>
       </c>
       <c r="O242" s="1">
         <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>596</v>
+        <v>584</v>
       </c>
       <c r="B243" t="s">
-        <v>597</v>
+        <v>585</v>
       </c>
       <c r="C243" s="1">
         <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>99.112</v>
+        <v>100.151</v>
       </c>
       <c r="E243" s="1">
         <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>100000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-888.0</v>
+        <v>151.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-0.888</v>
+        <v>0.151</v>
       </c>
       <c r="K243">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>0.26</v>
+      </c>
+      <c r="L243">
+        <v>263.7</v>
       </c>
       <c r="M243" s="1">
-        <v>99112.0</v>
+        <v>100151.0</v>
       </c>
       <c r="N243" s="1">
-        <v>100593.63</v>
+        <v>100414.7</v>
       </c>
       <c r="O243" s="1">
         <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="B244" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.89</v>
+        <v>97.295</v>
       </c>
       <c r="E244" s="1">
-        <v>99.871</v>
+        <v>99.84072566</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>199742.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I244" s="1">
-        <v>-1962.0</v>
+        <v>-5753.34</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.98226712459072</v>
+        <v>-2.5497868197506</v>
       </c>
       <c r="K244">
-        <v>1.69</v>
+        <v>0.55</v>
       </c>
       <c r="L244" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="M244" s="1">
-        <v>197780.0</v>
+        <v>219886.7</v>
       </c>
       <c r="N244" s="1">
-        <v>201156.03</v>
+        <v>221140.54</v>
       </c>
       <c r="O244" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="B245" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C245" s="1">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.483</v>
+        <v>97.74</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0</v>
+        <v>99.326</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>101000.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I245" s="1">
-        <v>487.83</v>
+        <v>-1586.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.483</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K245">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="L245">
-        <v>119.81</v>
+        <v>595.89</v>
       </c>
       <c r="M245" s="1">
-        <v>101487.83</v>
+        <v>97740.0</v>
       </c>
       <c r="N245" s="1">
-        <v>101607.64</v>
+        <v>98335.89</v>
       </c>
       <c r="O245" s="1">
         <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="B246" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="C246" s="1">
-        <v>1565000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>65.831</v>
+        <v>97.565</v>
       </c>
       <c r="E246" s="1">
-        <v>76.31296613</v>
+        <v>100.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>1194297.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-164042.77</v>
+        <v>-3676.85</v>
       </c>
       <c r="J246" s="1">
-        <v>-13.735498258257</v>
+        <v>-2.435</v>
       </c>
       <c r="K246">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="L246" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="M246" s="1">
-        <v>1030255.15</v>
+        <v>147323.15</v>
       </c>
       <c r="N246" s="1">
-        <v>1041917.62</v>
+        <v>148635.17</v>
       </c>
       <c r="O246" s="1">
-        <v>1.67</v>
+        <v>0.24</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B247" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="C247" s="1">
-        <v>202000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>99.932</v>
+        <v>98.828</v>
       </c>
       <c r="E247" s="1">
-        <v>99.646</v>
+        <v>99.499</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>201284.92</v>
+        <v>99499.0</v>
       </c>
       <c r="I247" s="1">
-        <v>577.72</v>
+        <v>-671.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.28701603677017</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K247">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>794.16</v>
+        <v>1.26</v>
+      </c>
+      <c r="L247" t="s">
+        <v>580</v>
       </c>
       <c r="M247" s="1">
-        <v>201862.64</v>
+        <v>98828.0</v>
       </c>
       <c r="N247" s="1">
-        <v>202656.8</v>
+        <v>100091.7</v>
       </c>
       <c r="O247" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="B248" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="C248" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.494</v>
+        <v>99.733</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>164000.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I248" s="1">
-        <v>810.16</v>
+        <v>-164.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.494</v>
+        <v>-0.16416909416699</v>
       </c>
       <c r="K248">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="L248">
-        <v>118.59</v>
+        <v>297.26</v>
       </c>
       <c r="M248" s="1">
-        <v>164810.16</v>
+        <v>99733.0</v>
       </c>
       <c r="N248" s="1">
-        <v>164928.75</v>
+        <v>100030.26</v>
       </c>
       <c r="O248" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="B249" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="C249" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.148</v>
+        <v>98.297</v>
       </c>
       <c r="E249" s="1">
         <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>224.96</v>
+        <v>-1703.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.148</v>
+        <v>-1.703</v>
       </c>
       <c r="K249">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.68</v>
+      </c>
+      <c r="L249" t="s">
+        <v>600</v>
       </c>
       <c r="M249" s="1">
-        <v>152224.96</v>
+        <v>98297.0</v>
       </c>
       <c r="N249" s="1">
-        <v>152224.96</v>
+        <v>99979.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.24</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="B250" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="C250" s="1">
         <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>88.624</v>
+        <v>98.543</v>
       </c>
       <c r="E250" s="1">
-        <v>86.091845</v>
+        <v>99.871</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>172183.69</v>
+        <v>199742.0</v>
       </c>
       <c r="I250" s="1">
-        <v>5064.31</v>
+        <v>-2656.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.941225153207</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K250">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>147.95</v>
+        <v>1.91</v>
+      </c>
+      <c r="L250" t="s">
+        <v>603</v>
       </c>
       <c r="M250" s="1">
-        <v>177248.0</v>
+        <v>197086.0</v>
       </c>
       <c r="N250" s="1">
-        <v>177395.95</v>
+        <v>200907.92</v>
       </c>
       <c r="O250" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>615</v>
+        <v>604</v>
       </c>
       <c r="B251" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="C251" s="1">
-        <v>118000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.416</v>
+        <v>99.69</v>
       </c>
       <c r="E251" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>117739.22</v>
+        <v>101000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1931.66</v>
+        <v>-313.1</v>
       </c>
       <c r="J251" s="1">
-        <v>1.6406257829804</v>
+        <v>-0.31</v>
       </c>
       <c r="K251">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.35</v>
+      </c>
+      <c r="L251">
+        <v>348.52</v>
       </c>
       <c r="M251" s="1">
-        <v>119670.88</v>
+        <v>100686.9</v>
       </c>
       <c r="N251" s="1">
-        <v>121574.24</v>
+        <v>101035.42</v>
       </c>
       <c r="O251" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="B252" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="C252" s="1">
-        <v>200000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.763</v>
+        <v>64.531</v>
       </c>
       <c r="E252" s="1">
-        <v>102.939</v>
+        <v>76.31296613</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>205878.0</v>
+        <v>1194297.92</v>
       </c>
       <c r="I252" s="1">
-        <v>-4352.0</v>
+        <v>-184387.77</v>
       </c>
       <c r="J252" s="1">
-        <v>-2.113873264749</v>
+        <v>-15.439009556343</v>
       </c>
       <c r="K252">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="L252" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="M252" s="1">
-        <v>201526.0</v>
+        <v>1009910.15</v>
       </c>
       <c r="N252" s="1">
-        <v>202817.1</v>
+        <v>1022473.03</v>
       </c>
       <c r="O252" s="1">
-        <v>0.33</v>
+        <v>1.64</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="B253" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>97.548</v>
+        <v>99.114</v>
       </c>
       <c r="E253" s="1">
-        <v>100.761</v>
+        <v>99.646</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>302283.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I253" s="1">
-        <v>-9639.0</v>
+        <v>-1074.64</v>
       </c>
       <c r="J253" s="1">
-        <v>-3.188733736267</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K253">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="L253" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="M253" s="1">
-        <v>292644.0</v>
+        <v>200210.28</v>
       </c>
       <c r="N253" s="1">
-        <v>294225.16</v>
+        <v>201411.21</v>
       </c>
       <c r="O253" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="B254" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="C254" s="1">
-        <v>89000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.902</v>
+        <v>99.691</v>
       </c>
       <c r="E254" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>88885.19</v>
+        <v>164000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1807.59</v>
+        <v>-506.76</v>
       </c>
       <c r="J254" s="1">
-        <v>2.0336233741527</v>
+        <v>-0.309</v>
       </c>
       <c r="K254">
-        <v>3.69</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.33</v>
+      </c>
+      <c r="L254">
+        <v>533.66</v>
       </c>
       <c r="M254" s="1">
-        <v>90692.78</v>
+        <v>163493.24</v>
       </c>
       <c r="N254" s="1">
-        <v>93975.42</v>
+        <v>164026.9</v>
       </c>
       <c r="O254" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="B255" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>104.819</v>
+        <v>99.215</v>
       </c>
       <c r="E255" s="1">
-        <v>106.89563</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>106895.63</v>
+        <v>152000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-2076.63</v>
+        <v>-1193.2</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.9426706218018</v>
+        <v>-0.785</v>
       </c>
       <c r="K255">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="L255">
-        <v>0.0</v>
+        <v>346.75</v>
       </c>
       <c r="M255" s="1">
-        <v>104819.0</v>
+        <v>150806.8</v>
       </c>
       <c r="N255" s="1">
-        <v>104819.0</v>
+        <v>151153.55</v>
       </c>
       <c r="O255" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B256" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="C256" s="1">
         <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.202</v>
+        <v>88.025</v>
       </c>
       <c r="E256" s="1">
-        <v>99.589</v>
+        <v>86.091845</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>199178.0</v>
+        <v>172183.69</v>
       </c>
       <c r="I256" s="1">
-        <v>-2774.0</v>
+        <v>3866.31</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.3927240960347</v>
+        <v>2.2454565818632</v>
       </c>
       <c r="K256">
-        <v>2.3</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.12</v>
+      </c>
+      <c r="L256">
+        <v>234.25</v>
       </c>
       <c r="M256" s="1">
-        <v>196404.0</v>
+        <v>176050.0</v>
       </c>
       <c r="N256" s="1">
-        <v>201006.74</v>
+        <v>176284.25</v>
       </c>
       <c r="O256" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>97.53</v>
+        <v>100.957</v>
       </c>
       <c r="E257" s="1">
-        <v>99.908</v>
+        <v>99.779</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>99908.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I257" s="1">
-        <v>-2378.0</v>
+        <v>1390.04</v>
       </c>
       <c r="J257" s="1">
-        <v>-2.3801897745926</v>
+        <v>1.1806091462131</v>
       </c>
       <c r="K257">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>925.69</v>
+        <v>1.83</v>
+      </c>
+      <c r="L257" t="s">
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>97530.0</v>
+        <v>119129.26</v>
       </c>
       <c r="N257" s="1">
-        <v>98455.69</v>
+        <v>121287.21</v>
       </c>
       <c r="O257" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
         <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>102.563</v>
+        <v>99.995</v>
       </c>
       <c r="E258" s="1">
-        <v>104.481</v>
+        <v>102.939</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>208962.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-3836.0</v>
+        <v>-5888.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.8357404695591</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K258">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>442.47</v>
+        <v>0.85</v>
+      </c>
+      <c r="L258" t="s">
+        <v>623</v>
       </c>
       <c r="M258" s="1">
-        <v>205126.0</v>
+        <v>199990.0</v>
       </c>
       <c r="N258" s="1">
-        <v>205568.47</v>
+        <v>201698.22</v>
       </c>
       <c r="O258" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
       <c r="B259" t="s">
-        <v>636</v>
+        <v>625</v>
       </c>
       <c r="C259" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>104.105</v>
+        <v>96.695</v>
       </c>
       <c r="E259" s="1">
-        <v>106.6</v>
+        <v>100.761</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>213200.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-4990.0</v>
+        <v>-12198.0</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.3405253283302</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K259">
-        <v>2.24</v>
+        <v>0.72</v>
       </c>
       <c r="L259" t="s">
-        <v>637</v>
+        <v>626</v>
       </c>
       <c r="M259" s="1">
-        <v>208210.0</v>
+        <v>290085.0</v>
       </c>
       <c r="N259" s="1">
-        <v>212681.23</v>
+        <v>292248.7</v>
       </c>
       <c r="O259" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B260" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="C260" s="1">
-        <v>285000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>98.184</v>
+        <v>101.215</v>
       </c>
       <c r="E260" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>284720.7</v>
+        <v>88885.19</v>
       </c>
       <c r="I260" s="1">
-        <v>-4896.3</v>
+        <v>1196.16</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.7196852915858</v>
+        <v>1.3457359994393</v>
       </c>
       <c r="K260">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.15</v>
+      </c>
+      <c r="L260">
+        <v>137.16</v>
       </c>
       <c r="M260" s="1">
-        <v>279824.4</v>
+        <v>90081.35</v>
       </c>
       <c r="N260" s="1">
-        <v>281749.13</v>
+        <v>90218.51</v>
       </c>
       <c r="O260" s="1">
-        <v>0.45</v>
+        <v>0.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="B261" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="C261" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.277</v>
+        <v>103.953</v>
       </c>
       <c r="E261" s="1">
-        <v>100.0</v>
+        <v>106.89563</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>168000.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I261" s="1">
-        <v>465.36</v>
+        <v>-2942.63</v>
       </c>
       <c r="J261" s="1">
-        <v>0.277</v>
+        <v>-2.7528066395231</v>
       </c>
       <c r="K261">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>0.24</v>
+      </c>
+      <c r="L261">
+        <v>244.52</v>
       </c>
       <c r="M261" s="1">
-        <v>168465.36</v>
+        <v>103953.0</v>
       </c>
       <c r="N261" s="1">
-        <v>170227.52</v>
+        <v>104197.52</v>
       </c>
       <c r="O261" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="B262" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="C262" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>94.986</v>
+        <v>97.53</v>
       </c>
       <c r="E262" s="1">
-        <v>106.52323684</v>
+        <v>99.589</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>202394.15</v>
+        <v>199178.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-21920.75</v>
+        <v>-4118.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-10.830723121197</v>
+        <v>-2.0674974143731</v>
       </c>
       <c r="K262">
-        <v>1.39</v>
+        <v>2.47</v>
       </c>
       <c r="L262" t="s">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="M262" s="1">
-        <v>180473.4</v>
+        <v>195060.0</v>
       </c>
       <c r="N262" s="1">
-        <v>183107.63</v>
+        <v>200007.95</v>
       </c>
       <c r="O262" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="B263" t="s">
-        <v>648</v>
+        <v>635</v>
       </c>
       <c r="C263" s="1">
         <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>101.344</v>
+        <v>96.967</v>
       </c>
       <c r="E263" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>100000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I263" s="1">
-        <v>1344.0</v>
+        <v>-2941.0</v>
       </c>
       <c r="J263" s="1">
-        <v>1.344</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K263">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>124.86</v>
+        <v>1.15</v>
+      </c>
+      <c r="L263" t="s">
+        <v>636</v>
       </c>
       <c r="M263" s="1">
-        <v>101344.0</v>
+        <v>96967.0</v>
       </c>
       <c r="N263" s="1">
-        <v>101468.86</v>
+        <v>98118.74</v>
       </c>
       <c r="O263" s="1">
         <v>0.16</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="B264" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="C264" s="1">
         <v>200000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>102.012</v>
+        <v>102.045</v>
       </c>
       <c r="E264" s="1">
-        <v>103.4955</v>
+        <v>104.481</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>206991.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-2967.0</v>
+        <v>-4872.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-1.4333956548835</v>
+        <v>-2.3315243919947</v>
       </c>
       <c r="K264">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="L264">
-        <v>908.22</v>
+        <v>989.04</v>
       </c>
       <c r="M264" s="1">
-        <v>204024.0</v>
+        <v>204090.0</v>
       </c>
       <c r="N264" s="1">
-        <v>204932.22</v>
+        <v>205079.04</v>
       </c>
       <c r="O264" s="1">
         <v>0.33</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="B265" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="C265" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.232</v>
+        <v>103.318</v>
       </c>
       <c r="E265" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>160000.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I265" s="1">
-        <v>371.2</v>
+        <v>-6564.0</v>
       </c>
       <c r="J265" s="1">
-        <v>0.232</v>
+        <v>-3.078799249531</v>
       </c>
       <c r="K265">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>198.63</v>
+        <v>2.48</v>
+      </c>
+      <c r="L265" t="s">
+        <v>640</v>
       </c>
       <c r="M265" s="1">
-        <v>160371.2</v>
+        <v>206636.0</v>
       </c>
       <c r="N265" s="1">
-        <v>160569.83</v>
+        <v>211596.27</v>
       </c>
       <c r="O265" s="1">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="B266" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="C266" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.831</v>
+        <v>97.282</v>
       </c>
       <c r="E266" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>100000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I266" s="1">
-        <v>831.0</v>
+        <v>-7467.0</v>
       </c>
       <c r="J266" s="1">
-        <v>0.831</v>
+        <v>-2.6225701187163</v>
       </c>
       <c r="K266">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>181.97</v>
+        <v>0.88</v>
+      </c>
+      <c r="L266" t="s">
+        <v>643</v>
       </c>
       <c r="M266" s="1">
-        <v>100831.0</v>
+        <v>277253.7</v>
       </c>
       <c r="N266" s="1">
-        <v>101012.97</v>
+        <v>279772.83</v>
       </c>
       <c r="O266" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="B267" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>95.928</v>
+        <v>99.874</v>
       </c>
       <c r="E267" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>194500.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-2644.0</v>
+        <v>-211.68</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.359383033419</v>
+        <v>-0.126</v>
       </c>
       <c r="K267">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>109.59</v>
+        <v>1.28</v>
+      </c>
+      <c r="L267" t="s">
+        <v>646</v>
       </c>
       <c r="M267" s="1">
-        <v>191856.0</v>
+        <v>167788.32</v>
       </c>
       <c r="N267" s="1">
-        <v>191965.59</v>
+        <v>169940.01</v>
       </c>
       <c r="O267" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="B268" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="C268" s="1">
-        <v>106000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.772</v>
+        <v>94.668</v>
       </c>
       <c r="E268" s="1">
-        <v>99.695</v>
+        <v>106.52323684</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>105676.7</v>
+        <v>202394.15</v>
       </c>
       <c r="I268" s="1">
-        <v>81.62</v>
+        <v>-22524.95</v>
       </c>
       <c r="J268" s="1">
-        <v>0.077235568483876</v>
+        <v>-11.129249536116</v>
       </c>
       <c r="K268">
-        <v>0.42</v>
+        <v>0.02</v>
       </c>
       <c r="L268">
-        <v>446.51</v>
+        <v>37.74</v>
       </c>
       <c r="M268" s="1">
-        <v>105758.32</v>
+        <v>179869.2</v>
       </c>
       <c r="N268" s="1">
-        <v>106204.83</v>
+        <v>179906.94</v>
       </c>
       <c r="O268" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="B269" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C269" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>83.09</v>
+        <v>100.293</v>
       </c>
       <c r="E269" s="1">
-        <v>92.28804</v>
+        <v>100.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>276864.12</v>
+        <v>100000.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-27594.12</v>
+        <v>293.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-9.9666652363622</v>
+        <v>0.293</v>
       </c>
       <c r="K269">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.36</v>
+      </c>
+      <c r="L269">
+        <v>363.22</v>
       </c>
       <c r="M269" s="1">
-        <v>249270.0</v>
+        <v>100293.0</v>
       </c>
       <c r="N269" s="1">
-        <v>250743.29</v>
+        <v>100656.22</v>
       </c>
       <c r="O269" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
       <c r="B270" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="C270" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>89.878</v>
+        <v>101.547</v>
       </c>
       <c r="E270" s="1">
-        <v>102.24988426</v>
+        <v>103.4955</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>220859.75</v>
+        <v>206991.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-26723.27</v>
+        <v>-3897.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-12.099656003414</v>
+        <v>-1.8826905517631</v>
       </c>
       <c r="K270">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="L270" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="M270" s="1">
-        <v>194136.48</v>
+        <v>203094.0</v>
       </c>
       <c r="N270" s="1">
-        <v>195463.55</v>
+        <v>204491.26</v>
       </c>
       <c r="O270" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="B271" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
       <c r="C271" s="1">
-        <v>100000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.087</v>
+        <v>99.666</v>
       </c>
       <c r="E271" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>99417.0</v>
+        <v>160000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>1670.0</v>
+        <v>-534.4</v>
       </c>
       <c r="J271" s="1">
-        <v>1.6797931943229</v>
+        <v>-0.334</v>
       </c>
       <c r="K271">
+        <v>0.34</v>
+      </c>
+      <c r="L271">
+        <v>546.23</v>
+      </c>
+      <c r="M271" s="1">
+        <v>159465.6</v>
+      </c>
+      <c r="N271" s="1">
+        <v>160011.83</v>
+      </c>
+      <c r="O271" s="1">
         <v>0.26</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.16</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B272" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="C272" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.777</v>
+        <v>100.212</v>
       </c>
       <c r="E272" s="1">
         <v>100.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-2446.0</v>
+        <v>212.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.223</v>
+        <v>0.212</v>
       </c>
       <c r="K272">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.39</v>
+      </c>
+      <c r="L272">
+        <v>394.27</v>
       </c>
       <c r="M272" s="1">
-        <v>197554.0</v>
+        <v>100212.0</v>
       </c>
       <c r="N272" s="1">
-        <v>201510.37</v>
+        <v>100606.27</v>
       </c>
       <c r="O272" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>670</v>
+        <v>658</v>
       </c>
       <c r="B273" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="C273" s="1">
-        <v>322.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>0.0825</v>
+        <v>95.679</v>
       </c>
       <c r="E273" s="1">
-        <v>0.1083618012</v>
+        <v>97.25</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>0.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-20818.75</v>
+        <v>-3142.0</v>
       </c>
       <c r="J273" s="1">
-        <v>0</v>
+        <v>-1.6154241645244</v>
       </c>
       <c r="K273">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L273">
-        <v>0.0</v>
+        <v>397.26</v>
       </c>
       <c r="M273" s="1">
-        <v>-20818.75</v>
+        <v>191358.0</v>
       </c>
       <c r="N273" s="1">
-        <v>-20818.75</v>
+        <v>191755.26</v>
       </c>
       <c r="O273" s="1">
-        <v>-0.03</v>
+        <v>0.31</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="B274" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="C274" s="1">
-        <v>57.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>72.2</v>
+        <v>98.847</v>
       </c>
       <c r="E274" s="1">
-        <v>53.2</v>
+        <v>99.695</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>30324.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I274" s="1">
-        <v>10830.0</v>
+        <v>-898.88</v>
       </c>
       <c r="J274" s="1">
-        <v>35.714285714286</v>
+        <v>-0.85059431265359</v>
       </c>
       <c r="K274">
-        <v>0.0</v>
+        <v>0.64</v>
       </c>
       <c r="L274">
-        <v>0.0</v>
+        <v>675.21</v>
       </c>
       <c r="M274" s="1">
-        <v>41154.0</v>
+        <v>104777.82</v>
       </c>
       <c r="N274" s="1">
-        <v>41154.0</v>
+        <v>105453.03</v>
       </c>
       <c r="O274" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="B275" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="C275" s="1">
-        <v>80.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>75.2</v>
+        <v>82.363</v>
       </c>
       <c r="E275" s="1">
-        <v>75.3</v>
+        <v>92.28804</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>60240.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I275" s="1">
-        <v>-80.0</v>
+        <v>-29775.12</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.132802124834</v>
+        <v>-10.754416281893</v>
       </c>
       <c r="K275">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.53</v>
+      </c>
+      <c r="L275" t="s">
+        <v>664</v>
       </c>
       <c r="M275" s="1">
-        <v>60160.0</v>
+        <v>247089.0</v>
       </c>
       <c r="N275" s="1">
-        <v>60160.0</v>
+        <v>248691.74</v>
       </c>
       <c r="O275" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
+        <v>665</v>
+      </c>
+      <c r="B276" t="s">
+        <v>666</v>
+      </c>
+      <c r="C276" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>89.479</v>
+      </c>
+      <c r="E276" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-27585.11</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-12.489876494019</v>
+      </c>
+      <c r="K276">
+        <v>0.66</v>
+      </c>
+      <c r="L276" t="s">
+        <v>667</v>
+      </c>
+      <c r="M276" s="1">
+        <v>193274.64</v>
+      </c>
+      <c r="N276" s="1">
+        <v>194694.91</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>668</v>
+      </c>
+      <c r="B277" t="s">
+        <v>669</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E277" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>1036.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>1.0420752989931</v>
+      </c>
+      <c r="K277">
+        <v>0.47</v>
+      </c>
+      <c r="L277">
+        <v>472.6</v>
+      </c>
+      <c r="M277" s="1">
+        <v>100453.0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>100925.6</v>
+      </c>
+      <c r="O277" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>670</v>
+      </c>
+      <c r="B278" t="s">
+        <v>671</v>
+      </c>
+      <c r="C278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="E278" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-2894.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-1.447</v>
+      </c>
+      <c r="K278">
+        <v>2.16</v>
+      </c>
+      <c r="L278" t="s">
+        <v>672</v>
+      </c>
+      <c r="M278" s="1">
+        <v>197106.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>201425.18</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>673</v>
+      </c>
+      <c r="B279" t="s">
+        <v>674</v>
+      </c>
+      <c r="C279" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E279" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="J279" s="1">
+        <v>0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279">
+        <v>0.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="N279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="O279" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
+        <v>675</v>
+      </c>
+      <c r="B280" t="s">
         <v>676</v>
       </c>
-      <c r="B276" t="s">
+      <c r="C280" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E280" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-12560.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>47680.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>47680.0</v>
+      </c>
+      <c r="O280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
         <v>677</v>
       </c>
-      <c r="C276" s="1">
+      <c r="B281" t="s">
+        <v>678</v>
+      </c>
+      <c r="C281" s="1">
         <v>-322.0</v>
       </c>
-      <c r="D276" s="1">
-[...2 lines deleted...]
-      <c r="E276" s="1">
+      <c r="D281" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E281" s="1">
         <v>0.0738354037</v>
       </c>
-      <c r="F276" t="s">
-[...11 lines deleted...]
-      <c r="J276" s="1">
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="J281" s="1">
         <v>0</v>
       </c>
-      <c r="K276">
-[...14 lines deleted...]
-      <c r="P276">
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="N281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="O281" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P281">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>