--- v2 (2026-08-16)
+++ v3 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="691">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,113 +139,113 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>ES0109067019</t>
+  </si>
+  <si>
+    <t>AMADEUS IT GROUP SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
     <t>FR0000125338</t>
@@ -271,50 +271,56 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>DERECHOS IBERDROLA S.A. SA</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -325,56 +331,50 @@
   <si>
     <t>BE0003822393</t>
   </si>
   <si>
     <t>ELIA GROUP SA</t>
   </si>
   <si>
     <t>ES0130670112</t>
   </si>
   <si>
     <t>ENDESA SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -415,185 +415,158 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
-    <t>DE000KBX1006</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>NL0009805522</t>
-[...13 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
-    <t>FR0000133308</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
@@ -604,56 +577,50 @@
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
-    <t>IT0005495657</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>SBM OFFSHORE NV</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
@@ -670,68 +637,68 @@
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>LU1778762911</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>CH0126881561</t>
+  </si>
+  <si>
+    <t>SWISS RE AG</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -754,1347 +721,1416 @@
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...32 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 723.29</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 193.15</t>
+    <t>4 162.50</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 321.64</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>FR001400ZZD7</t>
-[...11 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 021.92</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 840.47</t>
+    <t>4 522.92</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>5 489.18</t>
-[...8 lines deleted...]
-    <t>3 215.75</t>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>2 667.81</t>
+    <t>3 383.90</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>1 816.44</t>
+  </si>
+  <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>3 460.67</t>
+    <t>1 902.17</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>XS3112064947</t>
-[...5 lines deleted...]
-    <t>2 789.66</t>
+    <t>2 070.42</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 263.01</t>
+    <t>3 241.10</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>2 570.55</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>1 001.75</t>
+    <t>2 893.93</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 835.98</t>
+    <t>3 597.21</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>6 442.99</t>
+    <t>1 128.42</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 538.36</t>
+    <t>3 132.19</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>7 452.05</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 893.53</t>
+    <t>3 699.92</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
+    <t>2 402.45</t>
+  </si>
+  <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>5 196.58</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 526.03</t>
-[...17 lines deleted...]
-    <t>8 200.68</t>
+    <t>5 504.11</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>5 473.97</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 659.95</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 950.38</t>
+    <t>3 590.67</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 364.38</t>
+    <t>3 923.29</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>8 159.59</t>
+    <t>1 062.33</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 819.18</t>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
-    <t>2 245.92</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 336.99</t>
+    <t>4 804.11</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 026.62</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 350.00</t>
+  </si>
+  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 092.13</t>
+    <t>2 531.22</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 054.79</t>
+    <t>1 229.45</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>3 116.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 193.14</t>
+    <t>2 710.96</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 978.90</t>
+    <t>5 669.93</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>5 712.42</t>
+    <t>6 837.26</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 211.64</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 869.86</t>
-[...14 lines deleted...]
-    <t>1 210.27</t>
+    <t>3 092.47</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 044.66</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>XS3086867440</t>
-[...5 lines deleted...]
-    <t>3 088.36</t>
+    <t>1 274.77</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>2 011.95</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>1 623.29</t>
+  </si>
+  <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>1 232.88</t>
+    <t>2 071.23</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>6 077.59</t>
+    <t>1 051.71</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 934.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 937.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>XS3299544711</t>
-[...2 lines deleted...]
-    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+    <t>1 534.25</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 820.59</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 212.33</t>
+    <t>1 736.30</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>XS3319131119</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
+    <t>1 013.70</t>
+  </si>
+  <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>7 389.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>6 010.27</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>7 582.19</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>8 702.05</t>
-[...5 lines deleted...]
-    <t>8 678.08</t>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 030.96</t>
+    <t>3 703.04</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 961.64</t>
+    <t>2 520.55</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
+    <t>1 130.65</t>
+  </si>
+  <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>2 323.97</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>11 550.68</t>
+    <t>13 716.44</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>4 761.86</t>
+    <t>5 902.03</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
+    <t>3 381.42</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 693.44</t>
+    <t>2 653.06</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 080.14</t>
+  </si>
+  <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>2 157.53</t>
-[...5 lines deleted...]
-    <t>KFW 0 15/06/2029</t>
+    <t>3 904.11</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>3 388.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>3 068.15</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 400.00</t>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 610.00</t>
+    <t>3 375.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 189.12</t>
+    <t>2 312.19</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 524.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>6 934.93</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 424.71</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 278.60</t>
+    <t>2 383.84</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>1 594.52</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 421.92</t>
+    <t>7 539.73</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 208.22</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 557.58</t>
+    <t>4 148.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 500.27</t>
+    <t>2 534.25</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 921.68</t>
+    <t>2 820.82</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 069.21</t>
+    <t>1 786.70</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 624.11</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 861.64</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 306.16</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 445.57</t>
-[...8 lines deleted...]
-    <t>1 263.70</t>
+    <t>6 522.02</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 903.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 253.84</t>
+    <t>2 319.60</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 102.40</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 312.02</t>
+    <t>2 118.19</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 787.67</t>
+  </si>
+  <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 682.37</t>
+    <t>2 169.87</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 821.92</t>
+    <t>4 904.79</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>12 562.88</t>
+    <t>14 749.59</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 200.93</t>
+    <t>2 188.79</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 541.70</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
+    <t>1 188.85</t>
+  </si>
+  <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 157.95</t>
+    <t>2 776.23</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 708.22</t>
+    <t>5 442.47</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 163.70</t>
+    <t>3 578.42</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 947.95</t>
+    <t>5 786.30</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>2 316.44</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...14 lines deleted...]
-    <t>4 960.27</t>
+    <t>1 689.93</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 519.13</t>
+    <t>3 962.67</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 151.69</t>
+    <t>3 097.69</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 397.26</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>2 584.93</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 182.36</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 095.89</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 602.74</t>
+    <t>1 917.12</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 420.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>CH1471403852</t>
-[...8 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...8 lines deleted...]
-    <t>DEC26 0RZ7 C @ 98.0</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2403,14261 +2439,14311 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>21440.6919</v>
+      </c>
+      <c r="C2">
+        <v>2802.8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>60094145.9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>60094145.9</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1363.288</v>
+      </c>
+      <c r="C3">
+        <v>3342.34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>4556584.1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>4556584.1</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>107.12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>1071.24</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>1071.24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P281"/>
+  <dimension ref="A1:Z282"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O281" sqref="O281"/>
+      <selection activeCell="N282" sqref="N282"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H1" t="s">
+        <v>20</v>
+      </c>
+      <c r="I1" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" t="s">
+        <v>23</v>
+      </c>
+      <c r="L1" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" t="s">
+        <v>25</v>
+      </c>
+      <c r="N1" t="s">
+        <v>26</v>
+      </c>
+      <c r="O1" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z1" t="s">
         <v>13</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4457.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>83.36</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.1332218981</v>
+      </c>
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>288499.48</v>
+      </c>
+      <c r="H2" s="1">
+        <v>114620.49</v>
+      </c>
+      <c r="I2" s="1">
+        <v>39.729877502725</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>403119.97</v>
+      </c>
+      <c r="M2" s="1">
+        <v>403119.97</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>28</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="1">
+        <v>127.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>858.1</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1287.7311023622</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>163541.85</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-54563.15</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-33.363417376042</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>108978.7</v>
+      </c>
+      <c r="M3" s="1">
+        <v>108978.7</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1854.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>203.95</v>
+      </c>
+      <c r="D4" s="1">
+        <v>165.6245091694</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>307067.84</v>
+      </c>
+      <c r="H4" s="1">
+        <v>71055.46</v>
+      </c>
+      <c r="I4" s="1">
+        <v>23.139987567568</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>378123.3</v>
+      </c>
+      <c r="M4" s="1">
+        <v>378123.3</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5609.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>54.24</v>
+      </c>
+      <c r="D5" s="1">
+        <v>73.7148832234</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="G2">
-[...131 lines deleted...]
-      <c r="A5" t="s">
+      <c r="F5">
+        <v>0.92</v>
+      </c>
+      <c r="G5" s="1">
+        <v>365747.93</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-35652.82</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-9.7479211980776</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>330095.11</v>
+      </c>
+      <c r="M5" s="1">
+        <v>330095.11</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>35</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="1">
+        <v>939.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>422.8</v>
+      </c>
+      <c r="D6" s="1">
+        <v>263.1028966986</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>247053.62</v>
+      </c>
+      <c r="H6" s="1">
+        <v>149955.58</v>
+      </c>
+      <c r="I6" s="1">
+        <v>60.697584597222</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>397009.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>397009.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1">
+        <v>12112.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>15.825</v>
+      </c>
+      <c r="D7" s="1">
+        <v>28.3765819022</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>343697.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-152024.76</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-44.232183937743</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>191672.4</v>
+      </c>
+      <c r="M7" s="1">
+        <v>191672.4</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3795.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>51.98</v>
+      </c>
+      <c r="D8" s="1">
+        <v>53.0901212121</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>201477.01</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-4212.91</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-2.0910127661712</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>197264.1</v>
+      </c>
+      <c r="M8" s="1">
+        <v>197264.1</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1785.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>70.58</v>
+      </c>
+      <c r="D9" s="1">
+        <v>50.2519439776</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>89699.72</v>
+      </c>
+      <c r="H9" s="1">
+        <v>36285.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>40.452277888939</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>125985.3</v>
+      </c>
+      <c r="M9" s="1">
+        <v>125985.3</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...8 lines deleted...]
-      <c r="E9" s="1">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1">
+        <v>3105.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>45.1</v>
+      </c>
+      <c r="D10" s="1">
         <v>36.36</v>
       </c>
-      <c r="F9" t="s">
-[...34 lines deleted...]
-      <c r="A10" t="s">
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>112897.8</v>
+      </c>
+      <c r="H10" s="1">
+        <v>27137.7</v>
+      </c>
+      <c r="I10" s="1">
+        <v>24.037403740374</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>140035.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>140035.5</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>331.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>812.2</v>
+      </c>
+      <c r="D11" s="1">
+        <v>681.6312990937</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>225619.96</v>
+      </c>
+      <c r="H11" s="1">
+        <v>43218.24</v>
+      </c>
+      <c r="I11" s="1">
+        <v>19.155326505687</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>268838.2</v>
+      </c>
+      <c r="M11" s="1">
+        <v>268838.2</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1509.8</v>
+      </c>
+      <c r="D12" s="1">
+        <v>552.9665815861</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>606604.34</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1049646.26</v>
+      </c>
+      <c r="I12" s="1">
+        <v>173.03639139806</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1656250.6</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1656250.6</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.56</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
-[...45 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1">
+        <v>7309.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>188.65</v>
+      </c>
+      <c r="D13" s="1">
+        <v>163.15</v>
+      </c>
+      <c r="E13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="1">
-[...12 lines deleted...]
-        <v>1.0</v>
+      <c r="F13">
+        <v>11.05</v>
+      </c>
+      <c r="G13" s="1">
+        <v>108641.32</v>
       </c>
       <c r="H13" s="1">
-        <v>219141.56</v>
+        <v>16097.94</v>
       </c>
       <c r="I13" s="1">
-        <v>96766.78</v>
-[...2 lines deleted...]
-        <v>44.157201399862</v>
+        <v>14.817511421989</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>124739.26</v>
       </c>
       <c r="M13" s="1">
-        <v>315908.34</v>
+        <v>124739.26</v>
       </c>
       <c r="N13" s="1">
-        <v>315908.34</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.19</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>7714.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>44.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27.178663469</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>209656.21</v>
+      </c>
+      <c r="H14" s="1">
+        <v>132073.99</v>
+      </c>
+      <c r="I14" s="1">
+        <v>62.995505833097</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>341730.2</v>
+      </c>
+      <c r="M14" s="1">
+        <v>341730.2</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>18599.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>22.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>9.9422157105</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>184915.27</v>
+      </c>
+      <c r="H15" s="1">
+        <v>239141.93</v>
+      </c>
+      <c r="I15" s="1">
+        <v>129.32513902178</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>424057.2</v>
+      </c>
+      <c r="M15" s="1">
+        <v>424057.2</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>44549.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>12.482</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.878728142</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>395538.46</v>
+      </c>
+      <c r="H16" s="1">
+        <v>160522.16</v>
+      </c>
+      <c r="I16" s="1">
+        <v>40.583198913198</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>556060.62</v>
+      </c>
+      <c r="M16" s="1">
+        <v>556060.62</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>2032.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>70.55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>88.140226378</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>179100.94</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-35743.34</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-19.957092352502</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>143357.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>143357.6</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...38 lines deleted...]
-      <c r="O17" s="1">
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2442.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.78</v>
+      </c>
+      <c r="D18" s="1">
+        <v>77.4989352989</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>189252.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>59294.36</v>
+      </c>
+      <c r="I18" s="1">
+        <v>31.330836491373</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>248546.76</v>
+      </c>
+      <c r="M18" s="1">
+        <v>248546.76</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>315118.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.364</v>
+      </c>
+      <c r="D19" s="1">
+        <v>11.2819122043</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3555133.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>25867.34</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.72760528401069</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3581000.95</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3581000.95</v>
+      </c>
+      <c r="N19" s="1">
+        <v>5.54</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>58220.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>10.722</v>
+      </c>
+      <c r="D20" s="1">
+        <v>10.7262416695</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>624481.79</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-246.95</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-0.039544788007349</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>624234.84</v>
+      </c>
+      <c r="M20" s="1">
+        <v>624234.84</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>5186.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>527.2</v>
+      </c>
+      <c r="D21" s="1">
+        <v>588.1305572696</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21">
+        <v>11.05</v>
+      </c>
+      <c r="G21" s="1">
+        <v>281490.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-34149.88</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-12.131784395657</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>247341.11</v>
+      </c>
+      <c r="M21" s="1">
+        <v>247341.11</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1935.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>93.82</v>
+      </c>
+      <c r="D22" s="1">
+        <v>134.2302118863</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>259735.46</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-78193.76</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-30.105153913139</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>181541.7</v>
+      </c>
+      <c r="M22" s="1">
+        <v>181541.7</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2108.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>953.2</v>
+      </c>
+      <c r="D23" s="1">
+        <v>902.1558681214</v>
+      </c>
+      <c r="E23" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23">
+        <v>7.47</v>
+      </c>
+      <c r="G23" s="1">
+        <v>254538.72</v>
+      </c>
+      <c r="H23" s="1">
+        <v>14275.45</v>
+      </c>
+      <c r="I23" s="1">
+        <v>5.608360881205</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>268814.17</v>
+      </c>
+      <c r="M23" s="1">
+        <v>268814.17</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>6536.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>38.28</v>
+      </c>
+      <c r="D24" s="1">
+        <v>30.785</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>201210.76</v>
+      </c>
+      <c r="H24" s="1">
+        <v>48987.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>24.346272535326</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>250198.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>250198.08</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3257.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>78.48</v>
+      </c>
+      <c r="D25" s="1">
+        <v>85.5049677617</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>278489.68</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-22880.32</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-8.2158592016767</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>255609.36</v>
+      </c>
+      <c r="M25" s="1">
+        <v>255609.36</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1724.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>185.2</v>
+      </c>
+      <c r="D26" s="1">
+        <v>142.3228074246</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26">
+        <v>0.92</v>
+      </c>
+      <c r="G26" s="1">
+        <v>261557.54</v>
+      </c>
+      <c r="H26" s="1">
+        <v>84869.85</v>
+      </c>
+      <c r="I26" s="1">
+        <v>32.44786978804</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>346427.39</v>
+      </c>
+      <c r="M26" s="1">
+        <v>346427.39</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2634.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>72.3090015186</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>190461.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>4454.09</v>
+      </c>
+      <c r="I27" s="1">
+        <v>2.3385725786327</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>194916.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>194916.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>15737.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="D28" s="1">
+        <v>18.5137923365</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>291351.55</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2300.87</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.7897229309403</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>293652.42</v>
+      </c>
+      <c r="M28" s="1">
+        <v>293652.42</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>13946.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>0.412</v>
+      </c>
+      <c r="D29" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5745.75</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5745.75</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5745.75</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>412.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>259.7</v>
+      </c>
+      <c r="D30" s="1">
+        <v>217.0630097087</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>89429.96</v>
+      </c>
+      <c r="H30" s="1">
+        <v>17566.44</v>
+      </c>
+      <c r="I30" s="1">
+        <v>19.642679030607</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>106996.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>106996.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>9802.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D31" s="1">
+        <v>30.3917680065</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>297900.11</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-45596.63</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-15.306013146487</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>252303.48</v>
+      </c>
+      <c r="M31" s="1">
+        <v>252303.48</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3078.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>85.68</v>
+      </c>
+      <c r="D32" s="1">
+        <v>98.5671994802</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>303389.84</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-39666.8</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-13.07453143454</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>263723.04</v>
+      </c>
+      <c r="M32" s="1">
+        <v>263723.04</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>5083.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>19.055</v>
+      </c>
+      <c r="D33" s="1">
+        <v>17.8275998426</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>90617.69</v>
+      </c>
+      <c r="H33" s="1">
+        <v>6238.88</v>
+      </c>
+      <c r="I33" s="1">
+        <v>6.884836724485</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>96856.57</v>
+      </c>
+      <c r="M33" s="1">
+        <v>96856.57</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>44634.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>4.545</v>
+      </c>
+      <c r="D34" s="1">
+        <v>4.3385457275</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>193646.65</v>
+      </c>
+      <c r="H34" s="1">
+        <v>9214.88</v>
+      </c>
+      <c r="I34" s="1">
+        <v>4.7586054290121</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>202861.53</v>
+      </c>
+      <c r="M34" s="1">
+        <v>202861.53</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>867.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>137.6</v>
+      </c>
+      <c r="D35" s="1">
+        <v>132.9155940023</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>115237.82</v>
+      </c>
+      <c r="H35" s="1">
+        <v>4061.38</v>
+      </c>
+      <c r="I35" s="1">
+        <v>3.5243464341828</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>119299.2</v>
+      </c>
+      <c r="M35" s="1">
+        <v>119299.2</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" s="1">
+        <v>3566.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>39.15</v>
+      </c>
+      <c r="D36" s="1">
+        <v>37.6865002804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>134390.06</v>
+      </c>
+      <c r="H36" s="1">
+        <v>5218.84</v>
+      </c>
+      <c r="I36" s="1">
+        <v>3.8833526824826</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>139608.9</v>
+      </c>
+      <c r="M36" s="1">
+        <v>139608.9</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" s="1">
+        <v>29667.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>10.134</v>
+      </c>
+      <c r="D37" s="1">
+        <v>7.4988987764</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>222469.83</v>
+      </c>
+      <c r="H37" s="1">
+        <v>78175.55</v>
+      </c>
+      <c r="I37" s="1">
+        <v>35.139843456526</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>300645.38</v>
+      </c>
+      <c r="M37" s="1">
+        <v>300645.38</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="1">
+        <v>5351.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>27.38</v>
+      </c>
+      <c r="D38" s="1">
+        <v>26.7814969165</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>143307.79</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3202.59</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.2347633719004</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>146510.38</v>
+      </c>
+      <c r="M38" s="1">
+        <v>146510.38</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1501.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>175.9</v>
+      </c>
+      <c r="D39" s="1">
+        <v>205.2455562958</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>308073.58</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-44047.68</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-14.297779121468</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>264025.9</v>
+      </c>
+      <c r="M39" s="1">
+        <v>264025.9</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" s="1">
+        <v>10570.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>42.47</v>
+      </c>
+      <c r="D40" s="1">
+        <v>35.1768438978</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>371819.24</v>
+      </c>
+      <c r="H40" s="1">
+        <v>77088.66</v>
+      </c>
+      <c r="I40" s="1">
+        <v>20.732832437611</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>448907.9</v>
+      </c>
+      <c r="M40" s="1">
+        <v>448907.9</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="1">
+        <v>39.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>3536.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2845.1707692308</v>
+      </c>
+      <c r="E41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41">
+        <v>0.92</v>
+      </c>
+      <c r="G41" s="1">
+        <v>121115.31</v>
+      </c>
+      <c r="H41" s="1">
+        <v>28511.99</v>
+      </c>
+      <c r="I41" s="1">
+        <v>23.541193925029</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>149627.3</v>
+      </c>
+      <c r="M41" s="1">
+        <v>149627.3</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2191.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>75.66</v>
+      </c>
+      <c r="D42" s="1">
+        <v>68.487065267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>150055.16</v>
+      </c>
+      <c r="H42" s="1">
+        <v>15715.9</v>
+      </c>
+      <c r="I42" s="1">
+        <v>10.473415242768</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>165771.06</v>
+      </c>
+      <c r="M42" s="1">
+        <v>165771.06</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="1">
+        <v>62.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>1640.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>2309.3461290323</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>143179.46</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-41499.46</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-28.984227206891</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>101680.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>101680.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="1">
+        <v>13946.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>21.02</v>
+      </c>
+      <c r="D44" s="1">
+        <v>15.660904919</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>218406.98</v>
+      </c>
+      <c r="H44" s="1">
+        <v>74737.94</v>
+      </c>
+      <c r="I44" s="1">
+        <v>34.219574850584</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>293144.92</v>
+      </c>
+      <c r="M44" s="1">
+        <v>293144.92</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2440.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>51.38</v>
+      </c>
+      <c r="D45" s="1">
+        <v>49.7380081967</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>121360.74</v>
+      </c>
+      <c r="H45" s="1">
+        <v>4006.46</v>
+      </c>
+      <c r="I45" s="1">
+        <v>3.3012817819008</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>125367.2</v>
+      </c>
+      <c r="M45" s="1">
+        <v>125367.2</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" s="1">
+        <v>3085.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>56.44</v>
+      </c>
+      <c r="D46" s="1">
+        <v>48.0144278768</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>148124.51</v>
+      </c>
+      <c r="H46" s="1">
+        <v>25992.89</v>
+      </c>
+      <c r="I46" s="1">
+        <v>17.548000665116</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>174117.4</v>
+      </c>
+      <c r="M46" s="1">
+        <v>174117.4</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.27</v>
       </c>
-      <c r="P17">
-[...419 lines deleted...]
-      <c r="F26" t="s">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2673.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>70.83</v>
+      </c>
+      <c r="D47" s="1">
+        <v>29.8435241302</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>79771.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>109556.85</v>
+      </c>
+      <c r="I47" s="1">
+        <v>137.33792192573</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>189328.59</v>
+      </c>
+      <c r="M47" s="1">
+        <v>189328.59</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" s="1">
+        <v>11424.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>28.35</v>
+      </c>
+      <c r="D48" s="1">
+        <v>15.7521682423</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>179952.77</v>
+      </c>
+      <c r="H48" s="1">
+        <v>143917.63</v>
+      </c>
+      <c r="I48" s="1">
+        <v>79.975223498921</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>323870.4</v>
+      </c>
+      <c r="M48" s="1">
+        <v>323870.4</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" s="1">
+        <v>77021.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>6.226</v>
+      </c>
+      <c r="D49" s="1">
+        <v>5.2607704392</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>405189.8</v>
+      </c>
+      <c r="H49" s="1">
+        <v>74342.95</v>
+      </c>
+      <c r="I49" s="1">
+        <v>18.347685455063</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>479532.75</v>
+      </c>
+      <c r="M49" s="1">
+        <v>479532.75</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1593.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>121.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>117.9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>187814.7</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4938.3</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.6293469041561</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>192753.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>192753.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" s="1">
+        <v>663.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>252.2</v>
+      </c>
+      <c r="D51" s="1">
+        <v>259.3091855204</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>171921.99</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-4713.39</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-2.7415864602312</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>167208.6</v>
+      </c>
+      <c r="M51" s="1">
+        <v>167208.6</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1600.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>84.75</v>
+      </c>
+      <c r="D52" s="1">
+        <v>86.50950625</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>138415.21</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-2815.21</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-2.0338877497639</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>135600.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>135600.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" s="1">
+        <v>48844.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>4.23</v>
+      </c>
+      <c r="D53" s="1">
+        <v>3.5730685448</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>174522.96</v>
+      </c>
+      <c r="H53" s="1">
+        <v>32087.16</v>
+      </c>
+      <c r="I53" s="1">
+        <v>18.385638199123</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>206610.12</v>
+      </c>
+      <c r="M53" s="1">
+        <v>206610.12</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="1">
+        <v>6477.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>24.66</v>
+      </c>
+      <c r="D54" s="1">
+        <v>24.1740064845</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>156575.04</v>
+      </c>
+      <c r="H54" s="1">
+        <v>3147.78</v>
+      </c>
+      <c r="I54" s="1">
+        <v>2.0103970594547</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>159722.82</v>
+      </c>
+      <c r="M54" s="1">
+        <v>159722.82</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2026.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>178.18</v>
+      </c>
+      <c r="D55" s="1">
+        <v>109.1677492596</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>221173.86</v>
+      </c>
+      <c r="H55" s="1">
+        <v>139818.82</v>
+      </c>
+      <c r="I55" s="1">
+        <v>63.216702009903</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>360992.68</v>
+      </c>
+      <c r="M55" s="1">
+        <v>360992.68</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1361.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D56" s="1">
+        <v>122.6609845702</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>166941.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>25980.15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>15.56241823488</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>192921.75</v>
+      </c>
+      <c r="M56" s="1">
+        <v>192921.75</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2381.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>53.93</v>
+      </c>
+      <c r="D57" s="1">
+        <v>52.5189752205</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>125047.68</v>
+      </c>
+      <c r="H57" s="1">
+        <v>3359.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>2.6866951869879</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>128407.33</v>
+      </c>
+      <c r="M57" s="1">
+        <v>128407.33</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" s="1">
+        <v>455.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>574.4</v>
+      </c>
+      <c r="D58" s="1">
+        <v>487.8783076923</v>
+      </c>
+      <c r="E58" t="s">
         <v>30</v>
       </c>
-      <c r="G26">
-[...223 lines deleted...]
-      <c r="O30" s="1">
+      <c r="F58">
+        <v>0.92</v>
+      </c>
+      <c r="G58" s="1">
+        <v>220336.03</v>
+      </c>
+      <c r="H58" s="1">
+        <v>63233.65</v>
+      </c>
+      <c r="I58" s="1">
+        <v>28.69873347541</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>283569.68</v>
+      </c>
+      <c r="M58" s="1">
+        <v>283569.68</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" s="1">
+        <v>748.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>388.35</v>
+      </c>
+      <c r="D59" s="1">
+        <v>396.2191176471</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>296371.9</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-5886.1</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.9860519840106</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>290485.8</v>
+      </c>
+      <c r="M59" s="1">
+        <v>290485.8</v>
+      </c>
+      <c r="N59" s="1">
         <v>0.45</v>
       </c>
-      <c r="P30">
-[...519 lines deleted...]
-      <c r="F41" t="s">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="1">
+        <v>629.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D60" s="1">
+        <v>626.5443561208</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>394096.4</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-82238.2</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-20.867533933322</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>311858.2</v>
+      </c>
+      <c r="M60" s="1">
+        <v>311858.2</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" s="1">
+        <v>2957.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>141.75</v>
+      </c>
+      <c r="D61" s="1">
+        <v>124.1913019953</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>367233.68</v>
+      </c>
+      <c r="H61" s="1">
+        <v>51921.07</v>
+      </c>
+      <c r="I61" s="1">
+        <v>14.138428152886</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>419154.75</v>
+      </c>
+      <c r="M61" s="1">
+        <v>419154.75</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="1">
+        <v>12645.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>15.48</v>
+      </c>
+      <c r="D62" s="1">
+        <v>12.6531103203</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>159998.58</v>
+      </c>
+      <c r="H62" s="1">
+        <v>35746.02</v>
+      </c>
+      <c r="I62" s="1">
+        <v>22.341460780464</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>195744.6</v>
+      </c>
+      <c r="M62" s="1">
+        <v>195744.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" s="1">
+        <v>2154.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>51.28</v>
+      </c>
+      <c r="D63" s="1">
+        <v>52.2038022284</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>112446.99</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1989.87</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.7696071722329</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>110457.12</v>
+      </c>
+      <c r="M63" s="1">
+        <v>110457.12</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>508.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>508.1012820513</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>79263.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-15.8</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-0.019933437458209</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>79248.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>79248.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" s="1">
+        <v>15690.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>10.42</v>
+      </c>
+      <c r="D65" s="1">
+        <v>6.8369094965</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>107271.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>56218.69</v>
+      </c>
+      <c r="I65" s="1">
+        <v>52.408043507707</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>163489.8</v>
+      </c>
+      <c r="M65" s="1">
+        <v>163489.8</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3630.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>126.8</v>
+      </c>
+      <c r="D66" s="1">
+        <v>114.3359035813</v>
+      </c>
+      <c r="E66" t="s">
         <v>30</v>
       </c>
-      <c r="G41">
-[...1231 lines deleted...]
-      <c r="A66" t="s">
+      <c r="F66">
+        <v>0.92</v>
+      </c>
+      <c r="G66" s="1">
+        <v>446663.06</v>
+      </c>
+      <c r="H66" s="1">
+        <v>52749.95</v>
+      </c>
+      <c r="I66" s="1">
+        <v>11.80978565812</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>499413.01</v>
+      </c>
+      <c r="M66" s="1">
+        <v>499413.01</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>159</v>
       </c>
-      <c r="B66" t="s">
-[...45 lines deleted...]
-    <row r="67" spans="1:16">
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>162</v>
       </c>
-      <c r="B67" t="s">
-        <v>163</v>
+      <c r="B67" s="1">
+        <v>4176.0</v>
       </c>
       <c r="C67" s="1">
-        <v>4092.0</v>
+        <v>428.5</v>
       </c>
       <c r="D67" s="1">
-        <v>78.07</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>379.9730962644</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67">
+        <v>7.47</v>
+      </c>
+      <c r="G67" s="1">
+        <v>212422.64</v>
       </c>
       <c r="H67" s="1">
-        <v>341265.03</v>
+        <v>26968.92</v>
       </c>
       <c r="I67" s="1">
-        <v>8046.04</v>
-[...2 lines deleted...]
-        <v>2.3577100765349</v>
+        <v>12.695878367767</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>239391.56</v>
       </c>
       <c r="M67" s="1">
-        <v>349311.07</v>
+        <v>239391.56</v>
       </c>
       <c r="N67" s="1">
-        <v>349311.07</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>164</v>
       </c>
-      <c r="B68" t="s">
-        <v>165</v>
+      <c r="B68" s="1">
+        <v>10505.0</v>
       </c>
       <c r="C68" s="1">
-        <v>27210.0</v>
+        <v>148.95</v>
       </c>
       <c r="D68" s="1">
-        <v>11.905</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>154.5313564969</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68">
+        <v>7.47</v>
+      </c>
+      <c r="G68" s="1">
+        <v>217246.17</v>
       </c>
       <c r="H68" s="1">
-        <v>144550.4</v>
+        <v>-7914.91</v>
       </c>
       <c r="I68" s="1">
-        <v>179384.65</v>
-[...2 lines deleted...]
-        <v>124.09834216993</v>
+        <v>-3.6432909266018</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>209331.26</v>
       </c>
       <c r="M68" s="1">
-        <v>323935.05</v>
+        <v>209331.26</v>
       </c>
       <c r="N68" s="1">
-        <v>323935.05</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>166</v>
       </c>
-      <c r="B69" t="s">
-        <v>167</v>
+      <c r="B69" s="1">
+        <v>1730.0</v>
       </c>
       <c r="C69" s="1">
-        <v>3794.0</v>
+        <v>1078.44</v>
       </c>
       <c r="D69" s="1">
-        <v>116.68</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>1077.6579248555</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1864348.21</v>
       </c>
       <c r="H69" s="1">
-        <v>466842.88</v>
+        <v>1352.99</v>
       </c>
       <c r="I69" s="1">
-        <v>17202.74</v>
-[...2 lines deleted...]
-        <v>3.684910006553</v>
+        <v>0.072571743451294</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>1865701.2</v>
       </c>
       <c r="M69" s="1">
-        <v>484045.62</v>
+        <v>1865701.2</v>
       </c>
       <c r="N69" s="1">
-        <v>484045.62</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>2.89</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>168</v>
       </c>
-      <c r="B70" t="s">
-        <v>169</v>
+      <c r="B70" s="1">
+        <v>1872.0</v>
       </c>
       <c r="C70" s="1">
-        <v>4365.0</v>
+        <v>135.76</v>
       </c>
       <c r="D70" s="1">
-        <v>378.2</v>
-[...8 lines deleted...]
-        <v>7.47</v>
+        <v>113.3271794872</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>212148.48</v>
       </c>
       <c r="H70" s="1">
-        <v>222036.59</v>
+        <v>41994.24</v>
       </c>
       <c r="I70" s="1">
-        <v>-1145.18</v>
-[...2 lines deleted...]
-        <v>-0.51576183907346</v>
+        <v>19.794739985882</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>254142.72</v>
       </c>
       <c r="M70" s="1">
-        <v>220891.41</v>
+        <v>254142.72</v>
       </c>
       <c r="N70" s="1">
-        <v>220891.41</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.39</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>170</v>
       </c>
-      <c r="B71" t="s">
-        <v>171</v>
+      <c r="B71" s="1">
+        <v>2931.0</v>
       </c>
       <c r="C71" s="1">
-        <v>10980.0</v>
+        <v>65.88</v>
       </c>
       <c r="D71" s="1">
-        <v>162.55</v>
-[...8 lines deleted...]
-        <v>7.47</v>
+        <v>78.5086045718</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>230108.72</v>
       </c>
       <c r="H71" s="1">
-        <v>227069.3</v>
+        <v>-37014.44</v>
       </c>
       <c r="I71" s="1">
-        <v>11746.12</v>
-[...2 lines deleted...]
-        <v>5.1729229799009</v>
+        <v>-16.08563117469</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>193094.28</v>
       </c>
       <c r="M71" s="1">
-        <v>238815.42</v>
+        <v>193094.28</v>
       </c>
       <c r="N71" s="1">
-        <v>238815.42</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>172</v>
       </c>
-      <c r="B72" t="s">
-        <v>173</v>
+      <c r="B72" s="1">
+        <v>3216.0</v>
       </c>
       <c r="C72" s="1">
-        <v>980.0</v>
+        <v>39.305</v>
       </c>
       <c r="D72" s="1">
-        <v>1074.87</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>45.455</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>146183.28</v>
       </c>
       <c r="H72" s="1">
-        <v>1052168.84</v>
+        <v>-19778.4</v>
       </c>
       <c r="I72" s="1">
-        <v>1203.76</v>
-[...2 lines deleted...]
-        <v>0.11440749376307</v>
+        <v>-13.529864701353</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>126404.88</v>
       </c>
       <c r="M72" s="1">
-        <v>1053372.6</v>
+        <v>126404.88</v>
       </c>
       <c r="N72" s="1">
-        <v>1053372.6</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>174</v>
       </c>
-      <c r="B73" t="s">
-        <v>175</v>
+      <c r="B73" s="1">
+        <v>1076.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1872.0</v>
+        <v>133.8</v>
       </c>
       <c r="D73" s="1">
-        <v>133.81</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>93.69</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>100810.44</v>
       </c>
       <c r="H73" s="1">
-        <v>212148.48</v>
+        <v>43158.36</v>
       </c>
       <c r="I73" s="1">
-        <v>38343.84</v>
-[...2 lines deleted...]
-        <v>18.074058319909</v>
+        <v>42.811399295549</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>143968.8</v>
       </c>
       <c r="M73" s="1">
-        <v>250492.32</v>
+        <v>143968.8</v>
       </c>
       <c r="N73" s="1">
-        <v>250492.32</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.22</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>176</v>
       </c>
-      <c r="B74" t="s">
-        <v>177</v>
+      <c r="B74" s="1">
+        <v>2600.0</v>
       </c>
       <c r="C74" s="1">
-        <v>9382.0</v>
+        <v>88.14</v>
       </c>
       <c r="D74" s="1">
-        <v>18.22</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0376615385</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>260097.92</v>
       </c>
       <c r="H74" s="1">
-        <v>166084.86</v>
+        <v>-30933.92</v>
       </c>
       <c r="I74" s="1">
-        <v>4855.18</v>
-[...2 lines deleted...]
-        <v>2.9233128173152</v>
+        <v>-11.893182383004</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" s="1">
+        <v>229164.0</v>
       </c>
       <c r="M74" s="1">
-        <v>170940.04</v>
+        <v>229164.0</v>
       </c>
       <c r="N74" s="1">
-        <v>170940.04</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>178</v>
       </c>
-      <c r="B75" t="s">
-        <v>179</v>
+      <c r="B75" s="1">
+        <v>5146.0</v>
       </c>
       <c r="C75" s="1">
-        <v>3064.0</v>
+        <v>26.33</v>
       </c>
       <c r="D75" s="1">
-        <v>61.76</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>30.6092421298</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>157515.16</v>
       </c>
       <c r="H75" s="1">
-        <v>240550.37</v>
+        <v>-22020.98</v>
       </c>
       <c r="I75" s="1">
-        <v>-51317.73</v>
-[...2 lines deleted...]
-        <v>-21.333465419322</v>
+        <v>-13.980228950661</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" s="1">
+        <v>135494.18</v>
       </c>
       <c r="M75" s="1">
-        <v>189232.64</v>
+        <v>135494.18</v>
       </c>
       <c r="N75" s="1">
-        <v>189232.64</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>180</v>
       </c>
-      <c r="B76" t="s">
-        <v>181</v>
+      <c r="B76" s="1">
+        <v>2100.0</v>
       </c>
       <c r="C76" s="1">
-        <v>3362.0</v>
+        <v>48.255</v>
       </c>
       <c r="D76" s="1">
-        <v>39.095</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>52.35</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>109935.0</v>
       </c>
       <c r="H76" s="1">
-        <v>152819.71</v>
+        <v>-8599.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-21382.32</v>
-[...2 lines deleted...]
-        <v>-13.991860081399</v>
+        <v>-7.8223495702006</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" s="1">
+        <v>101335.5</v>
       </c>
       <c r="M76" s="1">
-        <v>131437.39</v>
+        <v>101335.5</v>
       </c>
       <c r="N76" s="1">
-        <v>131437.39</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>182</v>
       </c>
-      <c r="B77" t="s">
-        <v>183</v>
+      <c r="B77" s="1">
+        <v>1964.0</v>
       </c>
       <c r="C77" s="1">
-        <v>1124.0</v>
+        <v>339.5</v>
       </c>
       <c r="D77" s="1">
-        <v>153.15</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>344.6538594705</v>
+      </c>
+      <c r="E77" t="s">
+        <v>30</v>
+      </c>
+      <c r="F77">
+        <v>0.92</v>
+      </c>
+      <c r="G77" s="1">
+        <v>730130.07</v>
       </c>
       <c r="H77" s="1">
-        <v>105307.56</v>
+        <v>-6668.89</v>
       </c>
       <c r="I77" s="1">
-        <v>66833.04</v>
-[...2 lines deleted...]
-        <v>63.464617355107</v>
+        <v>-0.91338383036327</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" s="1">
+        <v>723461.18</v>
       </c>
       <c r="M77" s="1">
-        <v>172140.6</v>
+        <v>723461.18</v>
       </c>
       <c r="N77" s="1">
-        <v>172140.6</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>1.12</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>184</v>
       </c>
-      <c r="B78" t="s">
-        <v>185</v>
+      <c r="B78" s="1">
+        <v>2717.0</v>
       </c>
       <c r="C78" s="1">
-        <v>2282.0</v>
+        <v>600.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.1</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>610.931722488</v>
+      </c>
+      <c r="E78" t="s">
+        <v>53</v>
+      </c>
+      <c r="F78">
+        <v>11.05</v>
+      </c>
+      <c r="G78" s="1">
+        <v>151561.5</v>
       </c>
       <c r="H78" s="1">
-        <v>234068.18</v>
+        <v>-4082.8</v>
       </c>
       <c r="I78" s="1">
-        <v>-58125.98</v>
-[...2 lines deleted...]
-        <v>-24.832926884808</v>
+        <v>-2.6938239592509</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" s="1">
+        <v>147478.7</v>
       </c>
       <c r="M78" s="1">
-        <v>175942.2</v>
+        <v>147478.7</v>
       </c>
       <c r="N78" s="1">
-        <v>175942.2</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>186</v>
       </c>
-      <c r="B79" t="s">
-        <v>187</v>
+      <c r="B79" s="1">
+        <v>1071.0</v>
       </c>
       <c r="C79" s="1">
-        <v>3347.0</v>
+        <v>347.2</v>
       </c>
       <c r="D79" s="1">
-        <v>28.39</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>269.5989449113</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>288740.47</v>
       </c>
       <c r="H79" s="1">
-        <v>106668.89</v>
+        <v>83110.73</v>
       </c>
       <c r="I79" s="1">
-        <v>-11647.56</v>
-[...2 lines deleted...]
-        <v>-10.919359899592</v>
+        <v>28.783886789406</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" s="1">
+        <v>371851.2</v>
       </c>
       <c r="M79" s="1">
-        <v>95021.33</v>
+        <v>371851.2</v>
       </c>
       <c r="N79" s="1">
-        <v>95021.33</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>0.58</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>188</v>
       </c>
-      <c r="B80" t="s">
-        <v>189</v>
+      <c r="B80" s="1">
+        <v>3538.0</v>
       </c>
       <c r="C80" s="1">
-        <v>2195.0</v>
+        <v>75.78</v>
       </c>
       <c r="D80" s="1">
-        <v>43.9</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.4893414358</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>344917.29</v>
       </c>
       <c r="H80" s="1">
-        <v>114908.25</v>
+        <v>-76807.65</v>
       </c>
       <c r="I80" s="1">
-        <v>-18547.75</v>
-[...2 lines deleted...]
-        <v>-16.141356255969</v>
+        <v>-22.268425569504</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" s="1">
+        <v>268109.64</v>
       </c>
       <c r="M80" s="1">
-        <v>96360.5</v>
+        <v>268109.64</v>
       </c>
       <c r="N80" s="1">
-        <v>96360.5</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>190</v>
       </c>
-      <c r="B81" t="s">
-        <v>191</v>
+      <c r="B81" s="1">
+        <v>3465.0</v>
       </c>
       <c r="C81" s="1">
-        <v>2053.0</v>
+        <v>143.9</v>
       </c>
       <c r="D81" s="1">
-        <v>322.8</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>148.4622193362</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>514421.59</v>
       </c>
       <c r="H81" s="1">
-        <v>763216.41</v>
+        <v>-15808.09</v>
       </c>
       <c r="I81" s="1">
-        <v>-38588.56</v>
-[...2 lines deleted...]
-        <v>-5.0560443269295</v>
+        <v>-3.0729833870309</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" s="1">
+        <v>498613.5</v>
       </c>
       <c r="M81" s="1">
-        <v>724627.85</v>
+        <v>498613.5</v>
       </c>
       <c r="N81" s="1">
-        <v>724627.85</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.77</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>192</v>
       </c>
-      <c r="B82" t="s">
-        <v>193</v>
+      <c r="B82" s="1">
+        <v>8559.0</v>
       </c>
       <c r="C82" s="1">
-        <v>2009.0</v>
+        <v>31.46</v>
       </c>
       <c r="D82" s="1">
-        <v>482.75</v>
-[...8 lines deleted...]
-        <v>10.97</v>
+        <v>32.7019710247</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>279896.17</v>
       </c>
       <c r="H82" s="1">
-        <v>119006.69</v>
+        <v>-10630.03</v>
       </c>
       <c r="I82" s="1">
-        <v>-30561.59</v>
-[...2 lines deleted...]
-        <v>-25.68056468086</v>
+        <v>-3.7978476089901</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" s="1">
+        <v>269266.14</v>
       </c>
       <c r="M82" s="1">
-        <v>88445.1</v>
+        <v>269266.14</v>
       </c>
       <c r="N82" s="1">
-        <v>88445.1</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.42</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>194</v>
       </c>
-      <c r="B83" t="s">
-        <v>195</v>
+      <c r="B83" s="1">
+        <v>1712.0</v>
       </c>
       <c r="C83" s="1">
-        <v>915.0</v>
+        <v>268.0</v>
       </c>
       <c r="D83" s="1">
-        <v>271.4</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>111.439953271</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>190785.2</v>
       </c>
       <c r="H83" s="1">
-        <v>238343.48</v>
+        <v>268030.8</v>
       </c>
       <c r="I83" s="1">
-        <v>9987.52</v>
-[...2 lines deleted...]
-        <v>4.190389432931</v>
+        <v>140.48825590245</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
-      <c r="L83">
-        <v>0.0</v>
+      <c r="L83" s="1">
+        <v>458816.0</v>
       </c>
       <c r="M83" s="1">
-        <v>248331.0</v>
+        <v>458816.0</v>
       </c>
       <c r="N83" s="1">
-        <v>248331.0</v>
-[...8 lines deleted...]
-    <row r="84" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>196</v>
       </c>
-      <c r="B84" t="s">
-        <v>197</v>
+      <c r="B84" s="1">
+        <v>2260.0</v>
       </c>
       <c r="C84" s="1">
-        <v>26212.0</v>
+        <v>95.16</v>
       </c>
       <c r="D84" s="1">
-        <v>4.655</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>93.9310884956</v>
+      </c>
+      <c r="E84" t="s">
+        <v>30</v>
+      </c>
+      <c r="F84">
+        <v>0.92</v>
+      </c>
+      <c r="G84" s="1">
+        <v>231863.58</v>
       </c>
       <c r="H84" s="1">
-        <v>67448.72</v>
+        <v>1480.53</v>
       </c>
       <c r="I84" s="1">
-        <v>54568.14</v>
-[...2 lines deleted...]
-        <v>80.903151312582</v>
+        <v>0.63853495231981</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" s="1">
+        <v>233344.11</v>
       </c>
       <c r="M84" s="1">
-        <v>122016.86</v>
+        <v>233344.11</v>
       </c>
       <c r="N84" s="1">
-        <v>122016.86</v>
-[...8 lines deleted...]
-    <row r="85" spans="1:16">
+        <v>0.36</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>198</v>
       </c>
-      <c r="B85" t="s">
-        <v>199</v>
+      <c r="B85" s="1">
+        <v>2088.0</v>
       </c>
       <c r="C85" s="1">
-        <v>4332.0</v>
+        <v>155.3</v>
       </c>
       <c r="D85" s="1">
-        <v>73.96</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>117.8749185824</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>246122.83</v>
       </c>
       <c r="H85" s="1">
-        <v>422323.82</v>
+        <v>78143.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-101929.1</v>
-[...2 lines deleted...]
-        <v>-24.135295044452</v>
+        <v>31.74982588978</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" s="1">
+        <v>324266.4</v>
       </c>
       <c r="M85" s="1">
-        <v>320394.72</v>
+        <v>324266.4</v>
       </c>
       <c r="N85" s="1">
-        <v>320394.72</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:16">
+        <v>0.5</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>200</v>
       </c>
-      <c r="B86" t="s">
-        <v>201</v>
+      <c r="B86" s="1">
+        <v>5856.0</v>
       </c>
       <c r="C86" s="1">
-        <v>2999.0</v>
+        <v>35.25</v>
       </c>
       <c r="D86" s="1">
-        <v>144.06</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>47.7027817623</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>279347.49</v>
       </c>
       <c r="H86" s="1">
-        <v>438529.43</v>
+        <v>-72923.49</v>
       </c>
       <c r="I86" s="1">
-        <v>-6493.49</v>
-[...2 lines deleted...]
-        <v>-1.4807421248786</v>
+        <v>-26.104938333257</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" s="1">
+        <v>206424.0</v>
       </c>
       <c r="M86" s="1">
-        <v>432035.94</v>
+        <v>206424.0</v>
       </c>
       <c r="N86" s="1">
-        <v>432035.94</v>
-[...8 lines deleted...]
-    <row r="87" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>202</v>
       </c>
-      <c r="B87" t="s">
-        <v>203</v>
+      <c r="B87" s="1">
+        <v>1859.0</v>
       </c>
       <c r="C87" s="1">
-        <v>2755.0</v>
+        <v>269.6</v>
       </c>
       <c r="D87" s="1">
-        <v>35.82</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>199.4522485207</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>370781.73</v>
       </c>
       <c r="H87" s="1">
-        <v>98844.37</v>
+        <v>130404.67</v>
       </c>
       <c r="I87" s="1">
-        <v>-160.27</v>
-[...2 lines deleted...]
-        <v>-0.16214378219012</v>
+        <v>35.170198380594</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" s="1">
+        <v>501186.4</v>
       </c>
       <c r="M87" s="1">
-        <v>98684.1</v>
+        <v>501186.4</v>
       </c>
       <c r="N87" s="1">
-        <v>98684.1</v>
-[...8 lines deleted...]
-    <row r="88" spans="1:16">
+        <v>0.78</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>204</v>
       </c>
-      <c r="B88" t="s">
-        <v>205</v>
+      <c r="B88" s="1">
+        <v>1023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>1948.0</v>
+        <v>170.95</v>
       </c>
       <c r="D88" s="1">
-        <v>263.75</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>155.475826002</v>
+      </c>
+      <c r="E88" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>172629.36</v>
       </c>
       <c r="H88" s="1">
-        <v>217085.03</v>
+        <v>17119.3</v>
       </c>
       <c r="I88" s="1">
-        <v>296699.97</v>
-[...2 lines deleted...]
-        <v>136.67454176826</v>
+        <v>9.9167951500255</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" s="1">
+        <v>189748.66</v>
       </c>
       <c r="M88" s="1">
-        <v>513785.0</v>
+        <v>189748.66</v>
       </c>
       <c r="N88" s="1">
-        <v>513785.0</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.29</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>206</v>
       </c>
-      <c r="B89" t="s">
-        <v>207</v>
+      <c r="B89" s="1">
+        <v>4428.0</v>
       </c>
       <c r="C89" s="1">
-        <v>2362.0</v>
+        <v>75.68</v>
       </c>
       <c r="D89" s="1">
-        <v>85.72</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>40.8524141825</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>180894.49</v>
       </c>
       <c r="H89" s="1">
-        <v>242328.22</v>
+        <v>154216.55</v>
       </c>
       <c r="I89" s="1">
-        <v>-20939.95</v>
-[...2 lines deleted...]
-        <v>-8.6411520705265</v>
+        <v>85.252209727339</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" s="1">
+        <v>335111.04</v>
       </c>
       <c r="M89" s="1">
-        <v>221388.27</v>
+        <v>335111.04</v>
       </c>
       <c r="N89" s="1">
-        <v>221388.27</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>0.52</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>208</v>
       </c>
-      <c r="B90" t="s">
-        <v>209</v>
+      <c r="B90" s="1">
+        <v>16220.0</v>
       </c>
       <c r="C90" s="1">
-        <v>1800.0</v>
+        <v>93.72</v>
       </c>
       <c r="D90" s="1">
-        <v>169.54</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>70.1507996301</v>
+      </c>
+      <c r="E90" t="s">
+        <v>53</v>
+      </c>
+      <c r="F90">
+        <v>11.05</v>
+      </c>
+      <c r="G90" s="1">
+        <v>105122.52</v>
       </c>
       <c r="H90" s="1">
-        <v>199277.29</v>
+        <v>32399.27</v>
       </c>
       <c r="I90" s="1">
-        <v>105894.71</v>
-[...2 lines deleted...]
-        <v>53.139376795018</v>
+        <v>30.820484516543</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" s="1">
+        <v>137521.79</v>
       </c>
       <c r="M90" s="1">
-        <v>305172.0</v>
+        <v>137521.79</v>
       </c>
       <c r="N90" s="1">
-        <v>305172.0</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>210</v>
       </c>
-      <c r="B91" t="s">
-        <v>211</v>
+      <c r="B91" s="1">
+        <v>3593.0</v>
       </c>
       <c r="C91" s="1">
-        <v>6121.0</v>
+        <v>58.3</v>
       </c>
       <c r="D91" s="1">
-        <v>33.4</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>24.1150347899</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>86645.32</v>
       </c>
       <c r="H91" s="1">
-        <v>291988.73</v>
+        <v>122826.58</v>
       </c>
       <c r="I91" s="1">
-        <v>-87547.33</v>
-[...2 lines deleted...]
-        <v>-29.983119553964</v>
+        <v>141.75789298256</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>209471.9</v>
       </c>
       <c r="M91" s="1">
-        <v>204441.4</v>
+        <v>209471.9</v>
       </c>
       <c r="N91" s="1">
-        <v>204441.4</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>212</v>
       </c>
-      <c r="B92" t="s">
-        <v>213</v>
+      <c r="B92" s="1">
+        <v>1180.0</v>
       </c>
       <c r="C92" s="1">
-        <v>1943.0</v>
+        <v>132.85</v>
       </c>
       <c r="D92" s="1">
-        <v>259.6</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>121.2768135593</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92">
+        <v>0.92</v>
+      </c>
+      <c r="G92" s="1">
+        <v>155532.92</v>
       </c>
       <c r="H92" s="1">
-        <v>387535.72</v>
+        <v>14556.59</v>
       </c>
       <c r="I92" s="1">
-        <v>116867.08</v>
-[...2 lines deleted...]
-        <v>30.156466609065</v>
+        <v>9.3591697500439</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" s="1">
+        <v>170089.51</v>
       </c>
       <c r="M92" s="1">
-        <v>504402.8</v>
+        <v>170089.51</v>
       </c>
       <c r="N92" s="1">
-        <v>504402.8</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.26</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>214</v>
       </c>
-      <c r="B93" t="s">
-        <v>215</v>
+      <c r="B93" s="1">
+        <v>8288.0</v>
       </c>
       <c r="C93" s="1">
-        <v>625.0</v>
+        <v>34.6</v>
       </c>
       <c r="D93" s="1">
-        <v>138.5</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>30.3729017857</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>251730.61</v>
       </c>
       <c r="H93" s="1">
-        <v>96380.54</v>
+        <v>35034.19</v>
       </c>
       <c r="I93" s="1">
-        <v>-1730.17</v>
-[...2 lines deleted...]
-        <v>-1.7951445385137</v>
+        <v>13.917334089803</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" s="1">
+        <v>286764.8</v>
       </c>
       <c r="M93" s="1">
-        <v>94650.37</v>
+        <v>286764.8</v>
       </c>
       <c r="N93" s="1">
-        <v>94650.37</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>216</v>
       </c>
-      <c r="B94" t="s">
-        <v>217</v>
+      <c r="B94" s="1">
+        <v>1307.0</v>
       </c>
       <c r="C94" s="1">
-        <v>4629.0</v>
+        <v>237.6</v>
       </c>
       <c r="D94" s="1">
-        <v>66.51</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>246.4882325937</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>322160.12</v>
       </c>
       <c r="H94" s="1">
-        <v>189105.82</v>
+        <v>-11616.92</v>
       </c>
       <c r="I94" s="1">
-        <v>118768.97</v>
-[...2 lines deleted...]
-        <v>62.805560399992</v>
+        <v>-3.605946012188</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" s="1">
+        <v>310543.2</v>
       </c>
       <c r="M94" s="1">
-        <v>307874.79</v>
+        <v>310543.2</v>
       </c>
       <c r="N94" s="1">
-        <v>307874.79</v>
-[...8 lines deleted...]
-    <row r="95" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>218</v>
       </c>
-      <c r="B95" t="s">
-        <v>219</v>
+      <c r="B95" s="1">
+        <v>822.0</v>
       </c>
       <c r="C95" s="1">
-        <v>339.0</v>
+        <v>253.8</v>
       </c>
       <c r="D95" s="1">
-        <v>436.94</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>259.1050364964</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>212984.34</v>
       </c>
       <c r="H95" s="1">
-        <v>155168.72</v>
+        <v>-4360.74</v>
       </c>
       <c r="I95" s="1">
-        <v>-27806.16</v>
-[...2 lines deleted...]
-        <v>-17.919951907833</v>
+        <v>-2.0474463052072</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" s="1">
+        <v>208623.6</v>
       </c>
       <c r="M95" s="1">
-        <v>127362.56</v>
+        <v>208623.6</v>
       </c>
       <c r="N95" s="1">
-        <v>127362.56</v>
-[...8 lines deleted...]
-    <row r="96" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>220</v>
       </c>
-      <c r="B96" t="s">
-        <v>221</v>
+      <c r="B96" s="1">
+        <v>5395.0</v>
       </c>
       <c r="C96" s="1">
-        <v>16954.0</v>
+        <v>20.36</v>
       </c>
       <c r="D96" s="1">
-        <v>84.2</v>
-[...8 lines deleted...]
-        <v>10.97</v>
+        <v>20.9781779425</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>113177.27</v>
       </c>
       <c r="H96" s="1">
-        <v>109879.6</v>
+        <v>-3335.07</v>
       </c>
       <c r="I96" s="1">
-        <v>20303.87</v>
-[...2 lines deleted...]
-        <v>18.478288963556</v>
+        <v>-2.946766607818</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" s="1">
+        <v>109842.2</v>
       </c>
       <c r="M96" s="1">
-        <v>130183.47</v>
+        <v>109842.2</v>
       </c>
       <c r="N96" s="1">
-        <v>130183.47</v>
-[...8 lines deleted...]
-    <row r="97" spans="1:16">
+        <v>0.17</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>222</v>
       </c>
-      <c r="B97" t="s">
-        <v>223</v>
+      <c r="B97" s="1">
+        <v>3483.0</v>
       </c>
       <c r="C97" s="1">
-        <v>6332.0</v>
+        <v>82.21</v>
       </c>
       <c r="D97" s="1">
-        <v>52.83</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>66.8485213896</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>232833.4</v>
       </c>
       <c r="H97" s="1">
-        <v>152696.4</v>
+        <v>53504.03</v>
       </c>
       <c r="I97" s="1">
-        <v>181823.16</v>
-[...2 lines deleted...]
-        <v>119.07494872178</v>
+        <v>22.979533864128</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" s="1">
+        <v>286337.43</v>
       </c>
       <c r="M97" s="1">
-        <v>334519.56</v>
+        <v>286337.43</v>
       </c>
       <c r="N97" s="1">
-        <v>334519.56</v>
-[...8 lines deleted...]
-    <row r="98" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>224</v>
       </c>
-      <c r="B98" t="s">
-        <v>225</v>
+      <c r="B98" s="1">
+        <v>7085.0</v>
       </c>
       <c r="C98" s="1">
-        <v>8663.0</v>
+        <v>55.04</v>
       </c>
       <c r="D98" s="1">
-        <v>37.08</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>47.1106182075</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>386904.26</v>
       </c>
       <c r="H98" s="1">
-        <v>263120.45</v>
+        <v>3054.14</v>
       </c>
       <c r="I98" s="1">
-        <v>58103.59</v>
-[...2 lines deleted...]
-        <v>22.082506319824</v>
+        <v>0.78937874708332</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" s="1">
+        <v>389958.4</v>
       </c>
       <c r="M98" s="1">
-        <v>321224.04</v>
+        <v>389958.4</v>
       </c>
       <c r="N98" s="1">
-        <v>321224.04</v>
-[...8 lines deleted...]
-    <row r="99" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>226</v>
       </c>
-      <c r="B99" t="s">
-        <v>227</v>
+      <c r="B99" s="1">
+        <v>8316.0</v>
       </c>
       <c r="C99" s="1">
-        <v>1005.0</v>
+        <v>37.01</v>
       </c>
       <c r="D99" s="1">
-        <v>219.4</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>28.5248376623</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>237212.55</v>
       </c>
       <c r="H99" s="1">
-        <v>252008.52</v>
+        <v>70562.61</v>
       </c>
       <c r="I99" s="1">
-        <v>-31511.52</v>
-[...2 lines deleted...]
-        <v>-12.504148669259</v>
+        <v>29.746575381446</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" s="1">
+        <v>307775.16</v>
       </c>
       <c r="M99" s="1">
-        <v>220497.0</v>
+        <v>307775.16</v>
       </c>
       <c r="N99" s="1">
-        <v>220497.0</v>
-[...8 lines deleted...]
-    <row r="100" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>228</v>
       </c>
-      <c r="B100" t="s">
-        <v>229</v>
+      <c r="B100" s="1">
+        <v>4753.0</v>
       </c>
       <c r="C100" s="1">
-        <v>859.0</v>
+        <v>180.0</v>
       </c>
       <c r="D100" s="1">
-        <v>237.0</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>192.451954555</v>
+      </c>
+      <c r="E100" t="s">
+        <v>74</v>
+      </c>
+      <c r="F100">
+        <v>7.47</v>
+      </c>
+      <c r="G100" s="1">
+        <v>122477.76</v>
       </c>
       <c r="H100" s="1">
-        <v>222571.23</v>
+        <v>-8021.95</v>
       </c>
       <c r="I100" s="1">
-        <v>-18988.23</v>
-[...2 lines deleted...]
-        <v>-8.531304787236</v>
+        <v>-6.5497197205436</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" s="1">
+        <v>114455.81</v>
       </c>
       <c r="M100" s="1">
-        <v>203583.0</v>
+        <v>114455.81</v>
       </c>
       <c r="N100" s="1">
-        <v>203583.0</v>
-[...8 lines deleted...]
-    <row r="101" spans="1:16">
+        <v>0.18</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>230</v>
       </c>
-      <c r="B101" t="s">
-        <v>231</v>
+      <c r="B101" s="1">
+        <v>8580.0</v>
       </c>
       <c r="C101" s="1">
-        <v>5640.0</v>
+        <v>22.38</v>
       </c>
       <c r="D101" s="1">
-        <v>24.08</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>25.7960699301</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>221330.28</v>
       </c>
       <c r="H101" s="1">
-        <v>118316.92</v>
+        <v>-29309.88</v>
       </c>
       <c r="I101" s="1">
-        <v>17494.28</v>
-[...2 lines deleted...]
-        <v>14.785949465216</v>
+        <v>-13.242598346688</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" s="1">
+        <v>192020.4</v>
       </c>
       <c r="M101" s="1">
-        <v>135811.2</v>
+        <v>192020.4</v>
       </c>
       <c r="N101" s="1">
-        <v>135811.2</v>
-[...8 lines deleted...]
-    <row r="102" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>232</v>
       </c>
-      <c r="B102" t="s">
-        <v>233</v>
+      <c r="B102" s="1">
+        <v>2191.0</v>
       </c>
       <c r="C102" s="1">
-        <v>3640.0</v>
+        <v>60.18</v>
       </c>
       <c r="D102" s="1">
-        <v>71.26</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>112.9185394797</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>247404.52</v>
       </c>
       <c r="H102" s="1">
-        <v>243328.62</v>
+        <v>-115550.14</v>
       </c>
       <c r="I102" s="1">
-        <v>16057.78</v>
-[...2 lines deleted...]
-        <v>6.5992154971331</v>
+        <v>-46.70494298164</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" s="1">
+        <v>131854.38</v>
       </c>
       <c r="M102" s="1">
-        <v>259386.4</v>
+        <v>131854.38</v>
       </c>
       <c r="N102" s="1">
-        <v>259386.4</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>0.2</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>234</v>
       </c>
-      <c r="B103" t="s">
-        <v>235</v>
+      <c r="B103" s="1">
+        <v>391.0</v>
       </c>
       <c r="C103" s="1">
-        <v>2924.0</v>
+        <v>613.4</v>
       </c>
       <c r="D103" s="1">
-        <v>48.315</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>465.3274168798</v>
+      </c>
+      <c r="E103" t="s">
+        <v>30</v>
+      </c>
+      <c r="F103">
+        <v>0.92</v>
+      </c>
+      <c r="G103" s="1">
+        <v>184123.14</v>
       </c>
       <c r="H103" s="1">
-        <v>166606.14</v>
+        <v>76105.15</v>
       </c>
       <c r="I103" s="1">
-        <v>-25333.08</v>
-[...2 lines deleted...]
-        <v>-15.205369982163</v>
+        <v>41.3338323472</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" s="1">
+        <v>260228.29</v>
       </c>
       <c r="M103" s="1">
-        <v>141273.06</v>
+        <v>260228.29</v>
       </c>
       <c r="N103" s="1">
-        <v>141273.06</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>236</v>
       </c>
-      <c r="B104" t="s">
-        <v>237</v>
+      <c r="B104" s="1">
+        <v>113.0</v>
       </c>
       <c r="C104" s="1">
-        <v>8692.0</v>
+        <v>278.2</v>
       </c>
       <c r="D104" s="1">
-        <v>33.62</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>276.049557522</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>0.0</v>
       </c>
       <c r="H104" s="1">
-        <v>247937.89</v>
+        <v>24300.0</v>
       </c>
       <c r="I104" s="1">
-        <v>44287.15</v>
-[...2 lines deleted...]
-        <v>17.862195245753</v>
+        <v>0</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" s="1">
+        <v>24300.0</v>
       </c>
       <c r="M104" s="1">
-        <v>292225.04</v>
+        <v>24300.0</v>
       </c>
       <c r="N104" s="1">
-        <v>292225.04</v>
-[...8 lines deleted...]
-    <row r="105" spans="1:16">
+        <v>0.04</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>238</v>
       </c>
-      <c r="B105" t="s">
-        <v>239</v>
+      <c r="B105" s="1">
+        <v>22.0</v>
       </c>
       <c r="C105" s="1">
-        <v>8163.0</v>
+        <v>114.86</v>
       </c>
       <c r="D105" s="1">
-        <v>190.9</v>
-[...8 lines deleted...]
-        <v>7.47</v>
+        <v>115.32</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>0.0</v>
       </c>
       <c r="H105" s="1">
-        <v>210348.4</v>
+        <v>2760.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-1837.49</v>
-[...2 lines deleted...]
-        <v>-0.87354598371083</v>
+        <v>0</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" s="1">
+        <v>2760.0</v>
       </c>
       <c r="M105" s="1">
-        <v>208510.91</v>
+        <v>2760.0</v>
       </c>
       <c r="N105" s="1">
-        <v>208510.91</v>
-[...8 lines deleted...]
-    <row r="106" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>240</v>
       </c>
-      <c r="B106" t="s">
-        <v>241</v>
+      <c r="B106" s="1">
+        <v>50.0</v>
       </c>
       <c r="C106" s="1">
-        <v>7788.0</v>
+        <v>105.865</v>
       </c>
       <c r="D106" s="1">
-        <v>21.64</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>105.7818</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>0.0</v>
       </c>
       <c r="H106" s="1">
-        <v>206748.85</v>
+        <v>4160.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-38216.53</v>
-[...2 lines deleted...]
-        <v>-18.484518777251</v>
+        <v>0</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" s="1">
+        <v>4160.0</v>
       </c>
       <c r="M106" s="1">
-        <v>168532.32</v>
+        <v>4160.0</v>
       </c>
       <c r="N106" s="1">
-        <v>168532.32</v>
-[...8 lines deleted...]
-    <row r="107" spans="1:16">
+        <v>0.01</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>242</v>
       </c>
-      <c r="B107" t="s">
-        <v>243</v>
+      <c r="B107" s="1">
+        <v>-3.0</v>
       </c>
       <c r="C107" s="1">
-        <v>2290.0</v>
+        <v>6357.0</v>
       </c>
       <c r="D107" s="1">
-        <v>61.22</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>6288.0</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>0.0</v>
       </c>
       <c r="H107" s="1">
-        <v>258583.46</v>
+        <v>-2070.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-118389.66</v>
-[...2 lines deleted...]
-        <v>-45.783926009807</v>
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" s="1">
+        <v>-2070.0</v>
       </c>
       <c r="M107" s="1">
-        <v>140193.8</v>
+        <v>-2070.0</v>
       </c>
       <c r="N107" s="1">
-        <v>140193.8</v>
-[...8 lines deleted...]
-    <row r="108" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>244</v>
       </c>
-      <c r="B108" t="s">
-        <v>245</v>
+      <c r="B108" s="1">
+        <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>339.0</v>
+        <v>99.579</v>
       </c>
       <c r="D108" s="1">
-        <v>565.6</v>
-[...8 lines deleted...]
-        <v>0.91</v>
+        <v>99.331</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>99331.0</v>
       </c>
       <c r="H108" s="1">
-        <v>146288.14</v>
+        <v>248.0</v>
       </c>
       <c r="I108" s="1">
-        <v>63365.13</v>
-[...2 lines deleted...]
-        <v>43.315288580469</v>
+        <v>0.24967029426866</v>
+      </c>
+      <c r="J108">
+        <v>0.31</v>
       </c>
       <c r="K108">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>307.88</v>
+      </c>
+      <c r="L108" s="1">
+        <v>99579.0</v>
       </c>
       <c r="M108" s="1">
-        <v>209653.27</v>
+        <v>99886.88</v>
       </c>
       <c r="N108" s="1">
-        <v>209653.27</v>
-[...8 lines deleted...]
-    <row r="109" spans="1:16">
+        <v>0.15</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>246</v>
       </c>
-      <c r="B109" t="s">
-        <v>247</v>
+      <c r="B109" s="1">
+        <v>200000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>126.0</v>
+        <v>100.804</v>
       </c>
       <c r="D109" s="1">
-        <v>255.5</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.847</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>199694.0</v>
       </c>
       <c r="H109" s="1">
-        <v>0.0</v>
+        <v>1914.0</v>
       </c>
       <c r="I109" s="1">
-        <v>65690.0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0.95846645367412</v>
+      </c>
+      <c r="J109">
+        <v>0.42</v>
       </c>
       <c r="K109">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>843.84</v>
+      </c>
+      <c r="L109" s="1">
+        <v>201608.0</v>
       </c>
       <c r="M109" s="1">
-        <v>65690.0</v>
+        <v>202451.84</v>
       </c>
       <c r="N109" s="1">
-        <v>65690.0</v>
-[...8 lines deleted...]
-    <row r="110" spans="1:16">
+        <v>0.31</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>248</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>101.929</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>199780.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>4078.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>2.0412453699069</v>
+      </c>
+      <c r="J110">
+        <v>0.86</v>
+      </c>
+      <c r="K110" t="s">
         <v>249</v>
       </c>
-      <c r="C110" s="1">
-[...20 lines deleted...]
-      <c r="J110" s="1">
+      <c r="L110" s="1">
+        <v>203858.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>205581.29</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>185000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>98.782</v>
+      </c>
+      <c r="D111" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>183760.5</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-1013.8</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.55169636564985</v>
+      </c>
+      <c r="J111">
+        <v>2.25</v>
+      </c>
+      <c r="K111" t="s">
+        <v>252</v>
+      </c>
+      <c r="L111" s="1">
+        <v>182746.7</v>
+      </c>
+      <c r="M111" s="1">
+        <v>186909.2</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>97.213</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-4080.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.0553534905746</v>
+      </c>
+      <c r="J112">
+        <v>0.53</v>
+      </c>
+      <c r="K112" t="s">
+        <v>255</v>
+      </c>
+      <c r="L112" s="1">
+        <v>194426.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>195494.49</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>94.269</v>
+      </c>
+      <c r="D113" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>93800.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="J113">
+        <v>0.55</v>
+      </c>
+      <c r="K113">
+        <v>551.71</v>
+      </c>
+      <c r="L113" s="1">
+        <v>94269.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>94820.71</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.869</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>223.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.22379222447464</v>
+      </c>
+      <c r="J114">
+        <v>0.62</v>
+      </c>
+      <c r="K114">
+        <v>623.29</v>
+      </c>
+      <c r="L114" s="1">
+        <v>99869.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>100492.29</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" s="1">
+        <v>201000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.196</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>200155.8</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1238.16</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.6185981120707</v>
+      </c>
+      <c r="J115">
+        <v>0.66</v>
+      </c>
+      <c r="K115" t="s">
+        <v>262</v>
+      </c>
+      <c r="L115" s="1">
+        <v>201393.96</v>
+      </c>
+      <c r="M115" s="1">
+        <v>202715.6</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>264</v>
+      </c>
+      <c r="B116" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>104.417</v>
+      </c>
+      <c r="D116" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-2233.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-2.0937646507267</v>
+      </c>
+      <c r="J116">
+        <v>0.79</v>
+      </c>
+      <c r="K116">
+        <v>794.52</v>
+      </c>
+      <c r="L116" s="1">
+        <v>104417.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>105211.52</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>266</v>
+      </c>
+      <c r="B117" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>95.53</v>
+      </c>
+      <c r="D117" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-949.17</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-3.3126524498244</v>
+      </c>
+      <c r="J117">
+        <v>2.35</v>
+      </c>
+      <c r="K117">
+        <v>681.3</v>
+      </c>
+      <c r="L117" s="1">
+        <v>27703.7</v>
+      </c>
+      <c r="M117" s="1">
+        <v>28385.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>268</v>
+      </c>
+      <c r="B118" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>98.888</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.932865</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>199865.73</v>
+      </c>
+      <c r="H118" s="1">
+        <v>-2089.73</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-1.0455669413661</v>
+      </c>
+      <c r="J118">
+        <v>0.45</v>
+      </c>
+      <c r="K118">
+        <v>900.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>197776.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>198676.0</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>270</v>
+      </c>
+      <c r="B119" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>96.708</v>
+      </c>
+      <c r="D119" s="1">
+        <v>96.86</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>290580.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>-456.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-0.15692752426182</v>
+      </c>
+      <c r="J119">
+        <v>1.67</v>
+      </c>
+      <c r="K119" t="s">
+        <v>271</v>
+      </c>
+      <c r="L119" s="1">
+        <v>290124.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>295145.92</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.286</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.02689933</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>150530.08</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-2593.94</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-1.7232037610025</v>
+      </c>
+      <c r="J120">
+        <v>3.04</v>
+      </c>
+      <c r="K120" t="s">
+        <v>274</v>
+      </c>
+      <c r="L120" s="1">
+        <v>147936.14</v>
+      </c>
+      <c r="M120" s="1">
+        <v>152459.06</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>276</v>
+      </c>
+      <c r="B121" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>70.916</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>298362.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-85614.0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-28.694672914111</v>
+      </c>
+      <c r="J121">
+        <v>0.24</v>
+      </c>
+      <c r="K121">
+        <v>714.66</v>
+      </c>
+      <c r="L121" s="1">
+        <v>212748.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>213462.66</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>278</v>
+      </c>
+      <c r="B122" s="1">
+        <v>156000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="D122" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>155466.48</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1026.48</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.66025808264264</v>
+      </c>
+      <c r="J122">
+        <v>0.49</v>
+      </c>
+      <c r="K122">
+        <v>758.33</v>
+      </c>
+      <c r="L122" s="1">
+        <v>156492.96</v>
+      </c>
+      <c r="M122" s="1">
+        <v>157251.29</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>280</v>
+      </c>
+      <c r="B123" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>92.331</v>
+      </c>
+      <c r="D123" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>721.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.78703198340792</v>
+      </c>
+      <c r="J123">
+        <v>0.94</v>
+      </c>
+      <c r="K123">
+        <v>942.47</v>
+      </c>
+      <c r="L123" s="1">
+        <v>92331.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>93273.47</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>282</v>
+      </c>
+      <c r="B124" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.704</v>
+      </c>
+      <c r="D124" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-287.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.28702583232491</v>
+      </c>
+      <c r="J124">
+        <v>0.25</v>
+      </c>
+      <c r="K124">
+        <v>249.32</v>
+      </c>
+      <c r="L124" s="1">
+        <v>99704.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>99953.32</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>284</v>
+      </c>
+      <c r="B125" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.636</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.746</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>99746.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>2890.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.8973592926032</v>
+      </c>
+      <c r="J125">
+        <v>3.38</v>
+      </c>
+      <c r="K125" t="s">
+        <v>285</v>
+      </c>
+      <c r="L125" s="1">
+        <v>102636.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>106019.9</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>287</v>
+      </c>
+      <c r="B126" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>101.038</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>199668.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>2408.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>1.206001963259</v>
+      </c>
+      <c r="J126">
+        <v>0.91</v>
+      </c>
+      <c r="K126" t="s">
+        <v>288</v>
+      </c>
+      <c r="L126" s="1">
+        <v>202076.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>203892.44</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>290</v>
+      </c>
+      <c r="B127" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>107.884</v>
+      </c>
+      <c r="D127" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>215924.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-156.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.072247642689094</v>
+      </c>
+      <c r="J127">
+        <v>0.95</v>
+      </c>
+      <c r="K127" t="s">
+        <v>291</v>
+      </c>
+      <c r="L127" s="1">
+        <v>215768.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>217670.17</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>293</v>
+      </c>
+      <c r="B128" s="1">
+        <v>199000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.992</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>197603.02</v>
+      </c>
+      <c r="H128" s="1">
+        <v>3371.06</v>
+      </c>
+      <c r="I128" s="1">
+        <v>1.7059759511773</v>
+      </c>
+      <c r="J128">
+        <v>1.04</v>
+      </c>
+      <c r="K128" t="s">
+        <v>294</v>
+      </c>
+      <c r="L128" s="1">
+        <v>200974.08</v>
+      </c>
+      <c r="M128" s="1">
+        <v>203044.5</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>296</v>
+      </c>
+      <c r="B129" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D129" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>198584.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>-1166.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-0.58715707207026</v>
+      </c>
+      <c r="J129">
+        <v>1.62</v>
+      </c>
+      <c r="K129" t="s">
+        <v>297</v>
+      </c>
+      <c r="L129" s="1">
+        <v>197418.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>200659.1</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>299</v>
+      </c>
+      <c r="B130" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>199866.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-1060.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-0.53035533807651</v>
+      </c>
+      <c r="J130">
+        <v>1.29</v>
+      </c>
+      <c r="K130" t="s">
+        <v>300</v>
+      </c>
+      <c r="L130" s="1">
+        <v>198806.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>201376.55</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>302</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1083369.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>88.587</v>
+      </c>
+      <c r="D131" s="1">
+        <v>96.04336842</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1040504.08</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-80779.98</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-7.7635428397359</v>
+      </c>
+      <c r="J131">
+        <v>0.27</v>
+      </c>
+      <c r="K131" t="s">
+        <v>303</v>
+      </c>
+      <c r="L131" s="1">
+        <v>959724.1</v>
+      </c>
+      <c r="M131" s="1">
+        <v>962618.03</v>
+      </c>
+      <c r="N131" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>305</v>
+      </c>
+      <c r="B132" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-2073.6</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-1.28</v>
+      </c>
+      <c r="J132">
+        <v>2.22</v>
+      </c>
+      <c r="K132" t="s">
+        <v>306</v>
+      </c>
+      <c r="L132" s="1">
+        <v>159926.4</v>
+      </c>
+      <c r="M132" s="1">
+        <v>163523.61</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>308</v>
+      </c>
+      <c r="B133" s="1">
+        <v>650000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>86.169</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.547</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>647055.5</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-86957.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-13.438878117874</v>
+      </c>
+      <c r="J133">
+        <v>0.12</v>
+      </c>
+      <c r="K133">
+        <v>792.47</v>
+      </c>
+      <c r="L133" s="1">
+        <v>560098.5</v>
+      </c>
+      <c r="M133" s="1">
+        <v>560890.97</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>310</v>
+      </c>
+      <c r="B134" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>101.383</v>
+      </c>
+      <c r="D134" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>1383.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.383</v>
+      </c>
+      <c r="J134">
+        <v>0.52</v>
+      </c>
+      <c r="K134">
+        <v>520.01</v>
+      </c>
+      <c r="L134" s="1">
+        <v>101383.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>101903.01</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>312</v>
+      </c>
+      <c r="B135" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>109.625</v>
+      </c>
+      <c r="D135" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>219650.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-400.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.18210789893012</v>
+      </c>
+      <c r="J135">
+        <v>0.56</v>
+      </c>
+      <c r="K135" t="s">
+        <v>313</v>
+      </c>
+      <c r="L135" s="1">
+        <v>219250.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>220378.42</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>315</v>
+      </c>
+      <c r="B136" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>89.834</v>
+      </c>
+      <c r="D136" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>4252.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.423952205044</v>
+      </c>
+      <c r="J136">
+        <v>1.57</v>
+      </c>
+      <c r="K136" t="s">
+        <v>316</v>
+      </c>
+      <c r="L136" s="1">
+        <v>179668.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>182800.19</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>318</v>
+      </c>
+      <c r="B137" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.629</v>
+      </c>
+      <c r="D137" s="1">
+        <v>102.581</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>410324.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-7808.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.9028864994492</v>
+      </c>
+      <c r="J137">
+        <v>1.86</v>
+      </c>
+      <c r="K137" t="s">
+        <v>319</v>
+      </c>
+      <c r="L137" s="1">
+        <v>402516.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>409968.05</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>321</v>
+      </c>
+      <c r="B138" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>98.292</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>170192.88</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-2113.56</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.2418615866892</v>
+      </c>
+      <c r="J138">
+        <v>2.16</v>
+      </c>
+      <c r="K138" t="s">
+        <v>322</v>
+      </c>
+      <c r="L138" s="1">
+        <v>168079.32</v>
+      </c>
+      <c r="M138" s="1">
+        <v>171779.24</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>324</v>
+      </c>
+      <c r="B139" s="1">
+        <v>698000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>89.909</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.92057736</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>718385.63</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-90820.81</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-12.642347815337</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>627564.82</v>
+      </c>
+      <c r="M139" s="1">
+        <v>627564.82</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>326</v>
+      </c>
+      <c r="B140" s="1">
+        <v>336589.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>43.005</v>
+      </c>
+      <c r="D140" s="1">
+        <v>77.22322773</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>259924.89</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-115174.79</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-44.310796861355</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>144750.1</v>
+      </c>
+      <c r="M140" s="1">
+        <v>144750.1</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>328</v>
+      </c>
+      <c r="B141" s="1">
+        <v>842000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>64.315</v>
+      </c>
+      <c r="D141" s="1">
+        <v>96.0291734</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>808565.64</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-267033.34</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-33.025561165325</v>
+      </c>
+      <c r="J141">
+        <v>0.29</v>
+      </c>
+      <c r="K141" t="s">
+        <v>329</v>
+      </c>
+      <c r="L141" s="1">
+        <v>541532.3</v>
+      </c>
+      <c r="M141" s="1">
+        <v>543934.75</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>331</v>
+      </c>
+      <c r="B142" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>98.066</v>
+      </c>
+      <c r="D142" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>198920.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-2788.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-1.4015684697366</v>
+      </c>
+      <c r="J142">
+        <v>2.6</v>
+      </c>
+      <c r="K142" t="s">
+        <v>332</v>
+      </c>
+      <c r="L142" s="1">
+        <v>196132.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>201328.58</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>334</v>
+      </c>
+      <c r="B143" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>86.071</v>
+      </c>
+      <c r="D143" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>596754.0</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-80328.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-13.460823052715</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>516426.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>516426.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>336</v>
+      </c>
+      <c r="B144" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>98.939</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-1511.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-1.504230960677</v>
+      </c>
+      <c r="J144">
+        <v>0.59</v>
+      </c>
+      <c r="K144">
+        <v>594.52</v>
+      </c>
+      <c r="L144" s="1">
+        <v>98939.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>99533.52</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>338</v>
+      </c>
+      <c r="B145" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>95.921</v>
+      </c>
+      <c r="D145" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-6312.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-3.1854012535705</v>
+      </c>
+      <c r="J145">
+        <v>2.75</v>
+      </c>
+      <c r="K145" t="s">
+        <v>339</v>
+      </c>
+      <c r="L145" s="1">
+        <v>191842.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>197346.11</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>341</v>
+      </c>
+      <c r="B146" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>105.274</v>
+      </c>
+      <c r="D146" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>708.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.33739992375143</v>
+      </c>
+      <c r="J146">
+        <v>2.74</v>
+      </c>
+      <c r="K146" t="s">
+        <v>342</v>
+      </c>
+      <c r="L146" s="1">
+        <v>210548.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>216021.97</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>344</v>
+      </c>
+      <c r="B147" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.839</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>585.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.58939690088057</v>
+      </c>
+      <c r="J147">
+        <v>0.31</v>
+      </c>
+      <c r="K147">
+        <v>305.14</v>
+      </c>
+      <c r="L147" s="1">
+        <v>99839.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>100144.14</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>346</v>
+      </c>
+      <c r="B148" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>101.766</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>152912.79</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2789.19</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.8240397026305</v>
+      </c>
+      <c r="J148">
+        <v>1.08</v>
+      </c>
+      <c r="K148" t="s">
+        <v>347</v>
+      </c>
+      <c r="L148" s="1">
+        <v>155701.98</v>
+      </c>
+      <c r="M148" s="1">
+        <v>157361.93</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>349</v>
+      </c>
+      <c r="B149" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>97.527</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-3066.75</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-2.1815008726003</v>
+      </c>
+      <c r="J149">
+        <v>2.55</v>
+      </c>
+      <c r="K149" t="s">
+        <v>350</v>
+      </c>
+      <c r="L149" s="1">
+        <v>137513.07</v>
+      </c>
+      <c r="M149" s="1">
+        <v>141103.74</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>352</v>
+      </c>
+      <c r="B150" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>101.953</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2342.0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2.3511459577757</v>
+      </c>
+      <c r="J150">
+        <v>3.92</v>
+      </c>
+      <c r="K150" t="s">
+        <v>353</v>
+      </c>
+      <c r="L150" s="1">
+        <v>101953.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>105876.29</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>355</v>
+      </c>
+      <c r="B151" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>100.103</v>
+      </c>
+      <c r="D151" s="1">
+        <v>101.742665</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>203485.33</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-3279.33</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-1.6115805498116</v>
+      </c>
+      <c r="J151">
+        <v>0.53</v>
+      </c>
+      <c r="K151" t="s">
+        <v>356</v>
+      </c>
+      <c r="L151" s="1">
+        <v>200206.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>201268.33</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>358</v>
+      </c>
+      <c r="B152" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>104.408</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>199322.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>9494.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>4.7631470685624</v>
+      </c>
+      <c r="J152">
+        <v>0.43</v>
+      </c>
+      <c r="K152">
+        <v>861.64</v>
+      </c>
+      <c r="L152" s="1">
+        <v>208816.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>209677.64</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>360</v>
+      </c>
+      <c r="B153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>102.168</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>2.168</v>
+      </c>
+      <c r="J153">
+        <v>0.37</v>
+      </c>
+      <c r="K153">
+        <v>370.21</v>
+      </c>
+      <c r="L153" s="1">
+        <v>102168.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>102538.21</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>362</v>
+      </c>
+      <c r="B154" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>106.322</v>
+      </c>
+      <c r="D154" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>214680.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-2036.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.94838829886342</v>
+      </c>
+      <c r="J154">
+        <v>0.32</v>
+      </c>
+      <c r="K154">
+        <v>630.43</v>
+      </c>
+      <c r="L154" s="1">
+        <v>212644.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>213274.43</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>364</v>
+      </c>
+      <c r="B155" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>106.866</v>
+      </c>
+      <c r="D155" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-4868.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-2.2268984446478</v>
+      </c>
+      <c r="J155">
+        <v>2.4</v>
+      </c>
+      <c r="K155" t="s">
+        <v>365</v>
+      </c>
+      <c r="L155" s="1">
+        <v>213732.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>218536.11</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>367</v>
+      </c>
+      <c r="B156" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.251</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-601.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.6018907983816</v>
+      </c>
+      <c r="J156">
+        <v>0.77</v>
+      </c>
+      <c r="K156">
+        <v>767.12</v>
+      </c>
+      <c r="L156" s="1">
+        <v>99251.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>100018.12</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>369</v>
+      </c>
+      <c r="B157" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>117922.12</v>
+      </c>
+      <c r="H157" s="1">
+        <v>210.04</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0.17811755758801</v>
+      </c>
+      <c r="J157">
+        <v>0.63</v>
+      </c>
+      <c r="K157">
+        <v>745.99</v>
+      </c>
+      <c r="L157" s="1">
+        <v>118132.16</v>
+      </c>
+      <c r="M157" s="1">
+        <v>118878.15</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>371</v>
+      </c>
+      <c r="B158" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.934</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>934.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.934</v>
+      </c>
+      <c r="J158">
+        <v>1.03</v>
+      </c>
+      <c r="K158" t="s">
+        <v>372</v>
+      </c>
+      <c r="L158" s="1">
+        <v>100934.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>101960.62</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>374</v>
+      </c>
+      <c r="B159" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.598</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0090371426563175</v>
+      </c>
+      <c r="J159">
+        <v>1.35</v>
+      </c>
+      <c r="K159" t="s">
+        <v>375</v>
+      </c>
+      <c r="L159" s="1">
+        <v>99598.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>100948.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>377</v>
+      </c>
+      <c r="B160" s="1">
+        <v>419000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>87.906</v>
+      </c>
+      <c r="D160" s="1">
+        <v>101.61609785</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>425771.45</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-57445.31</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-13.492053072135</v>
+      </c>
+      <c r="J160">
+        <v>0.6</v>
+      </c>
+      <c r="K160" t="s">
+        <v>378</v>
+      </c>
+      <c r="L160" s="1">
+        <v>368326.14</v>
+      </c>
+      <c r="M160" s="1">
+        <v>370857.36</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>380</v>
+      </c>
+      <c r="B161" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>86.031</v>
+      </c>
+      <c r="D161" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>142.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.082596556537925</v>
+      </c>
+      <c r="J161">
+        <v>0.61</v>
+      </c>
+      <c r="K161" t="s">
+        <v>381</v>
+      </c>
+      <c r="L161" s="1">
+        <v>172062.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>173291.45</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>383</v>
+      </c>
+      <c r="B162" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.297</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>100620.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-1323.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-1.3148479427549</v>
+      </c>
+      <c r="J162">
+        <v>0.43</v>
+      </c>
+      <c r="K162">
+        <v>428.08</v>
+      </c>
+      <c r="L162" s="1">
+        <v>99297.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>99725.08</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>385</v>
+      </c>
+      <c r="B163" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.451</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>99662.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>789.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.79167586442175</v>
+      </c>
+      <c r="J163">
+        <v>0.77</v>
+      </c>
+      <c r="K163">
+        <v>774.66</v>
+      </c>
+      <c r="L163" s="1">
+        <v>100451.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>101225.66</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>387</v>
+      </c>
+      <c r="B164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.356</v>
+      </c>
+      <c r="D164" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-644.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.644</v>
+      </c>
+      <c r="J164">
+        <v>2.71</v>
+      </c>
+      <c r="K164" t="s">
+        <v>388</v>
+      </c>
+      <c r="L164" s="1">
+        <v>99356.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>102066.96</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>390</v>
+      </c>
+      <c r="B165" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-4906.98</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-1.398</v>
+      </c>
+      <c r="J165">
+        <v>1.62</v>
+      </c>
+      <c r="K165" t="s">
+        <v>391</v>
+      </c>
+      <c r="L165" s="1">
+        <v>346093.02</v>
+      </c>
+      <c r="M165" s="1">
+        <v>351762.95</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>393</v>
+      </c>
+      <c r="B166" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>98.422</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-3408.48</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-1.578</v>
+      </c>
+      <c r="J166">
+        <v>3.17</v>
+      </c>
+      <c r="K166" t="s">
+        <v>394</v>
+      </c>
+      <c r="L166" s="1">
+        <v>212591.52</v>
+      </c>
+      <c r="M166" s="1">
+        <v>219428.78</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>396</v>
+      </c>
+      <c r="B167" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>99.269</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>200840.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-2302.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-1.1461860187214</v>
+      </c>
+      <c r="J167">
+        <v>0.61</v>
+      </c>
+      <c r="K167" t="s">
+        <v>397</v>
+      </c>
+      <c r="L167" s="1">
+        <v>198538.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>199749.64</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>399</v>
+      </c>
+      <c r="B168" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>198518.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>78.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.039291147402251</v>
+      </c>
+      <c r="J168">
+        <v>1.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>400</v>
+      </c>
+      <c r="L168" s="1">
+        <v>198596.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>201688.47</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>402</v>
+      </c>
+      <c r="B169" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.351</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>247332.88</v>
+      </c>
+      <c r="H169" s="1">
+        <v>1537.6</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.62167229848292</v>
+      </c>
+      <c r="J169">
+        <v>0.42</v>
+      </c>
+      <c r="K169" t="s">
+        <v>403</v>
+      </c>
+      <c r="L169" s="1">
+        <v>248870.48</v>
+      </c>
+      <c r="M169" s="1">
+        <v>249915.14</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>405</v>
+      </c>
+      <c r="B170" s="1">
+        <v>289000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>286768.92</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-2364.02</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.82436409078083</v>
+      </c>
+      <c r="J170">
+        <v>0.44</v>
+      </c>
+      <c r="K170" t="s">
+        <v>406</v>
+      </c>
+      <c r="L170" s="1">
+        <v>284404.9</v>
+      </c>
+      <c r="M170" s="1">
+        <v>285679.67</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>408</v>
+      </c>
+      <c r="B171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.909</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1268.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.63226128147594</v>
+      </c>
+      <c r="J171">
+        <v>1.01</v>
+      </c>
+      <c r="K171" t="s">
+        <v>409</v>
+      </c>
+      <c r="L171" s="1">
+        <v>201818.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>203829.95</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>411</v>
+      </c>
+      <c r="B172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D172" s="1">
+        <v>98.962</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>197924.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>418.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.21119217477416</v>
+      </c>
+      <c r="J172">
+        <v>0.81</v>
+      </c>
+      <c r="K172" t="s">
+        <v>412</v>
+      </c>
+      <c r="L172" s="1">
+        <v>198342.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>199965.29</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>414</v>
+      </c>
+      <c r="B173" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>87.899</v>
+      </c>
+      <c r="D173" s="1">
+        <v>103.73152</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>103731.52</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-15832.52</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-15.262978890119</v>
+      </c>
+      <c r="J173">
+        <v>0.46</v>
+      </c>
+      <c r="K173">
+        <v>460.27</v>
+      </c>
+      <c r="L173" s="1">
+        <v>87899.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>88359.27</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>416</v>
+      </c>
+      <c r="B174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>98.329</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>200660.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-4002.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.9944184192166</v>
+      </c>
+      <c r="J174">
+        <v>1.04</v>
+      </c>
+      <c r="K174" t="s">
+        <v>417</v>
+      </c>
+      <c r="L174" s="1">
+        <v>196658.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>198729.23</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>419</v>
+      </c>
+      <c r="B175" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>101.555</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1904.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>1.9106682321301</v>
+      </c>
+      <c r="J175">
+        <v>1.05</v>
+      </c>
+      <c r="K175" t="s">
+        <v>420</v>
+      </c>
+      <c r="L175" s="1">
+        <v>101555.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>102606.71</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>422</v>
+      </c>
+      <c r="B176" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.74</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>199536.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>1944.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.97426028385855</v>
+      </c>
+      <c r="J176">
+        <v>0.48</v>
+      </c>
+      <c r="K176">
+        <v>955.48</v>
+      </c>
+      <c r="L176" s="1">
+        <v>201480.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>202435.48</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>424</v>
+      </c>
+      <c r="B177" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D177" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>214.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.21450193452679</v>
+      </c>
+      <c r="J177">
+        <v>0.35</v>
+      </c>
+      <c r="K177">
+        <v>349.32</v>
+      </c>
+      <c r="L177" s="1">
+        <v>99980.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>100329.32</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>426</v>
+      </c>
+      <c r="B178" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>98.602</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>29983.5</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-402.9</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.3437390564811</v>
+      </c>
+      <c r="J178">
+        <v>1.98</v>
+      </c>
+      <c r="K178">
+        <v>594.3</v>
+      </c>
+      <c r="L178" s="1">
+        <v>29580.6</v>
+      </c>
+      <c r="M178" s="1">
+        <v>30174.9</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>428</v>
+      </c>
+      <c r="B179" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>98.95</v>
+      </c>
+      <c r="D179" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>240.0</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0.24313646033836</v>
+      </c>
+      <c r="J179">
+        <v>1.53</v>
+      </c>
+      <c r="K179" t="s">
+        <v>429</v>
+      </c>
+      <c r="L179" s="1">
+        <v>98950.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>100484.25</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>431</v>
+      </c>
+      <c r="B180" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>101.42</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.62</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>101620.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-200.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.19681165124975</v>
+      </c>
+      <c r="J180">
+        <v>0.01</v>
+      </c>
+      <c r="K180">
+        <v>12.27</v>
+      </c>
+      <c r="L180" s="1">
+        <v>101420.0</v>
+      </c>
+      <c r="M180" s="1">
+        <v>101432.27</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>433</v>
+      </c>
+      <c r="B181" s="1">
+        <v>544000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>81.307</v>
+      </c>
+      <c r="D181" s="1">
+        <v>116.03954596</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>631255.13</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-85108.33</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-13.482398154927</v>
+      </c>
+      <c r="J181">
+        <v>0.12</v>
+      </c>
+      <c r="K181">
+        <v>642.26</v>
+      </c>
+      <c r="L181" s="1">
+        <v>546146.8</v>
+      </c>
+      <c r="M181" s="1">
+        <v>546789.06</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>435</v>
+      </c>
+      <c r="B182" s="1">
+        <v>627753.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>53.344</v>
+      </c>
+      <c r="D182" s="1">
+        <v>62.52544074</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>392505.33</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-57636.77</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-14.684327980973</v>
+      </c>
+      <c r="J182">
+        <v>0.02</v>
+      </c>
+      <c r="K182">
+        <v>120.39</v>
+      </c>
+      <c r="L182" s="1">
+        <v>334868.56</v>
+      </c>
+      <c r="M182" s="1">
+        <v>334988.95</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>437</v>
+      </c>
+      <c r="B183" s="1">
+        <v>107000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>107000.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>724.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.677</v>
+      </c>
+      <c r="J183">
+        <v>0.89</v>
+      </c>
+      <c r="K183">
+        <v>957.62</v>
+      </c>
+      <c r="L183" s="1">
+        <v>107724.39</v>
+      </c>
+      <c r="M183" s="1">
+        <v>108682.01</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>439</v>
+      </c>
+      <c r="B184" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>99.089</v>
+      </c>
+      <c r="D184" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-0.152156388553</v>
+      </c>
+      <c r="J184">
+        <v>1.74</v>
+      </c>
+      <c r="K184" t="s">
+        <v>440</v>
+      </c>
+      <c r="L184" s="1">
+        <v>99089.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>100825.3</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>442</v>
+      </c>
+      <c r="B185" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>89.873</v>
+      </c>
+      <c r="D185" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>4393.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.1392138511933</v>
+      </c>
+      <c r="J185">
+        <v>0.4</v>
+      </c>
+      <c r="K185">
+        <v>400.41</v>
+      </c>
+      <c r="L185" s="1">
+        <v>89873.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>90273.41</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>444</v>
+      </c>
+      <c r="B186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>95.555</v>
+      </c>
+      <c r="D186" s="1">
+        <v>94.6625</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>189325.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>1785.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.9428231876403</v>
+      </c>
+      <c r="J186">
+        <v>0.51</v>
+      </c>
+      <c r="K186" t="s">
+        <v>445</v>
+      </c>
+      <c r="L186" s="1">
+        <v>191110.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>192123.7</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>447</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.596</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>199716.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>3476.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.7404714694867</v>
+      </c>
+      <c r="J187">
+        <v>0.36</v>
+      </c>
+      <c r="K187">
+        <v>721.92</v>
+      </c>
+      <c r="L187" s="1">
+        <v>203192.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>203913.92</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>449</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>98.797</v>
+      </c>
+      <c r="D188" s="1">
+        <v>98.53333333</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>295600.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>791.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0.26759133964817</v>
+      </c>
+      <c r="J188">
+        <v>2.53</v>
+      </c>
+      <c r="K188" t="s">
+        <v>450</v>
+      </c>
+      <c r="L188" s="1">
+        <v>296391.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>303973.19</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>452</v>
+      </c>
+      <c r="B189" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.019</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>194038.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1940.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0.99980416207135</v>
+      </c>
+      <c r="J189">
+        <v>0.58</v>
+      </c>
+      <c r="K189" t="s">
+        <v>453</v>
+      </c>
+      <c r="L189" s="1">
+        <v>195978.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>197128.68</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>455</v>
+      </c>
+      <c r="B190" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-1413.4</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-0.95856586501787</v>
+      </c>
+      <c r="J190">
+        <v>2.5</v>
+      </c>
+      <c r="K190" t="s">
+        <v>456</v>
+      </c>
+      <c r="L190" s="1">
+        <v>146036.04</v>
+      </c>
+      <c r="M190" s="1">
+        <v>149739.08</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>458</v>
+      </c>
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.307</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-429.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.43013555787278</v>
+      </c>
+      <c r="J191">
+        <v>2.52</v>
+      </c>
+      <c r="K191" t="s">
+        <v>459</v>
+      </c>
+      <c r="L191" s="1">
+        <v>99307.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>101827.55</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>461</v>
+      </c>
+      <c r="B192" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>154060.7</v>
+      </c>
+      <c r="H192" s="1">
+        <v>754.85</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.48996921343341</v>
+      </c>
+      <c r="J192">
+        <v>0.73</v>
+      </c>
+      <c r="K192" t="s">
+        <v>462</v>
+      </c>
+      <c r="L192" s="1">
+        <v>154815.55</v>
+      </c>
+      <c r="M192" s="1">
+        <v>155946.2</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>464</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>95.803</v>
+      </c>
+      <c r="D193" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>187200.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>4406.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>2.3536324786325</v>
+      </c>
+      <c r="J193">
+        <v>1.16</v>
+      </c>
+      <c r="K193" t="s">
+        <v>465</v>
+      </c>
+      <c r="L193" s="1">
+        <v>191606.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>193929.97</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>467</v>
+      </c>
+      <c r="B194" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.25</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-3000.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.75</v>
+      </c>
+      <c r="J194">
+        <v>3.43</v>
+      </c>
+      <c r="K194" t="s">
+        <v>468</v>
+      </c>
+      <c r="L194" s="1">
+        <v>397000.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>410716.44</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>470</v>
+      </c>
+      <c r="B195" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.755</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H195" s="1">
+        <v>748.8</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.64571457397972</v>
+      </c>
+      <c r="J195">
+        <v>0.96</v>
+      </c>
+      <c r="K195" t="s">
+        <v>471</v>
+      </c>
+      <c r="L195" s="1">
+        <v>116713.35</v>
+      </c>
+      <c r="M195" s="1">
+        <v>117835.27</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>473</v>
+      </c>
+      <c r="B196" s="1">
+        <v>272000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>93.002</v>
+      </c>
+      <c r="D196" s="1">
+        <v>98.404</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>267658.88</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-14693.44</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-5.4896142433234</v>
+      </c>
+      <c r="J196">
+        <v>2.17</v>
+      </c>
+      <c r="K196" t="s">
+        <v>474</v>
+      </c>
+      <c r="L196" s="1">
+        <v>252965.44</v>
+      </c>
+      <c r="M196" s="1">
+        <v>258867.47</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>476</v>
+      </c>
+      <c r="B197" s="1">
+        <v>11463.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>93.959</v>
+      </c>
+      <c r="D197" s="1">
+        <v>110.69056966</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>12688.46</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1917.94</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-15.115624748787</v>
+      </c>
+      <c r="J197">
+        <v>0.42</v>
+      </c>
+      <c r="K197">
+        <v>47.91</v>
+      </c>
+      <c r="L197" s="1">
+        <v>10770.52</v>
+      </c>
+      <c r="M197" s="1">
+        <v>10818.43</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>478</v>
+      </c>
+      <c r="B198" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>103.074</v>
+      </c>
+      <c r="D198" s="1">
+        <v>101.22033937</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>447393.9</v>
+      </c>
+      <c r="H198" s="1">
+        <v>8193.18</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.8313124072545</v>
+      </c>
+      <c r="J198">
+        <v>0.77</v>
+      </c>
+      <c r="K198" t="s">
+        <v>479</v>
+      </c>
+      <c r="L198" s="1">
+        <v>455587.08</v>
+      </c>
+      <c r="M198" s="1">
+        <v>458968.5</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>481</v>
+      </c>
+      <c r="B199" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>219000.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-2711.22</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J199">
+        <v>1.21</v>
+      </c>
+      <c r="K199" t="s">
+        <v>482</v>
+      </c>
+      <c r="L199" s="1">
+        <v>216288.78</v>
+      </c>
+      <c r="M199" s="1">
+        <v>218941.84</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>484</v>
+      </c>
+      <c r="B200" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>103.462</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>2692.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>2.6714299890841</v>
+      </c>
+      <c r="J200">
+        <v>1.08</v>
+      </c>
+      <c r="K200" t="s">
+        <v>485</v>
+      </c>
+      <c r="L200" s="1">
+        <v>103462.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>104542.14</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>487</v>
+      </c>
+      <c r="B201" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="D201" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>211860.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-340.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.16048333805343</v>
+      </c>
+      <c r="J201">
+        <v>1.95</v>
+      </c>
+      <c r="K201" t="s">
+        <v>488</v>
+      </c>
+      <c r="L201" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>215424.11</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>490</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>198152.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>2704.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.3646089870403</v>
+      </c>
+      <c r="J202">
+        <v>0.33</v>
+      </c>
+      <c r="K202">
+        <v>652.05</v>
+      </c>
+      <c r="L202" s="1">
+        <v>200856.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>201508.05</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>492</v>
+      </c>
+      <c r="B203" s="1">
+        <v>192000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>86.293</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.8770625</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>193683.96</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-28001.4</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-14.457263265373</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" s="1">
+        <v>165682.56</v>
+      </c>
+      <c r="M203" s="1">
+        <v>165682.56</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>494</v>
+      </c>
+      <c r="B204" s="1">
+        <v>260000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>91.581</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.355</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>258323.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-20212.4</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-7.8244678174224</v>
+      </c>
+      <c r="J204">
+        <v>0.12</v>
+      </c>
+      <c r="K204">
+        <v>313.42</v>
+      </c>
+      <c r="L204" s="1">
+        <v>238110.6</v>
+      </c>
+      <c r="M204" s="1">
+        <v>238424.02</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>496</v>
+      </c>
+      <c r="B205" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D205" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>2142.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2.1704326679501</v>
+      </c>
+      <c r="J205">
+        <v>3.07</v>
+      </c>
+      <c r="K205" t="s">
+        <v>497</v>
+      </c>
+      <c r="L205" s="1">
+        <v>100832.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>103900.15</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>499</v>
+      </c>
+      <c r="B206" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>84.986</v>
+      </c>
+      <c r="D206" s="1">
+        <v>85.379</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>85379.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-393.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-0.46030054228792</v>
+      </c>
+      <c r="J206">
+        <v>0.5</v>
+      </c>
+      <c r="K206">
+        <v>496.23</v>
+      </c>
+      <c r="L206" s="1">
+        <v>84986.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>85482.23</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>501</v>
+      </c>
+      <c r="B207" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>74.697</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.94922</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>302847.66</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-78756.66</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-26.005371809708</v>
+      </c>
+      <c r="J207">
+        <v>0.04</v>
+      </c>
+      <c r="K207">
+        <v>124.11</v>
+      </c>
+      <c r="L207" s="1">
+        <v>224091.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>224215.11</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>503</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>99.892</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>399592.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-24.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-0.0060061262487737</v>
+      </c>
+      <c r="J208">
+        <v>0.39</v>
+      </c>
+      <c r="K208" t="s">
+        <v>504</v>
+      </c>
+      <c r="L208" s="1">
+        <v>399568.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>401146.08</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>506</v>
+      </c>
+      <c r="B209" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>81.867</v>
+      </c>
+      <c r="D209" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-266.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.16219512195122</v>
+      </c>
+      <c r="J209">
+        <v>0.24</v>
+      </c>
+      <c r="K209">
+        <v>484.25</v>
+      </c>
+      <c r="L209" s="1">
+        <v>163734.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>164218.25</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>508</v>
+      </c>
+      <c r="B210" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.92</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>124511.25</v>
+      </c>
+      <c r="H210" s="1">
+        <v>1638.75</v>
+      </c>
+      <c r="I210" s="1">
+        <v>1.3161461313737</v>
+      </c>
+      <c r="J210">
+        <v>0.67</v>
+      </c>
+      <c r="K210">
+        <v>835.62</v>
+      </c>
+      <c r="L210" s="1">
+        <v>126150.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>126985.62</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>510</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>98.406</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>397692.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-1.0229021453788</v>
+      </c>
+      <c r="J211">
+        <v>1.02</v>
+      </c>
+      <c r="K211" t="s">
+        <v>511</v>
+      </c>
+      <c r="L211" s="1">
+        <v>393624.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>397700.71</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>513</v>
+      </c>
+      <c r="B212" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>98.42</v>
+      </c>
+      <c r="D212" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>830.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.8504969771493</v>
+      </c>
+      <c r="J212">
+        <v>2.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>514</v>
+      </c>
+      <c r="L212" s="1">
+        <v>98420.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>100423.42</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>516</v>
+      </c>
+      <c r="B213" s="1">
+        <v>146000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>98.293</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>145922.62</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-2414.84</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-1.654877084855</v>
+      </c>
+      <c r="J213">
+        <v>2.31</v>
+      </c>
+      <c r="K213" t="s">
+        <v>517</v>
+      </c>
+      <c r="L213" s="1">
+        <v>143507.78</v>
+      </c>
+      <c r="M213" s="1">
+        <v>146882.78</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>519</v>
+      </c>
+      <c r="B214" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>102.598</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>4416.6</v>
+      </c>
+      <c r="I214" s="1">
+        <v>2.598</v>
+      </c>
+      <c r="J214">
+        <v>1.36</v>
+      </c>
+      <c r="K214" t="s">
+        <v>520</v>
+      </c>
+      <c r="L214" s="1">
+        <v>174416.6</v>
+      </c>
+      <c r="M214" s="1">
+        <v>176728.79</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>522</v>
+      </c>
+      <c r="B215" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>89.242</v>
+      </c>
+      <c r="D215" s="1">
+        <v>103.220985</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>206441.97</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-27957.97</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-13.542774272111</v>
+      </c>
+      <c r="J215">
+        <v>0.01</v>
+      </c>
+      <c r="K215">
+        <v>19.18</v>
+      </c>
+      <c r="L215" s="1">
+        <v>178484.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>178503.18</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>524</v>
+      </c>
+      <c r="B216" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>498895.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>-3685.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>-0.7386323775544</v>
+      </c>
+      <c r="J216">
+        <v>1.39</v>
+      </c>
+      <c r="K216" t="s">
+        <v>525</v>
+      </c>
+      <c r="L216" s="1">
+        <v>495210.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>502144.93</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>527</v>
+      </c>
+      <c r="B217" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.672</v>
+      </c>
+      <c r="D217" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-3984.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-1.328</v>
+      </c>
+      <c r="J217">
+        <v>0.47</v>
+      </c>
+      <c r="K217" t="s">
+        <v>528</v>
+      </c>
+      <c r="L217" s="1">
+        <v>296016.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>297440.71</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>530</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>101.078</v>
+      </c>
+      <c r="D218" s="1">
+        <v>102.542</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>205084.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-2928.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-1.4277076710031</v>
+      </c>
+      <c r="J218">
+        <v>1.19</v>
+      </c>
+      <c r="K218" t="s">
+        <v>531</v>
+      </c>
+      <c r="L218" s="1">
+        <v>202156.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>204539.84</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>533</v>
+      </c>
+      <c r="B219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>94.703</v>
+      </c>
+      <c r="D219" s="1">
+        <v>98.9724975</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>395889.99</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-17077.99</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-4.3138221302337</v>
+      </c>
+      <c r="J219">
+        <v>0.4</v>
+      </c>
+      <c r="K219" t="s">
+        <v>534</v>
+      </c>
+      <c r="L219" s="1">
+        <v>378812.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>380406.52</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>536</v>
+      </c>
+      <c r="B220" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.816</v>
+      </c>
+      <c r="D220" s="1">
+        <v>100.15</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>200300.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1332.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0.66500249625562</v>
+      </c>
+      <c r="J220">
+        <v>3.77</v>
+      </c>
+      <c r="K220" t="s">
+        <v>537</v>
+      </c>
+      <c r="L220" s="1">
+        <v>201632.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>209171.73</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>539</v>
+      </c>
+      <c r="B221" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>70.137</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.641</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>298923.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>-88512.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>-29.61030098052</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" s="1">
+        <v>210411.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>210411.0</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>541</v>
+      </c>
+      <c r="B222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>98.416</v>
+      </c>
+      <c r="D222" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-1.3808445397519</v>
+      </c>
+      <c r="J222">
+        <v>1.21</v>
+      </c>
+      <c r="K222" t="s">
+        <v>542</v>
+      </c>
+      <c r="L222" s="1">
+        <v>98416.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>99624.22</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>544</v>
+      </c>
+      <c r="B223" s="1">
+        <v>161000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.524</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>160819.68</v>
+      </c>
+      <c r="H223" s="1">
+        <v>1023.96</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0.63671311869294</v>
+      </c>
+      <c r="J223">
+        <v>0.24</v>
+      </c>
+      <c r="K223">
+        <v>393.13</v>
+      </c>
+      <c r="L223" s="1">
+        <v>161843.64</v>
+      </c>
+      <c r="M223" s="1">
+        <v>162236.77</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>546</v>
+      </c>
+      <c r="B224" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D224" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-685.4</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-0.596</v>
+      </c>
+      <c r="J224">
+        <v>3.61</v>
+      </c>
+      <c r="K224" t="s">
+        <v>547</v>
+      </c>
+      <c r="L224" s="1">
+        <v>114314.6</v>
+      </c>
+      <c r="M224" s="1">
+        <v>118463.18</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>549</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.744</v>
+      </c>
+      <c r="D225" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-2912.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.4387351778656</v>
+      </c>
+      <c r="J225">
+        <v>1.27</v>
+      </c>
+      <c r="K225" t="s">
+        <v>550</v>
+      </c>
+      <c r="L225" s="1">
+        <v>199488.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>202022.25</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>552</v>
+      </c>
+      <c r="B226" s="1">
+        <v>198000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>98.771</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>197461.44</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-1894.86</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-0.95961013957966</v>
+      </c>
+      <c r="J226">
+        <v>1.42</v>
+      </c>
+      <c r="K226" t="s">
+        <v>553</v>
+      </c>
+      <c r="L226" s="1">
+        <v>195566.58</v>
+      </c>
+      <c r="M226" s="1">
+        <v>198387.4</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>555</v>
+      </c>
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>97.796</v>
+      </c>
+      <c r="D227" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>536.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.55110014394407</v>
+      </c>
+      <c r="J227">
+        <v>1.01</v>
+      </c>
+      <c r="K227" t="s">
+        <v>556</v>
+      </c>
+      <c r="L227" s="1">
+        <v>97796.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>98802.85</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>558</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.482</v>
+      </c>
+      <c r="D228" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-1988.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-1.9400800234215</v>
+      </c>
+      <c r="J228">
+        <v>0.89</v>
+      </c>
+      <c r="K228">
+        <v>887.67</v>
+      </c>
+      <c r="L228" s="1">
+        <v>100482.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>101369.67</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>560</v>
+      </c>
+      <c r="B229" s="1">
+        <v>137000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.542</v>
+      </c>
+      <c r="D229" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>136942.46</v>
+      </c>
+      <c r="H229" s="1">
+        <v>800.08</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0.58424538306089</v>
+      </c>
+      <c r="J229">
+        <v>0.66</v>
+      </c>
+      <c r="K229">
+        <v>900.82</v>
+      </c>
+      <c r="L229" s="1">
+        <v>137742.54</v>
+      </c>
+      <c r="M229" s="1">
+        <v>138643.36</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>562</v>
+      </c>
+      <c r="B230" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.165</v>
+      </c>
+      <c r="D230" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-1986.06</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.2643076984973</v>
+      </c>
+      <c r="J230">
+        <v>1.13</v>
+      </c>
+      <c r="K230" t="s">
+        <v>563</v>
+      </c>
+      <c r="L230" s="1">
+        <v>155100.7</v>
+      </c>
+      <c r="M230" s="1">
+        <v>156887.4</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>565</v>
+      </c>
+      <c r="B231" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.988</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>228000.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2252.64</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0.988</v>
+      </c>
+      <c r="J231">
+        <v>0.71</v>
+      </c>
+      <c r="K231" t="s">
+        <v>566</v>
+      </c>
+      <c r="L231" s="1">
+        <v>230252.64</v>
+      </c>
+      <c r="M231" s="1">
+        <v>231876.75</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>568</v>
+      </c>
+      <c r="B232" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>89.572</v>
+      </c>
+      <c r="D232" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>288018.25</v>
+      </c>
+      <c r="H232" s="1">
+        <v>3090.75</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.0731090824974</v>
+      </c>
+      <c r="J232">
+        <v>0.1</v>
+      </c>
+      <c r="K232">
+        <v>318.32</v>
+      </c>
+      <c r="L232" s="1">
+        <v>291109.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>291427.32</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>570</v>
+      </c>
+      <c r="B233" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>75.431</v>
+      </c>
+      <c r="D233" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>3122.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>2.1131717882767</v>
+      </c>
+      <c r="J233">
+        <v>0.48</v>
+      </c>
+      <c r="K233">
+        <v>961.64</v>
+      </c>
+      <c r="L233" s="1">
+        <v>150862.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>151823.64</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>572</v>
+      </c>
+      <c r="B234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>98.884</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-2202.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-1.1011651747762</v>
+      </c>
+      <c r="J234">
+        <v>0.25</v>
+      </c>
+      <c r="K234">
+        <v>499.32</v>
+      </c>
+      <c r="L234" s="1">
+        <v>197768.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>198267.32</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>574</v>
+      </c>
+      <c r="B235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>101.759</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>3518.0</v>
+      </c>
+      <c r="I235" s="1">
+        <v>1.759</v>
+      </c>
+      <c r="J235">
+        <v>3.26</v>
+      </c>
+      <c r="K235" t="s">
+        <v>575</v>
+      </c>
+      <c r="L235" s="1">
+        <v>203518.0</v>
+      </c>
+      <c r="M235" s="1">
+        <v>210040.02</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>577</v>
+      </c>
+      <c r="B236" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.474</v>
+      </c>
+      <c r="D236" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>199830.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>1118.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>0.55947555422109</v>
+      </c>
+      <c r="J236">
+        <v>0.22</v>
+      </c>
+      <c r="K236">
+        <v>438.36</v>
+      </c>
+      <c r="L236" s="1">
+        <v>200948.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>201386.36</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>579</v>
+      </c>
+      <c r="B237" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.842</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-1818.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-1.8060798728393</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>98842.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>98842.0</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>581</v>
+      </c>
+      <c r="B238" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.786</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>786.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.786</v>
+      </c>
+      <c r="J238">
+        <v>0.88</v>
+      </c>
+      <c r="K238">
+        <v>875.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>100786.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>101661.0</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>583</v>
+      </c>
+      <c r="B239" s="1">
+        <v>226000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>98.374</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.84072566</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>225640.04</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-3314.8</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-1.4690655080543</v>
+      </c>
+      <c r="J239">
+        <v>1.03</v>
+      </c>
+      <c r="K239" t="s">
+        <v>584</v>
+      </c>
+      <c r="L239" s="1">
+        <v>222325.24</v>
+      </c>
+      <c r="M239" s="1">
+        <v>224644.84</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>586</v>
+      </c>
+      <c r="B240" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>99.025</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-301.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.30304250649377</v>
+      </c>
+      <c r="J240">
+        <v>1.1</v>
+      </c>
+      <c r="K240" t="s">
+        <v>587</v>
+      </c>
+      <c r="L240" s="1">
+        <v>99025.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>100127.4</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>589</v>
+      </c>
+      <c r="B241" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.958</v>
+      </c>
+      <c r="D241" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>151000.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-1573.42</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-1.042</v>
+      </c>
+      <c r="J241">
+        <v>1.4</v>
+      </c>
+      <c r="K241" t="s">
+        <v>590</v>
+      </c>
+      <c r="L241" s="1">
+        <v>149426.58</v>
+      </c>
+      <c r="M241" s="1">
+        <v>151544.77</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>592</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>99.948</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>496.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0.24874623871615</v>
+      </c>
+      <c r="J242">
+        <v>0.32</v>
+      </c>
+      <c r="K242">
+        <v>641.1</v>
+      </c>
+      <c r="L242" s="1">
+        <v>199896.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>200537.1</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>594</v>
+      </c>
+      <c r="B243" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="D243" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>295.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.29648539181298</v>
+      </c>
+      <c r="J243">
+        <v>1.79</v>
+      </c>
+      <c r="K243" t="s">
+        <v>595</v>
+      </c>
+      <c r="L243" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>101581.67</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>597</v>
+      </c>
+      <c r="B244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.584</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>687.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.68770833958978</v>
+      </c>
+      <c r="J244">
+        <v>0.84</v>
+      </c>
+      <c r="K244">
+        <v>838.7</v>
+      </c>
+      <c r="L244" s="1">
+        <v>100584.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>101422.7</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>599</v>
+      </c>
+      <c r="B245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D245" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-535.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-0.535</v>
+      </c>
+      <c r="J245">
+        <v>2.17</v>
+      </c>
+      <c r="K245" t="s">
+        <v>600</v>
+      </c>
+      <c r="L245" s="1">
+        <v>99465.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>101634.87</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>602</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>99.566</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>-610.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>-0.30539395820609</v>
+      </c>
+      <c r="J246">
+        <v>2.45</v>
+      </c>
+      <c r="K246" t="s">
+        <v>603</v>
+      </c>
+      <c r="L246" s="1">
+        <v>199132.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>204036.79</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>605</v>
+      </c>
+      <c r="B247" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.595</v>
+      </c>
+      <c r="D247" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>101000.0</v>
+      </c>
+      <c r="H247" s="1">
+        <v>600.95</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0.595</v>
+      </c>
+      <c r="J247">
+        <v>0.1</v>
+      </c>
+      <c r="K247">
+        <v>98.02</v>
+      </c>
+      <c r="L247" s="1">
+        <v>101600.95</v>
+      </c>
+      <c r="M247" s="1">
+        <v>101698.97</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>607</v>
+      </c>
+      <c r="B248" s="1">
+        <v>1565000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>66.053</v>
+      </c>
+      <c r="D248" s="1">
+        <v>76.31296613</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1194297.92</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-160568.47</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-13.444590944276</v>
+      </c>
+      <c r="J248">
+        <v>0.94</v>
+      </c>
+      <c r="K248" t="s">
+        <v>608</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1033729.45</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1048479.04</v>
+      </c>
+      <c r="N248" s="1">
+        <v>1.62</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>610</v>
+      </c>
+      <c r="B249" s="1">
+        <v>202000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.838</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>201284.92</v>
+      </c>
+      <c r="H249" s="1">
+        <v>387.84</v>
+      </c>
+      <c r="I249" s="1">
+        <v>0.19268209461494</v>
+      </c>
+      <c r="J249">
+        <v>1.08</v>
+      </c>
+      <c r="K249" t="s">
+        <v>611</v>
+      </c>
+      <c r="L249" s="1">
+        <v>201672.76</v>
+      </c>
+      <c r="M249" s="1">
+        <v>203861.55</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>613</v>
+      </c>
+      <c r="B250" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>1818.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>1.8239460641692</v>
+      </c>
+      <c r="J250">
+        <v>0.4</v>
+      </c>
+      <c r="K250">
+        <v>395.83</v>
+      </c>
+      <c r="L250" s="1">
+        <v>101492.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>101887.83</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>615</v>
+      </c>
+      <c r="B251" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>101.251</v>
+      </c>
+      <c r="D251" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>2051.64</v>
+      </c>
+      <c r="I251" s="1">
+        <v>1.251</v>
+      </c>
+      <c r="J251">
+        <v>0.94</v>
+      </c>
+      <c r="K251" t="s">
+        <v>616</v>
+      </c>
+      <c r="L251" s="1">
+        <v>166051.64</v>
+      </c>
+      <c r="M251" s="1">
+        <v>167593.34</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>618</v>
+      </c>
+      <c r="B252" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>100.279</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>424.08</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0.279</v>
+      </c>
+      <c r="J252">
+        <v>0.78</v>
+      </c>
+      <c r="K252" t="s">
+        <v>619</v>
+      </c>
+      <c r="L252" s="1">
+        <v>152424.08</v>
+      </c>
+      <c r="M252" s="1">
+        <v>153612.93</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>621</v>
+      </c>
+      <c r="B253" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>88.988</v>
+      </c>
+      <c r="D253" s="1">
+        <v>86.091845</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>172183.69</v>
+      </c>
+      <c r="H253" s="1">
+        <v>5792.31</v>
+      </c>
+      <c r="I253" s="1">
+        <v>3.3640294269451</v>
+      </c>
+      <c r="J253">
+        <v>0.22</v>
+      </c>
+      <c r="K253">
+        <v>443.84</v>
+      </c>
+      <c r="L253" s="1">
+        <v>177976.0</v>
+      </c>
+      <c r="M253" s="1">
+        <v>178419.84</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>623</v>
+      </c>
+      <c r="B254" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>101.566</v>
+      </c>
+      <c r="D254" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>117739.22</v>
+      </c>
+      <c r="H254" s="1">
+        <v>2108.66</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.7909580172181</v>
+      </c>
+      <c r="J254">
+        <v>2.35</v>
+      </c>
+      <c r="K254" t="s">
+        <v>624</v>
+      </c>
+      <c r="L254" s="1">
+        <v>119847.88</v>
+      </c>
+      <c r="M254" s="1">
+        <v>122624.11</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>626</v>
+      </c>
+      <c r="B255" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>101.039</v>
+      </c>
+      <c r="D255" s="1">
+        <v>102.1775</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>408710.0</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-4554.0</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-1.114237478897</v>
+      </c>
+      <c r="J255">
+        <v>1.36</v>
+      </c>
+      <c r="K255" t="s">
+        <v>627</v>
+      </c>
+      <c r="L255" s="1">
+        <v>404156.0</v>
+      </c>
+      <c r="M255" s="1">
+        <v>409598.47</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>629</v>
+      </c>
+      <c r="B256" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>97.852</v>
+      </c>
+      <c r="D256" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>302283.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-8727.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-2.8870297039529</v>
+      </c>
+      <c r="J256">
+        <v>1.19</v>
+      </c>
+      <c r="K256" t="s">
+        <v>630</v>
+      </c>
+      <c r="L256" s="1">
+        <v>293556.0</v>
+      </c>
+      <c r="M256" s="1">
+        <v>297134.42</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>632</v>
+      </c>
+      <c r="B257" s="1">
+        <v>89000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>102.006</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>88885.19</v>
+      </c>
+      <c r="H257" s="1">
+        <v>1900.15</v>
+      </c>
+      <c r="I257" s="1">
+        <v>2.1377577074426</v>
+      </c>
+      <c r="J257">
+        <v>0.68</v>
+      </c>
+      <c r="K257">
+        <v>603.49</v>
+      </c>
+      <c r="L257" s="1">
+        <v>90785.34</v>
+      </c>
+      <c r="M257" s="1">
+        <v>91388.83</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>634</v>
+      </c>
+      <c r="B258" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>104.462</v>
+      </c>
+      <c r="D258" s="1">
+        <v>106.89563</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>106895.63</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-2433.63</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-2.2766412434259</v>
+      </c>
+      <c r="J258">
+        <v>0.84</v>
+      </c>
+      <c r="K258">
+        <v>838.36</v>
+      </c>
+      <c r="L258" s="1">
+        <v>104462.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>105300.36</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>636</v>
+      </c>
+      <c r="B259" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>98.334</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-2510.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-1.2601793370754</v>
+      </c>
+      <c r="J259">
+        <v>2.89</v>
+      </c>
+      <c r="K259" t="s">
+        <v>637</v>
+      </c>
+      <c r="L259" s="1">
+        <v>196668.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>202454.3</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>639</v>
+      </c>
+      <c r="B260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>102.882</v>
+      </c>
+      <c r="D260" s="1">
+        <v>104.481</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>208962.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-3198.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-1.5304217991788</v>
+      </c>
+      <c r="J260">
+        <v>1.16</v>
+      </c>
+      <c r="K260" t="s">
+        <v>640</v>
+      </c>
+      <c r="L260" s="1">
+        <v>205764.0</v>
+      </c>
+      <c r="M260" s="1">
+        <v>208080.44</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>639</v>
+      </c>
+      <c r="B261" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>98.53</v>
+      </c>
+      <c r="D261" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-1378.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-1.3792689274132</v>
+      </c>
+      <c r="J261">
+        <v>1.69</v>
+      </c>
+      <c r="K261" t="s">
+        <v>642</v>
+      </c>
+      <c r="L261" s="1">
+        <v>98530.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>100219.93</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>644</v>
+      </c>
+      <c r="B262" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D262" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>284720.7</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-3924.45</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-1.3783507837681</v>
+      </c>
+      <c r="J262">
+        <v>1.39</v>
+      </c>
+      <c r="K262" t="s">
+        <v>645</v>
+      </c>
+      <c r="L262" s="1">
+        <v>280796.25</v>
+      </c>
+      <c r="M262" s="1">
+        <v>284758.92</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>647</v>
+      </c>
+      <c r="B263" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D263" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>1174.32</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.699</v>
+      </c>
+      <c r="J263">
+        <v>1.84</v>
+      </c>
+      <c r="K263" t="s">
+        <v>648</v>
+      </c>
+      <c r="L263" s="1">
+        <v>169174.32</v>
+      </c>
+      <c r="M263" s="1">
+        <v>172272.01</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>650</v>
+      </c>
+      <c r="B264" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>95.417</v>
+      </c>
+      <c r="D264" s="1">
+        <v>106.52323684</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>202394.15</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-21101.85</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-10.426116565128</v>
+      </c>
+      <c r="J264">
+        <v>0.23</v>
+      </c>
+      <c r="K264">
+        <v>437.78</v>
+      </c>
+      <c r="L264" s="1">
+        <v>181292.3</v>
+      </c>
+      <c r="M264" s="1">
+        <v>181730.08</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>652</v>
+      </c>
+      <c r="B265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D265" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>1722.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J265">
+        <v>0.94</v>
+      </c>
+      <c r="K265">
+        <v>942.11</v>
+      </c>
+      <c r="L265" s="1">
+        <v>101722.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>102664.11</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>654</v>
+      </c>
+      <c r="B266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>102.149</v>
+      </c>
+      <c r="D266" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>-2693.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-1.3010227497814</v>
+      </c>
+      <c r="J266">
+        <v>1.29</v>
+      </c>
+      <c r="K266" t="s">
+        <v>655</v>
+      </c>
+      <c r="L266" s="1">
+        <v>204298.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>206882.93</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>657</v>
+      </c>
+      <c r="B267" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="D267" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>886.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>0.44117793512792</v>
+      </c>
+      <c r="J267">
+        <v>0.59</v>
+      </c>
+      <c r="K267" t="s">
+        <v>658</v>
+      </c>
+      <c r="L267" s="1">
+        <v>201712.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>202894.36</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>660</v>
+      </c>
+      <c r="B268" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D268" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="J268">
+        <v>0.91</v>
+      </c>
+      <c r="K268">
+        <v>909.86</v>
+      </c>
+      <c r="L268" s="1">
+        <v>100980.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>101889.86</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>662</v>
+      </c>
+      <c r="B269" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>96.766</v>
+      </c>
+      <c r="D269" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>-968.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>-0.49768637532134</v>
+      </c>
+      <c r="J269">
+        <v>0.55</v>
+      </c>
+      <c r="K269" t="s">
+        <v>663</v>
+      </c>
+      <c r="L269" s="1">
+        <v>193532.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>194627.89</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>665</v>
+      </c>
+      <c r="B270" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>99.546</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-157.94</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.14945584031295</v>
+      </c>
+      <c r="J270">
+        <v>0.25</v>
+      </c>
+      <c r="K270">
+        <v>261.37</v>
+      </c>
+      <c r="L270" s="1">
+        <v>105518.76</v>
+      </c>
+      <c r="M270" s="1">
+        <v>105780.13</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>667</v>
+      </c>
+      <c r="B271" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>83.569</v>
+      </c>
+      <c r="D271" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-26157.12</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-9.4476380688115</v>
+      </c>
+      <c r="J271">
+        <v>0.64</v>
+      </c>
+      <c r="K271" t="s">
+        <v>668</v>
+      </c>
+      <c r="L271" s="1">
+        <v>250707.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>252624.12</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>670</v>
+      </c>
+      <c r="B272" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>90.676</v>
+      </c>
+      <c r="D272" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-24999.59</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-11.319215022203</v>
+      </c>
+      <c r="J272">
+        <v>0.01</v>
+      </c>
+      <c r="K272">
+        <v>26.63</v>
+      </c>
+      <c r="L272" s="1">
+        <v>195860.16</v>
+      </c>
+      <c r="M272" s="1">
+        <v>195886.79</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>672</v>
+      </c>
+      <c r="B273" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>2083.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>2.0952151040567</v>
+      </c>
+      <c r="J273">
+        <v>1.0</v>
+      </c>
+      <c r="K273">
+        <v>996.58</v>
+      </c>
+      <c r="L273" s="1">
+        <v>101500.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>102496.58</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>674</v>
+      </c>
+      <c r="B274" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>100.568</v>
+      </c>
+      <c r="D274" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-0.28951021217529</v>
+      </c>
+      <c r="J274">
+        <v>0.27</v>
+      </c>
+      <c r="K274">
+        <v>535.56</v>
+      </c>
+      <c r="L274" s="1">
+        <v>201136.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>201671.56</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>676</v>
+      </c>
+      <c r="B275" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>0.1725</v>
+      </c>
+      <c r="D275" s="1">
+        <v>0.2014596273</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-23312.5</v>
+      </c>
+      <c r="I275" s="1">
         <v>0</v>
       </c>
-      <c r="K110">
-[...46 lines deleted...]
-      <c r="J111" s="1">
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275" s="1">
+        <v>-23312.5</v>
+      </c>
+      <c r="M275" s="1">
+        <v>-23312.5</v>
+      </c>
+      <c r="N275" s="1">
+        <v>-0.04</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>678</v>
+      </c>
+      <c r="B276" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>0.025</v>
+      </c>
+      <c r="D276" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-67106.25</v>
+      </c>
+      <c r="I276" s="1">
         <v>0</v>
       </c>
-      <c r="K111">
-[...46 lines deleted...]
-      <c r="J112" s="1">
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276" s="1">
+        <v>-67106.25</v>
+      </c>
+      <c r="M276" s="1">
+        <v>-67106.25</v>
+      </c>
+      <c r="N276" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>680</v>
+      </c>
+      <c r="B277" s="1">
+        <v>260.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="D277" s="1">
+        <v>60.3523076923</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>156916.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-152236.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-97.017512554488</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277" s="1">
+        <v>4680.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>4680.0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>682</v>
+      </c>
+      <c r="B278" s="1">
+        <v>690.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>87.4</v>
+      </c>
+      <c r="D278" s="1">
+        <v>85.217826087</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>588003.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>15057.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>2.5607012209121</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>603060.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>603060.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>684</v>
+      </c>
+      <c r="B279" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.142181677</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>23893.75</v>
+      </c>
+      <c r="I279" s="1">
         <v>0</v>
       </c>
-      <c r="K112">
-[...46 lines deleted...]
-      <c r="J113" s="1">
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279" s="1">
+        <v>23893.75</v>
+      </c>
+      <c r="M279" s="1">
+        <v>23893.75</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>686</v>
+      </c>
+      <c r="B280" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>0.0425</v>
+      </c>
+      <c r="D280" s="1">
+        <v>0.0661645963</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>19050.0</v>
+      </c>
+      <c r="I280" s="1">
         <v>0</v>
       </c>
-      <c r="K113">
-[...5149 lines deleted...]
-      <c r="K216">
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280" s="1">
+        <v>19050.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>19050.0</v>
+      </c>
+      <c r="N280" s="1">
         <v>0.03</v>
       </c>
-      <c r="L216">
-[...1046 lines deleted...]
-      <c r="K237">
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>688</v>
+      </c>
+      <c r="B281" s="1">
+        <v>-260.0</v>
+      </c>
+      <c r="C281" s="1">
         <v>1.5</v>
       </c>
-      <c r="L237" t="s">
-[...2174 lines deleted...]
-      </c>
       <c r="D281" s="1">
-        <v>0.035</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>-131560.0</v>
       </c>
       <c r="H281" s="1">
-        <v>0.0</v>
+        <v>127660.0</v>
       </c>
       <c r="I281" s="1">
-        <v>31262.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-97.03557312253</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281">
-        <v>0.0</v>
+      <c r="L281" s="1">
+        <v>-3900.0</v>
       </c>
       <c r="M281" s="1">
-        <v>31262.5</v>
+        <v>-3900.0</v>
       </c>
       <c r="N281" s="1">
-        <v>31262.5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.01</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>690</v>
+      </c>
+      <c r="B282" s="1">
+        <v>-690.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="D282" s="1">
+        <v>80.0237681159</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>-552164.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-13636.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.4695561463623</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282" s="1">
+        <v>-565800.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>-565800.0</v>
+      </c>
+      <c r="N282" s="1">
+        <v>-0.88</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>689</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">