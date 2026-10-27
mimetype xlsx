--- v3 (2026-10-07)
+++ v4 (2026-10-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="691">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -151,95 +151,95 @@
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
-    <t>LU0569974404</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
@@ -271,56 +271,50 @@
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
@@ -337,80 +331,92 @@
   <si>
     <t>ES0130670112</t>
   </si>
   <si>
     <t>ENDESA SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0144583350</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA NV 2026</t>
+  </si>
+  <si>
     <t>ES0118594417</t>
   </si>
   <si>
     <t>INDRA SISTEMAS SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -475,56 +481,50 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
-    <t>IT0004965148</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DK0060094928</t>
@@ -589,50 +589,56 @@
   <si>
     <t>SE0021921269</t>
   </si>
   <si>
     <t>SAAB CLASS B</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>DE0007165631</t>
+  </si>
+  <si>
+    <t>SARTORIUS PREF AG</t>
+  </si>
+  <si>
     <t>NL0000360618</t>
   </si>
   <si>
     <t>SBM OFFSHORE NV</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
@@ -757,1374 +763,1410 @@
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 723.29</t>
+    <t>2 230.14</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 162.50</t>
+    <t>4 542.64</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 397.26</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 321.64</t>
-[...5 lines deleted...]
-    <t>ALPHA BANK SA 12/05/2030</t>
+    <t>1 734.66</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
+    <t>1 023.29</t>
+  </si>
+  <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 021.92</t>
+    <t>5 556.16</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 522.92</t>
+    <t>4 790.55</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
+    <t>1 018.77</t>
+  </si>
+  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 137.50</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>3 383.90</t>
+    <t>3 664.73</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 816.44</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>1 902.17</t>
+    <t>2 663.04</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 070.42</t>
+    <t>2 492.95</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 570.55</t>
+    <t>2 940.41</t>
   </si>
   <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>2 893.93</t>
+    <t>3 635.96</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 597.21</t>
+    <t>3 895.74</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>1 128.42</t>
+    <t>1 934.43</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>3 132.19</t>
+    <t>3 365.07</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>7 452.05</t>
+    <t>8 328.77</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 699.92</t>
+    <t>4 016.16</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>2 402.45</t>
+    <t>3 088.86</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 196.58</t>
+    <t>5 566.44</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 504.11</t>
+    <t>5 887.67</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>5 473.97</t>
+    <t>5 967.12</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 659.95</t>
-[...8 lines deleted...]
-    <t>3 590.67</t>
+    <t>1 995.29</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 923.29</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 062.33</t>
+    <t>1 514.38</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 368.49</t>
+  </si>
+  <si>
     <t>FR00140193E6</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
   </si>
   <si>
     <t>FR001400F067</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
+    <t>1 418.48</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 804.11</t>
+    <t>5 379.45</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 026.62</t>
+    <t>1 234.01</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 350.00</t>
+    <t>1 534.93</t>
   </si>
   <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>2 531.22</t>
+    <t>2 703.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 229.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 710.96</t>
+    <t>2 914.03</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 669.93</t>
+    <t>4 528.78</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 837.26</t>
+    <t>7 278.37</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 211.64</t>
+    <t>1 608.90</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 092.47</t>
+    <t>3 571.92</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 044.66</t>
+    <t>1 554.25</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 274.77</t>
+    <t>1 730.04</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 011.95</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 623.29</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>2 071.23</t>
+    <t>2 400.00</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 051.71</t>
+    <t>1 305.14</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>1 753.42</t>
   </si>
   <si>
     <t>XS3370251459</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 203.16</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 736.30</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 013.70</t>
+    <t>1 082.19</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>1 146.58</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>7 582.19</t>
+    <t>8 198.63</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 703.04</t>
+    <t>3 966.60</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 520.55</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 130.65</t>
+    <t>1 449.14</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 323.97</t>
+    <t>2 502.05</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>13 716.44</t>
+    <t>14 565.75</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 346.30</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>5 902.03</t>
+    <t>6 349.15</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>3 381.42</t>
+    <t>4 347.54</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 653.06</t>
+    <t>3 029.38</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 080.14</t>
+    <t>1 340.41</t>
   </si>
   <si>
     <t>BE0390152180</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>3 904.11</t>
+    <t>4 589.04</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>3 068.15</t>
+    <t>3 280.48</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>2 454.79</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 076.71</t>
+    <t>4 734.25</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 181.51</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 375.00</t>
+    <t>3 675.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 312.19</t>
+    <t>2 752.60</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>6 934.93</t>
+    <t>7 962.33</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 424.71</t>
+    <t>1 952.38</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 383.84</t>
+    <t>2 817.26</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 594.52</t>
+    <t>1 704.11</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 539.73</t>
+    <t>7 978.08</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 208.22</t>
+    <t>1 400.00</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 148.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 534.25</t>
+    <t>2 939.73</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 820.82</t>
+    <t>3 173.42</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 212.33</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 106.85</t>
+  </si>
+  <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 182.33</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 786.70</t>
+    <t>2 068.07</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 624.11</t>
+    <t>2 123.84</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 043.84</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 522.02</t>
+    <t>6 944.15</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 319.60</t>
+    <t>2 737.54</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>1 102.40</t>
+    <t>1 301.03</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 118.19</t>
+    <t>2 434.34</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>1 993.15</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
+    <t>1 051.03</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 169.87</t>
+    <t>2 361.05</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 904.79</t>
+    <t>5 329.45</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>14 749.59</t>
+    <t>15 607.12</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 188.79</t>
+    <t>2 576.19</t>
   </si>
   <si>
     <t>XS3310370955</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 541.70</t>
+    <t>1 937.01</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 188.85</t>
+    <t>1 519.08</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 776.23</t>
+    <t>3 018.70</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>5 442.47</t>
+    <t>6 236.99</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>3 578.42</t>
+    <t>4 133.22</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>1 071.23</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>5 786.30</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 905.21</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...8 lines deleted...]
-    <t>1 689.93</t>
+    <t>2 836.99</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 402.74</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 962.67</t>
+    <t>4 528.77</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 097.69</t>
+    <t>3 468.67</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 169.12</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 584.93</t>
+    <t>3 050.68</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 182.36</t>
+    <t>1 646.03</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 112.05</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 917.12</t>
+    <t>2 040.41</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...4 lines deleted...]
-  <si>
     <t>SX5E2609PR21</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
   <si>
     <t>SX5E2609PR23</t>
   </si>
   <si>
     <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2491,124 +2533,124 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>21440.6919</v>
+        <v>21476.7493</v>
       </c>
       <c r="C2">
-        <v>2802.8</v>
+        <v>2776.17</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>60094145.9</v>
+        <v>59623250.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>60094145.9</v>
+        <v>59623250.22</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>1363.288</v>
+        <v>1358.218</v>
       </c>
       <c r="C3">
-        <v>3342.34</v>
+        <v>3311.95</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>4556584.1</v>
+        <v>4498352.45</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>4556584.1</v>
+        <v>4498352.45</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>10.0</v>
       </c>
       <c r="C4">
-        <v>107.12</v>
+        <v>106.14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>1071.24</v>
+        <v>1061.42</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>1071.24</v>
+        <v>1061.42</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2660,14090 +2702,14090 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="Z1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1">
         <v>4457.0</v>
       </c>
       <c r="C2" s="1">
-        <v>83.36</v>
+        <v>79.0</v>
       </c>
       <c r="D2" s="1">
         <v>60.1332218981</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G2" s="1">
         <v>288499.48</v>
       </c>
       <c r="H2" s="1">
-        <v>114620.49</v>
+        <v>89739.86</v>
       </c>
       <c r="I2" s="1">
-        <v>39.729877502725</v>
+        <v>31.105726776353</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>403119.97</v>
+        <v>378239.34</v>
       </c>
       <c r="M2" s="1">
-        <v>403119.97</v>
+        <v>378239.34</v>
       </c>
       <c r="N2" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="1">
         <v>127.0</v>
       </c>
       <c r="C3" s="1">
-        <v>858.1</v>
+        <v>835.8</v>
       </c>
       <c r="D3" s="1">
         <v>1287.7311023622</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>163541.85</v>
       </c>
       <c r="H3" s="1">
-        <v>-54563.15</v>
+        <v>-57395.25</v>
       </c>
       <c r="I3" s="1">
-        <v>-33.363417376042</v>
+        <v>-35.095145371047</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>108978.7</v>
+        <v>106146.6</v>
       </c>
       <c r="M3" s="1">
-        <v>108978.7</v>
+        <v>106146.6</v>
       </c>
       <c r="N3" s="1">
         <v>0.17</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="1">
         <v>1854.0</v>
       </c>
       <c r="C4" s="1">
-        <v>203.95</v>
+        <v>208.9</v>
       </c>
       <c r="D4" s="1">
         <v>165.6245091694</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>307067.84</v>
       </c>
       <c r="H4" s="1">
-        <v>71055.46</v>
+        <v>80232.76</v>
       </c>
       <c r="I4" s="1">
-        <v>23.139987567568</v>
+        <v>26.128675669845</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>378123.3</v>
+        <v>387300.6</v>
       </c>
       <c r="M4" s="1">
-        <v>378123.3</v>
+        <v>387300.6</v>
       </c>
       <c r="N4" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="1">
-        <v>5609.0</v>
+        <v>4283.0</v>
       </c>
       <c r="C5" s="1">
-        <v>54.24</v>
+        <v>55.68</v>
       </c>
       <c r="D5" s="1">
-        <v>73.7148832234</v>
+        <v>73.714882092</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G5" s="1">
-        <v>365747.93</v>
+        <v>279283.01</v>
       </c>
       <c r="H5" s="1">
-        <v>-35652.82</v>
+        <v>-23103.57</v>
       </c>
       <c r="I5" s="1">
-        <v>-9.7479211980776</v>
+        <v>-8.2724581062056</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>330095.11</v>
+        <v>256179.44</v>
       </c>
       <c r="M5" s="1">
-        <v>330095.11</v>
+        <v>256179.44</v>
       </c>
       <c r="N5" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1">
-        <v>939.0</v>
+        <v>1014.0</v>
       </c>
       <c r="C6" s="1">
-        <v>422.8</v>
+        <v>430.4</v>
       </c>
       <c r="D6" s="1">
-        <v>263.1028966986</v>
+        <v>275.2661439842</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>247053.62</v>
+        <v>279119.87</v>
       </c>
       <c r="H6" s="1">
-        <v>149955.58</v>
+        <v>157305.73</v>
       </c>
       <c r="I6" s="1">
-        <v>60.697584597222</v>
+        <v>56.357768438342</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>397009.2</v>
+        <v>436425.6</v>
       </c>
       <c r="M6" s="1">
-        <v>397009.2</v>
+        <v>436425.6</v>
       </c>
       <c r="N6" s="1">
-        <v>0.61</v>
+        <v>0.68</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1">
         <v>12112.0</v>
       </c>
       <c r="C7" s="1">
-        <v>15.825</v>
+        <v>16.21</v>
       </c>
       <c r="D7" s="1">
         <v>28.3765819022</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>343697.16</v>
       </c>
       <c r="H7" s="1">
-        <v>-152024.76</v>
+        <v>-147361.64</v>
       </c>
       <c r="I7" s="1">
-        <v>-44.232183937743</v>
+        <v>-42.875431382674</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>191672.4</v>
+        <v>196335.52</v>
       </c>
       <c r="M7" s="1">
-        <v>191672.4</v>
+        <v>196335.52</v>
       </c>
       <c r="N7" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="1">
-        <v>3795.0</v>
+        <v>4321.0</v>
       </c>
       <c r="C8" s="1">
-        <v>51.98</v>
+        <v>51.36</v>
       </c>
       <c r="D8" s="1">
-        <v>53.0901212121</v>
+        <v>52.7967345522</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>201477.01</v>
+        <v>228134.69</v>
       </c>
       <c r="H8" s="1">
-        <v>-4212.91</v>
+        <v>-6208.13</v>
       </c>
       <c r="I8" s="1">
-        <v>-2.0910127661712</v>
+        <v>-2.7212564647665</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>197264.1</v>
+        <v>221926.56</v>
       </c>
       <c r="M8" s="1">
-        <v>197264.1</v>
+        <v>221926.56</v>
       </c>
       <c r="N8" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="1">
         <v>1785.0</v>
       </c>
       <c r="C9" s="1">
-        <v>70.58</v>
+        <v>71.12</v>
       </c>
       <c r="D9" s="1">
         <v>50.2519439776</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>89699.72</v>
       </c>
       <c r="H9" s="1">
-        <v>36285.58</v>
+        <v>37249.48</v>
       </c>
       <c r="I9" s="1">
-        <v>40.452277888939</v>
+        <v>41.526863183073</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>125985.3</v>
+        <v>126949.2</v>
       </c>
       <c r="M9" s="1">
-        <v>125985.3</v>
+        <v>126949.2</v>
       </c>
       <c r="N9" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="1">
-        <v>3105.0</v>
+        <v>331.0</v>
       </c>
       <c r="C10" s="1">
-        <v>45.1</v>
+        <v>789.8</v>
       </c>
       <c r="D10" s="1">
-        <v>36.36</v>
+        <v>681.6312990937</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>112897.8</v>
+        <v>225619.96</v>
       </c>
       <c r="H10" s="1">
-        <v>27137.7</v>
+        <v>35803.84</v>
       </c>
       <c r="I10" s="1">
-        <v>24.037403740374</v>
+        <v>15.869092433134</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>140035.5</v>
+        <v>261423.8</v>
       </c>
       <c r="M10" s="1">
-        <v>140035.5</v>
+        <v>261423.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="1">
-        <v>331.0</v>
+        <v>1074.0</v>
       </c>
       <c r="C11" s="1">
-        <v>812.2</v>
+        <v>1429.8</v>
       </c>
       <c r="D11" s="1">
-        <v>681.6312990937</v>
+        <v>576.768566108</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>225619.96</v>
+        <v>619449.44</v>
       </c>
       <c r="H11" s="1">
-        <v>43218.24</v>
+        <v>916155.76</v>
       </c>
       <c r="I11" s="1">
-        <v>19.155326505687</v>
+        <v>147.89839183647</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>268838.2</v>
+        <v>1535605.2</v>
       </c>
       <c r="M11" s="1">
-        <v>268838.2</v>
+        <v>1535605.2</v>
       </c>
       <c r="N11" s="1">
-        <v>0.42</v>
+        <v>2.39</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="1">
-        <v>1097.0</v>
+        <v>7309.0</v>
       </c>
       <c r="C12" s="1">
-        <v>1509.8</v>
+        <v>201.6</v>
       </c>
       <c r="D12" s="1">
-        <v>552.9665815861</v>
+        <v>163.15</v>
       </c>
       <c r="E12" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F12">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="G12" s="1">
-        <v>606604.34</v>
+        <v>108641.32</v>
       </c>
       <c r="H12" s="1">
-        <v>1049646.26</v>
+        <v>24525.82</v>
       </c>
       <c r="I12" s="1">
-        <v>173.03639139806</v>
+        <v>22.575038668529</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1656250.6</v>
+        <v>133167.14</v>
       </c>
       <c r="M12" s="1">
-        <v>1656250.6</v>
+        <v>133167.14</v>
       </c>
       <c r="N12" s="1">
-        <v>2.56</v>
+        <v>0.21</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7714.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>45.19</v>
+      </c>
+      <c r="D13" s="1">
+        <v>27.178663469</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>209656.21</v>
+      </c>
+      <c r="H13" s="1">
+        <v>138939.45</v>
+      </c>
+      <c r="I13" s="1">
+        <v>66.270133376922</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>348595.66</v>
+      </c>
+      <c r="M13" s="1">
+        <v>348595.66</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>52</v>
-      </c>
-[...43 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>7714.0</v>
+        <v>18599.0</v>
       </c>
       <c r="C14" s="1">
-        <v>44.3</v>
+        <v>23.2</v>
       </c>
       <c r="D14" s="1">
-        <v>27.178663469</v>
+        <v>9.9422157105</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>209656.21</v>
+        <v>184915.27</v>
       </c>
       <c r="H14" s="1">
-        <v>132073.99</v>
+        <v>246581.53</v>
       </c>
       <c r="I14" s="1">
-        <v>62.995505833097</v>
+        <v>133.34838707479</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>341730.2</v>
+        <v>431496.8</v>
       </c>
       <c r="M14" s="1">
-        <v>341730.2</v>
+        <v>431496.8</v>
       </c>
       <c r="N14" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>18599.0</v>
+        <v>47060.0</v>
       </c>
       <c r="C15" s="1">
-        <v>22.8</v>
+        <v>12.256</v>
       </c>
       <c r="D15" s="1">
-        <v>9.9422157105</v>
+        <v>9.0446736082</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>184915.27</v>
+        <v>425642.34</v>
       </c>
       <c r="H15" s="1">
-        <v>239141.93</v>
+        <v>151125.02</v>
       </c>
       <c r="I15" s="1">
-        <v>129.32513902178</v>
+        <v>35.505166144891</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>424057.2</v>
+        <v>576767.36</v>
       </c>
       <c r="M15" s="1">
-        <v>424057.2</v>
+        <v>576767.36</v>
       </c>
       <c r="N15" s="1">
-        <v>0.66</v>
+        <v>0.9</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>44549.0</v>
+        <v>337.0</v>
       </c>
       <c r="C16" s="1">
-        <v>12.482</v>
+        <v>205.1</v>
       </c>
       <c r="D16" s="1">
-        <v>8.878728142</v>
+        <v>234.4</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>395538.46</v>
+        <v>78992.8</v>
       </c>
       <c r="H16" s="1">
-        <v>160522.16</v>
+        <v>-9874.1</v>
       </c>
       <c r="I16" s="1">
-        <v>40.583198913198</v>
+        <v>-12.5</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>556060.62</v>
+        <v>69118.7</v>
       </c>
       <c r="M16" s="1">
-        <v>556060.62</v>
+        <v>69118.7</v>
       </c>
       <c r="N16" s="1">
-        <v>0.86</v>
+        <v>0.11</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
         <v>2032.0</v>
       </c>
       <c r="C17" s="1">
-        <v>70.55</v>
+        <v>70.7</v>
       </c>
       <c r="D17" s="1">
         <v>88.140226378</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>179100.94</v>
       </c>
       <c r="H17" s="1">
-        <v>-35743.34</v>
+        <v>-35438.54</v>
       </c>
       <c r="I17" s="1">
-        <v>-19.957092352502</v>
+        <v>-19.786908991097</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>143357.6</v>
+        <v>143662.4</v>
       </c>
       <c r="M17" s="1">
-        <v>143357.6</v>
+        <v>143662.4</v>
       </c>
       <c r="N17" s="1">
         <v>0.22</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
         <v>2442.0</v>
       </c>
       <c r="C18" s="1">
-        <v>101.78</v>
+        <v>107.58</v>
       </c>
       <c r="D18" s="1">
         <v>77.4989352989</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>189252.4</v>
       </c>
       <c r="H18" s="1">
-        <v>59294.36</v>
+        <v>73457.96</v>
       </c>
       <c r="I18" s="1">
-        <v>31.330836491373</v>
+        <v>38.814810274533</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>248546.76</v>
+        <v>262710.36</v>
       </c>
       <c r="M18" s="1">
-        <v>248546.76</v>
+        <v>262710.36</v>
       </c>
       <c r="N18" s="1">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
         <v>315118.0</v>
       </c>
       <c r="C19" s="1">
-        <v>11.364</v>
+        <v>11.24</v>
       </c>
       <c r="D19" s="1">
         <v>11.2819122043</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>3555133.61</v>
       </c>
       <c r="H19" s="1">
-        <v>25867.34</v>
+        <v>-13207.29</v>
       </c>
       <c r="I19" s="1">
-        <v>0.72760528401069</v>
+        <v>-0.37149911786297</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3581000.95</v>
+        <v>3541926.32</v>
       </c>
       <c r="M19" s="1">
-        <v>3581000.95</v>
+        <v>3541926.32</v>
       </c>
       <c r="N19" s="1">
-        <v>5.54</v>
+        <v>5.52</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
         <v>58220.0</v>
       </c>
       <c r="C20" s="1">
-        <v>10.722</v>
+        <v>10.66</v>
       </c>
       <c r="D20" s="1">
         <v>10.7262416695</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>624481.79</v>
       </c>
       <c r="H20" s="1">
-        <v>-246.95</v>
+        <v>-3856.59</v>
       </c>
       <c r="I20" s="1">
-        <v>-0.039544788007349</v>
+        <v>-0.61756644657325</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>624234.84</v>
+        <v>620625.2</v>
       </c>
       <c r="M20" s="1">
-        <v>624234.84</v>
+        <v>620625.2</v>
       </c>
       <c r="N20" s="1">
         <v>0.97</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
         <v>5186.0</v>
       </c>
       <c r="C21" s="1">
-        <v>527.2</v>
+        <v>473.9</v>
       </c>
       <c r="D21" s="1">
         <v>588.1305572696</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F21">
-        <v>11.05</v>
+        <v>11.06</v>
       </c>
       <c r="G21" s="1">
         <v>281490.99</v>
       </c>
       <c r="H21" s="1">
-        <v>-34149.88</v>
+        <v>-59381.15</v>
       </c>
       <c r="I21" s="1">
-        <v>-12.131784395657</v>
+        <v>-21.095222266262</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>247341.11</v>
+        <v>222109.84</v>
       </c>
       <c r="M21" s="1">
-        <v>247341.11</v>
+        <v>222109.84</v>
       </c>
       <c r="N21" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
         <v>1935.0</v>
       </c>
       <c r="C22" s="1">
-        <v>93.82</v>
+        <v>95.12</v>
       </c>
       <c r="D22" s="1">
         <v>134.2302118863</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>259735.46</v>
       </c>
       <c r="H22" s="1">
-        <v>-78193.76</v>
+        <v>-75678.26</v>
       </c>
       <c r="I22" s="1">
-        <v>-30.105153913139</v>
+        <v>-29.136668516498</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>181541.7</v>
+        <v>184057.2</v>
       </c>
       <c r="M22" s="1">
-        <v>181541.7</v>
+        <v>184057.2</v>
       </c>
       <c r="N22" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
         <v>2108.0</v>
       </c>
       <c r="C23" s="1">
-        <v>953.2</v>
+        <v>914.0</v>
       </c>
       <c r="D23" s="1">
         <v>902.1558681214</v>
       </c>
       <c r="E23" t="s">
         <v>74</v>
       </c>
       <c r="F23">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G23" s="1">
         <v>254538.72</v>
       </c>
       <c r="H23" s="1">
-        <v>14275.45</v>
+        <v>3211.95</v>
       </c>
       <c r="I23" s="1">
-        <v>5.608360881205</v>
+        <v>1.2618708854983</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>268814.17</v>
+        <v>257750.67</v>
       </c>
       <c r="M23" s="1">
-        <v>268814.17</v>
+        <v>257750.67</v>
       </c>
       <c r="N23" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="1">
         <v>6536.0</v>
       </c>
       <c r="C24" s="1">
-        <v>38.28</v>
+        <v>37.45</v>
       </c>
       <c r="D24" s="1">
         <v>30.785</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>201210.76</v>
       </c>
       <c r="H24" s="1">
-        <v>48987.32</v>
+        <v>43562.44</v>
       </c>
       <c r="I24" s="1">
-        <v>24.346272535326</v>
+        <v>21.650154295923</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>250198.08</v>
+        <v>244773.2</v>
       </c>
       <c r="M24" s="1">
-        <v>250198.08</v>
+        <v>244773.2</v>
       </c>
       <c r="N24" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="1">
         <v>3257.0</v>
       </c>
       <c r="C25" s="1">
-        <v>78.48</v>
+        <v>74.72</v>
       </c>
       <c r="D25" s="1">
         <v>85.5049677617</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>278489.68</v>
       </c>
       <c r="H25" s="1">
-        <v>-22880.32</v>
+        <v>-35126.64</v>
       </c>
       <c r="I25" s="1">
-        <v>-8.2158592016767</v>
+        <v>-12.613264520251</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>255609.36</v>
+        <v>243363.04</v>
       </c>
       <c r="M25" s="1">
-        <v>255609.36</v>
+        <v>243363.04</v>
       </c>
       <c r="N25" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="1">
-        <v>1724.0</v>
+        <v>1420.0</v>
       </c>
       <c r="C26" s="1">
-        <v>185.2</v>
+        <v>193.95</v>
       </c>
       <c r="D26" s="1">
-        <v>142.3228074246</v>
+        <v>142.3228098592</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G26" s="1">
-        <v>261557.54</v>
+        <v>215436.02</v>
       </c>
       <c r="H26" s="1">
-        <v>84869.85</v>
+        <v>80416.38</v>
       </c>
       <c r="I26" s="1">
-        <v>32.44786978804</v>
+        <v>37.327267742878</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>346427.39</v>
+        <v>295852.4</v>
       </c>
       <c r="M26" s="1">
-        <v>346427.39</v>
+        <v>295852.4</v>
       </c>
       <c r="N26" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="1">
-        <v>2634.0</v>
+        <v>2167.0</v>
       </c>
       <c r="C27" s="1">
-        <v>74.0</v>
+        <v>70.76</v>
       </c>
       <c r="D27" s="1">
-        <v>72.3090015186</v>
+        <v>72.3090032303</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>190461.91</v>
+        <v>156693.61</v>
       </c>
       <c r="H27" s="1">
-        <v>4454.09</v>
+        <v>-3356.69</v>
       </c>
       <c r="I27" s="1">
-        <v>2.3385725786327</v>
+        <v>-2.1421996723415</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>194916.0</v>
+        <v>153336.92</v>
       </c>
       <c r="M27" s="1">
-        <v>194916.0</v>
+        <v>153336.92</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="1">
         <v>15737.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.66</v>
+        <v>20.41</v>
       </c>
       <c r="D28" s="1">
         <v>18.5137923365</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>291351.55</v>
       </c>
       <c r="H28" s="1">
-        <v>2300.87</v>
+        <v>29840.62</v>
       </c>
       <c r="I28" s="1">
-        <v>0.7897229309403</v>
+        <v>10.242135317283</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>293652.42</v>
+        <v>321192.17</v>
       </c>
       <c r="M28" s="1">
-        <v>293652.42</v>
+        <v>321192.17</v>
       </c>
       <c r="N28" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="1">
-        <v>13946.0</v>
+        <v>412.0</v>
       </c>
       <c r="C29" s="1">
-        <v>0.412</v>
+        <v>263.4</v>
       </c>
       <c r="D29" s="1">
-        <v>0.0</v>
+        <v>217.0630097087</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>0.0</v>
+        <v>89429.96</v>
       </c>
       <c r="H29" s="1">
-        <v>5745.75</v>
+        <v>19090.84</v>
       </c>
       <c r="I29" s="1">
-        <v>0</v>
+        <v>21.347253202394</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>5745.75</v>
+        <v>108520.8</v>
       </c>
       <c r="M29" s="1">
-        <v>5745.75</v>
+        <v>108520.8</v>
       </c>
       <c r="N29" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="1">
-        <v>412.0</v>
+        <v>11589.0</v>
       </c>
       <c r="C30" s="1">
-        <v>259.7</v>
+        <v>27.07</v>
       </c>
       <c r="D30" s="1">
-        <v>217.0630097087</v>
+        <v>29.9011459142</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>89429.96</v>
+        <v>346524.38</v>
       </c>
       <c r="H30" s="1">
-        <v>17566.44</v>
+        <v>-32810.15</v>
       </c>
       <c r="I30" s="1">
-        <v>19.642679030607</v>
+        <v>-9.4683525586281</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>106996.4</v>
+        <v>313714.23</v>
       </c>
       <c r="M30" s="1">
-        <v>106996.4</v>
+        <v>313714.23</v>
       </c>
       <c r="N30" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>9802.0</v>
+        <v>1506.0</v>
       </c>
       <c r="C31" s="1">
-        <v>25.74</v>
+        <v>81.84</v>
       </c>
       <c r="D31" s="1">
-        <v>30.3917680065</v>
+        <v>98.5671978752</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>297900.11</v>
+        <v>148442.2</v>
       </c>
       <c r="H31" s="1">
-        <v>-45596.63</v>
+        <v>-25191.16</v>
       </c>
       <c r="I31" s="1">
-        <v>-15.306013146487</v>
+        <v>-16.970349401989</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>252303.48</v>
+        <v>123251.04</v>
       </c>
       <c r="M31" s="1">
-        <v>252303.48</v>
+        <v>123251.04</v>
       </c>
       <c r="N31" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>3078.0</v>
+        <v>10711.0</v>
       </c>
       <c r="C32" s="1">
-        <v>85.68</v>
+        <v>19.105</v>
       </c>
       <c r="D32" s="1">
-        <v>98.5671994802</v>
+        <v>18.5766165624</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>303389.84</v>
+        <v>198974.14</v>
       </c>
       <c r="H32" s="1">
-        <v>-39666.8</v>
+        <v>5659.52</v>
       </c>
       <c r="I32" s="1">
-        <v>-13.07453143454</v>
+        <v>2.8443495220032</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>263723.04</v>
+        <v>204633.66</v>
       </c>
       <c r="M32" s="1">
-        <v>263723.04</v>
+        <v>204633.66</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="1">
-        <v>5083.0</v>
+        <v>49419.0</v>
       </c>
       <c r="C33" s="1">
-        <v>19.055</v>
+        <v>4.504</v>
       </c>
       <c r="D33" s="1">
-        <v>17.8275998426</v>
+        <v>4.3579062709</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>90617.69</v>
+        <v>215363.37</v>
       </c>
       <c r="H33" s="1">
-        <v>6238.88</v>
+        <v>7219.81</v>
       </c>
       <c r="I33" s="1">
-        <v>6.884836724485</v>
+        <v>3.3523853197505</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>96856.57</v>
+        <v>222583.18</v>
       </c>
       <c r="M33" s="1">
-        <v>96856.57</v>
+        <v>222583.18</v>
       </c>
       <c r="N33" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>44634.0</v>
+        <v>867.0</v>
       </c>
       <c r="C34" s="1">
-        <v>4.545</v>
+        <v>136.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.3385457275</v>
+        <v>132.9155940023</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>193646.65</v>
+        <v>115237.82</v>
       </c>
       <c r="H34" s="1">
-        <v>9214.88</v>
+        <v>2674.18</v>
       </c>
       <c r="I34" s="1">
-        <v>4.7586054290121</v>
+        <v>2.3205749640179</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>202861.53</v>
+        <v>117912.0</v>
       </c>
       <c r="M34" s="1">
-        <v>202861.53</v>
+        <v>117912.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" s="1">
-        <v>867.0</v>
+        <v>3566.0</v>
       </c>
       <c r="C35" s="1">
-        <v>137.6</v>
+        <v>40.9</v>
       </c>
       <c r="D35" s="1">
-        <v>132.9155940023</v>
+        <v>37.6865002804</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>115237.82</v>
+        <v>134390.06</v>
       </c>
       <c r="H35" s="1">
-        <v>4061.38</v>
+        <v>11459.34</v>
       </c>
       <c r="I35" s="1">
-        <v>3.5243464341828</v>
+        <v>8.5269252800393</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>119299.2</v>
+        <v>145849.4</v>
       </c>
       <c r="M35" s="1">
-        <v>119299.2</v>
+        <v>145849.4</v>
       </c>
       <c r="N35" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="1">
-        <v>3566.0</v>
+        <v>25612.0</v>
       </c>
       <c r="C36" s="1">
-        <v>39.15</v>
+        <v>9.966</v>
       </c>
       <c r="D36" s="1">
-        <v>37.6865002804</v>
+        <v>7.4988989536</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>134390.06</v>
+        <v>192061.8</v>
       </c>
       <c r="H36" s="1">
-        <v>5218.84</v>
+        <v>63187.39</v>
       </c>
       <c r="I36" s="1">
-        <v>3.8833526824826</v>
+        <v>32.899509428736</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>139608.9</v>
+        <v>255249.19</v>
       </c>
       <c r="M36" s="1">
-        <v>139608.9</v>
+        <v>255249.19</v>
       </c>
       <c r="N36" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" s="1">
-        <v>29667.0</v>
+        <v>3797.0</v>
       </c>
       <c r="C37" s="1">
-        <v>10.134</v>
+        <v>27.0</v>
       </c>
       <c r="D37" s="1">
-        <v>7.4988987764</v>
+        <v>26.7814959178</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>222469.83</v>
+        <v>101689.34</v>
       </c>
       <c r="H37" s="1">
-        <v>78175.55</v>
+        <v>829.66</v>
       </c>
       <c r="I37" s="1">
-        <v>35.139843456526</v>
+        <v>0.81587706243349</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>300645.38</v>
+        <v>102519.0</v>
       </c>
       <c r="M37" s="1">
-        <v>300645.38</v>
+        <v>102519.0</v>
       </c>
       <c r="N37" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" s="1">
-        <v>5351.0</v>
+        <v>1670.0</v>
       </c>
       <c r="C38" s="1">
-        <v>27.38</v>
+        <v>165.4</v>
       </c>
       <c r="D38" s="1">
-        <v>26.7814969165</v>
+        <v>201.6343473054</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>143307.79</v>
+        <v>336729.36</v>
       </c>
       <c r="H38" s="1">
-        <v>3202.59</v>
+        <v>-60511.36</v>
       </c>
       <c r="I38" s="1">
-        <v>2.2347633719004</v>
+        <v>-17.970324892371</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>146510.38</v>
+        <v>276218.0</v>
       </c>
       <c r="M38" s="1">
-        <v>146510.38</v>
+        <v>276218.0</v>
       </c>
       <c r="N38" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="1">
-        <v>1501.0</v>
+        <v>1807.0</v>
       </c>
       <c r="C39" s="1">
-        <v>175.9</v>
+        <v>44.25</v>
       </c>
       <c r="D39" s="1">
-        <v>205.2455562958</v>
+        <v>43.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>308073.58</v>
+        <v>77701.0</v>
       </c>
       <c r="H39" s="1">
-        <v>-44047.68</v>
+        <v>2258.75</v>
       </c>
       <c r="I39" s="1">
-        <v>-14.297779121468</v>
+        <v>2.906976744186</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>264025.9</v>
+        <v>79959.75</v>
       </c>
       <c r="M39" s="1">
-        <v>264025.9</v>
+        <v>79959.75</v>
       </c>
       <c r="N39" s="1">
-        <v>0.41</v>
+        <v>0.12</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="1">
         <v>10570.0</v>
       </c>
       <c r="C40" s="1">
-        <v>42.47</v>
+        <v>43.58</v>
       </c>
       <c r="D40" s="1">
         <v>35.1768438978</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>371819.24</v>
       </c>
       <c r="H40" s="1">
-        <v>77088.66</v>
+        <v>88821.36</v>
       </c>
       <c r="I40" s="1">
-        <v>20.732832437611</v>
+        <v>23.88831734474</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>448907.9</v>
+        <v>460640.6</v>
       </c>
       <c r="M40" s="1">
-        <v>448907.9</v>
+        <v>460640.6</v>
       </c>
       <c r="N40" s="1">
-        <v>0.69</v>
+        <v>0.72</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="1">
         <v>39.0</v>
       </c>
       <c r="C41" s="1">
-        <v>3536.0</v>
+        <v>3218.0</v>
       </c>
       <c r="D41" s="1">
         <v>2845.1707692308</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G41" s="1">
         <v>121115.31</v>
       </c>
       <c r="H41" s="1">
-        <v>28511.99</v>
+        <v>13702.61</v>
       </c>
       <c r="I41" s="1">
-        <v>23.541193925029</v>
+        <v>11.313689408878</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>149627.3</v>
+        <v>134817.92</v>
       </c>
       <c r="M41" s="1">
-        <v>149627.3</v>
+        <v>134817.92</v>
       </c>
       <c r="N41" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" s="1">
         <v>2191.0</v>
       </c>
       <c r="C42" s="1">
-        <v>75.66</v>
+        <v>75.02</v>
       </c>
       <c r="D42" s="1">
         <v>68.487065267</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>150055.16</v>
       </c>
       <c r="H42" s="1">
-        <v>15715.9</v>
+        <v>14313.66</v>
       </c>
       <c r="I42" s="1">
-        <v>10.473415242768</v>
+        <v>9.5389322166595</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>165771.06</v>
+        <v>164368.82</v>
       </c>
       <c r="M42" s="1">
-        <v>165771.06</v>
+        <v>164368.82</v>
       </c>
       <c r="N42" s="1">
         <v>0.26</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" s="1">
         <v>62.0</v>
       </c>
       <c r="C43" s="1">
-        <v>1640.0</v>
+        <v>1659.0</v>
       </c>
       <c r="D43" s="1">
         <v>2309.3461290323</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>143179.46</v>
       </c>
       <c r="H43" s="1">
-        <v>-41499.46</v>
+        <v>-40321.46</v>
       </c>
       <c r="I43" s="1">
-        <v>-28.984227206891</v>
+        <v>-28.161483497703</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>101680.0</v>
+        <v>102858.0</v>
       </c>
       <c r="M43" s="1">
-        <v>101680.0</v>
+        <v>102858.0</v>
       </c>
       <c r="N43" s="1">
         <v>0.16</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" s="1">
-        <v>13946.0</v>
+        <v>16890.0</v>
       </c>
       <c r="C44" s="1">
-        <v>21.02</v>
+        <v>21.23</v>
       </c>
       <c r="D44" s="1">
-        <v>15.660904919</v>
+        <v>16.6362415631</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>218406.98</v>
+        <v>280986.12</v>
       </c>
       <c r="H44" s="1">
-        <v>74737.94</v>
+        <v>77588.58</v>
       </c>
       <c r="I44" s="1">
-        <v>34.219574850584</v>
+        <v>27.612958248614</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>293144.92</v>
+        <v>358574.7</v>
       </c>
       <c r="M44" s="1">
-        <v>293144.92</v>
+        <v>358574.7</v>
       </c>
       <c r="N44" s="1">
-        <v>0.45</v>
+        <v>0.56</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="1">
-        <v>2440.0</v>
+        <v>278.0</v>
       </c>
       <c r="C45" s="1">
-        <v>51.38</v>
+        <v>21.23</v>
       </c>
       <c r="D45" s="1">
-        <v>49.7380081967</v>
+        <v>0.0</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>121360.74</v>
+        <v>0.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4006.46</v>
+        <v>5901.94</v>
       </c>
       <c r="I45" s="1">
-        <v>3.3012817819008</v>
+        <v>0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>125367.2</v>
+        <v>5901.94</v>
       </c>
       <c r="M45" s="1">
-        <v>125367.2</v>
+        <v>5901.94</v>
       </c>
       <c r="N45" s="1">
-        <v>0.19</v>
+        <v>0.01</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" s="1">
-        <v>3085.0</v>
+        <v>2440.0</v>
       </c>
       <c r="C46" s="1">
-        <v>56.44</v>
+        <v>56.06</v>
       </c>
       <c r="D46" s="1">
-        <v>48.0144278768</v>
+        <v>49.7380081967</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>148124.51</v>
+        <v>121360.74</v>
       </c>
       <c r="H46" s="1">
-        <v>25992.89</v>
+        <v>15425.66</v>
       </c>
       <c r="I46" s="1">
-        <v>17.548000665116</v>
+        <v>12.710584988193</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>174117.4</v>
+        <v>136786.4</v>
       </c>
       <c r="M46" s="1">
-        <v>174117.4</v>
+        <v>136786.4</v>
       </c>
       <c r="N46" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="1">
-        <v>2673.0</v>
+        <v>3085.0</v>
       </c>
       <c r="C47" s="1">
-        <v>70.83</v>
+        <v>55.48</v>
       </c>
       <c r="D47" s="1">
-        <v>29.8435241302</v>
+        <v>48.0144278768</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>79771.74</v>
+        <v>148124.51</v>
       </c>
       <c r="H47" s="1">
-        <v>109556.85</v>
+        <v>23031.29</v>
       </c>
       <c r="I47" s="1">
-        <v>137.33792192573</v>
+        <v>15.548601646007</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>189328.59</v>
+        <v>171155.8</v>
       </c>
       <c r="M47" s="1">
-        <v>189328.59</v>
+        <v>171155.8</v>
       </c>
       <c r="N47" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" s="1">
-        <v>11424.0</v>
+        <v>2673.0</v>
       </c>
       <c r="C48" s="1">
-        <v>28.35</v>
+        <v>61.49</v>
       </c>
       <c r="D48" s="1">
-        <v>15.7521682423</v>
+        <v>29.8435241302</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>179952.77</v>
+        <v>79771.74</v>
       </c>
       <c r="H48" s="1">
-        <v>143917.63</v>
+        <v>84591.03</v>
       </c>
       <c r="I48" s="1">
-        <v>79.975223498921</v>
+        <v>106.04134998184</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>323870.4</v>
+        <v>164362.77</v>
       </c>
       <c r="M48" s="1">
-        <v>323870.4</v>
+        <v>164362.77</v>
       </c>
       <c r="N48" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" s="1">
-        <v>77021.0</v>
+        <v>11424.0</v>
       </c>
       <c r="C49" s="1">
-        <v>6.226</v>
+        <v>29.28</v>
       </c>
       <c r="D49" s="1">
-        <v>5.2607704392</v>
+        <v>15.7521682423</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>405189.8</v>
+        <v>179952.77</v>
       </c>
       <c r="H49" s="1">
-        <v>74342.95</v>
+        <v>154541.95</v>
       </c>
       <c r="I49" s="1">
-        <v>18.347685455063</v>
+        <v>85.879172629574</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>479532.75</v>
+        <v>334494.72</v>
       </c>
       <c r="M49" s="1">
-        <v>479532.75</v>
+        <v>334494.72</v>
       </c>
       <c r="N49" s="1">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" s="1">
-        <v>1593.0</v>
+        <v>86142.0</v>
       </c>
       <c r="C50" s="1">
-        <v>121.0</v>
+        <v>6.504</v>
       </c>
       <c r="D50" s="1">
-        <v>117.9</v>
+        <v>5.3509543544</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>187814.7</v>
+        <v>460941.91</v>
       </c>
       <c r="H50" s="1">
-        <v>4938.3</v>
+        <v>99325.66</v>
       </c>
       <c r="I50" s="1">
-        <v>2.6293469041561</v>
+        <v>21.548411599197</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>192753.0</v>
+        <v>560267.57</v>
       </c>
       <c r="M50" s="1">
-        <v>192753.0</v>
+        <v>560267.57</v>
       </c>
       <c r="N50" s="1">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" s="1">
-        <v>663.0</v>
+        <v>1900.0</v>
       </c>
       <c r="C51" s="1">
-        <v>252.2</v>
+        <v>122.75</v>
       </c>
       <c r="D51" s="1">
-        <v>259.3091855204</v>
+        <v>118.0136052632</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>171921.99</v>
+        <v>224225.85</v>
       </c>
       <c r="H51" s="1">
-        <v>-4713.39</v>
+        <v>8999.15</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.7415864602312</v>
+        <v>4.0134311008298</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>167208.6</v>
+        <v>233225.0</v>
       </c>
       <c r="M51" s="1">
-        <v>167208.6</v>
+        <v>233225.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.26</v>
+        <v>0.36</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" s="1">
-        <v>1600.0</v>
+        <v>663.0</v>
       </c>
       <c r="C52" s="1">
-        <v>84.75</v>
+        <v>242.85</v>
       </c>
       <c r="D52" s="1">
-        <v>86.50950625</v>
+        <v>259.3091855204</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>138415.21</v>
+        <v>171921.99</v>
       </c>
       <c r="H52" s="1">
-        <v>-2815.21</v>
+        <v>-10912.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-2.0338877497639</v>
+        <v>-6.3473206656112</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>135600.0</v>
+        <v>161009.55</v>
       </c>
       <c r="M52" s="1">
-        <v>135600.0</v>
+        <v>161009.55</v>
       </c>
       <c r="N52" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" s="1">
-        <v>48844.0</v>
+        <v>2260.0</v>
       </c>
       <c r="C53" s="1">
-        <v>4.23</v>
+        <v>83.1</v>
       </c>
       <c r="D53" s="1">
-        <v>3.5730685448</v>
+        <v>85.8117433628</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>174522.96</v>
+        <v>193934.54</v>
       </c>
       <c r="H53" s="1">
-        <v>32087.16</v>
+        <v>-6128.54</v>
       </c>
       <c r="I53" s="1">
-        <v>18.385638199123</v>
+        <v>-3.1601075290663</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>206610.12</v>
+        <v>187806.0</v>
       </c>
       <c r="M53" s="1">
-        <v>206610.12</v>
+        <v>187806.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="1">
-        <v>6477.0</v>
+        <v>48844.0</v>
       </c>
       <c r="C54" s="1">
-        <v>24.66</v>
+        <v>4.154</v>
       </c>
       <c r="D54" s="1">
-        <v>24.1740064845</v>
+        <v>3.5730685448</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>156575.04</v>
+        <v>174522.96</v>
       </c>
       <c r="H54" s="1">
-        <v>3147.78</v>
+        <v>28375.02</v>
       </c>
       <c r="I54" s="1">
-        <v>2.0103970594547</v>
+        <v>16.258617204292</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>159722.82</v>
+        <v>202897.98</v>
       </c>
       <c r="M54" s="1">
-        <v>159722.82</v>
+        <v>202897.98</v>
       </c>
       <c r="N54" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="1">
-        <v>2026.0</v>
+        <v>5458.0</v>
       </c>
       <c r="C55" s="1">
-        <v>178.18</v>
+        <v>23.53</v>
       </c>
       <c r="D55" s="1">
-        <v>109.1677492596</v>
+        <v>24.1740069623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>221173.86</v>
+        <v>131941.73</v>
       </c>
       <c r="H55" s="1">
-        <v>139818.82</v>
+        <v>-3514.99</v>
       </c>
       <c r="I55" s="1">
-        <v>63.216702009903</v>
+        <v>-2.6640472275148</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>360992.68</v>
+        <v>128426.74</v>
       </c>
       <c r="M55" s="1">
-        <v>360992.68</v>
+        <v>128426.74</v>
       </c>
       <c r="N55" s="1">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" s="1">
-        <v>1361.0</v>
+        <v>1729.0</v>
       </c>
       <c r="C56" s="1">
-        <v>141.75</v>
+        <v>177.18</v>
       </c>
       <c r="D56" s="1">
-        <v>122.6609845702</v>
+        <v>109.1677501446</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>166941.6</v>
+        <v>188751.04</v>
       </c>
       <c r="H56" s="1">
-        <v>25980.15</v>
+        <v>117593.18</v>
       </c>
       <c r="I56" s="1">
-        <v>15.56241823488</v>
+        <v>62.30067924394</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>192921.75</v>
+        <v>306344.22</v>
       </c>
       <c r="M56" s="1">
-        <v>192921.75</v>
+        <v>306344.22</v>
       </c>
       <c r="N56" s="1">
-        <v>0.3</v>
+        <v>0.48</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" s="1">
-        <v>2381.0</v>
+        <v>1654.0</v>
       </c>
       <c r="C57" s="1">
-        <v>53.93</v>
+        <v>131.9</v>
       </c>
       <c r="D57" s="1">
-        <v>52.5189752205</v>
+        <v>125.2763784764</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>125047.68</v>
+        <v>207207.13</v>
       </c>
       <c r="H57" s="1">
-        <v>3359.65</v>
+        <v>10955.47</v>
       </c>
       <c r="I57" s="1">
-        <v>2.6866951869879</v>
+        <v>5.2872070570158</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>128407.33</v>
+        <v>218162.6</v>
       </c>
       <c r="M57" s="1">
-        <v>128407.33</v>
+        <v>218162.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.2</v>
+        <v>0.34</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" s="1">
-        <v>455.0</v>
+        <v>2381.0</v>
       </c>
       <c r="C58" s="1">
-        <v>574.4</v>
+        <v>53.05</v>
       </c>
       <c r="D58" s="1">
-        <v>487.8783076923</v>
+        <v>52.5189752205</v>
       </c>
       <c r="E58" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F58">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>220336.03</v>
+        <v>125047.68</v>
       </c>
       <c r="H58" s="1">
-        <v>63233.65</v>
+        <v>1264.37</v>
       </c>
       <c r="I58" s="1">
-        <v>28.69873347541</v>
+        <v>1.0111103220787</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>283569.68</v>
+        <v>126312.05</v>
       </c>
       <c r="M58" s="1">
-        <v>283569.68</v>
+        <v>126312.05</v>
       </c>
       <c r="N58" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" s="1">
-        <v>748.0</v>
+        <v>455.0</v>
       </c>
       <c r="C59" s="1">
-        <v>388.35</v>
+        <v>559.4</v>
       </c>
       <c r="D59" s="1">
-        <v>396.2191176471</v>
+        <v>487.8783076923</v>
       </c>
       <c r="E59" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F59">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G59" s="1">
-        <v>296371.9</v>
+        <v>220336.03</v>
       </c>
       <c r="H59" s="1">
-        <v>-5886.1</v>
+        <v>53084.32</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.9860519840106</v>
+        <v>24.092437355797</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>290485.8</v>
+        <v>273420.35</v>
       </c>
       <c r="M59" s="1">
-        <v>290485.8</v>
+        <v>273420.35</v>
       </c>
       <c r="N59" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" s="1">
-        <v>629.0</v>
+        <v>748.0</v>
       </c>
       <c r="C60" s="1">
-        <v>495.8</v>
+        <v>375.55</v>
       </c>
       <c r="D60" s="1">
-        <v>626.5443561208</v>
+        <v>396.2191176471</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>394096.4</v>
+        <v>296371.9</v>
       </c>
       <c r="H60" s="1">
-        <v>-82238.2</v>
+        <v>-15460.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-20.867533933322</v>
+        <v>-5.216587672448</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>311858.2</v>
+        <v>280911.4</v>
       </c>
       <c r="M60" s="1">
-        <v>311858.2</v>
+        <v>280911.4</v>
       </c>
       <c r="N60" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="1">
-        <v>2957.0</v>
+        <v>503.0</v>
       </c>
       <c r="C61" s="1">
-        <v>141.75</v>
+        <v>466.8</v>
       </c>
       <c r="D61" s="1">
-        <v>124.1913019953</v>
+        <v>626.5443538767</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>367233.68</v>
+        <v>315151.81</v>
       </c>
       <c r="H61" s="1">
-        <v>51921.07</v>
+        <v>-80351.41</v>
       </c>
       <c r="I61" s="1">
-        <v>14.138428152886</v>
+        <v>-25.49609662721</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>419154.75</v>
+        <v>234800.4</v>
       </c>
       <c r="M61" s="1">
-        <v>419154.75</v>
+        <v>234800.4</v>
       </c>
       <c r="N61" s="1">
-        <v>0.65</v>
+        <v>0.37</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" s="1">
-        <v>12645.0</v>
+        <v>3100.0</v>
       </c>
       <c r="C62" s="1">
-        <v>15.48</v>
+        <v>141.75</v>
       </c>
       <c r="D62" s="1">
-        <v>12.6531103203</v>
+        <v>124.7885903226</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>159998.58</v>
+        <v>386844.63</v>
       </c>
       <c r="H62" s="1">
-        <v>35746.02</v>
+        <v>52580.37</v>
       </c>
       <c r="I62" s="1">
-        <v>22.341460780464</v>
+        <v>13.592115780436</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>195744.6</v>
+        <v>439425.0</v>
       </c>
       <c r="M62" s="1">
-        <v>195744.6</v>
+        <v>439425.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" s="1">
-        <v>2154.0</v>
+        <v>12645.0</v>
       </c>
       <c r="C63" s="1">
-        <v>51.28</v>
+        <v>16.03</v>
       </c>
       <c r="D63" s="1">
-        <v>52.2038022284</v>
+        <v>12.6531103203</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>112446.99</v>
+        <v>159998.58</v>
       </c>
       <c r="H63" s="1">
-        <v>-1989.87</v>
+        <v>42700.77</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.7696071722329</v>
+        <v>26.688218107936</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>110457.12</v>
+        <v>202699.35</v>
       </c>
       <c r="M63" s="1">
-        <v>110457.12</v>
+        <v>202699.35</v>
       </c>
       <c r="N63" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" s="1">
-        <v>156.0</v>
+        <v>351.0</v>
       </c>
       <c r="C64" s="1">
-        <v>508.0</v>
+        <v>520.2</v>
       </c>
       <c r="D64" s="1">
-        <v>508.1012820513</v>
+        <v>510.8157834758</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>79263.8</v>
+        <v>179296.34</v>
       </c>
       <c r="H64" s="1">
-        <v>-15.8</v>
+        <v>3293.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.019933437458209</v>
+        <v>1.8371038694934</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>79248.0</v>
+        <v>182590.2</v>
       </c>
       <c r="M64" s="1">
-        <v>79248.0</v>
+        <v>182590.2</v>
       </c>
       <c r="N64" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" s="1">
         <v>15690.0</v>
       </c>
       <c r="C65" s="1">
-        <v>10.42</v>
+        <v>7.93</v>
       </c>
       <c r="D65" s="1">
         <v>6.8369094965</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>107271.11</v>
       </c>
       <c r="H65" s="1">
-        <v>56218.69</v>
+        <v>17150.59</v>
       </c>
       <c r="I65" s="1">
-        <v>52.408043507707</v>
+        <v>15.988079176211</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>163489.8</v>
+        <v>124421.7</v>
       </c>
       <c r="M65" s="1">
-        <v>163489.8</v>
+        <v>124421.7</v>
       </c>
       <c r="N65" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="1">
         <v>3630.0</v>
       </c>
       <c r="C66" s="1">
-        <v>126.8</v>
+        <v>128.52</v>
       </c>
       <c r="D66" s="1">
         <v>114.3359035813</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G66" s="1">
         <v>446663.06</v>
       </c>
       <c r="H66" s="1">
-        <v>52749.95</v>
+        <v>54494.53</v>
       </c>
       <c r="I66" s="1">
-        <v>11.80978565812</v>
+        <v>12.200366423854</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>499413.01</v>
+        <v>501157.59</v>
       </c>
       <c r="M66" s="1">
-        <v>499413.01</v>
+        <v>501157.59</v>
       </c>
       <c r="N66" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" s="1">
-        <v>4176.0</v>
+        <v>5129.0</v>
       </c>
       <c r="C67" s="1">
-        <v>428.5</v>
+        <v>403.8</v>
       </c>
       <c r="D67" s="1">
-        <v>379.9730962644</v>
+        <v>388.343257945</v>
       </c>
       <c r="E67" t="s">
         <v>74</v>
       </c>
       <c r="F67">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G67" s="1">
-        <v>212422.64</v>
+        <v>266604.18</v>
       </c>
       <c r="H67" s="1">
-        <v>26968.92</v>
+        <v>10461.04</v>
       </c>
       <c r="I67" s="1">
-        <v>12.695878367767</v>
+        <v>3.9238094466486</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>239391.56</v>
+        <v>277065.22</v>
       </c>
       <c r="M67" s="1">
-        <v>239391.56</v>
+        <v>277065.22</v>
       </c>
       <c r="N67" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" s="1">
         <v>10505.0</v>
       </c>
       <c r="C68" s="1">
-        <v>148.95</v>
+        <v>146.75</v>
       </c>
       <c r="D68" s="1">
         <v>154.5313564969</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68">
-        <v>7.47</v>
+        <v>7.48</v>
       </c>
       <c r="G68" s="1">
         <v>217246.17</v>
       </c>
       <c r="H68" s="1">
-        <v>-7914.91</v>
+        <v>-11013.64</v>
       </c>
       <c r="I68" s="1">
-        <v>-3.6432909266018</v>
+        <v>-5.0696589955993</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>209331.26</v>
+        <v>206232.53</v>
       </c>
       <c r="M68" s="1">
-        <v>209331.26</v>
+        <v>206232.53</v>
       </c>
       <c r="N68" s="1">
         <v>0.32</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" s="1">
-        <v>1730.0</v>
+        <v>1656.0</v>
       </c>
       <c r="C69" s="1">
-        <v>1078.44</v>
+        <v>1079.84</v>
       </c>
       <c r="D69" s="1">
-        <v>1077.6579248555</v>
+        <v>1078.3959359903</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1864348.21</v>
+        <v>1785823.67</v>
       </c>
       <c r="H69" s="1">
-        <v>1352.99</v>
+        <v>2391.37</v>
       </c>
       <c r="I69" s="1">
-        <v>0.072571743451294</v>
+        <v>0.13390851740698</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>1865701.2</v>
+        <v>1788215.04</v>
       </c>
       <c r="M69" s="1">
-        <v>1865701.2</v>
+        <v>1788215.04</v>
       </c>
       <c r="N69" s="1">
-        <v>2.89</v>
+        <v>2.79</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" s="1">
         <v>1872.0</v>
       </c>
       <c r="C70" s="1">
-        <v>135.76</v>
+        <v>135.24</v>
       </c>
       <c r="D70" s="1">
         <v>113.3271794872</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>212148.48</v>
       </c>
       <c r="H70" s="1">
-        <v>41994.24</v>
+        <v>41020.8</v>
       </c>
       <c r="I70" s="1">
-        <v>19.794739985882</v>
+        <v>19.335891541622</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>254142.72</v>
+        <v>253169.28</v>
       </c>
       <c r="M70" s="1">
-        <v>254142.72</v>
+        <v>253169.28</v>
       </c>
       <c r="N70" s="1">
         <v>0.39</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" s="1">
         <v>2931.0</v>
       </c>
       <c r="C71" s="1">
-        <v>65.88</v>
+        <v>64.8</v>
       </c>
       <c r="D71" s="1">
         <v>78.5086045718</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>230108.72</v>
       </c>
       <c r="H71" s="1">
-        <v>-37014.44</v>
+        <v>-40179.92</v>
       </c>
       <c r="I71" s="1">
-        <v>-16.08563117469</v>
+        <v>-17.461276565269</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>193094.28</v>
+        <v>189928.8</v>
       </c>
       <c r="M71" s="1">
-        <v>193094.28</v>
+        <v>189928.8</v>
       </c>
       <c r="N71" s="1">
         <v>0.3</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" s="1">
         <v>3216.0</v>
       </c>
       <c r="C72" s="1">
-        <v>39.305</v>
+        <v>37.85</v>
       </c>
       <c r="D72" s="1">
         <v>45.455</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>146183.28</v>
       </c>
       <c r="H72" s="1">
-        <v>-19778.4</v>
+        <v>-24457.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-13.529864701353</v>
+        <v>-16.730832691673</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>126404.88</v>
+        <v>121725.6</v>
       </c>
       <c r="M72" s="1">
-        <v>126404.88</v>
+        <v>121725.6</v>
       </c>
       <c r="N72" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" s="1">
         <v>1076.0</v>
       </c>
       <c r="C73" s="1">
-        <v>133.8</v>
+        <v>122.1</v>
       </c>
       <c r="D73" s="1">
         <v>93.69</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>100810.44</v>
       </c>
       <c r="H73" s="1">
-        <v>43158.36</v>
+        <v>30569.16</v>
       </c>
       <c r="I73" s="1">
-        <v>42.811399295549</v>
+        <v>30.323406980467</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>143968.8</v>
+        <v>131379.6</v>
       </c>
       <c r="M73" s="1">
-        <v>143968.8</v>
+        <v>131379.6</v>
       </c>
       <c r="N73" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" s="1">
-        <v>2600.0</v>
+        <v>2848.0</v>
       </c>
       <c r="C74" s="1">
-        <v>88.14</v>
+        <v>90.46</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0376615385</v>
+        <v>99.3298033708</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>260097.92</v>
+        <v>282891.28</v>
       </c>
       <c r="H74" s="1">
-        <v>-30933.92</v>
+        <v>-25261.2</v>
       </c>
       <c r="I74" s="1">
-        <v>-11.893182383004</v>
+        <v>-8.9296495812808</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>229164.0</v>
+        <v>257630.08</v>
       </c>
       <c r="M74" s="1">
-        <v>229164.0</v>
+        <v>257630.08</v>
       </c>
       <c r="N74" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" s="1">
         <v>5146.0</v>
       </c>
       <c r="C75" s="1">
-        <v>26.33</v>
+        <v>26.5</v>
       </c>
       <c r="D75" s="1">
         <v>30.6092421298</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>157515.16</v>
       </c>
       <c r="H75" s="1">
-        <v>-22020.98</v>
+        <v>-21146.16</v>
       </c>
       <c r="I75" s="1">
-        <v>-13.980228950661</v>
+        <v>-13.424841139101</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>135494.18</v>
+        <v>136369.0</v>
       </c>
       <c r="M75" s="1">
-        <v>135494.18</v>
+        <v>136369.0</v>
       </c>
       <c r="N75" s="1">
         <v>0.21</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" s="1">
         <v>2100.0</v>
       </c>
       <c r="C76" s="1">
-        <v>48.255</v>
+        <v>46.86</v>
       </c>
       <c r="D76" s="1">
         <v>52.35</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>109935.0</v>
       </c>
       <c r="H76" s="1">
-        <v>-8599.5</v>
+        <v>-11529.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-7.8223495702006</v>
+        <v>-10.487106017192</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>101335.5</v>
+        <v>98406.0</v>
       </c>
       <c r="M76" s="1">
-        <v>101335.5</v>
+        <v>98406.0</v>
       </c>
       <c r="N76" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" s="1">
         <v>1964.0</v>
       </c>
       <c r="C77" s="1">
-        <v>339.5</v>
+        <v>360.1</v>
       </c>
       <c r="D77" s="1">
         <v>344.6538594705</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G77" s="1">
         <v>730130.07</v>
       </c>
       <c r="H77" s="1">
-        <v>-6668.89</v>
+        <v>29603.95</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.91338383036327</v>
+        <v>4.0546131732391</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>723461.18</v>
+        <v>759734.02</v>
       </c>
       <c r="M77" s="1">
-        <v>723461.18</v>
+        <v>759734.02</v>
       </c>
       <c r="N77" s="1">
-        <v>1.12</v>
+        <v>1.18</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" s="1">
-        <v>2717.0</v>
+        <v>3636.0</v>
       </c>
       <c r="C78" s="1">
-        <v>600.0</v>
+        <v>601.0</v>
       </c>
       <c r="D78" s="1">
-        <v>610.931722488</v>
+        <v>604.1045792079</v>
       </c>
       <c r="E78" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F78">
-        <v>11.05</v>
+        <v>11.06</v>
       </c>
       <c r="G78" s="1">
-        <v>151561.5</v>
+        <v>200054.43</v>
       </c>
       <c r="H78" s="1">
-        <v>-4082.8</v>
+        <v>-2563.6</v>
       </c>
       <c r="I78" s="1">
-        <v>-2.6938239592509</v>
+        <v>-1.2814512530415</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>147478.7</v>
+        <v>197490.83</v>
       </c>
       <c r="M78" s="1">
-        <v>147478.7</v>
+        <v>197490.83</v>
       </c>
       <c r="N78" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" s="1">
         <v>1071.0</v>
       </c>
       <c r="C79" s="1">
-        <v>347.2</v>
+        <v>333.2</v>
       </c>
       <c r="D79" s="1">
         <v>269.5989449113</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>288740.47</v>
       </c>
       <c r="H79" s="1">
-        <v>83110.73</v>
+        <v>68116.73</v>
       </c>
       <c r="I79" s="1">
-        <v>28.783886789406</v>
+        <v>23.590988128543</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>371851.2</v>
+        <v>356857.2</v>
       </c>
       <c r="M79" s="1">
-        <v>371851.2</v>
+        <v>356857.2</v>
       </c>
       <c r="N79" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" s="1">
         <v>3538.0</v>
       </c>
       <c r="C80" s="1">
-        <v>75.78</v>
+        <v>77.79</v>
       </c>
       <c r="D80" s="1">
         <v>97.4893414358</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>344917.29</v>
       </c>
       <c r="H80" s="1">
-        <v>-76807.65</v>
+        <v>-69696.27</v>
       </c>
       <c r="I80" s="1">
-        <v>-22.268425569504</v>
+        <v>-20.206661718814</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>268109.64</v>
+        <v>275221.02</v>
       </c>
       <c r="M80" s="1">
-        <v>268109.64</v>
+        <v>275221.02</v>
       </c>
       <c r="N80" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" s="1">
         <v>3465.0</v>
       </c>
       <c r="C81" s="1">
-        <v>143.9</v>
+        <v>151.28</v>
       </c>
       <c r="D81" s="1">
         <v>148.4622193362</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>514421.59</v>
       </c>
       <c r="H81" s="1">
-        <v>-15808.09</v>
+        <v>9763.61</v>
       </c>
       <c r="I81" s="1">
-        <v>-3.0729833870309</v>
+        <v>1.8979782710908</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>498613.5</v>
+        <v>524185.2</v>
       </c>
       <c r="M81" s="1">
-        <v>498613.5</v>
+        <v>524185.2</v>
       </c>
       <c r="N81" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" s="1">
-        <v>8559.0</v>
+        <v>290.0</v>
       </c>
       <c r="C82" s="1">
-        <v>31.46</v>
+        <v>214.3</v>
       </c>
       <c r="D82" s="1">
-        <v>32.7019710247</v>
+        <v>226.7</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>279896.17</v>
+        <v>65743.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-10630.03</v>
+        <v>-3596.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-3.7978476089901</v>
+        <v>-5.4697838553154</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>269266.14</v>
+        <v>62147.0</v>
       </c>
       <c r="M82" s="1">
-        <v>269266.14</v>
+        <v>62147.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.42</v>
+        <v>0.1</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" s="1">
-        <v>1712.0</v>
+        <v>9742.0</v>
       </c>
       <c r="C83" s="1">
-        <v>268.0</v>
+        <v>32.32</v>
       </c>
       <c r="D83" s="1">
-        <v>111.439953271</v>
+        <v>32.6577366044</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>190785.2</v>
+        <v>318151.67</v>
       </c>
       <c r="H83" s="1">
-        <v>268030.8</v>
+        <v>-3290.23</v>
       </c>
       <c r="I83" s="1">
-        <v>140.48825590245</v>
+        <v>-1.0341702748252</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>458816.0</v>
+        <v>314861.44</v>
       </c>
       <c r="M83" s="1">
-        <v>458816.0</v>
+        <v>314861.44</v>
       </c>
       <c r="N83" s="1">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" s="1">
-        <v>2260.0</v>
+        <v>1614.0</v>
       </c>
       <c r="C84" s="1">
-        <v>95.16</v>
+        <v>265.6</v>
       </c>
       <c r="D84" s="1">
-        <v>93.9310884956</v>
+        <v>111.4399504337</v>
       </c>
       <c r="E84" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>231863.58</v>
+        <v>179864.08</v>
       </c>
       <c r="H84" s="1">
-        <v>1480.53</v>
+        <v>248814.32</v>
       </c>
       <c r="I84" s="1">
-        <v>0.63853495231981</v>
+        <v>138.33463579832</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>233344.11</v>
+        <v>428678.4</v>
       </c>
       <c r="M84" s="1">
-        <v>233344.11</v>
+        <v>428678.4</v>
       </c>
       <c r="N84" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" s="1">
-        <v>2088.0</v>
+        <v>1990.0</v>
       </c>
       <c r="C85" s="1">
-        <v>155.3</v>
+        <v>94.84</v>
       </c>
       <c r="D85" s="1">
-        <v>117.8749185824</v>
+        <v>93.9310904523</v>
       </c>
       <c r="E85" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F85">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G85" s="1">
-        <v>246122.83</v>
+        <v>204163.06</v>
       </c>
       <c r="H85" s="1">
-        <v>78143.57</v>
+        <v>-1422.06</v>
       </c>
       <c r="I85" s="1">
-        <v>31.74982588978</v>
+        <v>-0.69653148811543</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>324266.4</v>
+        <v>202741.0</v>
       </c>
       <c r="M85" s="1">
-        <v>324266.4</v>
+        <v>202741.0</v>
       </c>
       <c r="N85" s="1">
-        <v>0.5</v>
+        <v>0.32</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" s="1">
-        <v>5856.0</v>
+        <v>2088.0</v>
       </c>
       <c r="C86" s="1">
-        <v>35.25</v>
+        <v>148.38</v>
       </c>
       <c r="D86" s="1">
-        <v>47.7027817623</v>
+        <v>117.8749185824</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>279347.49</v>
+        <v>246122.83</v>
       </c>
       <c r="H86" s="1">
-        <v>-72923.49</v>
+        <v>63694.61</v>
       </c>
       <c r="I86" s="1">
-        <v>-26.104938333257</v>
+        <v>25.87919617209</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>206424.0</v>
+        <v>309817.44</v>
       </c>
       <c r="M86" s="1">
-        <v>206424.0</v>
+        <v>309817.44</v>
       </c>
       <c r="N86" s="1">
-        <v>0.32</v>
+        <v>0.48</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" s="1">
-        <v>1859.0</v>
+        <v>5856.0</v>
       </c>
       <c r="C87" s="1">
-        <v>269.6</v>
+        <v>35.56</v>
       </c>
       <c r="D87" s="1">
-        <v>199.4522485207</v>
+        <v>47.7027817623</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>370781.73</v>
+        <v>279347.49</v>
       </c>
       <c r="H87" s="1">
-        <v>130404.67</v>
+        <v>-71108.13</v>
       </c>
       <c r="I87" s="1">
-        <v>35.170198380594</v>
+        <v>-25.45508105335</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>501186.4</v>
+        <v>208239.36</v>
       </c>
       <c r="M87" s="1">
-        <v>501186.4</v>
+        <v>208239.36</v>
       </c>
       <c r="N87" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" s="1">
-        <v>1023.0</v>
+        <v>1859.0</v>
       </c>
       <c r="C88" s="1">
-        <v>170.95</v>
+        <v>272.75</v>
       </c>
       <c r="D88" s="1">
-        <v>155.475826002</v>
+        <v>199.4522485207</v>
       </c>
       <c r="E88" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>172629.36</v>
+        <v>370781.73</v>
       </c>
       <c r="H88" s="1">
-        <v>17119.3</v>
+        <v>136260.52</v>
       </c>
       <c r="I88" s="1">
-        <v>9.9167951500255</v>
+        <v>36.749523769685</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>189748.66</v>
+        <v>507042.25</v>
       </c>
       <c r="M88" s="1">
-        <v>189748.66</v>
+        <v>507042.25</v>
       </c>
       <c r="N88" s="1">
-        <v>0.29</v>
+        <v>0.79</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="1">
-        <v>4428.0</v>
+        <v>1023.0</v>
       </c>
       <c r="C89" s="1">
-        <v>75.68</v>
+        <v>161.25</v>
       </c>
       <c r="D89" s="1">
-        <v>40.8524141825</v>
+        <v>155.475826002</v>
       </c>
       <c r="E89" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F89">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G89" s="1">
-        <v>180894.49</v>
+        <v>172629.36</v>
       </c>
       <c r="H89" s="1">
-        <v>154216.55</v>
+        <v>4574.15</v>
       </c>
       <c r="I89" s="1">
-        <v>85.252209727339</v>
+        <v>2.649694119239</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>335111.04</v>
+        <v>177203.51</v>
       </c>
       <c r="M89" s="1">
-        <v>335111.04</v>
+        <v>177203.51</v>
       </c>
       <c r="N89" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" s="1">
-        <v>16220.0</v>
+        <v>2700.0</v>
       </c>
       <c r="C90" s="1">
-        <v>93.72</v>
+        <v>78.09</v>
       </c>
       <c r="D90" s="1">
-        <v>70.1507996301</v>
+        <v>40.8524148148</v>
       </c>
       <c r="E90" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F90">
-        <v>11.05</v>
+        <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>105122.52</v>
+        <v>110301.52</v>
       </c>
       <c r="H90" s="1">
-        <v>32399.27</v>
+        <v>100541.48</v>
       </c>
       <c r="I90" s="1">
-        <v>30.820484516543</v>
+        <v>91.151490931403</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>137521.79</v>
+        <v>210843.0</v>
       </c>
       <c r="M90" s="1">
-        <v>137521.79</v>
+        <v>210843.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" s="1">
-        <v>3593.0</v>
+        <v>16220.0</v>
       </c>
       <c r="C91" s="1">
-        <v>58.3</v>
+        <v>99.0</v>
       </c>
       <c r="D91" s="1">
-        <v>24.1150347899</v>
+        <v>70.1507996301</v>
       </c>
       <c r="E91" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F91">
-        <v>1.0</v>
+        <v>11.06</v>
       </c>
       <c r="G91" s="1">
-        <v>86645.32</v>
+        <v>105122.52</v>
       </c>
       <c r="H91" s="1">
-        <v>122826.58</v>
+        <v>39999.94</v>
       </c>
       <c r="I91" s="1">
-        <v>141.75789298256</v>
+        <v>38.050781126632</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>209471.9</v>
+        <v>145122.46</v>
       </c>
       <c r="M91" s="1">
-        <v>209471.9</v>
+        <v>145122.46</v>
       </c>
       <c r="N91" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" s="1">
-        <v>1180.0</v>
+        <v>3593.0</v>
       </c>
       <c r="C92" s="1">
-        <v>132.85</v>
+        <v>45.885</v>
       </c>
       <c r="D92" s="1">
-        <v>121.2768135593</v>
+        <v>24.1150347899</v>
       </c>
       <c r="E92" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F92">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>155532.92</v>
+        <v>86645.32</v>
       </c>
       <c r="H92" s="1">
-        <v>14556.59</v>
+        <v>78219.49</v>
       </c>
       <c r="I92" s="1">
-        <v>9.3591697500439</v>
+        <v>90.27549324072</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>170089.51</v>
+        <v>164864.81</v>
       </c>
       <c r="M92" s="1">
-        <v>170089.51</v>
+        <v>164864.81</v>
       </c>
       <c r="N92" s="1">
         <v>0.26</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" s="1">
-        <v>8288.0</v>
+        <v>1180.0</v>
       </c>
       <c r="C93" s="1">
-        <v>34.6</v>
+        <v>136.45</v>
       </c>
       <c r="D93" s="1">
-        <v>30.3729017857</v>
+        <v>121.2768135593</v>
       </c>
       <c r="E93" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F93">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G93" s="1">
-        <v>251730.61</v>
+        <v>155532.92</v>
       </c>
       <c r="H93" s="1">
-        <v>35034.19</v>
+        <v>17429.8</v>
       </c>
       <c r="I93" s="1">
-        <v>13.917334089803</v>
+        <v>11.206502134725</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>286764.8</v>
+        <v>172962.72</v>
       </c>
       <c r="M93" s="1">
-        <v>286764.8</v>
+        <v>172962.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.44</v>
+        <v>0.27</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" s="1">
-        <v>1307.0</v>
+        <v>7424.0</v>
       </c>
       <c r="C94" s="1">
-        <v>237.6</v>
+        <v>34.12</v>
       </c>
       <c r="D94" s="1">
-        <v>246.4882325937</v>
+        <v>30.3729014009</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>322160.12</v>
+        <v>225488.42</v>
       </c>
       <c r="H94" s="1">
-        <v>-11616.92</v>
+        <v>27818.46</v>
       </c>
       <c r="I94" s="1">
-        <v>-3.605946012188</v>
+        <v>12.336979433356</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>310543.2</v>
+        <v>253306.88</v>
       </c>
       <c r="M94" s="1">
-        <v>310543.2</v>
+        <v>253306.88</v>
       </c>
       <c r="N94" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" s="1">
-        <v>822.0</v>
+        <v>1307.0</v>
       </c>
       <c r="C95" s="1">
-        <v>253.8</v>
+        <v>243.4</v>
       </c>
       <c r="D95" s="1">
-        <v>259.1050364964</v>
+        <v>246.4882325937</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>212984.34</v>
+        <v>322160.12</v>
       </c>
       <c r="H95" s="1">
-        <v>-4360.74</v>
+        <v>-4036.32</v>
       </c>
       <c r="I95" s="1">
-        <v>-2.0474463052072</v>
+        <v>-1.2528925057515</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>208623.6</v>
+        <v>318123.8</v>
       </c>
       <c r="M95" s="1">
-        <v>208623.6</v>
+        <v>318123.8</v>
       </c>
       <c r="N95" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" s="1">
-        <v>5395.0</v>
+        <v>822.0</v>
       </c>
       <c r="C96" s="1">
-        <v>20.36</v>
+        <v>245.8</v>
       </c>
       <c r="D96" s="1">
-        <v>20.9781779425</v>
+        <v>259.1050364964</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>113177.27</v>
+        <v>212984.34</v>
       </c>
       <c r="H96" s="1">
-        <v>-3335.07</v>
+        <v>-10936.74</v>
       </c>
       <c r="I96" s="1">
-        <v>-2.946766607818</v>
+        <v>-5.1349972490935</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>109842.2</v>
+        <v>202047.6</v>
       </c>
       <c r="M96" s="1">
-        <v>109842.2</v>
+        <v>202047.6</v>
       </c>
       <c r="N96" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" s="1">
-        <v>3483.0</v>
+        <v>5395.0</v>
       </c>
       <c r="C97" s="1">
-        <v>82.21</v>
+        <v>20.06</v>
       </c>
       <c r="D97" s="1">
-        <v>66.8485213896</v>
+        <v>20.9781779425</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>232833.4</v>
+        <v>113177.27</v>
       </c>
       <c r="H97" s="1">
-        <v>53504.03</v>
+        <v>-4953.57</v>
       </c>
       <c r="I97" s="1">
-        <v>22.979533864128</v>
+        <v>-4.376824074304</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>286337.43</v>
+        <v>108223.7</v>
       </c>
       <c r="M97" s="1">
-        <v>286337.43</v>
+        <v>108223.7</v>
       </c>
       <c r="N97" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" s="1">
-        <v>7085.0</v>
+        <v>3914.0</v>
       </c>
       <c r="C98" s="1">
-        <v>55.04</v>
+        <v>81.74</v>
       </c>
       <c r="D98" s="1">
-        <v>47.1106182075</v>
+        <v>68.3339064895</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>386904.26</v>
+        <v>267458.91</v>
       </c>
       <c r="H98" s="1">
-        <v>3054.14</v>
+        <v>52471.45</v>
       </c>
       <c r="I98" s="1">
-        <v>0.78937874708332</v>
+        <v>19.618508876747</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>389958.4</v>
+        <v>319930.36</v>
       </c>
       <c r="M98" s="1">
-        <v>389958.4</v>
+        <v>319930.36</v>
       </c>
       <c r="N98" s="1">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" s="1">
-        <v>8316.0</v>
+        <v>7085.0</v>
       </c>
       <c r="C99" s="1">
-        <v>37.01</v>
+        <v>54.1</v>
       </c>
       <c r="D99" s="1">
-        <v>28.5248376623</v>
+        <v>47.1106182075</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>237212.55</v>
+        <v>386904.26</v>
       </c>
       <c r="H99" s="1">
-        <v>70562.61</v>
+        <v>-3605.76</v>
       </c>
       <c r="I99" s="1">
-        <v>29.746575381446</v>
+        <v>-0.93195148587922</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>307775.16</v>
+        <v>383298.5</v>
       </c>
       <c r="M99" s="1">
-        <v>307775.16</v>
+        <v>383298.5</v>
       </c>
       <c r="N99" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" s="1">
-        <v>4753.0</v>
+        <v>5438.0</v>
       </c>
       <c r="C100" s="1">
-        <v>180.0</v>
+        <v>36.05</v>
       </c>
       <c r="D100" s="1">
-        <v>192.451954555</v>
+        <v>28.5248381758</v>
       </c>
       <c r="E100" t="s">
-        <v>74</v>
+        <v>8</v>
       </c>
       <c r="F100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>122477.76</v>
+        <v>155118.07</v>
       </c>
       <c r="H100" s="1">
-        <v>-8021.95</v>
+        <v>40921.83</v>
       </c>
       <c r="I100" s="1">
-        <v>-6.5497197205436</v>
+        <v>26.381085066363</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>114455.81</v>
+        <v>196039.9</v>
       </c>
       <c r="M100" s="1">
-        <v>114455.81</v>
+        <v>196039.9</v>
       </c>
       <c r="N100" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" s="1">
-        <v>8580.0</v>
+        <v>4753.0</v>
       </c>
       <c r="C101" s="1">
-        <v>22.38</v>
+        <v>171.3</v>
       </c>
       <c r="D101" s="1">
-        <v>25.7960699301</v>
+        <v>192.451954555</v>
       </c>
       <c r="E101" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F101">
-        <v>1.0</v>
+        <v>7.48</v>
       </c>
       <c r="G101" s="1">
-        <v>221330.28</v>
+        <v>122477.76</v>
       </c>
       <c r="H101" s="1">
-        <v>-29309.88</v>
+        <v>-13557.63</v>
       </c>
       <c r="I101" s="1">
-        <v>-13.242598346688</v>
+        <v>-11.069462733479</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>192020.4</v>
+        <v>108920.13</v>
       </c>
       <c r="M101" s="1">
-        <v>192020.4</v>
+        <v>108920.13</v>
       </c>
       <c r="N101" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" s="1">
-        <v>2191.0</v>
+        <v>8580.0</v>
       </c>
       <c r="C102" s="1">
-        <v>60.18</v>
+        <v>21.2</v>
       </c>
       <c r="D102" s="1">
-        <v>112.9185394797</v>
+        <v>25.7960699301</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>247404.52</v>
+        <v>221330.28</v>
       </c>
       <c r="H102" s="1">
-        <v>-115550.14</v>
+        <v>-39434.28</v>
       </c>
       <c r="I102" s="1">
-        <v>-46.70494298164</v>
+        <v>-17.816938558972</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>131854.38</v>
+        <v>181896.0</v>
       </c>
       <c r="M102" s="1">
-        <v>131854.38</v>
+        <v>181896.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" s="1">
-        <v>391.0</v>
+        <v>3167.0</v>
       </c>
       <c r="C103" s="1">
-        <v>613.4</v>
+        <v>67.36</v>
       </c>
       <c r="D103" s="1">
-        <v>465.3274168798</v>
+        <v>96.8875655194</v>
       </c>
       <c r="E103" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F103">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>184123.14</v>
+        <v>306842.92</v>
       </c>
       <c r="H103" s="1">
-        <v>76105.15</v>
+        <v>-93513.8</v>
       </c>
       <c r="I103" s="1">
-        <v>41.3338323472</v>
+        <v>-30.476114619167</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>260228.29</v>
+        <v>213329.12</v>
       </c>
       <c r="M103" s="1">
-        <v>260228.29</v>
+        <v>213329.12</v>
       </c>
       <c r="N103" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" s="1">
-        <v>113.0</v>
+        <v>391.0</v>
       </c>
       <c r="C104" s="1">
-        <v>278.2</v>
+        <v>623.6</v>
       </c>
       <c r="D104" s="1">
-        <v>276.049557522</v>
+        <v>465.3274168798</v>
       </c>
       <c r="E104" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F104">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G104" s="1">
-        <v>0.0</v>
+        <v>184123.14</v>
       </c>
       <c r="H104" s="1">
-        <v>24300.0</v>
+        <v>77803.6</v>
       </c>
       <c r="I104" s="1">
-        <v>0</v>
+        <v>42.256285657522</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>24300.0</v>
+        <v>261926.74</v>
       </c>
       <c r="M104" s="1">
-        <v>24300.0</v>
+        <v>261926.74</v>
       </c>
       <c r="N104" s="1">
-        <v>0.04</v>
+        <v>0.41</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" s="1">
-        <v>22.0</v>
+        <v>113.0</v>
       </c>
       <c r="C105" s="1">
-        <v>114.86</v>
+        <v>275.55</v>
       </c>
       <c r="D105" s="1">
-        <v>115.32</v>
+        <v>276.049557522</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
         <v>0.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2760.0</v>
+        <v>-5645.0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>2760.0</v>
+        <v>-5645.0</v>
       </c>
       <c r="M105" s="1">
-        <v>2760.0</v>
+        <v>-5645.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" s="1">
-        <v>50.0</v>
+        <v>22.0</v>
       </c>
       <c r="C106" s="1">
-        <v>105.865</v>
+        <v>114.08</v>
       </c>
       <c r="D106" s="1">
-        <v>105.7818</v>
+        <v>115.32</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>0.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4160.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>4160.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="M106" s="1">
-        <v>4160.0</v>
+        <v>-14400.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" s="1">
-        <v>-3.0</v>
+        <v>87.0</v>
       </c>
       <c r="C107" s="1">
-        <v>6357.0</v>
+        <v>105.495</v>
       </c>
       <c r="D107" s="1">
-        <v>6288.0</v>
+        <v>105.693390805</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>0.0</v>
       </c>
       <c r="H107" s="1">
-        <v>-2070.0</v>
+        <v>-17260.0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>-2070.0</v>
+        <v>-17260.0</v>
       </c>
       <c r="M107" s="1">
-        <v>-2070.0</v>
+        <v>-17260.0</v>
       </c>
       <c r="N107" s="1">
-        <v>0.0</v>
+        <v>-0.03</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" s="1">
-        <v>100000.0</v>
+        <v>-3.0</v>
       </c>
       <c r="C108" s="1">
-        <v>99.579</v>
+        <v>6321.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.331</v>
+        <v>6288.0</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>99331.0</v>
+        <v>0.0</v>
       </c>
       <c r="H108" s="1">
-        <v>248.0</v>
+        <v>-990.0</v>
       </c>
       <c r="I108" s="1">
-        <v>0.24967029426866</v>
+        <v>0</v>
       </c>
       <c r="J108">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="K108">
-        <v>307.88</v>
+        <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>99579.0</v>
+        <v>-990.0</v>
       </c>
       <c r="M108" s="1">
-        <v>99886.88</v>
+        <v>-990.0</v>
       </c>
       <c r="N108" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.804</v>
+        <v>98.862</v>
       </c>
       <c r="D109" s="1">
-        <v>99.847</v>
+        <v>99.331</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>199694.0</v>
+        <v>99331.0</v>
       </c>
       <c r="H109" s="1">
-        <v>1914.0</v>
+        <v>-469.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.95846645367412</v>
+        <v>-0.47215874198387</v>
       </c>
       <c r="J109">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="K109">
-        <v>843.84</v>
+        <v>506.51</v>
       </c>
       <c r="L109" s="1">
-        <v>201608.0</v>
+        <v>98862.0</v>
       </c>
       <c r="M109" s="1">
-        <v>202451.84</v>
+        <v>99368.51</v>
       </c>
       <c r="N109" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" s="1">
         <v>200000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>101.929</v>
+        <v>100.12</v>
       </c>
       <c r="D110" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>199780.0</v>
+        <v>199694.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4078.0</v>
+        <v>546.0</v>
       </c>
       <c r="I110" s="1">
-        <v>2.0412453699069</v>
+        <v>0.27341833004497</v>
       </c>
       <c r="J110">
-        <v>0.86</v>
+        <v>0.61</v>
       </c>
       <c r="K110" t="s">
         <v>249</v>
       </c>
       <c r="L110" s="1">
-        <v>203858.0</v>
+        <v>200240.0</v>
       </c>
       <c r="M110" s="1">
-        <v>205581.29</v>
+        <v>201467.4</v>
       </c>
       <c r="N110" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>185000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>98.782</v>
+        <v>100.559</v>
       </c>
       <c r="D111" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>183760.5</v>
+        <v>199780.0</v>
       </c>
       <c r="H111" s="1">
-        <v>-1013.8</v>
+        <v>1338.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.55169636564985</v>
+        <v>0.66973671038142</v>
       </c>
       <c r="J111">
-        <v>2.25</v>
+        <v>1.12</v>
       </c>
       <c r="K111" t="s">
         <v>252</v>
       </c>
       <c r="L111" s="1">
-        <v>182746.7</v>
+        <v>201118.0</v>
       </c>
       <c r="M111" s="1">
-        <v>186909.2</v>
+        <v>203348.14</v>
       </c>
       <c r="N111" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" s="1">
-        <v>200000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>97.213</v>
+        <v>97.995</v>
       </c>
       <c r="D112" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>198506.0</v>
+        <v>183760.5</v>
       </c>
       <c r="H112" s="1">
-        <v>-4080.0</v>
+        <v>-2469.75</v>
       </c>
       <c r="I112" s="1">
-        <v>-2.0553534905746</v>
+        <v>-1.3440048323769</v>
       </c>
       <c r="J112">
-        <v>0.53</v>
+        <v>2.46</v>
       </c>
       <c r="K112" t="s">
         <v>255</v>
       </c>
       <c r="L112" s="1">
-        <v>194426.0</v>
+        <v>181290.75</v>
       </c>
       <c r="M112" s="1">
-        <v>195494.49</v>
+        <v>185833.39</v>
       </c>
       <c r="N112" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>257</v>
       </c>
       <c r="B113" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>94.269</v>
+        <v>96.42</v>
       </c>
       <c r="D113" s="1">
-        <v>93.8</v>
+        <v>99.253</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>93800.0</v>
+        <v>198506.0</v>
       </c>
       <c r="H113" s="1">
-        <v>469.0</v>
+        <v>-5666.0</v>
       </c>
       <c r="I113" s="1">
-        <v>0.5</v>
+        <v>-2.8543217837244</v>
       </c>
       <c r="J113">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>551.71</v>
+        <v>0.7</v>
+      </c>
+      <c r="K113" t="s">
+        <v>258</v>
       </c>
       <c r="L113" s="1">
-        <v>94269.0</v>
+        <v>192840.0</v>
       </c>
       <c r="M113" s="1">
-        <v>94820.71</v>
+        <v>194237.26</v>
       </c>
       <c r="N113" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B114" s="1">
         <v>100000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.869</v>
+        <v>93.948</v>
       </c>
       <c r="D114" s="1">
-        <v>99.646</v>
+        <v>93.8</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>99646.0</v>
+        <v>93800.0</v>
       </c>
       <c r="H114" s="1">
-        <v>223.0</v>
+        <v>148.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.22379222447464</v>
+        <v>0.15778251599147</v>
       </c>
       <c r="J114">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="K114">
-        <v>623.29</v>
+        <v>613.36</v>
       </c>
       <c r="L114" s="1">
-        <v>99869.0</v>
+        <v>93948.0</v>
       </c>
       <c r="M114" s="1">
-        <v>100492.29</v>
+        <v>94561.36</v>
       </c>
       <c r="N114" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>262</v>
+      </c>
+      <c r="B115" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="D115" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-541.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-0.54292194368063</v>
+      </c>
+      <c r="J115">
+        <v>0.8</v>
+      </c>
+      <c r="K115">
+        <v>801.37</v>
+      </c>
+      <c r="L115" s="1">
+        <v>99105.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>99906.37</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>261</v>
-      </c>
-[...43 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" s="1">
-        <v>100000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>104.417</v>
+        <v>99.518</v>
       </c>
       <c r="D116" s="1">
-        <v>106.65</v>
+        <v>99.58</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>106650.0</v>
+        <v>200155.8</v>
       </c>
       <c r="H116" s="1">
-        <v>-2233.0</v>
+        <v>-124.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-2.0937646507267</v>
+        <v>-0.06226149829283</v>
       </c>
       <c r="J116">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>794.52</v>
+        <v>0.86</v>
+      </c>
+      <c r="K116" t="s">
+        <v>265</v>
       </c>
       <c r="L116" s="1">
-        <v>104417.0</v>
+        <v>200031.18</v>
       </c>
       <c r="M116" s="1">
-        <v>105211.52</v>
+        <v>201765.84</v>
       </c>
       <c r="N116" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B117" s="1">
         <v>29000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>95.53</v>
+        <v>93.135</v>
       </c>
       <c r="D117" s="1">
         <v>98.803</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>28652.87</v>
       </c>
       <c r="H117" s="1">
-        <v>-949.17</v>
+        <v>-1643.72</v>
       </c>
       <c r="I117" s="1">
-        <v>-3.3126524498244</v>
+        <v>-5.7366679149419</v>
       </c>
       <c r="J117">
-        <v>2.35</v>
+        <v>2.54</v>
       </c>
       <c r="K117">
-        <v>681.3</v>
+        <v>736.92</v>
       </c>
       <c r="L117" s="1">
-        <v>27703.7</v>
+        <v>27009.15</v>
       </c>
       <c r="M117" s="1">
-        <v>28385.0</v>
+        <v>27746.07</v>
       </c>
       <c r="N117" s="1">
         <v>0.04</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B118" s="1">
         <v>200000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>98.888</v>
+        <v>98.907</v>
       </c>
       <c r="D118" s="1">
         <v>99.932865</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>199865.73</v>
       </c>
       <c r="H118" s="1">
-        <v>-2089.73</v>
+        <v>-2051.73</v>
       </c>
       <c r="I118" s="1">
-        <v>-1.0455669413661</v>
+        <v>-1.0265541771468</v>
       </c>
       <c r="J118">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>900.0</v>
+        <v>0.51</v>
+      </c>
+      <c r="K118" t="s">
+        <v>270</v>
       </c>
       <c r="L118" s="1">
-        <v>197776.0</v>
+        <v>197814.0</v>
       </c>
       <c r="M118" s="1">
-        <v>198676.0</v>
+        <v>198837.29</v>
       </c>
       <c r="N118" s="1">
         <v>0.31</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B119" s="1">
         <v>300000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>96.708</v>
+        <v>95.969</v>
       </c>
       <c r="D119" s="1">
         <v>96.86</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>290580.0</v>
       </c>
       <c r="H119" s="1">
-        <v>-456.0</v>
+        <v>-2673.0</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.15692752426182</v>
+        <v>-0.91988436919265</v>
       </c>
       <c r="J119">
-        <v>1.67</v>
+        <v>1.85</v>
       </c>
       <c r="K119" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="L119" s="1">
-        <v>290124.0</v>
+        <v>287907.0</v>
       </c>
       <c r="M119" s="1">
-        <v>295145.92</v>
+        <v>293463.16</v>
       </c>
       <c r="N119" s="1">
         <v>0.46</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B120" s="1">
         <v>149000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>99.286</v>
+        <v>98.435</v>
       </c>
       <c r="D120" s="1">
         <v>101.02689933</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>150530.08</v>
       </c>
       <c r="H120" s="1">
-        <v>-2593.94</v>
+        <v>-3861.93</v>
       </c>
       <c r="I120" s="1">
-        <v>-1.7232037610025</v>
+        <v>-2.565553675385</v>
       </c>
       <c r="J120">
-        <v>3.04</v>
+        <v>3.22</v>
       </c>
       <c r="K120" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L120" s="1">
-        <v>147936.14</v>
+        <v>146668.15</v>
       </c>
       <c r="M120" s="1">
-        <v>152459.06</v>
+        <v>151458.7</v>
       </c>
       <c r="N120" s="1">
         <v>0.24</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B121" s="1">
         <v>300000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>70.916</v>
+        <v>70.451</v>
       </c>
       <c r="D121" s="1">
         <v>99.454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>298362.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-85614.0</v>
+        <v>-87009.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-28.694672914111</v>
+        <v>-29.162225752609</v>
       </c>
       <c r="J121">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>714.66</v>
+        <v>0.34</v>
+      </c>
+      <c r="K121" t="s">
+        <v>279</v>
       </c>
       <c r="L121" s="1">
-        <v>212748.0</v>
+        <v>211353.0</v>
       </c>
       <c r="M121" s="1">
-        <v>213462.66</v>
+        <v>212371.77</v>
       </c>
       <c r="N121" s="1">
         <v>0.33</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B122" s="1">
         <v>156000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>100.316</v>
+        <v>98.824</v>
       </c>
       <c r="D122" s="1">
         <v>99.658</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>155466.48</v>
       </c>
       <c r="H122" s="1">
-        <v>1026.48</v>
+        <v>-1301.04</v>
       </c>
       <c r="I122" s="1">
-        <v>0.66025808264264</v>
+        <v>-0.8368620682735</v>
       </c>
       <c r="J122">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>758.33</v>
+        <v>0.73</v>
+      </c>
+      <c r="K122" t="s">
+        <v>282</v>
       </c>
       <c r="L122" s="1">
-        <v>156492.96</v>
+        <v>154165.44</v>
       </c>
       <c r="M122" s="1">
-        <v>157251.29</v>
+        <v>155302.94</v>
       </c>
       <c r="N122" s="1">
         <v>0.24</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B123" s="1">
         <v>100000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>92.331</v>
+        <v>91.817</v>
       </c>
       <c r="D123" s="1">
         <v>91.61</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>91610.0</v>
       </c>
       <c r="H123" s="1">
-        <v>721.0</v>
+        <v>207.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.78703198340792</v>
+        <v>0.22595786486191</v>
       </c>
       <c r="J123">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>942.47</v>
+        <v>1.05</v>
+      </c>
+      <c r="K123" t="s">
+        <v>285</v>
       </c>
       <c r="L123" s="1">
-        <v>92331.0</v>
+        <v>91817.0</v>
       </c>
       <c r="M123" s="1">
-        <v>93273.47</v>
+        <v>92869.05</v>
       </c>
       <c r="N123" s="1">
         <v>0.14</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B124" s="1">
         <v>100000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.704</v>
+        <v>99.067</v>
       </c>
       <c r="D124" s="1">
         <v>99.991</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>99991.0</v>
       </c>
       <c r="H124" s="1">
-        <v>-287.0</v>
+        <v>-924.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.28702583232491</v>
+        <v>-0.92408316748507</v>
       </c>
       <c r="J124">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="K124">
-        <v>249.32</v>
+        <v>441.1</v>
       </c>
       <c r="L124" s="1">
-        <v>99704.0</v>
+        <v>99067.0</v>
       </c>
       <c r="M124" s="1">
-        <v>99953.32</v>
+        <v>99508.1</v>
       </c>
       <c r="N124" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B125" s="1">
         <v>100000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.636</v>
+        <v>102.289</v>
       </c>
       <c r="D125" s="1">
         <v>99.746</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
         <v>99746.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2890.0</v>
+        <v>2543.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2.8973592926032</v>
+        <v>2.5494756681972</v>
       </c>
       <c r="J125">
-        <v>3.38</v>
+        <v>3.66</v>
       </c>
       <c r="K125" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="L125" s="1">
-        <v>102636.0</v>
+        <v>102289.0</v>
       </c>
       <c r="M125" s="1">
-        <v>106019.9</v>
+        <v>105953.73</v>
       </c>
       <c r="N125" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B126" s="1">
         <v>200000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>101.038</v>
+        <v>100.233</v>
       </c>
       <c r="D126" s="1">
         <v>99.834</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>199668.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2408.0</v>
+        <v>798.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1.206001963259</v>
+        <v>0.39966344131258</v>
       </c>
       <c r="J126">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="K126" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="L126" s="1">
-        <v>202076.0</v>
+        <v>200466.0</v>
       </c>
       <c r="M126" s="1">
-        <v>203892.44</v>
+        <v>202748.19</v>
       </c>
       <c r="N126" s="1">
         <v>0.32</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B127" s="1">
         <v>200000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.884</v>
+        <v>106.5</v>
       </c>
       <c r="D127" s="1">
         <v>107.962</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>215924.0</v>
       </c>
       <c r="H127" s="1">
-        <v>-156.0</v>
+        <v>-2924.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-0.072247642689094</v>
+        <v>-1.3541801745058</v>
       </c>
       <c r="J127">
-        <v>0.95</v>
+        <v>1.33</v>
       </c>
       <c r="K127" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="L127" s="1">
-        <v>215768.0</v>
+        <v>213000.0</v>
       </c>
       <c r="M127" s="1">
-        <v>217670.17</v>
+        <v>215663.04</v>
       </c>
       <c r="N127" s="1">
         <v>0.34</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B128" s="1">
         <v>199000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.992</v>
+        <v>100.015</v>
       </c>
       <c r="D128" s="1">
         <v>99.298</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>197603.02</v>
       </c>
       <c r="H128" s="1">
-        <v>3371.06</v>
+        <v>1426.83</v>
       </c>
       <c r="I128" s="1">
-        <v>1.7059759511773</v>
+        <v>0.72206892384539</v>
       </c>
       <c r="J128">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="K128" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="L128" s="1">
-        <v>200974.08</v>
+        <v>199029.85</v>
       </c>
       <c r="M128" s="1">
-        <v>203044.5</v>
+        <v>201522.8</v>
       </c>
       <c r="N128" s="1">
         <v>0.31</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B129" s="1">
         <v>200000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.709</v>
+        <v>97.65</v>
       </c>
       <c r="D129" s="1">
         <v>99.292</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>198584.0</v>
       </c>
       <c r="H129" s="1">
-        <v>-1166.0</v>
+        <v>-3284.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-0.58715707207026</v>
+        <v>-1.6537082544414</v>
       </c>
       <c r="J129">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.08</v>
+      </c>
+      <c r="K129">
+        <v>153.42</v>
       </c>
       <c r="L129" s="1">
-        <v>197418.0</v>
+        <v>195300.0</v>
       </c>
       <c r="M129" s="1">
-        <v>200659.1</v>
+        <v>195453.42</v>
       </c>
       <c r="N129" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B130" s="1">
         <v>200000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.403</v>
+        <v>98.691</v>
       </c>
       <c r="D130" s="1">
         <v>99.933</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>199866.0</v>
       </c>
       <c r="H130" s="1">
-        <v>-1060.0</v>
+        <v>-2484.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.53035533807651</v>
+        <v>-1.2428326979076</v>
       </c>
       <c r="J130">
-        <v>1.29</v>
+        <v>1.47</v>
       </c>
       <c r="K130" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="L130" s="1">
-        <v>198806.0</v>
+        <v>197382.0</v>
       </c>
       <c r="M130" s="1">
-        <v>201376.55</v>
+        <v>200322.41</v>
       </c>
       <c r="N130" s="1">
         <v>0.31</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B131" s="1">
         <v>1083369.0</v>
       </c>
       <c r="C131" s="1">
-        <v>88.587</v>
+        <v>87.888</v>
       </c>
       <c r="D131" s="1">
         <v>96.04336842</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>1040504.08</v>
       </c>
       <c r="H131" s="1">
-        <v>-80779.98</v>
+        <v>-88352.73</v>
       </c>
       <c r="I131" s="1">
-        <v>-7.7635428397359</v>
+        <v>-8.4913391209384</v>
       </c>
       <c r="J131">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="K131" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="L131" s="1">
-        <v>959724.1</v>
+        <v>952151.35</v>
       </c>
       <c r="M131" s="1">
-        <v>962618.03</v>
+        <v>955787.31</v>
       </c>
       <c r="N131" s="1">
         <v>1.49</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B132" s="1">
         <v>162000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>98.72</v>
+        <v>97.587</v>
       </c>
       <c r="D132" s="1">
         <v>100.0</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>162000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>-2073.6</v>
+        <v>-3909.06</v>
       </c>
       <c r="I132" s="1">
-        <v>-1.28</v>
+        <v>-2.413</v>
       </c>
       <c r="J132">
-        <v>2.22</v>
+        <v>2.4</v>
       </c>
       <c r="K132" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="L132" s="1">
-        <v>159926.4</v>
+        <v>158090.94</v>
       </c>
       <c r="M132" s="1">
-        <v>163523.61</v>
+        <v>161986.68</v>
       </c>
       <c r="N132" s="1">
         <v>0.25</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B133" s="1">
         <v>650000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>86.169</v>
+        <v>85.558</v>
       </c>
       <c r="D133" s="1">
         <v>99.547</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>647055.5</v>
       </c>
       <c r="H133" s="1">
-        <v>-86957.0</v>
+        <v>-90928.5</v>
       </c>
       <c r="I133" s="1">
-        <v>-13.438878117874</v>
+        <v>-14.052658543201</v>
       </c>
       <c r="J133">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="K133">
-        <v>792.47</v>
+        <v>881.51</v>
       </c>
       <c r="L133" s="1">
-        <v>560098.5</v>
+        <v>556127.0</v>
       </c>
       <c r="M133" s="1">
-        <v>560890.97</v>
+        <v>557008.51</v>
       </c>
       <c r="N133" s="1">
         <v>0.87</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B134" s="1">
         <v>100000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>101.383</v>
+        <v>100.474</v>
       </c>
       <c r="D134" s="1">
         <v>100.0</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
         <v>100000.0</v>
       </c>
       <c r="H134" s="1">
-        <v>1383.0</v>
+        <v>474.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1.383</v>
+        <v>0.474</v>
       </c>
       <c r="J134">
-        <v>0.52</v>
+        <v>0.76</v>
       </c>
       <c r="K134">
-        <v>520.01</v>
+        <v>761.87</v>
       </c>
       <c r="L134" s="1">
-        <v>101383.0</v>
+        <v>100474.0</v>
       </c>
       <c r="M134" s="1">
-        <v>101903.01</v>
+        <v>101235.87</v>
       </c>
       <c r="N134" s="1">
         <v>0.16</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B135" s="1">
         <v>200000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>109.625</v>
+        <v>108.534</v>
       </c>
       <c r="D135" s="1">
         <v>109.825</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>219650.0</v>
       </c>
       <c r="H135" s="1">
-        <v>-400.0</v>
+        <v>-2582.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.18210789893012</v>
+        <v>-1.1755064875939</v>
       </c>
       <c r="J135">
-        <v>0.56</v>
+        <v>0.97</v>
       </c>
       <c r="K135" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="L135" s="1">
-        <v>219250.0</v>
+        <v>217068.0</v>
       </c>
       <c r="M135" s="1">
-        <v>220378.42</v>
+        <v>219002.43</v>
       </c>
       <c r="N135" s="1">
         <v>0.34</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B136" s="1">
         <v>200000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>89.834</v>
+        <v>89.245</v>
       </c>
       <c r="D136" s="1">
         <v>87.708</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>175416.0</v>
       </c>
       <c r="H136" s="1">
-        <v>4252.0</v>
+        <v>3074.0</v>
       </c>
       <c r="I136" s="1">
-        <v>2.423952205044</v>
+        <v>1.7524057098554</v>
       </c>
       <c r="J136">
-        <v>1.57</v>
+        <v>1.68</v>
       </c>
       <c r="K136" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="L136" s="1">
-        <v>179668.0</v>
+        <v>178490.0</v>
       </c>
       <c r="M136" s="1">
-        <v>182800.19</v>
+        <v>181855.07</v>
       </c>
       <c r="N136" s="1">
         <v>0.28</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="B137" s="1">
         <v>400000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.629</v>
+        <v>99.477</v>
       </c>
       <c r="D137" s="1">
         <v>102.581</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>410324.0</v>
       </c>
       <c r="H137" s="1">
-        <v>-7808.0</v>
+        <v>-12416.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-1.9028864994492</v>
+        <v>-3.0259014827307</v>
       </c>
       <c r="J137">
-        <v>1.86</v>
+        <v>2.08</v>
       </c>
       <c r="K137" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="L137" s="1">
-        <v>402516.0</v>
+        <v>397908.0</v>
       </c>
       <c r="M137" s="1">
-        <v>409968.05</v>
+        <v>406236.77</v>
       </c>
       <c r="N137" s="1">
         <v>0.63</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B138" s="1">
         <v>171000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.292</v>
+        <v>97.389</v>
       </c>
       <c r="D138" s="1">
         <v>99.528</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>170192.88</v>
       </c>
       <c r="H138" s="1">
-        <v>-2113.56</v>
+        <v>-3657.69</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.2418615866892</v>
+        <v>-2.1491439594888</v>
       </c>
       <c r="J138">
-        <v>2.16</v>
+        <v>2.35</v>
       </c>
       <c r="K138" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="L138" s="1">
-        <v>168079.32</v>
+        <v>166535.19</v>
       </c>
       <c r="M138" s="1">
-        <v>171779.24</v>
+        <v>170551.35</v>
       </c>
       <c r="N138" s="1">
         <v>0.27</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="B139" s="1">
         <v>698000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>89.909</v>
+        <v>89.435</v>
       </c>
       <c r="D139" s="1">
         <v>102.92057736</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>718385.63</v>
       </c>
       <c r="H139" s="1">
-        <v>-90820.81</v>
+        <v>-94129.33</v>
       </c>
       <c r="I139" s="1">
-        <v>-12.642347815337</v>
+        <v>-13.102897116692</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>627564.82</v>
+        <v>624256.3</v>
       </c>
       <c r="M139" s="1">
-        <v>627564.82</v>
+        <v>624256.3</v>
       </c>
       <c r="N139" s="1">
         <v>0.97</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B140" s="1">
         <v>336589.0</v>
       </c>
       <c r="C140" s="1">
-        <v>43.005</v>
+        <v>42.723</v>
       </c>
       <c r="D140" s="1">
         <v>77.22322773</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>259924.89</v>
       </c>
       <c r="H140" s="1">
-        <v>-115174.79</v>
+        <v>-116123.97</v>
       </c>
       <c r="I140" s="1">
-        <v>-44.310796861355</v>
+        <v>-44.675971585484</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>144750.1</v>
+        <v>143800.92</v>
       </c>
       <c r="M140" s="1">
-        <v>144750.1</v>
+        <v>143800.92</v>
       </c>
       <c r="N140" s="1">
         <v>0.22</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B141" s="1">
         <v>842000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>64.315</v>
+        <v>63.194</v>
       </c>
       <c r="D141" s="1">
         <v>96.0291734</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>808565.64</v>
       </c>
       <c r="H141" s="1">
-        <v>-267033.34</v>
+        <v>-276472.16</v>
       </c>
       <c r="I141" s="1">
-        <v>-33.025561165325</v>
+        <v>-34.192914752103</v>
       </c>
       <c r="J141">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="K141" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="L141" s="1">
-        <v>541532.3</v>
+        <v>532093.48</v>
       </c>
       <c r="M141" s="1">
-        <v>543934.75</v>
+        <v>535182.34</v>
       </c>
       <c r="N141" s="1">
-        <v>0.84</v>
+        <v>0.83</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B142" s="1">
         <v>200000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>98.066</v>
+        <v>97.257</v>
       </c>
       <c r="D142" s="1">
         <v>99.46</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>198920.0</v>
       </c>
       <c r="H142" s="1">
-        <v>-2788.0</v>
+        <v>-4406.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-1.4015684697366</v>
+        <v>-2.2149607882566</v>
       </c>
       <c r="J142">
-        <v>2.6</v>
+        <v>2.78</v>
       </c>
       <c r="K142" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="L142" s="1">
-        <v>196132.0</v>
+        <v>194514.0</v>
       </c>
       <c r="M142" s="1">
-        <v>201328.58</v>
+        <v>200080.44</v>
       </c>
       <c r="N142" s="1">
         <v>0.31</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="B143" s="1">
         <v>600000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>86.071</v>
+        <v>85.507</v>
       </c>
       <c r="D143" s="1">
         <v>99.459</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>596754.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-80328.0</v>
+        <v>-83712.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-13.460823052715</v>
+        <v>-14.027890889713</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>516426.0</v>
+        <v>513042.0</v>
       </c>
       <c r="M143" s="1">
-        <v>516426.0</v>
+        <v>513042.0</v>
       </c>
       <c r="N143" s="1">
         <v>0.8</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B144" s="1">
         <v>100000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>98.939</v>
+        <v>98.163</v>
       </c>
       <c r="D144" s="1">
         <v>100.45</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>100450.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-1511.0</v>
+        <v>-2287.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-1.504230960677</v>
+        <v>-2.2767546042807</v>
       </c>
       <c r="J144">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="K144">
-        <v>594.52</v>
+        <v>806.85</v>
       </c>
       <c r="L144" s="1">
-        <v>98939.0</v>
+        <v>98163.0</v>
       </c>
       <c r="M144" s="1">
-        <v>99533.52</v>
+        <v>98969.85</v>
       </c>
       <c r="N144" s="1">
         <v>0.15</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B145" s="1">
         <v>200000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>95.921</v>
+        <v>94.94</v>
       </c>
       <c r="D145" s="1">
         <v>99.077</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>198154.0</v>
       </c>
       <c r="H145" s="1">
-        <v>-6312.0</v>
+        <v>-8274.0</v>
       </c>
       <c r="I145" s="1">
-        <v>-3.1854012535705</v>
+        <v>-4.1755402363818</v>
       </c>
       <c r="J145">
-        <v>2.75</v>
+        <v>2.94</v>
       </c>
       <c r="K145" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L145" s="1">
-        <v>191842.0</v>
+        <v>189880.0</v>
       </c>
       <c r="M145" s="1">
-        <v>197346.11</v>
+        <v>195767.67</v>
       </c>
       <c r="N145" s="1">
         <v>0.31</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B146" s="1">
         <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>105.274</v>
+        <v>104.309</v>
       </c>
       <c r="D146" s="1">
         <v>104.92</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>209840.0</v>
       </c>
       <c r="H146" s="1">
-        <v>708.0</v>
+        <v>-1222.0</v>
       </c>
       <c r="I146" s="1">
-        <v>0.33739992375143</v>
+        <v>-0.58234845596645</v>
       </c>
       <c r="J146">
-        <v>2.74</v>
+        <v>2.98</v>
       </c>
       <c r="K146" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L146" s="1">
-        <v>210548.0</v>
+        <v>208618.0</v>
       </c>
       <c r="M146" s="1">
-        <v>216021.97</v>
+        <v>214585.12</v>
       </c>
       <c r="N146" s="1">
         <v>0.33</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B147" s="1">
         <v>100000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.839</v>
+        <v>99.074</v>
       </c>
       <c r="D147" s="1">
         <v>99.254</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>99254.0</v>
       </c>
       <c r="H147" s="1">
-        <v>585.0</v>
+        <v>-180.0</v>
       </c>
       <c r="I147" s="1">
-        <v>0.58939690088057</v>
+        <v>-0.18135289257864</v>
       </c>
       <c r="J147">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="K147">
-        <v>305.14</v>
+        <v>531.16</v>
       </c>
       <c r="L147" s="1">
-        <v>99839.0</v>
+        <v>99074.0</v>
       </c>
       <c r="M147" s="1">
-        <v>100144.14</v>
+        <v>99605.16</v>
       </c>
       <c r="N147" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B148" s="1">
         <v>153000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>101.766</v>
+        <v>100.86</v>
       </c>
       <c r="D148" s="1">
         <v>99.943</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>152912.79</v>
       </c>
       <c r="H148" s="1">
-        <v>2789.19</v>
+        <v>1403.01</v>
       </c>
       <c r="I148" s="1">
-        <v>1.8240397026305</v>
+        <v>0.91752298810322</v>
       </c>
       <c r="J148">
-        <v>1.08</v>
+        <v>1.3</v>
       </c>
       <c r="K148" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="L148" s="1">
-        <v>155701.98</v>
+        <v>154315.8</v>
       </c>
       <c r="M148" s="1">
-        <v>157361.93</v>
+        <v>156311.09</v>
       </c>
       <c r="N148" s="1">
         <v>0.24</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B149" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>97.527</v>
+        <v>101.105</v>
       </c>
       <c r="D149" s="1">
-        <v>99.702</v>
+        <v>99.611</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>140579.82</v>
+        <v>99611.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-3066.75</v>
+        <v>1494.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-2.1815008726003</v>
+        <v>1.4998343556435</v>
       </c>
       <c r="J149">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.14</v>
+      </c>
+      <c r="K149">
+        <v>142.47</v>
       </c>
       <c r="L149" s="1">
-        <v>137513.07</v>
+        <v>101105.0</v>
       </c>
       <c r="M149" s="1">
-        <v>141103.74</v>
+        <v>101247.47</v>
       </c>
       <c r="N149" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B150" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>101.953</v>
+        <v>99.255</v>
       </c>
       <c r="D150" s="1">
-        <v>99.611</v>
+        <v>101.742665</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>99611.0</v>
+        <v>203485.33</v>
       </c>
       <c r="H150" s="1">
-        <v>2342.0</v>
+        <v>-4975.33</v>
       </c>
       <c r="I150" s="1">
-        <v>2.3511459577757</v>
+        <v>-2.4450558671723</v>
       </c>
       <c r="J150">
-        <v>3.92</v>
+        <v>0.76</v>
       </c>
       <c r="K150" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="L150" s="1">
-        <v>101953.0</v>
+        <v>198510.0</v>
       </c>
       <c r="M150" s="1">
-        <v>105876.29</v>
+        <v>200024.38</v>
       </c>
       <c r="N150" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B151" s="1">
         <v>200000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>100.103</v>
+        <v>103.414</v>
       </c>
       <c r="D151" s="1">
-        <v>101.742665</v>
+        <v>99.661</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>203485.33</v>
+        <v>199322.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-3279.33</v>
+        <v>7506.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-1.6115805498116</v>
+        <v>3.7657659465588</v>
       </c>
       <c r="J151">
-        <v>0.53</v>
+        <v>0.68</v>
       </c>
       <c r="K151" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="L151" s="1">
-        <v>200206.0</v>
+        <v>206828.0</v>
       </c>
       <c r="M151" s="1">
-        <v>201268.33</v>
+        <v>208196.49</v>
       </c>
       <c r="N151" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B152" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>104.408</v>
+        <v>101.29</v>
       </c>
       <c r="D152" s="1">
-        <v>99.661</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>199322.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>9494.0</v>
+        <v>1290.0</v>
       </c>
       <c r="I152" s="1">
-        <v>4.7631470685624</v>
+        <v>1.29</v>
       </c>
       <c r="J152">
-        <v>0.43</v>
+        <v>0.69</v>
       </c>
       <c r="K152">
-        <v>861.64</v>
+        <v>692.12</v>
       </c>
       <c r="L152" s="1">
-        <v>208816.0</v>
+        <v>101290.0</v>
       </c>
       <c r="M152" s="1">
-        <v>209677.64</v>
+        <v>101982.12</v>
       </c>
       <c r="N152" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B153" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>102.168</v>
+        <v>105.766</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>100000.0</v>
+        <v>214680.0</v>
       </c>
       <c r="H153" s="1">
-        <v>2168.0</v>
+        <v>-3148.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2.168</v>
+        <v>-1.4663685485374</v>
       </c>
       <c r="J153">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>370.21</v>
+        <v>0.71</v>
+      </c>
+      <c r="K153" t="s">
+        <v>364</v>
       </c>
       <c r="L153" s="1">
-        <v>102168.0</v>
+        <v>211532.0</v>
       </c>
       <c r="M153" s="1">
-        <v>102538.21</v>
+        <v>212950.48</v>
       </c>
       <c r="N153" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B154" s="1">
         <v>200000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>106.322</v>
+        <v>105.985</v>
       </c>
       <c r="D154" s="1">
-        <v>107.34</v>
+        <v>109.3</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>214680.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H154" s="1">
-        <v>-2036.0</v>
+        <v>-6630.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.94838829886342</v>
+        <v>-3.0329368709973</v>
       </c>
       <c r="J154">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>630.43</v>
+        <v>2.69</v>
+      </c>
+      <c r="K154" t="s">
+        <v>367</v>
       </c>
       <c r="L154" s="1">
-        <v>212644.0</v>
+        <v>211970.0</v>
       </c>
       <c r="M154" s="1">
-        <v>213274.43</v>
+        <v>217349.45</v>
       </c>
       <c r="N154" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B155" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>106.866</v>
+        <v>98.375</v>
       </c>
       <c r="D155" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>218600.0</v>
+        <v>99852.0</v>
       </c>
       <c r="H155" s="1">
-        <v>-4868.0</v>
+        <v>-1477.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-2.2268984446478</v>
+        <v>-1.479189200016</v>
       </c>
       <c r="J155">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>0.99</v>
+      </c>
+      <c r="K155">
+        <v>986.3</v>
       </c>
       <c r="L155" s="1">
-        <v>213732.0</v>
+        <v>98375.0</v>
       </c>
       <c r="M155" s="1">
-        <v>218536.11</v>
+        <v>99361.3</v>
       </c>
       <c r="N155" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B156" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>99.251</v>
+        <v>99.445</v>
       </c>
       <c r="D156" s="1">
-        <v>99.852</v>
+        <v>99.934</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>99852.0</v>
+        <v>117922.12</v>
       </c>
       <c r="H156" s="1">
-        <v>-601.0</v>
+        <v>-577.02</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.6018907983816</v>
+        <v>-0.48932295314908</v>
       </c>
       <c r="J156">
-        <v>0.77</v>
+        <v>0.81</v>
       </c>
       <c r="K156">
-        <v>767.12</v>
+        <v>956.12</v>
       </c>
       <c r="L156" s="1">
-        <v>99251.0</v>
+        <v>117345.1</v>
       </c>
       <c r="M156" s="1">
-        <v>100018.12</v>
+        <v>118301.22</v>
       </c>
       <c r="N156" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B157" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>100.112</v>
+        <v>100.066</v>
       </c>
       <c r="D157" s="1">
-        <v>99.934</v>
+        <v>100.0</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>117922.12</v>
+        <v>100000.0</v>
       </c>
       <c r="H157" s="1">
-        <v>210.04</v>
+        <v>66.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0.17811755758801</v>
+        <v>0.066</v>
       </c>
       <c r="J157">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>745.99</v>
+        <v>1.23</v>
+      </c>
+      <c r="K157" t="s">
+        <v>374</v>
       </c>
       <c r="L157" s="1">
-        <v>118132.16</v>
+        <v>100066.0</v>
       </c>
       <c r="M157" s="1">
-        <v>118878.15</v>
+        <v>101300.01</v>
       </c>
       <c r="N157" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B158" s="1">
         <v>100000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.934</v>
+        <v>98.965</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>100000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="H158" s="1">
-        <v>934.0</v>
+        <v>-624.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0.934</v>
+        <v>-0.62657522417134</v>
       </c>
       <c r="J158">
-        <v>1.03</v>
+        <v>1.53</v>
       </c>
       <c r="K158" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="L158" s="1">
-        <v>100934.0</v>
+        <v>98965.0</v>
       </c>
       <c r="M158" s="1">
-        <v>101960.62</v>
+        <v>100499.93</v>
       </c>
       <c r="N158" s="1">
         <v>0.16</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="B159" s="1">
-        <v>100000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.598</v>
+        <v>87.108</v>
       </c>
       <c r="D159" s="1">
-        <v>99.589</v>
+        <v>101.61609785</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>99589.0</v>
+        <v>425771.45</v>
       </c>
       <c r="H159" s="1">
-        <v>9.0</v>
+        <v>-60788.93</v>
       </c>
       <c r="I159" s="1">
-        <v>0.0090371426563175</v>
+        <v>-14.27736171601</v>
       </c>
       <c r="J159">
-        <v>1.35</v>
+        <v>0.65</v>
       </c>
       <c r="K159" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="L159" s="1">
-        <v>99598.0</v>
+        <v>364982.52</v>
       </c>
       <c r="M159" s="1">
-        <v>100948.0</v>
+        <v>367685.93</v>
       </c>
       <c r="N159" s="1">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="B160" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>87.906</v>
+        <v>85.359</v>
       </c>
       <c r="D160" s="1">
-        <v>101.61609785</v>
+        <v>85.96</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>425771.45</v>
+        <v>171920.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-57445.31</v>
+        <v>-1202.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-13.492053072135</v>
+        <v>-0.6991624011168</v>
       </c>
       <c r="J160">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.02</v>
+      </c>
+      <c r="K160">
+        <v>47.95</v>
       </c>
       <c r="L160" s="1">
-        <v>368326.14</v>
+        <v>170718.0</v>
       </c>
       <c r="M160" s="1">
-        <v>370857.36</v>
+        <v>170765.95</v>
       </c>
       <c r="N160" s="1">
-        <v>0.57</v>
+        <v>0.27</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B161" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>86.031</v>
+        <v>98.568</v>
       </c>
       <c r="D161" s="1">
-        <v>85.96</v>
+        <v>100.62</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>171920.0</v>
+        <v>100620.0</v>
       </c>
       <c r="H161" s="1">
-        <v>142.0</v>
+        <v>-2052.0</v>
       </c>
       <c r="I161" s="1">
-        <v>0.082596556537925</v>
+        <v>-2.0393559928444</v>
       </c>
       <c r="J161">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.6</v>
+      </c>
+      <c r="K161">
+        <v>599.32</v>
       </c>
       <c r="L161" s="1">
-        <v>172062.0</v>
+        <v>98568.0</v>
       </c>
       <c r="M161" s="1">
-        <v>173291.45</v>
+        <v>99167.32</v>
       </c>
       <c r="N161" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B162" s="1">
         <v>100000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.297</v>
+        <v>99.469</v>
       </c>
       <c r="D162" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>100620.0</v>
+        <v>99662.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-1323.0</v>
+        <v>-193.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-1.3148479427549</v>
+        <v>-0.19365455238707</v>
       </c>
       <c r="J162">
-        <v>0.43</v>
+        <v>0.97</v>
       </c>
       <c r="K162">
-        <v>428.08</v>
+        <v>973.29</v>
       </c>
       <c r="L162" s="1">
-        <v>99297.0</v>
+        <v>99469.0</v>
       </c>
       <c r="M162" s="1">
-        <v>99725.08</v>
+        <v>100442.29</v>
       </c>
       <c r="N162" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B163" s="1">
         <v>100000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>100.451</v>
+        <v>98.747</v>
       </c>
       <c r="D163" s="1">
-        <v>99.662</v>
+        <v>100.0</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>99662.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H163" s="1">
-        <v>789.0</v>
+        <v>-1253.0</v>
       </c>
       <c r="I163" s="1">
-        <v>0.79167586442175</v>
+        <v>-1.253</v>
       </c>
       <c r="J163">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>774.66</v>
+        <v>2.91</v>
+      </c>
+      <c r="K163" t="s">
+        <v>389</v>
       </c>
       <c r="L163" s="1">
-        <v>100451.0</v>
+        <v>98747.0</v>
       </c>
       <c r="M163" s="1">
-        <v>101225.66</v>
+        <v>101661.03</v>
       </c>
       <c r="N163" s="1">
         <v>0.16</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B164" s="1">
-        <v>100000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.356</v>
+        <v>97.758</v>
       </c>
       <c r="D164" s="1">
         <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>100000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>-644.0</v>
+        <v>-5627.42</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.644</v>
+        <v>-2.242</v>
       </c>
       <c r="J164">
-        <v>2.71</v>
+        <v>1.8</v>
       </c>
       <c r="K164" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="L164" s="1">
-        <v>99356.0</v>
+        <v>245372.58</v>
       </c>
       <c r="M164" s="1">
-        <v>102066.96</v>
+        <v>249901.36</v>
       </c>
       <c r="N164" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B165" s="1">
-        <v>351000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>98.602</v>
+        <v>97.156</v>
       </c>
       <c r="D165" s="1">
         <v>100.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>351000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="H165" s="1">
-        <v>-4906.98</v>
+        <v>-6143.04</v>
       </c>
       <c r="I165" s="1">
-        <v>-1.398</v>
+        <v>-2.844</v>
       </c>
       <c r="J165">
-        <v>1.62</v>
+        <v>3.37</v>
       </c>
       <c r="K165" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="L165" s="1">
-        <v>346093.02</v>
+        <v>209856.96</v>
       </c>
       <c r="M165" s="1">
-        <v>351762.95</v>
+        <v>217135.33</v>
       </c>
       <c r="N165" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B166" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>98.422</v>
+        <v>98.319</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>100.42</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>216000.0</v>
+        <v>200840.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-3408.48</v>
+        <v>-4202.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-1.578</v>
+        <v>-2.0922127066321</v>
       </c>
       <c r="J166">
-        <v>3.17</v>
+        <v>0.8</v>
       </c>
       <c r="K166" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="L166" s="1">
-        <v>212591.52</v>
+        <v>196638.0</v>
       </c>
       <c r="M166" s="1">
-        <v>219428.78</v>
+        <v>198246.9</v>
       </c>
       <c r="N166" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="B167" s="1">
         <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>99.269</v>
+        <v>97.926</v>
       </c>
       <c r="D167" s="1">
-        <v>100.42</v>
+        <v>99.259</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>200840.0</v>
+        <v>198518.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-2302.0</v>
+        <v>-2666.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1.1461860187214</v>
+        <v>-1.3429512689026</v>
       </c>
       <c r="J167">
-        <v>0.61</v>
+        <v>1.79</v>
       </c>
       <c r="K167" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="L167" s="1">
-        <v>198538.0</v>
+        <v>195852.0</v>
       </c>
       <c r="M167" s="1">
-        <v>199749.64</v>
+        <v>199423.92</v>
       </c>
       <c r="N167" s="1">
         <v>0.31</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B168" s="1">
-        <v>200000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.298</v>
+        <v>99.755</v>
       </c>
       <c r="D168" s="1">
-        <v>99.259</v>
+        <v>99.731</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>198518.0</v>
+        <v>247332.88</v>
       </c>
       <c r="H168" s="1">
-        <v>78.0</v>
+        <v>59.52</v>
       </c>
       <c r="I168" s="1">
-        <v>0.039291147402251</v>
+        <v>0.024064734134823</v>
       </c>
       <c r="J168">
-        <v>1.55</v>
+        <v>0.63</v>
       </c>
       <c r="K168" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="L168" s="1">
-        <v>198596.0</v>
+        <v>247392.4</v>
       </c>
       <c r="M168" s="1">
-        <v>201688.47</v>
+        <v>248946.65</v>
       </c>
       <c r="N168" s="1">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B169" s="1">
-        <v>248000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.351</v>
+        <v>97.808</v>
       </c>
       <c r="D169" s="1">
-        <v>99.731</v>
+        <v>99.228</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>247332.88</v>
+        <v>286768.92</v>
       </c>
       <c r="H169" s="1">
-        <v>1537.6</v>
+        <v>-4103.8</v>
       </c>
       <c r="I169" s="1">
-        <v>0.62167229848292</v>
+        <v>-1.4310476881525</v>
       </c>
       <c r="J169">
-        <v>0.42</v>
+        <v>0.6</v>
       </c>
       <c r="K169" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="L169" s="1">
-        <v>248870.48</v>
+        <v>282665.12</v>
       </c>
       <c r="M169" s="1">
-        <v>249915.14</v>
+        <v>284395.16</v>
       </c>
       <c r="N169" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="B170" s="1">
-        <v>289000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.41</v>
+        <v>99.87</v>
       </c>
       <c r="D170" s="1">
-        <v>99.228</v>
+        <v>100.275</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>286768.92</v>
+        <v>200550.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-2364.02</v>
+        <v>-810.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.82436409078083</v>
+        <v>-0.40388930441286</v>
       </c>
       <c r="J170">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.16</v>
+      </c>
+      <c r="K170">
+        <v>311.37</v>
       </c>
       <c r="L170" s="1">
-        <v>284404.9</v>
+        <v>199740.0</v>
       </c>
       <c r="M170" s="1">
-        <v>285679.67</v>
+        <v>200051.37</v>
       </c>
       <c r="N170" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B171" s="1">
         <v>200000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>100.909</v>
+        <v>98.416</v>
       </c>
       <c r="D171" s="1">
-        <v>100.275</v>
+        <v>98.962</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>200550.0</v>
+        <v>197924.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1268.0</v>
+        <v>-1092.0</v>
       </c>
       <c r="I171" s="1">
-        <v>0.63226128147594</v>
+        <v>-0.55172692548655</v>
       </c>
       <c r="J171">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
       <c r="K171" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="L171" s="1">
-        <v>201818.0</v>
+        <v>196832.0</v>
       </c>
       <c r="M171" s="1">
-        <v>203829.95</v>
+        <v>198866.25</v>
       </c>
       <c r="N171" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B172" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>99.171</v>
+        <v>87.176</v>
       </c>
       <c r="D172" s="1">
-        <v>98.962</v>
+        <v>103.73152</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>197924.0</v>
+        <v>103731.52</v>
       </c>
       <c r="H172" s="1">
-        <v>418.0</v>
+        <v>-16555.52</v>
       </c>
       <c r="I172" s="1">
-        <v>0.21119217477416</v>
+        <v>-15.959970508482</v>
       </c>
       <c r="J172">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.5</v>
+      </c>
+      <c r="K172">
+        <v>501.37</v>
       </c>
       <c r="L172" s="1">
-        <v>198342.0</v>
+        <v>87176.0</v>
       </c>
       <c r="M172" s="1">
-        <v>199965.29</v>
+        <v>87677.37</v>
       </c>
       <c r="N172" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B173" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>87.899</v>
+        <v>97.713</v>
       </c>
       <c r="D173" s="1">
-        <v>103.73152</v>
+        <v>100.33</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>103731.52</v>
+        <v>200660.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-15832.52</v>
+        <v>-5234.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-15.262978890119</v>
+        <v>-2.6083923053922</v>
       </c>
       <c r="J173">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>1.2</v>
+      </c>
+      <c r="K173" t="s">
+        <v>417</v>
       </c>
       <c r="L173" s="1">
-        <v>87899.0</v>
+        <v>195426.0</v>
       </c>
       <c r="M173" s="1">
-        <v>88359.27</v>
+        <v>197826.0</v>
       </c>
       <c r="N173" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B174" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>98.329</v>
+        <v>100.82</v>
       </c>
       <c r="D174" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>200660.0</v>
+        <v>99651.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-4002.0</v>
+        <v>1169.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1.9944184192166</v>
+        <v>1.1730940984034</v>
       </c>
       <c r="J174">
-        <v>1.04</v>
+        <v>1.31</v>
       </c>
       <c r="K174" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="L174" s="1">
-        <v>196658.0</v>
+        <v>100820.0</v>
       </c>
       <c r="M174" s="1">
-        <v>198729.23</v>
+        <v>102125.14</v>
       </c>
       <c r="N174" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B175" s="1">
         <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>101.555</v>
+        <v>100.07</v>
       </c>
       <c r="D175" s="1">
-        <v>99.651</v>
+        <v>99.768</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>99651.0</v>
+        <v>99768.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1904.0</v>
+        <v>302.0</v>
       </c>
       <c r="I175" s="1">
-        <v>1.9106682321301</v>
+        <v>0.30270226926469</v>
       </c>
       <c r="J175">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.69</v>
+      </c>
+      <c r="K175">
+        <v>690.07</v>
       </c>
       <c r="L175" s="1">
-        <v>101555.0</v>
+        <v>100070.0</v>
       </c>
       <c r="M175" s="1">
-        <v>102606.71</v>
+        <v>100760.07</v>
       </c>
       <c r="N175" s="1">
         <v>0.16</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.74</v>
+        <v>99.099</v>
       </c>
       <c r="D176" s="1">
-        <v>99.768</v>
+        <v>99.766</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>199536.0</v>
+        <v>99766.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1944.0</v>
+        <v>-667.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.97426028385855</v>
+        <v>-0.66856444079145</v>
       </c>
       <c r="J176">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="K176">
-        <v>955.48</v>
+        <v>582.19</v>
       </c>
       <c r="L176" s="1">
-        <v>201480.0</v>
+        <v>99099.0</v>
       </c>
       <c r="M176" s="1">
-        <v>202435.48</v>
+        <v>99681.19</v>
       </c>
       <c r="N176" s="1">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B177" s="1">
-        <v>100000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.98</v>
+        <v>97.671</v>
       </c>
       <c r="D177" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>99766.0</v>
+        <v>29983.5</v>
       </c>
       <c r="H177" s="1">
-        <v>214.0</v>
+        <v>-682.2</v>
       </c>
       <c r="I177" s="1">
-        <v>0.21450193452679</v>
+        <v>-2.2752513882635</v>
       </c>
       <c r="J177">
-        <v>0.35</v>
+        <v>2.17</v>
       </c>
       <c r="K177">
-        <v>349.32</v>
+        <v>651.99</v>
       </c>
       <c r="L177" s="1">
-        <v>99980.0</v>
+        <v>29301.3</v>
       </c>
       <c r="M177" s="1">
-        <v>100329.32</v>
+        <v>29953.29</v>
       </c>
       <c r="N177" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B178" s="1">
-        <v>30000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>98.602</v>
+        <v>98.306</v>
       </c>
       <c r="D178" s="1">
-        <v>99.945</v>
+        <v>98.71</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>29983.5</v>
+        <v>98710.0</v>
       </c>
       <c r="H178" s="1">
-        <v>-402.9</v>
+        <v>-404.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1.3437390564811</v>
+        <v>-0.40927970823625</v>
       </c>
       <c r="J178">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>594.3</v>
+        <v>1.75</v>
+      </c>
+      <c r="K178" t="s">
+        <v>429</v>
       </c>
       <c r="L178" s="1">
-        <v>29580.6</v>
+        <v>98306.0</v>
       </c>
       <c r="M178" s="1">
-        <v>30174.9</v>
+        <v>100059.42</v>
       </c>
       <c r="N178" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B179" s="1">
         <v>100000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>98.95</v>
+        <v>100.457</v>
       </c>
       <c r="D179" s="1">
-        <v>98.71</v>
+        <v>101.62</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>98710.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H179" s="1">
-        <v>240.0</v>
+        <v>-1163.0</v>
       </c>
       <c r="I179" s="1">
-        <v>0.24313646033836</v>
+        <v>-1.1444597520173</v>
       </c>
       <c r="J179">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.26</v>
+      </c>
+      <c r="K179">
+        <v>257.75</v>
       </c>
       <c r="L179" s="1">
-        <v>98950.0</v>
+        <v>100457.0</v>
       </c>
       <c r="M179" s="1">
-        <v>100484.25</v>
+        <v>100714.75</v>
       </c>
       <c r="N179" s="1">
         <v>0.16</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B180" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>101.42</v>
+        <v>80.868</v>
       </c>
       <c r="D180" s="1">
-        <v>101.62</v>
+        <v>116.03954596</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>101620.0</v>
+        <v>631255.13</v>
       </c>
       <c r="H180" s="1">
-        <v>-200.0</v>
+        <v>-87784.38</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.19681165124975</v>
+        <v>-13.906323422671</v>
       </c>
       <c r="J180">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="K180">
-        <v>12.27</v>
+        <v>7.36</v>
       </c>
       <c r="L180" s="1">
-        <v>101420.0</v>
+        <v>543470.75</v>
       </c>
       <c r="M180" s="1">
-        <v>101432.27</v>
+        <v>543478.11</v>
       </c>
       <c r="N180" s="1">
-        <v>0.16</v>
+        <v>0.85</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B181" s="1">
-        <v>544000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="C181" s="1">
-        <v>81.307</v>
+        <v>52.633</v>
       </c>
       <c r="D181" s="1">
-        <v>116.03954596</v>
+        <v>62.52544074</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>631255.13</v>
+        <v>392505.33</v>
       </c>
       <c r="H181" s="1">
-        <v>-85108.33</v>
+        <v>-62100.1</v>
       </c>
       <c r="I181" s="1">
-        <v>-13.482398154927</v>
+        <v>-15.821466679191</v>
       </c>
       <c r="J181">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="K181">
-        <v>642.26</v>
+        <v>292.38</v>
       </c>
       <c r="L181" s="1">
-        <v>546146.8</v>
+        <v>330405.23</v>
       </c>
       <c r="M181" s="1">
-        <v>546789.06</v>
+        <v>330697.61</v>
       </c>
       <c r="N181" s="1">
-        <v>0.85</v>
+        <v>0.52</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B182" s="1">
-        <v>627753.0</v>
+        <v>107000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>53.344</v>
+        <v>99.834</v>
       </c>
       <c r="D182" s="1">
-        <v>62.52544074</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>392505.33</v>
+        <v>107000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>-57636.77</v>
+        <v>-177.62</v>
       </c>
       <c r="I182" s="1">
-        <v>-14.684327980973</v>
+        <v>-0.166</v>
       </c>
       <c r="J182">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>120.39</v>
+        <v>1.12</v>
+      </c>
+      <c r="K182" t="s">
+        <v>438</v>
       </c>
       <c r="L182" s="1">
-        <v>334868.56</v>
+        <v>106822.38</v>
       </c>
       <c r="M182" s="1">
-        <v>334988.95</v>
+        <v>108025.54</v>
       </c>
       <c r="N182" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B183" s="1">
-        <v>107000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.677</v>
+        <v>98.052</v>
       </c>
       <c r="D183" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>107000.0</v>
+        <v>99240.0</v>
       </c>
       <c r="H183" s="1">
-        <v>724.39</v>
+        <v>-1188.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.677</v>
+        <v>-1.1970979443773</v>
       </c>
       <c r="J183">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>957.62</v>
+        <v>1.94</v>
+      </c>
+      <c r="K183" t="s">
+        <v>441</v>
       </c>
       <c r="L183" s="1">
-        <v>107724.39</v>
+        <v>98052.0</v>
       </c>
       <c r="M183" s="1">
-        <v>108682.01</v>
+        <v>99993.78</v>
       </c>
       <c r="N183" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B184" s="1">
         <v>100000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>99.089</v>
+        <v>89.119</v>
       </c>
       <c r="D184" s="1">
-        <v>99.24</v>
+        <v>85.48</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>99240.0</v>
+        <v>85480.0</v>
       </c>
       <c r="H184" s="1">
-        <v>-151.0</v>
+        <v>3639.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-0.152156388553</v>
+        <v>4.257136172204</v>
       </c>
       <c r="J184">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.5</v>
+      </c>
+      <c r="K184">
+        <v>501.78</v>
       </c>
       <c r="L184" s="1">
-        <v>99089.0</v>
+        <v>89119.0</v>
       </c>
       <c r="M184" s="1">
-        <v>100825.3</v>
+        <v>89620.78</v>
       </c>
       <c r="N184" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B185" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>89.873</v>
+        <v>95.694</v>
       </c>
       <c r="D185" s="1">
-        <v>85.48</v>
+        <v>94.6625</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>85480.0</v>
+        <v>189325.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4393.0</v>
+        <v>2063.0</v>
       </c>
       <c r="I185" s="1">
-        <v>5.1392138511933</v>
+        <v>1.0896606364717</v>
       </c>
       <c r="J185">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>400.41</v>
+        <v>0.54</v>
+      </c>
+      <c r="K185" t="s">
+        <v>446</v>
       </c>
       <c r="L185" s="1">
-        <v>89873.0</v>
+        <v>191388.0</v>
       </c>
       <c r="M185" s="1">
-        <v>90273.41</v>
+        <v>192470.19</v>
       </c>
       <c r="N185" s="1">
-        <v>0.14</v>
+        <v>0.3</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B186" s="1">
         <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>95.555</v>
+        <v>100.913</v>
       </c>
       <c r="D186" s="1">
-        <v>94.6625</v>
+        <v>99.858</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>189325.0</v>
+        <v>199716.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1785.0</v>
+        <v>2110.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.9428231876403</v>
+        <v>1.0565002303271</v>
       </c>
       <c r="J186">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="K186" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="L186" s="1">
-        <v>191110.0</v>
+        <v>201826.0</v>
       </c>
       <c r="M186" s="1">
-        <v>192123.7</v>
+        <v>202972.58</v>
       </c>
       <c r="N186" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.596</v>
+        <v>97.484</v>
       </c>
       <c r="D187" s="1">
-        <v>99.858</v>
+        <v>98.53333333</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>199716.0</v>
+        <v>295600.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3476.0</v>
+        <v>-3148.0</v>
       </c>
       <c r="I187" s="1">
-        <v>1.7404714694867</v>
+        <v>-1.0649526387009</v>
       </c>
       <c r="J187">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>721.92</v>
+        <v>2.73</v>
+      </c>
+      <c r="K187" t="s">
+        <v>452</v>
       </c>
       <c r="L187" s="1">
-        <v>203192.0</v>
+        <v>292452.0</v>
       </c>
       <c r="M187" s="1">
-        <v>203913.92</v>
+        <v>300650.63</v>
       </c>
       <c r="N187" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>98.797</v>
+        <v>96.894</v>
       </c>
       <c r="D188" s="1">
-        <v>98.53333333</v>
+        <v>97.019</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>295600.0</v>
+        <v>194038.0</v>
       </c>
       <c r="H188" s="1">
-        <v>791.0</v>
+        <v>-250.0</v>
       </c>
       <c r="I188" s="1">
-        <v>0.26759133964817</v>
+        <v>-0.12884074253497</v>
       </c>
       <c r="J188">
-        <v>2.53</v>
+        <v>0.82</v>
       </c>
       <c r="K188" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="L188" s="1">
-        <v>296391.0</v>
+        <v>193788.0</v>
       </c>
       <c r="M188" s="1">
-        <v>303973.19</v>
+        <v>195418.14</v>
       </c>
       <c r="N188" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="B189" s="1">
-        <v>200000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>97.989</v>
+        <v>98.067</v>
       </c>
       <c r="D189" s="1">
-        <v>97.019</v>
+        <v>99.628</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>194038.0</v>
+        <v>147449.44</v>
       </c>
       <c r="H189" s="1">
-        <v>1940.0</v>
+        <v>-2310.28</v>
       </c>
       <c r="I189" s="1">
-        <v>0.99980416207135</v>
+        <v>-1.5668286024009</v>
       </c>
       <c r="J189">
-        <v>0.58</v>
+        <v>2.68</v>
       </c>
       <c r="K189" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="L189" s="1">
-        <v>195978.0</v>
+        <v>145139.16</v>
       </c>
       <c r="M189" s="1">
-        <v>197128.68</v>
+        <v>149105.76</v>
       </c>
       <c r="N189" s="1">
-        <v>0.3</v>
+        <v>0.23</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="B190" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.673</v>
+        <v>98.359</v>
       </c>
       <c r="D190" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>147449.44</v>
+        <v>99736.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-1413.4</v>
+        <v>-1377.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-0.95856586501787</v>
+        <v>-1.3806449025427</v>
       </c>
       <c r="J190">
-        <v>2.5</v>
+        <v>2.74</v>
       </c>
       <c r="K190" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="L190" s="1">
-        <v>146036.04</v>
+        <v>98359.0</v>
       </c>
       <c r="M190" s="1">
-        <v>149739.08</v>
+        <v>101098.73</v>
       </c>
       <c r="N190" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="B191" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>99.307</v>
+        <v>99.041</v>
       </c>
       <c r="D191" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>99736.0</v>
+        <v>154060.7</v>
       </c>
       <c r="H191" s="1">
-        <v>-429.0</v>
+        <v>-547.15</v>
       </c>
       <c r="I191" s="1">
-        <v>-0.43013555787278</v>
+        <v>-0.35515222246816</v>
       </c>
       <c r="J191">
-        <v>2.52</v>
+        <v>0.93</v>
       </c>
       <c r="K191" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L191" s="1">
-        <v>99307.0</v>
+        <v>153513.55</v>
       </c>
       <c r="M191" s="1">
-        <v>101827.55</v>
+        <v>154962.69</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B192" s="1">
-        <v>155000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.881</v>
+        <v>95.513</v>
       </c>
       <c r="D192" s="1">
-        <v>99.394</v>
+        <v>93.6</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>154060.7</v>
+        <v>187200.0</v>
       </c>
       <c r="H192" s="1">
-        <v>754.85</v>
+        <v>3826.0</v>
       </c>
       <c r="I192" s="1">
-        <v>0.48996921343341</v>
+        <v>2.0438034188034</v>
       </c>
       <c r="J192">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="K192" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="L192" s="1">
-        <v>154815.55</v>
+        <v>191026.0</v>
       </c>
       <c r="M192" s="1">
-        <v>155946.2</v>
+        <v>193528.05</v>
       </c>
       <c r="N192" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="B193" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>95.803</v>
+        <v>98.286</v>
       </c>
       <c r="D193" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>187200.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4406.0</v>
+        <v>-6856.0</v>
       </c>
       <c r="I193" s="1">
-        <v>2.3536324786325</v>
+        <v>-1.714</v>
       </c>
       <c r="J193">
-        <v>1.16</v>
+        <v>3.64</v>
       </c>
       <c r="K193" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="L193" s="1">
-        <v>191606.0</v>
+        <v>393144.0</v>
       </c>
       <c r="M193" s="1">
-        <v>193929.97</v>
+        <v>407709.75</v>
       </c>
       <c r="N193" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B194" s="1">
-        <v>400000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>99.25</v>
+        <v>98.995</v>
       </c>
       <c r="D194" s="1">
-        <v>100.0</v>
+        <v>99.115</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>400000.0</v>
+        <v>115964.55</v>
       </c>
       <c r="H194" s="1">
-        <v>-3000.0</v>
+        <v>-140.4</v>
       </c>
       <c r="I194" s="1">
-        <v>-0.75</v>
+        <v>-0.1210714826212</v>
       </c>
       <c r="J194">
-        <v>3.43</v>
+        <v>1.15</v>
       </c>
       <c r="K194" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="L194" s="1">
-        <v>397000.0</v>
+        <v>115824.15</v>
       </c>
       <c r="M194" s="1">
-        <v>410716.44</v>
+        <v>117170.45</v>
       </c>
       <c r="N194" s="1">
-        <v>0.64</v>
+        <v>0.18</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="B195" s="1">
-        <v>117000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.755</v>
+        <v>92.366</v>
       </c>
       <c r="D195" s="1">
-        <v>99.115</v>
+        <v>98.404</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>115964.55</v>
+        <v>267658.88</v>
       </c>
       <c r="H195" s="1">
-        <v>748.8</v>
+        <v>-16423.36</v>
       </c>
       <c r="I195" s="1">
-        <v>0.64571457397972</v>
+        <v>-6.1359294337629</v>
       </c>
       <c r="J195">
-        <v>0.96</v>
+        <v>2.33</v>
       </c>
       <c r="K195" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="L195" s="1">
-        <v>116713.35</v>
+        <v>251235.52</v>
       </c>
       <c r="M195" s="1">
-        <v>117835.27</v>
+        <v>257584.67</v>
       </c>
       <c r="N195" s="1">
-        <v>0.18</v>
+        <v>0.4</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B196" s="1">
-        <v>272000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="C196" s="1">
-        <v>93.002</v>
+        <v>93.357</v>
       </c>
       <c r="D196" s="1">
-        <v>98.404</v>
+        <v>110.69056966</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>267658.88</v>
+        <v>12688.46</v>
       </c>
       <c r="H196" s="1">
-        <v>-14693.44</v>
+        <v>-1986.95</v>
       </c>
       <c r="I196" s="1">
-        <v>-5.4896142433234</v>
+        <v>-15.659504778358</v>
       </c>
       <c r="J196">
-        <v>2.17</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>0.49</v>
+      </c>
+      <c r="K196">
+        <v>56.39</v>
       </c>
       <c r="L196" s="1">
-        <v>252965.44</v>
+        <v>10701.51</v>
       </c>
       <c r="M196" s="1">
-        <v>258867.47</v>
+        <v>10757.9</v>
       </c>
       <c r="N196" s="1">
-        <v>0.4</v>
+        <v>0.02</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="B197" s="1">
-        <v>11463.0</v>
+        <v>442000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>93.959</v>
+        <v>101.793</v>
       </c>
       <c r="D197" s="1">
-        <v>110.69056966</v>
+        <v>101.22033937</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>12688.46</v>
+        <v>447393.9</v>
       </c>
       <c r="H197" s="1">
-        <v>-1917.94</v>
+        <v>2531.16</v>
       </c>
       <c r="I197" s="1">
-        <v>-15.115624748787</v>
+        <v>0.56575648438658</v>
       </c>
       <c r="J197">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>47.91</v>
+        <v>0.98</v>
+      </c>
+      <c r="K197" t="s">
+        <v>481</v>
       </c>
       <c r="L197" s="1">
-        <v>10770.52</v>
+        <v>449925.06</v>
       </c>
       <c r="M197" s="1">
-        <v>10818.43</v>
+        <v>454272.6</v>
       </c>
       <c r="N197" s="1">
-        <v>0.02</v>
+        <v>0.71</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B198" s="1">
-        <v>442000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>103.074</v>
+        <v>97.927</v>
       </c>
       <c r="D198" s="1">
-        <v>101.22033937</v>
+        <v>100.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>447393.9</v>
+        <v>219000.0</v>
       </c>
       <c r="H198" s="1">
-        <v>8193.18</v>
+        <v>-4539.87</v>
       </c>
       <c r="I198" s="1">
-        <v>1.8313124072545</v>
+        <v>-2.073</v>
       </c>
       <c r="J198">
-        <v>0.77</v>
+        <v>1.38</v>
       </c>
       <c r="K198" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="L198" s="1">
-        <v>455587.08</v>
+        <v>214460.13</v>
       </c>
       <c r="M198" s="1">
-        <v>458968.5</v>
+        <v>217489.51</v>
       </c>
       <c r="N198" s="1">
-        <v>0.71</v>
+        <v>0.34</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B199" s="1">
-        <v>219000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>98.762</v>
+        <v>102.849</v>
       </c>
       <c r="D199" s="1">
-        <v>100.0</v>
+        <v>100.77</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>219000.0</v>
+        <v>100770.0</v>
       </c>
       <c r="H199" s="1">
-        <v>-2711.22</v>
+        <v>2079.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-1.238</v>
+        <v>2.0631140220304</v>
       </c>
       <c r="J199">
-        <v>1.21</v>
+        <v>1.34</v>
       </c>
       <c r="K199" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="L199" s="1">
-        <v>216288.78</v>
+        <v>102849.0</v>
       </c>
       <c r="M199" s="1">
-        <v>218941.84</v>
+        <v>104189.41</v>
       </c>
       <c r="N199" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B200" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>103.462</v>
+        <v>104.625</v>
       </c>
       <c r="D200" s="1">
-        <v>100.77</v>
+        <v>105.93</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>100770.0</v>
+        <v>211860.0</v>
       </c>
       <c r="H200" s="1">
-        <v>2692.0</v>
+        <v>-2610.0</v>
       </c>
       <c r="I200" s="1">
-        <v>2.6714299890841</v>
+        <v>-1.231945624469</v>
       </c>
       <c r="J200">
-        <v>1.08</v>
+        <v>2.29</v>
       </c>
       <c r="K200" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="L200" s="1">
-        <v>103462.0</v>
+        <v>209250.0</v>
       </c>
       <c r="M200" s="1">
-        <v>104542.14</v>
+        <v>213839.04</v>
       </c>
       <c r="N200" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="B201" s="1">
         <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>105.76</v>
+        <v>99.239</v>
       </c>
       <c r="D201" s="1">
-        <v>105.93</v>
+        <v>99.076</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>211860.0</v>
+        <v>198152.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-340.0</v>
+        <v>326.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.16048333805343</v>
+        <v>0.16452016633695</v>
       </c>
       <c r="J201">
-        <v>1.95</v>
+        <v>0.56</v>
       </c>
       <c r="K201" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="L201" s="1">
-        <v>211520.0</v>
+        <v>198478.0</v>
       </c>
       <c r="M201" s="1">
-        <v>215424.11</v>
+        <v>199595.81</v>
       </c>
       <c r="N201" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.428</v>
+        <v>85.693</v>
       </c>
       <c r="D202" s="1">
-        <v>99.076</v>
+        <v>100.8770625</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>198152.0</v>
+        <v>193683.96</v>
       </c>
       <c r="H202" s="1">
-        <v>2704.0</v>
+        <v>-29153.4</v>
       </c>
       <c r="I202" s="1">
-        <v>1.3646089870403</v>
+        <v>-15.052046643408</v>
       </c>
       <c r="J202">
-        <v>0.33</v>
+        <v>0.0</v>
       </c>
       <c r="K202">
-        <v>652.05</v>
+        <v>0.0</v>
       </c>
       <c r="L202" s="1">
-        <v>200856.0</v>
+        <v>164530.56</v>
       </c>
       <c r="M202" s="1">
-        <v>201508.05</v>
+        <v>164530.56</v>
       </c>
       <c r="N202" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="B203" s="1">
-        <v>192000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>86.293</v>
+        <v>90.845</v>
       </c>
       <c r="D203" s="1">
-        <v>100.8770625</v>
+        <v>99.355</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>193683.96</v>
+        <v>258323.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-28001.4</v>
+        <v>-22126.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-14.457263265373</v>
+        <v>-8.5652458356399</v>
       </c>
       <c r="J203">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
+        <v>509.32</v>
       </c>
       <c r="L203" s="1">
-        <v>165682.56</v>
+        <v>236197.0</v>
       </c>
       <c r="M203" s="1">
-        <v>165682.56</v>
+        <v>236706.32</v>
       </c>
       <c r="N203" s="1">
-        <v>0.26</v>
+        <v>0.37</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B204" s="1">
-        <v>260000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>91.581</v>
+        <v>100.012</v>
       </c>
       <c r="D204" s="1">
-        <v>99.355</v>
+        <v>98.69</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>258323.0</v>
+        <v>98690.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-20212.4</v>
+        <v>1322.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-7.8244678174224</v>
+        <v>1.339548079846</v>
       </c>
       <c r="J204">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>313.42</v>
+        <v>3.28</v>
+      </c>
+      <c r="K204" t="s">
+        <v>500</v>
       </c>
       <c r="L204" s="1">
-        <v>238110.6</v>
+        <v>100012.0</v>
       </c>
       <c r="M204" s="1">
-        <v>238424.02</v>
+        <v>103292.48</v>
       </c>
       <c r="N204" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B205" s="1">
         <v>100000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>100.832</v>
+        <v>84.112</v>
       </c>
       <c r="D205" s="1">
-        <v>98.69</v>
+        <v>85.379</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>98690.0</v>
+        <v>85379.0</v>
       </c>
       <c r="H205" s="1">
-        <v>2142.0</v>
+        <v>-1267.0</v>
       </c>
       <c r="I205" s="1">
-        <v>2.1704326679501</v>
+        <v>-1.4839714683939</v>
       </c>
       <c r="J205">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>0.54</v>
+      </c>
+      <c r="K205">
+        <v>544.18</v>
       </c>
       <c r="L205" s="1">
-        <v>100832.0</v>
+        <v>84112.0</v>
       </c>
       <c r="M205" s="1">
-        <v>103900.15</v>
+        <v>84656.18</v>
       </c>
       <c r="N205" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="B206" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>84.986</v>
+        <v>74.02</v>
       </c>
       <c r="D206" s="1">
-        <v>85.379</v>
+        <v>100.94922</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>85379.0</v>
+        <v>302847.66</v>
       </c>
       <c r="H206" s="1">
-        <v>-393.0</v>
+        <v>-80787.66</v>
       </c>
       <c r="I206" s="1">
-        <v>-0.46030054228792</v>
+        <v>-26.676006015698</v>
       </c>
       <c r="J206">
-        <v>0.5</v>
+        <v>0.04</v>
       </c>
       <c r="K206">
-        <v>496.23</v>
+        <v>132.33</v>
       </c>
       <c r="L206" s="1">
-        <v>84986.0</v>
+        <v>222060.0</v>
       </c>
       <c r="M206" s="1">
-        <v>85482.23</v>
+        <v>222192.33</v>
       </c>
       <c r="N206" s="1">
-        <v>0.13</v>
+        <v>0.35</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="B207" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>74.697</v>
+        <v>98.891</v>
       </c>
       <c r="D207" s="1">
-        <v>100.94922</v>
+        <v>99.898</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>302847.66</v>
+        <v>399592.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-78756.66</v>
+        <v>-4028.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-26.005371809708</v>
+        <v>-1.0080281887525</v>
       </c>
       <c r="J207">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>124.11</v>
+        <v>0.61</v>
+      </c>
+      <c r="K207" t="s">
+        <v>507</v>
       </c>
       <c r="L207" s="1">
-        <v>224091.0</v>
+        <v>395564.0</v>
       </c>
       <c r="M207" s="1">
-        <v>224215.11</v>
+        <v>398018.79</v>
       </c>
       <c r="N207" s="1">
-        <v>0.35</v>
+        <v>0.62</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>99.892</v>
+        <v>81.148</v>
       </c>
       <c r="D208" s="1">
-        <v>99.898</v>
+        <v>82.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>399592.0</v>
+        <v>164000.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-24.0</v>
+        <v>-1704.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-0.0060061262487737</v>
+        <v>-1.0390243902439</v>
       </c>
       <c r="J208">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.29</v>
+      </c>
+      <c r="K208">
+        <v>580.14</v>
       </c>
       <c r="L208" s="1">
-        <v>399568.0</v>
+        <v>162296.0</v>
       </c>
       <c r="M208" s="1">
-        <v>401146.08</v>
+        <v>162876.14</v>
       </c>
       <c r="N208" s="1">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="B209" s="1">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>81.867</v>
+        <v>100.214</v>
       </c>
       <c r="D209" s="1">
-        <v>82.0</v>
+        <v>99.609</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>164000.0</v>
+        <v>124511.25</v>
       </c>
       <c r="H209" s="1">
-        <v>-266.0</v>
+        <v>756.25</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.16219512195122</v>
+        <v>0.60737483560722</v>
       </c>
       <c r="J209">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>484.25</v>
+        <v>0.89</v>
+      </c>
+      <c r="K209" t="s">
+        <v>512</v>
       </c>
       <c r="L209" s="1">
-        <v>163734.0</v>
+        <v>125267.5</v>
       </c>
       <c r="M209" s="1">
-        <v>164218.25</v>
+        <v>126377.09</v>
       </c>
       <c r="N209" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B210" s="1">
-        <v>125000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>100.92</v>
+        <v>97.675</v>
       </c>
       <c r="D210" s="1">
-        <v>99.609</v>
+        <v>99.423</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>124511.25</v>
+        <v>397692.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1638.75</v>
+        <v>-6992.0</v>
       </c>
       <c r="I210" s="1">
-        <v>1.3161461313737</v>
+        <v>-1.7581444937288</v>
       </c>
       <c r="J210">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>835.62</v>
+        <v>1.18</v>
+      </c>
+      <c r="K210" t="s">
+        <v>515</v>
       </c>
       <c r="L210" s="1">
-        <v>126150.0</v>
+        <v>390700.0</v>
       </c>
       <c r="M210" s="1">
-        <v>126985.62</v>
+        <v>395434.25</v>
       </c>
       <c r="N210" s="1">
-        <v>0.2</v>
+        <v>0.62</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B211" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>98.406</v>
+        <v>97.732</v>
       </c>
       <c r="D211" s="1">
-        <v>99.423</v>
+        <v>97.59</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>397692.0</v>
+        <v>97590.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-4068.0</v>
+        <v>142.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-1.0229021453788</v>
+        <v>0.14550671175325</v>
       </c>
       <c r="J211">
-        <v>1.02</v>
+        <v>2.18</v>
       </c>
       <c r="K211" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="L211" s="1">
-        <v>393624.0</v>
+        <v>97732.0</v>
       </c>
       <c r="M211" s="1">
-        <v>397700.71</v>
+        <v>99913.51</v>
       </c>
       <c r="N211" s="1">
-        <v>0.62</v>
+        <v>0.16</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="B212" s="1">
-        <v>100000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>98.42</v>
+        <v>97.512</v>
       </c>
       <c r="D212" s="1">
-        <v>97.59</v>
+        <v>99.947</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>97590.0</v>
+        <v>145922.62</v>
       </c>
       <c r="H212" s="1">
-        <v>830.0</v>
+        <v>-3555.1</v>
       </c>
       <c r="I212" s="1">
-        <v>0.8504969771493</v>
+        <v>-2.4362912343542</v>
       </c>
       <c r="J212">
-        <v>2.0</v>
+        <v>2.52</v>
       </c>
       <c r="K212" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="L212" s="1">
-        <v>98420.0</v>
+        <v>142367.52</v>
       </c>
       <c r="M212" s="1">
-        <v>100423.42</v>
+        <v>146042.52</v>
       </c>
       <c r="N212" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="B213" s="1">
-        <v>146000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>98.293</v>
+        <v>101.469</v>
       </c>
       <c r="D213" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>145922.62</v>
+        <v>170000.0</v>
       </c>
       <c r="H213" s="1">
-        <v>-2414.84</v>
+        <v>2497.3</v>
       </c>
       <c r="I213" s="1">
-        <v>-1.654877084855</v>
+        <v>1.469</v>
       </c>
       <c r="J213">
-        <v>2.31</v>
+        <v>1.62</v>
       </c>
       <c r="K213" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="L213" s="1">
-        <v>143507.78</v>
+        <v>172497.3</v>
       </c>
       <c r="M213" s="1">
-        <v>146882.78</v>
+        <v>175249.9</v>
       </c>
       <c r="N213" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="B214" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>102.598</v>
+        <v>88.542</v>
       </c>
       <c r="D214" s="1">
-        <v>100.0</v>
+        <v>103.220985</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>170000.0</v>
+        <v>206441.97</v>
       </c>
       <c r="H214" s="1">
-        <v>4416.6</v>
+        <v>-29357.97</v>
       </c>
       <c r="I214" s="1">
-        <v>2.598</v>
+        <v>-14.220930947326</v>
       </c>
       <c r="J214">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.06</v>
+      </c>
+      <c r="K214">
+        <v>115.07</v>
       </c>
       <c r="L214" s="1">
-        <v>174416.6</v>
+        <v>177084.0</v>
       </c>
       <c r="M214" s="1">
-        <v>176728.79</v>
+        <v>177199.07</v>
       </c>
       <c r="N214" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="B215" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>89.242</v>
+        <v>98.096</v>
       </c>
       <c r="D215" s="1">
-        <v>103.220985</v>
+        <v>99.779</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>206441.97</v>
+        <v>498895.0</v>
       </c>
       <c r="H215" s="1">
-        <v>-27957.97</v>
+        <v>-8415.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-13.542774272111</v>
+        <v>-1.6867276681466</v>
       </c>
       <c r="J215">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>19.18</v>
+        <v>1.59</v>
+      </c>
+      <c r="K215" t="s">
+        <v>529</v>
       </c>
       <c r="L215" s="1">
-        <v>178484.0</v>
+        <v>490480.0</v>
       </c>
       <c r="M215" s="1">
-        <v>178503.18</v>
+        <v>498442.33</v>
       </c>
       <c r="N215" s="1">
-        <v>0.28</v>
+        <v>0.78</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="B216" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>99.042</v>
+        <v>97.822</v>
       </c>
       <c r="D216" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>498895.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H216" s="1">
-        <v>-3685.0</v>
+        <v>-6534.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-0.7386323775544</v>
+        <v>-2.178</v>
       </c>
       <c r="J216">
-        <v>1.39</v>
+        <v>0.65</v>
       </c>
       <c r="K216" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="L216" s="1">
-        <v>495210.0</v>
+        <v>293466.0</v>
       </c>
       <c r="M216" s="1">
-        <v>502144.93</v>
+        <v>295418.38</v>
       </c>
       <c r="N216" s="1">
-        <v>0.78</v>
+        <v>0.46</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="B217" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.672</v>
+        <v>99.84</v>
       </c>
       <c r="D217" s="1">
-        <v>100.0</v>
+        <v>102.542</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>300000.0</v>
+        <v>205084.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-3984.0</v>
+        <v>-5404.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1.328</v>
+        <v>-2.6350178463459</v>
       </c>
       <c r="J217">
-        <v>0.47</v>
+        <v>1.41</v>
       </c>
       <c r="K217" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="L217" s="1">
-        <v>296016.0</v>
+        <v>199680.0</v>
       </c>
       <c r="M217" s="1">
-        <v>297440.71</v>
+        <v>202497.26</v>
       </c>
       <c r="N217" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>101.078</v>
+        <v>100.102</v>
       </c>
       <c r="D218" s="1">
-        <v>102.542</v>
+        <v>99.999</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>205084.0</v>
+        <v>229997.7</v>
       </c>
       <c r="H218" s="1">
-        <v>-2928.0</v>
+        <v>236.9</v>
       </c>
       <c r="I218" s="1">
-        <v>-1.4277076710031</v>
+        <v>0.1030010300103</v>
       </c>
       <c r="J218">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.16</v>
+      </c>
+      <c r="K218">
+        <v>376.52</v>
       </c>
       <c r="L218" s="1">
-        <v>202156.0</v>
+        <v>230234.6</v>
       </c>
       <c r="M218" s="1">
-        <v>204539.84</v>
+        <v>230611.12</v>
       </c>
       <c r="N218" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="B219" s="1">
         <v>400000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>94.703</v>
+        <v>94.386</v>
       </c>
       <c r="D219" s="1">
         <v>98.9724975</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
         <v>395889.99</v>
       </c>
       <c r="H219" s="1">
-        <v>-17077.99</v>
+        <v>-18345.99</v>
       </c>
       <c r="I219" s="1">
-        <v>-4.3138221302337</v>
+        <v>-4.6341131282456</v>
       </c>
       <c r="J219">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="K219" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="L219" s="1">
-        <v>378812.0</v>
+        <v>377544.0</v>
       </c>
       <c r="M219" s="1">
-        <v>380406.52</v>
+        <v>379248.11</v>
       </c>
       <c r="N219" s="1">
         <v>0.59</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="B220" s="1">
         <v>200000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.816</v>
+        <v>100.06</v>
       </c>
       <c r="D220" s="1">
         <v>100.15</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
         <v>200300.0</v>
       </c>
       <c r="H220" s="1">
-        <v>1332.0</v>
+        <v>-180.0</v>
       </c>
       <c r="I220" s="1">
-        <v>0.66500249625562</v>
+        <v>-0.089865202196705</v>
       </c>
       <c r="J220">
-        <v>3.77</v>
+        <v>3.99</v>
       </c>
       <c r="K220" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="L220" s="1">
-        <v>201632.0</v>
+        <v>200120.0</v>
       </c>
       <c r="M220" s="1">
-        <v>209171.73</v>
+        <v>208098.08</v>
       </c>
       <c r="N220" s="1">
         <v>0.32</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="B221" s="1">
         <v>300000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>70.137</v>
+        <v>69.465</v>
       </c>
       <c r="D221" s="1">
         <v>99.641</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
         <v>298923.0</v>
       </c>
       <c r="H221" s="1">
-        <v>-88512.0</v>
+        <v>-90528.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-29.61030098052</v>
+        <v>-30.284722152528</v>
       </c>
       <c r="J221">
         <v>0.0</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221" s="1">
-        <v>210411.0</v>
+        <v>208395.0</v>
       </c>
       <c r="M221" s="1">
-        <v>210411.0</v>
+        <v>208395.0</v>
       </c>
       <c r="N221" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B222" s="1">
         <v>100000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>98.416</v>
+        <v>97.59</v>
       </c>
       <c r="D222" s="1">
         <v>99.794</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
         <v>99794.0</v>
       </c>
       <c r="H222" s="1">
-        <v>-1378.0</v>
+        <v>-2204.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-1.3808445397519</v>
+        <v>-2.2085496122011</v>
       </c>
       <c r="J222">
-        <v>1.21</v>
+        <v>1.4</v>
       </c>
       <c r="K222" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="L222" s="1">
-        <v>98416.0</v>
+        <v>97590.0</v>
       </c>
       <c r="M222" s="1">
-        <v>99624.22</v>
+        <v>98990.0</v>
       </c>
       <c r="N222" s="1">
         <v>0.15</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="B223" s="1">
         <v>161000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>100.524</v>
+        <v>99.679</v>
       </c>
       <c r="D223" s="1">
         <v>99.888</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
         <v>160819.68</v>
       </c>
       <c r="H223" s="1">
-        <v>1023.96</v>
+        <v>-336.49</v>
       </c>
       <c r="I223" s="1">
-        <v>0.63671311869294</v>
+        <v>-0.20923434246356</v>
       </c>
       <c r="J223">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="K223">
-        <v>393.13</v>
+        <v>734.98</v>
       </c>
       <c r="L223" s="1">
-        <v>161843.64</v>
+        <v>160483.19</v>
       </c>
       <c r="M223" s="1">
-        <v>162236.77</v>
+        <v>161218.17</v>
       </c>
       <c r="N223" s="1">
         <v>0.25</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="B224" s="1">
         <v>115000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>99.404</v>
+        <v>98.4</v>
       </c>
       <c r="D224" s="1">
         <v>100.0</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
         <v>115000.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-685.4</v>
+        <v>-1840.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-0.596</v>
+        <v>-1.6</v>
       </c>
       <c r="J224">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.13</v>
+      </c>
+      <c r="K224">
+        <v>150.65</v>
       </c>
       <c r="L224" s="1">
-        <v>114314.6</v>
+        <v>113160.0</v>
       </c>
       <c r="M224" s="1">
-        <v>118463.18</v>
+        <v>113310.65</v>
       </c>
       <c r="N224" s="1">
         <v>0.18</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="B225" s="1">
         <v>200000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.744</v>
+        <v>98.904</v>
       </c>
       <c r="D225" s="1">
         <v>101.2</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
         <v>202400.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-2912.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1.4387351778656</v>
+        <v>-2.2687747035573</v>
       </c>
       <c r="J225">
-        <v>1.27</v>
+        <v>1.47</v>
       </c>
       <c r="K225" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="L225" s="1">
-        <v>199488.0</v>
+        <v>197808.0</v>
       </c>
       <c r="M225" s="1">
-        <v>202022.25</v>
+        <v>200747.73</v>
       </c>
       <c r="N225" s="1">
         <v>0.31</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="B226" s="1">
         <v>198000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>98.771</v>
+        <v>98.065</v>
       </c>
       <c r="D226" s="1">
         <v>99.728</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
         <v>197461.44</v>
       </c>
       <c r="H226" s="1">
-        <v>-1894.86</v>
+        <v>-3292.74</v>
       </c>
       <c r="I226" s="1">
-        <v>-0.95961013957966</v>
+        <v>-1.6675356970961</v>
       </c>
       <c r="J226">
-        <v>1.42</v>
+        <v>1.6</v>
       </c>
       <c r="K226" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="L226" s="1">
-        <v>195566.58</v>
+        <v>194168.7</v>
       </c>
       <c r="M226" s="1">
-        <v>198387.4</v>
+        <v>197342.12</v>
       </c>
       <c r="N226" s="1">
         <v>0.31</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="B227" s="1">
         <v>100000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>97.796</v>
+        <v>96.854</v>
       </c>
       <c r="D227" s="1">
         <v>97.26</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
         <v>97260.0</v>
       </c>
       <c r="H227" s="1">
-        <v>536.0</v>
+        <v>-406.0</v>
       </c>
       <c r="I227" s="1">
-        <v>0.55110014394407</v>
+        <v>-0.41743779559942</v>
       </c>
       <c r="J227">
-        <v>1.01</v>
+        <v>1.21</v>
       </c>
       <c r="K227" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="L227" s="1">
-        <v>97796.0</v>
+        <v>96854.0</v>
       </c>
       <c r="M227" s="1">
-        <v>98802.85</v>
+        <v>98066.33</v>
       </c>
       <c r="N227" s="1">
         <v>0.15</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="B228" s="1">
         <v>100000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>100.482</v>
+        <v>99.311</v>
       </c>
       <c r="D228" s="1">
         <v>102.47</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
         <v>102470.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-1988.0</v>
+        <v>-3159.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-1.9400800234215</v>
+        <v>-3.0828535181029</v>
       </c>
       <c r="J228">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>887.67</v>
+        <v>1.11</v>
+      </c>
+      <c r="K228" t="s">
+        <v>564</v>
       </c>
       <c r="L228" s="1">
-        <v>100482.0</v>
+        <v>99311.0</v>
       </c>
       <c r="M228" s="1">
-        <v>101369.67</v>
+        <v>100417.85</v>
       </c>
       <c r="N228" s="1">
         <v>0.16</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B229" s="1">
         <v>137000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>100.542</v>
+        <v>99.943</v>
       </c>
       <c r="D229" s="1">
         <v>99.958</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
         <v>136942.46</v>
       </c>
       <c r="H229" s="1">
-        <v>800.08</v>
+        <v>-20.55</v>
       </c>
       <c r="I229" s="1">
-        <v>0.58424538306089</v>
+        <v>-0.015006302647112</v>
       </c>
       <c r="J229">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>900.82</v>
+        <v>0.86</v>
+      </c>
+      <c r="K229" t="s">
+        <v>567</v>
       </c>
       <c r="L229" s="1">
-        <v>137742.54</v>
+        <v>136921.91</v>
       </c>
       <c r="M229" s="1">
-        <v>138643.36</v>
+        <v>138104.24</v>
       </c>
       <c r="N229" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B230" s="1">
         <v>158000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>98.165</v>
+        <v>97.301</v>
       </c>
       <c r="D230" s="1">
         <v>99.422</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
         <v>157086.76</v>
       </c>
       <c r="H230" s="1">
-        <v>-1986.06</v>
+        <v>-3351.18</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.2643076984973</v>
+        <v>-2.1333306511637</v>
       </c>
       <c r="J230">
-        <v>1.13</v>
+        <v>1.31</v>
       </c>
       <c r="K230" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="L230" s="1">
-        <v>155100.7</v>
+        <v>153735.58</v>
       </c>
       <c r="M230" s="1">
-        <v>156887.4</v>
+        <v>155803.65</v>
       </c>
       <c r="N230" s="1">
         <v>0.24</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B231" s="1">
         <v>228000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>100.988</v>
+        <v>100.04</v>
       </c>
       <c r="D231" s="1">
         <v>100.0</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
         <v>228000.0</v>
       </c>
       <c r="H231" s="1">
-        <v>2252.64</v>
+        <v>91.2</v>
       </c>
       <c r="I231" s="1">
-        <v>0.988</v>
+        <v>0.04</v>
       </c>
       <c r="J231">
-        <v>0.71</v>
+        <v>0.93</v>
       </c>
       <c r="K231" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="L231" s="1">
-        <v>230252.64</v>
+        <v>228091.2</v>
       </c>
       <c r="M231" s="1">
-        <v>231876.75</v>
+        <v>230215.04</v>
       </c>
       <c r="N231" s="1">
         <v>0.36</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B232" s="1">
         <v>325000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>89.572</v>
+        <v>88.649</v>
       </c>
       <c r="D232" s="1">
         <v>88.621</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
         <v>288018.25</v>
       </c>
       <c r="H232" s="1">
-        <v>3090.75</v>
+        <v>91.0</v>
       </c>
       <c r="I232" s="1">
-        <v>1.0731090824974</v>
+        <v>0.03159522009456</v>
       </c>
       <c r="J232">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="K232">
-        <v>318.32</v>
+        <v>607.71</v>
       </c>
       <c r="L232" s="1">
-        <v>291109.0</v>
+        <v>288109.25</v>
       </c>
       <c r="M232" s="1">
-        <v>291427.32</v>
+        <v>288716.96</v>
       </c>
       <c r="N232" s="1">
         <v>0.45</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="B233" s="1">
         <v>200000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>75.431</v>
+        <v>74.521</v>
       </c>
       <c r="D233" s="1">
         <v>73.87</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
         <v>147740.0</v>
       </c>
       <c r="H233" s="1">
-        <v>3122.0</v>
+        <v>1302.0</v>
       </c>
       <c r="I233" s="1">
-        <v>2.1131717882767</v>
+        <v>0.88127792067145</v>
       </c>
       <c r="J233">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>961.64</v>
+        <v>0.52</v>
+      </c>
+      <c r="K233" t="s">
+        <v>578</v>
       </c>
       <c r="L233" s="1">
-        <v>150862.0</v>
+        <v>149042.0</v>
       </c>
       <c r="M233" s="1">
-        <v>151823.64</v>
+        <v>150085.84</v>
       </c>
       <c r="N233" s="1">
         <v>0.23</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B234" s="1">
         <v>200000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>98.884</v>
+        <v>98.131</v>
       </c>
       <c r="D234" s="1">
         <v>99.985</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
         <v>199970.0</v>
       </c>
       <c r="H234" s="1">
-        <v>-2202.0</v>
+        <v>-3708.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-1.1011651747762</v>
+        <v>-1.8542781417213</v>
       </c>
       <c r="J234">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="K234">
-        <v>499.32</v>
+        <v>869.18</v>
       </c>
       <c r="L234" s="1">
-        <v>197768.0</v>
+        <v>196262.0</v>
       </c>
       <c r="M234" s="1">
-        <v>198267.32</v>
+        <v>197131.18</v>
       </c>
       <c r="N234" s="1">
         <v>0.31</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B235" s="1">
         <v>200000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>101.759</v>
+        <v>100.896</v>
       </c>
       <c r="D235" s="1">
         <v>100.0</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
         <v>200000.0</v>
       </c>
       <c r="H235" s="1">
-        <v>3518.0</v>
+        <v>1792.0</v>
       </c>
       <c r="I235" s="1">
-        <v>1.759</v>
+        <v>0.896</v>
       </c>
       <c r="J235">
-        <v>3.26</v>
+        <v>3.47</v>
       </c>
       <c r="K235" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="L235" s="1">
-        <v>203518.0</v>
+        <v>201792.0</v>
       </c>
       <c r="M235" s="1">
-        <v>210040.02</v>
+        <v>208736.15</v>
       </c>
       <c r="N235" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="B236" s="1">
         <v>200000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>100.474</v>
+        <v>99.57</v>
       </c>
       <c r="D236" s="1">
         <v>99.915</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
         <v>199830.0</v>
       </c>
       <c r="H236" s="1">
-        <v>1118.0</v>
+        <v>-690.0</v>
       </c>
       <c r="I236" s="1">
-        <v>0.55947555422109</v>
+        <v>-0.34529349947455</v>
       </c>
       <c r="J236">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="K236">
-        <v>438.36</v>
+        <v>876.71</v>
       </c>
       <c r="L236" s="1">
-        <v>200948.0</v>
+        <v>199140.0</v>
       </c>
       <c r="M236" s="1">
-        <v>201386.36</v>
+        <v>200016.71</v>
       </c>
       <c r="N236" s="1">
         <v>0.31</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="B237" s="1">
         <v>100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>98.842</v>
+        <v>98.086</v>
       </c>
       <c r="D237" s="1">
         <v>100.66</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
         <v>100660.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-1818.0</v>
+        <v>-2574.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-1.8060798728393</v>
+        <v>-2.5571229882774</v>
       </c>
       <c r="J237">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="K237">
-        <v>0.0</v>
+        <v>184.93</v>
       </c>
       <c r="L237" s="1">
-        <v>98842.0</v>
+        <v>98086.0</v>
       </c>
       <c r="M237" s="1">
-        <v>98842.0</v>
+        <v>98270.93</v>
       </c>
       <c r="N237" s="1">
         <v>0.15</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="B238" s="1">
         <v>100000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.786</v>
+        <v>99.402</v>
       </c>
       <c r="D238" s="1">
         <v>100.0</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
         <v>100000.0</v>
       </c>
       <c r="H238" s="1">
-        <v>786.0</v>
+        <v>-598.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0.786</v>
+        <v>-0.598</v>
       </c>
       <c r="J238">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>875.0</v>
+        <v>1.11</v>
+      </c>
+      <c r="K238" t="s">
+        <v>590</v>
       </c>
       <c r="L238" s="1">
-        <v>100786.0</v>
+        <v>99402.0</v>
       </c>
       <c r="M238" s="1">
-        <v>101661.0</v>
+        <v>100516.73</v>
       </c>
       <c r="N238" s="1">
         <v>0.16</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="B239" s="1">
         <v>226000.0</v>
       </c>
       <c r="C239" s="1">
-        <v>98.374</v>
+        <v>97.544</v>
       </c>
       <c r="D239" s="1">
         <v>99.84072566</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
         <v>225640.04</v>
       </c>
       <c r="H239" s="1">
-        <v>-3314.8</v>
+        <v>-5190.6</v>
       </c>
       <c r="I239" s="1">
-        <v>-1.4690655080543</v>
+        <v>-2.3003895939745</v>
       </c>
       <c r="J239">
-        <v>1.03</v>
+        <v>1.21</v>
       </c>
       <c r="K239" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="L239" s="1">
-        <v>222325.24</v>
+        <v>220449.44</v>
       </c>
       <c r="M239" s="1">
-        <v>224644.84</v>
+        <v>223186.98</v>
       </c>
       <c r="N239" s="1">
         <v>0.35</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="B240" s="1">
         <v>100000.0</v>
       </c>
       <c r="C240" s="1">
-        <v>99.025</v>
+        <v>98.144</v>
       </c>
       <c r="D240" s="1">
         <v>99.326</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
         <v>99326.0</v>
       </c>
       <c r="H240" s="1">
-        <v>-301.0</v>
+        <v>-1182.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-0.30304250649377</v>
+        <v>-1.1900207397862</v>
       </c>
       <c r="J240">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="K240" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="L240" s="1">
-        <v>99025.0</v>
+        <v>98144.0</v>
       </c>
       <c r="M240" s="1">
-        <v>100127.4</v>
+        <v>99445.03</v>
       </c>
       <c r="N240" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="B241" s="1">
         <v>151000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.958</v>
+        <v>97.957</v>
       </c>
       <c r="D241" s="1">
         <v>100.0</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
         <v>151000.0</v>
       </c>
       <c r="H241" s="1">
-        <v>-1573.42</v>
+        <v>-3084.93</v>
       </c>
       <c r="I241" s="1">
-        <v>-1.042</v>
+        <v>-2.043</v>
       </c>
       <c r="J241">
-        <v>1.4</v>
+        <v>1.61</v>
       </c>
       <c r="K241" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="L241" s="1">
-        <v>149426.58</v>
+        <v>147915.07</v>
       </c>
       <c r="M241" s="1">
-        <v>151544.77</v>
+        <v>150349.41</v>
       </c>
       <c r="N241" s="1">
         <v>0.23</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="B242" s="1">
         <v>200000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>99.948</v>
+        <v>99.062</v>
       </c>
       <c r="D242" s="1">
         <v>99.7</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
         <v>199400.0</v>
       </c>
       <c r="H242" s="1">
-        <v>496.0</v>
+        <v>-1276.0</v>
       </c>
       <c r="I242" s="1">
-        <v>0.24874623871615</v>
+        <v>-0.63991975927783</v>
       </c>
       <c r="J242">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="K242">
-        <v>641.1</v>
+        <v>997.26</v>
       </c>
       <c r="L242" s="1">
-        <v>199896.0</v>
+        <v>198124.0</v>
       </c>
       <c r="M242" s="1">
-        <v>200537.1</v>
+        <v>199121.26</v>
       </c>
       <c r="N242" s="1">
         <v>0.31</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B243" s="1">
         <v>100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>99.794</v>
+        <v>99.036</v>
       </c>
       <c r="D243" s="1">
         <v>99.499</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
         <v>99499.0</v>
       </c>
       <c r="H243" s="1">
-        <v>295.0</v>
+        <v>-463.0</v>
       </c>
       <c r="I243" s="1">
-        <v>0.29648539181298</v>
+        <v>-0.46533130986241</v>
       </c>
       <c r="J243">
-        <v>1.79</v>
+        <v>1.99</v>
       </c>
       <c r="K243" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="L243" s="1">
-        <v>99794.0</v>
+        <v>99036.0</v>
       </c>
       <c r="M243" s="1">
-        <v>101581.67</v>
+        <v>101029.15</v>
       </c>
       <c r="N243" s="1">
         <v>0.16</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="B244" s="1">
         <v>100000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.584</v>
+        <v>100.014</v>
       </c>
       <c r="D244" s="1">
         <v>99.897</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
         <v>99897.0</v>
       </c>
       <c r="H244" s="1">
-        <v>687.0</v>
+        <v>117.0</v>
       </c>
       <c r="I244" s="1">
-        <v>0.68770833958978</v>
+        <v>0.11712063425328</v>
       </c>
       <c r="J244">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.7</v>
+        <v>1.05</v>
+      </c>
+      <c r="K244" t="s">
+        <v>607</v>
       </c>
       <c r="L244" s="1">
-        <v>100584.0</v>
+        <v>100014.0</v>
       </c>
       <c r="M244" s="1">
-        <v>101422.7</v>
+        <v>101065.03</v>
       </c>
       <c r="N244" s="1">
         <v>0.16</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="B245" s="1">
         <v>100000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>99.465</v>
+        <v>98.614</v>
       </c>
       <c r="D245" s="1">
         <v>100.0</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
         <v>100000.0</v>
       </c>
       <c r="H245" s="1">
-        <v>-535.0</v>
+        <v>-1386.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-0.535</v>
+        <v>-1.386</v>
       </c>
       <c r="J245">
-        <v>2.17</v>
+        <v>2.36</v>
       </c>
       <c r="K245" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="L245" s="1">
-        <v>99465.0</v>
+        <v>98614.0</v>
       </c>
       <c r="M245" s="1">
-        <v>101634.87</v>
+        <v>100975.05</v>
       </c>
       <c r="N245" s="1">
         <v>0.16</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="B246" s="1">
         <v>200000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>99.566</v>
+        <v>98.527</v>
       </c>
       <c r="D246" s="1">
         <v>99.871</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
         <v>199742.0</v>
       </c>
       <c r="H246" s="1">
-        <v>-610.0</v>
+        <v>-2688.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-0.30539395820609</v>
+        <v>-1.3457359994393</v>
       </c>
       <c r="J246">
-        <v>2.45</v>
+        <v>2.66</v>
       </c>
       <c r="K246" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="L246" s="1">
-        <v>199132.0</v>
+        <v>197054.0</v>
       </c>
       <c r="M246" s="1">
-        <v>204036.79</v>
+        <v>202383.45</v>
       </c>
       <c r="N246" s="1">
         <v>0.32</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="B247" s="1">
         <v>101000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.595</v>
+        <v>99.693</v>
       </c>
       <c r="D247" s="1">
         <v>100.0</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
         <v>101000.0</v>
       </c>
       <c r="H247" s="1">
-        <v>600.95</v>
+        <v>-310.07</v>
       </c>
       <c r="I247" s="1">
-        <v>0.595</v>
+        <v>-0.307</v>
       </c>
       <c r="J247">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="K247">
-        <v>98.02</v>
+        <v>315.85</v>
       </c>
       <c r="L247" s="1">
-        <v>101600.95</v>
+        <v>100689.93</v>
       </c>
       <c r="M247" s="1">
-        <v>101698.97</v>
+        <v>101005.78</v>
       </c>
       <c r="N247" s="1">
         <v>0.16</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="B248" s="1">
         <v>1565000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>66.053</v>
+        <v>65.458</v>
       </c>
       <c r="D248" s="1">
         <v>76.31296613</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
         <v>1194297.92</v>
       </c>
       <c r="H248" s="1">
-        <v>-160568.47</v>
+        <v>-169880.22</v>
       </c>
       <c r="I248" s="1">
-        <v>-13.444590944276</v>
+        <v>-14.224274961477</v>
       </c>
       <c r="J248">
-        <v>0.94</v>
+        <v>1.0</v>
       </c>
       <c r="K248" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="L248" s="1">
-        <v>1033729.45</v>
+        <v>1024417.7</v>
       </c>
       <c r="M248" s="1">
-        <v>1048479.04</v>
+        <v>1040024.82</v>
       </c>
       <c r="N248" s="1">
         <v>1.62</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="B249" s="1">
         <v>202000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>99.838</v>
+        <v>99.018</v>
       </c>
       <c r="D249" s="1">
         <v>99.646</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
         <v>201284.92</v>
       </c>
       <c r="H249" s="1">
-        <v>387.84</v>
+        <v>-1268.56</v>
       </c>
       <c r="I249" s="1">
-        <v>0.19268209461494</v>
+        <v>-0.63023101780302</v>
       </c>
       <c r="J249">
-        <v>1.08</v>
+        <v>1.28</v>
       </c>
       <c r="K249" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="L249" s="1">
-        <v>201672.76</v>
+        <v>200016.36</v>
       </c>
       <c r="M249" s="1">
-        <v>203861.55</v>
+        <v>202592.55</v>
       </c>
       <c r="N249" s="1">
         <v>0.32</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="B250" s="1">
         <v>100000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>101.492</v>
+        <v>99.718</v>
       </c>
       <c r="D250" s="1">
         <v>99.674</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
         <v>99674.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1818.0</v>
+        <v>44.0</v>
       </c>
       <c r="I250" s="1">
-        <v>1.8239460641692</v>
+        <v>0.044143909143809</v>
       </c>
       <c r="J250">
-        <v>0.4</v>
+        <v>0.66</v>
       </c>
       <c r="K250">
-        <v>395.83</v>
+        <v>659.72</v>
       </c>
       <c r="L250" s="1">
-        <v>101492.0</v>
+        <v>99718.0</v>
       </c>
       <c r="M250" s="1">
-        <v>101887.83</v>
+        <v>100377.72</v>
       </c>
       <c r="N250" s="1">
         <v>0.16</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="B251" s="1">
         <v>164000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>101.251</v>
+        <v>100.077</v>
       </c>
       <c r="D251" s="1">
         <v>100.0</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
         <v>164000.0</v>
       </c>
       <c r="H251" s="1">
-        <v>2051.64</v>
+        <v>126.28</v>
       </c>
       <c r="I251" s="1">
-        <v>1.251</v>
+        <v>0.077</v>
       </c>
       <c r="J251">
-        <v>0.94</v>
+        <v>1.18</v>
       </c>
       <c r="K251" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="L251" s="1">
-        <v>166051.64</v>
+        <v>164126.28</v>
       </c>
       <c r="M251" s="1">
-        <v>167593.34</v>
+        <v>166063.29</v>
       </c>
       <c r="N251" s="1">
         <v>0.26</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="B252" s="1">
         <v>152000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>100.279</v>
+        <v>99.417</v>
       </c>
       <c r="D252" s="1">
         <v>100.0</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
         <v>152000.0</v>
       </c>
       <c r="H252" s="1">
-        <v>424.08</v>
+        <v>-886.16</v>
       </c>
       <c r="I252" s="1">
-        <v>0.279</v>
+        <v>-0.583</v>
       </c>
       <c r="J252">
-        <v>0.78</v>
+        <v>1.0</v>
       </c>
       <c r="K252" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="L252" s="1">
-        <v>152424.08</v>
+        <v>151113.84</v>
       </c>
       <c r="M252" s="1">
-        <v>153612.93</v>
+        <v>152632.92</v>
       </c>
       <c r="N252" s="1">
         <v>0.24</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="B253" s="1">
         <v>200000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>88.988</v>
+        <v>88.479</v>
       </c>
       <c r="D253" s="1">
         <v>86.091845</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
         <v>172183.69</v>
       </c>
       <c r="H253" s="1">
-        <v>5792.31</v>
+        <v>4774.31</v>
       </c>
       <c r="I253" s="1">
-        <v>3.3640294269451</v>
+        <v>2.7728003738333</v>
       </c>
       <c r="J253">
-        <v>0.22</v>
+        <v>0.26</v>
       </c>
       <c r="K253">
-        <v>443.84</v>
+        <v>526.03</v>
       </c>
       <c r="L253" s="1">
-        <v>177976.0</v>
+        <v>176958.0</v>
       </c>
       <c r="M253" s="1">
-        <v>178419.84</v>
+        <v>177484.03</v>
       </c>
       <c r="N253" s="1">
         <v>0.28</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="B254" s="1">
         <v>118000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>101.566</v>
+        <v>100.993</v>
       </c>
       <c r="D254" s="1">
         <v>99.779</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
         <v>117739.22</v>
       </c>
       <c r="H254" s="1">
-        <v>2108.66</v>
+        <v>1432.52</v>
       </c>
       <c r="I254" s="1">
-        <v>1.7909580172181</v>
+        <v>1.2166888824302</v>
       </c>
       <c r="J254">
-        <v>2.35</v>
+        <v>2.56</v>
       </c>
       <c r="K254" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="L254" s="1">
-        <v>119847.88</v>
+        <v>119171.74</v>
       </c>
       <c r="M254" s="1">
-        <v>122624.11</v>
+        <v>122190.44</v>
       </c>
       <c r="N254" s="1">
         <v>0.19</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="B255" s="1">
         <v>400000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>101.039</v>
+        <v>100.134</v>
       </c>
       <c r="D255" s="1">
         <v>102.1775</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
         <v>408710.0</v>
       </c>
       <c r="H255" s="1">
-        <v>-4554.0</v>
+        <v>-8174.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-1.114237478897</v>
+        <v>-1.9999510655477</v>
       </c>
       <c r="J255">
-        <v>1.36</v>
+        <v>1.56</v>
       </c>
       <c r="K255" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="L255" s="1">
-        <v>404156.0</v>
+        <v>400536.0</v>
       </c>
       <c r="M255" s="1">
-        <v>409598.47</v>
+        <v>406772.99</v>
       </c>
       <c r="N255" s="1">
         <v>0.63</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="B256" s="1">
         <v>300000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>97.852</v>
+        <v>96.648</v>
       </c>
       <c r="D256" s="1">
         <v>100.761</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
         <v>302283.0</v>
       </c>
       <c r="H256" s="1">
-        <v>-8727.0</v>
+        <v>-12339.0</v>
       </c>
       <c r="I256" s="1">
-        <v>-2.8870297039529</v>
+        <v>-4.0819364635127</v>
       </c>
       <c r="J256">
-        <v>1.19</v>
+        <v>1.38</v>
       </c>
       <c r="K256" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="L256" s="1">
-        <v>293556.0</v>
+        <v>289944.0</v>
       </c>
       <c r="M256" s="1">
-        <v>297134.42</v>
+        <v>294077.22</v>
       </c>
       <c r="N256" s="1">
         <v>0.46</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="B257" s="1">
         <v>89000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>102.006</v>
+        <v>101.126</v>
       </c>
       <c r="D257" s="1">
         <v>99.871</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
         <v>88885.19</v>
       </c>
       <c r="H257" s="1">
-        <v>1900.15</v>
+        <v>1116.95</v>
       </c>
       <c r="I257" s="1">
-        <v>2.1377577074426</v>
+        <v>1.2566210411431</v>
       </c>
       <c r="J257">
-        <v>0.68</v>
+        <v>0.88</v>
       </c>
       <c r="K257">
-        <v>603.49</v>
+        <v>786.37</v>
       </c>
       <c r="L257" s="1">
-        <v>90785.34</v>
+        <v>90002.14</v>
       </c>
       <c r="M257" s="1">
-        <v>91388.83</v>
+        <v>90788.51</v>
       </c>
       <c r="N257" s="1">
         <v>0.14</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="B258" s="1">
         <v>100000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>104.462</v>
+        <v>103.623</v>
       </c>
       <c r="D258" s="1">
         <v>106.89563</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
         <v>106895.63</v>
       </c>
       <c r="H258" s="1">
-        <v>-2433.63</v>
+        <v>-3272.63</v>
       </c>
       <c r="I258" s="1">
-        <v>-2.2766412434259</v>
+        <v>-3.0615189788395</v>
       </c>
       <c r="J258">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.07</v>
+      </c>
+      <c r="K258" t="s">
+        <v>645</v>
       </c>
       <c r="L258" s="1">
-        <v>104462.0</v>
+        <v>103623.0</v>
       </c>
       <c r="M258" s="1">
-        <v>105300.36</v>
+        <v>104694.23</v>
       </c>
       <c r="N258" s="1">
         <v>0.16</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="B259" s="1">
         <v>200000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>98.334</v>
+        <v>97.643</v>
       </c>
       <c r="D259" s="1">
         <v>99.589</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
         <v>199178.0</v>
       </c>
       <c r="H259" s="1">
-        <v>-2510.0</v>
+        <v>-3892.0</v>
       </c>
       <c r="I259" s="1">
-        <v>-1.2601793370754</v>
+        <v>-1.9540310676882</v>
       </c>
       <c r="J259">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>0.06</v>
+      </c>
+      <c r="K259">
+        <v>115.07</v>
       </c>
       <c r="L259" s="1">
-        <v>196668.0</v>
+        <v>195286.0</v>
       </c>
       <c r="M259" s="1">
-        <v>202454.3</v>
+        <v>195401.07</v>
       </c>
       <c r="N259" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="B260" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>102.882</v>
+        <v>97.26</v>
       </c>
       <c r="D260" s="1">
-        <v>104.481</v>
+        <v>99.908</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>208962.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-3198.0</v>
+        <v>-2648.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-1.5304217991788</v>
+        <v>-2.6504384033311</v>
       </c>
       <c r="J260">
-        <v>1.16</v>
+        <v>1.91</v>
       </c>
       <c r="K260" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="L260" s="1">
-        <v>205764.0</v>
+        <v>97260.0</v>
       </c>
       <c r="M260" s="1">
-        <v>208080.44</v>
+        <v>99165.21</v>
       </c>
       <c r="N260" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="B261" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>98.53</v>
+        <v>101.726</v>
       </c>
       <c r="D261" s="1">
-        <v>99.908</v>
+        <v>104.481</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>99908.0</v>
+        <v>208962.0</v>
       </c>
       <c r="H261" s="1">
-        <v>-1378.0</v>
+        <v>-5510.0</v>
       </c>
       <c r="I261" s="1">
-        <v>-1.3792689274132</v>
+        <v>-2.636843062375</v>
       </c>
       <c r="J261">
-        <v>1.69</v>
+        <v>1.42</v>
       </c>
       <c r="K261" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="L261" s="1">
-        <v>98530.0</v>
+        <v>203452.0</v>
       </c>
       <c r="M261" s="1">
-        <v>100219.93</v>
+        <v>206288.99</v>
       </c>
       <c r="N261" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="B262" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>98.525</v>
+        <v>97.26</v>
       </c>
       <c r="D262" s="1">
-        <v>99.902</v>
+        <v>97.93</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>284720.7</v>
+        <v>97930.0</v>
       </c>
       <c r="H262" s="1">
-        <v>-3924.45</v>
+        <v>-670.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-1.3783507837681</v>
+        <v>-0.6841621566425</v>
       </c>
       <c r="J262">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
       <c r="K262" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="L262" s="1">
-        <v>280796.25</v>
+        <v>97260.0</v>
       </c>
       <c r="M262" s="1">
-        <v>284758.92</v>
+        <v>98662.74</v>
       </c>
       <c r="N262" s="1">
-        <v>0.44</v>
+        <v>0.15</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="B263" s="1">
-        <v>168000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.699</v>
+        <v>97.016</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>168000.0</v>
+        <v>284720.7</v>
       </c>
       <c r="H263" s="1">
-        <v>1174.32</v>
+        <v>-8225.1</v>
       </c>
       <c r="I263" s="1">
-        <v>0.699</v>
+        <v>-2.8888310544333</v>
       </c>
       <c r="J263">
-        <v>1.84</v>
+        <v>1.59</v>
       </c>
       <c r="K263" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="L263" s="1">
-        <v>169174.32</v>
+        <v>276495.6</v>
       </c>
       <c r="M263" s="1">
-        <v>172272.01</v>
+        <v>281024.37</v>
       </c>
       <c r="N263" s="1">
-        <v>0.27</v>
+        <v>0.44</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="B264" s="1">
-        <v>190000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>95.417</v>
+        <v>99.982</v>
       </c>
       <c r="D264" s="1">
-        <v>106.52323684</v>
+        <v>100.0</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>202394.15</v>
+        <v>168000.0</v>
       </c>
       <c r="H264" s="1">
-        <v>-21101.85</v>
+        <v>-30.24</v>
       </c>
       <c r="I264" s="1">
-        <v>-10.426116565128</v>
+        <v>-0.018</v>
       </c>
       <c r="J264">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>437.78</v>
+        <v>2.06</v>
+      </c>
+      <c r="K264" t="s">
+        <v>661</v>
       </c>
       <c r="L264" s="1">
-        <v>181292.3</v>
+        <v>167969.76</v>
       </c>
       <c r="M264" s="1">
-        <v>181730.08</v>
+        <v>171438.43</v>
       </c>
       <c r="N264" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="B265" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>101.722</v>
+        <v>94.95</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0</v>
+        <v>106.52323684</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>100000.0</v>
+        <v>202394.15</v>
       </c>
       <c r="H265" s="1">
-        <v>1722.0</v>
+        <v>-21989.15</v>
       </c>
       <c r="I265" s="1">
-        <v>1.722</v>
+        <v>-10.864518564395</v>
       </c>
       <c r="J265">
-        <v>0.94</v>
+        <v>0.3</v>
       </c>
       <c r="K265">
-        <v>942.11</v>
+        <v>573.64</v>
       </c>
       <c r="L265" s="1">
-        <v>101722.0</v>
+        <v>180405.0</v>
       </c>
       <c r="M265" s="1">
-        <v>102664.11</v>
+        <v>180978.64</v>
       </c>
       <c r="N265" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="B266" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>102.149</v>
+        <v>100.913</v>
       </c>
       <c r="D266" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>206991.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H266" s="1">
-        <v>-2693.0</v>
+        <v>913.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-1.3010227497814</v>
+        <v>0.913</v>
       </c>
       <c r="J266">
-        <v>1.29</v>
+        <v>1.17</v>
       </c>
       <c r="K266" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="L266" s="1">
-        <v>204298.0</v>
+        <v>100913.0</v>
       </c>
       <c r="M266" s="1">
-        <v>206882.93</v>
+        <v>102082.12</v>
       </c>
       <c r="N266" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="B267" s="1">
         <v>200000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>100.856</v>
+        <v>101.601</v>
       </c>
       <c r="D267" s="1">
-        <v>100.413</v>
+        <v>103.4955</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>200826.0</v>
+        <v>206991.0</v>
       </c>
       <c r="H267" s="1">
-        <v>886.0</v>
+        <v>-3789.0</v>
       </c>
       <c r="I267" s="1">
-        <v>0.44117793512792</v>
+        <v>-1.83051437019</v>
       </c>
       <c r="J267">
-        <v>0.59</v>
+        <v>1.53</v>
       </c>
       <c r="K267" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="L267" s="1">
-        <v>201712.0</v>
+        <v>203202.0</v>
       </c>
       <c r="M267" s="1">
-        <v>202894.36</v>
+        <v>206252.68</v>
       </c>
       <c r="N267" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="B268" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>100.98</v>
+        <v>98.632</v>
       </c>
       <c r="D268" s="1">
-        <v>100.0</v>
+        <v>98.32</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>100000.0</v>
+        <v>196640.0</v>
       </c>
       <c r="H268" s="1">
-        <v>980.0</v>
+        <v>624.0</v>
       </c>
       <c r="I268" s="1">
-        <v>0.98</v>
+        <v>0.3173311635476</v>
       </c>
       <c r="J268">
-        <v>0.91</v>
+        <v>0.34</v>
       </c>
       <c r="K268">
-        <v>909.86</v>
+        <v>678.08</v>
       </c>
       <c r="L268" s="1">
-        <v>100980.0</v>
+        <v>197264.0</v>
       </c>
       <c r="M268" s="1">
-        <v>101889.86</v>
+        <v>197942.08</v>
       </c>
       <c r="N268" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="B269" s="1">
         <v>200000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>96.766</v>
+        <v>100.102</v>
       </c>
       <c r="D269" s="1">
-        <v>97.25</v>
+        <v>100.413</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>194500.0</v>
+        <v>200826.0</v>
       </c>
       <c r="H269" s="1">
-        <v>-968.0</v>
+        <v>-622.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-0.49768637532134</v>
+        <v>-0.30972085287762</v>
       </c>
       <c r="J269">
-        <v>0.55</v>
+        <v>0.82</v>
       </c>
       <c r="K269" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="L269" s="1">
-        <v>193532.0</v>
+        <v>200204.0</v>
       </c>
       <c r="M269" s="1">
-        <v>194627.89</v>
+        <v>201850.03</v>
       </c>
       <c r="N269" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="B270" s="1">
-        <v>106000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>99.546</v>
+        <v>100.261</v>
       </c>
       <c r="D270" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>105676.7</v>
+        <v>100000.0</v>
       </c>
       <c r="H270" s="1">
-        <v>-157.94</v>
+        <v>261.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-0.14945584031295</v>
+        <v>0.261</v>
       </c>
       <c r="J270">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>261.37</v>
+        <v>1.11</v>
+      </c>
+      <c r="K270" t="s">
+        <v>677</v>
       </c>
       <c r="L270" s="1">
-        <v>105518.76</v>
+        <v>100261.0</v>
       </c>
       <c r="M270" s="1">
-        <v>105780.13</v>
+        <v>101373.05</v>
       </c>
       <c r="N270" s="1">
         <v>0.16</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="B271" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>83.569</v>
+        <v>95.894</v>
       </c>
       <c r="D271" s="1">
-        <v>92.28804</v>
+        <v>97.25</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>276864.12</v>
+        <v>194500.0</v>
       </c>
       <c r="H271" s="1">
-        <v>-26157.12</v>
+        <v>-2712.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-9.4476380688115</v>
+        <v>-1.3943444730077</v>
       </c>
       <c r="J271">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="K271" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="L271" s="1">
-        <v>250707.0</v>
+        <v>191788.0</v>
       </c>
       <c r="M271" s="1">
-        <v>252624.12</v>
+        <v>193157.86</v>
       </c>
       <c r="N271" s="1">
-        <v>0.39</v>
+        <v>0.3</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="B272" s="1">
-        <v>216000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>90.676</v>
+        <v>98.713</v>
       </c>
       <c r="D272" s="1">
-        <v>102.24988426</v>
+        <v>99.695</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>220859.75</v>
+        <v>105676.7</v>
       </c>
       <c r="H272" s="1">
-        <v>-24999.59</v>
+        <v>-1040.92</v>
       </c>
       <c r="I272" s="1">
-        <v>-11.319215022203</v>
+        <v>-0.98500426300216</v>
       </c>
       <c r="J272">
-        <v>0.01</v>
+        <v>0.45</v>
       </c>
       <c r="K272">
-        <v>26.63</v>
+        <v>479.18</v>
       </c>
       <c r="L272" s="1">
-        <v>195860.16</v>
+        <v>104635.78</v>
       </c>
       <c r="M272" s="1">
-        <v>195886.79</v>
+        <v>105114.96</v>
       </c>
       <c r="N272" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="B273" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>101.5</v>
+        <v>82.87</v>
       </c>
       <c r="D273" s="1">
-        <v>99.417</v>
+        <v>92.28804</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>99417.0</v>
+        <v>276864.12</v>
       </c>
       <c r="H273" s="1">
-        <v>2083.0</v>
+        <v>-28254.12</v>
       </c>
       <c r="I273" s="1">
-        <v>2.0952151040567</v>
+        <v>-10.205049321667</v>
       </c>
       <c r="J273">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>996.58</v>
+        <v>0.68</v>
+      </c>
+      <c r="K273" t="s">
+        <v>685</v>
       </c>
       <c r="L273" s="1">
-        <v>101500.0</v>
+        <v>248610.0</v>
       </c>
       <c r="M273" s="1">
-        <v>102496.58</v>
+        <v>250650.41</v>
       </c>
       <c r="N273" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>674</v>
+        <v>687</v>
       </c>
       <c r="B274" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>100.568</v>
+        <v>90.18</v>
       </c>
       <c r="D274" s="1">
-        <v>100.86</v>
+        <v>102.24988426</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>201720.0</v>
+        <v>220859.75</v>
       </c>
       <c r="H274" s="1">
-        <v>-584.0</v>
+        <v>-26070.95</v>
       </c>
       <c r="I274" s="1">
-        <v>-0.28951021217529</v>
+        <v>-11.804301145863</v>
       </c>
       <c r="J274">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="K274">
-        <v>535.56</v>
+        <v>115.4</v>
       </c>
       <c r="L274" s="1">
-        <v>201136.0</v>
+        <v>194788.8</v>
       </c>
       <c r="M274" s="1">
-        <v>201671.56</v>
+        <v>194904.2</v>
       </c>
       <c r="N274" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>676</v>
+        <v>689</v>
       </c>
       <c r="B275" s="1">
-        <v>322.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>0.1725</v>
+        <v>100.793</v>
       </c>
       <c r="D275" s="1">
-        <v>0.2014596273</v>
+        <v>99.417</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>0.0</v>
+        <v>99417.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-23312.5</v>
+        <v>1376.0</v>
       </c>
       <c r="I275" s="1">
-        <v>0</v>
+        <v>1.384069122987</v>
       </c>
       <c r="J275">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.2</v>
+      </c>
+      <c r="K275" t="s">
+        <v>690</v>
       </c>
       <c r="L275" s="1">
-        <v>-23312.5</v>
+        <v>100793.0</v>
       </c>
       <c r="M275" s="1">
-        <v>-23312.5</v>
+        <v>101995.05</v>
       </c>
       <c r="N275" s="1">
-        <v>-0.04</v>
+        <v>0.16</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>675</v>
+        <v>688</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>678</v>
+        <v>692</v>
       </c>
       <c r="B276" s="1">
-        <v>322.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>0.025</v>
+        <v>99.664</v>
       </c>
       <c r="D276" s="1">
-        <v>0.1083618012</v>
+        <v>100.86</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>0.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H276" s="1">
-        <v>-67106.25</v>
+        <v>-2392.0</v>
       </c>
       <c r="I276" s="1">
-        <v>0</v>
+        <v>-1.1858021019235</v>
       </c>
       <c r="J276">
-        <v>0.0</v>
+        <v>0.47</v>
       </c>
       <c r="K276">
-        <v>0.0</v>
+        <v>932.27</v>
       </c>
       <c r="L276" s="1">
-        <v>-67106.25</v>
+        <v>199328.0</v>
       </c>
       <c r="M276" s="1">
-        <v>-67106.25</v>
+        <v>200260.27</v>
       </c>
       <c r="N276" s="1">
-        <v>-0.1</v>
+        <v>0.31</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>677</v>
+        <v>691</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>680</v>
+        <v>694</v>
       </c>
       <c r="B277" s="1">
-        <v>260.0</v>
+        <v>322.0</v>
       </c>
       <c r="C277" s="1">
-        <v>1.8</v>
+        <v>0.1</v>
       </c>
       <c r="D277" s="1">
-        <v>60.3523076923</v>
+        <v>0.2014596273</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>156916.0</v>
+        <v>0.0</v>
       </c>
       <c r="H277" s="1">
-        <v>-152236.0</v>
+        <v>-81675.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-97.017512554488</v>
+        <v>0</v>
       </c>
       <c r="J277">
         <v>0.0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" s="1">
-        <v>4680.0</v>
+        <v>-81675.0</v>
       </c>
       <c r="M277" s="1">
-        <v>4680.0</v>
+        <v>-81675.0</v>
       </c>
       <c r="N277" s="1">
-        <v>0.01</v>
+        <v>-0.13</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>679</v>
+        <v>693</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>696</v>
       </c>
       <c r="B278" s="1">
-        <v>690.0</v>
+        <v>322.0</v>
       </c>
       <c r="C278" s="1">
-        <v>87.4</v>
+        <v>0.0175</v>
       </c>
       <c r="D278" s="1">
-        <v>85.217826087</v>
+        <v>0.1083618012</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>588003.0</v>
+        <v>0.0</v>
       </c>
       <c r="H278" s="1">
-        <v>15057.0</v>
+        <v>-73143.75</v>
       </c>
       <c r="I278" s="1">
-        <v>2.5607012209121</v>
+        <v>0</v>
       </c>
       <c r="J278">
         <v>0.0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278" s="1">
-        <v>603060.0</v>
+        <v>-73143.75</v>
       </c>
       <c r="M278" s="1">
-        <v>603060.0</v>
+        <v>-73143.75</v>
       </c>
       <c r="N278" s="1">
-        <v>0.93</v>
+        <v>-0.11</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>681</v>
+        <v>695</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="B279" s="1">
-        <v>-322.0</v>
+        <v>690.0</v>
       </c>
       <c r="C279" s="1">
-        <v>0.1125</v>
+        <v>84.5</v>
       </c>
       <c r="D279" s="1">
-        <v>0.142181677</v>
+        <v>85.217826087</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>0.0</v>
+        <v>588003.0</v>
       </c>
       <c r="H279" s="1">
-        <v>23893.75</v>
+        <v>-4953.0</v>
       </c>
       <c r="I279" s="1">
-        <v>0</v>
+        <v>-0.84234264110897</v>
       </c>
       <c r="J279">
         <v>0.0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279" s="1">
-        <v>23893.75</v>
+        <v>583050.0</v>
       </c>
       <c r="M279" s="1">
-        <v>23893.75</v>
+        <v>583050.0</v>
       </c>
       <c r="N279" s="1">
-        <v>0.04</v>
+        <v>0.91</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>686</v>
+        <v>700</v>
       </c>
       <c r="B280" s="1">
         <v>-322.0</v>
       </c>
       <c r="C280" s="1">
-        <v>0.0425</v>
+        <v>0.0625</v>
       </c>
       <c r="D280" s="1">
-        <v>0.0661645963</v>
+        <v>0.142181677</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
         <v>0.0</v>
       </c>
       <c r="H280" s="1">
-        <v>19050.0</v>
+        <v>64143.75</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280">
         <v>0.0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" s="1">
-        <v>19050.0</v>
+        <v>64143.75</v>
       </c>
       <c r="M280" s="1">
-        <v>19050.0</v>
+        <v>64143.75</v>
       </c>
       <c r="N280" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>685</v>
+        <v>699</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="B281" s="1">
-        <v>-260.0</v>
+        <v>-322.0</v>
       </c>
       <c r="C281" s="1">
-        <v>1.5</v>
+        <v>0.0275</v>
       </c>
       <c r="D281" s="1">
-        <v>50.6</v>
+        <v>0.0661645963</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>-131560.0</v>
+        <v>0.0</v>
       </c>
       <c r="H281" s="1">
-        <v>127660.0</v>
+        <v>31125.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-97.03557312253</v>
+        <v>0</v>
       </c>
       <c r="J281">
         <v>0.0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" s="1">
-        <v>-3900.0</v>
+        <v>31125.0</v>
       </c>
       <c r="M281" s="1">
-        <v>-3900.0</v>
+        <v>31125.0</v>
       </c>
       <c r="N281" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="B282" s="1">
         <v>-690.0</v>
       </c>
       <c r="C282" s="1">
-        <v>82.0</v>
+        <v>79.0</v>
       </c>
       <c r="D282" s="1">
         <v>80.0237681159</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
         <v>-552164.0</v>
       </c>
       <c r="H282" s="1">
-        <v>-13636.0</v>
+        <v>7064.0</v>
       </c>
       <c r="I282" s="1">
-        <v>2.4695561463623</v>
+        <v>-1.2793300541144</v>
       </c>
       <c r="J282">
         <v>0.0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282" s="1">
-        <v>-565800.0</v>
+        <v>-545100.0</v>
       </c>
       <c r="M282" s="1">
-        <v>-565800.0</v>
+        <v>-545100.0</v>
       </c>
       <c r="N282" s="1">
-        <v>-0.88</v>
+        <v>-0.85</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>689</v>
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">