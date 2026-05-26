--- v0 (2026-05-03)
+++ v1 (2026-05-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1299 +130,1290 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
+    <t>XS3294949774</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+  </si>
+  <si>
     <t>FR0129367936</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>70 472.89</t>
+    <t>84 997.50</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>117 942.60</t>
+    <t>126 626.62</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>173 848.89</t>
+    <t>209 690.63</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
-    <t>XS3068724866</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 20/02/2026</t>
+    <t>BE6372064376</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
     <t>BE6370069799</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 27/02/2026</t>
   </si>
   <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
+  </si>
+  <si>
     <t>DE000CZ452E3</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 10/03/2026</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747A7</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 26/02/2026</t>
+    <t>ES05306747D1</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 27/02/2026</t>
+  </si>
+  <si>
+    <t>XS3307922990</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
     <t>FR0129537892</t>
   </si>
   <si>
     <t>EURO ENGIE SA 09/03/2026</t>
   </si>
   <si>
-    <t>85 932.64</t>
-[...14 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/02/2026</t>
+    <t>120 082.50</t>
+  </si>
+  <si>
+    <t>XS3305307236</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3282876922</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3268844308</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>605 934.00</t>
+    <t>663 610.89</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>193 700.00</t>
+    <t>236 685.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>7 465.67</t>
+    <t>36 121.11</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>93 396.00</t>
+    <t>100 785.60</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3029361378</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 13/03/2026</t>
   </si>
   <si>
+    <t>XS3298382857</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/03/2026</t>
+  </si>
+  <si>
     <t>XS3252222123</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
   </si>
   <si>
-    <t>XS3233504185</t>
-[...8 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129547933</t>
-[...2 lines deleted...]
-    <t>EURO SAFRAN SA 06/02/2026</t>
+    <t>XS3299470412</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
-    <t>BE6366321170</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129447423</t>
-[...2 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581445</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 10/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129581460</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129628154</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129355121</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 16/03/2026</t>
   </si>
   <si>
-    <t>249 769.75</t>
+    <t>290 731.00</t>
   </si>
   <si>
     <t>FR0129449379</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 27/02/2026</t>
   </si>
   <si>
-    <t>177 058.33</t>
+    <t>217 925.25</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>703 969.44</t>
+    <t>762 515.78</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>848 318.33</t>
+    <t>921 468.47</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>373 265.72</t>
+    <t>402 180.22</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>111 645.83</t>
+    <t>145 979.17</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>538 255.50</t>
+    <t>582 008.00</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>393 142.00</t>
+    <t>422 088.72</t>
   </si>
   <si>
     <t>FR0129105583</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/03/2026</t>
   </si>
   <si>
-    <t>450 475.20</t>
+    <t>481 159.58</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>52 200.08</t>
+    <t>66 706.39</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>208 213.33</t>
+    <t>222 759.44</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>128 916.53</t>
+    <t>165 185.42</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>260 878.22</t>
+    <t>289 930.67</t>
+  </si>
+  <si>
+    <t>FR0129621944</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
+  </si>
+  <si>
+    <t>17 747.33</t>
   </si>
   <si>
     <t>FR0129199370</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/03/2026</t>
   </si>
   <si>
-    <t>FR0129382141</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129387306</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 04/03/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
-    <t>FR0129543940</t>
-[...8 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>BE6372032050</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129105617</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 13/03/2026</t>
   </si>
   <si>
-    <t>857 975.33</t>
+    <t>916 416.67</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>50 904.00</t>
+    <t>94 312.50</t>
   </si>
   <si>
     <t>FR0129100386</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/03/2026</t>
   </si>
   <si>
-    <t>715 658.67</t>
+    <t>762 464.09</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>544 654.25</t>
+    <t>595 812.58</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>216 001.50</t>
+    <t>258 626.67</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>254 880.00</t>
+    <t>298 501.50</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129060457</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129062271</t>
   </si>
   <si>
     <t>NEUCP ELECTRICITE DE FRANCE SA 18/03/2026</t>
   </si>
   <si>
-    <t>FR0129439669</t>
-[...2 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>491 919.75</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/02/2026</t>
+    <t>535 221.67</t>
+  </si>
+  <si>
+    <t>FR0129497519</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>53 959.33</t>
+    <t>96 798.00</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>620 198.75</t>
+    <t>663 375.33</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>363 984.00</t>
+    <t>392 775.72</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>4 633.13</t>
+    <t>25 980.50</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>2 977.64</t>
+    <t>16 698.11</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129548337</t>
-[...8 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/02/2026</t>
+    <t>FR0129633139</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 18/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129599272</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129622504</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/03/2026</t>
   </si>
   <si>
     <t>FR0129572550</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 19/03/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129594380</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/03/2026</t>
   </si>
   <si>
-    <t>FR0129417319</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129519809</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 06/02/2026</t>
+    <t>FR0129581189</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>8 837.11</t>
   </si>
   <si>
     <t>XS2451372499</t>
   </si>
   <si>
     <t>ALD SA 1.25 02/03/2026</t>
   </si>
   <si>
-    <t>115 753.42</t>
+    <t>123 630.14</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>1 095.89</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>133 090.41</t>
+    <t>146 575.34</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>98 630.14</t>
+    <t>108 082.19</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>256 438.36</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>7 808.22</t>
+    <t>8 989.73</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>759 800.00</t>
+    <t>819 647.26</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>48 236.30</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>XS2050404636</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE II SARL 0.2 18/03/2026</t>
   </si>
   <si>
-    <t>17 643.84</t>
+    <t>18 904.11</t>
+  </si>
+  <si>
+    <t>XS1401174633</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV 1 04/05/2026</t>
+  </si>
+  <si>
+    <t>85 726.03</t>
+  </si>
+  <si>
+    <t>XS1945110606</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
+  </si>
+  <si>
+    <t>2 995.62</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 324 903.01</t>
+    <t>1 442 105.97</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>12 416.44</t>
+    <t>13 802.74</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>16 900.68</t>
+    <t>20 602.74</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>610 993.15</t>
+    <t>657 835.96</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 158.36</t>
+    <t>7 874.19</t>
   </si>
   <si>
     <t>FR0014002G44</t>
   </si>
   <si>
     <t>SAFRAN SA 0.125 16/03/2026</t>
   </si>
   <si>
-    <t>22 191.78</t>
-[...17 lines deleted...]
-    <t>18 849.32</t>
+    <t>23 767.12</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>21 328.42</t>
+    <t>23 589.04</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>351 123.29</t>
+    <t>13 808.22</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>116 252.05</t>
+    <t>137 141.10</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>143 630.14</t>
+    <t>183 583.56</t>
   </si>
   <si>
     <t>SWAP04647059</t>
   </si>
   <si>
-    <t>-18 387.45</t>
+    <t>-20 670.22</t>
   </si>
   <si>
     <t>SWAP04652485</t>
   </si>
   <si>
-    <t>-22 575.50</t>
+    <t>-25 593.33</t>
   </si>
   <si>
     <t>SWAP04657303</t>
   </si>
   <si>
-    <t>-19 964.00</t>
+    <t>-22 712.50</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>10 266.66</t>
+    <t>11 055.29</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>19 366.92</t>
-[...5 lines deleted...]
-    <t>15 618.00</t>
+    <t>20 875.00</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>18 397.78</t>
+    <t>19 887.92</t>
   </si>
   <si>
     <t>SWAP04694973</t>
   </si>
   <si>
-    <t>23 970.00</t>
+    <t>25 898.54</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>22 451.39</t>
+    <t>24 320.00</t>
   </si>
   <si>
     <t>SWAP04702866</t>
   </si>
   <si>
-    <t>11 124.98</t>
+    <t>12 167.00</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 019.29</t>
+    <t>6 581.83</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>33 885.00</t>
+    <t>37 066.11</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>63 633.33</t>
+    <t>69 692.44</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>52 281.84</t>
+    <t>57 379.19</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>32 677.15</t>
+    <t>35 956.18</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>8 254.02</t>
+    <t>9 089.50</t>
   </si>
   <si>
     <t>SWAP04714380</t>
   </si>
   <si>
-    <t>12 395.78</t>
+    <t>13 654.86</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>20 203.12</t>
+    <t>22 433.67</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>13 875.00</t>
-[...11 lines deleted...]
-    <t>3 799.00</t>
+    <t>15 458.67</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>5 934.86</t>
+    <t>6 839.59</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>15 026.92</t>
+    <t>17 328.00</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>8 365.00</t>
+    <t>9 722.43</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>6 423.33</t>
+    <t>7 616.89</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 238.45</t>
+    <t>1 485.66</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>3 464.28</t>
+    <t>4 216.67</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 380.86</t>
+    <t>1 706.12</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>1 802.20</t>
+    <t>2 226.03</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>2 910.66</t>
+    <t>3 569.62</t>
   </si>
   <si>
     <t>SWAP04845362</t>
   </si>
   <si>
-    <t>1 653.17</t>
+    <t>2 112.00</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>6 814.17</t>
+    <t>8 593.75</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>8 636.00</t>
+    <t>10 729.17</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>1 663.75</t>
+    <t>2 097.72</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 400.45</t>
+    <t>1 840.00</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 371.33</t>
+    <t>1 776.00</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>2 738.57</t>
+    <t>3 746.67</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 095.83</t>
+    <t>1 513.56</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
-    <t>SWAP04692501</t>
-[...5 lines deleted...]
-    <t>-1 460.25</t>
+    <t>SWAP04987017</t>
+  </si>
+  <si>
+    <t>SWAP04987122</t>
+  </si>
+  <si>
+    <t>SWAP04987234</t>
+  </si>
+  <si>
+    <t>SWAP04987354</t>
+  </si>
+  <si>
+    <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>7 665.30</t>
+    <t>8 206.39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1777,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1076870.3658</v>
+        <v>1130087.1359</v>
       </c>
       <c r="D2">
-        <v>2437.43</v>
+        <v>2440.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2624796732.89</v>
+        <v>2758112289.84</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2624796732.89</v>
+        <v>2758112289.84</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10106.56</v>
+        <v>10119.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418002.48</v>
+        <v>418549.36</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418002.48</v>
+        <v>418549.36</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>110536.3562</v>
+        <v>109890.4239</v>
       </c>
       <c r="D4">
-        <v>3385.27</v>
+        <v>3389.77</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>374196245.81</v>
+        <v>372503376.02</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>374196245.81</v>
+        <v>372503376.02</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9743.7254</v>
+        <v>9694.9002</v>
       </c>
       <c r="D5">
-        <v>1111.38</v>
+        <v>1112.81</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10829034.72</v>
+        <v>10788664.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10829034.72</v>
+        <v>10788664.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1811939.3202</v>
+        <v>1865079.0372</v>
       </c>
       <c r="D6">
-        <v>110.49</v>
+        <v>110.64</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>200211281.32</v>
+        <v>206353491.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>200211281.32</v>
+        <v>206353491.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P191"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O191" sqref="O191"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9539 +2001,9589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>7731.0</v>
+        <v>9643.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10774.92</v>
+        <v>10788.9</v>
       </c>
       <c r="E2" s="1">
-        <v>10757.589028586</v>
+        <v>10776.419660894</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>83166920.78</v>
+        <v>103917014.79</v>
       </c>
       <c r="I2" s="1">
-        <v>133985.74</v>
+        <v>120347.91</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16110460594595</v>
+        <v>0.11581155428993</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>83300906.52</v>
+        <v>104037362.7</v>
       </c>
       <c r="N2" s="1">
-        <v>83300906.52</v>
+        <v>104037362.7</v>
       </c>
       <c r="O2" s="1">
-        <v>2.59</v>
+        <v>3.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>311.0</v>
+        <v>509.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260675.66</v>
+        <v>261014.71</v>
       </c>
       <c r="E3" s="1">
-        <v>260306.36315113</v>
+        <v>260541.53455796</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>80955278.94</v>
+        <v>132615641.09</v>
       </c>
       <c r="I3" s="1">
-        <v>114851.32</v>
+        <v>240846.3</v>
       </c>
       <c r="J3" s="1">
-        <v>0.1418700812397</v>
+        <v>0.18161228797782</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>81070130.26</v>
+        <v>132856487.39</v>
       </c>
       <c r="N3" s="1">
-        <v>81070130.26</v>
+        <v>132856487.39</v>
       </c>
       <c r="O3" s="1">
-        <v>2.53</v>
+        <v>3.97</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.5193</v>
+        <v>99.6501</v>
       </c>
       <c r="E4" s="1">
         <v>97.8974084</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9789740.84</v>
       </c>
       <c r="I4" s="1">
-        <v>162189.16</v>
+        <v>175269.16</v>
       </c>
       <c r="J4" s="1">
-        <v>1.6567257770227</v>
+        <v>1.7903350340375</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9951930.0</v>
+        <v>9965010.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9951930.0</v>
+        <v>9965010.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.75</v>
+        <v>99.5954</v>
       </c>
       <c r="E5" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I5" s="1">
-        <v>248634.57</v>
+        <v>16966.29</v>
       </c>
       <c r="J5" s="1">
-        <v>1.0070716724709</v>
+        <v>0.11369722028739</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>24937500.0</v>
+        <v>14939310.0</v>
       </c>
       <c r="N5" s="1">
-        <v>24937500.0</v>
+        <v>14939310.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.78</v>
+        <v>0.45</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.2547</v>
+        <v>99.8796</v>
       </c>
       <c r="E6" s="1">
-        <v>97.78527223</v>
+        <v>98.75546172</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>39114108.89</v>
+        <v>24688865.43</v>
       </c>
       <c r="I6" s="1">
-        <v>187771.11</v>
+        <v>281034.57</v>
       </c>
       <c r="J6" s="1">
-        <v>0.48005979256249</v>
+        <v>1.1383049204785</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>39301880.0</v>
+        <v>24969900.0</v>
       </c>
       <c r="N6" s="1">
-        <v>39301880.0</v>
+        <v>24969900.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.22</v>
+        <v>0.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.8177</v>
+        <v>98.4028</v>
       </c>
       <c r="E7" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>90997.66</v>
+        <v>247011.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.46256176973616</v>
+        <v>0.63151409302118</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>19763540.0</v>
+        <v>39361120.0</v>
       </c>
       <c r="N7" s="1">
-        <v>19763540.0</v>
+        <v>39361120.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.6738</v>
+        <v>98.9635</v>
       </c>
       <c r="E8" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>12883.6</v>
+        <v>120157.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.051729801254389</v>
+        <v>0.61078867145547</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>24918450.0</v>
+        <v>19792700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>24918450.0</v>
+        <v>19792700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.78</v>
+        <v>0.59</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0209</v>
+        <v>99.8067</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>10000000.0</v>
+        <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>2090.0</v>
+        <v>46108.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0209</v>
+        <v>0.18513371372273</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-        <v>48</v>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>10002090.0</v>
+        <v>24951675.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10072562.89</v>
+        <v>24951675.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.6226</v>
+        <v>100.0177</v>
       </c>
       <c r="E10" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>68053.8</v>
+        <v>1770.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.6878146525792</v>
+        <v>0.0177</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" t="s">
+        <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>9962260.0</v>
+        <v>10001770.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9962260.0</v>
+        <v>10086767.5</v>
       </c>
       <c r="O10" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.0308</v>
+        <v>99.7578</v>
       </c>
       <c r="E11" s="1">
-        <v>99.9813</v>
+        <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>5998878.0</v>
+        <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>2970.0</v>
+        <v>81573.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.049509258231289</v>
+        <v>0.82446027858203</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11" t="s">
-        <v>53</v>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>6001848.0</v>
+        <v>9975780.0</v>
       </c>
       <c r="N11" s="1">
-        <v>6119790.6</v>
+        <v>9975780.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.0217</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.9813</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>5998878.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2424.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.040407556213012</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>25004950.0</v>
+        <v>6001302.0</v>
       </c>
       <c r="N12" s="1">
-        <v>25178798.89</v>
+        <v>6127928.62</v>
       </c>
       <c r="O12" s="1">
-        <v>0.78</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.032</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>8000.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.032</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" t="s">
         <v>58</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>19753720.0</v>
+        <v>25008000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19753720.0</v>
+        <v>25217690.63</v>
       </c>
       <c r="O13" s="1">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>97.912</v>
+        <v>98.9207</v>
       </c>
       <c r="E14" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>9949.98</v>
+        <v>179372.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.11969799924765</v>
+        <v>0.91494130967492</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>8322520.0</v>
+        <v>19784140.0</v>
       </c>
       <c r="N14" s="1">
-        <v>8322520.0</v>
+        <v>19784140.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.9883</v>
+        <v>98.0433</v>
       </c>
       <c r="E15" s="1">
-        <v>98.3895274</v>
+        <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>9838952.74</v>
+        <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>159877.26</v>
+        <v>21110.48</v>
       </c>
       <c r="J15" s="1">
-        <v>1.6249418431499</v>
+        <v>0.25395852244502</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>9998830.0</v>
+        <v>8333680.5</v>
       </c>
       <c r="N15" s="1">
-        <v>9998830.0</v>
+        <v>8333680.5</v>
       </c>
       <c r="O15" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>48000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8998</v>
+        <v>99.8475</v>
       </c>
       <c r="E16" s="1">
-        <v>99.81368113</v>
+        <v>99.836933</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>47910566.94</v>
+        <v>4991846.65</v>
       </c>
       <c r="I16" s="1">
-        <v>41337.06</v>
+        <v>528.35</v>
       </c>
       <c r="J16" s="1">
-        <v>0.086279630236411</v>
+        <v>0.010584259434332</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>47951904.0</v>
+        <v>4992375.0</v>
       </c>
       <c r="N16" s="1">
-        <v>47951904.0</v>
+        <v>4992375.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.49</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.8587</v>
+        <v>99.9942</v>
       </c>
       <c r="E17" s="1">
         <v>99.81949308</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>24954873.27</v>
       </c>
       <c r="I17" s="1">
-        <v>9801.73</v>
+        <v>43676.73</v>
       </c>
       <c r="J17" s="1">
-        <v>0.039277819181648</v>
+        <v>0.17502284835286</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24964675.0</v>
+        <v>24998550.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24964675.0</v>
+        <v>24998550.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.7986</v>
+        <v>97.8623</v>
       </c>
       <c r="E18" s="1">
-        <v>97.5153099</v>
+        <v>97.7514452</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>19503061.98</v>
+        <v>9775144.52</v>
       </c>
       <c r="I18" s="1">
-        <v>456658.02</v>
+        <v>11085.48</v>
       </c>
       <c r="J18" s="1">
-        <v>2.3414683318358</v>
+        <v>0.11340476836244</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>19959720.0</v>
+        <v>9786230.0</v>
       </c>
       <c r="N18" s="1">
-        <v>19959720.0</v>
+        <v>9786230.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.62</v>
+        <v>0.29</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.254</v>
+        <v>99.931</v>
       </c>
       <c r="E19" s="1">
-        <v>98.14746655</v>
+        <v>97.5153099</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19629493.31</v>
+        <v>19503061.98</v>
       </c>
       <c r="I19" s="1">
-        <v>21306.69</v>
+        <v>483138.02</v>
       </c>
       <c r="J19" s="1">
-        <v>0.10854426888923</v>
+        <v>2.4772418838408</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19650800.0</v>
+        <v>19986200.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19650800.0</v>
+        <v>19986200.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.6539</v>
+        <v>98.3975</v>
       </c>
       <c r="E20" s="1">
-        <v>97.87236355</v>
+        <v>98.14746655</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19574472.71</v>
+        <v>19629493.31</v>
       </c>
       <c r="I20" s="1">
-        <v>156307.29</v>
+        <v>50006.69</v>
       </c>
       <c r="J20" s="1">
-        <v>0.79852618415692</v>
+        <v>0.25475283141682</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19730780.0</v>
+        <v>19679500.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19730780.0</v>
+        <v>19679500.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.8308</v>
+        <v>98.7995</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I21" s="1">
-        <v>14904.76</v>
+        <v>185427.29</v>
       </c>
       <c r="J21" s="1">
-        <v>0.076234286837534</v>
+        <v>0.94729136639921</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19566160.0</v>
+        <v>19759900.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19566160.0</v>
+        <v>19759900.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.1853</v>
+        <v>97.9666</v>
       </c>
       <c r="E22" s="1">
-        <v>97.86752107</v>
+        <v>97.7562762</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>14680128.16</v>
+        <v>19551255.24</v>
       </c>
       <c r="I22" s="1">
-        <v>197666.84</v>
+        <v>42064.76</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3464926044624</v>
+        <v>0.2151511986501</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>14877795.0</v>
+        <v>19593320.0</v>
       </c>
       <c r="N22" s="1">
-        <v>14877795.0</v>
+        <v>19593320.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.5802</v>
+        <v>99.3211</v>
       </c>
       <c r="E23" s="1">
-        <v>99.48021585</v>
+        <v>97.86752107</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19896043.17</v>
+        <v>14680128.16</v>
       </c>
       <c r="I23" s="1">
-        <v>19996.83</v>
+        <v>218036.84</v>
       </c>
       <c r="J23" s="1">
-        <v>0.10050656720605</v>
+        <v>1.4852516110459</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19916040.0</v>
+        <v>14898165.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19916040.0</v>
+        <v>14898165.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>24000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.5574</v>
+        <v>99.7153</v>
       </c>
       <c r="E24" s="1">
-        <v>99.4492995</v>
+        <v>99.48021585</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>23867831.88</v>
+        <v>19896043.17</v>
       </c>
       <c r="I24" s="1">
-        <v>25944.12</v>
+        <v>47016.83</v>
       </c>
       <c r="J24" s="1">
-        <v>0.10869910652312</v>
+        <v>0.23631246473617</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>23893776.0</v>
+        <v>19943060.0</v>
       </c>
       <c r="N24" s="1">
-        <v>23893776.0</v>
+        <v>19943060.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.74</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>17500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9828</v>
+        <v>99.7</v>
       </c>
       <c r="E25" s="1">
-        <v>99.90919366</v>
+        <v>99.4492995</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>17484108.89</v>
+        <v>23867831.88</v>
       </c>
       <c r="I25" s="1">
-        <v>12881.11</v>
+        <v>60168.12</v>
       </c>
       <c r="J25" s="1">
-        <v>0.073673242834625</v>
+        <v>0.25208875402888</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>17496990.0</v>
+        <v>23928000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>17496990.0</v>
+        <v>23928000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.55</v>
+        <v>0.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>10500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8842</v>
+        <v>99.9942</v>
       </c>
       <c r="E26" s="1">
-        <v>99.81323829</v>
+        <v>99.87997756</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>10480390.02</v>
+        <v>17978395.96</v>
       </c>
       <c r="I26" s="1">
-        <v>7450.98</v>
+        <v>20560.04</v>
       </c>
       <c r="J26" s="1">
-        <v>0.071094491576946</v>
+        <v>0.11435970175395</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10487841.0</v>
+        <v>17998956.0</v>
       </c>
       <c r="N26" s="1">
-        <v>10487841.0</v>
+        <v>17998956.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
         <v>45000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8621</v>
+        <v>99.8269</v>
       </c>
       <c r="E27" s="1">
-        <v>99.82951338</v>
+        <v>99.82630224</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>44923281.02</v>
+        <v>44921836.01</v>
       </c>
       <c r="I27" s="1">
-        <v>14663.98</v>
+        <v>268.99</v>
       </c>
       <c r="J27" s="1">
-        <v>0.032642272930758</v>
+        <v>0.00059879565016025</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>44937945.0</v>
+        <v>44922105.0</v>
       </c>
       <c r="N27" s="1">
-        <v>44937945.0</v>
+        <v>44922105.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.4</v>
+        <v>1.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0042</v>
+        <v>100.0022</v>
       </c>
       <c r="E28" s="1">
         <v>100.30777164</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>25076942.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-75892.91</v>
+        <v>-76392.91</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.30264019929533</v>
+        <v>-0.30463406274908</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
         <v>89</v>
       </c>
       <c r="M28" s="1">
-        <v>25001050.0</v>
+        <v>25000550.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25086982.64</v>
+        <v>25120632.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>35000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0003</v>
+        <v>99.852</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>99.83538256</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>35000000.0</v>
+        <v>35940737.72</v>
       </c>
       <c r="I29" s="1">
-        <v>105.0</v>
+        <v>5982.28</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0003</v>
+        <v>0.016644844762524</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>92</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>35000105.0</v>
+        <v>35946720.0</v>
       </c>
       <c r="N29" s="1">
-        <v>35167035.36</v>
+        <v>35946720.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
         <v>93</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8811</v>
+        <v>99.838</v>
       </c>
       <c r="E30" s="1">
-        <v>99.81191</v>
+        <v>99.6790335</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>34934168.5</v>
+        <v>9967903.35</v>
       </c>
       <c r="I30" s="1">
-        <v>24216.5</v>
+        <v>15896.65</v>
       </c>
       <c r="J30" s="1">
-        <v>0.069320384711604</v>
+        <v>0.15947837214934</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>34958385.0</v>
+        <v>9983800.0</v>
       </c>
       <c r="N30" s="1">
-        <v>34958385.0</v>
+        <v>9983800.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.09</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>10000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.7047</v>
+        <v>99.9363</v>
       </c>
       <c r="E31" s="1">
-        <v>99.6790335</v>
+        <v>99.64711084</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>9967903.35</v>
+        <v>15445302.18</v>
       </c>
       <c r="I31" s="1">
-        <v>2566.65</v>
+        <v>44824.32</v>
       </c>
       <c r="J31" s="1">
-        <v>0.025749146133123</v>
+        <v>0.29021329254434</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>9970470.0</v>
+        <v>15490126.5</v>
       </c>
       <c r="N31" s="1">
-        <v>9970470.0</v>
+        <v>15490126.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" t="s">
         <v>97</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9825</v>
+        <v>99.8722</v>
       </c>
       <c r="E32" s="1">
-        <v>99.9197589</v>
+        <v>99.66600813</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>9991975.89</v>
+        <v>29899802.44</v>
       </c>
       <c r="I32" s="1">
-        <v>6274.11</v>
+        <v>61857.56</v>
       </c>
       <c r="J32" s="1">
-        <v>0.062791484577932</v>
+        <v>0.20688283852086</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>9998250.0</v>
+        <v>29961660.0</v>
       </c>
       <c r="N32" s="1">
-        <v>9998250.0</v>
+        <v>29961660.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
         <v>99</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.0411</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>16440.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.0411</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>100</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>15469604.5</v>
+        <v>40016440.0</v>
       </c>
       <c r="N33" s="1">
-        <v>15469604.5</v>
+        <v>40680050.89</v>
       </c>
       <c r="O33" s="1">
-        <v>0.48</v>
+        <v>1.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>101</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.7402</v>
+        <v>100.0153</v>
       </c>
       <c r="E34" s="1">
-        <v>99.66600813</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>29899802.44</v>
+        <v>30000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>22257.56</v>
+        <v>4590.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.074440491854969</v>
+        <v>0.0153</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>103</v>
       </c>
       <c r="M34" s="1">
-        <v>29922060.0</v>
+        <v>30004590.0</v>
       </c>
       <c r="N34" s="1">
-        <v>29922060.0</v>
+        <v>30241275.67</v>
       </c>
       <c r="O34" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0426</v>
+        <v>99.9969</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>17040.0</v>
+        <v>-620.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0426</v>
+        <v>-0.0031</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>40017040.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40622974.0</v>
+        <v>20035501.11</v>
       </c>
       <c r="O35" s="1">
-        <v>1.27</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.0051</v>
+        <v>99.6964</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>97.8753</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>30000000.0</v>
+        <v>4893765.0</v>
       </c>
       <c r="I36" s="1">
-        <v>1530.0</v>
+        <v>91055.0</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0051</v>
+        <v>1.8606328665148</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36" t="s">
-        <v>108</v>
+      <c r="L36">
+        <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>30001530.0</v>
+        <v>4984820.0</v>
       </c>
       <c r="N36" s="1">
-        <v>30195230.0</v>
+        <v>4984820.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.15</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>109</v>
       </c>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.9875</v>
+        <v>99.6071</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>97.9450583</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>20000000.0</v>
+        <v>9794505.83</v>
       </c>
       <c r="I37" s="1">
-        <v>-2500.0</v>
+        <v>166204.17</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.0125</v>
+        <v>1.6969122575937</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>111</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19997500.0</v>
+        <v>9960710.0</v>
       </c>
       <c r="N37" s="1">
-        <v>20004965.67</v>
+        <v>9960710.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.5572</v>
+        <v>98.0677</v>
       </c>
       <c r="E38" s="1">
-        <v>97.8753</v>
+        <v>97.78527225</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4893765.0</v>
+        <v>19557054.45</v>
       </c>
       <c r="I38" s="1">
-        <v>84095.0</v>
+        <v>56485.55</v>
       </c>
       <c r="J38" s="1">
-        <v>1.7184110802215</v>
+        <v>0.28882442468221</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>4977860.0</v>
+        <v>19613540.0</v>
       </c>
       <c r="N38" s="1">
-        <v>4977860.0</v>
+        <v>19613540.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.4623</v>
+        <v>97.8579</v>
       </c>
       <c r="E39" s="1">
-        <v>97.9450583</v>
+        <v>97.7901066</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9794505.83</v>
+        <v>9779010.66</v>
       </c>
       <c r="I39" s="1">
-        <v>151724.17</v>
+        <v>6779.34</v>
       </c>
       <c r="J39" s="1">
-        <v>1.549074273204</v>
+        <v>0.069325417833219</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>9946230.0</v>
+        <v>9785790.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9946230.0</v>
+        <v>9785790.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>97.9259</v>
+        <v>98.9912</v>
       </c>
       <c r="E40" s="1">
-        <v>97.78527225</v>
+        <v>97.85057616</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19557054.45</v>
+        <v>12231322.02</v>
       </c>
       <c r="I40" s="1">
-        <v>28125.55</v>
+        <v>142577.98</v>
       </c>
       <c r="J40" s="1">
-        <v>0.1438128122612</v>
+        <v>1.1656792272075</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19585180.0</v>
+        <v>12373900.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19585180.0</v>
+        <v>12373900.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.61</v>
+        <v>0.37</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.8539</v>
+        <v>98.9657</v>
       </c>
       <c r="E41" s="1">
-        <v>97.85057616</v>
+        <v>97.85299653</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>12231322.02</v>
+        <v>29355898.96</v>
       </c>
       <c r="I41" s="1">
-        <v>125415.48</v>
+        <v>333811.04</v>
       </c>
       <c r="J41" s="1">
-        <v>1.0253632419695</v>
+        <v>1.1371174170304</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>12356737.5</v>
+        <v>29689710.0</v>
       </c>
       <c r="N41" s="1">
-        <v>12356737.5</v>
+        <v>29689710.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.38</v>
+        <v>0.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8291</v>
+        <v>99.4623</v>
       </c>
       <c r="E42" s="1">
-        <v>97.85299653</v>
+        <v>97.94990843</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29355898.96</v>
+        <v>39179963.37</v>
       </c>
       <c r="I42" s="1">
-        <v>292831.04</v>
+        <v>604956.63</v>
       </c>
       <c r="J42" s="1">
-        <v>0.99752026125655</v>
+        <v>1.5440459305361</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29648730.0</v>
+        <v>39784920.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29648730.0</v>
+        <v>39784920.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.92</v>
+        <v>1.19</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>40000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.3234</v>
+        <v>99.8016</v>
       </c>
       <c r="E43" s="1">
-        <v>97.94990843</v>
+        <v>99.507892</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39179963.37</v>
+        <v>19404038.94</v>
       </c>
       <c r="I43" s="1">
-        <v>549396.63</v>
+        <v>57273.06</v>
       </c>
       <c r="J43" s="1">
-        <v>1.4022387535479</v>
+        <v>0.29516050847505</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>39729360.0</v>
+        <v>19461312.0</v>
       </c>
       <c r="N43" s="1">
-        <v>39729360.0</v>
+        <v>19461312.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.24</v>
+        <v>0.58</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>19500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6638</v>
+        <v>99.3207</v>
       </c>
       <c r="E44" s="1">
-        <v>99.507892</v>
+        <v>98.33703873</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19404038.94</v>
+        <v>29501111.62</v>
       </c>
       <c r="I44" s="1">
-        <v>30402.06</v>
+        <v>295098.38</v>
       </c>
       <c r="J44" s="1">
-        <v>0.15667903004115</v>
+        <v>1.0002957983452</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19434441.0</v>
+        <v>29796210.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19434441.0</v>
+        <v>29796210.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
         <v>126</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.1742</v>
+        <v>99.2701</v>
       </c>
       <c r="E45" s="1">
-        <v>98.33703873</v>
+        <v>98.503513</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29501111.62</v>
+        <v>9850351.3</v>
       </c>
       <c r="I45" s="1">
-        <v>251148.38</v>
+        <v>76658.7</v>
       </c>
       <c r="J45" s="1">
-        <v>0.85131836127062</v>
+        <v>0.77823315803975</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29752260.0</v>
+        <v>9927010.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29752260.0</v>
+        <v>9927010.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.93</v>
+        <v>0.3</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" t="s">
         <v>128</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>100.0365</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0518</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>5002590.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-765.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.015292078703232</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="s">
         <v>129</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>9912290.0</v>
+        <v>5001825.0</v>
       </c>
       <c r="N46" s="1">
-        <v>9912290.0</v>
+        <v>5102610.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9537</v>
+        <v>99.5798</v>
       </c>
       <c r="E47" s="1">
-        <v>99.4706504</v>
+        <v>97.8035629</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>9947065.04</v>
+        <v>19560712.58</v>
       </c>
       <c r="I47" s="1">
-        <v>48304.96</v>
+        <v>355247.42</v>
       </c>
       <c r="J47" s="1">
-        <v>0.48562022873835</v>
+        <v>1.8161271914154</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>9995370.0</v>
+        <v>19915960.0</v>
       </c>
       <c r="N47" s="1">
-        <v>9995370.0</v>
+        <v>19915960.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>132</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9479</v>
+        <v>98.6398</v>
       </c>
       <c r="E48" s="1">
-        <v>99.919953</v>
+        <v>97.862679</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9991995.3</v>
+        <v>9786267.9</v>
       </c>
       <c r="I48" s="1">
-        <v>2794.7</v>
+        <v>77712.1</v>
       </c>
       <c r="J48" s="1">
-        <v>0.027969388656538</v>
+        <v>0.79409332335977</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9994790.0</v>
+        <v>9863980.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9994790.0</v>
+        <v>9863980.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" t="s">
         <v>135</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0472</v>
+        <v>99.4626</v>
       </c>
       <c r="E49" s="1">
-        <v>100.0518</v>
+        <v>97.96931383</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5002590.0</v>
+        <v>34289259.84</v>
       </c>
       <c r="I49" s="1">
-        <v>-230.0</v>
+        <v>522650.16</v>
       </c>
       <c r="J49" s="1">
-        <v>-0.0045976184336514</v>
+        <v>1.5242386754301</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49" t="s">
-        <v>136</v>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5002360.0</v>
+        <v>34811910.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5095756.0</v>
+        <v>34811910.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" t="s">
         <v>137</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4382</v>
+        <v>98.082</v>
       </c>
       <c r="E50" s="1">
-        <v>97.8035629</v>
+        <v>97.775605</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>19560712.58</v>
+        <v>14666340.75</v>
       </c>
       <c r="I50" s="1">
-        <v>326927.42</v>
+        <v>45959.25</v>
       </c>
       <c r="J50" s="1">
-        <v>1.6713471897454</v>
+        <v>0.31336548620691</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>19887640.0</v>
+        <v>14712300.0</v>
       </c>
       <c r="N50" s="1">
-        <v>19887640.0</v>
+        <v>14712300.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
         <v>139</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.5034</v>
+        <v>99.9162</v>
       </c>
       <c r="E51" s="1">
-        <v>97.862679</v>
+        <v>97.6019208</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9786267.9</v>
+        <v>29280576.24</v>
       </c>
       <c r="I51" s="1">
-        <v>64072.1</v>
+        <v>694283.76</v>
       </c>
       <c r="J51" s="1">
-        <v>0.65471434723343</v>
+        <v>2.3711410400849</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9850340.0</v>
+        <v>29974860.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9850340.0</v>
+        <v>29974860.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.9</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.312</v>
+        <v>99.9534</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96931383</v>
+        <v>99.8788137</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>34289259.84</v>
+        <v>9987881.37</v>
       </c>
       <c r="I52" s="1">
-        <v>469940.16</v>
+        <v>7458.63</v>
       </c>
       <c r="J52" s="1">
-        <v>1.3705170720885</v>
+        <v>0.074676798048513</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>34759200.0</v>
+        <v>9995340.0</v>
       </c>
       <c r="N52" s="1">
-        <v>34759200.0</v>
+        <v>9995340.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.08</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>97.906</v>
+        <v>99.9242</v>
       </c>
       <c r="E53" s="1">
-        <v>97.775605</v>
+        <v>99.45300846</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>14666340.75</v>
+        <v>23868722.03</v>
       </c>
       <c r="I53" s="1">
-        <v>19559.25</v>
+        <v>113085.97</v>
       </c>
       <c r="J53" s="1">
-        <v>0.13336148623166</v>
+        <v>0.47378309512284</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>14685900.0</v>
+        <v>23981808.0</v>
       </c>
       <c r="N53" s="1">
-        <v>14685900.0</v>
+        <v>23981808.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>30000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.7831</v>
+        <v>99.5197</v>
       </c>
       <c r="E54" s="1">
-        <v>97.6019208</v>
+        <v>99.48788611</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>29280576.24</v>
+        <v>54718337.36</v>
       </c>
       <c r="I54" s="1">
-        <v>654353.76</v>
+        <v>17497.64</v>
       </c>
       <c r="J54" s="1">
-        <v>2.2347707730768</v>
+        <v>0.031977652911638</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>29934930.0</v>
+        <v>54735835.0</v>
       </c>
       <c r="N54" s="1">
-        <v>29934930.0</v>
+        <v>54735835.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.93</v>
+        <v>1.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.78</v>
+        <v>99.5085</v>
       </c>
       <c r="E55" s="1">
-        <v>99.45300846</v>
+        <v>99.46446673</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23868722.03</v>
+        <v>29839340.02</v>
       </c>
       <c r="I55" s="1">
-        <v>78477.97</v>
+        <v>13209.98</v>
       </c>
       <c r="J55" s="1">
-        <v>0.32878999512987</v>
+        <v>0.044270349113439</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23947200.0</v>
+        <v>29852550.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23947200.0</v>
+        <v>29852550.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.9388</v>
+        <v>98.5683</v>
       </c>
       <c r="E56" s="1">
-        <v>99.4796111</v>
+        <v>97.9014285</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9947961.11</v>
+        <v>29370428.55</v>
       </c>
       <c r="I56" s="1">
-        <v>45918.89</v>
+        <v>200061.45</v>
       </c>
       <c r="J56" s="1">
-        <v>0.46159096816172</v>
+        <v>0.68116626102141</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9993880.0</v>
+        <v>29570490.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9993880.0</v>
+        <v>29570490.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.88</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>150</v>
+      </c>
+      <c r="B57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>32000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.896</v>
+        <v>98.2585</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48901334</v>
+        <v>98.20184247</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>31836484.27</v>
+        <v>14730276.37</v>
       </c>
       <c r="I57" s="1">
-        <v>130235.73</v>
+        <v>8498.63</v>
       </c>
       <c r="J57" s="1">
-        <v>0.40907698505743</v>
+        <v>0.057694979961873</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>31966720.0</v>
+        <v>14738775.0</v>
       </c>
       <c r="N57" s="1">
-        <v>31966720.0</v>
+        <v>14738775.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.0</v>
+        <v>0.44</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.4365</v>
+        <v>99.6677</v>
       </c>
       <c r="E58" s="1">
-        <v>97.9014285</v>
+        <v>98.93958748</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29370428.55</v>
+        <v>49469793.74</v>
       </c>
       <c r="I58" s="1">
-        <v>160521.45</v>
+        <v>364056.26</v>
       </c>
       <c r="J58" s="1">
-        <v>0.54654105481209</v>
+        <v>0.73591626824519</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29530950.0</v>
+        <v>49833850.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29530950.0</v>
+        <v>49833850.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.92</v>
+        <v>1.49</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C59" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9824</v>
+        <v>97.8671</v>
       </c>
       <c r="E59" s="1">
-        <v>99.83111905</v>
+        <v>97.80461245</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19966223.81</v>
+        <v>19560922.49</v>
       </c>
       <c r="I59" s="1">
-        <v>30256.19</v>
+        <v>12497.51</v>
       </c>
       <c r="J59" s="1">
-        <v>0.15153686690042</v>
+        <v>0.063890187215808</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19996480.0</v>
+        <v>19573420.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19996480.0</v>
+        <v>19573420.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>156</v>
+      </c>
+      <c r="B60" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.5299</v>
+        <v>99.7117</v>
       </c>
       <c r="E60" s="1">
-        <v>98.93958748</v>
+        <v>99.4735982</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>49469793.74</v>
+        <v>9947359.82</v>
       </c>
       <c r="I60" s="1">
-        <v>295156.26</v>
+        <v>23810.18</v>
       </c>
       <c r="J60" s="1">
-        <v>0.59663935845632</v>
+        <v>0.23936180484924</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>49764950.0</v>
+        <v>9971170.0</v>
       </c>
       <c r="N60" s="1">
-        <v>49764950.0</v>
+        <v>9971170.0</v>
       </c>
       <c r="O60" s="1">
-        <v>1.55</v>
+        <v>0.3</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.5727</v>
+        <v>99.587</v>
       </c>
       <c r="E61" s="1">
-        <v>99.4735982</v>
+        <v>99.28333975</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9947359.82</v>
+        <v>19856667.95</v>
       </c>
       <c r="I61" s="1">
-        <v>9910.18</v>
+        <v>60732.05</v>
       </c>
       <c r="J61" s="1">
-        <v>0.099626234290578</v>
+        <v>0.30585217093284</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>9957270.0</v>
+        <v>19917400.0</v>
       </c>
       <c r="N61" s="1">
-        <v>9957270.0</v>
+        <v>19917400.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" t="s">
         <v>161</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9885</v>
+        <v>97.9853</v>
       </c>
       <c r="E62" s="1">
-        <v>99.48137047</v>
+        <v>97.81428547</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>29844411.14</v>
+        <v>14672142.82</v>
       </c>
       <c r="I62" s="1">
-        <v>152138.86</v>
+        <v>25652.18</v>
       </c>
       <c r="J62" s="1">
-        <v>0.50977336857584</v>
+        <v>0.17483594805956</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29996550.0</v>
+        <v>14697795.0</v>
       </c>
       <c r="N62" s="1">
-        <v>29996550.0</v>
+        <v>14697795.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.93</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" t="s">
         <v>163</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.4237</v>
+        <v>99.6455</v>
       </c>
       <c r="E63" s="1">
-        <v>99.28333975</v>
+        <v>97.9881802</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19856667.95</v>
+        <v>4899409.01</v>
       </c>
       <c r="I63" s="1">
-        <v>28072.05</v>
+        <v>82865.99</v>
       </c>
       <c r="J63" s="1">
-        <v>0.14137341708431</v>
+        <v>1.6913466467255</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19884740.0</v>
+        <v>4982275.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19884740.0</v>
+        <v>4982275.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.15</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>15000000.0</v>
+        <v>23800000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>97.8273</v>
+        <v>99.9297</v>
       </c>
       <c r="E64" s="1">
-        <v>97.81428547</v>
+        <v>99.88346929</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>14672142.82</v>
+        <v>23772265.69</v>
       </c>
       <c r="I64" s="1">
-        <v>1952.18</v>
+        <v>11002.91</v>
       </c>
       <c r="J64" s="1">
-        <v>0.013305350308742</v>
+        <v>0.046284650119103</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14674095.0</v>
+        <v>23783268.6</v>
       </c>
       <c r="N64" s="1">
-        <v>14674095.0</v>
+        <v>23783268.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>5000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.5049</v>
+        <v>99.9239</v>
       </c>
       <c r="E65" s="1">
-        <v>97.9881802</v>
+        <v>99.877359</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4899409.01</v>
+        <v>6991415.13</v>
       </c>
       <c r="I65" s="1">
-        <v>75835.99</v>
+        <v>3257.87</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5478599530109</v>
+        <v>0.046598148435222</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4975245.0</v>
+        <v>6994673.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4975245.0</v>
+        <v>6994673.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" t="s">
         <v>169</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>3500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9824</v>
+        <v>99.6769</v>
       </c>
       <c r="E66" s="1">
-        <v>99.56509429</v>
+        <v>99.6413465</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>3484778.3</v>
+        <v>9964134.65</v>
       </c>
       <c r="I66" s="1">
-        <v>14605.7</v>
+        <v>3555.35</v>
       </c>
       <c r="J66" s="1">
-        <v>0.41912852820508</v>
+        <v>0.035681472851232</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>3499384.0</v>
+        <v>9967690.0</v>
       </c>
       <c r="N66" s="1">
-        <v>3499384.0</v>
+        <v>9967690.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.11</v>
+        <v>0.3</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C67" s="1">
         <v>9500000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.919</v>
+        <v>98.1038</v>
       </c>
       <c r="E67" s="1">
         <v>97.75025084</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>9286273.83</v>
       </c>
       <c r="I67" s="1">
-        <v>16031.17</v>
+        <v>33587.17</v>
       </c>
       <c r="J67" s="1">
-        <v>0.17263296660723</v>
+        <v>0.36168618990638</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9302305.0</v>
+        <v>9319861.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9302305.0</v>
+        <v>9319861.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C68" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.4743</v>
+        <v>99.6071</v>
       </c>
       <c r="E68" s="1">
         <v>99.47774185</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>19895548.37</v>
       </c>
       <c r="I68" s="1">
-        <v>-688.37</v>
+        <v>25871.63</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.0034599197126829</v>
+        <v>0.13003728029438</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19894860.0</v>
+        <v>19921420.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19894860.0</v>
+        <v>19921420.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69" t="s">
         <v>175</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0071</v>
+      </c>
+      <c r="E69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>2130.0</v>
+      </c>
+      <c r="J69" s="1">
+        <v>0.0071</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" t="s">
         <v>176</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>14997540.0</v>
+        <v>30002130.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14997540.0</v>
+        <v>30292861.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>177</v>
       </c>
       <c r="B70" t="s">
         <v>178</v>
       </c>
       <c r="C70" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0126</v>
+        <v>100.0004</v>
       </c>
       <c r="E70" s="1">
         <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>3780.0</v>
+        <v>120.0</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0126</v>
+        <v>0.0004</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" t="s">
         <v>179</v>
       </c>
       <c r="M70" s="1">
-        <v>30003780.0</v>
+        <v>30000120.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30253549.75</v>
+        <v>30218045.25</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0092</v>
+        <v>100.0353</v>
       </c>
       <c r="E71" s="1">
         <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>2760.0</v>
+        <v>14120.0</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0092</v>
+        <v>0.0353</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" t="s">
         <v>182</v>
       </c>
       <c r="M71" s="1">
-        <v>30002760.0</v>
+        <v>40014120.0</v>
       </c>
       <c r="N71" s="1">
-        <v>30179818.33</v>
+        <v>40776635.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.94</v>
+        <v>1.22</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>183</v>
       </c>
       <c r="B72" t="s">
         <v>184</v>
       </c>
       <c r="C72" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0322</v>
+        <v>100.0374</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>12880.0</v>
+        <v>18700.0</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0322</v>
+        <v>0.0374</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" t="s">
         <v>185</v>
       </c>
       <c r="M72" s="1">
-        <v>40012880.0</v>
+        <v>50018700.0</v>
       </c>
       <c r="N72" s="1">
-        <v>40716849.44</v>
+        <v>50940168.47</v>
       </c>
       <c r="O72" s="1">
-        <v>1.27</v>
+        <v>1.52</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>186</v>
       </c>
       <c r="B73" t="s">
         <v>187</v>
       </c>
       <c r="C73" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0344</v>
+        <v>100.0252</v>
       </c>
       <c r="E73" s="1">
         <v>100.0</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I73" s="1">
-        <v>17200.0</v>
+        <v>5040.0</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0344</v>
+        <v>0.0252</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" t="s">
         <v>188</v>
       </c>
       <c r="M73" s="1">
-        <v>50017200.0</v>
+        <v>20005040.0</v>
       </c>
       <c r="N73" s="1">
-        <v>50865518.33</v>
+        <v>20407220.22</v>
       </c>
       <c r="O73" s="1">
-        <v>1.58</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>189</v>
       </c>
       <c r="B74" t="s">
         <v>190</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0257</v>
+        <v>100.0138</v>
       </c>
       <c r="E74" s="1">
         <v>100.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>5140.0</v>
+        <v>3450.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0257</v>
+        <v>0.0138</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" t="s">
         <v>191</v>
       </c>
       <c r="M74" s="1">
-        <v>20005140.0</v>
+        <v>25003450.0</v>
       </c>
       <c r="N74" s="1">
-        <v>20378405.72</v>
+        <v>25149429.17</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>192</v>
       </c>
       <c r="B75" t="s">
         <v>193</v>
       </c>
       <c r="C75" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.0078</v>
+        <v>99.8601</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>25000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I75" s="1">
-        <v>1950.0</v>
+        <v>51564.67</v>
       </c>
       <c r="J75" s="1">
-        <v>0.0078</v>
+        <v>0.20697514242093</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>194</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>25001950.0</v>
+        <v>24965025.0</v>
       </c>
       <c r="N75" s="1">
-        <v>25113595.83</v>
+        <v>24965025.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>194</v>
+      </c>
+      <c r="B76" t="s">
         <v>195</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0184</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>5520.0</v>
+      </c>
+      <c r="J76" s="1">
+        <v>0.0184</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" t="s">
         <v>196</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>24931650.0</v>
+        <v>30005520.0</v>
       </c>
       <c r="N76" s="1">
-        <v>24931650.0</v>
+        <v>30587528.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.78</v>
+        <v>0.91</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>197</v>
       </c>
       <c r="B77" t="s">
         <v>198</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0272</v>
+        <v>100.0168</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>8160.0</v>
+        <v>3360.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0272</v>
+        <v>0.0168</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
         <v>199</v>
       </c>
       <c r="M77" s="1">
-        <v>30008160.0</v>
+        <v>20003360.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30546415.5</v>
+        <v>20425448.72</v>
       </c>
       <c r="O77" s="1">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>200</v>
       </c>
       <c r="B78" t="s">
         <v>201</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0242</v>
+        <v>100.0088</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>100.00013333</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>21000028.0</v>
       </c>
       <c r="I78" s="1">
-        <v>4840.0</v>
+        <v>1820.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0242</v>
+        <v>0.0086666551111265</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
         <v>202</v>
       </c>
       <c r="M78" s="1">
-        <v>20004840.0</v>
+        <v>21001848.0</v>
       </c>
       <c r="N78" s="1">
-        <v>20397982.0</v>
+        <v>21483007.58</v>
       </c>
       <c r="O78" s="1">
         <v>0.64</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>203</v>
       </c>
       <c r="B79" t="s">
         <v>204</v>
       </c>
       <c r="C79" s="1">
-        <v>21000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.02</v>
+        <v>100.0047</v>
       </c>
       <c r="E79" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>21000028.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>4172.0</v>
+        <v>470.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.019866640177813</v>
+        <v>0.0047</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
         <v>205</v>
       </c>
       <c r="M79" s="1">
-        <v>21004200.0</v>
+        <v>10000470.0</v>
       </c>
       <c r="N79" s="1">
-        <v>21454675.2</v>
+        <v>10067176.39</v>
       </c>
       <c r="O79" s="1">
-        <v>0.67</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>206</v>
       </c>
       <c r="B80" t="s">
         <v>207</v>
       </c>
       <c r="C80" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9972</v>
+        <v>100.012</v>
       </c>
       <c r="E80" s="1">
-        <v>100.0</v>
+        <v>99.9897</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>10000000.0</v>
+        <v>9998970.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-280.0</v>
+        <v>2230.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0028</v>
+        <v>0.022302297136605</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
         <v>208</v>
       </c>
       <c r="M80" s="1">
-        <v>9999720.0</v>
+        <v>10001200.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10051920.08</v>
+        <v>10223959.44</v>
       </c>
       <c r="O80" s="1">
         <v>0.31</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>209</v>
       </c>
       <c r="B81" t="s">
         <v>210</v>
       </c>
       <c r="C81" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0216</v>
+        <v>100.0056</v>
       </c>
       <c r="E81" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>9998970.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>3190.0</v>
+        <v>1400.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.031903286038462</v>
+        <v>0.0056</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
         <v>211</v>
       </c>
       <c r="M81" s="1">
-        <v>10002160.0</v>
+        <v>25001400.0</v>
       </c>
       <c r="N81" s="1">
-        <v>10210373.33</v>
+        <v>25166585.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.32</v>
+        <v>0.75</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>212</v>
       </c>
       <c r="B82" t="s">
         <v>213</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0105</v>
+        <v>100.0499</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>2625.0</v>
+        <v>9980.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0105</v>
+        <v>0.0499</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
         <v>214</v>
       </c>
       <c r="M82" s="1">
-        <v>25002625.0</v>
+        <v>20009980.0</v>
       </c>
       <c r="N82" s="1">
-        <v>25131541.53</v>
+        <v>20299910.67</v>
       </c>
       <c r="O82" s="1">
-        <v>0.78</v>
+        <v>0.61</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>215</v>
       </c>
       <c r="B83" t="s">
         <v>216</v>
       </c>
       <c r="C83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0511</v>
+        <v>99.9899</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>10220.0</v>
+        <v>-2020.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0511</v>
+        <v>-0.0101</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
         <v>217</v>
       </c>
       <c r="M83" s="1">
-        <v>20010220.0</v>
+        <v>19997980.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20271098.22</v>
+        <v>20015727.33</v>
       </c>
       <c r="O83" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>218</v>
       </c>
       <c r="B84" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.8268</v>
+        <v>99.956</v>
       </c>
       <c r="E84" s="1">
         <v>98.27945433</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>14741918.15</v>
       </c>
       <c r="I84" s="1">
-        <v>232101.85</v>
+        <v>251481.85</v>
       </c>
       <c r="J84" s="1">
-        <v>1.5744345317777</v>
+        <v>1.7058963931366</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>14974020.0</v>
+        <v>14993400.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14974020.0</v>
+        <v>14993400.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>220</v>
       </c>
       <c r="B85" t="s">
         <v>221</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0046</v>
+        <v>99.9651</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>99.12450762</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>28746107.21</v>
       </c>
       <c r="I85" s="1">
-        <v>920.0</v>
+        <v>243771.79</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0046</v>
+        <v>0.84801670090202</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>222</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>20000920.0</v>
+        <v>28989879.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20199778.78</v>
+        <v>28989879.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.87</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>222</v>
+      </c>
+      <c r="B86" t="s">
         <v>223</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>29000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8296</v>
+        <v>99.7175</v>
       </c>
       <c r="E86" s="1">
-        <v>99.12450762</v>
+        <v>99.467847</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>28746107.21</v>
+        <v>14920177.05</v>
       </c>
       <c r="I86" s="1">
-        <v>204476.79</v>
+        <v>37447.95</v>
       </c>
       <c r="J86" s="1">
-        <v>0.71131993109964</v>
+        <v>0.25098864359656</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>28950584.0</v>
+        <v>14957625.0</v>
       </c>
       <c r="N86" s="1">
-        <v>28950584.0</v>
+        <v>14957625.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.9</v>
+        <v>0.45</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87" t="s">
         <v>225</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>15000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.5776</v>
+        <v>99.8718</v>
       </c>
       <c r="E87" s="1">
-        <v>99.467847</v>
+        <v>99.83693302</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>14920177.05</v>
+        <v>47921727.85</v>
       </c>
       <c r="I87" s="1">
-        <v>16462.95</v>
+        <v>16736.15</v>
       </c>
       <c r="J87" s="1">
-        <v>0.11034017857047</v>
+        <v>0.034923928561979</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>14936640.0</v>
+        <v>47938464.0</v>
       </c>
       <c r="N87" s="1">
-        <v>14936640.0</v>
+        <v>47938464.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.47</v>
+        <v>1.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>226</v>
+      </c>
+      <c r="B88" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C88" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.9485</v>
+        <v>97.7764</v>
       </c>
       <c r="E88" s="1">
-        <v>99.82378327</v>
+        <v>97.7176416</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14973567.49</v>
+        <v>14657646.24</v>
       </c>
       <c r="I88" s="1">
-        <v>18707.51</v>
+        <v>8813.76</v>
       </c>
       <c r="J88" s="1">
-        <v>0.12493689304499</v>
+        <v>0.060130800373307</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>14992275.0</v>
+        <v>14666460.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14992275.0</v>
+        <v>14666460.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>228</v>
+      </c>
+      <c r="B89" t="s">
         <v>229</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0099</v>
+      </c>
+      <c r="E89" s="1">
+        <v>99.996575</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>39998630.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>5330.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.013325456396882</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>230</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>14990925.0</v>
+        <v>40003960.0</v>
       </c>
       <c r="N89" s="1">
-        <v>14990925.0</v>
+        <v>40920376.67</v>
       </c>
       <c r="O89" s="1">
-        <v>0.47</v>
+        <v>1.22</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>231</v>
       </c>
       <c r="B90" t="s">
         <v>232</v>
       </c>
       <c r="C90" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0232</v>
+        <v>100.0016</v>
       </c>
       <c r="E90" s="1">
-        <v>99.996575</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>39998630.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>10650.0</v>
+        <v>480.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.026625911937484</v>
+        <v>0.0016</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
         <v>233</v>
       </c>
       <c r="M90" s="1">
-        <v>40009280.0</v>
+        <v>30000480.0</v>
       </c>
       <c r="N90" s="1">
-        <v>40867255.33</v>
+        <v>30094792.5</v>
       </c>
       <c r="O90" s="1">
-        <v>1.27</v>
+        <v>0.9</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>234</v>
       </c>
       <c r="B91" t="s">
         <v>235</v>
       </c>
       <c r="C91" s="1">
-        <v>30000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9885</v>
+        <v>100.0027</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>100.00105</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>30000000.0</v>
+        <v>32000336.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-3450.0</v>
+        <v>528.0</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0115</v>
+        <v>0.0016499826751819</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" t="s">
         <v>236</v>
       </c>
       <c r="M91" s="1">
-        <v>29996550.0</v>
+        <v>32000864.0</v>
       </c>
       <c r="N91" s="1">
-        <v>30047454.0</v>
+        <v>32763328.09</v>
       </c>
       <c r="O91" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>237</v>
       </c>
       <c r="B92" t="s">
         <v>238</v>
       </c>
       <c r="C92" s="1">
-        <v>32000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0172</v>
+        <v>100.0365</v>
       </c>
       <c r="E92" s="1">
-        <v>100.00105</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>32000336.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>5168.0</v>
+        <v>12775.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.016149830426781</v>
+        <v>0.0365</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" t="s">
         <v>239</v>
       </c>
       <c r="M92" s="1">
-        <v>32005504.0</v>
+        <v>35012775.0</v>
       </c>
       <c r="N92" s="1">
-        <v>32721162.67</v>
+        <v>35608587.58</v>
       </c>
       <c r="O92" s="1">
-        <v>1.02</v>
+        <v>1.06</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>240</v>
       </c>
       <c r="B93" t="s">
         <v>241</v>
       </c>
       <c r="C93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0494</v>
+        <v>100.0218</v>
       </c>
       <c r="E93" s="1">
         <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>17290.0</v>
+        <v>6540.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0494</v>
+        <v>0.0218</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" t="s">
         <v>242</v>
       </c>
       <c r="M93" s="1">
-        <v>35017290.0</v>
+        <v>30006540.0</v>
       </c>
       <c r="N93" s="1">
-        <v>35561944.25</v>
+        <v>30265166.67</v>
       </c>
       <c r="O93" s="1">
-        <v>1.11</v>
+        <v>0.9</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>243</v>
       </c>
       <c r="B94" t="s">
         <v>244</v>
       </c>
       <c r="C94" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0241</v>
+        <v>100.0258</v>
       </c>
       <c r="E94" s="1">
         <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>7230.0</v>
+        <v>7740.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0241</v>
+        <v>0.0258</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" t="s">
         <v>245</v>
       </c>
       <c r="M94" s="1">
-        <v>30007230.0</v>
+        <v>30007740.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30223231.5</v>
+        <v>30306241.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>246</v>
       </c>
       <c r="B95" t="s">
         <v>247</v>
       </c>
       <c r="C95" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0294</v>
+        <v>99.7493</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>30000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I95" s="1">
-        <v>8820.0</v>
+        <v>41104.81</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0294</v>
+        <v>0.27547758589634</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>248</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>30008820.0</v>
+        <v>14962395.0</v>
       </c>
       <c r="N95" s="1">
-        <v>30263700.0</v>
+        <v>14962395.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
         <v>249</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>15000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.6192</v>
+        <v>99.8847</v>
       </c>
       <c r="E96" s="1">
-        <v>99.47526793</v>
+        <v>98.9818405</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>14921290.19</v>
+        <v>79185472.4</v>
       </c>
       <c r="I96" s="1">
-        <v>21589.81</v>
+        <v>722287.6</v>
       </c>
       <c r="J96" s="1">
-        <v>0.14469130835931</v>
+        <v>0.91214660733652</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14942880.0</v>
+        <v>79907760.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14942880.0</v>
+        <v>79907760.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>2.39</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>250</v>
+      </c>
+      <c r="B97" t="s">
         <v>251</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>5000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9431</v>
+        <v>99.5376</v>
       </c>
       <c r="E97" s="1">
-        <v>98.2467</v>
+        <v>99.48082066</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>4912335.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I97" s="1">
-        <v>84820.0</v>
+        <v>19872.77</v>
       </c>
       <c r="J97" s="1">
-        <v>1.726673771231</v>
+        <v>0.057075667934858</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>4997155.0</v>
+        <v>34838160.0</v>
       </c>
       <c r="N97" s="1">
-        <v>4997155.0</v>
+        <v>34838160.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>252</v>
+      </c>
+      <c r="B98" t="s">
         <v>253</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.7541</v>
+        <v>99.8427</v>
       </c>
       <c r="E98" s="1">
-        <v>97.61480927</v>
+        <v>99.2884329</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29284442.78</v>
+        <v>19857686.58</v>
       </c>
       <c r="I98" s="1">
-        <v>641787.22</v>
+        <v>110853.42</v>
       </c>
       <c r="J98" s="1">
-        <v>2.191563707807</v>
+        <v>0.55823934753632</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29926230.0</v>
+        <v>19968540.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29926230.0</v>
+        <v>19968540.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>254</v>
+      </c>
+      <c r="B99" t="s">
         <v>255</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0381</v>
+      </c>
+      <c r="E99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>11430.0</v>
+      </c>
+      <c r="J99" s="1">
+        <v>0.0381</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="s">
         <v>256</v>
       </c>
-      <c r="C99" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>34973575.0</v>
+        <v>30011430.0</v>
       </c>
       <c r="N99" s="1">
-        <v>34973575.0</v>
+        <v>30546651.67</v>
       </c>
       <c r="O99" s="1">
-        <v>1.09</v>
+        <v>0.91</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>257</v>
       </c>
       <c r="B100" t="s">
         <v>258</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.7082</v>
+        <v>99.5639</v>
       </c>
       <c r="E100" s="1">
-        <v>99.2884329</v>
+        <v>99.48840848</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19857686.58</v>
+        <v>24872102.12</v>
       </c>
       <c r="I100" s="1">
-        <v>83953.42</v>
+        <v>18872.88</v>
       </c>
       <c r="J100" s="1">
-        <v>0.42277543087298</v>
+        <v>0.075879714183161</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19941640.0</v>
+        <v>24890975.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19941640.0</v>
+        <v>24890975.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.62</v>
+        <v>0.74</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0419</v>
+        <v>100.0212</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>12570.0</v>
+        <v>6360.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0419</v>
+        <v>0.0212</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>261</v>
       </c>
       <c r="M101" s="1">
-        <v>30012570.0</v>
+        <v>30006360.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30504489.75</v>
+        <v>30103158.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>262</v>
       </c>
       <c r="B102" t="s">
         <v>263</v>
       </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9479</v>
+        <v>100.0127</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47378368</v>
+        <v>100.0</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>24868445.92</v>
+        <v>30000000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>118529.08</v>
+        <v>3810.0</v>
       </c>
       <c r="J102" s="1">
-        <v>0.47662439535345</v>
+        <v>0.0127</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" t="s">
+        <v>264</v>
       </c>
       <c r="M102" s="1">
-        <v>24986975.0</v>
+        <v>30003810.0</v>
       </c>
       <c r="N102" s="1">
-        <v>24986975.0</v>
+        <v>30667185.33</v>
       </c>
       <c r="O102" s="1">
-        <v>0.78</v>
+        <v>0.92</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C103" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0142</v>
+        <v>100.0259</v>
       </c>
       <c r="E103" s="1">
         <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>4260.0</v>
+        <v>5180.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0142</v>
+        <v>0.0259</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="M103" s="1">
-        <v>30004260.0</v>
+        <v>20005180.0</v>
       </c>
       <c r="N103" s="1">
-        <v>30058219.33</v>
+        <v>20397955.72</v>
       </c>
       <c r="O103" s="1">
-        <v>0.94</v>
+        <v>0.61</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B104" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0217</v>
+        <v>99.9976</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>6510.0</v>
+        <v>-360.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0217</v>
+        <v>-0.0024</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M104" s="1">
-        <v>30006510.0</v>
+        <v>14999640.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30626708.75</v>
+        <v>15025620.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.95</v>
+        <v>0.45</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B105" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0325</v>
+        <v>100.0106</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>6500.0</v>
+        <v>1060.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0325</v>
+        <v>0.0106</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M105" s="1">
-        <v>20006500.0</v>
+        <v>10001060.0</v>
       </c>
       <c r="N105" s="1">
-        <v>20370484.0</v>
+        <v>10017758.11</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B106" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.9881</v>
+        <v>99.7634</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>99.47403105</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>15000000.0</v>
+        <v>19894806.21</v>
       </c>
       <c r="I106" s="1">
-        <v>-1785.0</v>
+        <v>57873.79</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.0119</v>
+        <v>0.29089898835461</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>275</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14998215.0</v>
+        <v>19952680.0</v>
       </c>
       <c r="N106" s="1">
-        <v>15002848.13</v>
+        <v>19952680.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.6</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>276</v>
       </c>
       <c r="B107" t="s">
         <v>277</v>
       </c>
       <c r="C107" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9975</v>
+        <v>99.8828</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.8365454</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>10000000.0</v>
+        <v>9983654.54</v>
       </c>
       <c r="I107" s="1">
-        <v>-250.0</v>
+        <v>4625.46</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0025</v>
+        <v>0.046330329054034</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>278</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9999750.0</v>
+        <v>9988280.0</v>
       </c>
       <c r="N107" s="1">
-        <v>10002727.64</v>
+        <v>9988280.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>278</v>
+      </c>
+      <c r="B108" t="s">
         <v>279</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.6271</v>
+        <v>99.9325</v>
       </c>
       <c r="E108" s="1">
-        <v>99.47403105</v>
+        <v>99.829956</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>19894806.21</v>
+        <v>9982995.6</v>
       </c>
       <c r="I108" s="1">
-        <v>30613.79</v>
+        <v>10254.4</v>
       </c>
       <c r="J108" s="1">
-        <v>0.15387830208978</v>
+        <v>0.10271866692999</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>19925420.0</v>
+        <v>9993250.0</v>
       </c>
       <c r="N108" s="1">
-        <v>19925420.0</v>
+        <v>9993250.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>280</v>
+      </c>
+      <c r="B109" t="s">
         <v>281</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9634</v>
+        <v>99.8895</v>
       </c>
       <c r="E109" s="1">
-        <v>99.806597</v>
+        <v>99.82918118</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>9980659.7</v>
+        <v>39931672.47</v>
       </c>
       <c r="I109" s="1">
-        <v>15680.3</v>
+        <v>24127.53</v>
       </c>
       <c r="J109" s="1">
-        <v>0.15710684935987</v>
+        <v>0.06042203721401</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>9996340.0</v>
+        <v>39955800.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9996340.0</v>
+        <v>39955800.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>1.19</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>282</v>
+      </c>
+      <c r="B110" t="s">
         <v>283</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9207</v>
+        <v>99.871</v>
       </c>
       <c r="E110" s="1">
-        <v>99.81091378</v>
+        <v>99.6399262</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>39924365.51</v>
+        <v>19927985.24</v>
       </c>
       <c r="I110" s="1">
-        <v>43914.49</v>
+        <v>46214.76</v>
       </c>
       <c r="J110" s="1">
-        <v>0.10999420889732</v>
+        <v>0.23190884298347</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>39968280.0</v>
+        <v>19974200.0</v>
       </c>
       <c r="N110" s="1">
-        <v>39968280.0</v>
+        <v>19974200.0</v>
       </c>
       <c r="O110" s="1">
-        <v>1.24</v>
+        <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>284</v>
+      </c>
+      <c r="B111" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="C111" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.7352</v>
+        <v>99.6749</v>
       </c>
       <c r="E111" s="1">
-        <v>99.6399262</v>
+        <v>99.47155735</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19927985.24</v>
+        <v>19894311.47</v>
       </c>
       <c r="I111" s="1">
-        <v>19054.76</v>
+        <v>40668.53</v>
       </c>
       <c r="J111" s="1">
-        <v>0.095618095710713</v>
+        <v>0.20442290783135</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>19947040.0</v>
+        <v>19934980.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19947040.0</v>
+        <v>19934980.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.5371</v>
+        <v>99.9704</v>
       </c>
       <c r="E112" s="1">
-        <v>99.47155735</v>
+        <v>99.836158</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>19894311.47</v>
+        <v>29950847.4</v>
       </c>
       <c r="I112" s="1">
-        <v>13108.53</v>
+        <v>40272.6</v>
       </c>
       <c r="J112" s="1">
-        <v>0.065890845329165</v>
+        <v>0.13446230573096</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>19907420.0</v>
+        <v>29991120.0</v>
       </c>
       <c r="N112" s="1">
-        <v>19907420.0</v>
+        <v>29991120.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.62</v>
+        <v>0.9</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>288</v>
+      </c>
+      <c r="B113" t="s">
         <v>289</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8344</v>
+        <v>98.4898</v>
       </c>
       <c r="E113" s="1">
-        <v>99.836158</v>
+        <v>97.8384763</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>29950847.4</v>
+        <v>9783847.63</v>
       </c>
       <c r="I113" s="1">
-        <v>-527.4</v>
+        <v>65132.37</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.0017608850693153</v>
+        <v>0.66571324966556</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>29950320.0</v>
+        <v>9848980.0</v>
       </c>
       <c r="N113" s="1">
-        <v>29950320.0</v>
+        <v>9848980.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.93</v>
+        <v>0.29</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>290</v>
+      </c>
+      <c r="B114" t="s">
         <v>291</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>25000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9585</v>
+        <v>99.9356</v>
       </c>
       <c r="E114" s="1">
-        <v>99.2825594</v>
+        <v>99.81992211</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>24820639.85</v>
+        <v>17967585.98</v>
       </c>
       <c r="I114" s="1">
-        <v>168985.15</v>
+        <v>20822.02</v>
       </c>
       <c r="J114" s="1">
-        <v>0.68082511579572</v>
+        <v>0.11588657498663</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>24989625.0</v>
+        <v>17988408.0</v>
       </c>
       <c r="N114" s="1">
-        <v>24989625.0</v>
+        <v>17988408.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.78</v>
+        <v>0.54</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>292</v>
+      </c>
+      <c r="B115" t="s">
         <v>293</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0127</v>
+      </c>
+      <c r="E115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>0.0127</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" t="s">
         <v>294</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>9833740.0</v>
+        <v>20002540.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9833740.0</v>
+        <v>20011377.11</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>295</v>
       </c>
       <c r="B116" t="s">
         <v>296</v>
       </c>
       <c r="C116" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.9824</v>
+        <v>100.0</v>
       </c>
       <c r="E116" s="1">
-        <v>99.83192187</v>
+        <v>99.24</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>14974788.28</v>
+        <v>9924000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>22571.72</v>
+        <v>76000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.15073147999125</v>
+        <v>0.7658202337767</v>
       </c>
       <c r="K116">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.24</v>
+      </c>
+      <c r="L116" t="s">
+        <v>297</v>
       </c>
       <c r="M116" s="1">
-        <v>14997360.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>14997360.0</v>
+        <v>10123630.14</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.935</v>
+        <v>98.49</v>
       </c>
       <c r="E117" s="1">
-        <v>99.24</v>
+        <v>98.33</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9924000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I117" s="1">
-        <v>69500.0</v>
+        <v>6400.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.70032245062475</v>
+        <v>0.16271738025018</v>
       </c>
       <c r="K117">
-        <v>1.16</v>
+        <v>0.06</v>
       </c>
       <c r="L117" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M117" s="1">
-        <v>9993500.0</v>
+        <v>3939600.0</v>
       </c>
       <c r="N117" s="1">
-        <v>10109253.42</v>
+        <v>3941956.16</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.12</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C118" s="1">
-        <v>4000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.368</v>
+        <v>99.63</v>
       </c>
       <c r="E118" s="1">
-        <v>98.33</v>
+        <v>98.97545327</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3933200.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1520.0</v>
+        <v>140073.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.038645377809417</v>
+        <v>0.66132228480894</v>
       </c>
       <c r="K118">
-        <v>0.03</v>
+        <v>0.68</v>
       </c>
       <c r="L118" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M118" s="1">
-        <v>3934720.0</v>
+        <v>21320820.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3935815.89</v>
+        <v>21467395.34</v>
       </c>
       <c r="O118" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B119" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C119" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.552</v>
+        <v>99.584</v>
       </c>
       <c r="E119" s="1">
-        <v>98.97545327</v>
+        <v>99.163675</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>21180747.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I119" s="1">
-        <v>123381.0</v>
+        <v>84065.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.58251486597711</v>
+        <v>0.42386993019369</v>
       </c>
       <c r="K119">
-        <v>0.62</v>
+        <v>0.54</v>
       </c>
       <c r="L119" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M119" s="1">
-        <v>21304128.0</v>
+        <v>19916800.0</v>
       </c>
       <c r="N119" s="1">
-        <v>21437218.41</v>
+        <v>20024882.19</v>
       </c>
       <c r="O119" s="1">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B120" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.512</v>
+        <v>100.74</v>
       </c>
       <c r="E120" s="1">
-        <v>99.163675</v>
+        <v>100.747</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>19832735.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I120" s="1">
-        <v>69665.0</v>
+        <v>-2100.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.35126269775702</v>
+        <v>-0.0069480977101055</v>
       </c>
       <c r="K120">
-        <v>0.49</v>
+        <v>0.85</v>
       </c>
       <c r="L120" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M120" s="1">
-        <v>19902400.0</v>
+        <v>30222000.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20001030.14</v>
+        <v>30478438.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.62</v>
+        <v>0.91</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B121" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C121" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.818</v>
+        <v>98.917</v>
       </c>
       <c r="E121" s="1">
         <v>98.63892667</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>14795839.0</v>
       </c>
       <c r="I121" s="1">
-        <v>26861.0</v>
+        <v>41711.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.18154428417341</v>
+        <v>0.28191033979215</v>
       </c>
       <c r="K121">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L121" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="M121" s="1">
-        <v>14822700.0</v>
+        <v>14837550.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14830508.22</v>
+        <v>14846539.73</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B122" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C122" s="1">
         <v>26200000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.279</v>
+        <v>100.202</v>
       </c>
       <c r="E122" s="1">
         <v>100.64458779</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>26368882.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-95784.0</v>
+        <v>-115958.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.36324634468765</v>
+        <v>-0.43975319090131</v>
       </c>
       <c r="K122">
-        <v>2.9</v>
+        <v>3.13</v>
       </c>
       <c r="L122" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M122" s="1">
-        <v>26273098.0</v>
+        <v>26252924.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27032898.0</v>
+        <v>27072571.26</v>
       </c>
       <c r="O122" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B123" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C123" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.849</v>
+        <v>99.924</v>
       </c>
       <c r="E123" s="1">
         <v>99.14</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>4957000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>35450.0</v>
+        <v>39200.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.71515029251563</v>
+        <v>0.79080088763365</v>
       </c>
       <c r="K123">
-        <v>0.96</v>
+        <v>1.04</v>
       </c>
       <c r="L123" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M123" s="1">
-        <v>4992450.0</v>
+        <v>4996200.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5040686.3</v>
+        <v>5047980.82</v>
       </c>
       <c r="O123" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B124" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C124" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.762</v>
+        <v>99.878</v>
       </c>
       <c r="E124" s="1">
         <v>98.3985</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>9839850.0</v>
       </c>
       <c r="I124" s="1">
-        <v>136350.0</v>
+        <v>147950.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.3856918550588</v>
+        <v>1.5035798309934</v>
       </c>
       <c r="K124">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L124" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="M124" s="1">
-        <v>9976200.0</v>
+        <v>9987800.0</v>
       </c>
       <c r="N124" s="1">
-        <v>9993843.84</v>
+        <v>10006704.11</v>
       </c>
       <c r="O124" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B125" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C125" s="1">
-        <v>46499000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.487</v>
+        <v>99.763</v>
       </c>
       <c r="E125" s="1">
-        <v>101.14901439</v>
+        <v>99.75</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>47033280.2</v>
+        <v>10473750.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-307830.07</v>
+        <v>1365.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.65449415539595</v>
+        <v>0.013032581453634</v>
       </c>
       <c r="K125">
-        <v>2.85</v>
+        <v>0.82</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M125" s="1">
-        <v>46725450.13</v>
+        <v>10475115.0</v>
       </c>
       <c r="N125" s="1">
-        <v>48050353.14</v>
+        <v>10560841.03</v>
       </c>
       <c r="O125" s="1">
-        <v>1.5</v>
+        <v>0.32</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B126" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C126" s="1">
-        <v>8800000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.142</v>
+        <v>99.068</v>
       </c>
       <c r="E126" s="1">
-        <v>98.743125</v>
+        <v>99.04783611</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>8689395.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I126" s="1">
-        <v>35101.0</v>
+        <v>629.92</v>
       </c>
       <c r="J126" s="1">
-        <v>0.40395217388552</v>
+        <v>0.020357731413422</v>
       </c>
       <c r="K126">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="L126" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M126" s="1">
-        <v>8724496.0</v>
+        <v>3094884.32</v>
       </c>
       <c r="N126" s="1">
-        <v>8736912.44</v>
+        <v>3097879.94</v>
       </c>
       <c r="O126" s="1">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B127" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C127" s="1">
-        <v>9400000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>98.904</v>
+        <v>100.374</v>
       </c>
       <c r="E127" s="1">
-        <v>98.855</v>
+        <v>101.14901439</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>9292370.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I127" s="1">
-        <v>4606.0</v>
+        <v>-360373.94</v>
       </c>
       <c r="J127" s="1">
-        <v>0.049567548429518</v>
+        <v>-0.76621051831295</v>
       </c>
       <c r="K127">
-        <v>0.18</v>
+        <v>3.1</v>
       </c>
       <c r="L127" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M127" s="1">
-        <v>9296976.0</v>
+        <v>46672906.26</v>
       </c>
       <c r="N127" s="1">
-        <v>9313876.68</v>
+        <v>48115012.23</v>
       </c>
       <c r="O127" s="1">
-        <v>0.29</v>
+        <v>1.44</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B128" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C128" s="1">
-        <v>31300000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.021</v>
+        <v>99.256</v>
       </c>
       <c r="E128" s="1">
-        <v>100.17175712</v>
+        <v>98.743125</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>31353759.98</v>
+        <v>8689395.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-47186.98</v>
+        <v>45133.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.15049863247693</v>
+        <v>0.51940324959333</v>
       </c>
       <c r="K128">
-        <v>1.95</v>
+        <v>0.16</v>
       </c>
       <c r="L128" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="M128" s="1">
-        <v>31306573.0</v>
+        <v>8734528.0</v>
       </c>
       <c r="N128" s="1">
-        <v>31917566.15</v>
+        <v>8748330.74</v>
       </c>
       <c r="O128" s="1">
-        <v>0.99</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B129" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C129" s="1">
-        <v>1000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.271</v>
+        <v>99.047</v>
       </c>
       <c r="E129" s="1">
-        <v>98.02</v>
+        <v>98.855</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>980200.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I129" s="1">
-        <v>12510.0</v>
+        <v>18048.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2762701489492</v>
+        <v>0.19422386323403</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>787.67</v>
+        <v>0.22</v>
+      </c>
+      <c r="L129" t="s">
+        <v>336</v>
       </c>
       <c r="M129" s="1">
-        <v>992710.0</v>
+        <v>9310418.0</v>
       </c>
       <c r="N129" s="1">
-        <v>993497.67</v>
+        <v>9331020.74</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B130" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C130" s="1">
-        <v>9088000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.242</v>
+        <v>100.014</v>
       </c>
       <c r="E130" s="1">
-        <v>98.65440383</v>
+        <v>100.17175712</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>8965712.22</v>
+        <v>31353759.98</v>
       </c>
       <c r="I130" s="1">
-        <v>53400.74</v>
+        <v>-49377.98</v>
       </c>
       <c r="J130" s="1">
-        <v>0.59561068534943</v>
+        <v>-0.15748663009316</v>
       </c>
       <c r="K130">
-        <v>0.08</v>
+        <v>2.1</v>
       </c>
       <c r="L130" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="M130" s="1">
-        <v>9019112.96</v>
+        <v>31304382.0</v>
       </c>
       <c r="N130" s="1">
-        <v>9026271.32</v>
+        <v>31962217.96</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.95</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B131" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C131" s="1">
-        <v>20000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.774</v>
+        <v>99.374</v>
       </c>
       <c r="E131" s="1">
-        <v>99.174455</v>
+        <v>98.02</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>19834891.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I131" s="1">
-        <v>119909.0</v>
+        <v>13540.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.60453571436314</v>
+        <v>1.381350744746</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.09</v>
+      </c>
+      <c r="L131">
+        <v>866.44</v>
       </c>
       <c r="M131" s="1">
-        <v>19954800.0</v>
+        <v>993740.0</v>
       </c>
       <c r="N131" s="1">
-        <v>19976991.78</v>
+        <v>994606.44</v>
       </c>
       <c r="O131" s="1">
-        <v>0.62</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B132" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C132" s="1">
-        <v>22300000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.992</v>
+        <v>99.373</v>
       </c>
       <c r="E132" s="1">
-        <v>99.565</v>
+        <v>98.65440383</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>22202995.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I132" s="1">
-        <v>95221.0</v>
+        <v>65306.02</v>
       </c>
       <c r="J132" s="1">
-        <v>0.42886556520866</v>
+        <v>0.72839745909221</v>
       </c>
       <c r="K132">
-        <v>0.74</v>
+        <v>0.09</v>
       </c>
       <c r="L132" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M132" s="1">
-        <v>22298216.0</v>
+        <v>9031018.24</v>
       </c>
       <c r="N132" s="1">
-        <v>22464091.34</v>
+        <v>9038892.43</v>
       </c>
       <c r="O132" s="1">
-        <v>0.7</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B133" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C133" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.886</v>
+        <v>99.882</v>
       </c>
       <c r="E133" s="1">
-        <v>99.24125</v>
+        <v>99.174455</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>15878600.0</v>
+        <v>19834891.0</v>
       </c>
       <c r="I133" s="1">
-        <v>103160.0</v>
+        <v>141509.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.64967944277203</v>
+        <v>0.71343472469801</v>
       </c>
       <c r="K133">
         <v>0.12</v>
       </c>
       <c r="L133" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M133" s="1">
-        <v>15981760.0</v>
+        <v>19976400.0</v>
       </c>
       <c r="N133" s="1">
-        <v>16000609.32</v>
+        <v>20000167.12</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B134" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C134" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.467</v>
+        <v>99.535</v>
       </c>
       <c r="E134" s="1">
         <v>99.37609756</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>4074420.0</v>
       </c>
       <c r="I134" s="1">
-        <v>3727.0</v>
+        <v>6515.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.091473142189563</v>
+        <v>0.15990005939496</v>
       </c>
       <c r="K134">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="L134" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M134" s="1">
-        <v>4078147.0</v>
+        <v>4080935.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4099475.42</v>
+        <v>4104524.04</v>
       </c>
       <c r="O134" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C135" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.676</v>
+        <v>100.654</v>
       </c>
       <c r="E135" s="1">
         <v>100.68475</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>12082170.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-1050.0</v>
+        <v>-3690.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.0086904918570091</v>
+        <v>-0.030540871383204</v>
       </c>
       <c r="K135">
-        <v>2.93</v>
+        <v>0.12</v>
       </c>
       <c r="L135" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M135" s="1">
-        <v>12081120.0</v>
+        <v>12078480.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12432243.29</v>
+        <v>12092288.22</v>
       </c>
       <c r="O135" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B136" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C136" s="1">
         <v>7800000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.292</v>
+        <v>101.175</v>
       </c>
       <c r="E136" s="1">
         <v>101.89661538</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>7947936.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-47160.0</v>
+        <v>-56286.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.59336159727507</v>
+        <v>-0.70818386056455</v>
       </c>
       <c r="K136">
-        <v>1.49</v>
+        <v>1.76</v>
       </c>
       <c r="L136" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M136" s="1">
-        <v>7900776.0</v>
+        <v>7891650.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8017028.05</v>
+        <v>8028791.1</v>
       </c>
       <c r="O136" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B137" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C137" s="1">
-        <v>15000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.727</v>
+        <v>99.761</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71</v>
+        <v>99.71702006</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>14956500.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I137" s="1">
-        <v>2550.0</v>
+        <v>7674.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.017049443385819</v>
+        <v>0.044104750290507</v>
       </c>
       <c r="K137">
-        <v>0.96</v>
+        <v>1.05</v>
       </c>
       <c r="L137" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M137" s="1">
-        <v>14959050.0</v>
+        <v>17408294.5</v>
       </c>
       <c r="N137" s="1">
-        <v>15102680.14</v>
+        <v>17591878.06</v>
       </c>
       <c r="O137" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B138">
         <v>2706544712</v>
       </c>
       <c r="C138" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.98284635</v>
+        <v>99.99425815</v>
       </c>
       <c r="E138" s="1">
         <v>0.0</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>0.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-3430.73</v>
+        <v>-1148.37</v>
       </c>
       <c r="J138" s="1">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M138" s="1">
-        <v>-3430.73</v>
+        <v>-1148.37</v>
       </c>
       <c r="N138" s="1">
-        <v>-21818.18</v>
+        <v>-21818.59</v>
       </c>
       <c r="O138" s="1">
         <v>0.0</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B139">
         <v>2711869102</v>
       </c>
       <c r="C139" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.983556</v>
+        <v>99.99369697</v>
       </c>
       <c r="E139" s="1">
         <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-4933.2</v>
+        <v>-1890.91</v>
       </c>
       <c r="J139" s="1">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M139" s="1">
-        <v>-4933.2</v>
+        <v>-1890.91</v>
       </c>
       <c r="N139" s="1">
-        <v>-27508.7</v>
+        <v>-27484.24</v>
       </c>
       <c r="O139" s="1">
         <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B140">
         <v>2715297022</v>
       </c>
       <c r="C140" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.9830446</v>
+        <v>99.99240577</v>
       </c>
       <c r="E140" s="1">
         <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
         <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-5086.62</v>
+        <v>-2278.27</v>
       </c>
       <c r="J140" s="1">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M140" s="1">
-        <v>-5086.62</v>
+        <v>-2278.27</v>
       </c>
       <c r="N140" s="1">
-        <v>-25050.62</v>
+        <v>-24990.77</v>
       </c>
       <c r="O140" s="1">
         <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B141">
         <v>2760392012</v>
       </c>
       <c r="C141" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.05699</v>
+        <v>100.0420344</v>
       </c>
       <c r="E141" s="1">
         <v>0.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>0.0</v>
       </c>
       <c r="I141" s="1">
-        <v>2849.5</v>
+        <v>2101.72</v>
       </c>
       <c r="J141" s="1">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M141" s="1">
-        <v>2849.5</v>
+        <v>2101.72</v>
       </c>
       <c r="N141" s="1">
-        <v>13116.16</v>
+        <v>13157.01</v>
       </c>
       <c r="O141" s="1">
         <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B142">
         <v>2763112602</v>
       </c>
       <c r="C142" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0551913</v>
+        <v>100.0409228</v>
       </c>
       <c r="E142" s="1">
         <v>0.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>0.0</v>
       </c>
       <c r="I142" s="1">
-        <v>5519.13</v>
+        <v>4092.28</v>
       </c>
       <c r="J142" s="1">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="M142" s="1">
-        <v>5519.13</v>
+        <v>4092.28</v>
       </c>
       <c r="N142" s="1">
-        <v>24886.05</v>
+        <v>24967.28</v>
       </c>
       <c r="O142" s="1">
         <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B143">
-        <v>2764514792</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.001011</v>
+        <v>100.0439506</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>101.1</v>
+        <v>4395.06</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M143" s="1">
-        <v>101.1</v>
+        <v>4395.06</v>
       </c>
       <c r="N143" s="1">
-        <v>15719.1</v>
+        <v>24282.98</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B144">
-        <v>2767186152</v>
+        <v>2767187812</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0579536</v>
+        <v>100.0043512</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>5795.36</v>
+        <v>652.68</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M144" s="1">
-        <v>5795.36</v>
+        <v>652.68</v>
       </c>
       <c r="N144" s="1">
-        <v>24193.14</v>
+        <v>26551.22</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B145">
-        <v>2767187812</v>
+        <v>2773749642</v>
       </c>
       <c r="C145" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.01692393</v>
+        <v>100.03109005</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>2538.59</v>
+        <v>6218.01</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M145" s="1">
-        <v>2538.59</v>
+        <v>6218.01</v>
       </c>
       <c r="N145" s="1">
-        <v>26508.59</v>
+        <v>30538.01</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2786857582</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0394654</v>
+        <v>100.0017414</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>7893.08</v>
+        <v>174.14</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M146" s="1">
-        <v>7893.08</v>
+        <v>174.14</v>
       </c>
       <c r="N146" s="1">
-        <v>30344.47</v>
+        <v>12341.14</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B147">
-        <v>2786857582</v>
+        <v>2786869692</v>
       </c>
       <c r="C147" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0119865</v>
+        <v>100.0140994</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>1198.65</v>
+        <v>704.97</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>1198.65</v>
+        <v>704.97</v>
       </c>
       <c r="N147" s="1">
-        <v>12323.63</v>
+        <v>7286.8</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B148">
-        <v>2786869692</v>
+        <v>2789264662</v>
       </c>
       <c r="C148" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0247816</v>
+        <v>100.02324592</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>1239.08</v>
+        <v>5811.48</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M148" s="1">
-        <v>1239.08</v>
+        <v>5811.48</v>
       </c>
       <c r="N148" s="1">
-        <v>7258.37</v>
+        <v>42877.59</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B149">
-        <v>2789264662</v>
+        <v>2789797962</v>
       </c>
       <c r="C149" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.03535904</v>
+        <v>100.0597737</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>8839.76</v>
+        <v>23909.48</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M149" s="1">
-        <v>8839.76</v>
+        <v>23909.48</v>
       </c>
       <c r="N149" s="1">
-        <v>42724.76</v>
+        <v>93601.92</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B150">
-        <v>2789797962</v>
+        <v>2792185442</v>
       </c>
       <c r="C150" s="1">
-        <v>40000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0734504</v>
+        <v>100.05946234</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>29380.16</v>
+        <v>20811.82</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M150" s="1">
-        <v>29380.16</v>
+        <v>20811.82</v>
       </c>
       <c r="N150" s="1">
-        <v>93013.49</v>
+        <v>78191.01</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B151">
-        <v>2792185442</v>
+        <v>2796875442</v>
       </c>
       <c r="C151" s="1">
-        <v>35000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.072491</v>
+        <v>100.05047799</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>25371.85</v>
+        <v>11559.46</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M151" s="1">
-        <v>25371.85</v>
+        <v>11559.46</v>
       </c>
       <c r="N151" s="1">
-        <v>77653.69</v>
+        <v>47515.64</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B152">
-        <v>2796875442</v>
+        <v>2798428082</v>
       </c>
       <c r="C152" s="1">
-        <v>22900000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.06363127</v>
+        <v>100.0242246</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>14571.56</v>
+        <v>1526.15</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="M152" s="1">
-        <v>14571.56</v>
+        <v>1526.15</v>
       </c>
       <c r="N152" s="1">
-        <v>47248.71</v>
+        <v>10615.65</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B153">
-        <v>2798428082</v>
+        <v>2798445762</v>
       </c>
       <c r="C153" s="1">
-        <v>6300000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.03687889</v>
+        <v>100.0110581</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>2323.37</v>
+        <v>1105.81</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M153" s="1">
-        <v>2323.37</v>
+        <v>1105.81</v>
       </c>
       <c r="N153" s="1">
-        <v>10577.39</v>
+        <v>14760.67</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B154">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C154" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.023167</v>
+        <v>100.07389987</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2316.7</v>
+        <v>11084.98</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M154" s="1">
-        <v>2316.7</v>
+        <v>11084.98</v>
       </c>
       <c r="N154" s="1">
-        <v>14712.48</v>
+        <v>33518.65</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B155">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C155" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0868508</v>
+        <v>100.05257907</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>13027.62</v>
+        <v>7886.86</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M155" s="1">
-        <v>13027.62</v>
+        <v>7886.86</v>
       </c>
       <c r="N155" s="1">
-        <v>33230.74</v>
+        <v>23345.53</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B156">
-        <v>2813842972</v>
+        <v>2862709242</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.06129993</v>
+        <v>100.05028704</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>9194.99</v>
+        <v>6285.88</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M156" s="1">
-        <v>9194.99</v>
+        <v>6285.88</v>
       </c>
       <c r="N156" s="1">
-        <v>23069.99</v>
+        <v>13125.47</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B157">
-        <v>2843423492</v>
+        <v>2863881832</v>
       </c>
       <c r="C157" s="1">
-        <v>6000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0092615</v>
+        <v>100.0549722</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>555.69</v>
+        <v>16491.66</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="M157" s="1">
-        <v>555.69</v>
+        <v>16491.66</v>
       </c>
       <c r="N157" s="1">
-        <v>5260.19</v>
+        <v>33819.66</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B158">
-        <v>2861772482</v>
+        <v>2863985832</v>
       </c>
       <c r="C158" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00180533</v>
+        <v>100.00513384</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>270.8</v>
+        <v>1283.46</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="M158" s="1">
-        <v>270.8</v>
+        <v>1283.46</v>
       </c>
       <c r="N158" s="1">
-        <v>4069.8</v>
+        <v>11005.89</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B159">
-        <v>2862709242</v>
+        <v>2892744252</v>
       </c>
       <c r="C159" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0550876</v>
+        <v>100.0484736</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>6885.95</v>
+        <v>9694.72</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M159" s="1">
-        <v>6885.95</v>
+        <v>9694.72</v>
       </c>
       <c r="N159" s="1">
-        <v>12820.81</v>
+        <v>17311.61</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B160">
-        <v>2863881832</v>
+        <v>2892982772</v>
       </c>
       <c r="C160" s="1">
-        <v>30000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.06016023</v>
+        <v>100.0088479</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18048.07</v>
+        <v>548.57</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="M160" s="1">
-        <v>18048.07</v>
+        <v>548.57</v>
       </c>
       <c r="N160" s="1">
-        <v>33074.99</v>
+        <v>2034.23</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B161">
-        <v>2863985832</v>
+        <v>2905161052</v>
       </c>
       <c r="C161" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.010192</v>
+        <v>100.0282757</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2548.0</v>
+        <v>5655.14</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="M161" s="1">
-        <v>2548.0</v>
+        <v>5655.14</v>
       </c>
       <c r="N161" s="1">
-        <v>10913.0</v>
+        <v>9871.81</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B162">
-        <v>2892744252</v>
+        <v>2922922502</v>
       </c>
       <c r="C162" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0517681</v>
+        <v>100.0042204</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10353.62</v>
+        <v>422.04</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>408</v>
+      <c r="L162">
+        <v>984.58</v>
       </c>
       <c r="M162" s="1">
-        <v>10353.62</v>
+        <v>422.04</v>
       </c>
       <c r="N162" s="1">
-        <v>16776.95</v>
+        <v>1406.62</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>409</v>
       </c>
       <c r="B163">
-        <v>2892982772</v>
+        <v>2923119492</v>
       </c>
       <c r="C163" s="1">
-        <v>6200000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.01238419</v>
+        <v>100.03523962</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>767.82</v>
+        <v>2748.69</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
         <v>410</v>
       </c>
       <c r="M163" s="1">
-        <v>767.82</v>
+        <v>2748.69</v>
       </c>
       <c r="N163" s="1">
-        <v>2006.27</v>
+        <v>4454.81</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>411</v>
       </c>
       <c r="B164">
-        <v>2905161052</v>
+        <v>2926581072</v>
       </c>
       <c r="C164" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0295282</v>
+        <v>100.02286719</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>5905.64</v>
+        <v>2078.17</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
         <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>5905.64</v>
+        <v>2078.17</v>
       </c>
       <c r="N164" s="1">
-        <v>9369.92</v>
+        <v>4304.2</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>413</v>
       </c>
       <c r="B165">
-        <v>2922922502</v>
+        <v>2926627552</v>
       </c>
       <c r="C165" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0059172</v>
+        <v>100.0609757</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>591.72</v>
+        <v>6097.57</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165">
-        <v>773.33</v>
+      <c r="L165" t="s">
+        <v>414</v>
       </c>
       <c r="M165" s="1">
-        <v>591.72</v>
+        <v>6097.57</v>
       </c>
       <c r="N165" s="1">
-        <v>1365.05</v>
+        <v>9667.19</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B166">
-        <v>2923119492</v>
+        <v>2928710612</v>
       </c>
       <c r="C166" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.03663115</v>
+        <v>100.00196615</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2857.23</v>
+        <v>393.23</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>2857.23</v>
+        <v>393.23</v>
       </c>
       <c r="N166" s="1">
-        <v>4238.09</v>
+        <v>2505.23</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B167">
-        <v>2926581072</v>
+        <v>2935596102</v>
       </c>
       <c r="C167" s="1">
-        <v>9088000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0258914</v>
+        <v>100.0091457</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>2353.01</v>
+        <v>4572.85</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M167" s="1">
-        <v>2353.01</v>
+        <v>4572.85</v>
       </c>
       <c r="N167" s="1">
-        <v>4155.21</v>
+        <v>13166.6</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B168">
-        <v>2926627552</v>
+        <v>2935657812</v>
       </c>
       <c r="C168" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0645801</v>
+        <v>100.06724067</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>6458.01</v>
+        <v>20172.2</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="M168" s="1">
-        <v>6458.01</v>
+        <v>20172.2</v>
       </c>
       <c r="N168" s="1">
-        <v>9368.67</v>
+        <v>30901.37</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B169">
-        <v>2928710612</v>
+        <v>2937267372</v>
       </c>
       <c r="C169" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.00398745</v>
+        <v>100.0226644</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>797.49</v>
+        <v>2266.44</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M169" s="1">
-        <v>797.49</v>
+        <v>2266.44</v>
       </c>
       <c r="N169" s="1">
-        <v>2450.66</v>
+        <v>4364.16</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B170">
-        <v>2935596102</v>
+        <v>2943810772</v>
       </c>
       <c r="C170" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01222916</v>
+        <v>100.01006475</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>6114.58</v>
+        <v>2012.95</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M170" s="1">
-        <v>6114.58</v>
+        <v>2012.95</v>
       </c>
       <c r="N170" s="1">
-        <v>12928.75</v>
+        <v>3852.95</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B171">
-        <v>2935657812</v>
+        <v>2949187952</v>
       </c>
       <c r="C171" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.07126107</v>
+        <v>100.0382002</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>21378.32</v>
+        <v>3820.02</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M171" s="1">
-        <v>21378.32</v>
+        <v>3820.02</v>
       </c>
       <c r="N171" s="1">
-        <v>30014.32</v>
+        <v>5596.02</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B172">
-        <v>2937267372</v>
+        <v>2952571562</v>
       </c>
       <c r="C172" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.0252639</v>
+        <v>100.01178531</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>2526.39</v>
+        <v>754.26</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>427</v>
+      <c r="L172">
+        <v>585.88</v>
       </c>
       <c r="M172" s="1">
-        <v>2526.39</v>
+        <v>754.26</v>
       </c>
       <c r="N172" s="1">
-        <v>4190.14</v>
+        <v>1340.14</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>428</v>
       </c>
       <c r="B173">
-        <v>2943810772</v>
+        <v>2957753962</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01082995</v>
+        <v>100.01070864</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2165.99</v>
+        <v>942.36</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>429</v>
+      <c r="L173">
+        <v>592.54</v>
       </c>
       <c r="M173" s="1">
-        <v>2165.99</v>
+        <v>942.36</v>
       </c>
       <c r="N173" s="1">
-        <v>3566.44</v>
+        <v>1534.9</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B174">
-        <v>2949187952</v>
+        <v>2962625832</v>
       </c>
       <c r="C174" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.0398361</v>
+        <v>100.02263178</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>3983.61</v>
+        <v>9052.71</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="M174" s="1">
-        <v>3983.61</v>
+        <v>9052.71</v>
       </c>
       <c r="N174" s="1">
-        <v>5354.94</v>
+        <v>12799.38</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="B175">
-        <v>2952571562</v>
+        <v>2962647772</v>
       </c>
       <c r="C175" s="1">
-        <v>6400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01244234</v>
+        <v>100.01429475</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>796.31</v>
+        <v>2858.95</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175">
-        <v>437.55</v>
+      <c r="L175" t="s">
+        <v>432</v>
       </c>
       <c r="M175" s="1">
-        <v>796.31</v>
+        <v>2858.95</v>
       </c>
       <c r="N175" s="1">
-        <v>1233.86</v>
+        <v>4372.51</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>433</v>
       </c>
       <c r="B176">
-        <v>2957753962</v>
+        <v>3009856922</v>
       </c>
       <c r="C176" s="1">
-        <v>8800000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.0106525</v>
+        <v>99.99317695</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>937.42</v>
+        <v>-648.19</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>429.0</v>
+        <v>34.08</v>
       </c>
       <c r="M176" s="1">
-        <v>937.42</v>
+        <v>-648.19</v>
       </c>
       <c r="N176" s="1">
-        <v>1366.42</v>
+        <v>-614.11</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>434</v>
       </c>
       <c r="B177">
-        <v>2962625832</v>
+        <v>3009858932</v>
       </c>
       <c r="C177" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.02373435</v>
+        <v>100.0028046</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>9493.74</v>
+        <v>420.69</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
-      <c r="L177" t="s">
-        <v>435</v>
+      <c r="L177">
+        <v>133.81</v>
       </c>
       <c r="M177" s="1">
-        <v>9493.74</v>
+        <v>420.69</v>
       </c>
       <c r="N177" s="1">
-        <v>12232.31</v>
+        <v>554.5</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B178">
-        <v>2962647772</v>
+        <v>3013661662</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.01399795</v>
+        <v>99.99438335</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>2799.59</v>
+        <v>-1123.33</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178" t="s">
-        <v>437</v>
+      <c r="L178">
+        <v>106.92</v>
       </c>
       <c r="M178" s="1">
-        <v>2799.59</v>
+        <v>-1123.33</v>
       </c>
       <c r="N178" s="1">
-        <v>3895.42</v>
+        <v>-1016.41</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B179">
-        <v>3009856922</v>
+        <v>3015607942</v>
       </c>
       <c r="C179" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99588716</v>
+        <v>99.99285727</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-390.72</v>
+        <v>-1071.41</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>10.64</v>
+        <v>50.47</v>
       </c>
       <c r="M179" s="1">
-        <v>-390.72</v>
+        <v>-1071.41</v>
       </c>
       <c r="N179" s="1">
-        <v>-380.08</v>
+        <v>-1020.94</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B180">
-        <v>3009858932</v>
+        <v>3017270942</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.00046947</v>
+        <v>99.9959516</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>70.42</v>
+        <v>-809.68</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>58.48</v>
+        <v>28.01</v>
       </c>
       <c r="M180" s="1">
-        <v>70.42</v>
+        <v>-809.68</v>
       </c>
       <c r="N180" s="1">
-        <v>128.9</v>
+        <v>-781.67</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B181">
-        <v>3013661662</v>
+        <v>3021967322</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.9971808</v>
+        <v>99.99230024</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-563.84</v>
+        <v>-654.48</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>39.75</v>
+        <v>27.29</v>
       </c>
       <c r="M181" s="1">
-        <v>-563.84</v>
+        <v>-654.48</v>
       </c>
       <c r="N181" s="1">
-        <v>-524.09</v>
+        <v>-627.19</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B182">
-        <v>3015607942</v>
+        <v>3022014132</v>
       </c>
       <c r="C182" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.99598867</v>
+        <v>99.9931912</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-601.7</v>
+        <v>-1361.76</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>13.65</v>
+        <v>84.76</v>
       </c>
       <c r="M182" s="1">
-        <v>-601.7</v>
+        <v>-1361.76</v>
       </c>
       <c r="N182" s="1">
-        <v>-588.05</v>
+        <v>-1277.0</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B183">
-        <v>3017270942</v>
+        <v>3032560652</v>
       </c>
       <c r="C183" s="1">
-        <v>20000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.9943933</v>
+        <v>99.97537708</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-1121.34</v>
+        <v>-2954.75</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>0.73</v>
+        <v>-50.04</v>
       </c>
       <c r="M183" s="1">
-        <v>-1121.34</v>
+        <v>-2954.75</v>
       </c>
       <c r="N183" s="1">
-        <v>-1120.61</v>
+        <v>-3004.79</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B184">
-        <v>3021967322</v>
+        <v>3033105672</v>
       </c>
       <c r="C184" s="1">
-        <v>8500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.99608694</v>
+        <v>99.9839505</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-332.61</v>
+        <v>-641.98</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>7.09</v>
+        <v>-21.5</v>
       </c>
       <c r="M184" s="1">
-        <v>-332.61</v>
+        <v>-641.98</v>
       </c>
       <c r="N184" s="1">
-        <v>-325.52</v>
+        <v>-663.48</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B185">
-        <v>3022014132</v>
+        <v>3037280862</v>
       </c>
       <c r="C185" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.99704055</v>
+        <v>100.00751647</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-591.89</v>
+        <v>1127.47</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>24.45</v>
+        <v>220.5</v>
       </c>
       <c r="M185" s="1">
-        <v>-591.89</v>
+        <v>1127.47</v>
       </c>
       <c r="N185" s="1">
-        <v>-567.44</v>
+        <v>1347.97</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B186">
-        <v>3032560652</v>
+        <v>3042209452</v>
       </c>
       <c r="C186" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.98126308</v>
+        <v>100.0013479</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2248.43</v>
+        <v>134.79</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>-26.65</v>
+        <v>84.89</v>
       </c>
       <c r="M186" s="1">
-        <v>-2248.43</v>
+        <v>134.79</v>
       </c>
       <c r="N186" s="1">
-        <v>-2275.08</v>
+        <v>219.68</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B187">
-        <v>3033105672</v>
+        <v>3047030172</v>
       </c>
       <c r="C187" s="1">
-        <v>4000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.98667375</v>
+        <v>100.00058931</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-533.05</v>
+        <v>18.41</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>-5.89</v>
+        <v>19.23</v>
       </c>
       <c r="M187" s="1">
-        <v>-533.05</v>
+        <v>18.41</v>
       </c>
       <c r="N187" s="1">
-        <v>-538.94</v>
+        <v>37.64</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B188">
-        <v>3037280862</v>
+        <v>3050153122</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.01367907</v>
+        <v>100.0014162</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>2051.86</v>
+        <v>141.62</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>18.5</v>
+        <v>60.0</v>
       </c>
       <c r="M188" s="1">
-        <v>2051.86</v>
+        <v>141.62</v>
       </c>
       <c r="N188" s="1">
-        <v>2070.36</v>
+        <v>201.62</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B189">
-        <v>3042209452</v>
+        <v>3051781772</v>
       </c>
       <c r="C189" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.0076625</v>
+        <v>100.00081565</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>766.25</v>
+        <v>163.13</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>0.0</v>
+        <v>107.98</v>
       </c>
       <c r="M189" s="1">
-        <v>766.25</v>
+        <v>163.13</v>
       </c>
       <c r="N189" s="1">
-        <v>766.25</v>
+        <v>271.11</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>447</v>
+      </c>
+      <c r="B190">
+        <v>3053286692</v>
       </c>
       <c r="C190" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.9957964</v>
+        <v>100.00610833</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-210.18</v>
+        <v>916.25</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190" t="s">
-        <v>451</v>
+      <c r="L190">
+        <v>92.01</v>
       </c>
       <c r="M190" s="1">
-        <v>-210.18</v>
+        <v>916.25</v>
       </c>
       <c r="N190" s="1">
-        <v>-1670.43</v>
+        <v>1008.26</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>448</v>
+      </c>
+      <c r="B191">
+        <v>3053302732</v>
       </c>
       <c r="C191" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.035462</v>
+        <v>100.00692573</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1773.1</v>
+        <v>1038.86</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191" t="s">
-        <v>454</v>
+      <c r="L191">
+        <v>107.01</v>
       </c>
       <c r="M191" s="1">
-        <v>1773.1</v>
+        <v>1038.86</v>
       </c>
       <c r="N191" s="1">
-        <v>9438.4</v>
+        <v>1145.87</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:16">
+      <c r="A192" t="s">
+        <v>449</v>
+      </c>
+      <c r="B192" t="s">
+        <v>450</v>
+      </c>
+      <c r="C192" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>100.0253026</v>
+      </c>
+      <c r="E192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>1265.13</v>
+      </c>
+      <c r="J192" s="1">
+        <v>0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" t="s">
+        <v>451</v>
+      </c>
+      <c r="M192" s="1">
+        <v>1265.13</v>
+      </c>
+      <c r="N192" s="1">
+        <v>9471.52</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>