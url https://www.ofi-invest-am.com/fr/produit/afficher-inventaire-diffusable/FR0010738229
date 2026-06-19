--- v1 (2026-05-26)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -124,1296 +124,1305 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
+    <t>XS3325326695</t>
+  </si>
+  <si>
+    <t>EURO ABN AMRO BANK NV 17/07/2026</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
-    <t>FR0129367936</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3047943058</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>84 997.50</t>
+    <t>98 284.33</t>
   </si>
   <si>
     <t>BE6368510721</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/04/2026</t>
   </si>
   <si>
     <t>FR0129111094</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2026</t>
   </si>
   <si>
-    <t>126 626.62</t>
+    <t>134 569.17</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>209 690.63</t>
+    <t>242 460.83</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3324629974</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+  </si>
+  <si>
     <t>BE6372064376</t>
   </si>
   <si>
     <t>EURO COFINIMMO SA 24/03/2026</t>
   </si>
   <si>
-    <t>BE6370069799</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/02/2026</t>
+    <t>BE6372104776</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 26/03/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
-    <t>DE000CZ452E3</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46AL8</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/12/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
     <t>FR0129544344</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 16/04/2026</t>
   </si>
   <si>
+    <t>FR0129671964</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
+  </si>
+  <si>
+    <t>6 538.29</t>
+  </si>
+  <si>
+    <t>FR0129671907</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>6 392.46</t>
+  </si>
+  <si>
+    <t>FR0129671923</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
+  </si>
+  <si>
+    <t>6 421.63</t>
+  </si>
+  <si>
+    <t>FR0129673069</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
+  </si>
+  <si>
     <t>FR0129408680</t>
   </si>
   <si>
     <t>EURO ELIS SA 16/04/2026</t>
   </si>
   <si>
-    <t>ES05306747D1</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3307922990</t>
   </si>
   <si>
     <t>EURO ENEL FINANCE INTERNATIONAL NV 27/03/2026</t>
   </si>
   <si>
-    <t>FR0129537892</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3305307236</t>
   </si>
   <si>
     <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/03/2026</t>
   </si>
   <si>
     <t>XS3286650778</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 26/03/2026</t>
   </si>
   <si>
-    <t>XS3268844308</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 09/03/2026</t>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>XS3281144298</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>663 610.89</t>
+    <t>716 352.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>236 685.67</t>
+    <t>275 995.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>36 121.11</t>
+    <t>62 327.78</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
+    <t>XS3325290560</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
+  </si>
+  <si>
     <t>XS3268837351</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 31/03/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>100 785.60</t>
+    <t>107 540.33</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3029361378</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 11/03/2026</t>
+    <t>XS3317639261</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
+    <t>XS3320683777</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
+    <t>FR0129673572</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 14/04/2026</t>
+  </si>
+  <si>
     <t>FR0129571768</t>
   </si>
   <si>
     <t>EURO SEB SA 16/04/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129581445</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 11/03/2026</t>
+    <t>FR0129354819</t>
+  </si>
+  <si>
+    <t>EURO TELEPERFORMANCE 13/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129655124</t>
+  </si>
+  <si>
+    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
+    <t>FR0129672830</t>
+  </si>
+  <si>
+    <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
+    <t>FR0129672715</t>
+  </si>
+  <si>
+    <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
+  </si>
+  <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
-    <t>FR0129355121</t>
-[...14 lines deleted...]
-    <t>217 925.25</t>
+    <t>FR0129582542</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
+  </si>
+  <si>
+    <t>37 154.25</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>762 515.78</t>
+    <t>816 072.89</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>921 468.47</t>
+    <t>988 383.33</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>402 180.22</t>
+    <t>428 607.83</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>145 979.17</t>
+    <t>177 384.38</t>
   </si>
   <si>
     <t>FR0129573392</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/03/2026</t>
   </si>
   <si>
     <t>FR0129163756</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2026</t>
   </si>
   <si>
-    <t>582 008.00</t>
+    <t>621 995.83</t>
   </si>
   <si>
     <t>FR0129111193</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 02/04/2026</t>
   </si>
   <si>
-    <t>422 088.72</t>
-[...8 lines deleted...]
-    <t>481 159.58</t>
+    <t>448 563.89</t>
+  </si>
+  <si>
+    <t>FR0129672038</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
+  </si>
+  <si>
+    <t>8 678.83</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>66 706.39</t>
+    <t>79 971.19</t>
   </si>
   <si>
     <t>FR0129107498</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/03/2026</t>
   </si>
   <si>
-    <t>222 759.44</t>
+    <t>236 043.89</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>165 185.42</t>
+    <t>198 353.75</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>289 930.67</t>
+    <t>316 512.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>17 747.33</t>
-[...11 lines deleted...]
-    <t>NEUCP COFACE SA 04/03/2026</t>
+    <t>44 403.33</t>
+  </si>
+  <si>
+    <t>FR0129654705</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>16 820.22</t>
+  </si>
+  <si>
+    <t>FR0129653814</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 02/04/2026</t>
   </si>
   <si>
     <t>FR0129439222</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/04/2026</t>
   </si>
   <si>
     <t>BE6372032050</t>
   </si>
   <si>
     <t>NEUCP COFINIMMO SA 20/03/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
-    <t>FR0129105617</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>94 312.50</t>
-[...8 lines deleted...]
-    <t>762 464.09</t>
+    <t>134 012.50</t>
+  </si>
+  <si>
+    <t>FR0129653319</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
+  </si>
+  <si>
+    <t>10 356.31</t>
+  </si>
+  <si>
+    <t>FR0129653343</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
+  </si>
+  <si>
+    <t>21 279.28</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>595 812.58</t>
+    <t>642 579.58</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>258 626.67</t>
+    <t>297 608.50</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>298 501.50</t>
+    <t>338 399.50</t>
+  </si>
+  <si>
+    <t>FR0129649531</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/04/2026</t>
   </si>
   <si>
     <t>FR0129548634</t>
   </si>
   <si>
     <t>NEUCP EIFFAGE SA 09/04/2026</t>
   </si>
   <si>
-    <t>FR0129062271</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129515294</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 25/03/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>535 221.67</t>
+    <t>574 823.33</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>96 798.00</t>
+    <t>135 968.58</t>
   </si>
   <si>
     <t>FR0129081271</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 20/03/2026</t>
   </si>
   <si>
-    <t>663 375.33</t>
+    <t>702 837.92</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>392 775.72</t>
+    <t>419 094.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>25 980.50</t>
+    <t>45 502.63</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>16 698.11</t>
+    <t>29 246.19</t>
   </si>
   <si>
     <t>FR0129548006</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/04/2026</t>
   </si>
   <si>
-    <t>FR0129633139</t>
-[...20 lines deleted...]
-    <t>NEUCP SAVENCIA SA 19/03/2026</t>
+    <t>FR0129655405</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 09/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129672517</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 16/04/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
-    <t>FR0129594380</t>
-[...2 lines deleted...]
-    <t>NEUCP SONEPAR SA 03/03/2026</t>
+    <t>FR0129653376</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129581189</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 09/03/2026</t>
+    <t>FR0129655710</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129673499</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>8 837.11</t>
-[...8 lines deleted...]
-    <t>123 630.14</t>
+    <t>35 365.56</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>2 356.16</t>
+    <t>3 506.85</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>146 575.34</t>
+    <t>158 887.67</t>
+  </si>
+  <si>
+    <t>XS2322289385</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 24/03/2027</t>
+  </si>
+  <si>
+    <t>18 493.15</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>108 082.19</t>
+    <t>116 712.33</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>256 438.36</t>
+    <t>312 534.25</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>8 989.73</t>
+    <t>10 068.49</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>819 647.26</t>
+    <t>874 290.41</t>
   </si>
   <si>
     <t>XS1968846532</t>
   </si>
   <si>
     <t>CAIXABANK SA 1.125 27/03/2026</t>
   </si>
   <si>
-    <t>51 780.82</t>
-[...8 lines deleted...]
-    <t>18 904.11</t>
+    <t>55 017.12</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>85 726.03</t>
+    <t>91 767.12</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>2 995.62</t>
+    <t>5 242.33</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 442 105.97</t>
+    <t>1 549 117.37</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>13 802.74</t>
+    <t>15 068.49</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>20 602.74</t>
+    <t>23 982.88</t>
   </si>
   <si>
     <t>XS2151069775</t>
   </si>
   <si>
     <t>LLOYDS BANK CORPORATE MARKETS PLC 2.375 09/04/2026</t>
   </si>
   <si>
-    <t>657 835.96</t>
+    <t>700 605.48</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>7 874.19</t>
-[...8 lines deleted...]
-    <t>23 767.12</t>
+    <t>8 527.78</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>23 589.04</t>
+    <t>25 653.08</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>13 808.22</t>
+    <t>34 520.55</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>137 141.10</t>
+    <t>156 213.70</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>183 583.56</t>
-[...17 lines deleted...]
-    <t>-22 712.50</t>
+    <t>198 643.15</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 055.29</t>
+    <t>11 785.50</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>20 875.00</t>
+    <t>22 282.75</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>19 887.92</t>
-[...5 lines deleted...]
-    <t>25 898.54</t>
+    <t>21 259.78</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>24 320.00</t>
-[...5 lines deleted...]
-    <t>12 167.00</t>
+    <t>26 076.17</t>
   </si>
   <si>
     <t>SWAP04702865</t>
   </si>
   <si>
-    <t>6 581.83</t>
+    <t>7 099.12</t>
   </si>
   <si>
     <t>SWAP04703173</t>
   </si>
   <si>
-    <t>37 066.11</t>
+    <t>40 029.86</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>69 692.44</t>
+    <t>75 301.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>57 379.19</t>
+    <t>62 112.36</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>35 956.18</t>
+    <t>38 995.65</t>
   </si>
   <si>
     <t>SWAP04714381</t>
   </si>
   <si>
-    <t>9 089.50</t>
-[...5 lines deleted...]
-    <t>13 654.86</t>
+    <t>9 869.86</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>22 433.67</t>
+    <t>24 501.42</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>15 458.67</t>
+    <t>16 935.80</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>6 839.59</t>
+    <t>7 677.88</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>17 328.00</t>
+    <t>19 489.50</t>
   </si>
   <si>
     <t>SWAP04780462</t>
   </si>
   <si>
-    <t>9 722.43</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>7 616.89</t>
+    <t>8 746.39</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 485.66</t>
+    <t>1 723.68</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 216.67</t>
+    <t>4 949.50</t>
   </si>
   <si>
     <t>SWAP04827611</t>
   </si>
   <si>
+    <t>1 195.56</t>
+  </si>
+  <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>1 706.12</t>
+    <t>2 020.59</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 226.03</t>
+    <t>2 635.82</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>3 569.62</t>
-[...5 lines deleted...]
-    <t>2 112.00</t>
+    <t>4 189.31</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>8 593.75</t>
+    <t>10 341.67</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>10 729.17</t>
+    <t>12 714.17</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 097.72</t>
+    <t>2 518.39</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>1 840.00</t>
+    <t>2 281.77</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>1 776.00</t>
+    <t>2 163.34</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>3 746.67</t>
+    <t>4 751.46</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 513.56</t>
+    <t>1 937.06</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>SWAP05010383</t>
+  </si>
+  <si>
+    <t>SWAP05011031</t>
+  </si>
+  <si>
+    <t>SWAP05011029</t>
+  </si>
+  <si>
+    <t>SWAP05011030</t>
+  </si>
+  <si>
+    <t>SWAP05011166</t>
+  </si>
+  <si>
+    <t>SWAP05011167</t>
+  </si>
+  <si>
+    <t>SWAP05011283</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 206.39</t>
+    <t>8 711.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1777,212 +1786,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1130087.1359</v>
+        <v>1155094.0863</v>
       </c>
       <c r="D2">
-        <v>2440.61</v>
+        <v>2443.59</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2758112289.84</v>
+        <v>2822586134.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2758112289.84</v>
+        <v>2822586134.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10119.78</v>
+        <v>10132.13</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>418549.36</v>
+        <v>419060.24</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>418549.36</v>
+        <v>419060.24</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109890.4239</v>
+        <v>109616.1469</v>
       </c>
       <c r="D4">
-        <v>3389.77</v>
+        <v>3393.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372503376.02</v>
+        <v>372033607.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372503376.02</v>
+        <v>372033607.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9694.9002</v>
+        <v>9733.5125</v>
       </c>
       <c r="D5">
-        <v>1112.81</v>
+        <v>1114.15</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10788664.97</v>
+        <v>10844666.93</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10788664.97</v>
+        <v>10844666.93</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1865079.0372</v>
+        <v>1790480.0372</v>
       </c>
       <c r="D6">
-        <v>110.64</v>
+        <v>110.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>206353491.71</v>
+        <v>198339271.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>206353491.71</v>
+        <v>198339271.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:P197"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="O197" sqref="O197"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2001,9589 +2010,9839 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>9643.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10788.9</v>
+        <v>10801.58</v>
       </c>
       <c r="E2" s="1">
-        <v>10776.419660894</v>
+        <v>10793.000552813</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>103917014.79</v>
+        <v>166147450.51</v>
       </c>
       <c r="I2" s="1">
-        <v>120347.91</v>
+        <v>132072.01</v>
       </c>
       <c r="J2" s="1">
-        <v>0.11581155428993</v>
+        <v>0.079490843581768</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>104037362.7</v>
+        <v>166279522.52</v>
       </c>
       <c r="N2" s="1">
-        <v>104037362.7</v>
+        <v>166279522.52</v>
       </c>
       <c r="O2" s="1">
-        <v>3.11</v>
+        <v>4.88</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>509.0</v>
+        <v>636.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261014.71</v>
+        <v>261311.8</v>
       </c>
       <c r="E3" s="1">
-        <v>260541.53455796</v>
+        <v>261060.11949686</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>132615641.09</v>
+        <v>166034236.0</v>
       </c>
       <c r="I3" s="1">
-        <v>240846.3</v>
+        <v>160068.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.18161228797782</v>
+        <v>0.096407104857579</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>132856487.39</v>
+        <v>166194304.8</v>
       </c>
       <c r="N3" s="1">
-        <v>132856487.39</v>
+        <v>166194304.8</v>
       </c>
       <c r="O3" s="1">
-        <v>3.97</v>
+        <v>4.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.6501</v>
+        <v>99.259</v>
       </c>
       <c r="E4" s="1">
-        <v>97.8974084</v>
+        <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>9789740.84</v>
+        <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>175269.16</v>
+        <v>-479.35</v>
       </c>
       <c r="J4" s="1">
-        <v>1.7903350340375</v>
+        <v>-0.0048290517931898</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9965010.0</v>
+        <v>9925900.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9965010.0</v>
+        <v>9925900.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.5954</v>
+        <v>99.7541</v>
       </c>
       <c r="E5" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I5" s="1">
-        <v>16966.29</v>
+        <v>185669.16</v>
       </c>
       <c r="J5" s="1">
-        <v>0.11369722028739</v>
+        <v>1.8965686940493</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>14939310.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="N5" s="1">
-        <v>14939310.0</v>
+        <v>9975410.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.8796</v>
+        <v>99.7229</v>
       </c>
       <c r="E6" s="1">
-        <v>98.75546172</v>
+        <v>99.4822914</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>24688865.43</v>
+        <v>14922343.71</v>
       </c>
       <c r="I6" s="1">
-        <v>281034.57</v>
+        <v>36091.29</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1383049204785</v>
+        <v>0.241860733819</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>24969900.0</v>
+        <v>14958435.0</v>
       </c>
       <c r="N6" s="1">
-        <v>24969900.0</v>
+        <v>14958435.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.4028</v>
+        <v>98.3597</v>
       </c>
       <c r="E7" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I7" s="1">
-        <v>247011.11</v>
+        <v>229771.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.63151409302118</v>
+        <v>0.58743792590592</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39361120.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39361120.0</v>
+        <v>39343880.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.9635</v>
+        <v>99.0235</v>
       </c>
       <c r="E8" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I8" s="1">
-        <v>120157.66</v>
+        <v>132157.66</v>
       </c>
       <c r="J8" s="1">
-        <v>0.61078867145547</v>
+        <v>0.67178739644283</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19792700.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19792700.0</v>
+        <v>19804700.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.8067</v>
+        <v>99.9226</v>
       </c>
       <c r="E9" s="1">
         <v>99.6222656</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>24905566.4</v>
       </c>
       <c r="I9" s="1">
-        <v>46108.6</v>
+        <v>75083.6</v>
       </c>
       <c r="J9" s="1">
-        <v>0.18513371372273</v>
+        <v>0.30147316786178</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24951675.0</v>
+        <v>24980650.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24951675.0</v>
+        <v>24980650.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0177</v>
+        <v>100.0246</v>
       </c>
       <c r="E10" s="1">
         <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>1770.0</v>
+        <v>2460.0</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0177</v>
+        <v>0.0246</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="M10" s="1">
-        <v>10001770.0</v>
+        <v>10002460.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10086767.5</v>
+        <v>10100744.33</v>
       </c>
       <c r="O10" s="1">
         <v>0.3</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.7578</v>
+        <v>99.8796</v>
       </c>
       <c r="E11" s="1">
         <v>98.942062</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>9894206.2</v>
       </c>
       <c r="I11" s="1">
-        <v>81573.8</v>
+        <v>93753.8</v>
       </c>
       <c r="J11" s="1">
-        <v>0.82446027858203</v>
+        <v>0.94756262508457</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>9975780.0</v>
+        <v>9987960.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9975780.0</v>
+        <v>9987960.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>6000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0217</v>
+        <v>100.0095</v>
       </c>
       <c r="E12" s="1">
         <v>99.9813</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5998878.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2424.0</v>
+        <v>1692.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.040407556213012</v>
+        <v>0.02820527438631</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6001302.0</v>
+        <v>6000570.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6127928.62</v>
+        <v>6135139.17</v>
       </c>
       <c r="O12" s="1">
         <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.032</v>
+        <v>100.035</v>
       </c>
       <c r="E13" s="1">
         <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>8000.0</v>
+        <v>8750.0</v>
       </c>
       <c r="J13" s="1">
-        <v>0.032</v>
+        <v>0.035</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>58</v>
       </c>
       <c r="M13" s="1">
-        <v>25008000.0</v>
+        <v>25008750.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25217690.63</v>
+        <v>25251210.83</v>
       </c>
       <c r="O13" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9207</v>
+        <v>98.992</v>
       </c>
       <c r="E14" s="1">
         <v>98.0238394</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>19604767.88</v>
       </c>
       <c r="I14" s="1">
-        <v>179372.12</v>
+        <v>193632.12</v>
       </c>
       <c r="J14" s="1">
-        <v>0.91494130967492</v>
+        <v>0.98767871767324</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>19784140.0</v>
+        <v>19798400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19784140.0</v>
+        <v>19798400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.0433</v>
+        <v>97.9868</v>
       </c>
       <c r="E15" s="1">
         <v>97.79494141</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>8312570.02</v>
       </c>
       <c r="I15" s="1">
-        <v>21110.48</v>
+        <v>16307.98</v>
       </c>
       <c r="J15" s="1">
-        <v>0.25395852244502</v>
+        <v>0.19618457301127</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8333680.5</v>
+        <v>8328878.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8333680.5</v>
+        <v>8328878.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.8475</v>
+        <v>99.5617</v>
       </c>
       <c r="E16" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I16" s="1">
-        <v>528.35</v>
+        <v>55.72</v>
       </c>
       <c r="J16" s="1">
-        <v>0.010584259434332</v>
+        <v>0.00055965609105082</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>4992375.0</v>
+        <v>9956170.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4992375.0</v>
+        <v>9956170.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.29</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9942</v>
+        <v>99.9712</v>
       </c>
       <c r="E17" s="1">
-        <v>99.81949308</v>
+        <v>99.836933</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>24954873.27</v>
+        <v>4991846.65</v>
       </c>
       <c r="I17" s="1">
-        <v>43676.73</v>
+        <v>6713.35</v>
       </c>
       <c r="J17" s="1">
-        <v>0.17502284835286</v>
+        <v>0.13448630277935</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>24998550.0</v>
+        <v>4998560.0</v>
       </c>
       <c r="N17" s="1">
-        <v>24998550.0</v>
+        <v>4998560.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.75</v>
+        <v>0.15</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>97.8623</v>
+        <v>99.9597</v>
       </c>
       <c r="E18" s="1">
-        <v>97.7514452</v>
+        <v>99.84274768</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>9775144.52</v>
+        <v>24960686.92</v>
       </c>
       <c r="I18" s="1">
-        <v>11085.48</v>
+        <v>29238.08</v>
       </c>
       <c r="J18" s="1">
-        <v>0.11340476836244</v>
+        <v>0.1171365198951</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9786230.0</v>
+        <v>24989925.0</v>
       </c>
       <c r="N18" s="1">
-        <v>9786230.0</v>
+        <v>24989925.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>99.931</v>
+        <v>97.8077</v>
       </c>
       <c r="E19" s="1">
-        <v>97.5153099</v>
+        <v>97.7514452</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19503061.98</v>
+        <v>9775144.52</v>
       </c>
       <c r="I19" s="1">
-        <v>483138.02</v>
+        <v>5625.48</v>
       </c>
       <c r="J19" s="1">
-        <v>2.4772418838408</v>
+        <v>0.057548816679797</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>19986200.0</v>
+        <v>9780770.0</v>
       </c>
       <c r="N19" s="1">
-        <v>19986200.0</v>
+        <v>9780770.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.3975</v>
+        <v>97.5213</v>
       </c>
       <c r="E20" s="1">
-        <v>98.14746655</v>
+        <v>97.52492575</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19629493.31</v>
+        <v>19504985.15</v>
       </c>
       <c r="I20" s="1">
-        <v>50006.69</v>
+        <v>-725.15</v>
       </c>
       <c r="J20" s="1">
-        <v>0.25475283141682</v>
+        <v>-0.0037177675062214</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19679500.0</v>
+        <v>19504260.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19679500.0</v>
+        <v>19504260.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.7995</v>
+        <v>98.432</v>
       </c>
       <c r="E21" s="1">
-        <v>97.87236355</v>
+        <v>98.14746655</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19574472.71</v>
+        <v>19629493.31</v>
       </c>
       <c r="I21" s="1">
-        <v>185427.29</v>
+        <v>56906.69</v>
       </c>
       <c r="J21" s="1">
-        <v>0.94729136639921</v>
+        <v>0.28990401892345</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19759900.0</v>
+        <v>19686400.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19759900.0</v>
+        <v>19686400.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.9666</v>
+        <v>98.877</v>
       </c>
       <c r="E22" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I22" s="1">
-        <v>42064.76</v>
+        <v>200927.29</v>
       </c>
       <c r="J22" s="1">
-        <v>0.2151511986501</v>
+        <v>1.0264761302988</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19593320.0</v>
+        <v>19775400.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19593320.0</v>
+        <v>19775400.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.3211</v>
+        <v>98.1673</v>
       </c>
       <c r="E23" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I23" s="1">
-        <v>218036.84</v>
+        <v>2322.76</v>
       </c>
       <c r="J23" s="1">
-        <v>1.4852516110459</v>
+        <v>0.01577664832503</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14898165.0</v>
+        <v>14725095.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14898165.0</v>
+        <v>14725095.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.7153</v>
+        <v>97.9284</v>
       </c>
       <c r="E24" s="1">
-        <v>99.48021585</v>
+        <v>97.7562762</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19896043.17</v>
+        <v>19551255.24</v>
       </c>
       <c r="I24" s="1">
-        <v>47016.83</v>
+        <v>34424.76</v>
       </c>
       <c r="J24" s="1">
-        <v>0.23631246473617</v>
+        <v>0.17607442375142</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19943060.0</v>
+        <v>19585680.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19943060.0</v>
+        <v>19585680.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.7</v>
+        <v>99.4339</v>
       </c>
       <c r="E25" s="1">
-        <v>99.4492995</v>
+        <v>97.86752107</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>23867831.88</v>
+        <v>14680128.16</v>
       </c>
       <c r="I25" s="1">
-        <v>60168.12</v>
+        <v>234956.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0.25208875402888</v>
+        <v>1.6005094604024</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>23928000.0</v>
+        <v>14915085.0</v>
       </c>
       <c r="N25" s="1">
-        <v>23928000.0</v>
+        <v>14915085.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.71</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.9942</v>
+        <v>99.8266</v>
       </c>
       <c r="E26" s="1">
-        <v>99.87997756</v>
+        <v>99.48021585</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>17978395.96</v>
+        <v>19896043.17</v>
       </c>
       <c r="I26" s="1">
-        <v>20560.04</v>
+        <v>69276.83</v>
       </c>
       <c r="J26" s="1">
-        <v>0.11435970175395</v>
+        <v>0.34819400726099</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>17998956.0</v>
+        <v>19965320.0</v>
       </c>
       <c r="N26" s="1">
-        <v>17998956.0</v>
+        <v>19965320.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>45000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.8269</v>
+        <v>99.9857</v>
       </c>
       <c r="E27" s="1">
-        <v>99.82630224</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>44921836.01</v>
+        <v>15000000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>268.99</v>
+        <v>-2145.0</v>
       </c>
       <c r="J27" s="1">
-        <v>0.00059879565016025</v>
+        <v>-0.0143</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" t="s">
+        <v>87</v>
       </c>
       <c r="M27" s="1">
-        <v>44922105.0</v>
+        <v>14997855.0</v>
       </c>
       <c r="N27" s="1">
-        <v>44922105.0</v>
+        <v>15004393.29</v>
       </c>
       <c r="O27" s="1">
-        <v>1.34</v>
+        <v>0.44</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0022</v>
+        <v>99.9899</v>
       </c>
       <c r="E28" s="1">
-        <v>100.30777164</v>
+        <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>25076942.91</v>
+        <v>15000000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-76392.91</v>
+        <v>-1515.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.30463406274908</v>
+        <v>-0.0101</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M28" s="1">
-        <v>25000550.0</v>
+        <v>14998485.0</v>
       </c>
       <c r="N28" s="1">
-        <v>25120632.5</v>
+        <v>15004877.46</v>
       </c>
       <c r="O28" s="1">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>36000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.852</v>
+        <v>99.9837</v>
       </c>
       <c r="E29" s="1">
-        <v>99.83538256</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>35940737.72</v>
+        <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>5982.28</v>
+        <v>-2445.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.016644844762524</v>
+        <v>-0.0163</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" t="s">
+        <v>93</v>
       </c>
       <c r="M29" s="1">
-        <v>35946720.0</v>
+        <v>14997555.0</v>
       </c>
       <c r="N29" s="1">
-        <v>35946720.0</v>
+        <v>15003976.63</v>
       </c>
       <c r="O29" s="1">
-        <v>1.07</v>
+        <v>0.44</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C30" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.838</v>
+        <v>99.8296</v>
       </c>
       <c r="E30" s="1">
-        <v>99.6790335</v>
+        <v>99.82530573</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>9967903.35</v>
+        <v>39930122.29</v>
       </c>
       <c r="I30" s="1">
-        <v>15896.65</v>
+        <v>1717.71</v>
       </c>
       <c r="J30" s="1">
-        <v>0.15947837214934</v>
+        <v>0.004301789980819</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>9983800.0</v>
+        <v>39931840.0</v>
       </c>
       <c r="N30" s="1">
-        <v>9983800.0</v>
+        <v>39931840.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.3</v>
+        <v>1.17</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C31" s="1">
-        <v>15500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9363</v>
+        <v>99.8299</v>
       </c>
       <c r="E31" s="1">
-        <v>99.64711084</v>
+        <v>99.4492995</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15445302.18</v>
+        <v>23867831.88</v>
       </c>
       <c r="I31" s="1">
-        <v>44824.32</v>
+        <v>91344.12</v>
       </c>
       <c r="J31" s="1">
-        <v>0.29021329254434</v>
+        <v>0.38270807528413</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>15490126.5</v>
+        <v>23959176.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15490126.5</v>
+        <v>23959176.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B32" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>30000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.8722</v>
+        <v>99.9538</v>
       </c>
       <c r="E32" s="1">
-        <v>99.66600813</v>
+        <v>99.82630224</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>29899802.44</v>
+        <v>44921836.01</v>
       </c>
       <c r="I32" s="1">
-        <v>61857.56</v>
+        <v>57373.99</v>
       </c>
       <c r="J32" s="1">
-        <v>0.20688283852086</v>
+        <v>0.127719601637</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29961660.0</v>
+        <v>44979210.0</v>
       </c>
       <c r="N32" s="1">
-        <v>29961660.0</v>
+        <v>44979210.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>1.32</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C33" s="1">
-        <v>40000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>100.0411</v>
+        <v>99.9765</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>99.83538256</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>40000000.0</v>
+        <v>35940737.72</v>
       </c>
       <c r="I33" s="1">
-        <v>16440.0</v>
+        <v>50802.28</v>
       </c>
       <c r="J33" s="1">
-        <v>0.0411</v>
+        <v>0.1413501314185</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33" t="s">
-        <v>100</v>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>40016440.0</v>
+        <v>35991540.0</v>
       </c>
       <c r="N33" s="1">
-        <v>40680050.89</v>
+        <v>35991540.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.21</v>
+        <v>1.06</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>100.0153</v>
+        <v>99.9598</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>99.6790335</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>30000000.0</v>
+        <v>9967903.35</v>
       </c>
       <c r="I34" s="1">
-        <v>4590.0</v>
+        <v>28076.65</v>
       </c>
       <c r="J34" s="1">
-        <v>0.0153</v>
+        <v>0.28167056816417</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34" t="s">
-        <v>103</v>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>30004590.0</v>
+        <v>9995980.0</v>
       </c>
       <c r="N34" s="1">
-        <v>30241275.67</v>
+        <v>9995980.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9969</v>
+        <v>99.6972</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.6462558</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>20000000.0</v>
+        <v>14946938.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-620.0</v>
+        <v>7641.63</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.0031</v>
+        <v>0.051125051905864</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>106</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>19999380.0</v>
+        <v>14954580.0</v>
       </c>
       <c r="N35" s="1">
-        <v>20035501.11</v>
+        <v>14954580.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
         <v>107</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.6964</v>
+        <v>99.9941</v>
       </c>
       <c r="E36" s="1">
-        <v>97.8753</v>
+        <v>99.66600813</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>4893765.0</v>
+        <v>29899802.44</v>
       </c>
       <c r="I36" s="1">
-        <v>91055.0</v>
+        <v>98427.56</v>
       </c>
       <c r="J36" s="1">
-        <v>1.8606328665148</v>
+        <v>0.32919133896458</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>4984820.0</v>
+        <v>29998230.0</v>
       </c>
       <c r="N36" s="1">
-        <v>4984820.0</v>
+        <v>29998230.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.15</v>
+        <v>0.88</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.0365</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>14600.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.0365</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>9960710.0</v>
+        <v>40014600.0</v>
       </c>
       <c r="N37" s="1">
-        <v>9960710.0</v>
+        <v>40730952.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.0677</v>
+        <v>100.0229</v>
       </c>
       <c r="E38" s="1">
-        <v>97.78527225</v>
+        <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19557054.45</v>
+        <v>30000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>56485.55</v>
+        <v>6870.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.28882442468221</v>
+        <v>0.0229</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" t="s">
+        <v>113</v>
       </c>
       <c r="M38" s="1">
-        <v>19613540.0</v>
+        <v>30006870.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19613540.0</v>
+        <v>30282865.33</v>
       </c>
       <c r="O38" s="1">
-        <v>0.59</v>
+        <v>0.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>97.8579</v>
+        <v>100.0051</v>
       </c>
       <c r="E39" s="1">
-        <v>97.7901066</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9779010.66</v>
+        <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>6779.34</v>
+        <v>1020.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.069325417833219</v>
+        <v>0.0051</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" t="s">
+        <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>9785790.0</v>
+        <v>20001020.0</v>
       </c>
       <c r="N39" s="1">
-        <v>9785790.0</v>
+        <v>20063347.78</v>
       </c>
       <c r="O39" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1">
-        <v>12500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.9912</v>
+        <v>99.8158</v>
       </c>
       <c r="E40" s="1">
-        <v>97.85057616</v>
+        <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>12231322.02</v>
+        <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>142577.98</v>
+        <v>97025.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.1656792272075</v>
+        <v>1.9826248297579</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>12373900.0</v>
+        <v>4990790.0</v>
       </c>
       <c r="N40" s="1">
-        <v>12373900.0</v>
+        <v>4990790.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.9657</v>
+        <v>99.7286</v>
       </c>
       <c r="E41" s="1">
-        <v>97.85299653</v>
+        <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>29355898.96</v>
+        <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>333811.04</v>
+        <v>178354.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.1371174170304</v>
+        <v>1.8209613950477</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>29689710.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="N41" s="1">
-        <v>29689710.0</v>
+        <v>9972860.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.89</v>
+        <v>0.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.4623</v>
+        <v>98.0169</v>
       </c>
       <c r="E42" s="1">
-        <v>97.94990843</v>
+        <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>39179963.37</v>
+        <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>604956.63</v>
+        <v>46325.55</v>
       </c>
       <c r="J42" s="1">
-        <v>1.5440459305361</v>
+        <v>0.23687386113505</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>39784920.0</v>
+        <v>19603380.0</v>
       </c>
       <c r="N42" s="1">
-        <v>39784920.0</v>
+        <v>19603380.0</v>
       </c>
       <c r="O42" s="1">
-        <v>1.19</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1">
-        <v>19500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.8016</v>
+        <v>97.7669</v>
       </c>
       <c r="E43" s="1">
-        <v>99.507892</v>
+        <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19404038.94</v>
+        <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>57273.06</v>
+        <v>-2320.66</v>
       </c>
       <c r="J43" s="1">
-        <v>0.29516050847505</v>
+        <v>-0.023731030476247</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19461312.0</v>
+        <v>9776690.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19461312.0</v>
+        <v>9776690.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.58</v>
+        <v>0.29</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.3207</v>
+        <v>99.0821</v>
       </c>
       <c r="E44" s="1">
-        <v>98.33703873</v>
+        <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>29501111.62</v>
+        <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>295098.38</v>
+        <v>153940.48</v>
       </c>
       <c r="J44" s="1">
-        <v>1.0002957983452</v>
+        <v>1.2585759719864</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>29796210.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="N44" s="1">
-        <v>29796210.0</v>
+        <v>12385262.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.89</v>
+        <v>0.36</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.2701</v>
+        <v>99.0545</v>
       </c>
       <c r="E45" s="1">
-        <v>98.503513</v>
+        <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9850351.3</v>
+        <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>76658.7</v>
+        <v>360451.04</v>
       </c>
       <c r="J45" s="1">
-        <v>0.77823315803975</v>
+        <v>1.2278657876945</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>9927010.0</v>
+        <v>29716350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>9927010.0</v>
+        <v>29716350.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0365</v>
+        <v>99.5893</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0518</v>
+        <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>5002590.0</v>
+        <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>-765.0</v>
+        <v>655756.63</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.015292078703232</v>
+        <v>1.6737040405252</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46" t="s">
-        <v>129</v>
+      <c r="L46">
+        <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>5001825.0</v>
+        <v>39835720.0</v>
       </c>
       <c r="N46" s="1">
-        <v>5102610.6</v>
+        <v>39835720.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>1.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.5798</v>
+        <v>99.4252</v>
       </c>
       <c r="E47" s="1">
-        <v>97.8035629</v>
+        <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>19560712.58</v>
+        <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>355247.42</v>
+        <v>-870.11</v>
       </c>
       <c r="J47" s="1">
-        <v>1.8161271914154</v>
+        <v>-0.004375510073147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19915960.0</v>
+        <v>19885040.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19915960.0</v>
+        <v>19885040.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>10000000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>98.6398</v>
+        <v>99.9264</v>
       </c>
       <c r="E48" s="1">
-        <v>97.862679</v>
+        <v>99.507892</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>9786267.9</v>
+        <v>19404038.94</v>
       </c>
       <c r="I48" s="1">
-        <v>77712.1</v>
+        <v>81609.06</v>
       </c>
       <c r="J48" s="1">
-        <v>0.79409332335977</v>
+        <v>0.42057769649065</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9863980.0</v>
+        <v>19485648.0</v>
       </c>
       <c r="N48" s="1">
-        <v>9863980.0</v>
+        <v>19485648.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.4626</v>
+        <v>99.454</v>
       </c>
       <c r="E49" s="1">
-        <v>97.96931383</v>
+        <v>98.33703873</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>34289259.84</v>
+        <v>29501111.62</v>
       </c>
       <c r="I49" s="1">
-        <v>522650.16</v>
+        <v>335088.38</v>
       </c>
       <c r="J49" s="1">
-        <v>1.5242386754301</v>
+        <v>1.1358500124207</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>34811910.0</v>
+        <v>29836200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>34811910.0</v>
+        <v>29836200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.04</v>
+        <v>0.88</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.082</v>
+        <v>99.4041</v>
       </c>
       <c r="E50" s="1">
-        <v>97.775605</v>
+        <v>98.503513</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>14666340.75</v>
+        <v>9850351.3</v>
       </c>
       <c r="I50" s="1">
-        <v>45959.25</v>
+        <v>90058.7</v>
       </c>
       <c r="J50" s="1">
-        <v>0.31336548620691</v>
+        <v>0.91426891546497</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14712300.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="N50" s="1">
-        <v>14712300.0</v>
+        <v>9940410.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.9162</v>
+        <v>100.0243</v>
       </c>
       <c r="E51" s="1">
-        <v>97.6019208</v>
+        <v>100.0518</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>29280576.24</v>
+        <v>5002590.0</v>
       </c>
       <c r="I51" s="1">
-        <v>694283.76</v>
+        <v>-1375.0</v>
       </c>
       <c r="J51" s="1">
-        <v>2.3711410400849</v>
+        <v>-0.02748576237509</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" t="s">
+        <v>141</v>
       </c>
       <c r="M51" s="1">
-        <v>29974860.0</v>
+        <v>5001215.0</v>
       </c>
       <c r="N51" s="1">
-        <v>29974860.0</v>
+        <v>5108755.33</v>
       </c>
       <c r="O51" s="1">
-        <v>0.9</v>
+        <v>0.15</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.9534</v>
+        <v>99.7027</v>
       </c>
       <c r="E52" s="1">
-        <v>99.8788137</v>
+        <v>97.8035629</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9987881.37</v>
+        <v>19560712.58</v>
       </c>
       <c r="I52" s="1">
-        <v>7458.63</v>
+        <v>379827.42</v>
       </c>
       <c r="J52" s="1">
-        <v>0.074676798048513</v>
+        <v>1.9417872352378</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9995340.0</v>
+        <v>19940540.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9995340.0</v>
+        <v>19940540.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>24000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.9242</v>
+        <v>98.6838</v>
       </c>
       <c r="E53" s="1">
-        <v>99.45300846</v>
+        <v>97.862679</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>23868722.03</v>
+        <v>9786267.9</v>
       </c>
       <c r="I53" s="1">
-        <v>113085.97</v>
+        <v>82112.1</v>
       </c>
       <c r="J53" s="1">
-        <v>0.47378309512284</v>
+        <v>0.83905428340052</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>23981808.0</v>
+        <v>9868380.0</v>
       </c>
       <c r="N53" s="1">
-        <v>23981808.0</v>
+        <v>9868380.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.72</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>55000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5197</v>
+        <v>99.5764</v>
       </c>
       <c r="E54" s="1">
-        <v>99.48788611</v>
+        <v>97.96931383</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>54718337.36</v>
+        <v>34289259.84</v>
       </c>
       <c r="I54" s="1">
-        <v>17497.64</v>
+        <v>562480.16</v>
       </c>
       <c r="J54" s="1">
-        <v>0.031977652911638</v>
+        <v>1.6403974965474</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>54735835.0</v>
+        <v>34851740.0</v>
       </c>
       <c r="N54" s="1">
-        <v>54735835.0</v>
+        <v>34851740.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.63</v>
+        <v>1.02</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.5085</v>
+        <v>98.0297</v>
       </c>
       <c r="E55" s="1">
-        <v>99.46446673</v>
+        <v>97.775605</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29839340.02</v>
+        <v>14666340.75</v>
       </c>
       <c r="I55" s="1">
-        <v>13209.98</v>
+        <v>38114.25</v>
       </c>
       <c r="J55" s="1">
-        <v>0.044270349113439</v>
+        <v>0.25987566121427</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29852550.0</v>
+        <v>14704455.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29852550.0</v>
+        <v>14704455.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.89</v>
+        <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.5683</v>
+        <v>99.8341</v>
       </c>
       <c r="E56" s="1">
-        <v>97.9014285</v>
+        <v>99.78753571</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>29370428.55</v>
+        <v>23949008.57</v>
       </c>
       <c r="I56" s="1">
-        <v>200061.45</v>
+        <v>11175.43</v>
       </c>
       <c r="J56" s="1">
-        <v>0.68116626102141</v>
+        <v>0.046663434802888</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>29570490.0</v>
+        <v>23960184.0</v>
       </c>
       <c r="N56" s="1">
-        <v>29570490.0</v>
+        <v>23960184.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.88</v>
+        <v>0.7</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>15000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>98.2585</v>
+        <v>99.6291</v>
       </c>
       <c r="E57" s="1">
-        <v>98.20184247</v>
+        <v>99.48788611</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>14730276.37</v>
+        <v>54718337.36</v>
       </c>
       <c r="I57" s="1">
-        <v>8498.63</v>
+        <v>77667.64</v>
       </c>
       <c r="J57" s="1">
-        <v>0.057694979961873</v>
+        <v>0.14194078940852</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>14738775.0</v>
+        <v>54796005.0</v>
       </c>
       <c r="N57" s="1">
-        <v>14738775.0</v>
+        <v>54796005.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.44</v>
+        <v>1.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6677</v>
+        <v>99.6168</v>
       </c>
       <c r="E58" s="1">
-        <v>98.93958748</v>
+        <v>99.46446673</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>49469793.74</v>
+        <v>29839340.02</v>
       </c>
       <c r="I58" s="1">
-        <v>364056.26</v>
+        <v>45699.98</v>
       </c>
       <c r="J58" s="1">
-        <v>0.73591626824519</v>
+        <v>0.15315345436383</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>49833850.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="N58" s="1">
-        <v>49833850.0</v>
+        <v>29885040.0</v>
       </c>
       <c r="O58" s="1">
-        <v>1.49</v>
+        <v>0.88</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>97.8671</v>
+        <v>99.7774</v>
       </c>
       <c r="E59" s="1">
-        <v>97.80461245</v>
+        <v>99.74282978</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19560922.49</v>
+        <v>8976854.68</v>
       </c>
       <c r="I59" s="1">
-        <v>12497.51</v>
+        <v>3111.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.063890187215808</v>
+        <v>0.034659355764462</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19573420.0</v>
+        <v>8979966.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19573420.0</v>
+        <v>8979966.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.7117</v>
+        <v>98.632</v>
       </c>
       <c r="E60" s="1">
-        <v>99.4735982</v>
+        <v>97.9014285</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>9947359.82</v>
+        <v>29370428.55</v>
       </c>
       <c r="I60" s="1">
-        <v>23810.18</v>
+        <v>219171.45</v>
       </c>
       <c r="J60" s="1">
-        <v>0.23936180484924</v>
+        <v>0.74623170590407</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>9971170.0</v>
+        <v>29589600.0</v>
       </c>
       <c r="N60" s="1">
-        <v>9971170.0</v>
+        <v>29589600.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.3</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>99.587</v>
+        <v>98.1643</v>
       </c>
       <c r="E61" s="1">
-        <v>99.28333975</v>
+        <v>98.20184247</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>19856667.95</v>
+        <v>14730276.37</v>
       </c>
       <c r="I61" s="1">
-        <v>60732.05</v>
+        <v>-5631.37</v>
       </c>
       <c r="J61" s="1">
-        <v>0.30585217093284</v>
+        <v>-0.038229900502539</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>19917400.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="N61" s="1">
-        <v>19917400.0</v>
+        <v>14724645.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.9853</v>
+        <v>99.7887</v>
       </c>
       <c r="E62" s="1">
-        <v>97.81428547</v>
+        <v>98.93958748</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14672142.82</v>
+        <v>49469793.74</v>
       </c>
       <c r="I62" s="1">
-        <v>25652.18</v>
+        <v>424556.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.17483594805956</v>
+        <v>0.85821311936604</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>14697795.0</v>
+        <v>49894350.0</v>
       </c>
       <c r="N62" s="1">
-        <v>14697795.0</v>
+        <v>49894350.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>1.47</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.6455</v>
+        <v>97.8048</v>
       </c>
       <c r="E63" s="1">
-        <v>97.9881802</v>
+        <v>97.80461245</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4899409.01</v>
+        <v>19560922.49</v>
       </c>
       <c r="I63" s="1">
-        <v>82865.99</v>
+        <v>37.51</v>
       </c>
       <c r="J63" s="1">
-        <v>1.6913466467255</v>
+        <v>0.00019175987236377</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>4982275.0</v>
+        <v>19560960.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4982275.0</v>
+        <v>19560960.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>23800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9297</v>
+        <v>99.83992332</v>
       </c>
       <c r="E64" s="1">
-        <v>99.88346929</v>
+        <v>99.8399233</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>23772265.69</v>
+        <v>19967984.66</v>
       </c>
       <c r="I64" s="1">
-        <v>11002.91</v>
+        <v>0.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.046284650119103</v>
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>23783268.6</v>
+        <v>19967984.66</v>
       </c>
       <c r="N64" s="1">
-        <v>23783268.6</v>
+        <v>19967984.66</v>
       </c>
       <c r="O64" s="1">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.9239</v>
+        <v>99.8322</v>
       </c>
       <c r="E65" s="1">
-        <v>99.877359</v>
+        <v>99.4735982</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>6991415.13</v>
+        <v>9947359.82</v>
       </c>
       <c r="I65" s="1">
-        <v>3257.87</v>
+        <v>35860.18</v>
       </c>
       <c r="J65" s="1">
-        <v>0.046598148435222</v>
+        <v>0.36049947572923</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>6994673.0</v>
+        <v>9983220.0</v>
       </c>
       <c r="N65" s="1">
-        <v>6994673.0</v>
+        <v>9983220.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.6769</v>
+        <v>99.6992</v>
       </c>
       <c r="E66" s="1">
-        <v>99.6413465</v>
+        <v>99.28333975</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>9964134.65</v>
+        <v>19856667.95</v>
       </c>
       <c r="I66" s="1">
-        <v>3555.35</v>
+        <v>83172.05</v>
       </c>
       <c r="J66" s="1">
-        <v>0.035681472851232</v>
+        <v>0.41886206794328</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>9967690.0</v>
+        <v>19939840.0</v>
       </c>
       <c r="N66" s="1">
-        <v>9967690.0</v>
+        <v>19939840.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.1038</v>
+        <v>97.8998</v>
       </c>
       <c r="E67" s="1">
-        <v>97.75025084</v>
+        <v>97.81428547</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>9286273.83</v>
+        <v>14672142.82</v>
       </c>
       <c r="I67" s="1">
-        <v>33587.17</v>
+        <v>12827.18</v>
       </c>
       <c r="J67" s="1">
-        <v>0.36168618990638</v>
+        <v>0.08742540307415</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>9319861.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="N67" s="1">
-        <v>9319861.0</v>
+        <v>14684970.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.6071</v>
+        <v>99.7647</v>
       </c>
       <c r="E68" s="1">
-        <v>99.47774185</v>
+        <v>97.9881802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>19895548.37</v>
+        <v>4899409.01</v>
       </c>
       <c r="I68" s="1">
-        <v>25871.63</v>
+        <v>88825.99</v>
       </c>
       <c r="J68" s="1">
-        <v>0.13003728029438</v>
+        <v>1.8129939716954</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19921420.0</v>
+        <v>4988235.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19921420.0</v>
+        <v>4988235.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0071</v>
+        <v>99.8454</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>99.84676293</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>30000000.0</v>
+        <v>7488507.22</v>
       </c>
       <c r="I69" s="1">
-        <v>2130.0</v>
+        <v>-102.22</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0071</v>
+        <v>-0.001365025057691</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69" t="s">
-        <v>176</v>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>30002130.0</v>
+        <v>7488405.0</v>
       </c>
       <c r="N69" s="1">
-        <v>30292861.0</v>
+        <v>7488405.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.0004</v>
+        <v>99.8767</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>99.8248905</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>30000000.0</v>
+        <v>9982489.05</v>
       </c>
       <c r="I70" s="1">
-        <v>120.0</v>
+        <v>5180.95</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0004</v>
+        <v>0.051900382500294</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70" t="s">
-        <v>179</v>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>30000120.0</v>
+        <v>9987670.0</v>
       </c>
       <c r="N70" s="1">
-        <v>30218045.25</v>
+        <v>9987670.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.0353</v>
+        <v>99.6647</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>40000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I71" s="1">
-        <v>14120.0</v>
+        <v>18560.77</v>
       </c>
       <c r="J71" s="1">
-        <v>0.0353</v>
+        <v>0.09320285501061</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>182</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>40014120.0</v>
+        <v>19932940.0</v>
       </c>
       <c r="N71" s="1">
-        <v>40776635.78</v>
+        <v>19932940.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.22</v>
+        <v>0.59</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>182</v>
+      </c>
+      <c r="B72" t="s">
         <v>183</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0374</v>
+        <v>99.7958</v>
       </c>
       <c r="E72" s="1">
-        <v>100.0</v>
+        <v>99.6413465</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>50000000.0</v>
+        <v>9964134.65</v>
       </c>
       <c r="I72" s="1">
-        <v>18700.0</v>
+        <v>15445.35</v>
       </c>
       <c r="J72" s="1">
-        <v>0.0374</v>
+        <v>0.1550094468063</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72" t="s">
-        <v>185</v>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>50018700.0</v>
+        <v>9979580.0</v>
       </c>
       <c r="N72" s="1">
-        <v>50940168.47</v>
+        <v>9979580.0</v>
       </c>
       <c r="O72" s="1">
-        <v>1.52</v>
+        <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0252</v>
+        <v>97.4122</v>
       </c>
       <c r="E73" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I73" s="1">
-        <v>5040.0</v>
+        <v>-7241.66</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0252</v>
+        <v>-0.049535703555064</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73" t="s">
-        <v>188</v>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>20005040.0</v>
+        <v>14611830.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20407220.22</v>
+        <v>14611830.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>25000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.0138</v>
+        <v>97.9621</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>25000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I74" s="1">
-        <v>3450.0</v>
+        <v>20125.67</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0138</v>
+        <v>0.21672492507148</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74" t="s">
-        <v>191</v>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>25003450.0</v>
+        <v>9306399.5</v>
       </c>
       <c r="N74" s="1">
-        <v>25149429.17</v>
+        <v>9306399.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.75</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.8601</v>
+        <v>97.455</v>
       </c>
       <c r="E75" s="1">
-        <v>99.65384132</v>
+        <v>97.42790333</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>24913460.33</v>
+        <v>14614185.5</v>
       </c>
       <c r="I75" s="1">
-        <v>51564.67</v>
+        <v>4064.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.20697514242093</v>
+        <v>0.027812018671858</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>24965025.0</v>
+        <v>14618250.0</v>
       </c>
       <c r="N75" s="1">
-        <v>24965025.0</v>
+        <v>14618250.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C76" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0184</v>
+        <v>99.7355</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.47774185</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>30000000.0</v>
+        <v>19895548.37</v>
       </c>
       <c r="I76" s="1">
-        <v>5520.0</v>
+        <v>51551.63</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0184</v>
+        <v>0.2591113803012</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>196</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>30005520.0</v>
+        <v>19947100.0</v>
       </c>
       <c r="N76" s="1">
-        <v>30587528.0</v>
+        <v>19947100.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0168</v>
+        <v>100.0014</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>3360.0</v>
+        <v>420.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0168</v>
+        <v>0.0014</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="M77" s="1">
-        <v>20003360.0</v>
+        <v>30000420.0</v>
       </c>
       <c r="N77" s="1">
-        <v>20425448.72</v>
+        <v>30037574.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C78" s="1">
-        <v>21000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0088</v>
+        <v>100.0258</v>
       </c>
       <c r="E78" s="1">
-        <v>100.00013333</v>
+        <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>21000028.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>1820.0</v>
+        <v>10320.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0086666551111265</v>
+        <v>0.0258</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="M78" s="1">
-        <v>21001848.0</v>
+        <v>40010320.0</v>
       </c>
       <c r="N78" s="1">
-        <v>21483007.58</v>
+        <v>40826392.89</v>
       </c>
       <c r="O78" s="1">
-        <v>0.64</v>
+        <v>1.2</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C79" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0047</v>
+        <v>100.0275</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>470.0</v>
+        <v>13750.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0047</v>
+        <v>0.0275</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="M79" s="1">
-        <v>10000470.0</v>
+        <v>50013750.0</v>
       </c>
       <c r="N79" s="1">
-        <v>10067176.39</v>
+        <v>51002133.33</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.012</v>
+        <v>100.0168</v>
       </c>
       <c r="E80" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>2230.0</v>
+        <v>3360.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.022302297136605</v>
+        <v>0.0168</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="M80" s="1">
-        <v>10001200.0</v>
+        <v>20003360.0</v>
       </c>
       <c r="N80" s="1">
-        <v>10223959.44</v>
+        <v>20431967.83</v>
       </c>
       <c r="O80" s="1">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C81" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0056</v>
+        <v>100.0107</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>1400.0</v>
+        <v>2675.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0056</v>
+        <v>0.0107</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="M81" s="1">
-        <v>25001400.0</v>
+        <v>25002675.0</v>
       </c>
       <c r="N81" s="1">
-        <v>25166585.42</v>
+        <v>25180059.38</v>
       </c>
       <c r="O81" s="1">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0499</v>
+        <v>99.9776</v>
       </c>
       <c r="E82" s="1">
-        <v>100.0</v>
+        <v>99.65384132</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>20000000.0</v>
+        <v>24913460.33</v>
       </c>
       <c r="I82" s="1">
-        <v>9980.0</v>
+        <v>80939.67</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0499</v>
+        <v>0.32488329171414</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82" t="s">
-        <v>214</v>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>20009980.0</v>
+        <v>24994400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>20299910.67</v>
+        <v>24994400.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B83" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.9899</v>
+        <v>100.0078</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-2020.0</v>
+        <v>2340.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.0101</v>
+        <v>0.0078</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M83" s="1">
-        <v>19997980.0</v>
+        <v>30002340.0</v>
       </c>
       <c r="N83" s="1">
-        <v>20015727.33</v>
+        <v>30624335.83</v>
       </c>
       <c r="O83" s="1">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B84" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C84" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.956</v>
+        <v>100.0076</v>
       </c>
       <c r="E84" s="1">
-        <v>98.27945433</v>
+        <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>14741918.15</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>251481.85</v>
+        <v>1520.0</v>
       </c>
       <c r="J84" s="1">
-        <v>1.7058963931366</v>
+        <v>0.0076</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
-      <c r="L84">
-        <v>0.0</v>
+      <c r="L84" t="s">
+        <v>214</v>
       </c>
       <c r="M84" s="1">
-        <v>14993400.0</v>
+        <v>20001520.0</v>
       </c>
       <c r="N84" s="1">
-        <v>14993400.0</v>
+        <v>20450083.89</v>
       </c>
       <c r="O84" s="1">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B85" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C85" s="1">
-        <v>29000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9651</v>
+        <v>99.9749</v>
       </c>
       <c r="E85" s="1">
-        <v>99.12450762</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>28746107.21</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>243771.79</v>
+        <v>-5020.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.84801670090202</v>
+        <v>-0.0251</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>217</v>
       </c>
       <c r="M85" s="1">
-        <v>28989879.0</v>
+        <v>19994980.0</v>
       </c>
       <c r="N85" s="1">
-        <v>28989879.0</v>
+        <v>20003658.83</v>
       </c>
       <c r="O85" s="1">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B86" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C86" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.7175</v>
+        <v>100.0067</v>
       </c>
       <c r="E86" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>14920177.05</v>
+        <v>10000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>37447.95</v>
+        <v>670.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.25098864359656</v>
+        <v>0.0067</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
-      <c r="L86">
-        <v>0.0</v>
+      <c r="L86" t="s">
+        <v>220</v>
       </c>
       <c r="M86" s="1">
-        <v>14957625.0</v>
+        <v>10000670.0</v>
       </c>
       <c r="N86" s="1">
-        <v>14957625.0</v>
+        <v>10080641.19</v>
       </c>
       <c r="O86" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C87" s="1">
-        <v>48000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.8718</v>
+        <v>100.0006</v>
       </c>
       <c r="E87" s="1">
-        <v>99.83693302</v>
+        <v>99.9897</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>47921727.85</v>
+        <v>9998970.0</v>
       </c>
       <c r="I87" s="1">
-        <v>16736.15</v>
+        <v>1090.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.034923928561979</v>
+        <v>0.01090112281565</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
-      <c r="L87">
-        <v>0.0</v>
+      <c r="L87" t="s">
+        <v>223</v>
       </c>
       <c r="M87" s="1">
-        <v>47938464.0</v>
+        <v>10000060.0</v>
       </c>
       <c r="N87" s="1">
-        <v>47938464.0</v>
+        <v>10236103.89</v>
       </c>
       <c r="O87" s="1">
-        <v>1.43</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
+        <v>225</v>
+      </c>
+      <c r="C88" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0156</v>
+      </c>
+      <c r="E88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>3900.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>0.0156</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" t="s">
         <v>226</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>14666460.0</v>
+        <v>25003900.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14666460.0</v>
+        <v>25202253.75</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.74</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>227</v>
+      </c>
+      <c r="B89" t="s">
         <v>228</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0448</v>
+      </c>
+      <c r="E89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>8960.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.0448</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" t="s">
         <v>229</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>40003960.0</v>
+        <v>20008960.0</v>
       </c>
       <c r="N89" s="1">
-        <v>40920376.67</v>
+        <v>20325472.0</v>
       </c>
       <c r="O89" s="1">
-        <v>1.22</v>
+        <v>0.6</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>230</v>
+      </c>
+      <c r="B90" t="s">
         <v>231</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0016</v>
+        <v>100.0017</v>
       </c>
       <c r="E90" s="1">
         <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>480.0</v>
+        <v>340.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0016</v>
+        <v>0.0017</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="M90" s="1">
-        <v>30000480.0</v>
+        <v>20000340.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30094792.5</v>
+        <v>20044743.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.9</v>
+        <v>0.59</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B91" t="s">
         <v>234</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>99.9972</v>
+      </c>
+      <c r="E91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-560.0</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-0.0028</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" t="s">
         <v>235</v>
       </c>
-      <c r="C91" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>32000864.0</v>
+        <v>19999440.0</v>
       </c>
       <c r="N91" s="1">
-        <v>32763328.09</v>
+        <v>20016260.22</v>
       </c>
       <c r="O91" s="1">
-        <v>0.98</v>
+        <v>0.59</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>236</v>
+      </c>
+      <c r="B92" t="s">
         <v>237</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0365</v>
+        <v>99.9185</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.8295134</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>35000000.0</v>
+        <v>29948854.02</v>
       </c>
       <c r="I92" s="1">
-        <v>12775.0</v>
+        <v>26695.98</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0365</v>
+        <v>0.089138569316116</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>239</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>35012775.0</v>
+        <v>29975550.0</v>
       </c>
       <c r="N92" s="1">
-        <v>35608587.58</v>
+        <v>29975550.0</v>
       </c>
       <c r="O92" s="1">
-        <v>1.06</v>
+        <v>0.88</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B93" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>100.0218</v>
+        <v>99.8379</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.467847</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>30000000.0</v>
+        <v>14920177.05</v>
       </c>
       <c r="I93" s="1">
-        <v>6540.0</v>
+        <v>55507.95</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0218</v>
+        <v>0.37203278361901</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>242</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>30006540.0</v>
+        <v>14975685.0</v>
       </c>
       <c r="N93" s="1">
-        <v>30265166.67</v>
+        <v>14975685.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.9</v>
+        <v>0.44</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B94" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0258</v>
+        <v>99.9942</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>99.83693302</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>30000000.0</v>
+        <v>47921727.85</v>
       </c>
       <c r="I94" s="1">
-        <v>7740.0</v>
+        <v>75488.15</v>
       </c>
       <c r="J94" s="1">
-        <v>0.0258</v>
+        <v>0.15752384854796</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>245</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>30007740.0</v>
+        <v>47997216.0</v>
       </c>
       <c r="N94" s="1">
-        <v>30306241.5</v>
+        <v>47997216.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.91</v>
+        <v>1.41</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="B95" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C95" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.7493</v>
+        <v>97.9227</v>
       </c>
       <c r="E95" s="1">
-        <v>99.47526793</v>
+        <v>97.7176416</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14921290.19</v>
+        <v>14657646.24</v>
       </c>
       <c r="I95" s="1">
-        <v>41104.81</v>
+        <v>30758.76</v>
       </c>
       <c r="J95" s="1">
-        <v>0.27547758589634</v>
+        <v>0.20984788073313</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>14962395.0</v>
+        <v>14688405.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14962395.0</v>
+        <v>14688405.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B96" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C96" s="1">
-        <v>80000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.8847</v>
+        <v>100.0079</v>
       </c>
       <c r="E96" s="1">
-        <v>98.9818405</v>
+        <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>79185472.4</v>
+        <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>722287.6</v>
+        <v>2370.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.91214660733652</v>
+        <v>0.0079</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96">
-        <v>0.0</v>
+      <c r="L96" t="s">
+        <v>246</v>
       </c>
       <c r="M96" s="1">
-        <v>79907760.0</v>
+        <v>30002370.0</v>
       </c>
       <c r="N96" s="1">
-        <v>79907760.0</v>
+        <v>30136382.5</v>
       </c>
       <c r="O96" s="1">
-        <v>2.39</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C97" s="1">
-        <v>35000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.5376</v>
+        <v>99.9921</v>
       </c>
       <c r="E97" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>34818287.23</v>
+        <v>10000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>19872.77</v>
+        <v>-790.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.057075667934858</v>
+        <v>-0.0079</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97">
-        <v>0.0</v>
+      <c r="L97" t="s">
+        <v>249</v>
       </c>
       <c r="M97" s="1">
-        <v>34838160.0</v>
+        <v>9999210.0</v>
       </c>
       <c r="N97" s="1">
-        <v>34838160.0</v>
+        <v>10009566.31</v>
       </c>
       <c r="O97" s="1">
-        <v>1.04</v>
+        <v>0.29</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B98" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.8427</v>
+        <v>99.9819</v>
       </c>
       <c r="E98" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>110853.42</v>
+        <v>-3620.0</v>
       </c>
       <c r="J98" s="1">
-        <v>0.55823934753632</v>
+        <v>-0.0181</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>252</v>
       </c>
       <c r="M98" s="1">
-        <v>19968540.0</v>
+        <v>19996380.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19968540.0</v>
+        <v>20017659.28</v>
       </c>
       <c r="O98" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
         <v>254</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0381</v>
+        <v>100.0335</v>
       </c>
       <c r="E99" s="1">
         <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>11430.0</v>
+        <v>11725.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0381</v>
+        <v>0.0335</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="M99" s="1">
-        <v>30011430.0</v>
+        <v>35011725.0</v>
       </c>
       <c r="N99" s="1">
-        <v>30546651.67</v>
+        <v>35654304.58</v>
       </c>
       <c r="O99" s="1">
-        <v>0.91</v>
+        <v>1.05</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>256</v>
+      </c>
+      <c r="B100" t="s">
         <v>257</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0263</v>
+      </c>
+      <c r="E100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>7890.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>0.0263</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" t="s">
         <v>258</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>24890975.0</v>
+        <v>30007890.0</v>
       </c>
       <c r="N100" s="1">
-        <v>24890975.0</v>
+        <v>30305498.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0212</v>
+        <v>100.0287</v>
       </c>
       <c r="E101" s="1">
         <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>6360.0</v>
+        <v>8610.0</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0212</v>
+        <v>0.0287</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" t="s">
         <v>261</v>
       </c>
       <c r="M101" s="1">
-        <v>30006360.0</v>
+        <v>30008610.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30103158.0</v>
+        <v>30347009.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>262</v>
       </c>
       <c r="B102" t="s">
         <v>263</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0127</v>
+        <v>99.8356</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.8194931</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>19963898.62</v>
       </c>
       <c r="I102" s="1">
-        <v>3810.0</v>
+        <v>3221.38</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0127</v>
+        <v>0.016136026641474</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>264</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30003810.0</v>
+        <v>19967120.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30667185.33</v>
+        <v>19967120.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>264</v>
+      </c>
+      <c r="B103" t="s">
         <v>265</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0259</v>
+        <v>99.8764</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.47526793</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>14921290.19</v>
       </c>
       <c r="I103" s="1">
-        <v>5180.0</v>
+        <v>60169.81</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0259</v>
+        <v>0.40324803843253</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>267</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>20005180.0</v>
+        <v>14981460.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20397955.72</v>
+        <v>14981460.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B104" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9976</v>
+        <v>99.6628</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>15000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I104" s="1">
-        <v>-360.0</v>
+        <v>63692.77</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.0024</v>
+        <v>0.18292907281528</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>270</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>14999640.0</v>
+        <v>34881980.0</v>
       </c>
       <c r="N104" s="1">
-        <v>15025620.5</v>
+        <v>34881980.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.45</v>
+        <v>1.02</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B105" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C105" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.0106</v>
+        <v>99.9654</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.2884329</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>10000000.0</v>
+        <v>19857686.58</v>
       </c>
       <c r="I105" s="1">
-        <v>1060.0</v>
+        <v>135393.42</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0106</v>
+        <v>0.6818186975333</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>273</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>10001060.0</v>
+        <v>19993080.0</v>
       </c>
       <c r="N105" s="1">
-        <v>10017758.11</v>
+        <v>19993080.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.7634</v>
+        <v>100.031</v>
       </c>
       <c r="E106" s="1">
-        <v>99.47403105</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19894806.21</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>57873.79</v>
+        <v>9300.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.29089898835461</v>
+        <v>0.031</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106">
-        <v>0.0</v>
+      <c r="L106" t="s">
+        <v>272</v>
       </c>
       <c r="M106" s="1">
-        <v>19952680.0</v>
+        <v>30009300.0</v>
       </c>
       <c r="N106" s="1">
-        <v>19952680.0</v>
+        <v>30584123.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B107" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C107" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.8828</v>
+        <v>99.6831</v>
       </c>
       <c r="E107" s="1">
-        <v>99.8365454</v>
+        <v>99.48840848</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9983654.54</v>
+        <v>24872102.12</v>
       </c>
       <c r="I107" s="1">
-        <v>4625.46</v>
+        <v>48672.88</v>
       </c>
       <c r="J107" s="1">
-        <v>0.046330329054034</v>
+        <v>0.19569266709009</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>9988280.0</v>
+        <v>24920775.0</v>
       </c>
       <c r="N107" s="1">
-        <v>9988280.0</v>
+        <v>24920775.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.9325</v>
+        <v>100.0266</v>
       </c>
       <c r="E108" s="1">
-        <v>99.829956</v>
+        <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>9982995.6</v>
+        <v>30000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>10254.4</v>
+        <v>7980.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.10271866692999</v>
+        <v>0.0266</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108">
-        <v>0.0</v>
+      <c r="L108" t="s">
+        <v>277</v>
       </c>
       <c r="M108" s="1">
-        <v>9993250.0</v>
+        <v>30007980.0</v>
       </c>
       <c r="N108" s="1">
-        <v>9993250.0</v>
+        <v>30143948.58</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.89</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>278</v>
+      </c>
+      <c r="B109" t="s">
+        <v>279</v>
+      </c>
+      <c r="C109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0006</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="J109" s="1">
+        <v>0.0006</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="s">
         <v>280</v>
       </c>
-      <c r="B109" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>39955800.0</v>
+        <v>30000180.0</v>
       </c>
       <c r="N109" s="1">
-        <v>39955800.0</v>
+        <v>30703017.92</v>
       </c>
       <c r="O109" s="1">
-        <v>1.19</v>
+        <v>0.9</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>281</v>
+      </c>
+      <c r="B110" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.871</v>
+        <v>100.0171</v>
       </c>
       <c r="E110" s="1">
-        <v>99.6399262</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19927985.24</v>
+        <v>20000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>46214.76</v>
+        <v>3420.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.23190884298347</v>
+        <v>0.0171</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>283</v>
       </c>
       <c r="M110" s="1">
-        <v>19974200.0</v>
+        <v>20003420.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19974200.0</v>
+        <v>20422514.67</v>
       </c>
       <c r="O110" s="1">
         <v>0.6</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>284</v>
       </c>
       <c r="B111" t="s">
         <v>285</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.6749</v>
+        <v>100.0086</v>
       </c>
       <c r="E111" s="1">
-        <v>99.47155735</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19894311.47</v>
+        <v>15000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>40668.53</v>
+        <v>1290.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.20442290783135</v>
+        <v>0.0086</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>286</v>
       </c>
       <c r="M111" s="1">
-        <v>19934980.0</v>
+        <v>15001290.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19934980.0</v>
+        <v>15046792.63</v>
       </c>
       <c r="O111" s="1">
-        <v>0.6</v>
+        <v>0.44</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C112" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9704</v>
+        <v>100.0151</v>
       </c>
       <c r="E112" s="1">
-        <v>99.836158</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>29950847.4</v>
+        <v>10000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>40272.6</v>
+        <v>1510.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.13446230573096</v>
+        <v>0.0151</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>289</v>
       </c>
       <c r="M112" s="1">
-        <v>29991120.0</v>
+        <v>10001510.0</v>
       </c>
       <c r="N112" s="1">
-        <v>29991120.0</v>
+        <v>10030756.19</v>
       </c>
       <c r="O112" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B113" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>98.4898</v>
+        <v>99.8844</v>
       </c>
       <c r="E113" s="1">
-        <v>97.8384763</v>
+        <v>99.47403105</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9783847.63</v>
+        <v>19894806.21</v>
       </c>
       <c r="I113" s="1">
-        <v>65132.37</v>
+        <v>82073.79</v>
       </c>
       <c r="J113" s="1">
-        <v>0.66571324966556</v>
+        <v>0.41253877586777</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9848980.0</v>
+        <v>19976880.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9848980.0</v>
+        <v>19976880.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.29</v>
+        <v>0.59</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B114" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C114" s="1">
-        <v>18000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9356</v>
+        <v>99.8717</v>
       </c>
       <c r="E114" s="1">
-        <v>99.81992211</v>
+        <v>99.810914</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>17967585.98</v>
+        <v>9981091.4</v>
       </c>
       <c r="I114" s="1">
-        <v>20822.02</v>
+        <v>6078.6</v>
       </c>
       <c r="J114" s="1">
-        <v>0.11588657498663</v>
+        <v>0.060901155559</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>17988408.0</v>
+        <v>9987170.0</v>
       </c>
       <c r="N114" s="1">
-        <v>17988408.0</v>
+        <v>9987170.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.54</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B115" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0127</v>
+        <v>99.8279</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>99.80919808</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>20000000.0</v>
+        <v>39923679.23</v>
       </c>
       <c r="I115" s="1">
-        <v>2540.0</v>
+        <v>7480.77</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0127</v>
+        <v>0.018737676848127</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115" t="s">
-        <v>294</v>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>20002540.0</v>
+        <v>39931160.0</v>
       </c>
       <c r="N115" s="1">
-        <v>20011377.11</v>
+        <v>39931160.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.6</v>
+        <v>1.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C116" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>99.7954</v>
       </c>
       <c r="E116" s="1">
-        <v>99.24</v>
+        <v>99.47155735</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>9924000.0</v>
+        <v>19894311.47</v>
       </c>
       <c r="I116" s="1">
-        <v>76000.0</v>
+        <v>64768.53</v>
       </c>
       <c r="J116" s="1">
-        <v>0.7658202337767</v>
+        <v>0.32556306408326</v>
       </c>
       <c r="K116">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>10000000.0</v>
+        <v>19959080.0</v>
       </c>
       <c r="N116" s="1">
-        <v>10123630.14</v>
+        <v>19959080.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>298</v>
       </c>
       <c r="B117" t="s">
         <v>299</v>
       </c>
       <c r="C117" s="1">
-        <v>4000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.49</v>
+        <v>99.5479</v>
       </c>
       <c r="E117" s="1">
-        <v>98.33</v>
+        <v>99.458614</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3933200.0</v>
+        <v>29837584.2</v>
       </c>
       <c r="I117" s="1">
-        <v>6400.0</v>
+        <v>26785.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.16271738025018</v>
+        <v>0.089772013110901</v>
       </c>
       <c r="K117">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3939600.0</v>
+        <v>29864370.0</v>
       </c>
       <c r="N117" s="1">
-        <v>3941956.16</v>
+        <v>29864370.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.12</v>
+        <v>0.88</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>300</v>
+      </c>
+      <c r="B118" t="s">
         <v>301</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>21400000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.63</v>
+        <v>99.7144</v>
       </c>
       <c r="E118" s="1">
-        <v>98.97545327</v>
+        <v>99.63533473</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>21180747.0</v>
+        <v>7373014.77</v>
       </c>
       <c r="I118" s="1">
-        <v>140073.0</v>
+        <v>5850.83</v>
       </c>
       <c r="J118" s="1">
-        <v>0.66132228480894</v>
+        <v>0.079354649115941</v>
       </c>
       <c r="K118">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>21320820.0</v>
+        <v>7378865.6</v>
       </c>
       <c r="N118" s="1">
-        <v>21467395.34</v>
+        <v>7378865.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B119" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.584</v>
+        <v>98.5289</v>
       </c>
       <c r="E119" s="1">
-        <v>99.163675</v>
+        <v>97.8384763</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>19832735.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I119" s="1">
-        <v>84065.0</v>
+        <v>69042.37</v>
       </c>
       <c r="J119" s="1">
-        <v>0.42386993019369</v>
+        <v>0.70567707727067</v>
       </c>
       <c r="K119">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19916800.0</v>
+        <v>9852890.0</v>
       </c>
       <c r="N119" s="1">
-        <v>20024882.19</v>
+        <v>9852890.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.6</v>
+        <v>0.29</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B120" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C120" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.74</v>
+        <v>99.8708</v>
       </c>
       <c r="E120" s="1">
-        <v>100.747</v>
+        <v>99.8186351</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>30224100.0</v>
+        <v>9981863.51</v>
       </c>
       <c r="I120" s="1">
-        <v>-2100.0</v>
+        <v>5216.49</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0069480977101055</v>
+        <v>0.052259680717674</v>
       </c>
       <c r="K120">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>30222000.0</v>
+        <v>9987080.0</v>
       </c>
       <c r="N120" s="1">
-        <v>30478438.36</v>
+        <v>9987080.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.91</v>
+        <v>0.29</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C121" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.917</v>
+        <v>99.5519</v>
       </c>
       <c r="E121" s="1">
-        <v>98.63892667</v>
+        <v>99.5457396</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>14795839.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I121" s="1">
-        <v>41711.0</v>
+        <v>1232.08</v>
       </c>
       <c r="J121" s="1">
-        <v>0.28191033979215</v>
+        <v>0.0061885119591798</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>14837550.0</v>
+        <v>19910380.0</v>
       </c>
       <c r="N121" s="1">
-        <v>14846539.73</v>
+        <v>19910380.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C122" s="1">
-        <v>26200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.202</v>
+        <v>100.0002</v>
       </c>
       <c r="E122" s="1">
-        <v>100.64458779</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>26368882.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-115958.0</v>
+        <v>40.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.43975319090131</v>
+        <v>0.0002</v>
       </c>
       <c r="K122">
-        <v>3.13</v>
+        <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="M122" s="1">
-        <v>26252924.0</v>
+        <v>20000040.0</v>
       </c>
       <c r="N122" s="1">
-        <v>27072571.26</v>
+        <v>20035405.56</v>
       </c>
       <c r="O122" s="1">
-        <v>0.81</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B123" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C123" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.924</v>
+        <v>98.372</v>
       </c>
       <c r="E123" s="1">
-        <v>99.14</v>
+        <v>98.33</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>4957000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I123" s="1">
-        <v>39200.0</v>
+        <v>1680.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.79080088763365</v>
+        <v>0.042713312315672</v>
       </c>
       <c r="K123">
-        <v>1.04</v>
+        <v>0.09</v>
       </c>
       <c r="L123" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="M123" s="1">
-        <v>4996200.0</v>
+        <v>3934880.0</v>
       </c>
       <c r="N123" s="1">
-        <v>5047980.82</v>
+        <v>3938386.85</v>
       </c>
       <c r="O123" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B124" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C124" s="1">
-        <v>10000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.878</v>
+        <v>99.655</v>
       </c>
       <c r="E124" s="1">
-        <v>98.3985</v>
+        <v>98.97545327</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9839850.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I124" s="1">
-        <v>147950.0</v>
+        <v>145423.0</v>
       </c>
       <c r="J124" s="1">
-        <v>1.5035798309934</v>
+        <v>0.68658107289606</v>
       </c>
       <c r="K124">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="L124" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M124" s="1">
-        <v>9987800.0</v>
+        <v>21326170.0</v>
       </c>
       <c r="N124" s="1">
-        <v>10006704.11</v>
+        <v>21485057.67</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C125" s="1">
-        <v>10500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.763</v>
+        <v>99.98</v>
       </c>
       <c r="E125" s="1">
-        <v>99.75</v>
+        <v>99.87633333</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>10473750.0</v>
+        <v>14981450.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1365.0</v>
+        <v>15550.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.013032581453634</v>
+        <v>0.10379502651612</v>
       </c>
       <c r="K125">
-        <v>0.82</v>
+        <v>0.12</v>
       </c>
       <c r="L125" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="M125" s="1">
-        <v>10475115.0</v>
+        <v>14997000.0</v>
       </c>
       <c r="N125" s="1">
-        <v>10560841.03</v>
+        <v>15015493.15</v>
       </c>
       <c r="O125" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B126" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C126" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.068</v>
+        <v>99.66</v>
       </c>
       <c r="E126" s="1">
-        <v>99.04783611</v>
+        <v>99.163675</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3094254.4</v>
+        <v>19832735.0</v>
       </c>
       <c r="I126" s="1">
-        <v>629.92</v>
+        <v>99265.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.020357731413422</v>
+        <v>0.50051089776574</v>
       </c>
       <c r="K126">
-        <v>0.1</v>
+        <v>0.58</v>
       </c>
       <c r="L126" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M126" s="1">
-        <v>3094884.32</v>
+        <v>19932000.0</v>
       </c>
       <c r="N126" s="1">
-        <v>3097879.94</v>
+        <v>20048712.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.09</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B127" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C127" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.374</v>
+        <v>100.476</v>
       </c>
       <c r="E127" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-360373.94</v>
+        <v>-81300.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.76621051831295</v>
+        <v>-0.2689906399198</v>
       </c>
       <c r="K127">
-        <v>3.1</v>
+        <v>1.04</v>
       </c>
       <c r="L127" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="M127" s="1">
-        <v>46672906.26</v>
+        <v>30142800.0</v>
       </c>
       <c r="N127" s="1">
-        <v>48115012.23</v>
+        <v>30455334.25</v>
       </c>
       <c r="O127" s="1">
-        <v>1.44</v>
+        <v>0.89</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B128" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C128" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.256</v>
+        <v>98.953</v>
       </c>
       <c r="E128" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I128" s="1">
-        <v>45133.0</v>
+        <v>47111.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.51940324959333</v>
+        <v>0.31840708728988</v>
       </c>
       <c r="K128">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="L128" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="M128" s="1">
-        <v>8734528.0</v>
+        <v>14842950.0</v>
       </c>
       <c r="N128" s="1">
-        <v>8748330.74</v>
+        <v>14853018.49</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B129" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C129" s="1">
-        <v>9400000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.047</v>
+        <v>100.104</v>
       </c>
       <c r="E129" s="1">
-        <v>98.855</v>
+        <v>100.64458779</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>9292370.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I129" s="1">
-        <v>18048.0</v>
+        <v>-141634.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.19422386323403</v>
+        <v>-0.53712554062777</v>
       </c>
       <c r="K129">
-        <v>0.22</v>
+        <v>3.34</v>
       </c>
       <c r="L129" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="M129" s="1">
-        <v>9310418.0</v>
+        <v>26227248.0</v>
       </c>
       <c r="N129" s="1">
-        <v>9331020.74</v>
+        <v>27101538.41</v>
       </c>
       <c r="O129" s="1">
-        <v>0.28</v>
+        <v>0.8</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="B130" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C130" s="1">
-        <v>31300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.014</v>
+        <v>99.981</v>
       </c>
       <c r="E130" s="1">
-        <v>100.17175712</v>
+        <v>99.14</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>31353759.98</v>
+        <v>4957000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-49377.98</v>
+        <v>42050.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.15748663009316</v>
+        <v>0.84829533992334</v>
       </c>
       <c r="K130">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
       <c r="L130" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="M130" s="1">
-        <v>31304382.0</v>
+        <v>4999050.0</v>
       </c>
       <c r="N130" s="1">
-        <v>31962217.96</v>
+        <v>5054067.12</v>
       </c>
       <c r="O130" s="1">
-        <v>0.95</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B131" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C131" s="1">
-        <v>1000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.374</v>
+        <v>99.819</v>
       </c>
       <c r="E131" s="1">
-        <v>98.02</v>
+        <v>99.75</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>980200.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I131" s="1">
-        <v>13540.0</v>
+        <v>7245.0</v>
       </c>
       <c r="J131" s="1">
-        <v>1.381350744746</v>
+        <v>0.069172932330827</v>
       </c>
       <c r="K131">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>866.44</v>
+        <v>0.87</v>
+      </c>
+      <c r="L131" t="s">
+        <v>337</v>
       </c>
       <c r="M131" s="1">
-        <v>993740.0</v>
+        <v>10480995.0</v>
       </c>
       <c r="N131" s="1">
-        <v>994606.44</v>
+        <v>10572762.12</v>
       </c>
       <c r="O131" s="1">
-        <v>0.03</v>
+        <v>0.31</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B132" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C132" s="1">
-        <v>9088000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.373</v>
+        <v>98.948</v>
       </c>
       <c r="E132" s="1">
-        <v>98.65440383</v>
+        <v>99.04783611</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>8965712.22</v>
+        <v>3094254.4</v>
       </c>
       <c r="I132" s="1">
-        <v>65306.02</v>
+        <v>-3118.88</v>
       </c>
       <c r="J132" s="1">
-        <v>0.72839745909221</v>
+        <v>-0.10079584923593</v>
       </c>
       <c r="K132">
+        <v>0.17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>340</v>
+      </c>
+      <c r="M132" s="1">
+        <v>3091135.52</v>
+      </c>
+      <c r="N132" s="1">
+        <v>3096377.85</v>
+      </c>
+      <c r="O132" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B133" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.882</v>
+        <v>100.258</v>
       </c>
       <c r="E133" s="1">
-        <v>99.174455</v>
+        <v>101.14901439</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>19834891.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I133" s="1">
-        <v>141509.0</v>
+        <v>-414312.78</v>
       </c>
       <c r="J133" s="1">
-        <v>0.71343472469801</v>
+        <v>-0.88089280236933</v>
       </c>
       <c r="K133">
-        <v>0.12</v>
+        <v>3.33</v>
       </c>
       <c r="L133" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M133" s="1">
-        <v>19976400.0</v>
+        <v>46618967.42</v>
       </c>
       <c r="N133" s="1">
-        <v>20000167.12</v>
+        <v>48168084.79</v>
       </c>
       <c r="O133" s="1">
-        <v>0.6</v>
+        <v>1.41</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B134" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C134" s="1">
-        <v>4100000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.535</v>
+        <v>99.354</v>
       </c>
       <c r="E134" s="1">
-        <v>99.37609756</v>
+        <v>98.743125</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>4074420.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I134" s="1">
-        <v>6515.0</v>
+        <v>53757.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.15990005939496</v>
+        <v>0.61865066555267</v>
       </c>
       <c r="K134">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="L134" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M134" s="1">
-        <v>4080935.0</v>
+        <v>8743152.0</v>
       </c>
       <c r="N134" s="1">
-        <v>4104524.04</v>
+        <v>8758220.49</v>
       </c>
       <c r="O134" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B135" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C135" s="1">
-        <v>12000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.654</v>
+        <v>99.007</v>
       </c>
       <c r="E135" s="1">
-        <v>100.68475</v>
+        <v>98.855</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>12082170.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I135" s="1">
-        <v>-3690.0</v>
+        <v>14288.0</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.030540871383204</v>
+        <v>0.15376055839361</v>
       </c>
       <c r="K135">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="L135" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="M135" s="1">
-        <v>12078480.0</v>
+        <v>9306658.0</v>
       </c>
       <c r="N135" s="1">
-        <v>12092288.22</v>
+        <v>9330640.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.36</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B136" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C136" s="1">
-        <v>7800000.0</v>
+        <v>31300000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>101.175</v>
+        <v>100.009</v>
       </c>
       <c r="E136" s="1">
-        <v>101.89661538</v>
+        <v>100.17175712</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>7947936.0</v>
+        <v>31353759.98</v>
       </c>
       <c r="I136" s="1">
-        <v>-56286.0</v>
+        <v>-50942.98</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.70818386056455</v>
+        <v>-0.16247805696189</v>
       </c>
       <c r="K136">
-        <v>1.76</v>
+        <v>2.24</v>
       </c>
       <c r="L136" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M136" s="1">
-        <v>7891650.0</v>
+        <v>31302817.0</v>
       </c>
       <c r="N136" s="1">
-        <v>8028791.1</v>
+        <v>32003422.48</v>
       </c>
       <c r="O136" s="1">
-        <v>0.24</v>
+        <v>0.94</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B137" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C137" s="1">
-        <v>17450000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.761</v>
+        <v>99.486</v>
       </c>
       <c r="E137" s="1">
-        <v>99.71702006</v>
+        <v>98.02</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>17400620.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I137" s="1">
-        <v>7674.5</v>
+        <v>14660.0</v>
       </c>
       <c r="J137" s="1">
-        <v>0.044104750290507</v>
+        <v>1.4956131401755</v>
       </c>
       <c r="K137">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>0.09</v>
+      </c>
+      <c r="L137">
+        <v>938.36</v>
       </c>
       <c r="M137" s="1">
-        <v>17408294.5</v>
+        <v>994860.0</v>
       </c>
       <c r="N137" s="1">
-        <v>17591878.06</v>
+        <v>995798.36</v>
       </c>
       <c r="O137" s="1">
-        <v>0.53</v>
+        <v>0.03</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>2706544712</v>
+        <v>355</v>
+      </c>
+      <c r="B138" t="s">
+        <v>356</v>
       </c>
       <c r="C138" s="1">
-        <v>20000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.99425815</v>
+        <v>99.461</v>
       </c>
       <c r="E138" s="1">
-        <v>0.0</v>
+        <v>98.65440383</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>0.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I138" s="1">
-        <v>-1148.37</v>
+        <v>73303.46</v>
       </c>
       <c r="J138" s="1">
-        <v>0</v>
+        <v>0.81759773458354</v>
       </c>
       <c r="K138">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L138" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M138" s="1">
-        <v>-1148.37</v>
+        <v>9039015.68</v>
       </c>
       <c r="N138" s="1">
-        <v>-21818.59</v>
+        <v>9047543.46</v>
       </c>
       <c r="O138" s="1">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>2711869102</v>
+        <v>358</v>
+      </c>
+      <c r="B139" t="s">
+        <v>359</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.99369697</v>
+        <v>99.565</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I139" s="1">
-        <v>-1890.91</v>
+        <v>7745.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.19008840522087</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.63</v>
       </c>
       <c r="L139" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="M139" s="1">
-        <v>-1890.91</v>
+        <v>4082165.0</v>
       </c>
       <c r="N139" s="1">
-        <v>-27484.24</v>
+        <v>4107818.08</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>2715297022</v>
+        <v>361</v>
+      </c>
+      <c r="B140" t="s">
+        <v>362</v>
       </c>
       <c r="C140" s="1">
-        <v>30000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>99.99240577</v>
+        <v>100.292</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-2278.27</v>
+        <v>-47130.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>-0.39007893449604</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L140" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="M140" s="1">
-        <v>-2278.27</v>
+        <v>12035040.0</v>
       </c>
       <c r="N140" s="1">
-        <v>-24990.77</v>
+        <v>12069560.55</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>364</v>
+      </c>
+      <c r="B141" t="s">
+        <v>365</v>
+      </c>
+      <c r="C141" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.926</v>
+      </c>
+      <c r="E141" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-75708.0</v>
+      </c>
+      <c r="J141" s="1">
+        <v>-0.95254919012936</v>
+      </c>
+      <c r="K141">
+        <v>2.0</v>
+      </c>
+      <c r="L141" t="s">
         <v>366</v>
       </c>
-      <c r="B141">
-[...31 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>2101.72</v>
+        <v>7872228.0</v>
       </c>
       <c r="N141" s="1">
-        <v>13157.01</v>
+        <v>8028441.7</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>367</v>
+      </c>
+      <c r="B142" t="s">
         <v>368</v>
       </c>
-      <c r="B142">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="1">
-        <v>10000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0409228</v>
+        <v>99.775</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I142" s="1">
-        <v>4092.28</v>
+        <v>10117.5</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.058144479909337</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>1.14</v>
       </c>
       <c r="L142" t="s">
         <v>369</v>
       </c>
       <c r="M142" s="1">
-        <v>4092.28</v>
+        <v>17410737.5</v>
       </c>
       <c r="N142" s="1">
-        <v>24967.28</v>
+        <v>17609380.65</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>370</v>
       </c>
       <c r="B143">
-        <v>2767186152</v>
+        <v>2760392012</v>
       </c>
       <c r="C143" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0439506</v>
+        <v>100.0292472</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>4395.06</v>
+        <v>1462.36</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
         <v>371</v>
       </c>
       <c r="M143" s="1">
-        <v>4395.06</v>
+        <v>1462.36</v>
       </c>
       <c r="N143" s="1">
-        <v>24282.98</v>
+        <v>13247.86</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>372</v>
       </c>
       <c r="B144">
-        <v>2767187812</v>
+        <v>2763112602</v>
       </c>
       <c r="C144" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0043512</v>
+        <v>100.0287649</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>652.68</v>
+        <v>2876.49</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
         <v>373</v>
       </c>
       <c r="M144" s="1">
-        <v>652.68</v>
+        <v>2876.49</v>
       </c>
       <c r="N144" s="1">
-        <v>26551.22</v>
+        <v>25159.24</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>374</v>
       </c>
       <c r="B145">
-        <v>2773749642</v>
+        <v>2767186152</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.03109005</v>
+        <v>100.0329956</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>6218.01</v>
+        <v>3299.56</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
         <v>375</v>
       </c>
       <c r="M145" s="1">
-        <v>6218.01</v>
+        <v>3299.56</v>
       </c>
       <c r="N145" s="1">
-        <v>30538.01</v>
+        <v>24559.34</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>376</v>
       </c>
       <c r="B146">
-        <v>2786857582</v>
+        <v>2773749642</v>
       </c>
       <c r="C146" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0017414</v>
+        <v>100.02642775</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>174.14</v>
+        <v>5285.55</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
         <v>377</v>
       </c>
       <c r="M146" s="1">
-        <v>174.14</v>
+        <v>5285.55</v>
       </c>
       <c r="N146" s="1">
-        <v>12341.14</v>
+        <v>31361.72</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>378</v>
       </c>
       <c r="B147">
         <v>2786869692</v>
       </c>
       <c r="C147" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0140994</v>
+        <v>100.0039698</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>704.97</v>
+        <v>198.49</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
         <v>379</v>
       </c>
       <c r="M147" s="1">
-        <v>704.97</v>
+        <v>198.49</v>
       </c>
       <c r="N147" s="1">
-        <v>7286.8</v>
+        <v>7297.61</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>380</v>
       </c>
       <c r="B148">
         <v>2789264662</v>
       </c>
       <c r="C148" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.02324592</v>
+        <v>100.01203268</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>5811.48</v>
+        <v>3008.17</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
         <v>381</v>
       </c>
       <c r="M148" s="1">
-        <v>5811.48</v>
+        <v>3008.17</v>
       </c>
       <c r="N148" s="1">
-        <v>42877.59</v>
+        <v>43038.03</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>382</v>
       </c>
       <c r="B149">
         <v>2789797962</v>
       </c>
       <c r="C149" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0597737</v>
+        <v>100.0534677</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>23909.48</v>
+        <v>21387.08</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
         <v>383</v>
       </c>
       <c r="M149" s="1">
-        <v>23909.48</v>
+        <v>21387.08</v>
       </c>
       <c r="N149" s="1">
-        <v>93601.92</v>
+        <v>96688.08</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>384</v>
       </c>
       <c r="B150">
         <v>2792185442</v>
       </c>
       <c r="C150" s="1">
         <v>35000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05946234</v>
+        <v>100.05448829</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>20811.82</v>
+        <v>19070.9</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
         <v>385</v>
       </c>
       <c r="M150" s="1">
-        <v>20811.82</v>
+        <v>19070.9</v>
       </c>
       <c r="N150" s="1">
-        <v>78191.01</v>
+        <v>81183.26</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>386</v>
       </c>
       <c r="B151">
         <v>2796875442</v>
       </c>
       <c r="C151" s="1">
         <v>22900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.05047799</v>
+        <v>100.04244118</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>11559.46</v>
+        <v>9719.03</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
         <v>387</v>
       </c>
       <c r="M151" s="1">
-        <v>11559.46</v>
+        <v>9719.03</v>
       </c>
       <c r="N151" s="1">
-        <v>47515.64</v>
+        <v>48714.68</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>388</v>
       </c>
       <c r="B152">
         <v>2798428082</v>
       </c>
       <c r="C152" s="1">
         <v>6300000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.0242246</v>
+        <v>100.01247603</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>1526.15</v>
+        <v>785.99</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
         <v>389</v>
       </c>
       <c r="M152" s="1">
-        <v>1526.15</v>
+        <v>785.99</v>
       </c>
       <c r="N152" s="1">
-        <v>10615.65</v>
+        <v>10655.85</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>390</v>
       </c>
       <c r="B153">
-        <v>2798445762</v>
+        <v>2798594412</v>
       </c>
       <c r="C153" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0110581</v>
+        <v>100.07674607</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>1105.81</v>
+        <v>11511.91</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
         <v>391</v>
       </c>
       <c r="M153" s="1">
-        <v>1105.81</v>
+        <v>11511.91</v>
       </c>
       <c r="N153" s="1">
-        <v>14760.67</v>
+        <v>36013.33</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>392</v>
       </c>
       <c r="B154">
-        <v>2798594412</v>
+        <v>2813842972</v>
       </c>
       <c r="C154" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.07389987</v>
+        <v>100.05929753</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>11084.98</v>
+        <v>8894.63</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
         <v>393</v>
       </c>
       <c r="M154" s="1">
-        <v>11084.98</v>
+        <v>8894.63</v>
       </c>
       <c r="N154" s="1">
-        <v>33518.65</v>
+        <v>25830.43</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>394</v>
       </c>
       <c r="B155">
-        <v>2813842972</v>
+        <v>2862709242</v>
       </c>
       <c r="C155" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.05257907</v>
+        <v>100.09797992</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>7886.86</v>
+        <v>12247.49</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
         <v>395</v>
       </c>
       <c r="M155" s="1">
-        <v>7886.86</v>
+        <v>12247.49</v>
       </c>
       <c r="N155" s="1">
-        <v>23345.53</v>
+        <v>19925.37</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>396</v>
       </c>
       <c r="B156">
-        <v>2862709242</v>
+        <v>2863881832</v>
       </c>
       <c r="C156" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.05028704</v>
+        <v>100.10563277</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>6285.88</v>
+        <v>31689.83</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
         <v>397</v>
       </c>
       <c r="M156" s="1">
-        <v>6285.88</v>
+        <v>31689.83</v>
       </c>
       <c r="N156" s="1">
-        <v>13125.47</v>
+        <v>51179.33</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>398</v>
       </c>
       <c r="B157">
-        <v>2863881832</v>
+        <v>2863985832</v>
       </c>
       <c r="C157" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0549722</v>
+        <v>100.0440338</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>16491.66</v>
+        <v>11008.45</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157" t="s">
-        <v>399</v>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>16491.66</v>
+        <v>11008.45</v>
       </c>
       <c r="N157" s="1">
-        <v>33819.66</v>
+        <v>11008.45</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B158">
-        <v>2863985832</v>
+        <v>2892744252</v>
       </c>
       <c r="C158" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.00513384</v>
+        <v>100.12636695</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>1283.46</v>
+        <v>25273.39</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="M158" s="1">
-        <v>1283.46</v>
+        <v>25273.39</v>
       </c>
       <c r="N158" s="1">
-        <v>11005.89</v>
+        <v>34019.78</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B159">
-        <v>2892744252</v>
+        <v>2892982772</v>
       </c>
       <c r="C159" s="1">
-        <v>20000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0484736</v>
+        <v>100.00570661</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>9694.72</v>
+        <v>353.81</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="M159" s="1">
-        <v>9694.72</v>
+        <v>353.81</v>
       </c>
       <c r="N159" s="1">
-        <v>17311.61</v>
+        <v>2077.49</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="B160">
-        <v>2892982772</v>
+        <v>2905161052</v>
       </c>
       <c r="C160" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0088479</v>
+        <v>100.0947072</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>548.57</v>
+        <v>18941.44</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M160" s="1">
-        <v>548.57</v>
+        <v>18941.44</v>
       </c>
       <c r="N160" s="1">
-        <v>2034.23</v>
+        <v>23890.94</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B161">
-        <v>2905161052</v>
+        <v>2922922502</v>
       </c>
       <c r="C161" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0282757</v>
+        <v>100.0026082</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>5655.14</v>
+        <v>260.82</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="M161" s="1">
-        <v>5655.14</v>
+        <v>260.82</v>
       </c>
       <c r="N161" s="1">
-        <v>9871.81</v>
+        <v>1456.38</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B162">
-        <v>2922922502</v>
+        <v>2923119492</v>
       </c>
       <c r="C162" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0042204</v>
+        <v>100.12982974</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>422.04</v>
+        <v>10126.72</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>984.58</v>
+      <c r="L162" t="s">
+        <v>408</v>
       </c>
       <c r="M162" s="1">
-        <v>422.04</v>
+        <v>10126.72</v>
       </c>
       <c r="N162" s="1">
-        <v>1406.62</v>
+        <v>12147.31</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>409</v>
       </c>
       <c r="B163">
-        <v>2923119492</v>
+        <v>2926581072</v>
       </c>
       <c r="C163" s="1">
-        <v>7800000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.03523962</v>
+        <v>100.0328289</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2748.69</v>
+        <v>2983.49</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
         <v>410</v>
       </c>
       <c r="M163" s="1">
-        <v>2748.69</v>
+        <v>2983.49</v>
       </c>
       <c r="N163" s="1">
-        <v>4454.81</v>
+        <v>5619.31</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>411</v>
       </c>
       <c r="B164">
-        <v>2926581072</v>
+        <v>2926627552</v>
       </c>
       <c r="C164" s="1">
-        <v>9088000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.02286719</v>
+        <v>100.1729406</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>2078.17</v>
+        <v>17294.06</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
         <v>412</v>
       </c>
       <c r="M164" s="1">
-        <v>2078.17</v>
+        <v>17294.06</v>
       </c>
       <c r="N164" s="1">
-        <v>4304.2</v>
+        <v>21483.37</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>413</v>
       </c>
       <c r="B165">
-        <v>2926627552</v>
+        <v>2935596102</v>
       </c>
       <c r="C165" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0609757</v>
+        <v>100.00670236</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>6097.57</v>
+        <v>3351.18</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165" t="s">
         <v>414</v>
       </c>
       <c r="M165" s="1">
-        <v>6097.57</v>
+        <v>3351.18</v>
       </c>
       <c r="N165" s="1">
-        <v>9667.19</v>
+        <v>13692.85</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>415</v>
       </c>
       <c r="B166">
-        <v>2928710612</v>
+        <v>2935657812</v>
       </c>
       <c r="C166" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.00196615</v>
+        <v>100.19026057</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>393.23</v>
+        <v>57078.17</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166" t="s">
         <v>416</v>
       </c>
       <c r="M166" s="1">
-        <v>393.23</v>
+        <v>57078.17</v>
       </c>
       <c r="N166" s="1">
-        <v>2505.23</v>
+        <v>69792.34</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>417</v>
       </c>
       <c r="B167">
-        <v>2935596102</v>
+        <v>2937267372</v>
       </c>
       <c r="C167" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0091457</v>
+        <v>100.0368916</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>4572.85</v>
+        <v>3689.16</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167" t="s">
         <v>418</v>
       </c>
       <c r="M167" s="1">
-        <v>4572.85</v>
+        <v>3689.16</v>
       </c>
       <c r="N167" s="1">
-        <v>13166.6</v>
+        <v>6207.55</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>419</v>
       </c>
       <c r="B168">
-        <v>2935657812</v>
+        <v>2943810772</v>
       </c>
       <c r="C168" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.06724067</v>
+        <v>100.0183391</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>20172.2</v>
+        <v>3667.82</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
         <v>420</v>
       </c>
       <c r="M168" s="1">
-        <v>20172.2</v>
+        <v>3667.82</v>
       </c>
       <c r="N168" s="1">
-        <v>30901.37</v>
+        <v>5949.59</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>421</v>
       </c>
       <c r="B169">
-        <v>2937267372</v>
+        <v>2949187952</v>
       </c>
       <c r="C169" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0226644</v>
+        <v>100.1823406</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>2266.44</v>
+        <v>18234.06</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
         <v>422</v>
       </c>
       <c r="M169" s="1">
-        <v>2266.44</v>
+        <v>18234.06</v>
       </c>
       <c r="N169" s="1">
-        <v>4364.16</v>
+        <v>20397.4</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>423</v>
       </c>
       <c r="B170">
-        <v>2943810772</v>
+        <v>2952571562</v>
       </c>
       <c r="C170" s="1">
-        <v>20000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.01006475</v>
+        <v>100.02576875</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>2012.95</v>
+        <v>1649.2</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170" t="s">
-        <v>424</v>
+      <c r="L170">
+        <v>735.0</v>
       </c>
       <c r="M170" s="1">
-        <v>2012.95</v>
+        <v>1649.2</v>
       </c>
       <c r="N170" s="1">
-        <v>3852.95</v>
+        <v>2384.2</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B171">
-        <v>2949187952</v>
+        <v>2957753962</v>
       </c>
       <c r="C171" s="1">
-        <v>10000000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0382002</v>
+        <v>100.03804318</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3820.02</v>
+        <v>3347.8</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
-      <c r="L171" t="s">
-        <v>426</v>
+      <c r="L171">
+        <v>757.49</v>
       </c>
       <c r="M171" s="1">
-        <v>3820.02</v>
+        <v>3347.8</v>
       </c>
       <c r="N171" s="1">
-        <v>5596.02</v>
+        <v>4105.29</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B172">
-        <v>2952571562</v>
+        <v>2962625832</v>
       </c>
       <c r="C172" s="1">
-        <v>6400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.01178531</v>
+        <v>100.1886436</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>754.26</v>
+        <v>75457.44</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172">
-        <v>585.88</v>
+      <c r="L172" t="s">
+        <v>426</v>
       </c>
       <c r="M172" s="1">
-        <v>754.26</v>
+        <v>75457.44</v>
       </c>
       <c r="N172" s="1">
-        <v>1340.14</v>
+        <v>80208.9</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B173">
-        <v>2957753962</v>
+        <v>2962647772</v>
       </c>
       <c r="C173" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.01070864</v>
+        <v>100.07231545</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>942.36</v>
+        <v>14463.09</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173">
-        <v>592.54</v>
+      <c r="L173" t="s">
+        <v>428</v>
       </c>
       <c r="M173" s="1">
-        <v>942.36</v>
+        <v>14463.09</v>
       </c>
       <c r="N173" s="1">
-        <v>1534.9</v>
+        <v>16400.15</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>429</v>
       </c>
       <c r="B174">
-        <v>2962625832</v>
+        <v>3009856922</v>
       </c>
       <c r="C174" s="1">
-        <v>40000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.02263178</v>
+        <v>100.23260347</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>9052.71</v>
+        <v>22097.33</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
-      <c r="L174" t="s">
-        <v>430</v>
+      <c r="L174">
+        <v>75.46</v>
       </c>
       <c r="M174" s="1">
-        <v>9052.71</v>
+        <v>22097.33</v>
       </c>
       <c r="N174" s="1">
-        <v>12799.38</v>
+        <v>22172.79</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B175">
-        <v>2962647772</v>
+        <v>3009858932</v>
       </c>
       <c r="C175" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.01429475</v>
+        <v>100.07660807</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2858.95</v>
+        <v>11491.21</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
-      <c r="L175" t="s">
-        <v>432</v>
+      <c r="L175">
+        <v>234.14</v>
       </c>
       <c r="M175" s="1">
-        <v>2858.95</v>
+        <v>11491.21</v>
       </c>
       <c r="N175" s="1">
-        <v>4372.51</v>
+        <v>11725.35</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B176">
-        <v>3009856922</v>
+        <v>3013661662</v>
       </c>
       <c r="C176" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.99317695</v>
+        <v>100.2337137</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-648.19</v>
+        <v>46742.74</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>34.08</v>
+        <v>210.33</v>
       </c>
       <c r="M176" s="1">
-        <v>-648.19</v>
+        <v>46742.74</v>
       </c>
       <c r="N176" s="1">
-        <v>-614.11</v>
+        <v>46953.07</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B177">
-        <v>3009858932</v>
+        <v>3015607942</v>
       </c>
       <c r="C177" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.0028046</v>
+        <v>100.23832007</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>420.69</v>
+        <v>35748.01</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>133.81</v>
+        <v>115.63</v>
       </c>
       <c r="M177" s="1">
-        <v>420.69</v>
+        <v>35748.01</v>
       </c>
       <c r="N177" s="1">
-        <v>554.5</v>
+        <v>35863.64</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B178">
-        <v>3013661662</v>
+        <v>3017270942</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.99438335</v>
+        <v>100.1555037</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-1123.33</v>
+        <v>31100.74</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>106.92</v>
+        <v>94.97</v>
       </c>
       <c r="M178" s="1">
-        <v>-1123.33</v>
+        <v>31100.74</v>
       </c>
       <c r="N178" s="1">
-        <v>-1016.41</v>
+        <v>31195.71</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B179">
-        <v>3015607942</v>
+        <v>3021967322</v>
       </c>
       <c r="C179" s="1">
-        <v>15000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.99285727</v>
+        <v>100.24682894</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-1071.41</v>
+        <v>20980.46</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>50.47</v>
+        <v>63.6</v>
       </c>
       <c r="M179" s="1">
-        <v>-1071.41</v>
+        <v>20980.46</v>
       </c>
       <c r="N179" s="1">
-        <v>-1020.94</v>
+        <v>21044.06</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B180">
-        <v>3017270942</v>
+        <v>3022014132</v>
       </c>
       <c r="C180" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.9959516</v>
+        <v>100.24766005</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-809.68</v>
+        <v>49532.01</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>28.01</v>
+        <v>181.87</v>
       </c>
       <c r="M180" s="1">
-        <v>-809.68</v>
+        <v>49532.01</v>
       </c>
       <c r="N180" s="1">
-        <v>-781.67</v>
+        <v>49713.88</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B181">
-        <v>3021967322</v>
+        <v>3032560652</v>
       </c>
       <c r="C181" s="1">
-        <v>8500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>99.99230024</v>
+        <v>100.268599</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-654.48</v>
+        <v>32231.88</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
-        <v>27.29</v>
+        <v>-110.72</v>
       </c>
       <c r="M181" s="1">
-        <v>-654.48</v>
+        <v>32231.88</v>
       </c>
       <c r="N181" s="1">
-        <v>-627.19</v>
+        <v>32121.16</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B182">
-        <v>3022014132</v>
+        <v>3033105672</v>
       </c>
       <c r="C182" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.9931912</v>
+        <v>100.23286325</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1361.76</v>
+        <v>9314.53</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
-        <v>84.76</v>
+        <v>-27.35</v>
       </c>
       <c r="M182" s="1">
-        <v>-1361.76</v>
+        <v>9314.53</v>
       </c>
       <c r="N182" s="1">
-        <v>-1277.0</v>
+        <v>9287.18</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B183">
-        <v>3032560652</v>
+        <v>3037280862</v>
       </c>
       <c r="C183" s="1">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>99.97537708</v>
+        <v>100.27759473</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-2954.75</v>
+        <v>41639.21</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
-        <v>-50.04</v>
+        <v>436.45</v>
       </c>
       <c r="M183" s="1">
-        <v>-2954.75</v>
+        <v>41639.21</v>
       </c>
       <c r="N183" s="1">
-        <v>-3004.79</v>
+        <v>42075.66</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B184">
-        <v>3033105672</v>
+        <v>3042209452</v>
       </c>
       <c r="C184" s="1">
-        <v>4000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.9839505</v>
+        <v>100.2794015</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-641.98</v>
+        <v>27940.15</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
-        <v>-21.5</v>
+        <v>190.84</v>
       </c>
       <c r="M184" s="1">
-        <v>-641.98</v>
+        <v>27940.15</v>
       </c>
       <c r="N184" s="1">
-        <v>-663.48</v>
+        <v>28130.99</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B185">
-        <v>3037280862</v>
+        <v>3047030172</v>
       </c>
       <c r="C185" s="1">
-        <v>15000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.00751647</v>
+        <v>100.27097439</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>1127.47</v>
+        <v>8465.24</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>220.5</v>
+        <v>50.47</v>
       </c>
       <c r="M185" s="1">
-        <v>1127.47</v>
+        <v>8465.24</v>
       </c>
       <c r="N185" s="1">
-        <v>1347.97</v>
+        <v>8515.71</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B186">
-        <v>3042209452</v>
+        <v>3050153122</v>
       </c>
       <c r="C186" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.0013479</v>
+        <v>100.2900142</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>134.79</v>
+        <v>29001.42</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>84.89</v>
+        <v>167.54</v>
       </c>
       <c r="M186" s="1">
-        <v>134.79</v>
+        <v>29001.42</v>
       </c>
       <c r="N186" s="1">
-        <v>219.68</v>
+        <v>29168.96</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B187">
-        <v>3047030172</v>
+        <v>3051781772</v>
       </c>
       <c r="C187" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.00058931</v>
+        <v>100.29095835</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>18.41</v>
+        <v>58191.67</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
-        <v>19.23</v>
+        <v>316.02</v>
       </c>
       <c r="M187" s="1">
-        <v>18.41</v>
+        <v>58191.67</v>
       </c>
       <c r="N187" s="1">
-        <v>37.64</v>
+        <v>58507.69</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B188">
-        <v>3050153122</v>
+        <v>3053286692</v>
       </c>
       <c r="C188" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.0014162</v>
+        <v>100.20315447</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>141.62</v>
+        <v>30473.17</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>60.0</v>
+        <v>277.75</v>
       </c>
       <c r="M188" s="1">
-        <v>141.62</v>
+        <v>30473.17</v>
       </c>
       <c r="N188" s="1">
-        <v>201.62</v>
+        <v>30750.92</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B189">
-        <v>3051781772</v>
+        <v>3053302732</v>
       </c>
       <c r="C189" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.00081565</v>
+        <v>100.2981528</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>163.13</v>
+        <v>44722.92</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
-        <v>107.98</v>
+        <v>319.0</v>
       </c>
       <c r="M189" s="1">
-        <v>163.13</v>
+        <v>44722.92</v>
       </c>
       <c r="N189" s="1">
-        <v>271.11</v>
+        <v>45041.92</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B190">
-        <v>3053286692</v>
+        <v>3089978672</v>
       </c>
       <c r="C190" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.00610833</v>
+        <v>100.08875855</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>916.25</v>
+        <v>17751.71</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
-        <v>92.01</v>
+        <v>-652.09</v>
       </c>
       <c r="M190" s="1">
-        <v>916.25</v>
+        <v>17751.71</v>
       </c>
       <c r="N190" s="1">
-        <v>1008.26</v>
+        <v>17099.62</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B191">
-        <v>3053302732</v>
+        <v>3094522902</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.00692573</v>
+        <v>100.0231392</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1038.86</v>
+        <v>3470.88</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
-        <v>107.01</v>
+        <v>-95.5</v>
       </c>
       <c r="M191" s="1">
-        <v>1038.86</v>
+        <v>3470.88</v>
       </c>
       <c r="N191" s="1">
-        <v>1145.87</v>
+        <v>3375.38</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>447</v>
+      </c>
+      <c r="B192">
+        <v>3094554102</v>
       </c>
       <c r="C192" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.0253026</v>
+        <v>100.03899013</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>1265.13</v>
+        <v>5848.52</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192" t="s">
+      <c r="L192">
+        <v>-118.42</v>
+      </c>
+      <c r="M192" s="1">
+        <v>5848.52</v>
+      </c>
+      <c r="N192" s="1">
+        <v>5730.1</v>
+      </c>
+      <c r="O192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16">
+      <c r="A193" t="s">
+        <v>448</v>
+      </c>
+      <c r="B193">
+        <v>3095024362</v>
+      </c>
+      <c r="C193" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0540272</v>
+      </c>
+      <c r="E193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>8104.08</v>
+      </c>
+      <c r="J193" s="1">
+        <v>0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193">
+        <v>-113.63</v>
+      </c>
+      <c r="M193" s="1">
+        <v>8104.08</v>
+      </c>
+      <c r="N193" s="1">
+        <v>7990.45</v>
+      </c>
+      <c r="O193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P193">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16">
+      <c r="A194" t="s">
+        <v>449</v>
+      </c>
+      <c r="B194">
+        <v>3099290162</v>
+      </c>
+      <c r="C194" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.00257325</v>
+      </c>
+      <c r="E194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="J194" s="1">
+        <v>0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194">
+        <v>0.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="N194" s="1">
+        <v>514.65</v>
+      </c>
+      <c r="O194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P194">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16">
+      <c r="A195" t="s">
+        <v>450</v>
+      </c>
+      <c r="B195">
+        <v>3099338312</v>
+      </c>
+      <c r="C195" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.0054336</v>
+      </c>
+      <c r="E195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="J195" s="1">
+        <v>0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195">
+        <v>0.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="N195" s="1">
+        <v>543.36</v>
+      </c>
+      <c r="O195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
         <v>451</v>
       </c>
-      <c r="M192" s="1">
-[...8 lines deleted...]
-      <c r="P192">
+      <c r="B196">
+        <v>3101407942</v>
+      </c>
+      <c r="C196" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.0680223</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="N196" s="1">
+        <v>6802.23</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0162376</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>811.88</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>454</v>
+      </c>
+      <c r="M197" s="1">
+        <v>811.88</v>
+      </c>
+      <c r="N197" s="1">
+        <v>9523.62</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>