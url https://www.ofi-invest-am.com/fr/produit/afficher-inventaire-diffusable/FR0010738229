--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -130,1221 +130,1164 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>XS3294949774</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129677102</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
+  </si>
+  <si>
+    <t>9 300.42</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>98 284.33</t>
-[...14 lines deleted...]
-    <t>134 569.17</t>
+    <t>116 006.89</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>242 460.83</t>
+    <t>286 183.89</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>BE6372064376</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 26/03/2026</t>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3325957507</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
+  </si>
+  <si>
+    <t>BE6373027307</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 27/04/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129544344</t>
-[...2 lines deleted...]
-    <t>EURO COVIVIO SA 16/04/2026</t>
+    <t>FR0129679702</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>6 538.29</t>
+    <t>32 710.42</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>6 392.46</t>
+    <t>31 981.25</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>6 421.63</t>
+    <t>32 127.08</t>
   </si>
   <si>
     <t>FR0129673069</t>
   </si>
   <si>
     <t>EURO ELECTRICITE DE FRANCE SA 17/04/2026</t>
   </si>
   <si>
-    <t>FR0129408680</t>
-[...20 lines deleted...]
-    <t>EURO HEINEKEN NV 26/03/2026</t>
+    <t>XS3326554428</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
-    <t>XS3281144298</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>XS3345827870</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
+  </si>
+  <si>
+    <t>XS3326341511</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>716 352.00</t>
+    <t>786 765.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>275 995.33</t>
+    <t>328 445.33</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>62 327.78</t>
+    <t>97 292.00</t>
   </si>
   <si>
     <t>XS3059474661</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
   </si>
   <si>
     <t>XS3070546042</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
     <t>XS3059595531</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/04/2026</t>
   </si>
   <si>
-    <t>107 540.33</t>
+    <t>116 555.00</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3317639261</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 15/04/2026</t>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3320683777</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3219325175</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 24/04/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129673572</t>
-[...8 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
-    <t>FR0129354819</t>
-[...8 lines deleted...]
-    <t>EURO UNION FINANCES GRAINS 09/04/2026</t>
+    <t>FR0129628071</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
     <t>FR0129628154</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 22/04/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>XS3290508822</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>37 154.25</t>
+    <t>86 730.00</t>
   </si>
   <si>
     <t>FR0129175214</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/05/2026</t>
   </si>
   <si>
-    <t>816 072.89</t>
+    <t>887 510.33</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>988 383.33</t>
+    <t>1 077 609.72</t>
   </si>
   <si>
     <t>FR0129155679</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 17/04/2026</t>
   </si>
   <si>
-    <t>428 607.83</t>
+    <t>463 894.72</t>
   </si>
   <si>
     <t>FR0129514099</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 21/04/2026</t>
   </si>
   <si>
-    <t>177 384.38</t>
-[...23 lines deleted...]
-    <t>448 563.89</t>
+    <t>219 285.21</t>
+  </si>
+  <si>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>15 214.00</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>8 678.83</t>
+    <t>43 419.44</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>79 971.19</t>
-[...8 lines deleted...]
-    <t>236 043.89</t>
+    <t>97 671.53</t>
+  </si>
+  <si>
+    <t>FR0129673788</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
+  </si>
+  <si>
+    <t>17 675.00</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>198 353.75</t>
+    <t>242 603.47</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>316 512.00</t>
+    <t>351 960.00</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>44 403.33</t>
+    <t>79 964.50</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>16 820.22</t>
-[...17 lines deleted...]
-    <t>NEUCP COFINIMMO SA 20/03/2026</t>
+    <t>50 481.67</t>
+  </si>
+  <si>
+    <t>FR0129682870</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6372774685</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>134 012.50</t>
+    <t>186 978.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>10 356.31</t>
+    <t>27 423.75</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>21 279.28</t>
+    <t>56 347.50</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>642 579.58</t>
+    <t>704 992.75</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>297 608.50</t>
+    <t>349 634.25</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>338 399.50</t>
-[...11 lines deleted...]
-    <t>NEUCP EIFFAGE SA 09/04/2026</t>
+    <t>391 626.75</t>
+  </si>
+  <si>
+    <t>FR0129679686</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129683175</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
-    <t>FR0129515294</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>574 823.33</t>
+    <t>627 677.25</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>135 968.58</t>
-[...8 lines deleted...]
-    <t>702 837.92</t>
+    <t>188 238.75</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>1 242.78</t>
   </si>
   <si>
     <t>FR0129081750</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 21/04/2026</t>
   </si>
   <si>
-    <t>419 094.67</t>
+    <t>454 220.00</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>45 502.63</t>
+    <t>71 549.04</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>29 246.19</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 16/04/2026</t>
+    <t>45 988.25</t>
+  </si>
+  <si>
+    <t>FR0129631067</t>
+  </si>
+  <si>
+    <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
+  </si>
+  <si>
+    <t>1 240.06</t>
+  </si>
+  <si>
+    <t>FR0129630416</t>
+  </si>
+  <si>
+    <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129682540</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 14/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683399</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129575561</t>
   </si>
   <si>
     <t>NEUCP SEB SA 22/04/2026</t>
   </si>
   <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
     <t>FR0129582765</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129655710</t>
-[...2 lines deleted...]
-    <t>NEUCP UNION FINANCES GRAINS 10/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
+    <t>FR0129683035</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 13/07/2026</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>35 365.56</t>
+    <t>31 559.72</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>3 506.85</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>158 887.67</t>
-[...8 lines deleted...]
-    <t>18 493.15</t>
+    <t>175 304.11</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>116 712.33</t>
+    <t>128 219.18</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>312 534.25</t>
+    <t>387 328.77</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>10 068.49</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>FR001400HAC0</t>
   </si>
   <si>
     <t>BPCE SA 3.625 17/04/2026</t>
   </si>
   <si>
-    <t>874 290.41</t>
-[...8 lines deleted...]
-    <t>55 017.12</t>
+    <t>947 147.95</t>
   </si>
   <si>
     <t>XS1401174633</t>
   </si>
   <si>
     <t>HEINEKEN NV 1 04/05/2026</t>
   </si>
   <si>
-    <t>91 767.12</t>
+    <t>99 821.92</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>5 242.33</t>
+    <t>8 237.95</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 549 117.37</t>
+    <t>1 691 799.23</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>15 068.49</t>
+    <t>16 756.16</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>23 982.88</t>
-[...8 lines deleted...]
-    <t>700 605.48</t>
+    <t>28 489.73</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
+    <t>1 034.25</t>
+  </si>
+  <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>8 527.78</t>
+    <t>9 399.23</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>25 653.08</t>
+    <t>28 405.14</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>34 520.55</t>
+    <t>62 136.99</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>156 213.70</t>
+    <t>181 643.84</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>198 643.15</t>
+    <t>218 722.60</t>
   </si>
   <si>
     <t>SWAP04691930</t>
   </si>
   <si>
-    <t>11 785.50</t>
+    <t>12 769.78</t>
   </si>
   <si>
     <t>SWAP04693378</t>
   </si>
   <si>
-    <t>22 282.75</t>
+    <t>24 158.56</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>21 259.78</t>
+    <t>23 105.33</t>
   </si>
   <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>26 076.17</t>
-[...11 lines deleted...]
-    <t>40 029.86</t>
+    <t>28 420.34</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>75 301.00</t>
+    <t>82 818.00</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>62 112.36</t>
+    <t>68 449.50</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>38 995.65</t>
-[...5 lines deleted...]
-    <t>9 869.86</t>
+    <t>43 080.62</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>24 501.42</t>
+    <t>27 274.50</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>16 935.80</t>
+    <t>18 921.38</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>7 677.88</t>
+    <t>8 821.70</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>19 489.50</t>
-[...2 lines deleted...]
-    <t>SWAP04780462</t>
+    <t>22 413.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>8 746.39</t>
+    <t>10 271.33</t>
   </si>
   <si>
     <t>SWAP04806154</t>
   </si>
   <si>
-    <t>1 723.68</t>
+    <t>2 046.93</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>4 949.50</t>
-[...5 lines deleted...]
-    <t>1 195.56</t>
+    <t>5 947.89</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 020.59</t>
+    <t>2 445.08</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>2 635.82</t>
+    <t>3 188.58</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>4 189.31</t>
+    <t>5 032.50</t>
   </si>
   <si>
     <t>SWAP04865040</t>
   </si>
   <si>
-    <t>10 341.67</t>
+    <t>12 711.67</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>12 714.17</t>
+    <t>15 384.50</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>2 518.39</t>
+    <t>3 087.50</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 281.77</t>
+    <t>2 897.33</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 163.34</t>
+    <t>2 693.33</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
     <t>SWAP04884340</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>4 751.46</t>
+    <t>6 141.54</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>1 937.06</t>
+    <t>2 523.50</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1354,75 +1297,123 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
+    <t>-4 269.81</t>
+  </si>
+  <si>
     <t>SWAP05011031</t>
   </si>
   <si>
+    <t>-2 761.12</t>
+  </si>
+  <si>
     <t>SWAP05011029</t>
   </si>
   <si>
+    <t>-3 425.70</t>
+  </si>
+  <si>
     <t>SWAP05011030</t>
   </si>
   <si>
+    <t>-3 286.75</t>
+  </si>
+  <si>
     <t>SWAP05011166</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
+    <t>-1 884.03</t>
+  </si>
+  <si>
+    <t>SWAP05011324</t>
+  </si>
+  <si>
+    <t>SWAP05016334</t>
+  </si>
+  <si>
+    <t>-2 756.15</t>
+  </si>
+  <si>
+    <t>SWAP05016335</t>
+  </si>
+  <si>
+    <t>-1 254.47</t>
+  </si>
+  <si>
+    <t>SWAP05017475</t>
+  </si>
+  <si>
+    <t>-1 066.11</t>
+  </si>
+  <si>
+    <t>SWAP05018315</t>
+  </si>
+  <si>
+    <t>SWAP05019255</t>
+  </si>
+  <si>
+    <t>SWAP05019524</t>
+  </si>
+  <si>
+    <t>SWAP05019593</t>
+  </si>
+  <si>
     <t>SWAP04692497</t>
   </si>
   <si>
     <t>LCH00142072496</t>
   </si>
   <si>
-    <t>8 711.74</t>
+    <t>9 393.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1786,212 +1777,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1155094.0863</v>
+        <v>1067000.8667</v>
       </c>
       <c r="D2">
-        <v>2443.59</v>
+        <v>2447.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2822586134.86</v>
+        <v>2611326975.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2822586134.86</v>
+        <v>2611326975.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10132.13</v>
+        <v>10147.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419060.24</v>
+        <v>419703.02</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419060.24</v>
+        <v>419703.02</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>109616.1469</v>
+        <v>108851.657</v>
       </c>
       <c r="D4">
-        <v>3393.96</v>
+        <v>3399.25</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>372033607.13</v>
+        <v>370014179.55</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>372033607.13</v>
+        <v>370014179.55</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>9733.5125</v>
+        <v>10266.6004</v>
       </c>
       <c r="D5">
-        <v>1114.15</v>
+        <v>1115.84</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10844666.93</v>
+        <v>11455891.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10844666.93</v>
+        <v>11455891.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1790480.0372</v>
+        <v>1809111.8431</v>
       </c>
       <c r="D6">
-        <v>110.77</v>
+        <v>110.94</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>198339271.71</v>
+        <v>200710675.4</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>198339271.71</v>
+        <v>200710675.4</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P197"/>
+  <dimension ref="A1:P196"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O197" sqref="O197"/>
+      <selection activeCell="O196" sqref="O196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2010,9839 +2001,9789 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>15394.0</v>
+        <v>10909.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10801.58</v>
+        <v>10818.54</v>
       </c>
       <c r="E2" s="1">
-        <v>10793.000552813</v>
+        <v>10804.046048217</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>166147450.51</v>
+        <v>117861338.34</v>
       </c>
       <c r="I2" s="1">
-        <v>132072.01</v>
+        <v>158114.52</v>
       </c>
       <c r="J2" s="1">
-        <v>0.079490843581768</v>
+        <v>0.13415299896212</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>166279522.52</v>
+        <v>118019452.86</v>
       </c>
       <c r="N2" s="1">
-        <v>166279522.52</v>
+        <v>118019452.86</v>
       </c>
       <c r="O2" s="1">
-        <v>4.88</v>
+        <v>3.7</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>636.0</v>
+        <v>538.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261311.8</v>
+        <v>261720.22</v>
       </c>
       <c r="E3" s="1">
-        <v>261060.11949686</v>
+        <v>261321.07388476</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>166034236.0</v>
+        <v>140590737.75</v>
       </c>
       <c r="I3" s="1">
-        <v>160068.8</v>
+        <v>214740.61</v>
       </c>
       <c r="J3" s="1">
-        <v>0.096407104857579</v>
+        <v>0.15274164816025</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>166194304.8</v>
+        <v>140805478.36</v>
       </c>
       <c r="N3" s="1">
-        <v>166194304.8</v>
+        <v>140805478.36</v>
       </c>
       <c r="O3" s="1">
-        <v>4.88</v>
+        <v>4.41</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.259</v>
+        <v>99.423</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>-479.35</v>
+        <v>15920.65</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.0048290517931898</v>
+        <v>0.16038728159226</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9925900.0</v>
+        <v>9942300.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9925900.0</v>
+        <v>9942300.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.7541</v>
+        <v>97.3277</v>
       </c>
       <c r="E5" s="1">
-        <v>97.8974084</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9789740.84</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>185669.16</v>
+        <v>19547.5</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8965686940493</v>
+        <v>0.20124629081646</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9975410.0</v>
+        <v>9732770.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9975410.0</v>
+        <v>9732770.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.7229</v>
+        <v>99.9186</v>
       </c>
       <c r="E6" s="1">
-        <v>99.4822914</v>
+        <v>97.8974084</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>14922343.71</v>
+        <v>9789740.84</v>
       </c>
       <c r="I6" s="1">
-        <v>36091.29</v>
+        <v>202119.16</v>
       </c>
       <c r="J6" s="1">
-        <v>0.241860733819</v>
+        <v>2.0646017428179</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>14958435.0</v>
+        <v>9991860.0</v>
       </c>
       <c r="N6" s="1">
-        <v>14958435.0</v>
+        <v>9991860.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.3597</v>
+        <v>99.8876</v>
       </c>
       <c r="E7" s="1">
-        <v>97.78527223</v>
+        <v>99.4822914</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>39114108.89</v>
+        <v>14922343.71</v>
       </c>
       <c r="I7" s="1">
-        <v>229771.11</v>
+        <v>60796.29</v>
       </c>
       <c r="J7" s="1">
-        <v>0.58743792590592</v>
+        <v>0.40741783718102</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>39343880.0</v>
+        <v>14983140.0</v>
       </c>
       <c r="N7" s="1">
-        <v>39343880.0</v>
+        <v>14983140.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.16</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.0235</v>
+        <v>98.5293</v>
       </c>
       <c r="E8" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>132157.66</v>
+        <v>297611.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.67178739644283</v>
+        <v>0.76087917747779</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>19804700.0</v>
+        <v>39411720.0</v>
       </c>
       <c r="N8" s="1">
-        <v>19804700.0</v>
+        <v>39411720.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.58</v>
+        <v>1.23</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9226</v>
+        <v>99.2054</v>
       </c>
       <c r="E9" s="1">
-        <v>99.6222656</v>
+        <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>24905566.4</v>
+        <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>75083.6</v>
+        <v>168537.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.30147316786178</v>
+        <v>0.8567151976962</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>24980650.0</v>
+        <v>19841080.0</v>
       </c>
       <c r="N9" s="1">
-        <v>24980650.0</v>
+        <v>19841080.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0246</v>
+        <v>98.8621</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000000.0</v>
+        <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>2460.0</v>
+        <v>35440.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.0246</v>
+        <v>0.14359995456758</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>50</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10002460.0</v>
+        <v>24715525.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10100744.33</v>
+        <v>24715525.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.3</v>
+        <v>0.77</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.8796</v>
+        <v>99.9961</v>
       </c>
       <c r="E11" s="1">
-        <v>98.942062</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>9894206.2</v>
+        <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>93753.8</v>
+        <v>-390.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.94756262508457</v>
+        <v>-0.0039</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" t="s">
+        <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9987960.0</v>
+        <v>9999610.0</v>
       </c>
       <c r="N11" s="1">
-        <v>9987960.0</v>
+        <v>10008910.42</v>
       </c>
       <c r="O11" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>6000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.0095</v>
+        <v>100.03</v>
       </c>
       <c r="E12" s="1">
-        <v>99.9813</v>
+        <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5998878.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1692.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.02820527438631</v>
+        <v>0.03</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>6000570.0</v>
+        <v>10003000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6135139.17</v>
+        <v>10119006.89</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>100.035</v>
+        <v>99.4813</v>
       </c>
       <c r="E13" s="1">
-        <v>100.0</v>
+        <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>25000000.0</v>
+        <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>8750.0</v>
+        <v>4183.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.035</v>
+        <v>0.042070519862299</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13" t="s">
-        <v>58</v>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>25008750.0</v>
+        <v>9948130.0</v>
       </c>
       <c r="N13" s="1">
-        <v>25251210.83</v>
+        <v>9948130.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.046</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>11500.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.046</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>19798400.0</v>
+        <v>25011500.0</v>
       </c>
       <c r="N14" s="1">
-        <v>19798400.0</v>
+        <v>25297683.89</v>
       </c>
       <c r="O14" s="1">
-        <v>0.58</v>
+        <v>0.79</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.9868</v>
+        <v>99.1306</v>
       </c>
       <c r="E15" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I15" s="1">
-        <v>16307.98</v>
+        <v>221352.12</v>
       </c>
       <c r="J15" s="1">
-        <v>0.19618457301127</v>
+        <v>1.12907289367</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>8328878.0</v>
+        <v>19826120.0</v>
       </c>
       <c r="N15" s="1">
-        <v>8328878.0</v>
+        <v>19826120.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>99.5617</v>
+        <v>98.0959</v>
       </c>
       <c r="E16" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I16" s="1">
-        <v>55.72</v>
+        <v>25581.48</v>
       </c>
       <c r="J16" s="1">
-        <v>0.00055965609105082</v>
+        <v>0.30774453554618</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9956170.0</v>
+        <v>8338151.5</v>
       </c>
       <c r="N16" s="1">
-        <v>9956170.0</v>
+        <v>8338151.5</v>
       </c>
       <c r="O16" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.9712</v>
+        <v>99.74</v>
       </c>
       <c r="E17" s="1">
-        <v>99.836933</v>
+        <v>99.5611428</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>4991846.65</v>
+        <v>9956114.28</v>
       </c>
       <c r="I17" s="1">
-        <v>6713.35</v>
+        <v>17885.72</v>
       </c>
       <c r="J17" s="1">
-        <v>0.13448630277935</v>
+        <v>0.17964558759565</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4998560.0</v>
+        <v>9974000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>4998560.0</v>
+        <v>9974000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.15</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>25000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9597</v>
+        <v>99.8916</v>
       </c>
       <c r="E18" s="1">
-        <v>99.84274768</v>
+        <v>99.83751445</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>24960686.92</v>
+        <v>10982126.59</v>
       </c>
       <c r="I18" s="1">
-        <v>29238.08</v>
+        <v>5949.41</v>
       </c>
       <c r="J18" s="1">
-        <v>0.1171365198951</v>
+        <v>0.054173569674724</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>24989925.0</v>
+        <v>10988076.0</v>
       </c>
       <c r="N18" s="1">
-        <v>24989925.0</v>
+        <v>10988076.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.73</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.8077</v>
+        <v>97.279</v>
       </c>
       <c r="E19" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I19" s="1">
-        <v>5625.48</v>
+        <v>-16425.15</v>
       </c>
       <c r="J19" s="1">
-        <v>0.057548816679797</v>
+        <v>-0.168561185584</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9780770.0</v>
+        <v>9727900.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9780770.0</v>
+        <v>9727900.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.5213</v>
+        <v>99.9337</v>
       </c>
       <c r="E20" s="1">
-        <v>97.52492575</v>
+        <v>99.803498</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19504985.15</v>
+        <v>19960699.6</v>
       </c>
       <c r="I20" s="1">
-        <v>-725.15</v>
+        <v>26040.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.0037177675062214</v>
+        <v>0.13045835327335</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19504260.0</v>
+        <v>19986740.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19504260.0</v>
+        <v>19986740.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.432</v>
+        <v>97.9083</v>
       </c>
       <c r="E21" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I21" s="1">
-        <v>56906.69</v>
+        <v>15685.48</v>
       </c>
       <c r="J21" s="1">
-        <v>0.28990401892345</v>
+        <v>0.16046289615368</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>19686400.0</v>
+        <v>9790830.0</v>
       </c>
       <c r="N21" s="1">
-        <v>19686400.0</v>
+        <v>9790830.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>98.877</v>
+        <v>97.6038</v>
       </c>
       <c r="E22" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I22" s="1">
-        <v>200927.29</v>
+        <v>15774.85</v>
       </c>
       <c r="J22" s="1">
-        <v>1.0264761302988</v>
+        <v>0.0808759908233</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19775400.0</v>
+        <v>19520760.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19775400.0</v>
+        <v>19520760.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.1673</v>
+        <v>98.5822</v>
       </c>
       <c r="E23" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I23" s="1">
-        <v>2322.76</v>
+        <v>86946.69</v>
       </c>
       <c r="J23" s="1">
-        <v>0.01577664832503</v>
+        <v>0.44293904395233</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>14725095.0</v>
+        <v>19716440.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14725095.0</v>
+        <v>19716440.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.9284</v>
+        <v>99.0375</v>
       </c>
       <c r="E24" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I24" s="1">
-        <v>34424.76</v>
+        <v>233027.29</v>
       </c>
       <c r="J24" s="1">
-        <v>0.17607442375142</v>
+        <v>1.1904652219876</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19585680.0</v>
+        <v>19807500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19585680.0</v>
+        <v>19807500.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.4339</v>
+        <v>98.3065</v>
       </c>
       <c r="E25" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I25" s="1">
-        <v>234956.84</v>
+        <v>23202.76</v>
       </c>
       <c r="J25" s="1">
-        <v>1.6005094604024</v>
+        <v>0.15759776502526</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14915085.0</v>
+        <v>14745975.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14915085.0</v>
+        <v>14745975.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.8266</v>
+        <v>98.0373</v>
       </c>
       <c r="E26" s="1">
-        <v>99.48021585</v>
+        <v>97.7562762</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19896043.17</v>
+        <v>19551255.24</v>
       </c>
       <c r="I26" s="1">
-        <v>69276.83</v>
+        <v>56204.76</v>
       </c>
       <c r="J26" s="1">
-        <v>0.34819400726099</v>
+        <v>0.28747392077932</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19965320.0</v>
+        <v>19607460.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19965320.0</v>
+        <v>19607460.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.9857</v>
+        <v>99.6032</v>
       </c>
       <c r="E27" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I27" s="1">
-        <v>-2145.0</v>
+        <v>260351.84</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.0143</v>
+        <v>1.7734984133817</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27" t="s">
-        <v>87</v>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14997855.0</v>
+        <v>14940480.0</v>
       </c>
       <c r="N27" s="1">
-        <v>15004393.29</v>
+        <v>14940480.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" t="s">
         <v>88</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9899</v>
+        <v>99.8229</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.82469675</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15000000.0</v>
+        <v>19964939.35</v>
       </c>
       <c r="I28" s="1">
-        <v>-1515.0</v>
+        <v>-359.35</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.0101</v>
+        <v>-0.0017999052924746</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28" t="s">
-        <v>90</v>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>14998485.0</v>
+        <v>19964580.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15004877.46</v>
+        <v>19964580.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C29" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9837</v>
+        <v>99.9878</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-2445.0</v>
+        <v>-1830.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0163</v>
+        <v>-0.0122</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M29" s="1">
-        <v>14997555.0</v>
+        <v>14998170.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15003976.63</v>
+        <v>15030880.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.9932</v>
+      </c>
+      <c r="E30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-1020.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-0.0068</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="s">
         <v>94</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>39931840.0</v>
+        <v>14998980.0</v>
       </c>
       <c r="N30" s="1">
-        <v>39931840.0</v>
+        <v>15030961.25</v>
       </c>
       <c r="O30" s="1">
-        <v>1.17</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" t="s">
         <v>96</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.9908</v>
+      </c>
+      <c r="E31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-1380.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-0.0092</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" t="s">
         <v>97</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>23959176.0</v>
+        <v>14998620.0</v>
       </c>
       <c r="N31" s="1">
-        <v>23959176.0</v>
+        <v>15030747.08</v>
       </c>
       <c r="O31" s="1">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>98</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="1">
-        <v>45000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9538</v>
+        <v>99.9942</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82630224</v>
+        <v>99.82530573</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>44921836.01</v>
+        <v>39930122.29</v>
       </c>
       <c r="I32" s="1">
-        <v>57373.99</v>
+        <v>67557.71</v>
       </c>
       <c r="J32" s="1">
-        <v>0.127719601637</v>
+        <v>0.1691898399643</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>44979210.0</v>
+        <v>39997680.0</v>
       </c>
       <c r="N32" s="1">
-        <v>44979210.0</v>
+        <v>39997680.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.32</v>
+        <v>1.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>100</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="1">
         <v>36000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.9765</v>
+        <v>99.9588</v>
       </c>
       <c r="E33" s="1">
-        <v>99.83538256</v>
+        <v>114.92223425</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>35940737.72</v>
+        <v>35933473.17</v>
       </c>
       <c r="I33" s="1">
-        <v>50802.28</v>
+        <v>51694.83</v>
       </c>
       <c r="J33" s="1">
-        <v>0.1413501314185</v>
+        <v>0.14386260341558</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>35991540.0</v>
+        <v>35985168.0</v>
       </c>
       <c r="N33" s="1">
-        <v>35991540.0</v>
+        <v>35985168.0</v>
       </c>
       <c r="O33" s="1">
-        <v>1.06</v>
+        <v>1.13</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>102</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.9598</v>
+        <v>99.869</v>
       </c>
       <c r="E34" s="1">
-        <v>99.6790335</v>
+        <v>99.6462558</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>9967903.35</v>
+        <v>14946938.37</v>
       </c>
       <c r="I34" s="1">
-        <v>28076.65</v>
+        <v>33411.63</v>
       </c>
       <c r="J34" s="1">
-        <v>0.28167056816417</v>
+        <v>0.22353494189192</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9995980.0</v>
+        <v>14980350.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9995980.0</v>
+        <v>14980350.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>15000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.6972</v>
+        <v>99.8379</v>
       </c>
       <c r="E35" s="1">
-        <v>99.6462558</v>
+        <v>99.83900957</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>14946938.37</v>
+        <v>13977461.34</v>
       </c>
       <c r="I35" s="1">
-        <v>7641.63</v>
+        <v>-155.34</v>
       </c>
       <c r="J35" s="1">
-        <v>0.051125051905864</v>
+        <v>-0.0011113606127849</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>14954580.0</v>
+        <v>13977306.0</v>
       </c>
       <c r="N35" s="1">
-        <v>14954580.0</v>
+        <v>13977306.0</v>
       </c>
       <c r="O35" s="1">
         <v>0.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>106</v>
       </c>
       <c r="B36" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.9941</v>
+        <v>99.7947</v>
       </c>
       <c r="E36" s="1">
-        <v>99.66600813</v>
+        <v>99.63197057</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29899802.44</v>
+        <v>29889591.17</v>
       </c>
       <c r="I36" s="1">
-        <v>98427.56</v>
+        <v>48818.83</v>
       </c>
       <c r="J36" s="1">
-        <v>0.32919133896458</v>
+        <v>0.16333053778601</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29998230.0</v>
+        <v>29938410.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29998230.0</v>
+        <v>29938410.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.88</v>
+        <v>0.94</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>108</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0365</v>
+        <v>100.0259</v>
       </c>
       <c r="E37" s="1">
         <v>100.0</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I37" s="1">
-        <v>14600.0</v>
+        <v>10360.0</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0365</v>
+        <v>0.0259</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" t="s">
         <v>110</v>
       </c>
       <c r="M37" s="1">
-        <v>40014600.0</v>
+        <v>40010360.0</v>
       </c>
       <c r="N37" s="1">
-        <v>40730952.0</v>
+        <v>40797125.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.2</v>
+        <v>1.28</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0229</v>
+        <v>100.0299</v>
       </c>
       <c r="E38" s="1">
         <v>100.0</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I38" s="1">
-        <v>6870.0</v>
+        <v>8970.0</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0229</v>
+        <v>0.0299</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" t="s">
         <v>113</v>
       </c>
       <c r="M38" s="1">
-        <v>30006870.0</v>
+        <v>30008970.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30282865.33</v>
+        <v>30337415.33</v>
       </c>
       <c r="O38" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0051</v>
+        <v>100.0179</v>
       </c>
       <c r="E39" s="1">
         <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>1020.0</v>
+        <v>3580.0</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0051</v>
+        <v>0.0179</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" t="s">
         <v>116</v>
       </c>
       <c r="M39" s="1">
-        <v>20001020.0</v>
+        <v>20003580.0</v>
       </c>
       <c r="N39" s="1">
-        <v>20063347.78</v>
+        <v>20100872.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>117</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.8158</v>
+        <v>99.972</v>
       </c>
       <c r="E40" s="1">
         <v>97.8753</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>4893765.0</v>
       </c>
       <c r="I40" s="1">
-        <v>97025.0</v>
+        <v>104835.0</v>
       </c>
       <c r="J40" s="1">
-        <v>1.9826248297579</v>
+        <v>2.142215656044</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4990790.0</v>
+        <v>4998600.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4990790.0</v>
+        <v>4998600.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>119</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.7286</v>
+        <v>99.8863</v>
       </c>
       <c r="E41" s="1">
         <v>97.9450583</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>9794505.83</v>
       </c>
       <c r="I41" s="1">
-        <v>178354.17</v>
+        <v>194124.17</v>
       </c>
       <c r="J41" s="1">
-        <v>1.8209613950477</v>
+        <v>1.9819700285992</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9972860.0</v>
+        <v>9988630.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9972860.0</v>
+        <v>9988630.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>121</v>
       </c>
       <c r="B42" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.0169</v>
+        <v>98.1113</v>
       </c>
       <c r="E42" s="1">
         <v>97.78527225</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>19557054.45</v>
       </c>
       <c r="I42" s="1">
-        <v>46325.55</v>
+        <v>65205.55</v>
       </c>
       <c r="J42" s="1">
-        <v>0.23687386113505</v>
+        <v>0.33341191623057</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19603380.0</v>
+        <v>19622260.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19603380.0</v>
+        <v>19622260.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.7669</v>
+        <v>97.8444</v>
       </c>
       <c r="E43" s="1">
         <v>97.7901066</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>9779010.66</v>
       </c>
       <c r="I43" s="1">
-        <v>-2320.66</v>
+        <v>5429.34</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.023731030476247</v>
+        <v>0.05552034033676</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9776690.0</v>
+        <v>9784440.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9776690.0</v>
+        <v>9784440.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>125</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.0821</v>
+        <v>99.2447</v>
       </c>
       <c r="E44" s="1">
         <v>97.85057616</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>12231322.02</v>
       </c>
       <c r="I44" s="1">
-        <v>153940.48</v>
+        <v>174265.48</v>
       </c>
       <c r="J44" s="1">
-        <v>1.2585759719864</v>
+        <v>1.4247477068713</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12385262.5</v>
+        <v>12405587.5</v>
       </c>
       <c r="N44" s="1">
-        <v>12385262.5</v>
+        <v>12405587.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" t="s">
         <v>128</v>
       </c>
       <c r="C45" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.0545</v>
+        <v>99.2159</v>
       </c>
       <c r="E45" s="1">
         <v>97.85299653</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>29355898.96</v>
       </c>
       <c r="I45" s="1">
-        <v>360451.04</v>
+        <v>408871.04</v>
       </c>
       <c r="J45" s="1">
-        <v>1.2278657876945</v>
+        <v>1.3928070830232</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29716350.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29716350.0</v>
+        <v>29764770.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>129</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.5893</v>
+        <v>99.7503</v>
       </c>
       <c r="E46" s="1">
         <v>97.94990843</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>39179963.37</v>
       </c>
       <c r="I46" s="1">
-        <v>655756.63</v>
+        <v>720156.63</v>
       </c>
       <c r="J46" s="1">
-        <v>1.6737040405252</v>
+        <v>1.8380737705115</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39835720.0</v>
+        <v>39900120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>39835720.0</v>
+        <v>39900120.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.17</v>
+        <v>1.25</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>131</v>
       </c>
       <c r="B47" t="s">
         <v>132</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.4252</v>
+        <v>99.5998</v>
       </c>
       <c r="E47" s="1">
         <v>99.42955055</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>19885910.11</v>
       </c>
       <c r="I47" s="1">
-        <v>-870.11</v>
+        <v>34049.89</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.004375510073147</v>
+        <v>0.17122620896731</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>19885040.0</v>
+        <v>19919960.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19885040.0</v>
+        <v>19919960.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>19500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9264</v>
+        <v>99.6032</v>
       </c>
       <c r="E48" s="1">
-        <v>99.507892</v>
+        <v>98.33703873</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>19404038.94</v>
+        <v>29501111.62</v>
       </c>
       <c r="I48" s="1">
-        <v>81609.06</v>
+        <v>379848.38</v>
       </c>
       <c r="J48" s="1">
-        <v>0.42057769649065</v>
+        <v>1.2875731087451</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>19485648.0</v>
+        <v>29880960.0</v>
       </c>
       <c r="N48" s="1">
-        <v>19485648.0</v>
+        <v>29880960.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.57</v>
+        <v>0.94</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.454</v>
+        <v>99.5478</v>
       </c>
       <c r="E49" s="1">
-        <v>98.33703873</v>
+        <v>98.503513</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>29501111.62</v>
+        <v>9850351.3</v>
       </c>
       <c r="I49" s="1">
-        <v>335088.38</v>
+        <v>104428.7</v>
       </c>
       <c r="J49" s="1">
-        <v>1.1358500124207</v>
+        <v>1.0601520374202</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>29836200.0</v>
+        <v>9954780.0</v>
       </c>
       <c r="N49" s="1">
-        <v>29836200.0</v>
+        <v>9954780.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>137</v>
       </c>
       <c r="B50" t="s">
         <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.4041</v>
+        <v>100.0037</v>
       </c>
       <c r="E50" s="1">
-        <v>98.503513</v>
+        <v>100.0518</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>9850351.3</v>
+        <v>5002590.0</v>
       </c>
       <c r="I50" s="1">
-        <v>90058.7</v>
+        <v>-2405.0</v>
       </c>
       <c r="J50" s="1">
-        <v>0.91426891546497</v>
+        <v>-0.048075097099702</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" t="s">
+        <v>139</v>
       </c>
       <c r="M50" s="1">
-        <v>9940410.0</v>
+        <v>5000185.0</v>
       </c>
       <c r="N50" s="1">
-        <v>9940410.0</v>
+        <v>5116740.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0243</v>
+        <v>99.8537</v>
       </c>
       <c r="E51" s="1">
-        <v>100.0518</v>
+        <v>97.8035629</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>5002590.0</v>
+        <v>19560712.58</v>
       </c>
       <c r="I51" s="1">
-        <v>-1375.0</v>
+        <v>410027.42</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.02748576237509</v>
+        <v>2.0961783387137</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51" t="s">
-        <v>141</v>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5001215.0</v>
+        <v>19970740.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5108755.33</v>
+        <v>19970740.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.15</v>
+        <v>0.63</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.7027</v>
+        <v>98.8297</v>
       </c>
       <c r="E52" s="1">
-        <v>97.8035629</v>
+        <v>97.862679</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>19560712.58</v>
+        <v>9786267.9</v>
       </c>
       <c r="I52" s="1">
-        <v>379827.42</v>
+        <v>96702.1</v>
       </c>
       <c r="J52" s="1">
-        <v>1.9417872352378</v>
+        <v>0.98814073953565</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>19940540.0</v>
+        <v>9882970.0</v>
       </c>
       <c r="N52" s="1">
-        <v>19940540.0</v>
+        <v>9882970.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.6838</v>
+        <v>99.735</v>
       </c>
       <c r="E53" s="1">
-        <v>97.862679</v>
+        <v>97.96931383</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>9786267.9</v>
+        <v>34289259.84</v>
       </c>
       <c r="I53" s="1">
-        <v>82112.1</v>
+        <v>617990.16</v>
       </c>
       <c r="J53" s="1">
-        <v>0.83905428340052</v>
+        <v>1.8022849221116</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>9868380.0</v>
+        <v>34907250.0</v>
       </c>
       <c r="N53" s="1">
-        <v>9868380.0</v>
+        <v>34907250.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.29</v>
+        <v>1.09</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.5764</v>
+        <v>98.1299</v>
       </c>
       <c r="E54" s="1">
-        <v>97.96931383</v>
+        <v>97.775605</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>34289259.84</v>
+        <v>14666340.75</v>
       </c>
       <c r="I54" s="1">
-        <v>562480.16</v>
+        <v>53144.25</v>
       </c>
       <c r="J54" s="1">
-        <v>1.6403974965474</v>
+        <v>0.36235521120018</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>34851740.0</v>
+        <v>14719485.0</v>
       </c>
       <c r="N54" s="1">
-        <v>34851740.0</v>
+        <v>14719485.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.02</v>
+        <v>0.46</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>15000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.0297</v>
+        <v>99.835</v>
       </c>
       <c r="E55" s="1">
-        <v>97.775605</v>
+        <v>99.82995629</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>14666340.75</v>
+        <v>23959189.51</v>
       </c>
       <c r="I55" s="1">
-        <v>38114.25</v>
+        <v>1210.49</v>
       </c>
       <c r="J55" s="1">
-        <v>0.25987566121427</v>
+        <v>0.0050522994506754</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>14704455.0</v>
+        <v>23960400.0</v>
       </c>
       <c r="N55" s="1">
-        <v>14704455.0</v>
+        <v>23960400.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.75</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>24000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8341</v>
+        <v>99.8035</v>
       </c>
       <c r="E56" s="1">
-        <v>99.78753571</v>
+        <v>99.48788611</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>23949008.57</v>
+        <v>54718337.36</v>
       </c>
       <c r="I56" s="1">
-        <v>11175.43</v>
+        <v>173587.64</v>
       </c>
       <c r="J56" s="1">
-        <v>0.046663434802888</v>
+        <v>0.31723851340354</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>23960184.0</v>
+        <v>54891925.0</v>
       </c>
       <c r="N56" s="1">
-        <v>23960184.0</v>
+        <v>54891925.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.7</v>
+        <v>1.72</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
-        <v>55000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.6291</v>
+        <v>99.7912</v>
       </c>
       <c r="E57" s="1">
-        <v>99.48788611</v>
+        <v>99.46446673</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>54718337.36</v>
+        <v>29839340.02</v>
       </c>
       <c r="I57" s="1">
-        <v>77667.64</v>
+        <v>98019.98</v>
       </c>
       <c r="J57" s="1">
-        <v>0.14194078940852</v>
+        <v>0.32849245303114</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>54796005.0</v>
+        <v>29937360.0</v>
       </c>
       <c r="N57" s="1">
-        <v>54796005.0</v>
+        <v>29937360.0</v>
       </c>
       <c r="O57" s="1">
-        <v>1.61</v>
+        <v>0.94</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>30000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.6168</v>
+        <v>99.952</v>
       </c>
       <c r="E58" s="1">
-        <v>99.46446673</v>
+        <v>99.74282978</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>29839340.02</v>
+        <v>8976854.68</v>
       </c>
       <c r="I58" s="1">
-        <v>45699.98</v>
+        <v>18825.32</v>
       </c>
       <c r="J58" s="1">
-        <v>0.15315345436383</v>
+        <v>0.20970953269347</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>29885040.0</v>
+        <v>8995680.0</v>
       </c>
       <c r="N58" s="1">
-        <v>29885040.0</v>
+        <v>8995680.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.88</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>9000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.7774</v>
+        <v>98.4693</v>
       </c>
       <c r="E59" s="1">
-        <v>99.74282978</v>
+        <v>98.49526595</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>8976854.68</v>
+        <v>19699053.19</v>
       </c>
       <c r="I59" s="1">
-        <v>3111.32</v>
+        <v>-5193.19</v>
       </c>
       <c r="J59" s="1">
-        <v>0.034659355764462</v>
+        <v>-0.026362637584208</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8979966.0</v>
+        <v>19693860.0</v>
       </c>
       <c r="N59" s="1">
-        <v>8979966.0</v>
+        <v>19693860.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.26</v>
+        <v>0.62</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.632</v>
+        <v>98.6417</v>
       </c>
       <c r="E60" s="1">
         <v>97.9014285</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>29370428.55</v>
       </c>
       <c r="I60" s="1">
-        <v>219171.45</v>
+        <v>222081.45</v>
       </c>
       <c r="J60" s="1">
-        <v>0.74623170590407</v>
+        <v>0.75613963079201</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29589600.0</v>
+        <v>29592510.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29589600.0</v>
+        <v>29592510.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.87</v>
+        <v>0.93</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.1643</v>
+        <v>98.3356</v>
       </c>
       <c r="E61" s="1">
         <v>98.20184247</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>14730276.37</v>
       </c>
       <c r="I61" s="1">
-        <v>-5631.37</v>
+        <v>20063.63</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.038229900502539</v>
+        <v>0.13620674518275</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14724645.0</v>
+        <v>14750340.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14724645.0</v>
+        <v>14750340.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
         <v>50000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.7887</v>
+        <v>99.9555</v>
       </c>
       <c r="E62" s="1">
         <v>98.93958748</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>49469793.74</v>
       </c>
       <c r="I62" s="1">
-        <v>424556.26</v>
+        <v>507956.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.85821311936604</v>
+        <v>1.0268008447128</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49894350.0</v>
+        <v>49977750.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49894350.0</v>
+        <v>49977750.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.8048</v>
+        <v>97.8488</v>
       </c>
       <c r="E63" s="1">
         <v>97.80461245</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>19560922.49</v>
       </c>
       <c r="I63" s="1">
-        <v>37.51</v>
+        <v>8837.51</v>
       </c>
       <c r="J63" s="1">
-        <v>0.00019175987236377</v>
+        <v>0.045179413212838</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19560960.0</v>
+        <v>19569760.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19560960.0</v>
+        <v>19569760.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.83992332</v>
+        <v>99.8698</v>
       </c>
       <c r="E64" s="1">
-        <v>99.8399233</v>
+        <v>99.826856</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>19967984.66</v>
+        <v>9982685.6</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>4294.4</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>0.043018483923805</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>19967984.66</v>
+        <v>9986980.0</v>
       </c>
       <c r="N64" s="1">
-        <v>19967984.66</v>
+        <v>9986980.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.8322</v>
+        <v>99.8584</v>
       </c>
       <c r="E65" s="1">
-        <v>99.4735982</v>
+        <v>99.28333975</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>9947359.82</v>
+        <v>19856667.95</v>
       </c>
       <c r="I65" s="1">
-        <v>35860.18</v>
+        <v>115012.05</v>
       </c>
       <c r="J65" s="1">
-        <v>0.36049947572923</v>
+        <v>0.57921122662476</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>9983220.0</v>
+        <v>19971680.0</v>
       </c>
       <c r="N65" s="1">
-        <v>9983220.0</v>
+        <v>19971680.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.6992</v>
+        <v>97.9755</v>
       </c>
       <c r="E66" s="1">
-        <v>99.28333975</v>
+        <v>97.81428547</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19856667.95</v>
+        <v>14672142.82</v>
       </c>
       <c r="I66" s="1">
-        <v>83172.05</v>
+        <v>24182.18</v>
       </c>
       <c r="J66" s="1">
-        <v>0.41886206794328</v>
+        <v>0.16481696161679</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19939840.0</v>
+        <v>14696325.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19939840.0</v>
+        <v>14696325.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>97.8998</v>
+        <v>99.9265</v>
       </c>
       <c r="E67" s="1">
-        <v>97.81428547</v>
+        <v>97.9881802</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>14672142.82</v>
+        <v>4899409.01</v>
       </c>
       <c r="I67" s="1">
-        <v>12827.18</v>
+        <v>96915.99</v>
       </c>
       <c r="J67" s="1">
-        <v>0.08742540307415</v>
+        <v>1.9781159279045</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14684970.0</v>
+        <v>4996325.0</v>
       </c>
       <c r="N67" s="1">
-        <v>14684970.0</v>
+        <v>4996325.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.7647</v>
+        <v>99.6637</v>
       </c>
       <c r="E68" s="1">
-        <v>97.9881802</v>
+        <v>99.508676</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4899409.01</v>
+        <v>4975433.8</v>
       </c>
       <c r="I68" s="1">
-        <v>88825.99</v>
+        <v>7751.2</v>
       </c>
       <c r="J68" s="1">
-        <v>1.8129939716954</v>
+        <v>0.15578943086329</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4988235.0</v>
+        <v>4983185.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4988235.0</v>
+        <v>4983185.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>7500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8454</v>
+        <v>99.8383</v>
       </c>
       <c r="E69" s="1">
-        <v>99.84676293</v>
+        <v>99.57189615</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>7488507.22</v>
+        <v>19914379.23</v>
       </c>
       <c r="I69" s="1">
-        <v>-102.22</v>
+        <v>53280.77</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.001365025057691</v>
+        <v>0.26754923859105</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>7488405.0</v>
+        <v>19967660.0</v>
       </c>
       <c r="N69" s="1">
-        <v>7488405.0</v>
+        <v>19967660.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.8767</v>
+        <v>99.9642</v>
       </c>
       <c r="E70" s="1">
-        <v>99.8248905</v>
+        <v>99.8569016</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>9982489.05</v>
+        <v>29957070.48</v>
       </c>
       <c r="I70" s="1">
-        <v>5180.95</v>
+        <v>32189.52</v>
       </c>
       <c r="J70" s="1">
-        <v>0.051900382500294</v>
+        <v>0.10745216232505</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>9987670.0</v>
+        <v>29989260.0</v>
       </c>
       <c r="N70" s="1">
-        <v>9987670.0</v>
+        <v>29989260.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.29</v>
+        <v>0.94</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.6647</v>
+        <v>97.5532</v>
       </c>
       <c r="E71" s="1">
-        <v>99.57189615</v>
+        <v>97.46047773</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>19914379.23</v>
+        <v>14619071.66</v>
       </c>
       <c r="I71" s="1">
-        <v>18560.77</v>
+        <v>13908.34</v>
       </c>
       <c r="J71" s="1">
-        <v>0.09320285501061</v>
+        <v>0.095138325630179</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19932940.0</v>
+        <v>14632980.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19932940.0</v>
+        <v>14632980.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>10000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7958</v>
+        <v>98.0881</v>
       </c>
       <c r="E72" s="1">
-        <v>99.6413465</v>
+        <v>97.75025084</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>9964134.65</v>
+        <v>9286273.83</v>
       </c>
       <c r="I72" s="1">
-        <v>15445.35</v>
+        <v>32095.67</v>
       </c>
       <c r="J72" s="1">
-        <v>0.1550094468063</v>
+        <v>0.34562485004817</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9979580.0</v>
+        <v>9318369.5</v>
       </c>
       <c r="N72" s="1">
-        <v>9979580.0</v>
+        <v>9318369.5</v>
       </c>
       <c r="O72" s="1">
         <v>0.29</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.4122</v>
+        <v>97.5503</v>
       </c>
       <c r="E73" s="1">
-        <v>97.46047773</v>
+        <v>97.42790333</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14619071.66</v>
+        <v>14614185.5</v>
       </c>
       <c r="I73" s="1">
-        <v>-7241.66</v>
+        <v>18359.5</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.049535703555064</v>
+        <v>0.12562793869012</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14611830.0</v>
+        <v>14632545.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14611830.0</v>
+        <v>14632545.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.9621</v>
+        <v>99.8991</v>
       </c>
       <c r="E74" s="1">
-        <v>97.75025084</v>
+        <v>99.47774185</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>9286273.83</v>
+        <v>19895548.37</v>
       </c>
       <c r="I74" s="1">
-        <v>20125.67</v>
+        <v>84271.63</v>
       </c>
       <c r="J74" s="1">
-        <v>0.21672492507148</v>
+        <v>0.4235702803099</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>9306399.5</v>
+        <v>19979820.0</v>
       </c>
       <c r="N74" s="1">
-        <v>9306399.5</v>
+        <v>19979820.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.63</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.455</v>
+        <v>99.9962</v>
       </c>
       <c r="E75" s="1">
-        <v>97.42790333</v>
+        <v>100.0</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>14614185.5</v>
+        <v>30000000.0</v>
       </c>
       <c r="I75" s="1">
-        <v>4064.5</v>
+        <v>-1140.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.027812018671858</v>
+        <v>-0.0038</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" t="s">
+        <v>190</v>
       </c>
       <c r="M75" s="1">
-        <v>14618250.0</v>
+        <v>29998860.0</v>
       </c>
       <c r="N75" s="1">
-        <v>14618250.0</v>
+        <v>30085590.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.43</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.7355</v>
+        <v>100.0126</v>
       </c>
       <c r="E76" s="1">
-        <v>99.47774185</v>
+        <v>100.0</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>19895548.37</v>
+        <v>40000000.0</v>
       </c>
       <c r="I76" s="1">
-        <v>51551.63</v>
+        <v>5040.0</v>
       </c>
       <c r="J76" s="1">
-        <v>0.2591113803012</v>
+        <v>0.0126</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" t="s">
+        <v>193</v>
       </c>
       <c r="M76" s="1">
-        <v>19947100.0</v>
+        <v>40005040.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19947100.0</v>
+        <v>40892550.33</v>
       </c>
       <c r="O76" s="1">
-        <v>0.59</v>
+        <v>1.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0014</v>
+        <v>100.0183</v>
       </c>
       <c r="E77" s="1">
         <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>420.0</v>
+        <v>9150.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0014</v>
+        <v>0.0183</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="M77" s="1">
-        <v>30000420.0</v>
+        <v>50009150.0</v>
       </c>
       <c r="N77" s="1">
-        <v>30037574.25</v>
+        <v>51086759.72</v>
       </c>
       <c r="O77" s="1">
-        <v>0.88</v>
+        <v>1.6</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B78" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C78" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0258</v>
+        <v>100.0006</v>
       </c>
       <c r="E78" s="1">
         <v>100.0</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I78" s="1">
-        <v>10320.0</v>
+        <v>120.0</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0258</v>
+        <v>0.0006</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M78" s="1">
-        <v>40010320.0</v>
+        <v>20000120.0</v>
       </c>
       <c r="N78" s="1">
-        <v>40826392.89</v>
+        <v>20464014.72</v>
       </c>
       <c r="O78" s="1">
-        <v>1.2</v>
+        <v>0.64</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B79" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C79" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0275</v>
+        <v>100.0017</v>
       </c>
       <c r="E79" s="1">
         <v>100.0</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>50000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I79" s="1">
-        <v>13750.0</v>
+        <v>425.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0275</v>
+        <v>0.0017</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="M79" s="1">
-        <v>50013750.0</v>
+        <v>25000425.0</v>
       </c>
       <c r="N79" s="1">
-        <v>51002133.33</v>
+        <v>25219710.21</v>
       </c>
       <c r="O79" s="1">
-        <v>1.5</v>
+        <v>0.79</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B80" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C80" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.0168</v>
+        <v>99.9797</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>3360.0</v>
+        <v>-3045.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.0168</v>
+        <v>-0.0203</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="M80" s="1">
-        <v>20003360.0</v>
+        <v>14996955.0</v>
       </c>
       <c r="N80" s="1">
-        <v>20431967.83</v>
+        <v>15012169.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C81" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.0107</v>
+        <v>99.9917</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>2675.0</v>
+        <v>-1660.0</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0107</v>
+        <v>-0.0083</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M81" s="1">
-        <v>25002675.0</v>
+        <v>19998340.0</v>
       </c>
       <c r="N81" s="1">
-        <v>25180059.38</v>
+        <v>20041759.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B82" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.9776</v>
+        <v>100.0168</v>
       </c>
       <c r="E82" s="1">
-        <v>99.65384132</v>
+        <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>24913460.33</v>
+        <v>10000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>80939.67</v>
+        <v>1680.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.32488329171414</v>
+        <v>0.0168</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" t="s">
+        <v>211</v>
       </c>
       <c r="M82" s="1">
-        <v>24994400.0</v>
+        <v>10001680.0</v>
       </c>
       <c r="N82" s="1">
-        <v>24994400.0</v>
+        <v>10099351.53</v>
       </c>
       <c r="O82" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B83" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C83" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0078</v>
+        <v>100.0005</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>2340.0</v>
+        <v>50.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0078</v>
+        <v>0.0005</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M83" s="1">
-        <v>30002340.0</v>
+        <v>10000050.0</v>
       </c>
       <c r="N83" s="1">
-        <v>30624335.83</v>
+        <v>10017725.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B84" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C84" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0076</v>
+        <v>100.0268</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>1520.0</v>
+        <v>6700.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0076</v>
+        <v>0.0268</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M84" s="1">
-        <v>20001520.0</v>
+        <v>25006700.0</v>
       </c>
       <c r="N84" s="1">
-        <v>20450083.89</v>
+        <v>25249303.47</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.79</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.9749</v>
+        <v>100.0394</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-5020.0</v>
+        <v>7880.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.0251</v>
+        <v>0.0394</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M85" s="1">
-        <v>19994980.0</v>
+        <v>20007880.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20003658.83</v>
+        <v>20359840.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0067</v>
+        <v>100.0026</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>670.0</v>
+        <v>520.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0067</v>
+        <v>0.0026</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="M86" s="1">
-        <v>10000670.0</v>
+        <v>20000520.0</v>
       </c>
       <c r="N86" s="1">
-        <v>10080641.19</v>
+        <v>20080484.5</v>
       </c>
       <c r="O86" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B87" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C87" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0006</v>
+        <v>100.0045</v>
       </c>
       <c r="E87" s="1">
-        <v>99.9897</v>
+        <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9998970.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>1090.0</v>
+        <v>900.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.01090112281565</v>
+        <v>0.0045</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M87" s="1">
-        <v>10000060.0</v>
+        <v>20000900.0</v>
       </c>
       <c r="N87" s="1">
-        <v>10236103.89</v>
+        <v>20051381.67</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.63</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C88" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.0156</v>
+        <v>99.8204</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.8157568</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>25000000.0</v>
+        <v>9981575.68</v>
       </c>
       <c r="I88" s="1">
-        <v>3900.0</v>
+        <v>464.32</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0156</v>
+        <v>0.0046517705709566</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88" t="s">
-        <v>226</v>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>25003900.0</v>
+        <v>9982040.0</v>
       </c>
       <c r="N88" s="1">
-        <v>25202253.75</v>
+        <v>9982040.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B89" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C89" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0448</v>
+        <v>99.5156</v>
       </c>
       <c r="E89" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>20000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I89" s="1">
-        <v>8960.0</v>
+        <v>26498.61</v>
       </c>
       <c r="J89" s="1">
-        <v>0.0448</v>
+        <v>0.088837497846529</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89" t="s">
-        <v>229</v>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>20008960.0</v>
+        <v>29854680.0</v>
       </c>
       <c r="N89" s="1">
-        <v>20325472.0</v>
+        <v>29854680.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.6</v>
+        <v>0.93</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B90" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C90" s="1">
-        <v>20000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0017</v>
+        <v>99.9638</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>99.79965221</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>20000000.0</v>
+        <v>47903833.06</v>
       </c>
       <c r="I90" s="1">
-        <v>340.0</v>
+        <v>78790.94</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0017</v>
+        <v>0.16447731834176</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>232</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>20000340.0</v>
+        <v>47982624.0</v>
       </c>
       <c r="N90" s="1">
-        <v>20044743.33</v>
+        <v>47982624.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.59</v>
+        <v>1.5</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>233</v>
       </c>
       <c r="B91" t="s">
         <v>234</v>
       </c>
       <c r="C91" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9972</v>
+        <v>97.6857</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I91" s="1">
-        <v>-560.0</v>
+        <v>-4791.24</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0028</v>
+        <v>-0.032687649309784</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91" t="s">
-        <v>235</v>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19999440.0</v>
+        <v>14652855.0</v>
       </c>
       <c r="N91" s="1">
-        <v>20016260.22</v>
+        <v>14652855.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>235</v>
+      </c>
+      <c r="B92" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>99.9185</v>
+        <v>100.0147</v>
       </c>
       <c r="E92" s="1">
-        <v>99.8295134</v>
+        <v>100.0</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>29948854.02</v>
+        <v>30000000.0</v>
       </c>
       <c r="I92" s="1">
-        <v>26695.98</v>
+        <v>4410.0</v>
       </c>
       <c r="J92" s="1">
-        <v>0.089138569316116</v>
+        <v>0.0147</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" t="s">
+        <v>237</v>
       </c>
       <c r="M92" s="1">
-        <v>29975550.0</v>
+        <v>30004410.0</v>
       </c>
       <c r="N92" s="1">
-        <v>29975550.0</v>
+        <v>30191388.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.88</v>
+        <v>0.95</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>238</v>
       </c>
       <c r="B93" t="s">
         <v>239</v>
       </c>
       <c r="C93" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.8379</v>
+        <v>99.9921</v>
       </c>
       <c r="E93" s="1">
-        <v>99.467847</v>
+        <v>100.0</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>14920177.05</v>
+        <v>10000000.0</v>
       </c>
       <c r="I93" s="1">
-        <v>55507.95</v>
+        <v>-790.0</v>
       </c>
       <c r="J93" s="1">
-        <v>0.37203278361901</v>
+        <v>-0.0079</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" t="s">
+        <v>240</v>
       </c>
       <c r="M93" s="1">
-        <v>14975685.0</v>
+        <v>9999210.0</v>
       </c>
       <c r="N93" s="1">
-        <v>14975685.0</v>
+        <v>10026633.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B94" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C94" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9942</v>
+        <v>99.98</v>
       </c>
       <c r="E94" s="1">
-        <v>99.83693302</v>
+        <v>100.0</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>47921727.85</v>
+        <v>20000000.0</v>
       </c>
       <c r="I94" s="1">
-        <v>75488.15</v>
+        <v>-4000.0</v>
       </c>
       <c r="J94" s="1">
-        <v>0.15752384854796</v>
+        <v>-0.02</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94">
-        <v>0.0</v>
+      <c r="L94" t="s">
+        <v>243</v>
       </c>
       <c r="M94" s="1">
-        <v>47997216.0</v>
+        <v>19996000.0</v>
       </c>
       <c r="N94" s="1">
-        <v>47997216.0</v>
+        <v>20052347.5</v>
       </c>
       <c r="O94" s="1">
-        <v>1.41</v>
+        <v>0.63</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B95" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C95" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.9227</v>
+        <v>100.0264</v>
       </c>
       <c r="E95" s="1">
-        <v>97.7176416</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14657646.24</v>
+        <v>35000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>30758.76</v>
+        <v>9240.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.20984788073313</v>
+        <v>0.0264</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>246</v>
       </c>
       <c r="M95" s="1">
-        <v>14688405.0</v>
+        <v>35009240.0</v>
       </c>
       <c r="N95" s="1">
-        <v>14688405.0</v>
+        <v>35714232.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.43</v>
+        <v>1.12</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B96" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C96" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0079</v>
+        <v>100.0222</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>2370.0</v>
+        <v>6660.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0079</v>
+        <v>0.0222</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M96" s="1">
-        <v>30002370.0</v>
+        <v>30006660.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30136382.5</v>
+        <v>30356294.25</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B97" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C97" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.9921</v>
+        <v>100.032</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-790.0</v>
+        <v>9600.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.0079</v>
+        <v>0.032</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M97" s="1">
-        <v>9999210.0</v>
+        <v>30009600.0</v>
       </c>
       <c r="N97" s="1">
-        <v>10009566.31</v>
+        <v>30401226.75</v>
       </c>
       <c r="O97" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B98" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C98" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.9819</v>
+        <v>99.6249</v>
       </c>
       <c r="E98" s="1">
-        <v>100.0</v>
+        <v>99.62944765</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>20000000.0</v>
+        <v>19925889.53</v>
       </c>
       <c r="I98" s="1">
-        <v>-3620.0</v>
+        <v>-909.53</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0181</v>
+        <v>-0.0045645640995381</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98" t="s">
-        <v>252</v>
+      <c r="L98">
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>19996380.0</v>
+        <v>19924980.0</v>
       </c>
       <c r="N98" s="1">
-        <v>20017659.28</v>
+        <v>19924980.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B99" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0335</v>
+        <v>99.8169</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>99.81827529</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>35000000.0</v>
+        <v>23956386.07</v>
       </c>
       <c r="I99" s="1">
-        <v>11725.0</v>
+        <v>-330.07</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0335</v>
+        <v>-0.0013777954614504</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>255</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>35011725.0</v>
+        <v>23956056.0</v>
       </c>
       <c r="N99" s="1">
-        <v>35654304.58</v>
+        <v>23956056.0</v>
       </c>
       <c r="O99" s="1">
-        <v>1.05</v>
+        <v>0.75</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B100" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0263</v>
+        <v>99.659</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>30000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I100" s="1">
-        <v>7890.0</v>
+        <v>8290.81</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0263</v>
+        <v>0.027738286652965</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>258</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>30007890.0</v>
+        <v>29897700.0</v>
       </c>
       <c r="N100" s="1">
-        <v>30305498.5</v>
+        <v>29897700.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101" t="s">
         <v>260</v>
       </c>
       <c r="C101" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0287</v>
+        <v>99.827</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>30000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I101" s="1">
-        <v>8610.0</v>
+        <v>121162.77</v>
       </c>
       <c r="J101" s="1">
-        <v>0.0287</v>
+        <v>0.34798601435973</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>261</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>30008610.0</v>
+        <v>34939450.0</v>
       </c>
       <c r="N101" s="1">
-        <v>30347009.5</v>
+        <v>34939450.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.89</v>
+        <v>1.09</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>261</v>
+      </c>
+      <c r="B102" t="s">
         <v>262</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0199</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>5970.0</v>
+      </c>
+      <c r="J102" s="1">
+        <v>0.0199</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" t="s">
         <v>263</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>19967120.0</v>
+        <v>30005970.0</v>
       </c>
       <c r="N102" s="1">
-        <v>19967120.0</v>
+        <v>30633647.25</v>
       </c>
       <c r="O102" s="1">
-        <v>0.59</v>
+        <v>0.96</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>264</v>
       </c>
       <c r="B103" t="s">
         <v>265</v>
       </c>
       <c r="C103" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8764</v>
+        <v>99.8471</v>
       </c>
       <c r="E103" s="1">
-        <v>99.47526793</v>
+        <v>99.48840848</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>14921290.19</v>
+        <v>24872102.12</v>
       </c>
       <c r="I103" s="1">
-        <v>60169.81</v>
+        <v>89672.88</v>
       </c>
       <c r="J103" s="1">
-        <v>0.40324803843253</v>
+        <v>0.36053599155937</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>14981460.0</v>
+        <v>24961775.0</v>
       </c>
       <c r="N103" s="1">
-        <v>14981460.0</v>
+        <v>24961775.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>266</v>
       </c>
       <c r="B104" t="s">
         <v>267</v>
       </c>
       <c r="C104" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.6628</v>
+        <v>100.0223</v>
       </c>
       <c r="E104" s="1">
-        <v>99.48082066</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>34818287.23</v>
+        <v>30000000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>63692.77</v>
+        <v>6690.0</v>
       </c>
       <c r="J104" s="1">
-        <v>0.18292907281528</v>
+        <v>0.0223</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104">
-        <v>0.0</v>
+      <c r="L104" t="s">
+        <v>268</v>
       </c>
       <c r="M104" s="1">
-        <v>34881980.0</v>
+        <v>30006690.0</v>
       </c>
       <c r="N104" s="1">
-        <v>34881980.0</v>
+        <v>30194928.75</v>
       </c>
       <c r="O104" s="1">
-        <v>1.02</v>
+        <v>0.95</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B105" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C105" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9654</v>
+        <v>99.9771</v>
       </c>
       <c r="E105" s="1">
-        <v>99.2884329</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>19857686.58</v>
+        <v>20000000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>135393.42</v>
+        <v>-4580.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.6818186975333</v>
+        <v>-0.0229</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105">
-        <v>0.0</v>
+      <c r="L105" t="s">
+        <v>271</v>
       </c>
       <c r="M105" s="1">
-        <v>19993080.0</v>
+        <v>19995420.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19993080.0</v>
+        <v>19996662.78</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B106" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.031</v>
+        <v>100.0032</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>9300.0</v>
+        <v>640.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.031</v>
+        <v>0.0032</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="M106" s="1">
-        <v>30009300.0</v>
+        <v>20000640.0</v>
       </c>
       <c r="N106" s="1">
-        <v>30584123.33</v>
+        <v>20454860.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B107" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C107" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.6831</v>
+        <v>100.0009</v>
       </c>
       <c r="E107" s="1">
-        <v>99.48840848</v>
+        <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>24872102.12</v>
+        <v>15000000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>48672.88</v>
+        <v>135.0</v>
       </c>
       <c r="J107" s="1">
-        <v>0.19569266709009</v>
+        <v>0.0009</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107">
-        <v>0.0</v>
+      <c r="L107" t="s">
+        <v>277</v>
       </c>
       <c r="M107" s="1">
-        <v>24920775.0</v>
+        <v>15000135.0</v>
       </c>
       <c r="N107" s="1">
-        <v>24920775.0</v>
+        <v>15071684.04</v>
       </c>
       <c r="O107" s="1">
-        <v>0.73</v>
+        <v>0.47</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B108" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C108" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0266</v>
+        <v>100.0144</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>7980.0</v>
+        <v>1440.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0266</v>
+        <v>0.0144</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="M108" s="1">
-        <v>30007980.0</v>
+        <v>10001440.0</v>
       </c>
       <c r="N108" s="1">
-        <v>30143948.58</v>
+        <v>10047428.25</v>
       </c>
       <c r="O108" s="1">
-        <v>0.89</v>
+        <v>0.31</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B109" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0006</v>
+        <v>99.9482</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>180.0</v>
+        <v>-5180.0</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0006</v>
+        <v>-0.0518</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="M109" s="1">
-        <v>30000180.0</v>
+        <v>9994820.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30703017.92</v>
+        <v>9996060.06</v>
       </c>
       <c r="O109" s="1">
-        <v>0.9</v>
+        <v>0.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="B110" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C110" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0171</v>
+        <v>99.5034</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.42696925</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>20000000.0</v>
+        <v>19885393.85</v>
       </c>
       <c r="I110" s="1">
-        <v>3420.0</v>
+        <v>15286.15</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0171</v>
+        <v>0.076871245876782</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>283</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20003420.0</v>
+        <v>19900680.0</v>
       </c>
       <c r="N110" s="1">
-        <v>20422514.67</v>
+        <v>19900680.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B111" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C111" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0086</v>
+        <v>99.8271</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>99.8153416</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>15000000.0</v>
+        <v>19963068.32</v>
       </c>
       <c r="I111" s="1">
-        <v>1290.0</v>
+        <v>2351.68</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0086</v>
+        <v>0.011780153042125</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>286</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>15001290.0</v>
+        <v>19965420.0</v>
       </c>
       <c r="N111" s="1">
-        <v>15046792.63</v>
+        <v>19965420.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B112" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C112" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>100.0151</v>
+        <v>99.8211</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>99.82068323</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>10000000.0</v>
+        <v>39928273.29</v>
       </c>
       <c r="I112" s="1">
-        <v>1510.0</v>
+        <v>166.71</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0151</v>
+        <v>0.0004175236900158</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112" t="s">
-        <v>289</v>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>10001510.0</v>
+        <v>39928440.0</v>
       </c>
       <c r="N112" s="1">
-        <v>10030756.19</v>
+        <v>39928440.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>1.25</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>290</v>
       </c>
       <c r="B113" t="s">
         <v>291</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.8844</v>
+        <v>99.4142</v>
       </c>
       <c r="E113" s="1">
-        <v>99.47403105</v>
+        <v>99.421972</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19894806.21</v>
+        <v>9942197.2</v>
       </c>
       <c r="I113" s="1">
-        <v>82073.79</v>
+        <v>-777.2</v>
       </c>
       <c r="J113" s="1">
-        <v>0.41253877586777</v>
+        <v>-0.007817185521124</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19976880.0</v>
+        <v>9941420.0</v>
       </c>
       <c r="N113" s="1">
-        <v>19976880.0</v>
+        <v>9941420.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>292</v>
       </c>
       <c r="B114" t="s">
         <v>293</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.8717</v>
+        <v>99.9637</v>
       </c>
       <c r="E114" s="1">
-        <v>99.810914</v>
+        <v>99.47155735</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9981091.4</v>
+        <v>19894311.47</v>
       </c>
       <c r="I114" s="1">
-        <v>6078.6</v>
+        <v>98428.53</v>
       </c>
       <c r="J114" s="1">
-        <v>0.060901155559</v>
+        <v>0.49475715783593</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9987170.0</v>
+        <v>19992740.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9987170.0</v>
+        <v>19992740.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>294</v>
       </c>
       <c r="B115" t="s">
         <v>295</v>
       </c>
       <c r="C115" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8279</v>
+        <v>99.7075</v>
       </c>
       <c r="E115" s="1">
-        <v>99.80919808</v>
+        <v>99.458614</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>39923679.23</v>
+        <v>29837584.2</v>
       </c>
       <c r="I115" s="1">
-        <v>7480.77</v>
+        <v>74665.8</v>
       </c>
       <c r="J115" s="1">
-        <v>0.018737676848127</v>
+        <v>0.25024076848688</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>39931160.0</v>
+        <v>29912250.0</v>
       </c>
       <c r="N115" s="1">
-        <v>39931160.0</v>
+        <v>29912250.0</v>
       </c>
       <c r="O115" s="1">
-        <v>1.17</v>
+        <v>0.94</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>296</v>
       </c>
       <c r="B116" t="s">
         <v>297</v>
       </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.7954</v>
+        <v>99.8894</v>
       </c>
       <c r="E116" s="1">
-        <v>99.47155735</v>
+        <v>99.63533473</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>19894311.47</v>
+        <v>7373014.77</v>
       </c>
       <c r="I116" s="1">
-        <v>64768.53</v>
+        <v>18800.83</v>
       </c>
       <c r="J116" s="1">
-        <v>0.32556306408326</v>
+        <v>0.25499514901962</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>19959080.0</v>
+        <v>7391815.6</v>
       </c>
       <c r="N116" s="1">
-        <v>19959080.0</v>
+        <v>7391815.6</v>
       </c>
       <c r="O116" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>298</v>
       </c>
       <c r="B117" t="s">
         <v>299</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.5479</v>
+        <v>98.631</v>
       </c>
       <c r="E117" s="1">
-        <v>99.458614</v>
+        <v>97.8384763</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>29837584.2</v>
+        <v>9783847.63</v>
       </c>
       <c r="I117" s="1">
-        <v>26785.8</v>
+        <v>79252.37</v>
       </c>
       <c r="J117" s="1">
-        <v>0.089772013110901</v>
+        <v>0.81003274986612</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>29864370.0</v>
+        <v>9863100.0</v>
       </c>
       <c r="N117" s="1">
-        <v>29864370.0</v>
+        <v>9863100.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>300</v>
       </c>
       <c r="B118" t="s">
         <v>301</v>
       </c>
       <c r="C118" s="1">
-        <v>7400000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.7144</v>
+        <v>99.8732</v>
       </c>
       <c r="E118" s="1">
-        <v>99.63533473</v>
+        <v>99.83411905</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>7373014.77</v>
+        <v>20965165.0</v>
       </c>
       <c r="I118" s="1">
-        <v>5850.83</v>
+        <v>8207.0</v>
       </c>
       <c r="J118" s="1">
-        <v>0.079354649115941</v>
+        <v>0.039145887952706</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>7378865.6</v>
+        <v>20973372.0</v>
       </c>
       <c r="N118" s="1">
-        <v>7378865.6</v>
+        <v>20973372.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>0.66</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>302</v>
       </c>
       <c r="B119" t="s">
         <v>303</v>
       </c>
       <c r="C119" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.5289</v>
+        <v>99.7258</v>
       </c>
       <c r="E119" s="1">
-        <v>97.8384763</v>
+        <v>99.5457396</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>9783847.63</v>
+        <v>19909147.92</v>
       </c>
       <c r="I119" s="1">
-        <v>69042.37</v>
+        <v>36012.08</v>
       </c>
       <c r="J119" s="1">
-        <v>0.70567707727067</v>
+        <v>0.18088207564033</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>9852890.0</v>
+        <v>19945160.0</v>
       </c>
       <c r="N119" s="1">
-        <v>9852890.0</v>
+        <v>19945160.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>304</v>
       </c>
       <c r="B120" t="s">
         <v>305</v>
       </c>
       <c r="C120" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.8708</v>
+        <v>99.431</v>
       </c>
       <c r="E120" s="1">
-        <v>99.8186351</v>
+        <v>99.4309374</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9981863.51</v>
+        <v>14914640.61</v>
       </c>
       <c r="I120" s="1">
-        <v>5216.49</v>
+        <v>9.39</v>
       </c>
       <c r="J120" s="1">
-        <v>0.052259680717674</v>
+        <v>6.2958271979441E-5</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>9987080.0</v>
+        <v>14914650.0</v>
       </c>
       <c r="N120" s="1">
-        <v>9987080.0</v>
+        <v>14914650.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>306</v>
       </c>
       <c r="B121" t="s">
         <v>307</v>
       </c>
       <c r="C121" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.5519</v>
+        <v>99.9981</v>
       </c>
       <c r="E121" s="1">
-        <v>99.5457396</v>
+        <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>19909147.92</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1232.08</v>
+        <v>-380.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.0061885119591798</v>
+        <v>-0.0019</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" t="s">
+        <v>308</v>
       </c>
       <c r="M121" s="1">
-        <v>19910380.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N121" s="1">
-        <v>19910380.0</v>
+        <v>20031179.72</v>
       </c>
       <c r="O121" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B122" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C122" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0002</v>
+        <v>98.422</v>
       </c>
       <c r="E122" s="1">
-        <v>100.0</v>
+        <v>98.33</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>20000000.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I122" s="1">
-        <v>40.0</v>
+        <v>3680.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0002</v>
+        <v>0.093562493643852</v>
       </c>
       <c r="K122">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L122" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M122" s="1">
-        <v>20000040.0</v>
+        <v>3936880.0</v>
       </c>
       <c r="N122" s="1">
-        <v>20035405.56</v>
+        <v>3941921.1</v>
       </c>
       <c r="O122" s="1">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B123" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C123" s="1">
-        <v>4000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>98.372</v>
+        <v>99.757</v>
       </c>
       <c r="E123" s="1">
-        <v>98.33</v>
+        <v>98.97545327</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3933200.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I123" s="1">
-        <v>1680.0</v>
+        <v>167251.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.042713312315672</v>
+        <v>0.78963692829153</v>
       </c>
       <c r="K123">
-        <v>0.09</v>
+        <v>0.82</v>
       </c>
       <c r="L123" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="M123" s="1">
-        <v>3934880.0</v>
+        <v>21347998.0</v>
       </c>
       <c r="N123" s="1">
-        <v>3938386.85</v>
+        <v>21523302.11</v>
       </c>
       <c r="O123" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C124" s="1">
-        <v>21400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.655</v>
+        <v>99.78</v>
       </c>
       <c r="E124" s="1">
-        <v>98.97545327</v>
+        <v>99.163675</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>21180747.0</v>
+        <v>19832735.0</v>
       </c>
       <c r="I124" s="1">
-        <v>145423.0</v>
+        <v>123265.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.68658107289606</v>
+        <v>0.62152295182687</v>
       </c>
       <c r="K124">
-        <v>0.74</v>
+        <v>0.64</v>
       </c>
       <c r="L124" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M124" s="1">
-        <v>21326170.0</v>
+        <v>19956000.0</v>
       </c>
       <c r="N124" s="1">
-        <v>21485057.67</v>
+        <v>20084219.18</v>
       </c>
       <c r="O124" s="1">
         <v>0.63</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C125" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>99.98</v>
+        <v>100.411</v>
       </c>
       <c r="E125" s="1">
-        <v>99.87633333</v>
+        <v>100.747</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>14981450.0</v>
+        <v>30224100.0</v>
       </c>
       <c r="I125" s="1">
-        <v>15550.0</v>
+        <v>-100800.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.10379502651612</v>
+        <v>-0.33350869008506</v>
       </c>
       <c r="K125">
-        <v>0.12</v>
+        <v>1.29</v>
       </c>
       <c r="L125" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M125" s="1">
-        <v>14997000.0</v>
+        <v>30123300.0</v>
       </c>
       <c r="N125" s="1">
-        <v>15015493.15</v>
+        <v>30510628.77</v>
       </c>
       <c r="O125" s="1">
-        <v>0.44</v>
+        <v>0.96</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.66</v>
+        <v>99.108</v>
       </c>
       <c r="E126" s="1">
-        <v>99.163675</v>
+        <v>98.63892667</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>19832735.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I126" s="1">
-        <v>99265.0</v>
+        <v>70361.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.50051089776574</v>
+        <v>0.47554586123842</v>
       </c>
       <c r="K126">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="L126" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M126" s="1">
-        <v>19932000.0</v>
+        <v>14866200.0</v>
       </c>
       <c r="N126" s="1">
-        <v>20048712.33</v>
+        <v>14877706.85</v>
       </c>
       <c r="O126" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C127" s="1">
-        <v>30000000.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.476</v>
+        <v>100.0</v>
       </c>
       <c r="E127" s="1">
-        <v>100.747</v>
+        <v>100.64458779</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>30224100.0</v>
+        <v>26368882.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-81300.0</v>
+        <v>-168882.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.2689906399198</v>
+        <v>-0.64045946278648</v>
       </c>
       <c r="K127">
-        <v>1.04</v>
+        <v>3.62</v>
       </c>
       <c r="L127" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="M127" s="1">
-        <v>30142800.0</v>
+        <v>26200000.0</v>
       </c>
       <c r="N127" s="1">
-        <v>30455334.25</v>
+        <v>27147147.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B128" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C128" s="1">
-        <v>15000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>98.953</v>
+        <v>99.914</v>
       </c>
       <c r="E128" s="1">
-        <v>98.63892667</v>
+        <v>99.75</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>14795839.0</v>
+        <v>10473750.0</v>
       </c>
       <c r="I128" s="1">
-        <v>47111.0</v>
+        <v>17220.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.31840708728988</v>
+        <v>0.16441102756892</v>
       </c>
       <c r="K128">
-        <v>0.07</v>
+        <v>0.95</v>
       </c>
       <c r="L128" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M128" s="1">
-        <v>14842950.0</v>
+        <v>10490970.0</v>
       </c>
       <c r="N128" s="1">
-        <v>14853018.49</v>
+        <v>10590791.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.44</v>
+        <v>0.33</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B129" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C129" s="1">
-        <v>26200000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.104</v>
+        <v>98.965</v>
       </c>
       <c r="E129" s="1">
-        <v>100.64458779</v>
+        <v>99.04783611</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>26368882.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I129" s="1">
-        <v>-141634.0</v>
+        <v>-2587.8</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.53712554062777</v>
+        <v>-0.083632425310601</v>
       </c>
       <c r="K129">
-        <v>3.34</v>
+        <v>0.26</v>
       </c>
       <c r="L129" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M129" s="1">
-        <v>26227248.0</v>
+        <v>3091666.6</v>
       </c>
       <c r="N129" s="1">
-        <v>27101538.41</v>
+        <v>3099904.55</v>
       </c>
       <c r="O129" s="1">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B130" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C130" s="1">
-        <v>5000000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.981</v>
+        <v>100.132</v>
       </c>
       <c r="E130" s="1">
-        <v>99.14</v>
+        <v>101.14901439</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>4957000.0</v>
+        <v>47033280.2</v>
       </c>
       <c r="I130" s="1">
-        <v>42050.0</v>
+        <v>-472901.52</v>
       </c>
       <c r="J130" s="1">
-        <v>0.84829533992334</v>
+        <v>-1.0054614902237</v>
       </c>
       <c r="K130">
-        <v>1.1</v>
+        <v>3.64</v>
       </c>
       <c r="L130" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M130" s="1">
-        <v>4999050.0</v>
+        <v>46560378.68</v>
       </c>
       <c r="N130" s="1">
-        <v>5054067.12</v>
+        <v>48252177.91</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>1.51</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C131" s="1">
-        <v>10500000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.819</v>
+        <v>99.495</v>
       </c>
       <c r="E131" s="1">
-        <v>99.75</v>
+        <v>98.743125</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>10473750.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I131" s="1">
-        <v>7245.0</v>
+        <v>66165.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.069172932330827</v>
+        <v>0.761445417086</v>
       </c>
       <c r="K131">
-        <v>0.87</v>
+        <v>0.19</v>
       </c>
       <c r="L131" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M131" s="1">
-        <v>10480995.0</v>
+        <v>8755560.0</v>
       </c>
       <c r="N131" s="1">
-        <v>10572762.12</v>
+        <v>8772316.16</v>
       </c>
       <c r="O131" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B132" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C132" s="1">
-        <v>3124000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.948</v>
+        <v>99.104</v>
       </c>
       <c r="E132" s="1">
-        <v>99.04783611</v>
+        <v>98.855</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3094254.4</v>
+        <v>9292370.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-3118.88</v>
+        <v>23406.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.10079584923593</v>
+        <v>0.25188407263163</v>
       </c>
       <c r="K132">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="L132" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M132" s="1">
-        <v>3091135.52</v>
+        <v>9315776.0</v>
       </c>
       <c r="N132" s="1">
-        <v>3096377.85</v>
+        <v>9344265.73</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C133" s="1">
-        <v>46499000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.258</v>
+        <v>99.647</v>
       </c>
       <c r="E133" s="1">
-        <v>101.14901439</v>
+        <v>98.02</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>47033280.2</v>
+        <v>980200.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-414312.78</v>
+        <v>16270.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.88089280236933</v>
+        <v>1.6598653336054</v>
       </c>
       <c r="K133">
-        <v>3.33</v>
+        <v>0.1</v>
       </c>
       <c r="L133" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M133" s="1">
-        <v>46618967.42</v>
+        <v>996470.0</v>
       </c>
       <c r="N133" s="1">
-        <v>48168084.79</v>
+        <v>997504.25</v>
       </c>
       <c r="O133" s="1">
-        <v>1.41</v>
+        <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C134" s="1">
-        <v>8800000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.354</v>
+        <v>99.616</v>
       </c>
       <c r="E134" s="1">
-        <v>98.743125</v>
+        <v>98.65440383</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>8689395.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I134" s="1">
-        <v>53757.0</v>
+        <v>87389.86</v>
       </c>
       <c r="J134" s="1">
-        <v>0.61865066555267</v>
+        <v>0.97471185618759</v>
       </c>
       <c r="K134">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="L134" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M134" s="1">
-        <v>8743152.0</v>
+        <v>9053102.08</v>
       </c>
       <c r="N134" s="1">
-        <v>8758220.49</v>
+        <v>9062501.31</v>
       </c>
       <c r="O134" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B135" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C135" s="1">
-        <v>9400000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.007</v>
+        <v>99.685</v>
       </c>
       <c r="E135" s="1">
-        <v>98.855</v>
+        <v>99.37609756</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9292370.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I135" s="1">
-        <v>14288.0</v>
+        <v>12665.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.15376055839361</v>
+        <v>0.3108417885245</v>
       </c>
       <c r="K135">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="L135" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M135" s="1">
-        <v>9306658.0</v>
+        <v>4087085.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9330640.88</v>
+        <v>4115490.14</v>
       </c>
       <c r="O135" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B136" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C136" s="1">
-        <v>31300000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.009</v>
+        <v>100.214</v>
       </c>
       <c r="E136" s="1">
-        <v>100.17175712</v>
+        <v>100.68475</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>31353759.98</v>
+        <v>12082170.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-50942.98</v>
+        <v>-56490.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.16247805696189</v>
+        <v>-0.46754846190709</v>
       </c>
       <c r="K136">
-        <v>2.24</v>
+        <v>0.52</v>
       </c>
       <c r="L136" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M136" s="1">
-        <v>31302817.0</v>
+        <v>12025680.0</v>
       </c>
       <c r="N136" s="1">
-        <v>32003422.48</v>
+        <v>12087816.99</v>
       </c>
       <c r="O136" s="1">
-        <v>0.94</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B137" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C137" s="1">
-        <v>1000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.486</v>
+        <v>100.772</v>
       </c>
       <c r="E137" s="1">
-        <v>98.02</v>
+        <v>101.89661538</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>980200.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I137" s="1">
-        <v>14660.0</v>
+        <v>-87720.0</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4956131401755</v>
+        <v>-1.1036827674506</v>
       </c>
       <c r="K137">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>938.36</v>
+        <v>2.33</v>
+      </c>
+      <c r="L137" t="s">
+        <v>356</v>
       </c>
       <c r="M137" s="1">
-        <v>994860.0</v>
+        <v>7860216.0</v>
       </c>
       <c r="N137" s="1">
-        <v>995798.36</v>
+        <v>8041859.84</v>
       </c>
       <c r="O137" s="1">
-        <v>0.03</v>
+        <v>0.25</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B138" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C138" s="1">
-        <v>9088000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.461</v>
+        <v>99.852</v>
       </c>
       <c r="E138" s="1">
-        <v>98.65440383</v>
+        <v>99.71702006</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>8965712.22</v>
+        <v>17400620.0</v>
       </c>
       <c r="I138" s="1">
-        <v>73303.46</v>
+        <v>23554.0</v>
       </c>
       <c r="J138" s="1">
-        <v>0.81759773458354</v>
+        <v>0.1353629928129</v>
       </c>
       <c r="K138">
-        <v>0.09</v>
+        <v>1.25</v>
       </c>
       <c r="L138" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="M138" s="1">
-        <v>9039015.68</v>
+        <v>17424174.0</v>
       </c>
       <c r="N138" s="1">
-        <v>9047543.46</v>
+        <v>17642896.6</v>
       </c>
       <c r="O138" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>360</v>
+      </c>
+      <c r="B139">
+        <v>2760392012</v>
       </c>
       <c r="C139" s="1">
-        <v>4100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.565</v>
+        <v>100.0089384</v>
       </c>
       <c r="E139" s="1">
-        <v>99.37609756</v>
+        <v>0.0</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>4074420.0</v>
+        <v>0.0</v>
       </c>
       <c r="I139" s="1">
-        <v>7745.0</v>
+        <v>446.92</v>
       </c>
       <c r="J139" s="1">
-        <v>0.19008840522087</v>
+        <v>0</v>
       </c>
       <c r="K139">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L139" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M139" s="1">
-        <v>4082165.0</v>
+        <v>446.92</v>
       </c>
       <c r="N139" s="1">
-        <v>4107818.08</v>
+        <v>13216.7</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="B140" t="s">
         <v>362</v>
       </c>
+      <c r="B140">
+        <v>2763112602</v>
+      </c>
       <c r="C140" s="1">
-        <v>12000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.292</v>
+        <v>100.00926</v>
       </c>
       <c r="E140" s="1">
-        <v>100.68475</v>
+        <v>0.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>12082170.0</v>
+        <v>0.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-47130.0</v>
+        <v>926.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.39007893449604</v>
+        <v>0</v>
       </c>
       <c r="K140">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L140" t="s">
         <v>363</v>
       </c>
       <c r="M140" s="1">
-        <v>12035040.0</v>
+        <v>926.0</v>
       </c>
       <c r="N140" s="1">
-        <v>12069560.55</v>
+        <v>25084.56</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>364</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B141">
+        <v>2767186152</v>
+      </c>
+      <c r="C141" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0132845</v>
+      </c>
+      <c r="E141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141">
+        <v>1.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1328.45</v>
+      </c>
+      <c r="J141" s="1">
+        <v>0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" t="s">
         <v>365</v>
       </c>
-      <c r="C141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M141" s="1">
-        <v>7872228.0</v>
+        <v>1328.45</v>
       </c>
       <c r="N141" s="1">
-        <v>8028441.7</v>
+        <v>24433.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>366</v>
+      </c>
+      <c r="B142">
+        <v>2773749642</v>
+      </c>
+      <c r="C142" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.01321095</v>
+      </c>
+      <c r="E142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>8</v>
+      </c>
+      <c r="G142">
+        <v>1.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>2642.19</v>
+      </c>
+      <c r="J142" s="1">
+        <v>0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" t="s">
         <v>367</v>
       </c>
-      <c r="B142" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M142" s="1">
-        <v>17410737.5</v>
+        <v>2642.19</v>
       </c>
       <c r="N142" s="1">
-        <v>17609380.65</v>
+        <v>31062.53</v>
       </c>
       <c r="O142" s="1">
-        <v>0.52</v>
+        <v>0.0</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B143">
-        <v>2760392012</v>
+        <v>2789797962</v>
       </c>
       <c r="C143" s="1">
-        <v>5000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0292472</v>
+        <v>100.03200075</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>1462.36</v>
+        <v>12800.3</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="M143" s="1">
-        <v>1462.36</v>
+        <v>12800.3</v>
       </c>
       <c r="N143" s="1">
-        <v>13247.86</v>
+        <v>95618.3</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B144">
-        <v>2763112602</v>
+        <v>2792185442</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0287649</v>
+        <v>100.03322271</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>2876.49</v>
+        <v>11627.95</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="M144" s="1">
-        <v>2876.49</v>
+        <v>11627.95</v>
       </c>
       <c r="N144" s="1">
-        <v>25159.24</v>
+        <v>80077.45</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B145">
-        <v>2767186152</v>
+        <v>2796875442</v>
       </c>
       <c r="C145" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0329956</v>
+        <v>100.02305773</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>3299.56</v>
+        <v>5280.22</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="M145" s="1">
-        <v>3299.56</v>
+        <v>5280.22</v>
       </c>
       <c r="N145" s="1">
-        <v>24559.34</v>
+        <v>48360.84</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B146">
-        <v>2773749642</v>
+        <v>2798594412</v>
       </c>
       <c r="C146" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.02642775</v>
+        <v>100.0535394</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>5285.55</v>
+        <v>8030.91</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="M146" s="1">
-        <v>5285.55</v>
+        <v>8030.91</v>
       </c>
       <c r="N146" s="1">
-        <v>31361.72</v>
+        <v>35305.41</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B147">
-        <v>2786869692</v>
+        <v>2813842972</v>
       </c>
       <c r="C147" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0039698</v>
+        <v>100.04123553</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>198.49</v>
+        <v>6185.33</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="M147" s="1">
-        <v>198.49</v>
+        <v>6185.33</v>
       </c>
       <c r="N147" s="1">
-        <v>7297.61</v>
+        <v>25106.71</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B148">
-        <v>2789264662</v>
+        <v>2862709242</v>
       </c>
       <c r="C148" s="1">
-        <v>25000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.01203268</v>
+        <v>100.09169304</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>3008.17</v>
+        <v>11461.63</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="M148" s="1">
-        <v>3008.17</v>
+        <v>11461.63</v>
       </c>
       <c r="N148" s="1">
-        <v>43038.03</v>
+        <v>20283.33</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B149">
-        <v>2789797962</v>
+        <v>2863881832</v>
       </c>
       <c r="C149" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0534677</v>
+        <v>100.09927727</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>21387.08</v>
+        <v>29783.18</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="M149" s="1">
-        <v>21387.08</v>
+        <v>29783.18</v>
       </c>
       <c r="N149" s="1">
-        <v>96688.08</v>
+        <v>52196.18</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B150">
-        <v>2792185442</v>
+        <v>2892744252</v>
       </c>
       <c r="C150" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.05448829</v>
+        <v>100.1271579</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>19070.9</v>
+        <v>25431.58</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="M150" s="1">
-        <v>19070.9</v>
+        <v>25431.58</v>
       </c>
       <c r="N150" s="1">
-        <v>81183.26</v>
+        <v>35702.91</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B151">
-        <v>2796875442</v>
+        <v>2892982772</v>
       </c>
       <c r="C151" s="1">
-        <v>22900000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.04244118</v>
+        <v>100.00017387</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>9719.03</v>
+        <v>10.78</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="M151" s="1">
-        <v>9719.03</v>
+        <v>10.78</v>
       </c>
       <c r="N151" s="1">
-        <v>48714.68</v>
+        <v>2057.71</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B152">
-        <v>2798428082</v>
+        <v>2905161052</v>
       </c>
       <c r="C152" s="1">
-        <v>6300000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.01247603</v>
+        <v>100.095101</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>785.99</v>
+        <v>19020.2</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="M152" s="1">
-        <v>785.99</v>
+        <v>19020.2</v>
       </c>
       <c r="N152" s="1">
-        <v>10655.85</v>
+        <v>24968.09</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B153">
-        <v>2798594412</v>
+        <v>2923119492</v>
       </c>
       <c r="C153" s="1">
-        <v>15000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.07674607</v>
+        <v>100.13679282</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>11511.91</v>
+        <v>10669.84</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="M153" s="1">
-        <v>11511.91</v>
+        <v>10669.84</v>
       </c>
       <c r="N153" s="1">
-        <v>36013.33</v>
+        <v>13114.92</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B154">
-        <v>2813842972</v>
+        <v>2926581072</v>
       </c>
       <c r="C154" s="1">
-        <v>15000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05929753</v>
+        <v>100.02162489</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>8894.63</v>
+        <v>1965.27</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="M154" s="1">
-        <v>8894.63</v>
+        <v>1965.27</v>
       </c>
       <c r="N154" s="1">
-        <v>25830.43</v>
+        <v>5153.85</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B155">
-        <v>2862709242</v>
+        <v>2926627552</v>
       </c>
       <c r="C155" s="1">
-        <v>12500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.09797992</v>
+        <v>100.1819686</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>12247.49</v>
+        <v>18196.86</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="M155" s="1">
-        <v>12247.49</v>
+        <v>18196.86</v>
       </c>
       <c r="N155" s="1">
-        <v>19925.37</v>
+        <v>23229.36</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B156">
-        <v>2863881832</v>
+        <v>2935596102</v>
       </c>
       <c r="C156" s="1">
-        <v>30000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.10563277</v>
+        <v>100.00143868</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>31689.83</v>
+        <v>719.34</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="M156" s="1">
-        <v>31689.83</v>
+        <v>719.34</v>
       </c>
       <c r="N156" s="1">
-        <v>51179.33</v>
+        <v>13431.01</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B157">
-        <v>2863985832</v>
+        <v>2935657812</v>
       </c>
       <c r="C157" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.0440338</v>
+        <v>100.20145973</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>11008.45</v>
+        <v>60437.92</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>397</v>
       </c>
       <c r="M157" s="1">
-        <v>11008.45</v>
+        <v>60437.92</v>
       </c>
       <c r="N157" s="1">
-        <v>11008.45</v>
+        <v>75822.42</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="B158">
-        <v>2892744252</v>
+        <v>2937267372</v>
       </c>
       <c r="C158" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.12636695</v>
+        <v>100.0266023</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>25273.39</v>
+        <v>2660.23</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="M158" s="1">
-        <v>25273.39</v>
+        <v>2660.23</v>
       </c>
       <c r="N158" s="1">
-        <v>34019.78</v>
+        <v>5747.73</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B159">
-        <v>2892982772</v>
+        <v>2943810772</v>
       </c>
       <c r="C159" s="1">
-        <v>6200000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.00570661</v>
+        <v>100.0107875</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>353.81</v>
+        <v>2157.5</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="M159" s="1">
-        <v>353.81</v>
+        <v>2157.5</v>
       </c>
       <c r="N159" s="1">
-        <v>2077.49</v>
+        <v>5054.83</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="B160">
-        <v>2905161052</v>
+        <v>2949187952</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0947072</v>
+        <v>100.2008717</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18941.44</v>
+        <v>20087.17</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="M160" s="1">
-        <v>18941.44</v>
+        <v>20087.17</v>
       </c>
       <c r="N160" s="1">
-        <v>23890.94</v>
+        <v>22780.5</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B161">
-        <v>2922922502</v>
+        <v>2952571562</v>
       </c>
       <c r="C161" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0026082</v>
+        <v>100.01756688</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>260.82</v>
+        <v>1124.28</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161" t="s">
-        <v>406</v>
+      <c r="L161">
+        <v>940.16</v>
       </c>
       <c r="M161" s="1">
-        <v>260.82</v>
+        <v>1124.28</v>
       </c>
       <c r="N161" s="1">
-        <v>1456.38</v>
+        <v>2064.44</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B162">
-        <v>2923119492</v>
+        <v>2957753962</v>
       </c>
       <c r="C162" s="1">
-        <v>7800000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.12982974</v>
+        <v>100.03353795</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10126.72</v>
+        <v>2951.34</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>408</v>
+      <c r="L162">
+        <v>993.67</v>
       </c>
       <c r="M162" s="1">
-        <v>10126.72</v>
+        <v>2951.34</v>
       </c>
       <c r="N162" s="1">
-        <v>12147.31</v>
+        <v>3945.01</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>2926581072</v>
+        <v>2962625832</v>
       </c>
       <c r="C163" s="1">
-        <v>9088000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0328289</v>
+        <v>100.2074065</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2983.49</v>
+        <v>82962.6</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M163" s="1">
-        <v>2983.49</v>
+        <v>82962.6</v>
       </c>
       <c r="N163" s="1">
-        <v>5619.31</v>
+        <v>89104.14</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B164">
-        <v>2926627552</v>
+        <v>2962647772</v>
       </c>
       <c r="C164" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.1729406</v>
+        <v>100.0730192</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>17294.06</v>
+        <v>14603.84</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="M164" s="1">
-        <v>17294.06</v>
+        <v>14603.84</v>
       </c>
       <c r="N164" s="1">
-        <v>21483.37</v>
+        <v>17127.34</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B165">
-        <v>2935596102</v>
+        <v>3009856922</v>
       </c>
       <c r="C165" s="1">
-        <v>50000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.00670236</v>
+        <v>100.26615053</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>3351.18</v>
+        <v>25284.3</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
-      <c r="L165" t="s">
-        <v>414</v>
+      <c r="L165">
+        <v>142.56</v>
       </c>
       <c r="M165" s="1">
-        <v>3351.18</v>
+        <v>25284.3</v>
       </c>
       <c r="N165" s="1">
-        <v>13692.85</v>
+        <v>25426.86</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="B166">
-        <v>2935657812</v>
+        <v>3009858932</v>
       </c>
       <c r="C166" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.19026057</v>
+        <v>100.0796416</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>57078.17</v>
+        <v>11946.24</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
-      <c r="L166" t="s">
-        <v>416</v>
+      <c r="L166">
+        <v>386.77</v>
       </c>
       <c r="M166" s="1">
-        <v>57078.17</v>
+        <v>11946.24</v>
       </c>
       <c r="N166" s="1">
-        <v>69792.34</v>
+        <v>12333.01</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B167">
-        <v>2937267372</v>
+        <v>3013661662</v>
       </c>
       <c r="C167" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0368916</v>
+        <v>100.26715195</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>3689.16</v>
+        <v>53430.39</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>418</v>
+      <c r="L167">
+        <v>373.31</v>
       </c>
       <c r="M167" s="1">
-        <v>3689.16</v>
+        <v>53430.39</v>
       </c>
       <c r="N167" s="1">
-        <v>6207.55</v>
+        <v>53803.7</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="B168">
-        <v>2943810772</v>
+        <v>3015607942</v>
       </c>
       <c r="C168" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0183391</v>
+        <v>100.27277407</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>3667.82</v>
+        <v>40916.11</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
-      <c r="L168" t="s">
-        <v>420</v>
+      <c r="L168">
+        <v>221.34</v>
       </c>
       <c r="M168" s="1">
-        <v>3667.82</v>
+        <v>40916.11</v>
       </c>
       <c r="N168" s="1">
-        <v>5949.59</v>
+        <v>41137.45</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="B169">
-        <v>2949187952</v>
+        <v>3017270942</v>
       </c>
       <c r="C169" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.1823406</v>
+        <v>100.17567425</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>18234.06</v>
+        <v>35134.85</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
-      <c r="L169" t="s">
-        <v>422</v>
+      <c r="L169">
+        <v>209.35</v>
       </c>
       <c r="M169" s="1">
-        <v>18234.06</v>
+        <v>35134.85</v>
       </c>
       <c r="N169" s="1">
-        <v>20397.4</v>
+        <v>35344.2</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="B170">
-        <v>2952571562</v>
+        <v>3021967322</v>
       </c>
       <c r="C170" s="1">
-        <v>6400000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.02576875</v>
+        <v>100.28263588</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1649.2</v>
+        <v>24024.05</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>735.0</v>
+        <v>122.69</v>
       </c>
       <c r="M170" s="1">
-        <v>1649.2</v>
+        <v>24024.05</v>
       </c>
       <c r="N170" s="1">
-        <v>2384.2</v>
+        <v>24146.74</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B171">
-        <v>2957753962</v>
+        <v>3022014132</v>
       </c>
       <c r="C171" s="1">
-        <v>8800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.03804318</v>
+        <v>100.2833904</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>3347.8</v>
+        <v>56678.08</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>757.49</v>
+        <v>336.46</v>
       </c>
       <c r="M171" s="1">
-        <v>3347.8</v>
+        <v>56678.08</v>
       </c>
       <c r="N171" s="1">
-        <v>4105.29</v>
+        <v>57014.54</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="B172">
-        <v>2962625832</v>
+        <v>3032560652</v>
       </c>
       <c r="C172" s="1">
-        <v>40000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.1886436</v>
+        <v>100.31121108</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>75457.44</v>
+        <v>37345.33</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
-      <c r="L172" t="s">
-        <v>426</v>
+      <c r="L172">
+        <v>-176.59</v>
       </c>
       <c r="M172" s="1">
-        <v>75457.44</v>
+        <v>37345.33</v>
       </c>
       <c r="N172" s="1">
-        <v>80208.9</v>
+        <v>37168.74</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="B173">
-        <v>2962647772</v>
+        <v>3033105672</v>
       </c>
       <c r="C173" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.07231545</v>
+        <v>100.26850625</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>14463.09</v>
+        <v>10740.25</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
-      <c r="L173" t="s">
-        <v>428</v>
+      <c r="L173">
+        <v>-30.14</v>
       </c>
       <c r="M173" s="1">
-        <v>14463.09</v>
+        <v>10740.25</v>
       </c>
       <c r="N173" s="1">
-        <v>16400.15</v>
+        <v>10710.11</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B174">
-        <v>3009856922</v>
+        <v>3037280862</v>
       </c>
       <c r="C174" s="1">
-        <v>9500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.23260347</v>
+        <v>100.31452893</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>22097.33</v>
+        <v>47179.34</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>75.46</v>
+        <v>743.21</v>
       </c>
       <c r="M174" s="1">
-        <v>22097.33</v>
+        <v>47179.34</v>
       </c>
       <c r="N174" s="1">
-        <v>22172.79</v>
+        <v>47922.55</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="B175">
-        <v>3009858932</v>
+        <v>3042209452</v>
       </c>
       <c r="C175" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.07660807</v>
+        <v>100.3179617</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>11491.21</v>
+        <v>31796.17</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>234.14</v>
+        <v>344.64</v>
       </c>
       <c r="M175" s="1">
-        <v>11491.21</v>
+        <v>31796.17</v>
       </c>
       <c r="N175" s="1">
-        <v>11725.35</v>
+        <v>32140.81</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="B176">
-        <v>3013661662</v>
+        <v>3047030172</v>
       </c>
       <c r="C176" s="1">
-        <v>20000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.2337137</v>
+        <v>100.30846543</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>46742.74</v>
+        <v>9636.46</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>210.33</v>
+        <v>96.04</v>
       </c>
       <c r="M176" s="1">
-        <v>46742.74</v>
+        <v>9636.46</v>
       </c>
       <c r="N176" s="1">
-        <v>46953.07</v>
+        <v>9732.5</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="B177">
-        <v>3015607942</v>
+        <v>3050153122</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23832007</v>
+        <v>100.3301105</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>35748.01</v>
+        <v>33011.05</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>115.63</v>
+        <v>323.47</v>
       </c>
       <c r="M177" s="1">
-        <v>35748.01</v>
+        <v>33011.05</v>
       </c>
       <c r="N177" s="1">
-        <v>35863.64</v>
+        <v>33334.52</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="B178">
-        <v>3017270942</v>
+        <v>3051781772</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.1555037</v>
+        <v>100.331322</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>31100.74</v>
+        <v>66264.4</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>94.97</v>
+        <v>618.47</v>
       </c>
       <c r="M178" s="1">
-        <v>31100.74</v>
+        <v>66264.4</v>
       </c>
       <c r="N178" s="1">
-        <v>31195.71</v>
+        <v>66882.87</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="B179">
-        <v>3021967322</v>
+        <v>3053286692</v>
       </c>
       <c r="C179" s="1">
-        <v>8500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.24682894</v>
+        <v>100.22888727</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>20980.46</v>
+        <v>34333.09</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>63.6</v>
+        <v>544.21</v>
       </c>
       <c r="M179" s="1">
-        <v>20980.46</v>
+        <v>34333.09</v>
       </c>
       <c r="N179" s="1">
-        <v>21044.06</v>
+        <v>34877.3</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="B180">
-        <v>3022014132</v>
+        <v>3053302732</v>
       </c>
       <c r="C180" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.24766005</v>
+        <v>100.3382392</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>49532.01</v>
+        <v>50735.88</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>181.87</v>
+        <v>620.46</v>
       </c>
       <c r="M180" s="1">
-        <v>49532.01</v>
+        <v>50735.88</v>
       </c>
       <c r="N180" s="1">
-        <v>49713.88</v>
+        <v>51356.34</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="B181">
-        <v>3032560652</v>
+        <v>3089978672</v>
       </c>
       <c r="C181" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.268599</v>
+        <v>100.15465595</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>32231.88</v>
+        <v>30931.19</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181">
-        <v>-110.72</v>
+      <c r="L181" t="s">
+        <v>427</v>
       </c>
       <c r="M181" s="1">
-        <v>32231.88</v>
+        <v>30931.19</v>
       </c>
       <c r="N181" s="1">
-        <v>32121.16</v>
+        <v>26661.38</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B182">
-        <v>3033105672</v>
+        <v>3094522902</v>
       </c>
       <c r="C182" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.23286325</v>
+        <v>100.069637</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>9314.53</v>
+        <v>10445.55</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
-      <c r="L182">
-        <v>-27.35</v>
+      <c r="L182" t="s">
+        <v>429</v>
       </c>
       <c r="M182" s="1">
-        <v>9314.53</v>
+        <v>10445.55</v>
       </c>
       <c r="N182" s="1">
-        <v>9287.18</v>
+        <v>7684.43</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="B183">
-        <v>3037280862</v>
+        <v>3094554102</v>
       </c>
       <c r="C183" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.27759473</v>
+        <v>100.10878907</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>41639.21</v>
+        <v>16318.36</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
-      <c r="L183">
-        <v>436.45</v>
+      <c r="L183" t="s">
+        <v>431</v>
       </c>
       <c r="M183" s="1">
-        <v>41639.21</v>
+        <v>16318.36</v>
       </c>
       <c r="N183" s="1">
-        <v>42075.66</v>
+        <v>12892.66</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="B184">
-        <v>3042209452</v>
+        <v>3095024362</v>
       </c>
       <c r="C184" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.2794015</v>
+        <v>100.12401727</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>27940.15</v>
+        <v>18602.59</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
-      <c r="L184">
-        <v>190.84</v>
+      <c r="L184" t="s">
+        <v>433</v>
       </c>
       <c r="M184" s="1">
-        <v>27940.15</v>
+        <v>18602.59</v>
       </c>
       <c r="N184" s="1">
-        <v>28130.99</v>
+        <v>15315.84</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B185">
-        <v>3047030172</v>
+        <v>3099290162</v>
       </c>
       <c r="C185" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.27097439</v>
+        <v>100.00045445</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>8465.24</v>
+        <v>90.89</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
-        <v>50.47</v>
+        <v>-648.05</v>
       </c>
       <c r="M185" s="1">
-        <v>8465.24</v>
+        <v>90.89</v>
       </c>
       <c r="N185" s="1">
-        <v>8515.71</v>
+        <v>-557.16</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B186">
-        <v>3050153122</v>
+        <v>3099338312</v>
       </c>
       <c r="C186" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.2900142</v>
+        <v>100.009052</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>29001.42</v>
+        <v>905.2</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>167.54</v>
+        <v>-564.03</v>
       </c>
       <c r="M186" s="1">
-        <v>29001.42</v>
+        <v>905.2</v>
       </c>
       <c r="N186" s="1">
-        <v>29168.96</v>
+        <v>341.17</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="B187">
-        <v>3051781772</v>
+        <v>3101407942</v>
       </c>
       <c r="C187" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.29095835</v>
+        <v>100.1361198</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>58191.67</v>
+        <v>13611.98</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
-      <c r="L187">
-        <v>316.02</v>
+      <c r="L187" t="s">
+        <v>437</v>
       </c>
       <c r="M187" s="1">
-        <v>58191.67</v>
+        <v>13611.98</v>
       </c>
       <c r="N187" s="1">
-        <v>58507.69</v>
+        <v>11727.95</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B188">
-        <v>3053286692</v>
+        <v>3103291672</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.20315447</v>
+        <v>99.9964254</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>30473.17</v>
+        <v>-178.73</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>277.75</v>
+        <v>-192.09</v>
       </c>
       <c r="M188" s="1">
-        <v>30473.17</v>
+        <v>-178.73</v>
       </c>
       <c r="N188" s="1">
-        <v>30750.92</v>
+        <v>-370.82</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B189">
-        <v>3053302732</v>
+        <v>3119675662</v>
       </c>
       <c r="C189" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.2981528</v>
+        <v>99.96614216</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>44722.92</v>
+        <v>-8464.46</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
-      <c r="L189">
-        <v>319.0</v>
+      <c r="L189" t="s">
+        <v>440</v>
       </c>
       <c r="M189" s="1">
-        <v>44722.92</v>
+        <v>-8464.46</v>
       </c>
       <c r="N189" s="1">
-        <v>45041.92</v>
+        <v>-11220.61</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B190">
-        <v>3089978672</v>
+        <v>3119812902</v>
       </c>
       <c r="C190" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.08875855</v>
+        <v>99.98968303</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>17751.71</v>
+        <v>-3095.09</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
-      <c r="L190">
-        <v>-652.09</v>
+      <c r="L190" t="s">
+        <v>442</v>
       </c>
       <c r="M190" s="1">
-        <v>17751.71</v>
+        <v>-3095.09</v>
       </c>
       <c r="N190" s="1">
-        <v>17099.62</v>
+        <v>-4349.56</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B191">
-        <v>3094522902</v>
+        <v>3121777262</v>
       </c>
       <c r="C191" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.0231392</v>
+        <v>99.9411323</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>3470.88</v>
+        <v>-5886.77</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
-      <c r="L191">
-        <v>-95.5</v>
+      <c r="L191" t="s">
+        <v>444</v>
       </c>
       <c r="M191" s="1">
-        <v>3470.88</v>
+        <v>-5886.77</v>
       </c>
       <c r="N191" s="1">
-        <v>3375.38</v>
+        <v>-6952.88</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B192">
-        <v>3094554102</v>
+        <v>3123552652</v>
       </c>
       <c r="C192" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.03899013</v>
+        <v>99.98522565</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>5848.52</v>
+        <v>-2954.87</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
-        <v>-118.42</v>
+        <v>-582.24</v>
       </c>
       <c r="M192" s="1">
-        <v>5848.52</v>
+        <v>-2954.87</v>
       </c>
       <c r="N192" s="1">
-        <v>5730.1</v>
+        <v>-3537.11</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B193">
-        <v>3095024362</v>
+        <v>3126897932</v>
       </c>
       <c r="C193" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.0540272</v>
+        <v>99.9975754</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>8104.08</v>
+        <v>-242.46</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
-        <v>-113.63</v>
+        <v>-140.36</v>
       </c>
       <c r="M193" s="1">
-        <v>8104.08</v>
+        <v>-242.46</v>
       </c>
       <c r="N193" s="1">
-        <v>7990.45</v>
+        <v>-382.82</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B194">
-        <v>3099290162</v>
+        <v>3132138012</v>
       </c>
       <c r="C194" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.00257325</v>
+        <v>99.98459733</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>514.65</v>
+        <v>-2310.4</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>514.65</v>
+        <v>-2310.4</v>
       </c>
       <c r="N194" s="1">
-        <v>514.65</v>
+        <v>-2310.4</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B195">
-        <v>3099338312</v>
+        <v>3134415152</v>
       </c>
       <c r="C195" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.0054336</v>
+        <v>99.9728893</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>543.36</v>
+        <v>-5422.14</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>543.36</v>
+        <v>-5422.14</v>
       </c>
       <c r="N195" s="1">
-        <v>543.36</v>
+        <v>-5422.14</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>3101407942</v>
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
+        <v>450</v>
       </c>
       <c r="C196" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.0680223</v>
+        <v>100.0024502</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>6802.23</v>
+        <v>122.51</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
-      <c r="L196">
-        <v>0.0</v>
+      <c r="L196" t="s">
+        <v>451</v>
       </c>
       <c r="M196" s="1">
-        <v>6802.23</v>
+        <v>122.51</v>
       </c>
       <c r="N196" s="1">
-        <v>6802.23</v>
+        <v>9516.35</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P197">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>