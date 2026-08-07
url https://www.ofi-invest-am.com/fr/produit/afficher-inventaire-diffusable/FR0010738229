--- v3 (2026-07-16)
+++ v4 (2026-08-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -136,1158 +136,1149 @@
   <si>
     <t>FR0013067808</t>
   </si>
   <si>
     <t>BFT FRANCE MONETAIRE CT ISR - I2 E</t>
   </si>
   <si>
     <t>FR001400R6M6</t>
   </si>
   <si>
     <t>OSTRUM SRI CASH PLUS SI EUR</t>
   </si>
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...8 lines deleted...]
-    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/05/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
+  </si>
+  <si>
+    <t>XS3371229066</t>
+  </si>
+  <si>
+    <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>9 300.42</t>
+    <t>21 712.64</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>116 006.89</t>
+    <t>128 684.33</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>286 183.89</t>
+    <t>317 460.83</t>
+  </si>
+  <si>
+    <t>FR0129705952</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 23/03/2027</t>
+  </si>
+  <si>
+    <t>13 196.75</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
     <t>XS3324629974</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
   </si>
   <si>
-    <t>XS3336911915</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373027307</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 27/04/2026</t>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
+    <t>FR0129705994</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 01/06/2026</t>
+  </si>
+  <si>
     <t>FR0129679702</t>
   </si>
   <si>
     <t>EURO COVIVIO SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>32 710.42</t>
+    <t>51 429.58</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>31 981.25</t>
+    <t>50 283.75</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>32 127.08</t>
-[...11 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 23/04/2026</t>
+    <t>50 512.92</t>
+  </si>
+  <si>
+    <t>XS3364633274</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3364651508</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
+  </si>
+  <si>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
     <t>XS3315890395</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
   </si>
   <si>
     <t>XS3345827870</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 13/05/2026</t>
   </si>
   <si>
     <t>XS3326341511</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 20/05/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>786 765.00</t>
+    <t>837 090.56</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>328 445.33</t>
+    <t>365 964.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>97 292.00</t>
-[...11 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 06/05/2026</t>
+    <t>122 298.56</t>
+  </si>
+  <si>
+    <t>XS3371668735</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
     <t>XS3086812974</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 29/05/2026</t>
   </si>
   <si>
     <t>XS3325290560</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 19/06/2026</t>
   </si>
   <si>
     <t>BE6367982293</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 18/06/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...5 lines deleted...]
-    <t>116 555.00</t>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>FR0129202000</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3348765788</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
   </si>
   <si>
     <t>XS3305112065</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
   </si>
   <si>
     <t>XS3303516838</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
-    <t>XS3320683777</t>
-[...2 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 24/04/2026</t>
+    <t>XS3358335118</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
   </si>
   <si>
-    <t>XS3219325175</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>FR0129677953</t>
   </si>
   <si>
     <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369225113</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129628071</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 10/06/2026</t>
   </si>
   <si>
     <t>FR0129628394</t>
   </si>
   <si>
     <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129628154</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
-    <t>XS3290508822</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>86 730.00</t>
-[...8 lines deleted...]
-    <t>887 510.33</t>
+    <t>122 193.25</t>
+  </si>
+  <si>
+    <t>FR0129714913</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
+  </si>
+  <si>
+    <t>2 357.89</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>1 077 609.72</t>
-[...17 lines deleted...]
-    <t>219 285.21</t>
+    <t>1 141 473.06</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>15 214.00</t>
+    <t>34 249.50</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>43 419.44</t>
+    <t>68 267.22</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>97 671.53</t>
+    <t>110 332.64</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>17 675.00</t>
+    <t>30 317.33</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>242 603.47</t>
+    <t>274 243.33</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>351 960.00</t>
+    <t>377 316.67</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>79 964.50</t>
+    <t>105 400.78</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>50 481.67</t>
+    <t>74 558.44</t>
   </si>
   <si>
     <t>FR0129682870</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6372774685</t>
-[...2 lines deleted...]
-    <t>NEUCP COFINIMMO SA 22/04/2026</t>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>186 978.00</t>
+    <t>224 860.42</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>27 423.75</t>
+    <t>39 630.14</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>56 347.50</t>
+    <t>81 426.94</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>704 992.75</t>
+    <t>749 660.53</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>349 634.25</t>
+    <t>386 841.58</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>391 626.75</t>
+    <t>429 692.08</t>
   </si>
   <si>
     <t>FR0129679686</t>
   </si>
   <si>
     <t>NEUCP DASSAULT SYSTEMES 16/06/2026</t>
   </si>
   <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
     <t>FR0129683175</t>
   </si>
   <si>
     <t>NEUCP ELIS SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
     <t>FR0129622520</t>
   </si>
   <si>
     <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>627 677.25</t>
+    <t>665 463.83</t>
   </si>
   <si>
     <t>FR0129497519</t>
   </si>
   <si>
     <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>188 238.75</t>
+    <t>225 624.67</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>1 242.78</t>
-[...8 lines deleted...]
-    <t>454 220.00</t>
+    <t>26 106.50</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>71 549.04</t>
+    <t>90 177.67</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>45 988.25</t>
+    <t>57 962.89</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>1 240.06</t>
+    <t>13 644.89</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
     <t>FR0129682540</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 14/05/2026</t>
   </si>
   <si>
     <t>FR0129683399</t>
   </si>
   <si>
     <t>NEUCP SAVENCIA SA 15/05/2026</t>
   </si>
   <si>
+    <t>FR0129717213</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 05/06/2026</t>
+  </si>
+  <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129575561</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129653376</t>
   </si>
   <si>
     <t>NEUCP SONEPAR SA 03/06/2026</t>
   </si>
   <si>
-    <t>FR0129582765</t>
-[...2 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>FR0129681195</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
     <t>FR0129678860</t>
   </si>
   <si>
     <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
   </si>
   <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
     <t>FR0129673499</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>31 559.72</t>
+    <t>56 840.00</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>6 136.99</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>175 304.11</t>
+    <t>187 030.14</t>
   </si>
   <si>
     <t>FR0013412947</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.75 08/06/2026</t>
   </si>
   <si>
-    <t>128 219.18</t>
+    <t>136 438.36</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>387 328.77</t>
+    <t>440 753.42</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>11 506.85</t>
-[...17 lines deleted...]
-    <t>99 821.92</t>
+    <t>12 534.25</t>
+  </si>
+  <si>
+    <t>XS2723549528</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
+  </si>
+  <si>
+    <t>325 078.77</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>8 237.95</t>
+    <t>10 377.67</t>
   </si>
   <si>
     <t>XS2625195891</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 4 19/05/2026</t>
   </si>
   <si>
-    <t>1 691 799.23</t>
+    <t>1 793 714.85</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>16 756.16</t>
+    <t>17 961.64</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>28 489.73</t>
+    <t>31 708.90</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 034.25</t>
+    <t>1 102.74</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>9 399.23</t>
+    <t>10 021.70</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>28 405.14</t>
+    <t>30 370.89</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>62 136.99</t>
+    <t>81 863.01</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>181 643.84</t>
+    <t>199 808.22</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>218 722.60</t>
-[...11 lines deleted...]
-    <t>24 158.56</t>
+    <t>233 065.07</t>
   </si>
   <si>
     <t>SWAP04694974</t>
   </si>
   <si>
-    <t>23 105.33</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04697157</t>
   </si>
   <si>
-    <t>28 420.34</t>
+    <t>30 146.66</t>
   </si>
   <si>
     <t>SWAP04703737</t>
   </si>
   <si>
-    <t>82 818.00</t>
+    <t>88 281.11</t>
   </si>
   <si>
     <t>SWAP04706826</t>
   </si>
   <si>
-    <t>68 449.50</t>
+    <t>73 050.25</t>
   </si>
   <si>
     <t>SWAP04713468</t>
   </si>
   <si>
-    <t>43 080.62</t>
+    <t>46 029.00</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>27 274.50</t>
+    <t>29 282.87</t>
   </si>
   <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>18 921.38</t>
+    <t>20 367.25</t>
   </si>
   <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>8 821.70</t>
+    <t>9 661.46</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>22 413.00</t>
+    <t>24 534.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>10 271.33</t>
-[...5 lines deleted...]
-    <t>2 046.93</t>
+    <t>11 391.11</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>5 947.89</t>
+    <t>6 691.66</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 445.08</t>
+    <t>2 762.72</t>
   </si>
   <si>
     <t>SWAP04839653</t>
   </si>
   <si>
-    <t>3 188.58</t>
+    <t>3 600.16</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 032.50</t>
-[...5 lines deleted...]
-    <t>12 711.67</t>
+    <t>5 644.53</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>15 384.50</t>
+    <t>17 346.84</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 087.50</t>
+    <t>3 512.28</t>
   </si>
   <si>
     <t>SWAP04871431</t>
   </si>
   <si>
-    <t>2 897.33</t>
+    <t>3 373.34</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>2 693.33</t>
+    <t>3 090.00</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
+    <t>1 095.11</t>
+  </si>
+  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
+    <t>1 171.86</t>
+  </si>
+  <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>6 141.54</t>
+    <t>7 199.61</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 523.50</t>
+    <t>2 978.16</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
     <t>SWAP04923392</t>
   </si>
   <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
     <t>SWAP04947612</t>
   </si>
@@ -1297,123 +1288,162 @@
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
     <t>SWAP04987354</t>
   </si>
   <si>
     <t>SWAP04987353</t>
   </si>
   <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-4 269.81</t>
+    <t>-6 821.50</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-2 761.12</t>
+    <t>-4 640.85</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-3 425.70</t>
+    <t>-5 763.77</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-3 286.75</t>
+    <t>-5 528.98</t>
   </si>
   <si>
     <t>SWAP05011166</t>
   </si>
   <si>
+    <t>-1 095.56</t>
+  </si>
+  <si>
     <t>SWAP05011167</t>
   </si>
   <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-1 884.03</t>
+    <t>-3 316.69</t>
   </si>
   <si>
     <t>SWAP05011324</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-2 756.15</t>
+    <t>-6 967.67</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-1 254.47</t>
+    <t>-3 149.95</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-1 066.11</t>
+    <t>-3 723.05</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
+    <t>-2 230.59</t>
+  </si>
+  <si>
     <t>SWAP05019255</t>
   </si>
   <si>
     <t>SWAP05019524</t>
   </si>
   <si>
+    <t>-1 333.98</t>
+  </si>
+  <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>SWAP04692497</t>
-[...5 lines deleted...]
-    <t>9 393.84</t>
+    <t>-3 606.28</t>
+  </si>
+  <si>
+    <t>SWAP05020023</t>
+  </si>
+  <si>
+    <t>-3 250.72</t>
+  </si>
+  <si>
+    <t>SWAP05020022</t>
+  </si>
+  <si>
+    <t>-2 423.46</t>
+  </si>
+  <si>
+    <t>SWAP05020021</t>
+  </si>
+  <si>
+    <t>SWAP05020024</t>
+  </si>
+  <si>
+    <t>SWAP05027220</t>
+  </si>
+  <si>
+    <t>SWAP05029792</t>
+  </si>
+  <si>
+    <t>SWAP05029911</t>
+  </si>
+  <si>
+    <t>SWAP05029910</t>
+  </si>
+  <si>
+    <t>SWAP05030303</t>
+  </si>
+  <si>
+    <t>SWAP05030302</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1777,212 +1807,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1067000.8667</v>
+        <v>1093817.7055</v>
       </c>
       <c r="D2">
-        <v>2447.35</v>
+        <v>2450.23</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2611326975.92</v>
+        <v>2680108694.88</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2611326975.92</v>
+        <v>2680108694.88</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>41.3595</v>
       </c>
       <c r="D3">
-        <v>10147.68</v>
+        <v>10159.62</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>419703.02</v>
+        <v>420197.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>419703.02</v>
+        <v>420197.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>108851.657</v>
+        <v>110250.7749</v>
       </c>
       <c r="D4">
-        <v>3399.25</v>
+        <v>3403.3</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>370014179.55</v>
+        <v>375217541.25</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>370014179.55</v>
+        <v>375217541.25</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>10266.6004</v>
+        <v>10069.7826</v>
       </c>
       <c r="D5">
-        <v>1115.84</v>
+        <v>1117.13</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>11455891.3</v>
+        <v>11249321.02</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>11455891.3</v>
+        <v>11249321.02</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>1809111.8431</v>
+        <v>1839337.873</v>
       </c>
       <c r="D6">
-        <v>110.94</v>
+        <v>111.07</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>200710675.4</v>
+        <v>204304665.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>200710675.4</v>
+        <v>204304665.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P196"/>
+  <dimension ref="A1:P205"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O196" sqref="O196"/>
+      <selection activeCell="O205" sqref="O205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2001,9789 +2031,10239 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>10909.0</v>
+        <v>14831.0</v>
       </c>
       <c r="D2" s="1">
-        <v>10818.54</v>
+        <v>10830.93</v>
       </c>
       <c r="E2" s="1">
-        <v>10804.046048217</v>
+        <v>10821.188694626</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>117861338.34</v>
+        <v>160489049.53</v>
       </c>
       <c r="I2" s="1">
-        <v>158114.52</v>
+        <v>144473.3</v>
       </c>
       <c r="J2" s="1">
-        <v>0.13415299896212</v>
+        <v>0.09002065899393</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>118019452.86</v>
+        <v>160633522.83</v>
       </c>
       <c r="N2" s="1">
-        <v>118019452.86</v>
+        <v>160633522.83</v>
       </c>
       <c r="O2" s="1">
-        <v>3.7</v>
+        <v>4.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>538.0</v>
+        <v>615.0</v>
       </c>
       <c r="D3" s="1">
-        <v>261720.22</v>
+        <v>262020.08</v>
       </c>
       <c r="E3" s="1">
-        <v>261321.07388476</v>
+        <v>261437.01042276</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>140590737.75</v>
+        <v>160783761.41</v>
       </c>
       <c r="I3" s="1">
-        <v>214740.61</v>
+        <v>358587.79</v>
       </c>
       <c r="J3" s="1">
-        <v>0.15274164816025</v>
+        <v>0.22302487941279</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>140805478.36</v>
+        <v>161142349.2</v>
       </c>
       <c r="N3" s="1">
-        <v>140805478.36</v>
+        <v>161142349.2</v>
       </c>
       <c r="O3" s="1">
-        <v>4.41</v>
+        <v>4.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>99.423</v>
+        <v>99.5516</v>
       </c>
       <c r="E4" s="1">
         <v>99.2637935</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>9926379.35</v>
       </c>
       <c r="I4" s="1">
-        <v>15920.65</v>
+        <v>28780.65</v>
       </c>
       <c r="J4" s="1">
-        <v>0.16038728159226</v>
+        <v>0.28994106496645</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9942300.0</v>
+        <v>9955160.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9942300.0</v>
+        <v>9955160.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.3277</v>
+        <v>97.3768</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>19547.5</v>
+        <v>24457.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.20124629081646</v>
+        <v>0.2517959410484</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9732770.0</v>
+        <v>9737680.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9732770.0</v>
+        <v>9737680.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.9186</v>
+        <v>97.1629</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I6" s="1">
-        <v>202119.16</v>
+        <v>-6003.49</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0646017428179</v>
+        <v>-0.061749730206921</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9991860.0</v>
+        <v>9716290.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9991860.0</v>
+        <v>9716290.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.8876</v>
+        <v>99.4067</v>
       </c>
       <c r="E7" s="1">
-        <v>99.4822914</v>
+        <v>99.41818273</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>14922343.71</v>
+        <v>14912727.41</v>
       </c>
       <c r="I7" s="1">
-        <v>60796.29</v>
+        <v>-1722.41</v>
       </c>
       <c r="J7" s="1">
-        <v>0.40741783718102</v>
+        <v>-0.011549932836867</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>14983140.0</v>
+        <v>14911005.0</v>
       </c>
       <c r="N7" s="1">
-        <v>14983140.0</v>
+        <v>14911005.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.5293</v>
+        <v>98.6329</v>
       </c>
       <c r="E8" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I8" s="1">
-        <v>297611.11</v>
+        <v>339051.11</v>
       </c>
       <c r="J8" s="1">
-        <v>0.76087917747779</v>
+        <v>0.86682560237665</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>39411720.0</v>
+        <v>39453160.0</v>
       </c>
       <c r="N8" s="1">
-        <v>39411720.0</v>
+        <v>39453160.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.23</v>
+        <v>1.21</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.2054</v>
+        <v>99.3285</v>
       </c>
       <c r="E9" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I9" s="1">
-        <v>168537.66</v>
+        <v>193157.66</v>
       </c>
       <c r="J9" s="1">
-        <v>0.8567151976962</v>
+        <v>0.98186424846195</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>19841080.0</v>
+        <v>19865700.0</v>
       </c>
       <c r="N9" s="1">
-        <v>19841080.0</v>
+        <v>19865700.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>98.8621</v>
+        <v>98.993</v>
       </c>
       <c r="E10" s="1">
         <v>98.72033764</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>24680084.41</v>
       </c>
       <c r="I10" s="1">
-        <v>35440.59</v>
+        <v>68165.59</v>
       </c>
       <c r="J10" s="1">
-        <v>0.14359995456758</v>
+        <v>0.27619674579549</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>24715525.0</v>
+        <v>24748250.0</v>
       </c>
       <c r="N10" s="1">
-        <v>24715525.0</v>
+        <v>24748250.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.9961</v>
+        <v>99.9952</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-390.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.0039</v>
+        <v>-0.0048</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>52</v>
       </c>
       <c r="M11" s="1">
-        <v>9999610.0</v>
+        <v>9999520.0</v>
       </c>
       <c r="N11" s="1">
-        <v>10008910.42</v>
+        <v>10021232.64</v>
       </c>
       <c r="O11" s="1">
         <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.03</v>
+        <v>100.0343</v>
       </c>
       <c r="E12" s="1">
         <v>100.0</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>10000000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>3000.0</v>
+        <v>3430.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.03</v>
+        <v>0.0343</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="1">
-        <v>10003000.0</v>
+        <v>10003430.0</v>
       </c>
       <c r="N12" s="1">
-        <v>10119006.89</v>
+        <v>10132114.33</v>
       </c>
       <c r="O12" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.4813</v>
+        <v>99.6075</v>
       </c>
       <c r="E13" s="1">
         <v>99.4394653</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>9943946.53</v>
       </c>
       <c r="I13" s="1">
-        <v>4183.47</v>
+        <v>16803.47</v>
       </c>
       <c r="J13" s="1">
-        <v>0.042070519862299</v>
+        <v>0.16898190219854</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>9948130.0</v>
+        <v>9960750.0</v>
       </c>
       <c r="N13" s="1">
-        <v>9948130.0</v>
+        <v>9960750.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>100.046</v>
+        <v>100.0425</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>11500.0</v>
+        <v>10625.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.046</v>
+        <v>0.0425</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" t="s">
         <v>60</v>
       </c>
       <c r="M14" s="1">
-        <v>25011500.0</v>
+        <v>25010625.0</v>
       </c>
       <c r="N14" s="1">
-        <v>25297683.89</v>
+        <v>25328085.83</v>
       </c>
       <c r="O14" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.1306</v>
+        <v>99.9915</v>
       </c>
       <c r="E15" s="1">
-        <v>98.0238394</v>
+        <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>19604767.88</v>
+        <v>15000000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>221352.12</v>
+        <v>-1275.0</v>
       </c>
       <c r="J15" s="1">
-        <v>1.12907289367</v>
+        <v>-0.0085</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>63</v>
       </c>
       <c r="M15" s="1">
-        <v>19826120.0</v>
+        <v>14998725.0</v>
       </c>
       <c r="N15" s="1">
-        <v>19826120.0</v>
+        <v>15011921.75</v>
       </c>
       <c r="O15" s="1">
-        <v>0.62</v>
+        <v>0.46</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1">
-        <v>8500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.0959</v>
+        <v>99.2522</v>
       </c>
       <c r="E16" s="1">
-        <v>97.79494141</v>
+        <v>98.0238394</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>8312570.02</v>
+        <v>19604767.88</v>
       </c>
       <c r="I16" s="1">
-        <v>25581.48</v>
+        <v>245672.12</v>
       </c>
       <c r="J16" s="1">
-        <v>0.30774453554618</v>
+        <v>1.2531243496671</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>8338151.5</v>
+        <v>19850440.0</v>
       </c>
       <c r="N16" s="1">
-        <v>8338151.5</v>
+        <v>19850440.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1">
-        <v>10000000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.74</v>
+        <v>98.1302</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5611428</v>
+        <v>97.79494141</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>9956114.28</v>
+        <v>8312570.02</v>
       </c>
       <c r="I17" s="1">
-        <v>17885.72</v>
+        <v>28496.98</v>
       </c>
       <c r="J17" s="1">
-        <v>0.17964558759565</v>
+        <v>0.34281792431747</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>9974000.0</v>
+        <v>8341067.0</v>
       </c>
       <c r="N17" s="1">
-        <v>9974000.0</v>
+        <v>8341067.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>11000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.8916</v>
+        <v>97.275</v>
       </c>
       <c r="E18" s="1">
-        <v>99.83751445</v>
+        <v>97.32339053</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>10982126.59</v>
+        <v>7299254.29</v>
       </c>
       <c r="I18" s="1">
-        <v>5949.41</v>
+        <v>-3629.29</v>
       </c>
       <c r="J18" s="1">
-        <v>0.054173569674724</v>
+        <v>-0.049721380511049</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10988076.0</v>
+        <v>7295625.0</v>
       </c>
       <c r="N18" s="1">
-        <v>10988076.0</v>
+        <v>7295625.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.279</v>
+        <v>99.8637</v>
       </c>
       <c r="E19" s="1">
-        <v>97.4432515</v>
+        <v>99.5611428</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>9744325.15</v>
+        <v>9956114.28</v>
       </c>
       <c r="I19" s="1">
-        <v>-16425.15</v>
+        <v>30255.72</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.168561185584</v>
+        <v>0.30389084686159</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>9727900.0</v>
+        <v>9986370.0</v>
       </c>
       <c r="N19" s="1">
-        <v>9727900.0</v>
+        <v>9986370.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.9337</v>
+        <v>99.6412</v>
       </c>
       <c r="E20" s="1">
-        <v>99.803498</v>
+        <v>99.63136391</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>19960699.6</v>
+        <v>10959450.03</v>
       </c>
       <c r="I20" s="1">
-        <v>26040.4</v>
+        <v>1081.97</v>
       </c>
       <c r="J20" s="1">
-        <v>0.13045835327335</v>
+        <v>0.0098724844498424</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>19986740.0</v>
+        <v>10960532.0</v>
       </c>
       <c r="N20" s="1">
-        <v>19986740.0</v>
+        <v>10960532.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.34</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.9083</v>
+        <v>97.5273</v>
       </c>
       <c r="E21" s="1">
-        <v>97.7514452</v>
+        <v>97.4432515</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>9775144.52</v>
+        <v>9744325.15</v>
       </c>
       <c r="I21" s="1">
-        <v>15685.48</v>
+        <v>8404.85</v>
       </c>
       <c r="J21" s="1">
-        <v>0.16046289615368</v>
+        <v>0.086253792547142</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>9790830.0</v>
+        <v>9752730.0</v>
       </c>
       <c r="N21" s="1">
-        <v>9790830.0</v>
+        <v>9752730.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>20000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>97.6038</v>
+        <v>99.9034</v>
       </c>
       <c r="E22" s="1">
-        <v>97.52492575</v>
+        <v>99.82032343</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>19504985.15</v>
+        <v>27949690.56</v>
       </c>
       <c r="I22" s="1">
-        <v>15774.85</v>
+        <v>23261.44</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0808759908233</v>
+        <v>0.083226109248202</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19520760.0</v>
+        <v>27972952.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19520760.0</v>
+        <v>27972952.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>98.5822</v>
+        <v>97.9811</v>
       </c>
       <c r="E23" s="1">
-        <v>98.14746655</v>
+        <v>97.7514452</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>19629493.31</v>
+        <v>9775144.52</v>
       </c>
       <c r="I23" s="1">
-        <v>86946.69</v>
+        <v>22965.48</v>
       </c>
       <c r="J23" s="1">
-        <v>0.44293904395233</v>
+        <v>0.23493749839721</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>19716440.0</v>
+        <v>9798110.0</v>
       </c>
       <c r="N23" s="1">
-        <v>19716440.0</v>
+        <v>9798110.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.0375</v>
+        <v>97.6566</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87236355</v>
+        <v>97.52492575</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>19574472.71</v>
+        <v>19504985.15</v>
       </c>
       <c r="I24" s="1">
-        <v>233027.29</v>
+        <v>26334.85</v>
       </c>
       <c r="J24" s="1">
-        <v>1.1904652219876</v>
+        <v>0.13501599615419</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>19807500.0</v>
+        <v>19531320.0</v>
       </c>
       <c r="N24" s="1">
-        <v>19807500.0</v>
+        <v>19531320.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.3065</v>
+        <v>98.6912</v>
       </c>
       <c r="E25" s="1">
-        <v>98.15181493</v>
+        <v>98.14746655</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>14722772.24</v>
+        <v>19629493.31</v>
       </c>
       <c r="I25" s="1">
-        <v>23202.76</v>
+        <v>108746.69</v>
       </c>
       <c r="J25" s="1">
-        <v>0.15759776502526</v>
+        <v>0.55399641897328</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>14745975.0</v>
+        <v>19738240.0</v>
       </c>
       <c r="N25" s="1">
-        <v>14745975.0</v>
+        <v>19738240.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.0373</v>
+        <v>99.1589</v>
       </c>
       <c r="E26" s="1">
-        <v>97.7562762</v>
+        <v>97.87236355</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>19551255.24</v>
+        <v>19574472.71</v>
       </c>
       <c r="I26" s="1">
-        <v>56204.76</v>
+        <v>257307.29</v>
       </c>
       <c r="J26" s="1">
-        <v>0.28747392077932</v>
+        <v>1.3145043231154</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>19607460.0</v>
+        <v>19831780.0</v>
       </c>
       <c r="N26" s="1">
-        <v>19607460.0</v>
+        <v>19831780.0</v>
       </c>
       <c r="O26" s="1">
         <v>0.61</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.6032</v>
+        <v>98.4036</v>
       </c>
       <c r="E27" s="1">
-        <v>97.86752107</v>
+        <v>98.15181493</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14680128.16</v>
+        <v>14722772.24</v>
       </c>
       <c r="I27" s="1">
-        <v>260351.84</v>
+        <v>37767.76</v>
       </c>
       <c r="J27" s="1">
-        <v>1.7734984133817</v>
+        <v>0.25652614456257</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14940480.0</v>
+        <v>14760540.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14940480.0</v>
+        <v>14760540.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8229</v>
+        <v>98.124</v>
       </c>
       <c r="E28" s="1">
-        <v>99.82469675</v>
+        <v>97.7562762</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>19964939.35</v>
+        <v>19551255.24</v>
       </c>
       <c r="I28" s="1">
-        <v>-359.35</v>
+        <v>73544.76</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.0017999052924746</v>
+        <v>0.37616387846819</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>19964580.0</v>
+        <v>19624800.0</v>
       </c>
       <c r="N28" s="1">
-        <v>19964580.0</v>
+        <v>19624800.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.9878</v>
+        <v>97.3088</v>
       </c>
       <c r="E29" s="1">
-        <v>100.0</v>
+        <v>97.3233905</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>15000000.0</v>
+        <v>19464678.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-1830.0</v>
+        <v>-2918.1</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.0122</v>
+        <v>-0.014991771171392</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29" t="s">
-        <v>91</v>
+      <c r="L29">
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>14998170.0</v>
+        <v>19461760.0</v>
       </c>
       <c r="N29" s="1">
-        <v>15030880.42</v>
+        <v>19461760.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.9932</v>
+        <v>99.722</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>97.86752107</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>15000000.0</v>
+        <v>14680128.16</v>
       </c>
       <c r="I30" s="1">
-        <v>-1020.0</v>
+        <v>278171.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-0.0068</v>
+        <v>1.8948869994061</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30" t="s">
-        <v>94</v>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>14998980.0</v>
+        <v>14958300.0</v>
       </c>
       <c r="N30" s="1">
-        <v>15030961.25</v>
+        <v>14958300.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
         <v>95</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9908</v>
+        <v>99.8461</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>99.81102445</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>15000000.0</v>
+        <v>19962204.89</v>
       </c>
       <c r="I31" s="1">
-        <v>-1380.0</v>
+        <v>7015.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.0092</v>
+        <v>0.035141959711646</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31" t="s">
-        <v>97</v>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>14998620.0</v>
+        <v>19969220.0</v>
       </c>
       <c r="N31" s="1">
-        <v>15030747.08</v>
+        <v>19969220.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.9942</v>
+        <v>99.9462</v>
       </c>
       <c r="E32" s="1">
-        <v>99.82530573</v>
+        <v>99.82469675</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>39930122.29</v>
+        <v>19964939.35</v>
       </c>
       <c r="I32" s="1">
-        <v>67557.71</v>
+        <v>24300.65</v>
       </c>
       <c r="J32" s="1">
-        <v>0.1691898399643</v>
+        <v>0.12171662319625</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>39997680.0</v>
+        <v>19989240.0</v>
       </c>
       <c r="N32" s="1">
-        <v>39997680.0</v>
+        <v>19989240.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.25</v>
+        <v>0.61</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.9818</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-2730.0</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-0.0182</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" t="s">
         <v>100</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>35985168.0</v>
+        <v>14997270.0</v>
       </c>
       <c r="N33" s="1">
-        <v>35985168.0</v>
+        <v>15048699.58</v>
       </c>
       <c r="O33" s="1">
-        <v>1.13</v>
+        <v>0.46</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C34" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.869</v>
+        <v>99.994</v>
       </c>
       <c r="E34" s="1">
-        <v>99.6462558</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>14946938.37</v>
+        <v>15000000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>33411.63</v>
+        <v>-900.0</v>
       </c>
       <c r="J34" s="1">
-        <v>0.22353494189192</v>
+        <v>-0.006</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" t="s">
+        <v>103</v>
       </c>
       <c r="M34" s="1">
-        <v>14980350.0</v>
+        <v>14999100.0</v>
       </c>
       <c r="N34" s="1">
-        <v>14980350.0</v>
+        <v>15049383.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>104</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="1">
-        <v>14000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.8379</v>
+        <v>99.9838</v>
       </c>
       <c r="E35" s="1">
-        <v>99.83900957</v>
+        <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>13977461.34</v>
+        <v>15000000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-155.34</v>
+        <v>-2430.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.0011113606127849</v>
+        <v>-0.0162</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" t="s">
+        <v>106</v>
       </c>
       <c r="M35" s="1">
-        <v>13977306.0</v>
+        <v>14997570.0</v>
       </c>
       <c r="N35" s="1">
-        <v>13977306.0</v>
+        <v>15048082.92</v>
       </c>
       <c r="O35" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.7947</v>
+        <v>99.9037</v>
       </c>
       <c r="E36" s="1">
-        <v>99.63197057</v>
+        <v>99.86634555</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29889591.17</v>
+        <v>19973269.11</v>
       </c>
       <c r="I36" s="1">
-        <v>48818.83</v>
+        <v>7470.89</v>
       </c>
       <c r="J36" s="1">
-        <v>0.16333053778601</v>
+        <v>0.037404442702169</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29938410.0</v>
+        <v>19980740.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29938410.0</v>
+        <v>19980740.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.94</v>
+        <v>0.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C37" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.0259</v>
+        <v>99.8607</v>
       </c>
       <c r="E37" s="1">
-        <v>100.0</v>
+        <v>99.823894</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>40000000.0</v>
+        <v>19964778.8</v>
       </c>
       <c r="I37" s="1">
-        <v>10360.0</v>
+        <v>7361.2</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0259</v>
+        <v>0.036870931923373</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37" t="s">
-        <v>110</v>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>40010360.0</v>
+        <v>19972140.0</v>
       </c>
       <c r="N37" s="1">
-        <v>40797125.0</v>
+        <v>19972140.0</v>
       </c>
       <c r="O37" s="1">
-        <v>1.28</v>
+        <v>0.61</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>111</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0299</v>
+        <v>99.6732</v>
       </c>
       <c r="E38" s="1">
-        <v>100.0</v>
+        <v>99.625574</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>30000000.0</v>
+        <v>19925114.8</v>
       </c>
       <c r="I38" s="1">
-        <v>8970.0</v>
+        <v>9525.2</v>
       </c>
       <c r="J38" s="1">
-        <v>0.0299</v>
+        <v>0.047804994328063</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38" t="s">
-        <v>113</v>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30008970.0</v>
+        <v>19934640.0</v>
       </c>
       <c r="N38" s="1">
-        <v>30337415.33</v>
+        <v>19934640.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C39" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>100.0179</v>
+        <v>99.6982</v>
       </c>
       <c r="E39" s="1">
-        <v>100.0</v>
+        <v>99.6104126</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>20000000.0</v>
+        <v>19922082.52</v>
       </c>
       <c r="I39" s="1">
-        <v>3580.0</v>
+        <v>17557.48</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0179</v>
+        <v>0.088130746283045</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39" t="s">
-        <v>116</v>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>20003580.0</v>
+        <v>19939640.0</v>
       </c>
       <c r="N39" s="1">
-        <v>20100872.0</v>
+        <v>19939640.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>5000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.972</v>
+        <v>99.9054</v>
       </c>
       <c r="E40" s="1">
-        <v>97.8753</v>
+        <v>99.827105</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4893765.0</v>
+        <v>15972336.8</v>
       </c>
       <c r="I40" s="1">
-        <v>104835.0</v>
+        <v>12527.2</v>
       </c>
       <c r="J40" s="1">
-        <v>2.142215656044</v>
+        <v>0.078430602590349</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4998600.0</v>
+        <v>15984864.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4998600.0</v>
+        <v>15984864.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.8863</v>
+        <v>99.8183</v>
       </c>
       <c r="E41" s="1">
-        <v>97.9450583</v>
+        <v>99.78496338</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9794505.83</v>
+        <v>12972045.24</v>
       </c>
       <c r="I41" s="1">
-        <v>194124.17</v>
+        <v>4333.76</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9819700285992</v>
+        <v>0.033408455797214</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9988630.0</v>
+        <v>12976379.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9988630.0</v>
+        <v>12976379.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.1113</v>
+        <v>99.6206</v>
       </c>
       <c r="E42" s="1">
-        <v>97.78527225</v>
+        <v>99.6130035</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>19557054.45</v>
+        <v>9961300.35</v>
       </c>
       <c r="I42" s="1">
-        <v>65205.55</v>
+        <v>759.65</v>
       </c>
       <c r="J42" s="1">
-        <v>0.33341191623057</v>
+        <v>0.0076260124010818</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>19622260.0</v>
+        <v>9962060.0</v>
       </c>
       <c r="N42" s="1">
-        <v>19622260.0</v>
+        <v>9962060.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.61</v>
+        <v>0.3</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.8444</v>
+        <v>99.6458</v>
       </c>
       <c r="E43" s="1">
-        <v>97.7901066</v>
+        <v>99.6305368</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>9779010.66</v>
+        <v>9963053.68</v>
       </c>
       <c r="I43" s="1">
-        <v>5429.34</v>
+        <v>1526.32</v>
       </c>
       <c r="J43" s="1">
-        <v>0.05552034033676</v>
+        <v>0.015319801027108</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>9784440.0</v>
+        <v>9964580.0</v>
       </c>
       <c r="N43" s="1">
-        <v>9784440.0</v>
+        <v>9964580.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.2447</v>
+        <v>99.9882</v>
       </c>
       <c r="E44" s="1">
-        <v>97.85057616</v>
+        <v>99.6462558</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12231322.02</v>
+        <v>14946938.37</v>
       </c>
       <c r="I44" s="1">
-        <v>174265.48</v>
+        <v>51291.63</v>
       </c>
       <c r="J44" s="1">
-        <v>1.4247477068713</v>
+        <v>0.34315810188224</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12405587.5</v>
+        <v>14998230.0</v>
       </c>
       <c r="N44" s="1">
-        <v>12405587.5</v>
+        <v>14998230.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>30000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.2159</v>
+        <v>99.9587</v>
       </c>
       <c r="E45" s="1">
-        <v>97.85299653</v>
+        <v>99.83900957</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>29355898.96</v>
+        <v>13977461.34</v>
       </c>
       <c r="I45" s="1">
-        <v>408871.04</v>
+        <v>16756.66</v>
       </c>
       <c r="J45" s="1">
-        <v>1.3928070830232</v>
+        <v>0.11988342941824</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29764770.0</v>
+        <v>13994218.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29764770.0</v>
+        <v>13994218.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.93</v>
+        <v>0.43</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.7503</v>
+        <v>99.9175</v>
       </c>
       <c r="E46" s="1">
-        <v>97.94990843</v>
+        <v>99.63197057</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>39179963.37</v>
+        <v>29889591.17</v>
       </c>
       <c r="I46" s="1">
-        <v>720156.63</v>
+        <v>85658.83</v>
       </c>
       <c r="J46" s="1">
-        <v>1.8380737705115</v>
+        <v>0.28658414734684</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>39900120.0</v>
+        <v>29975250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>39900120.0</v>
+        <v>29975250.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.25</v>
+        <v>0.92</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0187</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>7480.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>0.0187</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="s">
         <v>131</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>19919960.0</v>
+        <v>40007480.0</v>
       </c>
       <c r="N47" s="1">
-        <v>19919960.0</v>
+        <v>40844570.56</v>
       </c>
       <c r="O47" s="1">
-        <v>0.62</v>
+        <v>1.25</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C48" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6032</v>
+        <v>100.0219</v>
       </c>
       <c r="E48" s="1">
-        <v>98.33703873</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>29501111.62</v>
+        <v>30000000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>379848.38</v>
+        <v>6570.0</v>
       </c>
       <c r="J48" s="1">
-        <v>1.2875731087451</v>
+        <v>0.0219</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" t="s">
+        <v>134</v>
       </c>
       <c r="M48" s="1">
-        <v>29880960.0</v>
+        <v>30006570.0</v>
       </c>
       <c r="N48" s="1">
-        <v>29880960.0</v>
+        <v>30372534.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>135</v>
       </c>
       <c r="B49" t="s">
         <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>99.5478</v>
+        <v>100.0147</v>
       </c>
       <c r="E49" s="1">
-        <v>98.503513</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9850351.3</v>
+        <v>20000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>104428.7</v>
+        <v>2940.0</v>
       </c>
       <c r="J49" s="1">
-        <v>1.0601520374202</v>
+        <v>0.0147</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>137</v>
       </c>
       <c r="M49" s="1">
-        <v>9954780.0</v>
+        <v>20002940.0</v>
       </c>
       <c r="N49" s="1">
-        <v>9954780.0</v>
+        <v>20125238.56</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>100.0037</v>
+        <v>97.155</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0518</v>
+        <v>97.208601</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5002590.0</v>
+        <v>9720860.1</v>
       </c>
       <c r="I50" s="1">
-        <v>-2405.0</v>
+        <v>-5360.1</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.048075097099702</v>
+        <v>-0.055140182502987</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50" t="s">
-        <v>139</v>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5000185.0</v>
+        <v>9715500.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5116740.0</v>
+        <v>9715500.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>140</v>
       </c>
       <c r="B51" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8537</v>
+        <v>98.1872</v>
       </c>
       <c r="E51" s="1">
-        <v>97.8035629</v>
+        <v>97.78527225</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>19560712.58</v>
+        <v>19557054.45</v>
       </c>
       <c r="I51" s="1">
-        <v>410027.42</v>
+        <v>80385.55</v>
       </c>
       <c r="J51" s="1">
-        <v>2.0961783387137</v>
+        <v>0.41103096688469</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>19970740.0</v>
+        <v>19637440.0</v>
       </c>
       <c r="N51" s="1">
-        <v>19970740.0</v>
+        <v>19637440.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.8297</v>
+        <v>97.9017</v>
       </c>
       <c r="E52" s="1">
-        <v>97.862679</v>
+        <v>97.7901066</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9786267.9</v>
+        <v>9779010.66</v>
       </c>
       <c r="I52" s="1">
-        <v>96702.1</v>
+        <v>11159.34</v>
       </c>
       <c r="J52" s="1">
-        <v>0.98814073953565</v>
+        <v>0.11411522482173</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9882970.0</v>
+        <v>9790170.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9882970.0</v>
+        <v>9790170.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>144</v>
       </c>
       <c r="B53" t="s">
         <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>35000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.735</v>
+        <v>99.3763</v>
       </c>
       <c r="E53" s="1">
-        <v>97.96931383</v>
+        <v>97.85057616</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>34289259.84</v>
+        <v>12231322.02</v>
       </c>
       <c r="I53" s="1">
-        <v>617990.16</v>
+        <v>190715.48</v>
       </c>
       <c r="J53" s="1">
-        <v>1.8022849221116</v>
+        <v>1.5592384836909</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>34907250.0</v>
+        <v>12422037.5</v>
       </c>
       <c r="N53" s="1">
-        <v>34907250.0</v>
+        <v>12422037.5</v>
       </c>
       <c r="O53" s="1">
-        <v>1.09</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.1299</v>
+        <v>99.3473</v>
       </c>
       <c r="E54" s="1">
-        <v>97.775605</v>
+        <v>97.85299653</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14666340.75</v>
+        <v>29355898.96</v>
       </c>
       <c r="I54" s="1">
-        <v>53144.25</v>
+        <v>448291.04</v>
       </c>
       <c r="J54" s="1">
-        <v>0.36235521120018</v>
+        <v>1.5270901450194</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14719485.0</v>
+        <v>29804190.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14719485.0</v>
+        <v>29804190.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>148</v>
       </c>
       <c r="B55" t="s">
         <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>24000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.835</v>
+        <v>99.87</v>
       </c>
       <c r="E55" s="1">
-        <v>99.82995629</v>
+        <v>97.94990843</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>23959189.51</v>
+        <v>39179963.37</v>
       </c>
       <c r="I55" s="1">
-        <v>1210.49</v>
+        <v>768036.63</v>
       </c>
       <c r="J55" s="1">
-        <v>0.0050522994506754</v>
+        <v>1.9602790915014</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>23960400.0</v>
+        <v>39948000.0</v>
       </c>
       <c r="N55" s="1">
-        <v>23960400.0</v>
+        <v>39948000.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>1.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>150</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>55000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.8035</v>
+        <v>99.7215</v>
       </c>
       <c r="E56" s="1">
-        <v>99.48788611</v>
+        <v>99.42955055</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>54718337.36</v>
+        <v>19885910.11</v>
       </c>
       <c r="I56" s="1">
-        <v>173587.64</v>
+        <v>58389.89</v>
       </c>
       <c r="J56" s="1">
-        <v>0.31723851340354</v>
+        <v>0.29362442893995</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>54891925.0</v>
+        <v>19944300.0</v>
       </c>
       <c r="N56" s="1">
-        <v>54891925.0</v>
+        <v>19944300.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.72</v>
+        <v>0.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.7912</v>
+        <v>99.7293</v>
       </c>
       <c r="E57" s="1">
-        <v>99.46446673</v>
+        <v>98.33703873</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>29839340.02</v>
+        <v>29501111.62</v>
       </c>
       <c r="I57" s="1">
-        <v>98019.98</v>
+        <v>417678.38</v>
       </c>
       <c r="J57" s="1">
-        <v>0.32849245303114</v>
+        <v>1.415805564821</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>29937360.0</v>
+        <v>29918790.0</v>
       </c>
       <c r="N57" s="1">
-        <v>29937360.0</v>
+        <v>29918790.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.94</v>
+        <v>0.91</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>154</v>
       </c>
       <c r="B58" t="s">
         <v>155</v>
       </c>
       <c r="C58" s="1">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.952</v>
+        <v>99.6762</v>
       </c>
       <c r="E58" s="1">
-        <v>99.74282978</v>
+        <v>98.503513</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8976854.68</v>
+        <v>9850351.3</v>
       </c>
       <c r="I58" s="1">
-        <v>18825.32</v>
+        <v>117268.7</v>
       </c>
       <c r="J58" s="1">
-        <v>0.20970953269347</v>
+        <v>1.1905027184157</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>8995680.0</v>
+        <v>9967620.0</v>
       </c>
       <c r="N58" s="1">
-        <v>8995680.0</v>
+        <v>9967620.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>156</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.4693</v>
+        <v>97.2979</v>
       </c>
       <c r="E59" s="1">
-        <v>98.49526595</v>
+        <v>97.3425484</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19699053.19</v>
+        <v>14601382.26</v>
       </c>
       <c r="I59" s="1">
-        <v>-5193.19</v>
+        <v>-6697.26</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.026362637584208</v>
+        <v>-0.045867301333155</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19693860.0</v>
+        <v>14594685.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19693860.0</v>
+        <v>14594685.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>158</v>
       </c>
       <c r="B60" t="s">
         <v>159</v>
       </c>
       <c r="C60" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>98.6417</v>
+        <v>99.9584</v>
       </c>
       <c r="E60" s="1">
-        <v>97.9014285</v>
+        <v>97.8035629</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>29370428.55</v>
+        <v>19560712.58</v>
       </c>
       <c r="I60" s="1">
-        <v>222081.45</v>
+        <v>430967.42</v>
       </c>
       <c r="J60" s="1">
-        <v>0.75613963079201</v>
+        <v>2.2032296535078</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>29592510.0</v>
+        <v>19991680.0</v>
       </c>
       <c r="N60" s="1">
-        <v>29592510.0</v>
+        <v>19991680.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>160</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.3356</v>
+        <v>98.947</v>
       </c>
       <c r="E61" s="1">
-        <v>98.20184247</v>
+        <v>97.862679</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>14730276.37</v>
+        <v>9786267.9</v>
       </c>
       <c r="I61" s="1">
-        <v>20063.63</v>
+        <v>108432.1</v>
       </c>
       <c r="J61" s="1">
-        <v>0.13620674518275</v>
+        <v>1.1080025716443</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>14750340.0</v>
+        <v>9894700.0</v>
       </c>
       <c r="N61" s="1">
-        <v>14750340.0</v>
+        <v>9894700.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>0.3</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>162</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.9555</v>
+        <v>99.8539</v>
       </c>
       <c r="E62" s="1">
-        <v>98.93958748</v>
+        <v>97.96931383</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>49469793.74</v>
+        <v>34289259.84</v>
       </c>
       <c r="I62" s="1">
-        <v>507956.26</v>
+        <v>659605.16</v>
       </c>
       <c r="J62" s="1">
-        <v>1.0268008447128</v>
+        <v>1.9236494548959</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>49977750.0</v>
+        <v>34948865.0</v>
       </c>
       <c r="N62" s="1">
-        <v>49977750.0</v>
+        <v>34948865.0</v>
       </c>
       <c r="O62" s="1">
-        <v>1.56</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>164</v>
       </c>
       <c r="B63" t="s">
         <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>97.8488</v>
+        <v>98.2127</v>
       </c>
       <c r="E63" s="1">
-        <v>97.80461245</v>
+        <v>97.775605</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>19560922.49</v>
+        <v>14666340.75</v>
       </c>
       <c r="I63" s="1">
-        <v>8837.51</v>
+        <v>65564.25</v>
       </c>
       <c r="J63" s="1">
-        <v>0.045179413212838</v>
+        <v>0.44703891118853</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>19569760.0</v>
+        <v>14731905.0</v>
       </c>
       <c r="N63" s="1">
-        <v>19569760.0</v>
+        <v>14731905.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>166</v>
       </c>
       <c r="B64" t="s">
         <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.8698</v>
+        <v>99.9579</v>
       </c>
       <c r="E64" s="1">
-        <v>99.826856</v>
+        <v>99.82995629</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>9982685.6</v>
+        <v>23959189.51</v>
       </c>
       <c r="I64" s="1">
-        <v>4294.4</v>
+        <v>30706.49</v>
       </c>
       <c r="J64" s="1">
-        <v>0.043018483923805</v>
+        <v>0.12816163913718</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9986980.0</v>
+        <v>23989896.0</v>
       </c>
       <c r="N64" s="1">
-        <v>9986980.0</v>
+        <v>23989896.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>168</v>
       </c>
       <c r="B65" t="s">
         <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>20000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>99.8584</v>
+        <v>99.9278</v>
       </c>
       <c r="E65" s="1">
-        <v>99.28333975</v>
+        <v>99.48788611</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>19856667.95</v>
+        <v>54718337.36</v>
       </c>
       <c r="I65" s="1">
-        <v>115012.05</v>
+        <v>241952.64</v>
       </c>
       <c r="J65" s="1">
-        <v>0.57921122662476</v>
+        <v>0.44217834765</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>19971680.0</v>
+        <v>54960290.0</v>
       </c>
       <c r="N65" s="1">
-        <v>19971680.0</v>
+        <v>54960290.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.63</v>
+        <v>1.68</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>170</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>97.9755</v>
+        <v>99.9158</v>
       </c>
       <c r="E66" s="1">
-        <v>97.81428547</v>
+        <v>99.46446673</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>14672142.82</v>
+        <v>29839340.02</v>
       </c>
       <c r="I66" s="1">
-        <v>24182.18</v>
+        <v>135399.98</v>
       </c>
       <c r="J66" s="1">
-        <v>0.16481696161679</v>
+        <v>0.45376332019826</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>14696325.0</v>
+        <v>29974740.0</v>
       </c>
       <c r="N66" s="1">
-        <v>14696325.0</v>
+        <v>29974740.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.46</v>
+        <v>0.92</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" s="1">
-        <v>5000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.9265</v>
+        <v>99.6977</v>
       </c>
       <c r="E67" s="1">
-        <v>97.9881802</v>
+        <v>99.62970956</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>4899409.01</v>
+        <v>8966673.86</v>
       </c>
       <c r="I67" s="1">
-        <v>96915.99</v>
+        <v>6119.14</v>
       </c>
       <c r="J67" s="1">
-        <v>1.9781159279045</v>
+        <v>0.068243142279293</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4996325.0</v>
+        <v>8972793.0</v>
       </c>
       <c r="N67" s="1">
-        <v>4996325.0</v>
+        <v>8972793.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.16</v>
+        <v>0.27</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>174</v>
       </c>
       <c r="B68" t="s">
         <v>175</v>
       </c>
       <c r="C68" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.6637</v>
+        <v>98.628</v>
       </c>
       <c r="E68" s="1">
-        <v>99.508676</v>
+        <v>98.49526595</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4975433.8</v>
+        <v>19699053.19</v>
       </c>
       <c r="I68" s="1">
-        <v>7751.2</v>
+        <v>26546.81</v>
       </c>
       <c r="J68" s="1">
-        <v>0.15578943086329</v>
+        <v>0.13476185755707</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>4983185.0</v>
+        <v>19725600.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4983185.0</v>
+        <v>19725600.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>176</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>99.8383</v>
+        <v>98.8229</v>
       </c>
       <c r="E69" s="1">
-        <v>99.57189615</v>
+        <v>97.9014285</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>19914379.23</v>
+        <v>29370428.55</v>
       </c>
       <c r="I69" s="1">
-        <v>53280.77</v>
+        <v>276441.45</v>
       </c>
       <c r="J69" s="1">
-        <v>0.26754923859105</v>
+        <v>0.94122375344094</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>19967660.0</v>
+        <v>29646870.0</v>
       </c>
       <c r="N69" s="1">
-        <v>19967660.0</v>
+        <v>29646870.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.91</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>178</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.9642</v>
+        <v>98.4284</v>
       </c>
       <c r="E70" s="1">
-        <v>99.8569016</v>
+        <v>98.20184247</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>29957070.48</v>
+        <v>14730276.37</v>
       </c>
       <c r="I70" s="1">
-        <v>32189.52</v>
+        <v>33983.63</v>
       </c>
       <c r="J70" s="1">
-        <v>0.10745216232505</v>
+        <v>0.23070599048102</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29989260.0</v>
+        <v>14764260.0</v>
       </c>
       <c r="N70" s="1">
-        <v>29989260.0</v>
+        <v>14764260.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.94</v>
+        <v>0.45</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>180</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>97.5532</v>
+        <v>97.9182</v>
       </c>
       <c r="E71" s="1">
-        <v>97.46047773</v>
+        <v>97.80461245</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14619071.66</v>
+        <v>19560922.49</v>
       </c>
       <c r="I71" s="1">
-        <v>13908.34</v>
+        <v>22717.51</v>
       </c>
       <c r="J71" s="1">
-        <v>0.095138325630179</v>
+        <v>0.11613721189077</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14632980.0</v>
+        <v>19583640.0</v>
       </c>
       <c r="N71" s="1">
-        <v>14632980.0</v>
+        <v>19583640.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>183</v>
       </c>
       <c r="C72" s="1">
-        <v>9500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.0881</v>
+        <v>99.9938</v>
       </c>
       <c r="E72" s="1">
-        <v>97.75025084</v>
+        <v>99.826856</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>9286273.83</v>
+        <v>9982685.6</v>
       </c>
       <c r="I72" s="1">
-        <v>32095.67</v>
+        <v>16694.4</v>
       </c>
       <c r="J72" s="1">
-        <v>0.34562485004817</v>
+        <v>0.16723355486624</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9318369.5</v>
+        <v>9999380.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9318369.5</v>
+        <v>9999380.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>184</v>
       </c>
       <c r="B73" t="s">
         <v>185</v>
       </c>
       <c r="C73" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>97.5503</v>
+        <v>99.9712</v>
       </c>
       <c r="E73" s="1">
-        <v>97.42790333</v>
+        <v>99.28333975</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>14614185.5</v>
+        <v>19856667.95</v>
       </c>
       <c r="I73" s="1">
-        <v>18359.5</v>
+        <v>137572.05</v>
       </c>
       <c r="J73" s="1">
-        <v>0.12562793869012</v>
+        <v>0.69282545463525</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>14632545.0</v>
+        <v>19994240.0</v>
       </c>
       <c r="N73" s="1">
-        <v>14632545.0</v>
+        <v>19994240.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>186</v>
       </c>
       <c r="B74" t="s">
         <v>187</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.8991</v>
+        <v>98.0452</v>
       </c>
       <c r="E74" s="1">
-        <v>99.47774185</v>
+        <v>97.81428547</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19895548.37</v>
+        <v>14672142.82</v>
       </c>
       <c r="I74" s="1">
-        <v>84271.63</v>
+        <v>34637.18</v>
       </c>
       <c r="J74" s="1">
-        <v>0.4235702803099</v>
+        <v>0.23607444682712</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19979820.0</v>
+        <v>14706780.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19979820.0</v>
+        <v>14706780.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>188</v>
       </c>
       <c r="B75" t="s">
         <v>189</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.9962</v>
+        <v>99.79</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>99.508676</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>30000000.0</v>
+        <v>4975433.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-1140.0</v>
+        <v>14066.2</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.0038</v>
+        <v>0.28271303700192</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75" t="s">
-        <v>190</v>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29998860.0</v>
+        <v>4989500.0</v>
       </c>
       <c r="N75" s="1">
-        <v>30085590.0</v>
+        <v>4989500.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>190</v>
+      </c>
+      <c r="B76" t="s">
         <v>191</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0126</v>
+        <v>99.9581</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0</v>
+        <v>99.57189615</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>40000000.0</v>
+        <v>19914379.23</v>
       </c>
       <c r="I76" s="1">
-        <v>5040.0</v>
+        <v>77240.77</v>
       </c>
       <c r="J76" s="1">
-        <v>0.0126</v>
+        <v>0.38786431205267</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76" t="s">
-        <v>193</v>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>40005040.0</v>
+        <v>19991620.0</v>
       </c>
       <c r="N76" s="1">
-        <v>40892550.33</v>
+        <v>19991620.0</v>
       </c>
       <c r="O76" s="1">
-        <v>1.28</v>
+        <v>0.61</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B77" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C77" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0183</v>
+        <v>97.5985</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0</v>
+        <v>97.46047773</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>50000000.0</v>
+        <v>14619071.66</v>
       </c>
       <c r="I77" s="1">
-        <v>9150.0</v>
+        <v>20703.34</v>
       </c>
       <c r="J77" s="1">
-        <v>0.0183</v>
+        <v>0.14161870521948</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77" t="s">
-        <v>196</v>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>50009150.0</v>
+        <v>14639775.0</v>
       </c>
       <c r="N77" s="1">
-        <v>51086759.72</v>
+        <v>14639775.0</v>
       </c>
       <c r="O77" s="1">
-        <v>1.6</v>
+        <v>0.45</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>20000000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0006</v>
+        <v>98.1651</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>97.75025084</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>20000000.0</v>
+        <v>9286273.83</v>
       </c>
       <c r="I78" s="1">
-        <v>120.0</v>
+        <v>39410.67</v>
       </c>
       <c r="J78" s="1">
-        <v>0.0006</v>
+        <v>0.42439702642281</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78" t="s">
-        <v>199</v>
+      <c r="L78">
+        <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>20000120.0</v>
+        <v>9325684.5</v>
       </c>
       <c r="N78" s="1">
-        <v>20464014.72</v>
+        <v>9325684.5</v>
       </c>
       <c r="O78" s="1">
-        <v>0.64</v>
+        <v>0.29</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.0017</v>
+        <v>97.6064</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0</v>
+        <v>97.42790333</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>25000000.0</v>
+        <v>14614185.5</v>
       </c>
       <c r="I79" s="1">
-        <v>425.0</v>
+        <v>26774.5</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0017</v>
+        <v>0.18320897870087</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79" t="s">
-        <v>202</v>
+      <c r="L79">
+        <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>25000425.0</v>
+        <v>14640960.0</v>
       </c>
       <c r="N79" s="1">
-        <v>25219710.21</v>
+        <v>14640960.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.79</v>
+        <v>0.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.9797</v>
+        <v>100.0024</v>
       </c>
       <c r="E80" s="1">
         <v>100.0</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-3045.0</v>
+        <v>720.0</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0203</v>
+        <v>0.0024</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="M80" s="1">
-        <v>14996955.0</v>
+        <v>30000720.0</v>
       </c>
       <c r="N80" s="1">
-        <v>15012169.0</v>
+        <v>30122913.25</v>
       </c>
       <c r="O80" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9917</v>
+        <v>100.0066</v>
       </c>
       <c r="E81" s="1">
         <v>100.0</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-1660.0</v>
+        <v>1320.0</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.0083</v>
+        <v>0.0066</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="M81" s="1">
-        <v>19998340.0</v>
+        <v>20001320.0</v>
       </c>
       <c r="N81" s="1">
-        <v>20041759.44</v>
+        <v>20003677.89</v>
       </c>
       <c r="O81" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B82" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C82" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0168</v>
+        <v>100.0053</v>
       </c>
       <c r="E82" s="1">
         <v>100.0</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I82" s="1">
-        <v>1680.0</v>
+        <v>2650.0</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0168</v>
+        <v>0.0053</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="M82" s="1">
-        <v>10001680.0</v>
+        <v>50002650.0</v>
       </c>
       <c r="N82" s="1">
-        <v>10099351.53</v>
+        <v>51144123.06</v>
       </c>
       <c r="O82" s="1">
-        <v>0.32</v>
+        <v>1.56</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B83" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C83" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>100.0005</v>
+        <v>99.9865</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>50.0</v>
+        <v>-2025.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0005</v>
+        <v>-0.0135</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="M83" s="1">
-        <v>10000050.0</v>
+        <v>14997975.0</v>
       </c>
       <c r="N83" s="1">
-        <v>10017725.0</v>
+        <v>15032224.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.31</v>
+        <v>0.46</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C84" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0268</v>
+        <v>99.992</v>
       </c>
       <c r="E84" s="1">
         <v>100.0</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I84" s="1">
-        <v>6700.0</v>
+        <v>-1600.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0268</v>
+        <v>-0.008</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="M84" s="1">
-        <v>25006700.0</v>
+        <v>19998400.0</v>
       </c>
       <c r="N84" s="1">
-        <v>25249303.47</v>
+        <v>20066667.22</v>
       </c>
       <c r="O84" s="1">
-        <v>0.79</v>
+        <v>0.61</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0394</v>
+        <v>100.013</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>7880.0</v>
+        <v>1300.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0394</v>
+        <v>0.013</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="M85" s="1">
-        <v>20007880.0</v>
+        <v>10001300.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20359840.0</v>
+        <v>10111632.64</v>
       </c>
       <c r="O85" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B86" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0026</v>
+        <v>100.0056</v>
       </c>
       <c r="E86" s="1">
         <v>100.0</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I86" s="1">
-        <v>520.0</v>
+        <v>560.0</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0026</v>
+        <v>0.0056</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="M86" s="1">
-        <v>20000520.0</v>
+        <v>10000560.0</v>
       </c>
       <c r="N86" s="1">
-        <v>20080484.5</v>
+        <v>10030877.33</v>
       </c>
       <c r="O86" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.0045</v>
+        <v>100.028</v>
       </c>
       <c r="E87" s="1">
         <v>100.0</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I87" s="1">
-        <v>900.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0045</v>
+        <v>0.028</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="M87" s="1">
-        <v>20000900.0</v>
+        <v>25007000.0</v>
       </c>
       <c r="N87" s="1">
-        <v>20051381.67</v>
+        <v>25281243.33</v>
       </c>
       <c r="O87" s="1">
-        <v>0.63</v>
+        <v>0.77</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B88" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="C88" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.8204</v>
+        <v>100.0379</v>
       </c>
       <c r="E88" s="1">
-        <v>99.8157568</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>9981575.68</v>
+        <v>20000000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>464.32</v>
+        <v>7580.0</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0046517705709566</v>
+        <v>0.0379</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" t="s">
+        <v>224</v>
       </c>
       <c r="M88" s="1">
-        <v>9982040.0</v>
+        <v>20007580.0</v>
       </c>
       <c r="N88" s="1">
-        <v>9982040.0</v>
+        <v>20384896.67</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.5156</v>
+        <v>99.9992</v>
       </c>
       <c r="E89" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>29828181.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I89" s="1">
-        <v>26498.61</v>
+        <v>-160.0</v>
       </c>
       <c r="J89" s="1">
-        <v>0.088837497846529</v>
+        <v>-0.0008</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
-      <c r="L89">
-        <v>0.0</v>
+      <c r="L89" t="s">
+        <v>227</v>
       </c>
       <c r="M89" s="1">
-        <v>29854680.0</v>
+        <v>19999840.0</v>
       </c>
       <c r="N89" s="1">
-        <v>29854680.0</v>
+        <v>20105240.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B90" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C90" s="1">
-        <v>48000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.9638</v>
+        <v>100.006</v>
       </c>
       <c r="E90" s="1">
-        <v>99.79965221</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>47903833.06</v>
+        <v>20000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>78790.94</v>
+        <v>1200.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.16447731834176</v>
+        <v>0.006</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>230</v>
       </c>
       <c r="M90" s="1">
-        <v>47982624.0</v>
+        <v>20001200.0</v>
       </c>
       <c r="N90" s="1">
-        <v>47982624.0</v>
+        <v>20075758.44</v>
       </c>
       <c r="O90" s="1">
-        <v>1.5</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B91" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C91" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.6857</v>
+        <v>99.9459</v>
       </c>
       <c r="E91" s="1">
-        <v>97.7176416</v>
+        <v>99.8157568</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>14657646.24</v>
+        <v>9981575.68</v>
       </c>
       <c r="I91" s="1">
-        <v>-4791.24</v>
+        <v>13014.32</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.032687649309784</v>
+        <v>0.13038342259005</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>14652855.0</v>
+        <v>9994590.0</v>
       </c>
       <c r="N91" s="1">
-        <v>14652855.0</v>
+        <v>9994590.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B92" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C92" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.0147</v>
+        <v>99.6502</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.4272713</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>30000000.0</v>
+        <v>29828181.39</v>
       </c>
       <c r="I92" s="1">
-        <v>4410.0</v>
+        <v>66878.61</v>
       </c>
       <c r="J92" s="1">
-        <v>0.0147</v>
+        <v>0.22421283123356</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92" t="s">
-        <v>237</v>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>30004410.0</v>
+        <v>29895060.0</v>
       </c>
       <c r="N92" s="1">
-        <v>30191388.0</v>
+        <v>29895060.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C93" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.9921</v>
+        <v>99.8732</v>
       </c>
       <c r="E93" s="1">
-        <v>100.0</v>
+        <v>99.8203234</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>10000000.0</v>
+        <v>19964064.68</v>
       </c>
       <c r="I93" s="1">
-        <v>-790.0</v>
+        <v>10575.32</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.0079</v>
+        <v>0.052971777889471</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93" t="s">
-        <v>240</v>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>9999210.0</v>
+        <v>19974640.0</v>
       </c>
       <c r="N93" s="1">
-        <v>10026633.75</v>
+        <v>19974640.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B94" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C94" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.98</v>
+        <v>97.7424</v>
       </c>
       <c r="E94" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>20000000.0</v>
+        <v>14657646.24</v>
       </c>
       <c r="I94" s="1">
-        <v>-4000.0</v>
+        <v>3713.76</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.02</v>
+        <v>0.025336673700484</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
-      <c r="L94" t="s">
-        <v>243</v>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19996000.0</v>
+        <v>14661360.0</v>
       </c>
       <c r="N94" s="1">
-        <v>20052347.5</v>
+        <v>14661360.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.63</v>
+        <v>0.45</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B95" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C95" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0264</v>
+        <v>100.0046</v>
       </c>
       <c r="E95" s="1">
         <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>9240.0</v>
+        <v>1380.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0264</v>
+        <v>0.0046</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="M95" s="1">
-        <v>35009240.0</v>
+        <v>30001380.0</v>
       </c>
       <c r="N95" s="1">
-        <v>35714232.75</v>
+        <v>30226240.42</v>
       </c>
       <c r="O95" s="1">
-        <v>1.12</v>
+        <v>0.92</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0222</v>
+        <v>99.998</v>
       </c>
       <c r="E96" s="1">
         <v>100.0</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I96" s="1">
-        <v>6660.0</v>
+        <v>-200.0</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0222</v>
+        <v>-0.002</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="M96" s="1">
-        <v>30006660.0</v>
+        <v>9999800.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30356294.25</v>
+        <v>10039430.14</v>
       </c>
       <c r="O96" s="1">
-        <v>0.95</v>
+        <v>0.31</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.032</v>
+        <v>99.9857</v>
       </c>
       <c r="E97" s="1">
         <v>100.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I97" s="1">
-        <v>9600.0</v>
+        <v>-2860.0</v>
       </c>
       <c r="J97" s="1">
-        <v>0.032</v>
+        <v>-0.0143</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="M97" s="1">
-        <v>30009600.0</v>
+        <v>19997140.0</v>
       </c>
       <c r="N97" s="1">
-        <v>30401226.75</v>
+        <v>20078566.94</v>
       </c>
       <c r="O97" s="1">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B98" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C98" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.6249</v>
+        <v>100.0192</v>
       </c>
       <c r="E98" s="1">
-        <v>99.62944765</v>
+        <v>100.0</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>19925889.53</v>
+        <v>35000000.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-909.53</v>
+        <v>6720.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.0045645640995381</v>
+        <v>0.0192</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
-      <c r="L98">
-        <v>0.0</v>
+      <c r="L98" t="s">
+        <v>250</v>
       </c>
       <c r="M98" s="1">
-        <v>19924980.0</v>
+        <v>35006720.0</v>
       </c>
       <c r="N98" s="1">
-        <v>19924980.0</v>
+        <v>35756380.53</v>
       </c>
       <c r="O98" s="1">
-        <v>0.62</v>
+        <v>1.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B99" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C99" s="1">
-        <v>24000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.8169</v>
+        <v>100.0245</v>
       </c>
       <c r="E99" s="1">
-        <v>99.81827529</v>
+        <v>100.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>23956386.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-330.07</v>
+        <v>7350.0</v>
       </c>
       <c r="J99" s="1">
-        <v>-0.0013777954614504</v>
+        <v>0.0245</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99">
-        <v>0.0</v>
+      <c r="L99" t="s">
+        <v>253</v>
       </c>
       <c r="M99" s="1">
-        <v>23956056.0</v>
+        <v>30007350.0</v>
       </c>
       <c r="N99" s="1">
-        <v>23956056.0</v>
+        <v>30394191.58</v>
       </c>
       <c r="O99" s="1">
-        <v>0.75</v>
+        <v>0.93</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B100" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C100" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.659</v>
+        <v>100.0383</v>
       </c>
       <c r="E100" s="1">
-        <v>99.63136397</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>29889409.19</v>
+        <v>30000000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>8290.81</v>
+        <v>11490.0</v>
       </c>
       <c r="J100" s="1">
-        <v>0.027738286652965</v>
+        <v>0.0383</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100">
-        <v>0.0</v>
+      <c r="L100" t="s">
+        <v>256</v>
       </c>
       <c r="M100" s="1">
-        <v>29897700.0</v>
+        <v>30011490.0</v>
       </c>
       <c r="N100" s="1">
-        <v>29897700.0</v>
+        <v>30441182.08</v>
       </c>
       <c r="O100" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B101" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.827</v>
+        <v>99.7529</v>
       </c>
       <c r="E101" s="1">
-        <v>99.48082066</v>
+        <v>99.62944765</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>34818287.23</v>
+        <v>19925889.53</v>
       </c>
       <c r="I101" s="1">
-        <v>121162.77</v>
+        <v>24690.47</v>
       </c>
       <c r="J101" s="1">
-        <v>0.34798601435973</v>
+        <v>0.12391150700111</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>34939450.0</v>
+        <v>19950580.0</v>
       </c>
       <c r="N101" s="1">
-        <v>34939450.0</v>
+        <v>19950580.0</v>
       </c>
       <c r="O101" s="1">
-        <v>1.09</v>
+        <v>0.61</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B102" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.0199</v>
+        <v>99.948</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>30000000.0</v>
+        <v>39934308.06</v>
       </c>
       <c r="I102" s="1">
-        <v>5970.0</v>
+        <v>44891.94</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0199</v>
+        <v>0.11241446811236</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>263</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>30005970.0</v>
+        <v>39979200.0</v>
       </c>
       <c r="N102" s="1">
-        <v>30633647.25</v>
+        <v>39979200.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.96</v>
+        <v>1.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B103" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C103" s="1">
-        <v>25000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.8471</v>
+        <v>99.9451</v>
       </c>
       <c r="E103" s="1">
-        <v>99.48840848</v>
+        <v>99.81827529</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>24872102.12</v>
+        <v>23956386.07</v>
       </c>
       <c r="I103" s="1">
-        <v>89672.88</v>
+        <v>30437.93</v>
       </c>
       <c r="J103" s="1">
-        <v>0.36053599155937</v>
+        <v>0.1270555997514</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>24961775.0</v>
+        <v>23986824.0</v>
       </c>
       <c r="N103" s="1">
-        <v>24961775.0</v>
+        <v>23986824.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C104" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0223</v>
+        <v>99.7817</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>99.63136397</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>30000000.0</v>
+        <v>29889409.19</v>
       </c>
       <c r="I104" s="1">
-        <v>6690.0</v>
+        <v>45100.81</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0223</v>
+        <v>0.15089227663653</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>268</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>30006690.0</v>
+        <v>29934510.0</v>
       </c>
       <c r="N104" s="1">
-        <v>30194928.75</v>
+        <v>29934510.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.95</v>
+        <v>0.92</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B105" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C105" s="1">
-        <v>20000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9771</v>
+        <v>99.9474</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>99.48082066</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>20000000.0</v>
+        <v>34818287.23</v>
       </c>
       <c r="I105" s="1">
-        <v>-4580.0</v>
+        <v>163302.77</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0229</v>
+        <v>0.46901436857381</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>271</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>19995420.0</v>
+        <v>34981590.0</v>
       </c>
       <c r="N105" s="1">
-        <v>19996662.78</v>
+        <v>34981590.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.63</v>
+        <v>1.07</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="C106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0032</v>
+        <v>100.0087</v>
       </c>
       <c r="E106" s="1">
         <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>640.0</v>
+        <v>2610.0</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0032</v>
+        <v>0.0087</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="M106" s="1">
-        <v>20000640.0</v>
+        <v>30002610.0</v>
       </c>
       <c r="N106" s="1">
-        <v>20454860.0</v>
+        <v>30668073.83</v>
       </c>
       <c r="O106" s="1">
-        <v>0.64</v>
+        <v>0.94</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B107" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="C107" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.0009</v>
+        <v>99.965</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>99.48840848</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>15000000.0</v>
+        <v>24872102.12</v>
       </c>
       <c r="I107" s="1">
-        <v>135.0</v>
+        <v>119147.88</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0009</v>
+        <v>0.47904225957721</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>277</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>15000135.0</v>
+        <v>24991250.0</v>
       </c>
       <c r="N107" s="1">
-        <v>15071684.04</v>
+        <v>24991250.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.47</v>
+        <v>0.76</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C108" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0144</v>
+        <v>100.022</v>
       </c>
       <c r="E108" s="1">
         <v>100.0</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1440.0</v>
+        <v>6600.0</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0144</v>
+        <v>0.022</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="M108" s="1">
-        <v>10001440.0</v>
+        <v>30006600.0</v>
       </c>
       <c r="N108" s="1">
-        <v>10047428.25</v>
+        <v>30232224.67</v>
       </c>
       <c r="O108" s="1">
-        <v>0.31</v>
+        <v>0.92</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B109" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C109" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.9482</v>
+        <v>99.9859</v>
       </c>
       <c r="E109" s="1">
         <v>100.0</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-5180.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.0518</v>
+        <v>-0.0141</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="M109" s="1">
-        <v>9994820.0</v>
+        <v>19997180.0</v>
       </c>
       <c r="N109" s="1">
-        <v>9996060.06</v>
+        <v>20023286.5</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B110" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C110" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.5034</v>
+        <v>100.0055</v>
       </c>
       <c r="E110" s="1">
-        <v>99.42696925</v>
+        <v>100.0</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>19885393.85</v>
+        <v>15000000.0</v>
       </c>
       <c r="I110" s="1">
-        <v>15286.15</v>
+        <v>825.0</v>
       </c>
       <c r="J110" s="1">
-        <v>0.076871245876782</v>
+        <v>0.0055</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110">
-        <v>0.0</v>
+      <c r="L110" t="s">
+        <v>280</v>
       </c>
       <c r="M110" s="1">
-        <v>19900680.0</v>
+        <v>15000825.0</v>
       </c>
       <c r="N110" s="1">
-        <v>19900680.0</v>
+        <v>15091002.67</v>
       </c>
       <c r="O110" s="1">
-        <v>0.62</v>
+        <v>0.46</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="B111" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C111" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.8271</v>
+        <v>100.0149</v>
       </c>
       <c r="E111" s="1">
-        <v>99.8153416</v>
+        <v>100.0</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19963068.32</v>
+        <v>10000000.0</v>
       </c>
       <c r="I111" s="1">
-        <v>2351.68</v>
+        <v>1490.0</v>
       </c>
       <c r="J111" s="1">
-        <v>0.011780153042125</v>
+        <v>0.0149</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111">
-        <v>0.0</v>
+      <c r="L111" t="s">
+        <v>283</v>
       </c>
       <c r="M111" s="1">
-        <v>19965420.0</v>
+        <v>10001490.0</v>
       </c>
       <c r="N111" s="1">
-        <v>19965420.0</v>
+        <v>10059452.89</v>
       </c>
       <c r="O111" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C112" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8211</v>
+        <v>99.9966</v>
       </c>
       <c r="E112" s="1">
-        <v>99.82068323</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>39928273.29</v>
+        <v>10000000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>166.71</v>
+        <v>-340.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0004175236900158</v>
+        <v>-0.0034</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
-      <c r="L112">
-        <v>0.0</v>
+      <c r="L112" t="s">
+        <v>286</v>
       </c>
       <c r="M112" s="1">
-        <v>39928440.0</v>
+        <v>9999660.0</v>
       </c>
       <c r="N112" s="1">
-        <v>39928440.0</v>
+        <v>10013304.89</v>
       </c>
       <c r="O112" s="1">
-        <v>1.25</v>
+        <v>0.31</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B113" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C113" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.4142</v>
+        <v>99.623</v>
       </c>
       <c r="E113" s="1">
-        <v>99.421972</v>
+        <v>99.42696925</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>9942197.2</v>
+        <v>19885393.85</v>
       </c>
       <c r="I113" s="1">
-        <v>-777.2</v>
+        <v>39206.15</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.007817185521124</v>
+        <v>0.19716054052407</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>9941420.0</v>
+        <v>19924600.0</v>
       </c>
       <c r="N113" s="1">
-        <v>9941420.0</v>
+        <v>19924600.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B114" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C114" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9637</v>
+        <v>99.9506</v>
       </c>
       <c r="E114" s="1">
-        <v>99.47155735</v>
+        <v>99.8153416</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>19894311.47</v>
+        <v>19963068.32</v>
       </c>
       <c r="I114" s="1">
-        <v>98428.53</v>
+        <v>27051.68</v>
       </c>
       <c r="J114" s="1">
-        <v>0.49475715783593</v>
+        <v>0.13550862806445</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>19992740.0</v>
+        <v>19990120.0</v>
       </c>
       <c r="N114" s="1">
-        <v>19992740.0</v>
+        <v>19990120.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B115" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C115" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.7075</v>
+        <v>99.9444</v>
       </c>
       <c r="E115" s="1">
-        <v>99.458614</v>
+        <v>99.82068323</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>29837584.2</v>
+        <v>39928273.29</v>
       </c>
       <c r="I115" s="1">
-        <v>74665.8</v>
+        <v>49486.71</v>
       </c>
       <c r="J115" s="1">
-        <v>0.25024076848688</v>
+        <v>0.12393901845085</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>29912250.0</v>
+        <v>39977760.0</v>
       </c>
       <c r="N115" s="1">
-        <v>29912250.0</v>
+        <v>39977760.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.94</v>
+        <v>1.22</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B116" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C116" s="1">
-        <v>7400000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8894</v>
+        <v>99.8181</v>
       </c>
       <c r="E116" s="1">
-        <v>99.63533473</v>
+        <v>99.82032343</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>7373014.77</v>
+        <v>29946097.03</v>
       </c>
       <c r="I116" s="1">
-        <v>18800.83</v>
+        <v>-667.03</v>
       </c>
       <c r="J116" s="1">
-        <v>0.25499514901962</v>
+        <v>-0.0022274355129878</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>7391815.6</v>
+        <v>29945430.0</v>
       </c>
       <c r="N116" s="1">
-        <v>7391815.6</v>
+        <v>29945430.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B117" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C117" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.631</v>
+        <v>99.5467</v>
       </c>
       <c r="E117" s="1">
-        <v>97.8384763</v>
+        <v>99.421972</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9783847.63</v>
+        <v>9942197.2</v>
       </c>
       <c r="I117" s="1">
-        <v>79252.37</v>
+        <v>12472.8</v>
       </c>
       <c r="J117" s="1">
-        <v>0.81003274986612</v>
+        <v>0.12545315435908</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9863100.0</v>
+        <v>9954670.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9863100.0</v>
+        <v>9954670.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C118" s="1">
-        <v>21000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.8732</v>
+        <v>99.8319</v>
       </c>
       <c r="E118" s="1">
-        <v>99.83411905</v>
+        <v>99.458614</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>20965165.0</v>
+        <v>24864653.5</v>
       </c>
       <c r="I118" s="1">
-        <v>8207.0</v>
+        <v>93321.5</v>
       </c>
       <c r="J118" s="1">
-        <v>0.039145887952706</v>
+        <v>0.37531791866716</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>20973372.0</v>
+        <v>24957975.0</v>
       </c>
       <c r="N118" s="1">
-        <v>20973372.0</v>
+        <v>24957975.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C119" s="1">
-        <v>20000000.0</v>
+        <v>7400000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.7258</v>
+        <v>99.821</v>
       </c>
       <c r="E119" s="1">
-        <v>99.5457396</v>
+        <v>99.80962703</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>19909147.92</v>
+        <v>7385912.4</v>
       </c>
       <c r="I119" s="1">
-        <v>36012.08</v>
+        <v>841.6</v>
       </c>
       <c r="J119" s="1">
-        <v>0.18088207564033</v>
+        <v>0.011394665336134</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19945160.0</v>
+        <v>7386754.0</v>
       </c>
       <c r="N119" s="1">
-        <v>19945160.0</v>
+        <v>7386754.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="B120" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="C120" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.431</v>
+        <v>99.6476</v>
       </c>
       <c r="E120" s="1">
-        <v>99.4309374</v>
+        <v>99.61683493</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>14914640.61</v>
+        <v>7471262.62</v>
       </c>
       <c r="I120" s="1">
-        <v>9.39</v>
+        <v>2307.38</v>
       </c>
       <c r="J120" s="1">
-        <v>6.2958271979441E-5</v>
+        <v>0.030883401070969</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>14914650.0</v>
+        <v>7473570.0</v>
       </c>
       <c r="N120" s="1">
-        <v>14914650.0</v>
+        <v>7473570.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B121" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C121" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9981</v>
+        <v>98.7142</v>
       </c>
       <c r="E121" s="1">
-        <v>100.0</v>
+        <v>97.8384763</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>20000000.0</v>
+        <v>9783847.63</v>
       </c>
       <c r="I121" s="1">
-        <v>-380.0</v>
+        <v>87572.37</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0019</v>
+        <v>0.89507086896446</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121" t="s">
-        <v>308</v>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>19999620.0</v>
+        <v>9871420.0</v>
       </c>
       <c r="N121" s="1">
-        <v>20031179.72</v>
+        <v>9871420.0</v>
       </c>
       <c r="O121" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C122" s="1">
-        <v>4000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>98.422</v>
+        <v>99.994</v>
       </c>
       <c r="E122" s="1">
-        <v>98.33</v>
+        <v>99.83411905</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>3933200.0</v>
+        <v>20965165.0</v>
       </c>
       <c r="I122" s="1">
-        <v>3680.0</v>
+        <v>33575.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.093562493643852</v>
+        <v>0.16014660509469</v>
       </c>
       <c r="K122">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>3936880.0</v>
+        <v>20998740.0</v>
       </c>
       <c r="N122" s="1">
-        <v>3941921.1</v>
+        <v>20998740.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.12</v>
+        <v>0.64</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C123" s="1">
-        <v>21400000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.757</v>
+        <v>99.5045</v>
       </c>
       <c r="E123" s="1">
-        <v>98.97545327</v>
+        <v>99.42197171</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>21180747.0</v>
+        <v>34797690.1</v>
       </c>
       <c r="I123" s="1">
-        <v>167251.0</v>
+        <v>28884.9</v>
       </c>
       <c r="J123" s="1">
-        <v>0.78963692829153</v>
+        <v>0.083008095988532</v>
       </c>
       <c r="K123">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>21347998.0</v>
+        <v>34826575.0</v>
       </c>
       <c r="N123" s="1">
-        <v>21523302.11</v>
+        <v>34826575.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.67</v>
+        <v>1.06</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.78</v>
+        <v>99.8487</v>
       </c>
       <c r="E124" s="1">
-        <v>99.163675</v>
+        <v>99.5457396</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>19832735.0</v>
+        <v>19909147.92</v>
       </c>
       <c r="I124" s="1">
-        <v>123265.0</v>
+        <v>60592.08</v>
       </c>
       <c r="J124" s="1">
-        <v>0.62152295182687</v>
+        <v>0.30434290931724</v>
       </c>
       <c r="K124">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>19956000.0</v>
+        <v>19969740.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20084219.18</v>
+        <v>19969740.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="B125" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="C125" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.411</v>
+        <v>99.5779</v>
       </c>
       <c r="E125" s="1">
-        <v>100.747</v>
+        <v>99.4309374</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>30224100.0</v>
+        <v>14914640.61</v>
       </c>
       <c r="I125" s="1">
-        <v>-100800.0</v>
+        <v>22044.39</v>
       </c>
       <c r="J125" s="1">
-        <v>-0.33350869008506</v>
+        <v>0.14780369555281</v>
       </c>
       <c r="K125">
-        <v>1.29</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>30123300.0</v>
+        <v>14936685.0</v>
       </c>
       <c r="N125" s="1">
-        <v>30510628.77</v>
+        <v>14936685.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.96</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B126" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="C126" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.108</v>
+        <v>100.0072</v>
       </c>
       <c r="E126" s="1">
-        <v>98.63892667</v>
+        <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>14795839.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>70361.0</v>
+        <v>1440.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.47554586123842</v>
+        <v>0.0072</v>
       </c>
       <c r="K126">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="M126" s="1">
-        <v>14866200.0</v>
+        <v>20001440.0</v>
       </c>
       <c r="N126" s="1">
-        <v>14877706.85</v>
+        <v>20058280.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="B127" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="C127" s="1">
-        <v>26200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0</v>
+        <v>98.475</v>
       </c>
       <c r="E127" s="1">
-        <v>100.64458779</v>
+        <v>98.33</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>26368882.0</v>
+        <v>3933200.0</v>
       </c>
       <c r="I127" s="1">
-        <v>-168882.0</v>
+        <v>5800.0</v>
       </c>
       <c r="J127" s="1">
-        <v>-0.64045946278648</v>
+        <v>0.14746262585172</v>
       </c>
       <c r="K127">
-        <v>3.62</v>
+        <v>0.15</v>
       </c>
       <c r="L127" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="M127" s="1">
-        <v>26200000.0</v>
+        <v>3939000.0</v>
       </c>
       <c r="N127" s="1">
-        <v>27147147.95</v>
+        <v>3945136.99</v>
       </c>
       <c r="O127" s="1">
-        <v>0.85</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B128" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="C128" s="1">
-        <v>10500000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.914</v>
+        <v>99.838</v>
       </c>
       <c r="E128" s="1">
-        <v>99.75</v>
+        <v>98.97545327</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>10473750.0</v>
+        <v>21180747.0</v>
       </c>
       <c r="I128" s="1">
-        <v>17220.0</v>
+        <v>184585.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.16441102756892</v>
+        <v>0.87147540169381</v>
       </c>
       <c r="K128">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="L128" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="M128" s="1">
-        <v>10490970.0</v>
+        <v>21365332.0</v>
       </c>
       <c r="N128" s="1">
-        <v>10590791.92</v>
+        <v>21552362.14</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="B129" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C129" s="1">
-        <v>3124000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>98.965</v>
+        <v>99.863</v>
       </c>
       <c r="E129" s="1">
-        <v>99.04783611</v>
+        <v>99.163675</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3094254.4</v>
+        <v>19832735.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-2587.8</v>
+        <v>139865.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-0.083632425310601</v>
+        <v>0.70522295588581</v>
       </c>
       <c r="K129">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="L129" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="M129" s="1">
-        <v>3091666.6</v>
+        <v>19972600.0</v>
       </c>
       <c r="N129" s="1">
-        <v>3099904.55</v>
+        <v>20109038.36</v>
       </c>
       <c r="O129" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="B130" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="C130" s="1">
-        <v>46499000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.132</v>
+        <v>100.342</v>
       </c>
       <c r="E130" s="1">
-        <v>101.14901439</v>
+        <v>100.747</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>47033280.2</v>
+        <v>30224100.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-472901.52</v>
+        <v>-121500.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-1.0054614902237</v>
+        <v>-0.40199708179896</v>
       </c>
       <c r="K130">
-        <v>3.64</v>
+        <v>1.47</v>
       </c>
       <c r="L130" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="M130" s="1">
-        <v>46560378.68</v>
+        <v>30102600.0</v>
       </c>
       <c r="N130" s="1">
-        <v>48252177.91</v>
+        <v>30543353.42</v>
       </c>
       <c r="O130" s="1">
-        <v>1.51</v>
+        <v>0.93</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="B131" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="C131" s="1">
-        <v>8800000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.495</v>
+        <v>99.235</v>
       </c>
       <c r="E131" s="1">
-        <v>98.743125</v>
+        <v>98.63892667</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>8689395.0</v>
+        <v>14795839.0</v>
       </c>
       <c r="I131" s="1">
-        <v>66165.0</v>
+        <v>89411.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.761445417086</v>
+        <v>0.60429827602206</v>
       </c>
       <c r="K131">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="L131" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="M131" s="1">
-        <v>8755560.0</v>
+        <v>14885250.0</v>
       </c>
       <c r="N131" s="1">
-        <v>8772316.16</v>
+        <v>14897784.25</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B132" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="C132" s="1">
-        <v>9400000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.104</v>
+        <v>100.518</v>
       </c>
       <c r="E132" s="1">
-        <v>98.855</v>
+        <v>100.5281407</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>9292370.0</v>
+        <v>20005100.0</v>
       </c>
       <c r="I132" s="1">
-        <v>23406.0</v>
+        <v>-2018.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.25188407263163</v>
+        <v>-0.010087427705935</v>
       </c>
       <c r="K132">
-        <v>0.3</v>
+        <v>1.63</v>
       </c>
       <c r="L132" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="M132" s="1">
-        <v>9315776.0</v>
+        <v>20003082.0</v>
       </c>
       <c r="N132" s="1">
-        <v>9344265.73</v>
+        <v>20328160.77</v>
       </c>
       <c r="O132" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="B133" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="C133" s="1">
-        <v>1000000.0</v>
+        <v>3124000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.647</v>
+        <v>99.001</v>
       </c>
       <c r="E133" s="1">
-        <v>98.02</v>
+        <v>99.04783611</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>980200.0</v>
+        <v>3094254.4</v>
       </c>
       <c r="I133" s="1">
-        <v>16270.0</v>
+        <v>-1463.16</v>
       </c>
       <c r="J133" s="1">
-        <v>1.6598653336054</v>
+        <v>-0.047286351115797</v>
       </c>
       <c r="K133">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="L133" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="M133" s="1">
-        <v>996470.0</v>
+        <v>3092791.24</v>
       </c>
       <c r="N133" s="1">
-        <v>997504.25</v>
+        <v>3103168.91</v>
       </c>
       <c r="O133" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B134" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C134" s="1">
-        <v>9088000.0</v>
+        <v>46499000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.616</v>
+        <v>100.051</v>
       </c>
       <c r="E134" s="1">
-        <v>98.65440383</v>
+        <v>101.14901439</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>8965712.22</v>
+        <v>47033280.2</v>
       </c>
       <c r="I134" s="1">
-        <v>87389.86</v>
+        <v>-510565.71</v>
       </c>
       <c r="J134" s="1">
-        <v>0.97471185618759</v>
+        <v>-1.0855413609872</v>
       </c>
       <c r="K134">
-        <v>0.1</v>
+        <v>3.86</v>
       </c>
       <c r="L134" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="M134" s="1">
-        <v>9053102.08</v>
+        <v>46522714.49</v>
       </c>
       <c r="N134" s="1">
-        <v>9062501.31</v>
+        <v>48316429.34</v>
       </c>
       <c r="O134" s="1">
-        <v>0.28</v>
+        <v>1.48</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B135" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="C135" s="1">
-        <v>4100000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.685</v>
+        <v>99.623</v>
       </c>
       <c r="E135" s="1">
-        <v>99.37609756</v>
+        <v>98.743125</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>4074420.0</v>
+        <v>8689395.0</v>
       </c>
       <c r="I135" s="1">
-        <v>12665.0</v>
+        <v>77429.0</v>
       </c>
       <c r="J135" s="1">
-        <v>0.3108417885245</v>
+        <v>0.89107469507371</v>
       </c>
       <c r="K135">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="L135" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="M135" s="1">
-        <v>4087085.0</v>
+        <v>8766824.0</v>
       </c>
       <c r="N135" s="1">
-        <v>4115490.14</v>
+        <v>8784785.64</v>
       </c>
       <c r="O135" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B136" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="C136" s="1">
-        <v>12000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.214</v>
+        <v>99.202</v>
       </c>
       <c r="E136" s="1">
-        <v>100.68475</v>
+        <v>98.855</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>12082170.0</v>
+        <v>9292370.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-56490.0</v>
+        <v>32618.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.46754846190709</v>
+        <v>0.35101916949067</v>
       </c>
       <c r="K136">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="L136" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="M136" s="1">
-        <v>12025680.0</v>
+        <v>9324988.0</v>
       </c>
       <c r="N136" s="1">
-        <v>12087816.99</v>
+        <v>9356696.9</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.29</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B137" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="C137" s="1">
-        <v>7800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.772</v>
+        <v>99.771</v>
       </c>
       <c r="E137" s="1">
-        <v>101.89661538</v>
+        <v>98.02</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>7947936.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-87720.0</v>
+        <v>17510.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.1036827674506</v>
+        <v>1.7863701285452</v>
       </c>
       <c r="K137">
-        <v>2.33</v>
+        <v>0.11</v>
       </c>
       <c r="L137" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="M137" s="1">
-        <v>7860216.0</v>
+        <v>997710.0</v>
       </c>
       <c r="N137" s="1">
-        <v>8041859.84</v>
+        <v>998812.74</v>
       </c>
       <c r="O137" s="1">
-        <v>0.25</v>
+        <v>0.03</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="B138" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="C138" s="1">
-        <v>17450000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>99.852</v>
+        <v>99.751</v>
       </c>
       <c r="E138" s="1">
-        <v>99.71702006</v>
+        <v>98.65440383</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>17400620.0</v>
+        <v>8965712.22</v>
       </c>
       <c r="I138" s="1">
-        <v>23554.0</v>
+        <v>99658.66</v>
       </c>
       <c r="J138" s="1">
-        <v>0.1353629928129</v>
+        <v>1.1115531879073</v>
       </c>
       <c r="K138">
-        <v>1.25</v>
+        <v>0.11</v>
       </c>
       <c r="L138" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="M138" s="1">
-        <v>17424174.0</v>
+        <v>9065370.88</v>
       </c>
       <c r="N138" s="1">
-        <v>17642896.6</v>
+        <v>9075392.58</v>
       </c>
       <c r="O138" s="1">
-        <v>0.55</v>
+        <v>0.28</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>2760392012</v>
+        <v>352</v>
+      </c>
+      <c r="B139" t="s">
+        <v>353</v>
       </c>
       <c r="C139" s="1">
-        <v>5000000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0089384</v>
+        <v>99.774</v>
       </c>
       <c r="E139" s="1">
-        <v>0.0</v>
+        <v>99.37609756</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>0.0</v>
+        <v>4074420.0</v>
       </c>
       <c r="I139" s="1">
-        <v>446.92</v>
+        <v>16314.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0</v>
+        <v>0.40040054780803</v>
       </c>
       <c r="K139">
-        <v>0.0</v>
+        <v>0.74</v>
       </c>
       <c r="L139" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="M139" s="1">
-        <v>446.92</v>
+        <v>4090734.0</v>
       </c>
       <c r="N139" s="1">
-        <v>13216.7</v>
+        <v>4121104.89</v>
       </c>
       <c r="O139" s="1">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>2763112602</v>
+        <v>355</v>
+      </c>
+      <c r="B140" t="s">
+        <v>356</v>
       </c>
       <c r="C140" s="1">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.00926</v>
+        <v>100.138</v>
       </c>
       <c r="E140" s="1">
-        <v>0.0</v>
+        <v>100.68475</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>0.0</v>
+        <v>12082170.0</v>
       </c>
       <c r="I140" s="1">
-        <v>926.0</v>
+        <v>-65610.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0</v>
+        <v>-0.5430315911794</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>0.68</v>
       </c>
       <c r="L140" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="M140" s="1">
-        <v>926.0</v>
+        <v>12016560.0</v>
       </c>
       <c r="N140" s="1">
-        <v>25084.56</v>
+        <v>12098423.01</v>
       </c>
       <c r="O140" s="1">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>2767186152</v>
+        <v>358</v>
+      </c>
+      <c r="B141" t="s">
+        <v>359</v>
       </c>
       <c r="C141" s="1">
-        <v>10000000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.0132845</v>
+        <v>100.67</v>
       </c>
       <c r="E141" s="1">
-        <v>0.0</v>
+        <v>101.89661538</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>0.0</v>
+        <v>7947936.0</v>
       </c>
       <c r="I141" s="1">
-        <v>1328.45</v>
+        <v>-95676.0</v>
       </c>
       <c r="J141" s="1">
-        <v>0</v>
+        <v>-1.2037842277542</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
+        <v>2.56</v>
       </c>
       <c r="L141" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="M141" s="1">
-        <v>1328.45</v>
+        <v>7852260.0</v>
       </c>
       <c r="N141" s="1">
-        <v>24433.78</v>
+        <v>8052068.22</v>
       </c>
       <c r="O141" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>2773749642</v>
+        <v>361</v>
+      </c>
+      <c r="B142" t="s">
+        <v>362</v>
       </c>
       <c r="C142" s="1">
-        <v>20000000.0</v>
+        <v>17450000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>100.01321095</v>
+        <v>99.888</v>
       </c>
       <c r="E142" s="1">
-        <v>0.0</v>
+        <v>99.71702006</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>0.0</v>
+        <v>17400620.0</v>
       </c>
       <c r="I142" s="1">
-        <v>2642.19</v>
+        <v>29836.0</v>
       </c>
       <c r="J142" s="1">
-        <v>0</v>
+        <v>0.17146515468989</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
+        <v>1.34</v>
       </c>
       <c r="L142" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M142" s="1">
-        <v>2642.19</v>
+        <v>17430456.0</v>
       </c>
       <c r="N142" s="1">
-        <v>31062.53</v>
+        <v>17663521.07</v>
       </c>
       <c r="O142" s="1">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>2789797962</v>
+        <v>2767186152</v>
       </c>
       <c r="C143" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.03200075</v>
+        <v>100.2443901</v>
       </c>
       <c r="E143" s="1">
         <v>0.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>0.0</v>
       </c>
       <c r="I143" s="1">
-        <v>12800.3</v>
+        <v>24439.01</v>
       </c>
       <c r="J143" s="1">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
-      <c r="L143" t="s">
-        <v>369</v>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>12800.3</v>
+        <v>24439.01</v>
       </c>
       <c r="N143" s="1">
-        <v>95618.3</v>
+        <v>24439.01</v>
       </c>
       <c r="O143" s="1">
         <v>0.0</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="B144">
-        <v>2792185442</v>
+        <v>2773749642</v>
       </c>
       <c r="C144" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.03322271</v>
+        <v>100.00346905</v>
       </c>
       <c r="E144" s="1">
         <v>0.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>0.0</v>
       </c>
       <c r="I144" s="1">
-        <v>11627.95</v>
+        <v>693.81</v>
       </c>
       <c r="J144" s="1">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="M144" s="1">
-        <v>11627.95</v>
+        <v>693.81</v>
       </c>
       <c r="N144" s="1">
-        <v>80077.45</v>
+        <v>30840.47</v>
       </c>
       <c r="O144" s="1">
         <v>0.0</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B145">
-        <v>2796875442</v>
+        <v>2789797962</v>
       </c>
       <c r="C145" s="1">
-        <v>22900000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.02305773</v>
+        <v>100.01573963</v>
       </c>
       <c r="E145" s="1">
         <v>0.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>0.0</v>
       </c>
       <c r="I145" s="1">
-        <v>5280.22</v>
+        <v>6295.85</v>
       </c>
       <c r="J145" s="1">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="M145" s="1">
-        <v>5280.22</v>
+        <v>6295.85</v>
       </c>
       <c r="N145" s="1">
-        <v>48360.84</v>
+        <v>94576.96</v>
       </c>
       <c r="O145" s="1">
         <v>0.0</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B146">
-        <v>2798594412</v>
+        <v>2792185442</v>
       </c>
       <c r="C146" s="1">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0535394</v>
+        <v>100.0171202</v>
       </c>
       <c r="E146" s="1">
         <v>0.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>0.0</v>
       </c>
       <c r="I146" s="1">
-        <v>8030.91</v>
+        <v>5992.07</v>
       </c>
       <c r="J146" s="1">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="M146" s="1">
-        <v>8030.91</v>
+        <v>5992.07</v>
       </c>
       <c r="N146" s="1">
-        <v>35305.41</v>
+        <v>79042.32</v>
       </c>
       <c r="O146" s="1">
         <v>0.0</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B147">
-        <v>2813842972</v>
+        <v>2796875442</v>
       </c>
       <c r="C147" s="1">
-        <v>15000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.04123553</v>
+        <v>100.0083983</v>
       </c>
       <c r="E147" s="1">
         <v>0.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>0.0</v>
       </c>
       <c r="I147" s="1">
-        <v>6185.33</v>
+        <v>1923.21</v>
       </c>
       <c r="J147" s="1">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="M147" s="1">
-        <v>6185.33</v>
+        <v>1923.21</v>
       </c>
       <c r="N147" s="1">
-        <v>25106.71</v>
+        <v>47952.21</v>
       </c>
       <c r="O147" s="1">
         <v>0.0</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B148">
-        <v>2862709242</v>
+        <v>2798594412</v>
       </c>
       <c r="C148" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.09169304</v>
+        <v>100.03621787</v>
       </c>
       <c r="E148" s="1">
         <v>0.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>0.0</v>
       </c>
       <c r="I148" s="1">
-        <v>11461.63</v>
+        <v>5432.68</v>
       </c>
       <c r="J148" s="1">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="M148" s="1">
-        <v>11461.63</v>
+        <v>5432.68</v>
       </c>
       <c r="N148" s="1">
-        <v>20283.33</v>
+        <v>34715.55</v>
       </c>
       <c r="O148" s="1">
         <v>0.0</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B149">
-        <v>2863881832</v>
+        <v>2813842972</v>
       </c>
       <c r="C149" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.09927727</v>
+        <v>100.02758813</v>
       </c>
       <c r="E149" s="1">
         <v>0.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>0.0</v>
       </c>
       <c r="I149" s="1">
-        <v>29783.18</v>
+        <v>4138.22</v>
       </c>
       <c r="J149" s="1">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="M149" s="1">
-        <v>29783.18</v>
+        <v>4138.22</v>
       </c>
       <c r="N149" s="1">
-        <v>52196.18</v>
+        <v>24505.47</v>
       </c>
       <c r="O149" s="1">
         <v>0.0</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B150">
-        <v>2892744252</v>
+        <v>2862709242</v>
       </c>
       <c r="C150" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.1271579</v>
+        <v>100.07928216</v>
       </c>
       <c r="E150" s="1">
         <v>0.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>0.0</v>
       </c>
       <c r="I150" s="1">
-        <v>25431.58</v>
+        <v>9910.27</v>
       </c>
       <c r="J150" s="1">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="M150" s="1">
-        <v>25431.58</v>
+        <v>9910.27</v>
       </c>
       <c r="N150" s="1">
-        <v>35702.91</v>
+        <v>19571.73</v>
       </c>
       <c r="O150" s="1">
         <v>0.0</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B151">
-        <v>2892982772</v>
+        <v>2863881832</v>
       </c>
       <c r="C151" s="1">
-        <v>6200000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.00017387</v>
+        <v>100.0871059</v>
       </c>
       <c r="E151" s="1">
         <v>0.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>0.0</v>
       </c>
       <c r="I151" s="1">
-        <v>10.78</v>
+        <v>26131.77</v>
       </c>
       <c r="J151" s="1">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="M151" s="1">
-        <v>10.78</v>
+        <v>26131.77</v>
       </c>
       <c r="N151" s="1">
-        <v>2057.71</v>
+        <v>50665.77</v>
       </c>
       <c r="O151" s="1">
         <v>0.0</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B152">
-        <v>2905161052</v>
+        <v>2892744252</v>
       </c>
       <c r="C152" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.095101</v>
+        <v>100.1235297</v>
       </c>
       <c r="E152" s="1">
         <v>0.0</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>0.0</v>
       </c>
       <c r="I152" s="1">
-        <v>19020.2</v>
+        <v>24705.94</v>
       </c>
       <c r="J152" s="1">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="M152" s="1">
-        <v>19020.2</v>
+        <v>24705.94</v>
       </c>
       <c r="N152" s="1">
-        <v>24968.09</v>
+        <v>36097.05</v>
       </c>
       <c r="O152" s="1">
         <v>0.0</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B153">
-        <v>2923119492</v>
+        <v>2905161052</v>
       </c>
       <c r="C153" s="1">
-        <v>7800000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.13679282</v>
+        <v>100.0893391</v>
       </c>
       <c r="E153" s="1">
         <v>0.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>0.0</v>
       </c>
       <c r="I153" s="1">
-        <v>10669.84</v>
+        <v>17867.82</v>
       </c>
       <c r="J153" s="1">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="M153" s="1">
-        <v>10669.84</v>
+        <v>17867.82</v>
       </c>
       <c r="N153" s="1">
-        <v>13114.92</v>
+        <v>24559.48</v>
       </c>
       <c r="O153" s="1">
         <v>0.0</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B154">
-        <v>2926581072</v>
+        <v>2923119492</v>
       </c>
       <c r="C154" s="1">
-        <v>9088000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.02162489</v>
+        <v>100.13803718</v>
       </c>
       <c r="E154" s="1">
         <v>0.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1965.27</v>
+        <v>10766.9</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="M154" s="1">
-        <v>1965.27</v>
+        <v>10766.9</v>
       </c>
       <c r="N154" s="1">
-        <v>5153.85</v>
+        <v>13529.62</v>
       </c>
       <c r="O154" s="1">
         <v>0.0</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="B155">
-        <v>2926627552</v>
+        <v>2926581072</v>
       </c>
       <c r="C155" s="1">
-        <v>10000000.0</v>
+        <v>9088000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.1819686</v>
+        <v>100.01305678</v>
       </c>
       <c r="E155" s="1">
         <v>0.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>18196.86</v>
+        <v>1186.6</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="M155" s="1">
-        <v>18196.86</v>
+        <v>1186.6</v>
       </c>
       <c r="N155" s="1">
-        <v>23229.36</v>
+        <v>4786.76</v>
       </c>
       <c r="O155" s="1">
         <v>0.0</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="B156">
-        <v>2935596102</v>
+        <v>2926627552</v>
       </c>
       <c r="C156" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.00143868</v>
+        <v>100.1842483</v>
       </c>
       <c r="E156" s="1">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>719.34</v>
+        <v>18424.83</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="M156" s="1">
-        <v>719.34</v>
+        <v>18424.83</v>
       </c>
       <c r="N156" s="1">
-        <v>13431.01</v>
+        <v>24069.36</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B157">
         <v>2935657812</v>
       </c>
       <c r="C157" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.20145973</v>
+        <v>100.20532487</v>
       </c>
       <c r="E157" s="1">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>60437.92</v>
+        <v>61597.46</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="M157" s="1">
-        <v>60437.92</v>
+        <v>61597.46</v>
       </c>
       <c r="N157" s="1">
-        <v>75822.42</v>
+        <v>78944.3</v>
       </c>
       <c r="O157" s="1">
         <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B158">
         <v>2937267372</v>
       </c>
       <c r="C158" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0266023</v>
+        <v>100.01812</v>
       </c>
       <c r="E158" s="1">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>2660.23</v>
+        <v>1812.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>2660.23</v>
+        <v>1812.0</v>
       </c>
       <c r="N158" s="1">
-        <v>5747.73</v>
+        <v>5324.28</v>
       </c>
       <c r="O158" s="1">
         <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="B159">
         <v>2943810772</v>
       </c>
       <c r="C159" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.0107875</v>
+        <v>100.0045209</v>
       </c>
       <c r="E159" s="1">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2157.5</v>
+        <v>904.18</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="M159" s="1">
-        <v>2157.5</v>
+        <v>904.18</v>
       </c>
       <c r="N159" s="1">
-        <v>5054.83</v>
+        <v>4277.52</v>
       </c>
       <c r="O159" s="1">
         <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B160">
         <v>2949187952</v>
       </c>
       <c r="C160" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.2008717</v>
+        <v>100.2116709</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>20087.17</v>
+        <v>21167.09</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="M160" s="1">
-        <v>20087.17</v>
+        <v>21167.09</v>
       </c>
       <c r="N160" s="1">
-        <v>22780.5</v>
+        <v>24257.09</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="B161">
         <v>2952571562</v>
       </c>
       <c r="C161" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.01756688</v>
+        <v>100.01101844</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1124.28</v>
+        <v>705.18</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
-      <c r="L161">
-        <v>940.16</v>
+      <c r="L161" t="s">
+        <v>400</v>
       </c>
       <c r="M161" s="1">
-        <v>1124.28</v>
+        <v>705.18</v>
       </c>
       <c r="N161" s="1">
-        <v>2064.44</v>
+        <v>1800.29</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B162">
         <v>2957753962</v>
       </c>
       <c r="C162" s="1">
         <v>8800000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.03353795</v>
+        <v>100.02592364</v>
       </c>
       <c r="E162" s="1">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>0.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2951.34</v>
+        <v>2281.28</v>
       </c>
       <c r="J162" s="1">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162">
-        <v>993.67</v>
+      <c r="L162" t="s">
+        <v>402</v>
       </c>
       <c r="M162" s="1">
-        <v>2951.34</v>
+        <v>2281.28</v>
       </c>
       <c r="N162" s="1">
-        <v>3945.01</v>
+        <v>3453.14</v>
       </c>
       <c r="O162" s="1">
         <v>0.0</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B163">
         <v>2962625832</v>
       </c>
       <c r="C163" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.2074065</v>
+        <v>100.22784853</v>
       </c>
       <c r="E163" s="1">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>0.0</v>
       </c>
       <c r="I163" s="1">
-        <v>82962.6</v>
+        <v>91139.41</v>
       </c>
       <c r="J163" s="1">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="M163" s="1">
-        <v>82962.6</v>
+        <v>91139.41</v>
       </c>
       <c r="N163" s="1">
-        <v>89104.14</v>
+        <v>98339.02</v>
       </c>
       <c r="O163" s="1">
         <v>0.0</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B164">
         <v>2962647772</v>
       </c>
       <c r="C164" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0730192</v>
+        <v>100.06610605</v>
       </c>
       <c r="E164" s="1">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>0.0</v>
       </c>
       <c r="I164" s="1">
-        <v>14603.84</v>
+        <v>13221.21</v>
       </c>
       <c r="J164" s="1">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="M164" s="1">
-        <v>14603.84</v>
+        <v>13221.21</v>
       </c>
       <c r="N164" s="1">
-        <v>17127.34</v>
+        <v>16199.37</v>
       </c>
       <c r="O164" s="1">
         <v>0.0</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B165">
         <v>3009856922</v>
       </c>
       <c r="C165" s="1">
         <v>9500000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.26615053</v>
+        <v>100.31399179</v>
       </c>
       <c r="E165" s="1">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>0.0</v>
       </c>
       <c r="I165" s="1">
-        <v>25284.3</v>
+        <v>29829.22</v>
       </c>
       <c r="J165" s="1">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
-        <v>142.56</v>
+        <v>205.93</v>
       </c>
       <c r="M165" s="1">
-        <v>25284.3</v>
+        <v>29829.22</v>
       </c>
       <c r="N165" s="1">
-        <v>25426.86</v>
+        <v>30035.15</v>
       </c>
       <c r="O165" s="1">
         <v>0.0</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B166">
         <v>3009858932</v>
       </c>
       <c r="C166" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0796416</v>
+        <v>100.07876387</v>
       </c>
       <c r="E166" s="1">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>0.0</v>
       </c>
       <c r="I166" s="1">
-        <v>11946.24</v>
+        <v>11814.58</v>
       </c>
       <c r="J166" s="1">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
-        <v>386.77</v>
+        <v>520.14</v>
       </c>
       <c r="M166" s="1">
-        <v>11946.24</v>
+        <v>11814.58</v>
       </c>
       <c r="N166" s="1">
-        <v>12333.01</v>
+        <v>12334.72</v>
       </c>
       <c r="O166" s="1">
         <v>0.0</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B167">
         <v>3013661662</v>
       </c>
       <c r="C167" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.26715195</v>
+        <v>100.3149139</v>
       </c>
       <c r="E167" s="1">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>0.0</v>
       </c>
       <c r="I167" s="1">
-        <v>53430.39</v>
+        <v>62982.78</v>
       </c>
       <c r="J167" s="1">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
-        <v>373.31</v>
+        <v>522.22</v>
       </c>
       <c r="M167" s="1">
-        <v>53430.39</v>
+        <v>62982.78</v>
       </c>
       <c r="N167" s="1">
-        <v>53803.7</v>
+        <v>63505.0</v>
       </c>
       <c r="O167" s="1">
         <v>0.0</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B168">
         <v>3015607942</v>
       </c>
       <c r="C168" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.27277407</v>
+        <v>100.32281373</v>
       </c>
       <c r="E168" s="1">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>40916.11</v>
+        <v>48422.06</v>
       </c>
       <c r="J168" s="1">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
-        <v>221.34</v>
+        <v>321.21</v>
       </c>
       <c r="M168" s="1">
-        <v>40916.11</v>
+        <v>48422.06</v>
       </c>
       <c r="N168" s="1">
-        <v>41137.45</v>
+        <v>48743.27</v>
       </c>
       <c r="O168" s="1">
         <v>0.0</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B169">
         <v>3017270942</v>
       </c>
       <c r="C169" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.17567425</v>
+        <v>100.195264</v>
       </c>
       <c r="E169" s="1">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>0.0</v>
       </c>
       <c r="I169" s="1">
-        <v>35134.85</v>
+        <v>39052.8</v>
       </c>
       <c r="J169" s="1">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
-        <v>209.35</v>
+        <v>323.53</v>
       </c>
       <c r="M169" s="1">
-        <v>35134.85</v>
+        <v>39052.8</v>
       </c>
       <c r="N169" s="1">
-        <v>35344.2</v>
+        <v>39376.33</v>
       </c>
       <c r="O169" s="1">
         <v>0.0</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="B170">
         <v>3021967322</v>
       </c>
       <c r="C170" s="1">
         <v>8500000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.28263588</v>
+        <v>100.33606188</v>
       </c>
       <c r="E170" s="1">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>0.0</v>
       </c>
       <c r="I170" s="1">
-        <v>24024.05</v>
+        <v>28565.26</v>
       </c>
       <c r="J170" s="1">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
-        <v>122.69</v>
+        <v>178.7</v>
       </c>
       <c r="M170" s="1">
-        <v>24024.05</v>
+        <v>28565.26</v>
       </c>
       <c r="N170" s="1">
-        <v>24146.74</v>
+        <v>28743.96</v>
       </c>
       <c r="O170" s="1">
         <v>0.0</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B171">
         <v>3022014132</v>
       </c>
       <c r="C171" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.2833904</v>
+        <v>100.3367615</v>
       </c>
       <c r="E171" s="1">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>0.0</v>
       </c>
       <c r="I171" s="1">
-        <v>56678.08</v>
+        <v>67352.3</v>
       </c>
       <c r="J171" s="1">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
-        <v>336.46</v>
+        <v>479.34</v>
       </c>
       <c r="M171" s="1">
-        <v>56678.08</v>
+        <v>67352.3</v>
       </c>
       <c r="N171" s="1">
-        <v>57014.54</v>
+        <v>67831.64</v>
       </c>
       <c r="O171" s="1">
         <v>0.0</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B172">
         <v>3032560652</v>
       </c>
       <c r="C172" s="1">
         <v>12000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.31121108</v>
+        <v>100.38049142</v>
       </c>
       <c r="E172" s="1">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>0.0</v>
       </c>
       <c r="I172" s="1">
-        <v>37345.33</v>
+        <v>45658.97</v>
       </c>
       <c r="J172" s="1">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
-        <v>-176.59</v>
+        <v>-204.17</v>
       </c>
       <c r="M172" s="1">
-        <v>37345.33</v>
+        <v>45658.97</v>
       </c>
       <c r="N172" s="1">
-        <v>37168.74</v>
+        <v>45454.8</v>
       </c>
       <c r="O172" s="1">
         <v>0.0</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B173">
         <v>3033105672</v>
       </c>
       <c r="C173" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.26850625</v>
+        <v>100.3201745</v>
       </c>
       <c r="E173" s="1">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>0.0</v>
       </c>
       <c r="I173" s="1">
-        <v>10740.25</v>
+        <v>12806.98</v>
       </c>
       <c r="J173" s="1">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
-        <v>-30.14</v>
+        <v>-25.63</v>
       </c>
       <c r="M173" s="1">
-        <v>10740.25</v>
+        <v>12806.98</v>
       </c>
       <c r="N173" s="1">
-        <v>10710.11</v>
+        <v>12781.35</v>
       </c>
       <c r="O173" s="1">
         <v>0.0</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B174">
         <v>3037280862</v>
       </c>
       <c r="C174" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>100.31452893</v>
+        <v>100.3734384</v>
       </c>
       <c r="E174" s="1">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>0.0</v>
       </c>
       <c r="I174" s="1">
-        <v>47179.34</v>
+        <v>56015.76</v>
       </c>
       <c r="J174" s="1">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
-        <v>743.21</v>
+        <v>986.65</v>
       </c>
       <c r="M174" s="1">
-        <v>47179.34</v>
+        <v>56015.76</v>
       </c>
       <c r="N174" s="1">
-        <v>47922.55</v>
+        <v>57002.41</v>
       </c>
       <c r="O174" s="1">
         <v>0.0</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B175">
         <v>3042209452</v>
       </c>
       <c r="C175" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.3179617</v>
+        <v>100.3802601</v>
       </c>
       <c r="E175" s="1">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>0.0</v>
       </c>
       <c r="I175" s="1">
-        <v>31796.17</v>
+        <v>38026.01</v>
       </c>
       <c r="J175" s="1">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
-        <v>344.64</v>
+        <v>470.72</v>
       </c>
       <c r="M175" s="1">
-        <v>31796.17</v>
+        <v>38026.01</v>
       </c>
       <c r="N175" s="1">
-        <v>32140.81</v>
+        <v>38496.73</v>
       </c>
       <c r="O175" s="1">
         <v>0.0</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B176">
         <v>3047030172</v>
       </c>
       <c r="C176" s="1">
         <v>3124000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.30846543</v>
+        <v>100.36775768</v>
       </c>
       <c r="E176" s="1">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>0.0</v>
       </c>
       <c r="I176" s="1">
-        <v>9636.46</v>
+        <v>11488.75</v>
       </c>
       <c r="J176" s="1">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
-        <v>96.04</v>
+        <v>133.66</v>
       </c>
       <c r="M176" s="1">
-        <v>9636.46</v>
+        <v>11488.75</v>
       </c>
       <c r="N176" s="1">
-        <v>9732.5</v>
+        <v>11622.41</v>
       </c>
       <c r="O176" s="1">
         <v>0.0</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B177">
         <v>3050153122</v>
       </c>
       <c r="C177" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.3301105</v>
+        <v>100.3966744</v>
       </c>
       <c r="E177" s="1">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>0.0</v>
       </c>
       <c r="I177" s="1">
-        <v>33011.05</v>
+        <v>39667.44</v>
       </c>
       <c r="J177" s="1">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
-        <v>323.47</v>
+        <v>451.05</v>
       </c>
       <c r="M177" s="1">
-        <v>33011.05</v>
+        <v>39667.44</v>
       </c>
       <c r="N177" s="1">
-        <v>33334.52</v>
+        <v>40118.49</v>
       </c>
       <c r="O177" s="1">
         <v>0.0</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B178">
         <v>3051781772</v>
       </c>
       <c r="C178" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.331322</v>
+        <v>100.3985345</v>
       </c>
       <c r="E178" s="1">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>0.0</v>
       </c>
       <c r="I178" s="1">
-        <v>66264.4</v>
+        <v>79706.9</v>
       </c>
       <c r="J178" s="1">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
-        <v>618.47</v>
+        <v>866.94</v>
       </c>
       <c r="M178" s="1">
-        <v>66264.4</v>
+        <v>79706.9</v>
       </c>
       <c r="N178" s="1">
-        <v>66882.87</v>
+        <v>80573.84</v>
       </c>
       <c r="O178" s="1">
         <v>0.0</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="B179">
         <v>3053286692</v>
       </c>
       <c r="C179" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>100.22888727</v>
+        <v>100.2614956</v>
       </c>
       <c r="E179" s="1">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>0.0</v>
       </c>
       <c r="I179" s="1">
-        <v>34333.09</v>
+        <v>39224.34</v>
       </c>
       <c r="J179" s="1">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
-        <v>544.21</v>
+        <v>758.87</v>
       </c>
       <c r="M179" s="1">
-        <v>34333.09</v>
+        <v>39224.34</v>
       </c>
       <c r="N179" s="1">
-        <v>34877.3</v>
+        <v>39983.21</v>
       </c>
       <c r="O179" s="1">
         <v>0.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B180">
         <v>3053302732</v>
       </c>
       <c r="C180" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.3382392</v>
+        <v>100.4057002</v>
       </c>
       <c r="E180" s="1">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>0.0</v>
       </c>
       <c r="I180" s="1">
-        <v>50735.88</v>
+        <v>60855.03</v>
       </c>
       <c r="J180" s="1">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
-        <v>620.46</v>
+        <v>860.12</v>
       </c>
       <c r="M180" s="1">
-        <v>50735.88</v>
+        <v>60855.03</v>
       </c>
       <c r="N180" s="1">
-        <v>51356.34</v>
+        <v>61715.15</v>
       </c>
       <c r="O180" s="1">
         <v>0.0</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="B181">
         <v>3089978672</v>
       </c>
       <c r="C181" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.15465595</v>
+        <v>100.2539259</v>
       </c>
       <c r="E181" s="1">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>0.0</v>
       </c>
       <c r="I181" s="1">
-        <v>30931.19</v>
+        <v>50785.18</v>
       </c>
       <c r="J181" s="1">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="M181" s="1">
-        <v>30931.19</v>
+        <v>50785.18</v>
       </c>
       <c r="N181" s="1">
-        <v>26661.38</v>
+        <v>43963.68</v>
       </c>
       <c r="O181" s="1">
         <v>0.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B182">
         <v>3094522902</v>
       </c>
       <c r="C182" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.069637</v>
+        <v>100.11904153</v>
       </c>
       <c r="E182" s="1">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>0.0</v>
       </c>
       <c r="I182" s="1">
-        <v>10445.55</v>
+        <v>17856.23</v>
       </c>
       <c r="J182" s="1">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="M182" s="1">
-        <v>10445.55</v>
+        <v>17856.23</v>
       </c>
       <c r="N182" s="1">
-        <v>7684.43</v>
+        <v>13215.38</v>
       </c>
       <c r="O182" s="1">
         <v>0.0</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B183">
         <v>3094554102</v>
       </c>
       <c r="C183" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.10878907</v>
+        <v>100.21086007</v>
       </c>
       <c r="E183" s="1">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>0.0</v>
       </c>
       <c r="I183" s="1">
-        <v>16318.36</v>
+        <v>31629.01</v>
       </c>
       <c r="J183" s="1">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="M183" s="1">
-        <v>16318.36</v>
+        <v>31629.01</v>
       </c>
       <c r="N183" s="1">
-        <v>12892.66</v>
+        <v>25865.24</v>
       </c>
       <c r="O183" s="1">
         <v>0.0</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="B184">
         <v>3095024362</v>
       </c>
       <c r="C184" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.12401727</v>
+        <v>100.22863493</v>
       </c>
       <c r="E184" s="1">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
         <v>0.0</v>
       </c>
       <c r="I184" s="1">
-        <v>18602.59</v>
+        <v>34295.24</v>
       </c>
       <c r="J184" s="1">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="M184" s="1">
-        <v>18602.59</v>
+        <v>34295.24</v>
       </c>
       <c r="N184" s="1">
-        <v>15315.84</v>
+        <v>28766.26</v>
       </c>
       <c r="O184" s="1">
         <v>0.0</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="B185">
         <v>3099290162</v>
       </c>
       <c r="C185" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.00045445</v>
+        <v>99.9984607</v>
       </c>
       <c r="E185" s="1">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
         <v>0.0</v>
       </c>
       <c r="I185" s="1">
-        <v>90.89</v>
+        <v>-307.86</v>
       </c>
       <c r="J185" s="1">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
-      <c r="L185">
-        <v>-648.05</v>
+      <c r="L185" t="s">
+        <v>432</v>
       </c>
       <c r="M185" s="1">
-        <v>90.89</v>
+        <v>-307.86</v>
       </c>
       <c r="N185" s="1">
-        <v>-557.16</v>
+        <v>-1403.42</v>
       </c>
       <c r="O185" s="1">
         <v>0.0</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B186">
         <v>3099338312</v>
       </c>
       <c r="C186" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.009052</v>
+        <v>100.0078911</v>
       </c>
       <c r="E186" s="1">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
         <v>0.0</v>
       </c>
       <c r="I186" s="1">
-        <v>905.2</v>
+        <v>789.11</v>
       </c>
       <c r="J186" s="1">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
-        <v>-564.03</v>
+        <v>-965.56</v>
       </c>
       <c r="M186" s="1">
-        <v>905.2</v>
+        <v>789.11</v>
       </c>
       <c r="N186" s="1">
-        <v>341.17</v>
+        <v>-176.45</v>
       </c>
       <c r="O186" s="1">
         <v>0.0</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B187">
         <v>3101407942</v>
       </c>
       <c r="C187" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.1361198</v>
+        <v>100.2413538</v>
       </c>
       <c r="E187" s="1">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
         <v>0.0</v>
       </c>
       <c r="I187" s="1">
-        <v>13611.98</v>
+        <v>24135.38</v>
       </c>
       <c r="J187" s="1">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="M187" s="1">
-        <v>13611.98</v>
+        <v>24135.38</v>
       </c>
       <c r="N187" s="1">
-        <v>11727.95</v>
+        <v>20818.69</v>
       </c>
       <c r="O187" s="1">
         <v>0.0</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B188">
         <v>3103291672</v>
       </c>
       <c r="C188" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.9964254</v>
+        <v>99.9952822</v>
       </c>
       <c r="E188" s="1">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
         <v>0.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-178.73</v>
+        <v>-235.89</v>
       </c>
       <c r="J188" s="1">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
-        <v>-192.09</v>
+        <v>-350.95</v>
       </c>
       <c r="M188" s="1">
-        <v>-178.73</v>
+        <v>-235.89</v>
       </c>
       <c r="N188" s="1">
-        <v>-370.82</v>
+        <v>-586.84</v>
       </c>
       <c r="O188" s="1">
         <v>0.0</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B189">
         <v>3119675662</v>
       </c>
       <c r="C189" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.96614216</v>
+        <v>99.9905672</v>
       </c>
       <c r="E189" s="1">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
         <v>0.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-8464.46</v>
+        <v>-2358.2</v>
       </c>
       <c r="J189" s="1">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="M189" s="1">
-        <v>-8464.46</v>
+        <v>-2358.2</v>
       </c>
       <c r="N189" s="1">
-        <v>-11220.61</v>
+        <v>-9325.87</v>
       </c>
       <c r="O189" s="1">
         <v>0.0</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B190">
         <v>3119812902</v>
       </c>
       <c r="C190" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.98968303</v>
+        <v>99.99196853</v>
       </c>
       <c r="E190" s="1">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>0.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-3095.09</v>
+        <v>-2409.44</v>
       </c>
       <c r="J190" s="1">
         <v>0</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="M190" s="1">
-        <v>-3095.09</v>
+        <v>-2409.44</v>
       </c>
       <c r="N190" s="1">
-        <v>-4349.56</v>
+        <v>-5559.39</v>
       </c>
       <c r="O190" s="1">
         <v>0.0</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B191">
         <v>3121777262</v>
       </c>
       <c r="C191" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.9411323</v>
+        <v>100.0699214</v>
       </c>
       <c r="E191" s="1">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>0.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-5886.77</v>
+        <v>6992.14</v>
       </c>
       <c r="J191" s="1">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="M191" s="1">
-        <v>-5886.77</v>
+        <v>6992.14</v>
       </c>
       <c r="N191" s="1">
-        <v>-6952.88</v>
+        <v>3269.09</v>
       </c>
       <c r="O191" s="1">
         <v>0.0</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B192">
         <v>3123552652</v>
       </c>
       <c r="C192" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.98522565</v>
+        <v>99.9891887</v>
       </c>
       <c r="E192" s="1">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>0.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-2954.87</v>
+        <v>-2162.26</v>
       </c>
       <c r="J192" s="1">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
-      <c r="L192">
-        <v>-582.24</v>
+      <c r="L192" t="s">
+        <v>444</v>
       </c>
       <c r="M192" s="1">
-        <v>-2954.87</v>
+        <v>-2162.26</v>
       </c>
       <c r="N192" s="1">
-        <v>-3537.11</v>
+        <v>-4392.85</v>
       </c>
       <c r="O192" s="1">
         <v>0.0</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B193">
         <v>3126897932</v>
       </c>
       <c r="C193" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.9975754</v>
+        <v>99.9987074</v>
       </c>
       <c r="E193" s="1">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>0.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-242.46</v>
+        <v>-129.26</v>
       </c>
       <c r="J193" s="1">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
-        <v>-140.36</v>
+        <v>-696.23</v>
       </c>
       <c r="M193" s="1">
-        <v>-242.46</v>
+        <v>-129.26</v>
       </c>
       <c r="N193" s="1">
-        <v>-382.82</v>
+        <v>-825.49</v>
       </c>
       <c r="O193" s="1">
         <v>0.0</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B194">
         <v>3132138012</v>
       </c>
       <c r="C194" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.98459733</v>
+        <v>99.98874607</v>
       </c>
       <c r="E194" s="1">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-2310.4</v>
+        <v>-1688.09</v>
       </c>
       <c r="J194" s="1">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
-      <c r="L194">
-        <v>0.0</v>
+      <c r="L194" t="s">
+        <v>447</v>
       </c>
       <c r="M194" s="1">
-        <v>-2310.4</v>
+        <v>-1688.09</v>
       </c>
       <c r="N194" s="1">
-        <v>-2310.4</v>
+        <v>-3022.07</v>
       </c>
       <c r="O194" s="1">
         <v>0.0</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>448</v>
       </c>
       <c r="B195">
         <v>3134415152</v>
       </c>
       <c r="C195" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.9728893</v>
+        <v>100.01219255</v>
       </c>
       <c r="E195" s="1">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-5422.14</v>
+        <v>2438.51</v>
       </c>
       <c r="J195" s="1">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
-      <c r="L195">
-        <v>0.0</v>
+      <c r="L195" t="s">
+        <v>449</v>
       </c>
       <c r="M195" s="1">
-        <v>-5422.14</v>
+        <v>2438.51</v>
       </c>
       <c r="N195" s="1">
-        <v>-5422.14</v>
+        <v>-1167.77</v>
       </c>
       <c r="O195" s="1">
         <v>0.0</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="B196" t="s">
         <v>450</v>
       </c>
+      <c r="B196">
+        <v>3138830172</v>
+      </c>
       <c r="C196" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.0024502</v>
+        <v>100.14154135</v>
       </c>
       <c r="E196" s="1">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>0.0</v>
       </c>
       <c r="I196" s="1">
-        <v>122.51</v>
+        <v>28308.27</v>
       </c>
       <c r="J196" s="1">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196" t="s">
         <v>451</v>
       </c>
       <c r="M196" s="1">
-        <v>122.51</v>
+        <v>28308.27</v>
       </c>
       <c r="N196" s="1">
-        <v>9516.35</v>
+        <v>25057.55</v>
       </c>
       <c r="O196" s="1">
         <v>0.0</v>
       </c>
       <c r="P196">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16">
+      <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197">
+        <v>3138877082</v>
+      </c>
+      <c r="C197" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.14391187</v>
+      </c>
+      <c r="E197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>21586.78</v>
+      </c>
+      <c r="J197" s="1">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" t="s">
+        <v>453</v>
+      </c>
+      <c r="M197" s="1">
+        <v>21586.78</v>
+      </c>
+      <c r="N197" s="1">
+        <v>19163.32</v>
+      </c>
+      <c r="O197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P197">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16">
+      <c r="A198" t="s">
+        <v>454</v>
+      </c>
+      <c r="B198">
+        <v>3138920792</v>
+      </c>
+      <c r="C198" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.00339725</v>
+      </c>
+      <c r="E198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>679.45</v>
+      </c>
+      <c r="J198" s="1">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>-769.41</v>
+      </c>
+      <c r="M198" s="1">
+        <v>679.45</v>
+      </c>
+      <c r="N198" s="1">
+        <v>-89.96</v>
+      </c>
+      <c r="O198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P198">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16">
+      <c r="A199" t="s">
+        <v>455</v>
+      </c>
+      <c r="B199">
+        <v>3138969592</v>
+      </c>
+      <c r="C199" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>100.0033972</v>
+      </c>
+      <c r="E199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>509.58</v>
+      </c>
+      <c r="J199" s="1">
+        <v>0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>-577.06</v>
+      </c>
+      <c r="M199" s="1">
+        <v>509.58</v>
+      </c>
+      <c r="N199" s="1">
+        <v>-67.48</v>
+      </c>
+      <c r="O199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P199">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16">
+      <c r="A200" t="s">
+        <v>456</v>
+      </c>
+      <c r="B200">
+        <v>3145172942</v>
+      </c>
+      <c r="C200" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.08993067</v>
+      </c>
+      <c r="E200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>6744.8</v>
+      </c>
+      <c r="J200" s="1">
+        <v>0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200">
+        <v>-799.02</v>
+      </c>
+      <c r="M200" s="1">
+        <v>6744.8</v>
+      </c>
+      <c r="N200" s="1">
+        <v>5945.78</v>
+      </c>
+      <c r="O200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P200">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:16">
+      <c r="A201" t="s">
+        <v>457</v>
+      </c>
+      <c r="B201">
+        <v>3149823572</v>
+      </c>
+      <c r="C201" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.061203</v>
+      </c>
+      <c r="E201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>6120.3</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201">
+        <v>-712.1</v>
+      </c>
+      <c r="M201" s="1">
+        <v>6120.3</v>
+      </c>
+      <c r="N201" s="1">
+        <v>5408.2</v>
+      </c>
+      <c r="O201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P201">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16">
+      <c r="A202" t="s">
+        <v>458</v>
+      </c>
+      <c r="B202">
+        <v>3154552562</v>
+      </c>
+      <c r="C202" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.99996967</v>
+      </c>
+      <c r="E202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-4.55</v>
+      </c>
+      <c r="J202" s="1">
+        <v>0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202">
+        <v>0.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>-4.55</v>
+      </c>
+      <c r="N202" s="1">
+        <v>-4.55</v>
+      </c>
+      <c r="O202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P202">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16">
+      <c r="A203" t="s">
+        <v>459</v>
+      </c>
+      <c r="B203">
+        <v>3154561012</v>
+      </c>
+      <c r="C203" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.0017893</v>
+      </c>
+      <c r="E203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>178.93</v>
+      </c>
+      <c r="J203" s="1">
+        <v>0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203">
+        <v>0.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>178.93</v>
+      </c>
+      <c r="N203" s="1">
+        <v>178.93</v>
+      </c>
+      <c r="O203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P203">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16">
+      <c r="A204" t="s">
+        <v>460</v>
+      </c>
+      <c r="B204">
+        <v>3155437292</v>
+      </c>
+      <c r="C204" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.0011032</v>
+      </c>
+      <c r="E204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="J204" s="1">
+        <v>0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204">
+        <v>0.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="N204" s="1">
+        <v>137.9</v>
+      </c>
+      <c r="O204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P204">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16">
+      <c r="A205" t="s">
+        <v>461</v>
+      </c>
+      <c r="B205">
+        <v>3155558992</v>
+      </c>
+      <c r="C205" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="D205" s="1">
+        <v>99.99942054</v>
+      </c>
+      <c r="E205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>8</v>
+      </c>
+      <c r="G205">
+        <v>1.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-42.88</v>
+      </c>
+      <c r="J205" s="1">
+        <v>0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205">
+        <v>0.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>-42.88</v>
+      </c>
+      <c r="N205" s="1">
+        <v>-42.88</v>
+      </c>
+      <c r="O205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P205">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>