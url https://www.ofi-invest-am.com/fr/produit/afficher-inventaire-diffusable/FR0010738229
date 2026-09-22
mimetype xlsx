--- v4 (2026-08-07)
+++ v5 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000985558</t>
   </si>
   <si>
@@ -148,1302 +148,1587 @@
   <si>
     <t>XS3325326695</t>
   </si>
   <si>
     <t>EURO ABN AMRO BANK NV 17/07/2026</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129713618</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>XS3371229066</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 06/08/2026</t>
   </si>
   <si>
+    <t>BE6374003364</t>
+  </si>
+  <si>
+    <t>EURO ANHEUSER BUSCH INBEV SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
+  </si>
+  <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>FR0129677102</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 02/12/2026</t>
   </si>
   <si>
-    <t>21 712.64</t>
+    <t>51 329.72</t>
   </si>
   <si>
     <t>FR0129439065</t>
   </si>
   <si>
     <t>EURO BANQUE PALATINE 14/10/2026</t>
   </si>
   <si>
-    <t>128 684.33</t>
+    <t>158 924.83</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>317 460.83</t>
+    <t>392 082.92</t>
   </si>
   <si>
     <t>FR0129705952</t>
   </si>
   <si>
     <t>EURO BPCE SA 23/03/2027</t>
   </si>
   <si>
-    <t>13 196.75</t>
+    <t>58 168.58</t>
   </si>
   <si>
     <t>FR0129411429</t>
   </si>
   <si>
     <t>EURO BPIFRANCE SA 31/08/2026</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3324629974</t>
-[...2 lines deleted...]
-    <t>EURO CARLSBERG BREWERIES A/S 28/05/2026</t>
+    <t>XS3384714914</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 19/08/2026</t>
+  </si>
+  <si>
+    <t>XS3395915559</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 24/08/2026</t>
   </si>
   <si>
     <t>XS3367683490</t>
   </si>
   <si>
     <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
   </si>
   <si>
     <t>XS3325957507</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 19/03/2027</t>
   </si>
   <si>
-    <t>BE6373663846</t>
-[...2 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>FR0129713873</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 31/07/2026</t>
+  </si>
+  <si>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374858189</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 13/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375143128</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ46BP7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 15/06/2027</t>
+  </si>
+  <si>
     <t>DE000CZ46AL8</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/12/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
-    <t>DE000CZ454T7</t>
-[...14 lines deleted...]
-    <t>EURO COVIVIO SA 15/05/2026</t>
+    <t>FR0129717239</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE DE SAINT GOBAIN SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129678647</t>
+  </si>
+  <si>
+    <t>EURO COMPAGNIE GENERALE DES ETABLISSEME 06/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129783991</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 17/07/2026</t>
   </si>
   <si>
     <t>FR0129671964</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/01/2027</t>
   </si>
   <si>
-    <t>51 429.58</t>
+    <t>96 092.50</t>
   </si>
   <si>
     <t>FR0129671907</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>50 283.75</t>
+    <t>93 967.50</t>
   </si>
   <si>
     <t>FR0129671923</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/11/2026</t>
   </si>
   <si>
-    <t>50 512.92</t>
-[...11 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 29/05/2026</t>
+    <t>94 392.50</t>
+  </si>
+  <si>
+    <t>XS3330316558</t>
+  </si>
+  <si>
+    <t>EURO DANAHER CORPORATION 26/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783884</t>
+  </si>
+  <si>
+    <t>EURO DASSAULT SYSTEMES 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787299</t>
+  </si>
+  <si>
+    <t>EURO ELECTRICITE DE FRANCE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420336953</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 20/07/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3386590676</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>FR0129788768</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 04/09/2026</t>
+  </si>
+  <si>
+    <t>45 302.00</t>
   </si>
   <si>
     <t>FR0129709046</t>
   </si>
   <si>
     <t>EURO ENGIE SA 29/06/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...8 lines deleted...]
-    <t>EURO HEINEKEN NV 05/06/2026</t>
+    <t>FR0129715100</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 27/07/2026</t>
+  </si>
+  <si>
+    <t>XS3420471735</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/07/2026</t>
   </si>
   <si>
     <t>XS3367620492</t>
   </si>
   <si>
     <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
+    <t>XS3411930442</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 17/07/2026</t>
+  </si>
+  <si>
     <t>XS3367672709</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...23 lines deleted...]
-    <t>837 090.56</t>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
+  </si>
+  <si>
+    <t>XS3413324784</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>42 722.17</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>365 964.67</t>
+    <t>455 483.25</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>122 298.56</t>
+    <t>181 966.94</t>
   </si>
   <si>
     <t>XS3371668735</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 05/05/2027</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3297678768</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
   </si>
   <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
+    <t>XS3415149593</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 15/06/2027</t>
+  </si>
+  <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3086812974</t>
-[...14 lines deleted...]
-    <t>EURO KBC GROEP NV 18/06/2026</t>
+    <t>XS3396973888</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 28/05/2027</t>
+  </si>
+  <si>
+    <t>XS3397034185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 30/03/2027</t>
+  </si>
+  <si>
+    <t>FR0129680205</t>
+  </si>
+  <si>
+    <t>EURO ITM ENTREPRISES SA SAS 22/07/2026</t>
+  </si>
+  <si>
+    <t>BE6375076427</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 18/09/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
+    <t>XS3418600089</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 17/06/2027</t>
+  </si>
+  <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
-    <t>FR0129202000</t>
-[...2 lines deleted...]
-    <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/05/2026</t>
+    <t>XS3415281438</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 15/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415286742</t>
+  </si>
+  <si>
+    <t>EURO LSEG NETHERLANDS BV 16/12/2026</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3087766385</t>
-[...2 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>XS3408779000</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 09/06/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3348765788</t>
-[...14 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
+    <t>XS3415149833</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 04/09/2026</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3417520197</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/09/2026</t>
+  </si>
+  <si>
+    <t>XS3415315608</t>
   </si>
   <si>
     <t>XS3358335118</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 23/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...8 lines deleted...]
-    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 11/05/2026</t>
+    <t>XS3418592716</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 17/06/2027</t>
+  </si>
+  <si>
+    <t>BE6372829265</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 07/08/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129628071</t>
-[...8 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129672830</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 17/03/2027</t>
   </si>
   <si>
+    <t>FR0129682839</t>
+  </si>
+  <si>
+    <t>EURO VIVENDI SE 15/07/2026</t>
+  </si>
+  <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129672715</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 12/03/2027</t>
   </si>
   <si>
     <t>FR0129582542</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 25/06/2026</t>
   </si>
   <si>
-    <t>122 193.25</t>
+    <t>206 876.33</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
   </si>
   <si>
     <t>FR0129714913</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 05/08/2026</t>
   </si>
   <si>
-    <t>2 357.89</t>
-[...8 lines deleted...]
-    <t>1 141 473.06</t>
+    <t>58 631.22</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>63 622.22</t>
+  </si>
+  <si>
+    <t>FR0129753655</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 14/09/2026</t>
+  </si>
+  <si>
+    <t>36 173.33</t>
+  </si>
+  <si>
+    <t>FR0129753648</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 15/07/2026</t>
+  </si>
+  <si>
+    <t>23 560.00</t>
   </si>
   <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>34 249.50</t>
+    <t>79 655.79</t>
   </si>
   <si>
     <t>FR0129672038</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/12/2026</t>
   </si>
   <si>
-    <t>68 267.22</t>
+    <t>127 556.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>110 332.64</t>
+    <t>140 538.33</t>
   </si>
   <si>
     <t>FR0129673788</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 20/01/2027</t>
   </si>
   <si>
-    <t>30 317.33</t>
+    <t>60 475.42</t>
   </si>
   <si>
     <t>FR0129499382</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 13/11/2026</t>
   </si>
   <si>
-    <t>274 243.33</t>
+    <t>349 747.85</t>
+  </si>
+  <si>
+    <t>FR0129787802</t>
+  </si>
+  <si>
+    <t>NEUCP BPCE SA 04/06/2027</t>
+  </si>
+  <si>
+    <t>23 551.00</t>
   </si>
   <si>
     <t>FR0129266872</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 10/07/2026</t>
   </si>
   <si>
-    <t>377 316.67</t>
+    <t>437 798.33</t>
   </si>
   <si>
     <t>FR0129621944</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 05/02/2027</t>
   </si>
   <si>
-    <t>105 400.78</t>
+    <t>166 075.00</t>
   </si>
   <si>
     <t>FR0129654705</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>74 558.44</t>
-[...5 lines deleted...]
-    <t>NEUCP COFACE SA 15/05/2026</t>
+    <t>132 041.39</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373705290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
+    <t>FR0129783751</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 15/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129787877</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE CORPORATE AND INVE 04/06/2027</t>
+  </si>
+  <si>
+    <t>23 851.00</t>
+  </si>
+  <si>
+    <t>FR0129782787</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 02/06/2027</t>
+  </si>
+  <si>
+    <t>26 188.89</t>
+  </si>
+  <si>
     <t>FR0129548600</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 15/12/2026</t>
   </si>
   <si>
-    <t>224 860.42</t>
+    <t>315 234.00</t>
+  </si>
+  <si>
+    <t>FR0129782829</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 31/03/2027</t>
+  </si>
+  <si>
+    <t>19 475.00</t>
   </si>
   <si>
     <t>FR0129653319</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/10/2026</t>
   </si>
   <si>
-    <t>39 630.14</t>
+    <t>68 768.00</t>
   </si>
   <si>
     <t>FR0129653343</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 03/02/2027</t>
   </si>
   <si>
-    <t>81 426.94</t>
-[...8 lines deleted...]
-    <t>749 660.53</t>
+    <t>141 269.33</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>386 841.58</t>
+    <t>475 626.67</t>
   </si>
   <si>
     <t>FR0129410561</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 22/09/2026</t>
   </si>
   <si>
-    <t>429 692.08</t>
-[...44 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 12/05/2026</t>
+    <t>520 531.50</t>
+  </si>
+  <si>
+    <t>FR0129806511</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 16/12/2026</t>
+  </si>
+  <si>
+    <t>13 790.47</t>
+  </si>
+  <si>
+    <t>FR0129716520</t>
+  </si>
+  <si>
+    <t>NEUCP DASSAULT SYSTEMES 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781599</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 01/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129806107</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805273</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 11/09/2026</t>
+  </si>
+  <si>
+    <t>21 247.42</t>
+  </si>
+  <si>
+    <t>FR0129807485</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 18/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129756062</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 21/08/2026</t>
+  </si>
+  <si>
+    <t>51 058.33</t>
+  </si>
+  <si>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129756021</t>
+  </si>
+  <si>
+    <t>NEUCP KLEPIERRE SA 21/07/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>225 624.67</t>
+    <t>314 832.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>26 106.50</t>
+    <t>85 434.44</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>90 177.67</t>
+    <t>134 634.00</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>57 962.89</t>
+    <t>86 556.00</t>
   </si>
   <si>
     <t>FR0129631067</t>
   </si>
   <si>
     <t>NEUCP LEGRAND FRANCE SA 15/10/2026</t>
   </si>
   <si>
-    <t>13 644.89</t>
+    <t>43 243.83</t>
+  </si>
+  <si>
+    <t>FR0129783272</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 27/07/2026</t>
   </si>
   <si>
     <t>FR0129630416</t>
   </si>
   <si>
     <t>NEUCP RTE RESEAU DE TRANSPORT D ELECTRIC 08/07/2026</t>
   </si>
   <si>
-    <t>FR0129682540</t>
-[...14 lines deleted...]
-    <t>NEUCP SEB SA 05/06/2026</t>
+    <t>FR0129788875</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129805828</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
-    <t>FR0129653376</t>
-[...8 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/06/2026</t>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129782928</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129782910</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 03/08/2026</t>
   </si>
   <si>
     <t>FR0129680932</t>
   </si>
   <si>
     <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129673499</t>
-[...2 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/06/2026</t>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>55 740.67</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
   </si>
   <si>
     <t>FR0129683035</t>
   </si>
   <si>
     <t>NEUCP VINCI SA 13/07/2026</t>
   </si>
   <si>
+    <t>FR0129756146</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 18/06/2027</t>
+  </si>
+  <si>
+    <t>10 629.17</t>
+  </si>
+  <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>56 840.00</t>
+    <t>117 146.67</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>35 075.22</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>6 136.99</t>
-[...17 lines deleted...]
-    <t>136 438.36</t>
+    <t>8 712.33</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>440 753.42</t>
+    <t>566 301.37</t>
   </si>
   <si>
     <t>FR0013444759</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0.125 04/09/2026</t>
   </si>
   <si>
-    <t>12 534.25</t>
+    <t>14 948.63</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>68 424.66</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>325 078.77</t>
+    <t>419 126.71</t>
+  </si>
+  <si>
+    <t>XS2168478068</t>
+  </si>
+  <si>
+    <t>CRH SMW FINANCE DAC 1.25 05/11/2026</t>
+  </si>
+  <si>
+    <t>62 739.73</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>10 377.67</t>
-[...8 lines deleted...]
-    <t>1 793 714.85</t>
+    <t>15 406.03</t>
   </si>
   <si>
     <t>FR0013433596</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 0.25 12/07/2026</t>
   </si>
   <si>
-    <t>17 961.64</t>
+    <t>20 794.52</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>31 708.90</t>
-[...17 lines deleted...]
-    <t>10 021.70</t>
+    <t>39 273.97</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>76 714.91</t>
   </si>
   <si>
     <t>FR0013430733</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.875 01/07/2026</t>
   </si>
   <si>
-    <t>30 370.89</t>
+    <t>34 990.41</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>81 863.01</t>
+    <t>128 219.18</t>
   </si>
   <si>
     <t>FR001400KZP3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 4.25 28/09/2026</t>
   </si>
   <si>
-    <t>199 808.22</t>
-[...35 lines deleted...]
-    <t>46 029.00</t>
+    <t>242 494.52</t>
   </si>
   <si>
     <t>SWAP04714382</t>
   </si>
   <si>
-    <t>29 282.87</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04723529</t>
   </si>
   <si>
-    <t>20 367.25</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04780106</t>
   </si>
   <si>
-    <t>9 661.46</t>
+    <t>12 100.83</t>
   </si>
   <si>
     <t>SWAP04780461</t>
   </si>
   <si>
-    <t>24 534.00</t>
+    <t>30 723.00</t>
   </si>
   <si>
     <t>SWAP04806155</t>
   </si>
   <si>
-    <t>11 391.11</t>
+    <t>14 793.34</t>
   </si>
   <si>
     <t>SWAP04817097</t>
   </si>
   <si>
-    <t>6 691.66</t>
+    <t>9 206.56</t>
   </si>
   <si>
     <t>SWAP04827610</t>
   </si>
   <si>
-    <t>2 762.72</t>
-[...5 lines deleted...]
-    <t>3 600.16</t>
+    <t>3 805.62</t>
   </si>
   <si>
     <t>SWAP04839652</t>
   </si>
   <si>
-    <t>5 644.53</t>
+    <t>7 479.17</t>
   </si>
   <si>
     <t>SWAP04865041</t>
   </si>
   <si>
-    <t>17 346.84</t>
+    <t>23 095.83</t>
   </si>
   <si>
     <t>SWAP04866191</t>
   </si>
   <si>
-    <t>3 512.28</t>
-[...5 lines deleted...]
-    <t>3 373.34</t>
+    <t>4 885.62</t>
   </si>
   <si>
     <t>SWAP04879695</t>
   </si>
   <si>
-    <t>3 090.00</t>
+    <t>4 394.98</t>
   </si>
   <si>
     <t>SWAP04881701</t>
   </si>
   <si>
-    <t>1 095.11</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04884340</t>
   </si>
   <si>
-    <t>1 171.86</t>
+    <t>1 936.12</t>
   </si>
   <si>
     <t>SWAP04892722</t>
   </si>
   <si>
-    <t>7 199.61</t>
+    <t>10 257.54</t>
   </si>
   <si>
     <t>SWAP04892725</t>
   </si>
   <si>
-    <t>2 978.16</t>
+    <t>4 803.11</t>
   </si>
   <si>
     <t>SWAP04922655</t>
   </si>
   <si>
     <t>SWAP04922656</t>
   </si>
   <si>
+    <t>1 073.56</t>
+  </si>
+  <si>
     <t>SWAP04923392</t>
   </si>
   <si>
+    <t>1 194.98</t>
+  </si>
+  <si>
     <t>SWAP04923752</t>
   </si>
   <si>
     <t>SWAP04924848</t>
   </si>
   <si>
     <t>SWAP04943108</t>
   </si>
   <si>
     <t>SWAP04943109</t>
   </si>
   <si>
+    <t>1 138.39</t>
+  </si>
+  <si>
     <t>SWAP04947612</t>
   </si>
   <si>
     <t>SWAP04947611</t>
   </si>
   <si>
     <t>SWAP04976196</t>
   </si>
   <si>
+    <t>1 787.42</t>
+  </si>
+  <si>
     <t>SWAP04986425</t>
   </si>
   <si>
     <t>SWAP04987017</t>
   </si>
   <si>
     <t>SWAP04987122</t>
   </si>
   <si>
     <t>SWAP04987234</t>
   </si>
   <si>
+    <t>1 763.11</t>
+  </si>
+  <si>
     <t>SWAP04987354</t>
   </si>
   <si>
+    <t>1 494.66</t>
+  </si>
+  <si>
     <t>SWAP04987353</t>
   </si>
   <si>
+    <t>1 652.16</t>
+  </si>
+  <si>
     <t>SWAP05010383</t>
   </si>
   <si>
-    <t>-6 821.50</t>
+    <t>-12 226.24</t>
   </si>
   <si>
     <t>SWAP05011031</t>
   </si>
   <si>
-    <t>-4 640.85</t>
+    <t>-8 617.87</t>
   </si>
   <si>
     <t>SWAP05011029</t>
   </si>
   <si>
-    <t>-5 763.77</t>
+    <t>-10 772.04</t>
   </si>
   <si>
     <t>SWAP05011030</t>
   </si>
   <si>
-    <t>-5 528.98</t>
-[...5 lines deleted...]
-    <t>-1 095.56</t>
+    <t>-10 321.62</t>
   </si>
   <si>
     <t>SWAP05011167</t>
   </si>
   <si>
+    <t>-1 700.77</t>
+  </si>
+  <si>
     <t>SWAP05011283</t>
   </si>
   <si>
-    <t>-3 316.69</t>
-[...2 lines deleted...]
-    <t>SWAP05011324</t>
+    <t>-6 371.96</t>
   </si>
   <si>
     <t>SWAP05016334</t>
   </si>
   <si>
-    <t>-6 967.67</t>
+    <t>-16 023.29</t>
   </si>
   <si>
     <t>SWAP05016335</t>
   </si>
   <si>
-    <t>-3 149.95</t>
+    <t>-6 910.44</t>
   </si>
   <si>
     <t>SWAP05017475</t>
   </si>
   <si>
-    <t>-3 723.05</t>
+    <t>-9 533.07</t>
   </si>
   <si>
     <t>SWAP05018315</t>
   </si>
   <si>
-    <t>-2 230.59</t>
+    <t>-5 603.25</t>
   </si>
   <si>
     <t>SWAP05019255</t>
   </si>
   <si>
+    <t>-1 778.92</t>
+  </si>
+  <si>
     <t>SWAP05019524</t>
   </si>
   <si>
-    <t>-1 333.98</t>
+    <t>-4 083.43</t>
   </si>
   <si>
     <t>SWAP05019593</t>
   </si>
   <si>
-    <t>-3 606.28</t>
+    <t>-11 812.33</t>
   </si>
   <si>
     <t>SWAP05020023</t>
   </si>
   <si>
-    <t>-3 250.72</t>
+    <t>-13 369.81</t>
   </si>
   <si>
     <t>SWAP05020022</t>
   </si>
   <si>
-    <t>-2 423.46</t>
-[...5 lines deleted...]
-    <t>SWAP05020024</t>
+    <t>-9 965.90</t>
   </si>
   <si>
     <t>SWAP05027220</t>
   </si>
   <si>
+    <t>-5 166.75</t>
+  </si>
+  <si>
     <t>SWAP05029792</t>
   </si>
   <si>
+    <t>-6 945.90</t>
+  </si>
+  <si>
     <t>SWAP05029911</t>
   </si>
   <si>
+    <t>-2 595.20</t>
+  </si>
+  <si>
     <t>SWAP05029910</t>
   </si>
   <si>
+    <t>-6 918.47</t>
+  </si>
+  <si>
     <t>SWAP05030303</t>
   </si>
   <si>
+    <t>-4 760.68</t>
+  </si>
+  <si>
     <t>SWAP05030302</t>
+  </si>
+  <si>
+    <t>-2 849.26</t>
+  </si>
+  <si>
+    <t>SWAP05030900</t>
+  </si>
+  <si>
+    <t>-8 237.29</t>
+  </si>
+  <si>
+    <t>SWAP05034114</t>
+  </si>
+  <si>
+    <t>-2 194.94</t>
+  </si>
+  <si>
+    <t>SWAP05034113</t>
+  </si>
+  <si>
+    <t>-6 818.44</t>
+  </si>
+  <si>
+    <t>SWAP05034115</t>
+  </si>
+  <si>
+    <t>-1 459.82</t>
+  </si>
+  <si>
+    <t>SWAP05034112</t>
+  </si>
+  <si>
+    <t>SWAP05034138</t>
+  </si>
+  <si>
+    <t>-3 622.93</t>
+  </si>
+  <si>
+    <t>SWAP05034191</t>
+  </si>
+  <si>
+    <t>-4 871.02</t>
+  </si>
+  <si>
+    <t>SWAP05034190</t>
+  </si>
+  <si>
+    <t>-5 279.36</t>
+  </si>
+  <si>
+    <t>SWAP05034349</t>
+  </si>
+  <si>
+    <t>-7 268.26</t>
+  </si>
+  <si>
+    <t>SWAP05034659</t>
+  </si>
+  <si>
+    <t>-2 088.20</t>
+  </si>
+  <si>
+    <t>SWAP05034885</t>
+  </si>
+  <si>
+    <t>SWAP05034884</t>
+  </si>
+  <si>
+    <t>SWAP05035084</t>
+  </si>
+  <si>
+    <t>SWAP05035083</t>
+  </si>
+  <si>
+    <t>SWAP05030898</t>
+  </si>
+  <si>
+    <t>ST 0.020/OIS+m220726</t>
+  </si>
+  <si>
+    <t>-5 431.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1752,10519 +2037,12469 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1503857.2955</v>
+      </c>
+      <c r="C2">
+        <v>2457.04</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3695051193.77</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3695051193.77</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>41.3595</v>
+      </c>
+      <c r="C3">
+        <v>9917.02</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>410163.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>410163.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>125819.8697</v>
+      </c>
+      <c r="C4">
+        <v>3412.9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>429411830.42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>429411830.42</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10344.1932</v>
+      </c>
+      <c r="C5">
+        <v>1120.2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>11587575.16</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>11587575.16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1803329.5426</v>
+      </c>
+      <c r="C6">
+        <v>111.38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>200860046.25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>200860046.25</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:Z244"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="N244" sqref="N244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>19442.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>10860.07</v>
+      </c>
+      <c r="D2" s="1">
+        <v>10830.722215821</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>210570901.32</v>
+      </c>
+      <c r="H2" s="1">
+        <v>570579.62</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.2709679335669</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>211141480.94</v>
+      </c>
+      <c r="M2" s="1">
+        <v>211141480.94</v>
+      </c>
+      <c r="N2" s="1">
+        <v>4.87</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>262733.49</v>
+      </c>
+      <c r="D3" s="1">
+        <v>261887.28272152</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>206890953.35</v>
+      </c>
+      <c r="H3" s="1">
+        <v>668503.75</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0.32311888904542</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>207559457.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>207559457.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>4.79</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.8394</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.2637935</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9926379.35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>57560.65</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.57987558172457</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>9983940.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>9983940.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D4" s="1">
-[...40 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1">
+        <v>97.8379</v>
+      </c>
+      <c r="D5" s="1">
+        <v>97.132225</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9713222.5</v>
+      </c>
+      <c r="H5" s="1">
+        <v>70567.5</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.72650966247298</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9783790.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="1">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D5" s="1">
-[...40 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1">
+        <v>97.6415</v>
+      </c>
+      <c r="D6" s="1">
+        <v>97.2229349</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9722293.49</v>
+      </c>
+      <c r="H6" s="1">
+        <v>41856.51</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.43052094696639</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>9764150.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>9764150.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>40</v>
       </c>
-      <c r="B6" t="s">
-[...45 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.7092</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.41818273</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>14912727.41</v>
+      </c>
+      <c r="H7" s="1">
+        <v>43652.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.29272036428915</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>14956380.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>14956380.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>18000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.9806</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.78048294</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>17960486.93</v>
+      </c>
+      <c r="H8" s="1">
+        <v>36021.07</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.20055731306389</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>17996508.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>17996508.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D7" s="1">
-[...32 lines deleted...]
-      <c r="O7" s="1">
+      <c r="C9" s="1">
+        <v>97.5036</v>
+      </c>
+      <c r="D9" s="1">
+        <v>97.16801133</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>14575201.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>50338.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.34536949152477</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>14625540.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>14625540.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.9504</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.78527223</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>39114108.89</v>
+      </c>
+      <c r="H10" s="1">
+        <v>466051.11</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.1915166246294</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>39580160.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>39580160.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.6157</v>
+      </c>
+      <c r="D11" s="1">
+        <v>98.3627117</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>19672542.34</v>
+      </c>
+      <c r="H11" s="1">
+        <v>250597.66</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.2738448120681</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>19923140.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>19923140.0</v>
+      </c>
+      <c r="N11" s="1">
         <v>0.46</v>
       </c>
-      <c r="P7">
-[...154 lines deleted...]
-      <c r="A11" t="s">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>50</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.4099</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.21815647</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>29165446.94</v>
+      </c>
+      <c r="H12" s="1">
+        <v>57523.06</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.19723016800784</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>29222970.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>29222970.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.3014</v>
+      </c>
+      <c r="D13" s="1">
+        <v>98.72033764</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>24680084.41</v>
+      </c>
+      <c r="H13" s="1">
+        <v>145265.59</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.58859438074345</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>24825350.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>24825350.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="1">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D12" s="1">
-[...2 lines deleted...]
-      <c r="E12" s="1">
+      <c r="C14" s="1">
+        <v>100.0221</v>
+      </c>
+      <c r="D14" s="1">
         <v>100.0</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" s="1">
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="I12" s="1">
-[...25 lines deleted...]
-      <c r="A13" t="s">
+      <c r="H14" s="1">
+        <v>2210.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.0221</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14" t="s">
+        <v>58</v>
+      </c>
+      <c r="L14" s="1">
+        <v>10002210.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>10053539.72</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="1">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D13" s="1">
-[...2 lines deleted...]
-      <c r="E13" s="1">
+      <c r="C15" s="1">
+        <v>100.037</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>3700.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.037</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15" t="s">
+        <v>61</v>
+      </c>
+      <c r="L15" s="1">
+        <v>10003700.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>10162624.83</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>99.8897</v>
+      </c>
+      <c r="D16" s="1">
         <v>99.4394653</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="1">
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
         <v>9943946.53</v>
       </c>
-      <c r="I13" s="1">
-[...31 lines deleted...]
-      <c r="C14" s="1">
+      <c r="H16" s="1">
+        <v>45023.47</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.45277264780304</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>9988970.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>9988970.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...2 lines deleted...]
-      <c r="E14" s="1">
+      <c r="C17" s="1">
+        <v>100.0332</v>
+      </c>
+      <c r="D17" s="1">
         <v>100.0</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="1">
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="I14" s="1">
-[...75 lines deleted...]
-      <c r="A16" t="s">
+      <c r="H17" s="1">
+        <v>8300.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.0332</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>66</v>
+      </c>
+      <c r="L17" s="1">
+        <v>25008300.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>25400382.92</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
-[...95 lines deleted...]
-    <row r="18" spans="1:16">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.023</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3450.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.023</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="1">
+      <c r="L18" s="1">
+        <v>15003450.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>15061618.58</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>99.5406</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.0238394</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>19604767.88</v>
+      </c>
+      <c r="H19" s="1">
+        <v>303352.12</v>
+      </c>
+      <c r="I19" s="1">
+        <v>1.5473384936603</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>19908120.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>19908120.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>8500000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>98.5155</v>
+      </c>
+      <c r="D20" s="1">
+        <v>97.79494141</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>8312570.02</v>
+      </c>
+      <c r="H20" s="1">
+        <v>61247.48</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0.73680558302233</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>8373817.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>8373817.5</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
         <v>7500000.0</v>
       </c>
-      <c r="D18" s="1">
-[...2 lines deleted...]
-      <c r="E18" s="1">
+      <c r="C21" s="1">
+        <v>97.7277</v>
+      </c>
+      <c r="D21" s="1">
         <v>97.32339053</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="1">
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
         <v>7299254.29</v>
       </c>
-      <c r="I18" s="1">
-[...31 lines deleted...]
-      <c r="C19" s="1">
+      <c r="H21" s="1">
+        <v>30323.21</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.41542887526939</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>7329577.5</v>
+      </c>
+      <c r="M21" s="1">
+        <v>7329577.5</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.40679</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>19881358.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>41042.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0.20643459063511</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19922400.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19922400.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>27000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.5785</v>
+      </c>
+      <c r="D23" s="1">
+        <v>99.43367</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26847090.9</v>
+      </c>
+      <c r="H23" s="1">
+        <v>39104.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.14565488732338</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>26886195.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>26886195.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11000000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>99.9268</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.63136391</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>10959450.03</v>
+      </c>
+      <c r="H24" s="1">
+        <v>32497.97</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.29652920457725</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>10991948.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>10991948.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D19" s="1">
-[...96 lines deleted...]
-      <c r="C21" s="1">
+      <c r="C25" s="1">
+        <v>97.9481</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.4432515</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>9744325.15</v>
+      </c>
+      <c r="H25" s="1">
+        <v>50484.85</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0.51809488315361</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>9794810.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>9794810.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.7362</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.6879214</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>19937584.28</v>
+      </c>
+      <c r="H26" s="1">
+        <v>9655.72</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.04842973885099</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>19947240.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>19947240.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D21" s="1">
-[...46 lines deleted...]
-      <c r="C22" s="1">
+      <c r="C27" s="1">
+        <v>99.7106</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.606747</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>9960674.7</v>
+      </c>
+      <c r="H27" s="1">
+        <v>10385.3</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.10426301744399</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9971060.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9971060.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>99.8588</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.792902</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>9979290.2</v>
+      </c>
+      <c r="H28" s="1">
+        <v>6589.8</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.066034756660348</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>9985880.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
         <v>28000000.0</v>
       </c>
-      <c r="D22" s="1">
-[...46 lines deleted...]
-      <c r="C23" s="1">
+      <c r="C29" s="1">
+        <v>99.7983</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.79956921</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>27943879.38</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-355.38</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.0012717632908706</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>27943524.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>27943524.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.9529</v>
+      </c>
+      <c r="D30" s="1">
+        <v>99.7987392</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>24949684.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>38540.2</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0.154471690961</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>24988225.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>24988225.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D23" s="1">
-[...2 lines deleted...]
-      <c r="E23" s="1">
+      <c r="C31" s="1">
+        <v>98.3725</v>
+      </c>
+      <c r="D31" s="1">
         <v>97.7514452</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="1">
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
         <v>9775144.52</v>
       </c>
-      <c r="I23" s="1">
-[...31 lines deleted...]
-      <c r="C24" s="1">
+      <c r="H31" s="1">
+        <v>62105.48</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.63534078573398</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>9837250.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D24" s="1">
-[...2 lines deleted...]
-      <c r="E24" s="1">
+      <c r="C32" s="1">
+        <v>98.0594</v>
+      </c>
+      <c r="D32" s="1">
         <v>97.52492575</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" s="1">
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
         <v>19504985.15</v>
       </c>
-      <c r="I24" s="1">
-[...31 lines deleted...]
-      <c r="C25" s="1">
+      <c r="H32" s="1">
+        <v>106894.85</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.54803861258003</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>19611880.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>19611880.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D25" s="1">
-[...2 lines deleted...]
-      <c r="E25" s="1">
+      <c r="C33" s="1">
+        <v>99.0201</v>
+      </c>
+      <c r="D33" s="1">
         <v>98.14746655</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="1">
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
         <v>19629493.31</v>
       </c>
-      <c r="I25" s="1">
-[...267 lines deleted...]
-      <c r="O30" s="1">
+      <c r="H33" s="1">
+        <v>174526.69</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.88910440653651</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>19804020.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>19804020.0</v>
+      </c>
+      <c r="N33" s="1">
         <v>0.46</v>
       </c>
-      <c r="P30">
-[...104 lines deleted...]
-      <c r="A33" t="s">
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>98</v>
       </c>
-      <c r="B33" t="s">
-[...45 lines deleted...]
-    <row r="34" spans="1:16">
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>101</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.4492</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.87236355</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>19574472.71</v>
+      </c>
+      <c r="H34" s="1">
+        <v>315367.29</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1.6111151225999</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>19889840.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>19889840.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>97.2501</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.16562475</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>19433124.95</v>
+      </c>
+      <c r="H35" s="1">
+        <v>16895.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.086939439968969</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19450020.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19450020.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>102</v>
       </c>
-      <c r="C34" s="1">
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C36" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D36" s="1">
+        <v>98.15181493</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>14722772.24</v>
+      </c>
+      <c r="H36" s="1">
+        <v>91677.76</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.62269359673257</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>14814450.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>14814450.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>98.5052</v>
+      </c>
+      <c r="D37" s="1">
+        <v>97.7562762</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>19551255.24</v>
+      </c>
+      <c r="H37" s="1">
+        <v>149784.76</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0.76611326567695</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19701040.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19701040.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>97.7289</v>
+      </c>
+      <c r="D38" s="1">
+        <v>97.3233905</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19464678.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>81101.9</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.41666191232826</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>19545780.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.9533</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.8471091</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9984710.91</v>
+      </c>
+      <c r="H39" s="1">
+        <v>10619.09</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.10635350483072</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>9995330.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>9995330.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.8061958</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>19961239.16</v>
+      </c>
+      <c r="H40" s="1">
+        <v>20160.84</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.10099994212985</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>19981400.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>99.8321</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.8160058</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>9981600.58</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1609.42</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.016123866980059</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>9983210.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>9983210.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>117</v>
+      </c>
+      <c r="B42" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.9993</v>
+      </c>
+      <c r="D42" s="1">
         <v>100.0</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I34" s="1">
-[...31 lines deleted...]
-      <c r="C35" s="1">
+      <c r="H42" s="1">
+        <v>-105.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.0007</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>118</v>
+      </c>
+      <c r="L42" s="1">
+        <v>14999895.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>15095987.5</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D35" s="1">
-[...2 lines deleted...]
-      <c r="E35" s="1">
+      <c r="C43" s="1">
+        <v>100.01</v>
+      </c>
+      <c r="D43" s="1">
         <v>100.0</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" s="1">
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I35" s="1">
-[...325 lines deleted...]
-      <c r="A42" t="s">
+      <c r="H43" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>121</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15001500.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15095467.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-[...95 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>100.0043</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>645.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.0043</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44" t="s">
         <v>124</v>
       </c>
-      <c r="C44" s="1">
+      <c r="L44" s="1">
+        <v>15000645.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>15095037.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D44" s="1">
-[...32 lines deleted...]
-      <c r="O44" s="1">
+      <c r="C45" s="1">
+        <v>99.9733</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.9063378</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>14985950.67</v>
+      </c>
+      <c r="H45" s="1">
+        <v>10044.33</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.067024977068071</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>14995995.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.4185</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.3840947</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>19876818.94</v>
+      </c>
+      <c r="H46" s="1">
+        <v>6881.06</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.034618517282726</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>19883700.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>19883700.0</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.46</v>
       </c>
-      <c r="P44">
-[...54 lines deleted...]
-      <c r="A46" t="s">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>127</v>
       </c>
-      <c r="B46" t="s">
-[...38 lines deleted...]
-      <c r="O46" s="1">
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.4962</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.38700305</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>39754801.22</v>
+      </c>
+      <c r="H47" s="1">
+        <v>43678.78</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0.10987045252292</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>39798480.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>39798480.0</v>
+      </c>
+      <c r="N47" s="1">
         <v>0.92</v>
       </c>
-      <c r="P46">
-[...4 lines deleted...]
-      <c r="A47" t="s">
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>129</v>
       </c>
-      <c r="B47" t="s">
-[...45 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>132</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.8838</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.6766324</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>24919158.1</v>
+      </c>
+      <c r="H48" s="1">
+        <v>51791.9</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0.20783968620513</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>24970950.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>24970950.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.8099</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.7954747</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>19959094.94</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2885.06</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0.014454863853661</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>19961980.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>19961980.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>133</v>
       </c>
-      <c r="C48" s="1">
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D50" s="1">
+        <v>99.76007705</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>19952015.41</v>
+      </c>
+      <c r="H50" s="1">
+        <v>37124.59</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.18606937312906</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>19989140.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>19989140.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.74780431</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>34911731.51</v>
+      </c>
+      <c r="H51" s="1">
+        <v>69263.49</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0.19839603194749</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>34980995.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>34980995.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>99.9457</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.80128456</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>24950321.14</v>
+      </c>
+      <c r="H52" s="1">
+        <v>36103.86</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.14470298717766</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>24986425.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>24986425.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53" t="s">
+        <v>141</v>
+      </c>
+      <c r="L53" s="1">
+        <v>40000400.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>40045702.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>99.9546</v>
+      </c>
+      <c r="D54" s="1">
+        <v>99.625574</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>19925114.8</v>
+      </c>
+      <c r="H54" s="1">
+        <v>65805.2</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.33026258900149</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>19990920.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>99.9869</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.6104126</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>19922082.52</v>
+      </c>
+      <c r="H55" s="1">
+        <v>75297.48</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0.37795988408545</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>19997380.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>19997380.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>99.7693</v>
+      </c>
+      <c r="D56" s="1">
+        <v>99.58465146</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>49792325.73</v>
+      </c>
+      <c r="H56" s="1">
+        <v>92324.27</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.18541867375433</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>49884650.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>49884650.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>99.7955</v>
+      </c>
+      <c r="D57" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>20957212.36</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-157.36</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.00075086322215423</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>20957055.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>20957055.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>99.9078</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.6130035</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>9961300.35</v>
+      </c>
+      <c r="H58" s="1">
+        <v>29479.65</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0.29594178434746</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>9990780.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>9990780.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>99.8353</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.7739842</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>19954796.84</v>
+      </c>
+      <c r="H59" s="1">
+        <v>12263.16</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.061454697325798</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>19967060.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>19967060.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>99.9279</v>
+      </c>
+      <c r="D60" s="1">
+        <v>99.6305368</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>9963053.68</v>
+      </c>
+      <c r="H60" s="1">
+        <v>29736.32</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.29846592174539</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>9992790.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>9992790.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.62944765</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>19925889.53</v>
+      </c>
+      <c r="H61" s="1">
+        <v>53110.47</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.26654002030895</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>19979000.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>19979000.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D48" s="1">
-[...2 lines deleted...]
-      <c r="E48" s="1">
+      <c r="C62" s="1">
+        <v>99.8482</v>
+      </c>
+      <c r="D62" s="1">
+        <v>99.80454943</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>29941364.83</v>
+      </c>
+      <c r="H62" s="1">
+        <v>13095.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.043736049022318</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>29954460.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>29954460.0</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>99.9902</v>
+      </c>
+      <c r="D63" s="1">
         <v>100.0</v>
       </c>
-      <c r="F48" t="s">
-[...5 lines deleted...]
-      <c r="H48" s="1">
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I48" s="1">
-[...31 lines deleted...]
-      <c r="C49" s="1">
+      <c r="H63" s="1">
+        <v>-2940.0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-0.0098</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>162</v>
+      </c>
+      <c r="L63" s="1">
+        <v>29997060.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>30039782.17</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>100.0264</v>
+      </c>
+      <c r="D64" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>7920.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.0264</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>165</v>
+      </c>
+      <c r="L64" s="1">
+        <v>30007920.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>30463403.25</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D49" s="1">
-[...2 lines deleted...]
-      <c r="E49" s="1">
+      <c r="C65" s="1">
+        <v>100.0192</v>
+      </c>
+      <c r="D65" s="1">
         <v>100.0</v>
       </c>
-      <c r="F49" t="s">
-[...5 lines deleted...]
-      <c r="H49" s="1">
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I49" s="1">
-[...725 lines deleted...]
-      <c r="A64" t="s">
+      <c r="H65" s="1">
+        <v>3840.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.0192</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>168</v>
+      </c>
+      <c r="L65" s="1">
+        <v>20003840.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>20185806.94</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>166</v>
       </c>
-      <c r="B64" t="s">
-[...95 lines deleted...]
-    <row r="66" spans="1:16">
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>170</v>
       </c>
-      <c r="B66" t="s">
-        <v>171</v>
+      <c r="B66" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>30000000.0</v>
+        <v>97.6033</v>
       </c>
       <c r="D66" s="1">
-        <v>99.9158</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.208601</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>9720860.1</v>
       </c>
       <c r="H66" s="1">
-        <v>29839340.02</v>
+        <v>39469.9</v>
       </c>
       <c r="I66" s="1">
-        <v>135399.98</v>
-[...2 lines deleted...]
-        <v>0.45376332019826</v>
+        <v>0.40603300113331</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>9760330.0</v>
       </c>
       <c r="M66" s="1">
-        <v>29974740.0</v>
+        <v>9760330.0</v>
       </c>
       <c r="N66" s="1">
-        <v>29974740.0</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>172</v>
       </c>
-      <c r="B67" t="s">
-        <v>173</v>
+      <c r="B67" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>9000000.0</v>
+        <v>98.5604</v>
       </c>
       <c r="D67" s="1">
-        <v>99.6977</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.78527225</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>19557054.45</v>
       </c>
       <c r="H67" s="1">
-        <v>8966673.86</v>
+        <v>155025.55</v>
       </c>
       <c r="I67" s="1">
-        <v>6119.14</v>
-[...2 lines deleted...]
-        <v>0.068243142279293</v>
+        <v>0.79268353215635</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>19712080.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8972793.0</v>
+        <v>19712080.0</v>
       </c>
       <c r="N67" s="1">
-        <v>8972793.0</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>174</v>
       </c>
-      <c r="B68" t="s">
-        <v>175</v>
+      <c r="B68" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>20000000.0</v>
+        <v>98.2953</v>
       </c>
       <c r="D68" s="1">
-        <v>98.628</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7901066</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>9779010.66</v>
       </c>
       <c r="H68" s="1">
-        <v>19699053.19</v>
+        <v>50519.34</v>
       </c>
       <c r="I68" s="1">
-        <v>26546.81</v>
-[...2 lines deleted...]
-        <v>0.13476185755707</v>
+        <v>0.51660992871849</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>9829530.0</v>
       </c>
       <c r="M68" s="1">
-        <v>19725600.0</v>
+        <v>9829530.0</v>
       </c>
       <c r="N68" s="1">
-        <v>19725600.0</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>176</v>
       </c>
-      <c r="B69" t="s">
-        <v>177</v>
+      <c r="B69" s="1">
+        <v>12500000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>30000000.0</v>
+        <v>99.6626</v>
       </c>
       <c r="D69" s="1">
-        <v>98.8229</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.85057616</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>12231322.02</v>
       </c>
       <c r="H69" s="1">
-        <v>29370428.55</v>
+        <v>226502.98</v>
       </c>
       <c r="I69" s="1">
-        <v>276441.45</v>
-[...2 lines deleted...]
-        <v>0.94122375344094</v>
+        <v>1.8518274609207</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>12457825.0</v>
       </c>
       <c r="M69" s="1">
-        <v>29646870.0</v>
+        <v>12457825.0</v>
       </c>
       <c r="N69" s="1">
-        <v>29646870.0</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>178</v>
       </c>
-      <c r="B70" t="s">
-        <v>179</v>
+      <c r="B70" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>15000000.0</v>
+        <v>97.2586</v>
       </c>
       <c r="D70" s="1">
-        <v>98.4284</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.19905</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>19439810.0</v>
       </c>
       <c r="H70" s="1">
-        <v>14730276.37</v>
+        <v>11910.0</v>
       </c>
       <c r="I70" s="1">
-        <v>33983.63</v>
-[...2 lines deleted...]
-        <v>0.23070599048102</v>
+        <v>0.061266030892277</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>19451720.0</v>
       </c>
       <c r="M70" s="1">
-        <v>14764260.0</v>
+        <v>19451720.0</v>
       </c>
       <c r="N70" s="1">
-        <v>14764260.0</v>
-[...1 lines deleted...]
-      <c r="O70" s="1">
         <v>0.45</v>
       </c>
-      <c r="P70">
-[...3 lines deleted...]
-    <row r="71" spans="1:16">
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>180</v>
       </c>
-      <c r="B71" t="s">
-        <v>181</v>
+      <c r="B71" s="1">
+        <v>30000000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>20000000.0</v>
+        <v>99.6359</v>
       </c>
       <c r="D71" s="1">
-        <v>97.9182</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.85299653</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>29355898.96</v>
       </c>
       <c r="H71" s="1">
-        <v>19560922.49</v>
+        <v>534871.04</v>
       </c>
       <c r="I71" s="1">
-        <v>22717.51</v>
-[...2 lines deleted...]
-        <v>0.11613721189077</v>
+        <v>1.8220223496777</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>29890770.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19583640.0</v>
+        <v>29890770.0</v>
       </c>
       <c r="N71" s="1">
-        <v>19583640.0</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>182</v>
       </c>
-      <c r="B72" t="s">
-        <v>183</v>
+      <c r="B72" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>10000000.0</v>
+        <v>97.4103</v>
       </c>
       <c r="D72" s="1">
-        <v>99.9938</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.309027</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>19461805.4</v>
       </c>
       <c r="H72" s="1">
-        <v>9982685.6</v>
+        <v>20254.6</v>
       </c>
       <c r="I72" s="1">
-        <v>16694.4</v>
-[...2 lines deleted...]
-        <v>0.16723355486624</v>
+        <v>0.10407359226806</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>19482060.0</v>
       </c>
       <c r="M72" s="1">
-        <v>9999380.0</v>
+        <v>19482060.0</v>
       </c>
       <c r="N72" s="1">
-        <v>9999380.0</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>184</v>
       </c>
-      <c r="B73" t="s">
-        <v>185</v>
+      <c r="B73" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>20000000.0</v>
+        <v>97.9031</v>
       </c>
       <c r="D73" s="1">
-        <v>99.9712</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.7920059</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>19558401.18</v>
       </c>
       <c r="H73" s="1">
-        <v>19856667.95</v>
+        <v>22218.82</v>
       </c>
       <c r="I73" s="1">
-        <v>137572.05</v>
-[...2 lines deleted...]
-        <v>0.69282545463525</v>
+        <v>0.11360243506366</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>19580620.0</v>
       </c>
       <c r="M73" s="1">
-        <v>19994240.0</v>
+        <v>19580620.0</v>
       </c>
       <c r="N73" s="1">
-        <v>19994240.0</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>0.45</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>186</v>
       </c>
-      <c r="B74" t="s">
-        <v>187</v>
+      <c r="B74" s="1">
+        <v>20000000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>15000000.0</v>
+        <v>99.7992</v>
       </c>
       <c r="D74" s="1">
-        <v>98.0452</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.7941745</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>19958834.9</v>
       </c>
       <c r="H74" s="1">
-        <v>14672142.82</v>
+        <v>1005.1</v>
       </c>
       <c r="I74" s="1">
-        <v>34637.18</v>
-[...2 lines deleted...]
-        <v>0.23607444682712</v>
+        <v>0.0050358650945101</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
-      <c r="L74">
-        <v>0.0</v>
+      <c r="L74" s="1">
+        <v>19959840.0</v>
       </c>
       <c r="M74" s="1">
-        <v>14706780.0</v>
+        <v>19959840.0</v>
       </c>
       <c r="N74" s="1">
-        <v>14706780.0</v>
-[...8 lines deleted...]
-    <row r="75" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>188</v>
       </c>
-      <c r="B75" t="s">
-        <v>189</v>
+      <c r="B75" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>5000000.0</v>
+        <v>99.3866</v>
       </c>
       <c r="D75" s="1">
-        <v>99.79</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.3550752</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>14903261.28</v>
       </c>
       <c r="H75" s="1">
-        <v>4975433.8</v>
+        <v>4728.72</v>
       </c>
       <c r="I75" s="1">
-        <v>14066.2</v>
-[...2 lines deleted...]
-        <v>0.28271303700192</v>
+        <v>0.031729430969219</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
-      <c r="L75">
-        <v>0.0</v>
+      <c r="L75" s="1">
+        <v>14907990.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4989500.0</v>
+        <v>14907990.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4989500.0</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>190</v>
       </c>
-      <c r="B76" t="s">
-        <v>191</v>
+      <c r="B76" s="1">
+        <v>10000000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>20000000.0</v>
+        <v>99.9724</v>
       </c>
       <c r="D76" s="1">
-        <v>99.9581</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>98.503513</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>9850351.3</v>
       </c>
       <c r="H76" s="1">
-        <v>19914379.23</v>
+        <v>146888.7</v>
       </c>
       <c r="I76" s="1">
-        <v>77240.77</v>
-[...2 lines deleted...]
-        <v>0.38786431205267</v>
+        <v>1.4912026538586</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
-      <c r="L76">
-        <v>0.0</v>
+      <c r="L76" s="1">
+        <v>9997240.0</v>
       </c>
       <c r="M76" s="1">
-        <v>19991620.0</v>
+        <v>9997240.0</v>
       </c>
       <c r="N76" s="1">
-        <v>19991620.0</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:16">
+        <v>0.23</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>192</v>
       </c>
-      <c r="B77" t="s">
-        <v>193</v>
+      <c r="B77" s="1">
+        <v>25000000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>15000000.0</v>
+        <v>99.6878</v>
       </c>
       <c r="D77" s="1">
-        <v>97.5985</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.45321452</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>24863303.63</v>
       </c>
       <c r="H77" s="1">
-        <v>14619071.66</v>
+        <v>58646.37</v>
       </c>
       <c r="I77" s="1">
-        <v>20703.34</v>
-[...2 lines deleted...]
-        <v>0.14161870521948</v>
+        <v>0.23587521140689</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" s="1">
+        <v>24921950.0</v>
       </c>
       <c r="M77" s="1">
-        <v>14639775.0</v>
+        <v>24921950.0</v>
       </c>
       <c r="N77" s="1">
-        <v>14639775.0</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.57</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>194</v>
       </c>
-      <c r="B78" t="s">
-        <v>195</v>
+      <c r="B78" s="1">
+        <v>5000000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>9500000.0</v>
+        <v>97.2227</v>
       </c>
       <c r="D78" s="1">
-        <v>98.1651</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.2850972</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>4864254.86</v>
       </c>
       <c r="H78" s="1">
-        <v>9286273.83</v>
+        <v>-3119.86</v>
       </c>
       <c r="I78" s="1">
-        <v>39410.67</v>
-[...2 lines deleted...]
-        <v>0.42439702642281</v>
+        <v>-0.064138497874678</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" s="1">
+        <v>4861135.0</v>
       </c>
       <c r="M78" s="1">
-        <v>9325684.5</v>
+        <v>4861135.0</v>
       </c>
       <c r="N78" s="1">
-        <v>9325684.5</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>196</v>
       </c>
-      <c r="B79" t="s">
-        <v>197</v>
+      <c r="B79" s="1">
+        <v>15000000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>15000000.0</v>
+        <v>97.7153</v>
       </c>
       <c r="D79" s="1">
-        <v>97.6064</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.3425484</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>14601382.26</v>
       </c>
       <c r="H79" s="1">
-        <v>14614185.5</v>
+        <v>55912.74</v>
       </c>
       <c r="I79" s="1">
-        <v>26774.5</v>
-[...2 lines deleted...]
-        <v>0.18320897870087</v>
+        <v>0.38292771878982</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" s="1">
+        <v>14657295.0</v>
       </c>
       <c r="M79" s="1">
-        <v>14640960.0</v>
+        <v>14657295.0</v>
       </c>
       <c r="N79" s="1">
-        <v>14640960.0</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>198</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>99.4376</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.3727372</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>29811821.16</v>
+      </c>
+      <c r="H80" s="1">
+        <v>19458.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.065272228407531</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>29831280.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>29831280.0</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>200</v>
+      </c>
+      <c r="B81" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.763</v>
+      </c>
+      <c r="D81" s="1">
+        <v>98.6238683</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>9862386.83</v>
+      </c>
+      <c r="H81" s="1">
+        <v>13913.17</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.14107305097462</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>9876300.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>9876300.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>199</v>
       </c>
-      <c r="C80" s="1">
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>202</v>
+      </c>
+      <c r="B82" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.2301</v>
+      </c>
+      <c r="D82" s="1">
+        <v>97.862679</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>9786267.9</v>
+      </c>
+      <c r="H82" s="1">
+        <v>136742.1</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.3972854759065</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>9923010.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>9923010.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>204</v>
+      </c>
+      <c r="B83" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>97.3581</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.170398</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>14575559.7</v>
+      </c>
+      <c r="H83" s="1">
+        <v>28155.3</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0.19316788225978</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>14603715.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>14603715.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>206</v>
+      </c>
+      <c r="B84" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>98.5749</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.775605</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>14666340.75</v>
+      </c>
+      <c r="H84" s="1">
+        <v>119894.25</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.8174789611376</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>14786235.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>14786235.0</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>208</v>
+      </c>
+      <c r="B85" s="1">
+        <v>30500000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>99.4937</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.4543822</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>30333586.57</v>
+      </c>
+      <c r="H85" s="1">
+        <v>11991.93</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0.039533505120888</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>30345578.5</v>
+      </c>
+      <c r="M85" s="1">
+        <v>30345578.5</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>210</v>
+      </c>
+      <c r="B86" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>99.6918</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.5421063</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>19908421.26</v>
+      </c>
+      <c r="H86" s="1">
+        <v>29938.74</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.15038229103657</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>19938360.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>19938360.0</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>212</v>
+      </c>
+      <c r="B87" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D80" s="1">
-[...2 lines deleted...]
-      <c r="E80" s="1">
+      <c r="C87" s="1">
+        <v>99.854</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.66065547</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>29898196.64</v>
+      </c>
+      <c r="H87" s="1">
+        <v>58003.36</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.19400287147218</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>29956200.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>29956200.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>214</v>
+      </c>
+      <c r="B88" s="1">
+        <v>24000000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.3620405</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>23846889.72</v>
+      </c>
+      <c r="H88" s="1">
+        <v>9854.28</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.041323124800361</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>23856744.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>23856744.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>214</v>
+      </c>
+      <c r="B89" s="1">
+        <v>33500000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>99.4031</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.35759794</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>33284795.31</v>
+      </c>
+      <c r="H89" s="1">
+        <v>15243.19</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0.045796255791966</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>33300038.5</v>
+      </c>
+      <c r="M89" s="1">
+        <v>33300038.5</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>9000000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>99.993</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.62970956</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>8966673.86</v>
+      </c>
+      <c r="H90" s="1">
+        <v>32696.14</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0.36464067401689</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>8999370.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>8999370.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>98.9734</v>
+      </c>
+      <c r="D91" s="1">
+        <v>98.49526595</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>19699053.19</v>
+      </c>
+      <c r="H91" s="1">
+        <v>95626.81</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0.48543861005738</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>19794680.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>19794680.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>99.1612</v>
+      </c>
+      <c r="D92" s="1">
+        <v>97.9014285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>29370428.55</v>
+      </c>
+      <c r="H92" s="1">
+        <v>377931.45</v>
+      </c>
+      <c r="I92" s="1">
+        <v>1.2867754018523</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>29748360.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>29748360.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>98.784</v>
+      </c>
+      <c r="D93" s="1">
+        <v>98.20184247</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>14730276.37</v>
+      </c>
+      <c r="H93" s="1">
+        <v>87323.63</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.59281732268001</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>14817600.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>99.9544</v>
+      </c>
+      <c r="D94" s="1">
+        <v>99.80490913</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>14970736.37</v>
+      </c>
+      <c r="H94" s="1">
+        <v>22423.63</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.14978307977512</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>14993160.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>14993160.0</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>98.2796</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.80461245</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>19560922.49</v>
+      </c>
+      <c r="H95" s="1">
+        <v>94997.51</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0.48564943728275</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>19655920.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>97.2493</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.21815645</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>19443631.29</v>
+      </c>
+      <c r="H96" s="1">
+        <v>6228.71</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0.032034705385529</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>19449860.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>19449860.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>99.7016</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.41947312</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>49709736.56</v>
+      </c>
+      <c r="H97" s="1">
+        <v>141063.44</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.28377426589203</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>49850800.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>49850800.0</v>
+      </c>
+      <c r="N97" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>233</v>
+      </c>
+      <c r="B98" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.4147</v>
+      </c>
+      <c r="D98" s="1">
+        <v>97.81428547</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>14672142.82</v>
+      </c>
+      <c r="H98" s="1">
+        <v>90062.18</v>
+      </c>
+      <c r="I98" s="1">
+        <v>0.61383112954185</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>14762205.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>14762205.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.7402</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.60490056</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>12450612.57</v>
+      </c>
+      <c r="H99" s="1">
+        <v>16912.43</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0.13583612778018</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>12467525.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>12467525.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>97.9922</v>
+      </c>
+      <c r="D100" s="1">
+        <v>97.46047773</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>14619071.66</v>
+      </c>
+      <c r="H100" s="1">
+        <v>79758.34</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0.54557732429913</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>14698830.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>14698830.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.8413</v>
+      </c>
+      <c r="D101" s="1">
+        <v>99.7962493</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>9979624.93</v>
+      </c>
+      <c r="H101" s="1">
+        <v>4505.07</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.04514267852349</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>9984130.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>98.5523</v>
+      </c>
+      <c r="D102" s="1">
+        <v>97.75025084</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>9286273.83</v>
+      </c>
+      <c r="H102" s="1">
+        <v>76194.67</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0.82050854190674</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>9362468.5</v>
+      </c>
+      <c r="M102" s="1">
+        <v>9362468.5</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>98.046</v>
+      </c>
+      <c r="D103" s="1">
+        <v>97.42790333</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>14614185.5</v>
+      </c>
+      <c r="H103" s="1">
+        <v>92714.5</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.63441441878509</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>14706900.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>14706900.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>100.0014</v>
+      </c>
+      <c r="D104" s="1">
         <v>100.0</v>
       </c>
-      <c r="F80" t="s">
-[...5 lines deleted...]
-      <c r="H80" s="1">
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="I80" s="1">
-[...17 lines deleted...]
-      <c r="O80" s="1">
+      <c r="H104" s="1">
+        <v>420.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0.0014</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>246</v>
+      </c>
+      <c r="L104" s="1">
+        <v>30000420.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>30207296.33</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>248</v>
+      </c>
+      <c r="B105" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>99.5729</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.40744877</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>29822234.63</v>
+      </c>
+      <c r="H105" s="1">
+        <v>49635.37</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0.1664374605586</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>29871870.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>29871870.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>100.0059</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1180.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.0059</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>251</v>
+      </c>
+      <c r="L106" s="1">
+        <v>20001180.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>20059811.22</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>253</v>
+      </c>
+      <c r="B107" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>99.9892</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-2700.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-0.0108</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>254</v>
+      </c>
+      <c r="L107" s="1">
+        <v>24997300.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>25060922.22</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>99.9989</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-165.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.0011</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>257</v>
+      </c>
+      <c r="L108" s="1">
+        <v>14999835.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>15036008.33</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>259</v>
+      </c>
+      <c r="B109" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.0023</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.0023</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>260</v>
+      </c>
+      <c r="L109" s="1">
+        <v>10000230.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>10023790.0</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>262</v>
+      </c>
+      <c r="B110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>100.0116</v>
+      </c>
+      <c r="D110" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1740.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.0116</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>263</v>
+      </c>
+      <c r="L110" s="1">
+        <v>15001740.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>15081395.79</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>265</v>
+      </c>
+      <c r="B111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.0215</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0.0215</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>266</v>
+      </c>
+      <c r="L111" s="1">
+        <v>20004300.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>20131856.67</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>268</v>
+      </c>
+      <c r="B112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>100.032</v>
+      </c>
+      <c r="D112" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>3200.0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0.032</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>269</v>
+      </c>
+      <c r="L112" s="1">
+        <v>10003200.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>10143738.33</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>271</v>
+      </c>
+      <c r="B113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>100.0339</v>
+      </c>
+      <c r="D113" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>3390.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.0339</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>272</v>
+      </c>
+      <c r="L113" s="1">
+        <v>10003390.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>10063865.42</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>274</v>
+      </c>
+      <c r="B114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.0364</v>
+      </c>
+      <c r="D114" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>9100.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.0364</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>275</v>
+      </c>
+      <c r="L114" s="1">
+        <v>25009100.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>25358847.85</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>277</v>
+      </c>
+      <c r="B115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>100.0003</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0.0003</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>278</v>
+      </c>
+      <c r="L115" s="1">
+        <v>20000060.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>20023611.0</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>280</v>
+      </c>
+      <c r="B116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>100.0127</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.0127</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>281</v>
+      </c>
+      <c r="L116" s="1">
+        <v>20002540.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>20440338.33</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>283</v>
+      </c>
+      <c r="B117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>100.0086</v>
+      </c>
+      <c r="D117" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1720.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.0086</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>284</v>
+      </c>
+      <c r="L117" s="1">
+        <v>20001720.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>20167795.0</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.0018</v>
+      </c>
+      <c r="D118" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>360.0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.0018</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>287</v>
+      </c>
+      <c r="L118" s="1">
+        <v>20000360.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>20132401.39</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>289</v>
+      </c>
+      <c r="B119" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>97.4043</v>
+      </c>
+      <c r="D119" s="1">
+        <v>97.2107272</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>19442145.44</v>
+      </c>
+      <c r="H119" s="1">
+        <v>38714.56</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.19912699511212</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>19480860.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>19480860.0</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>291</v>
+      </c>
+      <c r="B120" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>99.7335</v>
+      </c>
+      <c r="D120" s="1">
+        <v>99.60490057</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>29881470.17</v>
+      </c>
+      <c r="H120" s="1">
+        <v>38579.83</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.12910954441168</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>29920050.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>29920050.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>293</v>
+      </c>
+      <c r="B121" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>99.9463</v>
+      </c>
+      <c r="D121" s="1">
+        <v>99.4272713</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>29828181.39</v>
+      </c>
+      <c r="H121" s="1">
+        <v>155708.61</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0.52201844947946</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>29983890.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>29983890.0</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>295</v>
+      </c>
+      <c r="B122" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.1878</v>
+      </c>
+      <c r="D122" s="1">
+        <v>97.7176416</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>14657646.24</v>
+      </c>
+      <c r="H122" s="1">
+        <v>70523.76</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.48113973311448</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>14728170.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>14728170.0</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>297</v>
+      </c>
+      <c r="B123" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.4204</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.37778465</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>19875556.93</v>
+      </c>
+      <c r="H123" s="1">
+        <v>8523.07</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.042882169440673</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>19884080.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>19884080.0</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>299</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.996</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-800.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.004</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>300</v>
+      </c>
+      <c r="L124" s="1">
+        <v>19999200.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>20023051.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>302</v>
+      </c>
+      <c r="B125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>99.9781</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-4380.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-0.0219</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>303</v>
+      </c>
+      <c r="L125" s="1">
+        <v>19995620.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>20021808.89</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>305</v>
+      </c>
+      <c r="B126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>100.0173</v>
+      </c>
+      <c r="D126" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>5190.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0.0173</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>306</v>
+      </c>
+      <c r="L126" s="1">
+        <v>30005190.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>30320424.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>308</v>
+      </c>
+      <c r="B127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>99.9842</v>
+      </c>
+      <c r="D127" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-2370.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-0.0158</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>309</v>
+      </c>
+      <c r="L127" s="1">
+        <v>14997630.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>15017105.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>311</v>
+      </c>
+      <c r="B128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.012</v>
+      </c>
+      <c r="D128" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1200.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.012</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>312</v>
+      </c>
+      <c r="L128" s="1">
+        <v>10001200.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>10069968.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>314</v>
+      </c>
+      <c r="B129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.0167</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3340.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.0167</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>315</v>
+      </c>
+      <c r="L129" s="1">
+        <v>20003340.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>20144609.33</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>317</v>
+      </c>
+      <c r="B130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3210.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>318</v>
+      </c>
+      <c r="L130" s="1">
+        <v>30003210.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>30478836.67</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>320</v>
+      </c>
+      <c r="B131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>100.0349</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>10470.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0.0349</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>321</v>
+      </c>
+      <c r="L131" s="1">
+        <v>30010470.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>30531001.5</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>323</v>
+      </c>
+      <c r="B132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>100.0072</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>29000000.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0.0072</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>324</v>
+      </c>
+      <c r="L132" s="1">
+        <v>29002088.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>29015878.47</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>326</v>
+      </c>
+      <c r="B133" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>99.9541</v>
+      </c>
+      <c r="D133" s="1">
+        <v>99.811772</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>29943531.6</v>
+      </c>
+      <c r="H133" s="1">
+        <v>42698.4</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0.14259640636377</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>29986230.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>29986230.0</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>328</v>
+      </c>
+      <c r="B134" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>99.9398</v>
+      </c>
+      <c r="D134" s="1">
+        <v>99.81451138</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>39925804.55</v>
+      </c>
+      <c r="H134" s="1">
+        <v>50115.45</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0.12552145301728</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>39975920.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>39975920.0</v>
+      </c>
+      <c r="N134" s="1">
         <v>0.92</v>
       </c>
-      <c r="P80">
-[...10 lines deleted...]
-      <c r="C81" s="1">
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>330</v>
+      </c>
+      <c r="B135" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.79375956</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>24948439.89</v>
+      </c>
+      <c r="H135" s="1">
+        <v>11810.11</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.047338070244359</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>24960250.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>24960250.0</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>332</v>
+      </c>
+      <c r="B136" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>99.9986</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-420.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.0014</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>333</v>
+      </c>
+      <c r="L136" s="1">
+        <v>29999580.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>30020827.42</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>335</v>
+      </c>
+      <c r="B137" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.395</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.38200956</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>24845502.39</v>
+      </c>
+      <c r="H137" s="1">
+        <v>3247.61</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0.013071218883089</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>24848750.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>24848750.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>337</v>
+      </c>
+      <c r="B138" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>100.0045</v>
+      </c>
+      <c r="D138" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>1125.0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0.0045</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>338</v>
+      </c>
+      <c r="L138" s="1">
+        <v>25001125.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>25052183.33</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>340</v>
+      </c>
+      <c r="B139" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.6422</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.41072909</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>34793755.18</v>
+      </c>
+      <c r="H139" s="1">
+        <v>81014.82</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0.23284299030353</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>34874770.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>34874770.0</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>342</v>
+      </c>
+      <c r="B140" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.8039</v>
+      </c>
+      <c r="D140" s="1">
+        <v>99.621039</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>14943155.85</v>
+      </c>
+      <c r="H140" s="1">
+        <v>27429.15</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.18355660795708</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>14970585.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>14970585.0</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>344</v>
+      </c>
+      <c r="B141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>100.0286</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>8580.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0.0286</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>345</v>
+      </c>
+      <c r="L141" s="1">
+        <v>30008580.0</v>
+      </c>
+      <c r="M141" s="1">
+        <v>30323412.0</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>347</v>
+      </c>
+      <c r="B142" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D81" s="1">
-[...2 lines deleted...]
-      <c r="E81" s="1">
+      <c r="C142" s="1">
+        <v>99.9959</v>
+      </c>
+      <c r="D142" s="1">
         <v>100.0</v>
       </c>
-      <c r="F81" t="s">
-[...5 lines deleted...]
-      <c r="H81" s="1">
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I81" s="1">
-[...37 lines deleted...]
-      <c r="E82" s="1">
+      <c r="H142" s="1">
+        <v>-820.0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-0.0041</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>348</v>
+      </c>
+      <c r="L142" s="1">
+        <v>19999180.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>20084614.44</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>350</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.0107</v>
+      </c>
+      <c r="D143" s="1">
         <v>100.0</v>
       </c>
-      <c r="F82" t="s">
-[...40 lines deleted...]
-      <c r="C83" s="1">
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D83" s="1">
-[...2 lines deleted...]
-      <c r="E83" s="1">
+      <c r="H143" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.0107</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>351</v>
+      </c>
+      <c r="L143" s="1">
+        <v>15001605.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>15136239.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>353</v>
+      </c>
+      <c r="B144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.0098</v>
+      </c>
+      <c r="D144" s="1">
         <v>100.0</v>
       </c>
-      <c r="F83" t="s">
-[...5 lines deleted...]
-      <c r="H83" s="1">
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>980.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.0098</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>354</v>
+      </c>
+      <c r="L144" s="1">
+        <v>10000980.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>10087536.0</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>356</v>
+      </c>
+      <c r="B145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.0035</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>350.0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.0035</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>357</v>
+      </c>
+      <c r="L145" s="1">
+        <v>10000350.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>10043593.83</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>359</v>
+      </c>
+      <c r="B146" s="1">
+        <v>7000000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.7618</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.66170386</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>6976319.27</v>
+      </c>
+      <c r="H146" s="1">
+        <v>7006.73</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.10043591367916</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>6983326.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>6983326.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>361</v>
+      </c>
+      <c r="B147" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.8918</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.42696925</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>19885393.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>92966.15</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.46750972448051</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>19978360.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>19978360.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>363</v>
+      </c>
+      <c r="B148" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.8924</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.802889</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>9980288.9</v>
+      </c>
+      <c r="H148" s="1">
+        <v>8951.1</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.089687784488884</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>9989240.0</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>365</v>
+      </c>
+      <c r="B149" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.8454</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.79624933</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>29938874.8</v>
+      </c>
+      <c r="H149" s="1">
+        <v>14745.2</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.049251015939984</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>29953620.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>29953620.0</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>367</v>
+      </c>
+      <c r="B150" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.9462</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.79508743</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>29938526.23</v>
+      </c>
+      <c r="H150" s="1">
+        <v>45333.77</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.15142285111741</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>29983860.0</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>369</v>
+      </c>
+      <c r="B151" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.542</v>
+      </c>
+      <c r="D151" s="1">
+        <v>99.40302957</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>29820908.87</v>
+      </c>
+      <c r="H151" s="1">
+        <v>41691.13</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0.1398050280149</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>29862600.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>29862600.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>371</v>
+      </c>
+      <c r="B152" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.8387</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.421972</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>9942197.2</v>
+      </c>
+      <c r="H152" s="1">
+        <v>41672.8</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.41915080903847</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>9983870.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>9983870.0</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>373</v>
+      </c>
+      <c r="B153" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="I83" s="1">
-[...17 lines deleted...]
-      <c r="O83" s="1">
+      <c r="C153" s="1">
+        <v>99.98</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.80748247</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>14971122.37</v>
+      </c>
+      <c r="H153" s="1">
+        <v>25877.63</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.17285030046815</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>14997000.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>14997000.0</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>375</v>
+      </c>
+      <c r="B154" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.9266</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99.81119</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>9981119.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>11541.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.11562831782689</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>9992660.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>377</v>
+      </c>
+      <c r="B155" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>99.7124</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.603385</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>9960338.5</v>
+      </c>
+      <c r="H155" s="1">
+        <v>10901.5</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0.10944909151431</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>9971240.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>9971240.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>379</v>
+      </c>
+      <c r="B156" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.9446</v>
+      </c>
+      <c r="D156" s="1">
+        <v>99.61683493</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>7471262.62</v>
+      </c>
+      <c r="H156" s="1">
+        <v>24582.38</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0.32902577851025</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>7495845.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>7495845.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>381</v>
+      </c>
+      <c r="B157" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>99.0712</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.8384763</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>9783847.63</v>
+      </c>
+      <c r="H157" s="1">
+        <v>123272.37</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.2599579905764</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>9907120.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>9907120.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>383</v>
+      </c>
+      <c r="B158" s="1">
+        <v>63000000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>99.8004</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.48099271</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>62673025.41</v>
+      </c>
+      <c r="H158" s="1">
+        <v>201226.59</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.32107368151385</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>62874252.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>62874252.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>385</v>
+      </c>
+      <c r="B159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.0068</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>2720.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.0068</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>386</v>
+      </c>
+      <c r="L159" s="1">
+        <v>40002720.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>40058460.67</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>388</v>
+      </c>
+      <c r="B160" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>99.9344</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.8120207</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>29943606.21</v>
+      </c>
+      <c r="H160" s="1">
+        <v>36713.79</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.12260978100807</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>29980320.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>29980320.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>390</v>
+      </c>
+      <c r="B161" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.8623</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.4309374</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>14914640.61</v>
+      </c>
+      <c r="H161" s="1">
+        <v>64704.39</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.43383137208561</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>14979345.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>14979345.0</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>392</v>
+      </c>
+      <c r="B162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.0126</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>3780.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.0126</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>393</v>
+      </c>
+      <c r="L162" s="1">
+        <v>30003780.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>30014409.17</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>395</v>
+      </c>
+      <c r="B163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>100.0288</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>0.0288</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>396</v>
+      </c>
+      <c r="L163" s="1">
+        <v>20005760.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>20122906.67</v>
+      </c>
+      <c r="N163" s="1">
         <v>0.46</v>
       </c>
-      <c r="P83">
-[...410 lines deleted...]
-      <c r="C92" s="1">
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>398</v>
+      </c>
+      <c r="B164" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>2211786.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-597.78</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.027027027027027</v>
+      </c>
+      <c r="J164">
+        <v>1.58</v>
+      </c>
+      <c r="K164" t="s">
+        <v>399</v>
+      </c>
+      <c r="L164" s="1">
+        <v>2211188.22</v>
+      </c>
+      <c r="M164" s="1">
+        <v>2246263.44</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>401</v>
+      </c>
+      <c r="B165" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>98.809</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.33</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>3933200.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>19160.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>0.48713515712397</v>
+      </c>
+      <c r="J165">
+        <v>0.22</v>
+      </c>
+      <c r="K165" t="s">
+        <v>402</v>
+      </c>
+      <c r="L165" s="1">
+        <v>3952360.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>3961072.33</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>404</v>
+      </c>
+      <c r="B166" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D92" s="1">
-[...96 lines deleted...]
-      <c r="C94" s="1">
+      <c r="C166" s="1">
+        <v>100.247</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.747</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>30224100.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-150000.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-0.49629269357897</v>
+      </c>
+      <c r="J166">
+        <v>1.89</v>
+      </c>
+      <c r="K166" t="s">
+        <v>405</v>
+      </c>
+      <c r="L166" s="1">
+        <v>30074100.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>30640401.37</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>407</v>
+      </c>
+      <c r="B167" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D94" s="1">
-[...1852 lines deleted...]
-      <c r="E131" s="1">
+      <c r="C167" s="1">
+        <v>99.53</v>
+      </c>
+      <c r="D167" s="1">
         <v>98.63892667</v>
       </c>
-      <c r="F131" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="1">
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
         <v>14795839.0</v>
       </c>
-      <c r="I131" s="1">
-[...255 lines deleted...]
-      <c r="K136">
+      <c r="H167" s="1">
+        <v>133661.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>0.90336884579509</v>
+      </c>
+      <c r="J167">
+        <v>0.1</v>
+      </c>
+      <c r="K167" t="s">
+        <v>408</v>
+      </c>
+      <c r="L167" s="1">
+        <v>14929500.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>14944448.63</v>
+      </c>
+      <c r="N167" s="1">
         <v>0.34</v>
       </c>
-      <c r="L136" t="s">
-[...1399 lines deleted...]
-      <c r="L164" t="s">
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
         <v>406</v>
       </c>
-      <c r="M164" s="1">
-[...162 lines deleted...]
-    <row r="168" spans="1:16">
+    </row>
+    <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>410</v>
       </c>
-      <c r="B168">
+      <c r="B168" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.268</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>12408500.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.042309707055647</v>
+      </c>
+      <c r="J168">
+        <v>0.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>411</v>
+      </c>
+      <c r="L168" s="1">
+        <v>12413750.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>12482174.66</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>413</v>
+      </c>
+      <c r="B169" s="1">
+        <v>19900000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.369</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.5281407</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>20005100.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-31669.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-0.15830463231876</v>
+      </c>
+      <c r="J169">
+        <v>2.11</v>
+      </c>
+      <c r="K169" t="s">
+        <v>414</v>
+      </c>
+      <c r="L169" s="1">
+        <v>19973431.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>20392557.71</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>416</v>
+      </c>
+      <c r="B170" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.425</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>7954000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>2240.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.028161931103847</v>
+      </c>
+      <c r="J170">
+        <v>0.78</v>
+      </c>
+      <c r="K170" t="s">
+        <v>417</v>
+      </c>
+      <c r="L170" s="1">
+        <v>7956240.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>8018979.73</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>419</v>
+      </c>
+      <c r="B171" s="1">
+        <v>3124000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.04783611</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>3094254.4</v>
+      </c>
+      <c r="H171" s="1">
+        <v>3441.52</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.11122291690043</v>
+      </c>
+      <c r="J171">
+        <v>0.49</v>
+      </c>
+      <c r="K171" t="s">
+        <v>420</v>
+      </c>
+      <c r="L171" s="1">
+        <v>3097695.92</v>
+      </c>
+      <c r="M171" s="1">
+        <v>3113101.95</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>422</v>
+      </c>
+      <c r="B172" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="D172" s="1">
+        <v>98.743125</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>8689395.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>100925.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.1614732671262</v>
+      </c>
+      <c r="J172">
+        <v>0.24</v>
+      </c>
+      <c r="K172" t="s">
+        <v>423</v>
+      </c>
+      <c r="L172" s="1">
+        <v>8790320.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>8811114.52</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>425</v>
+      </c>
+      <c r="B173" s="1">
+        <v>9400000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D173" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>9292370.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>53298.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.57356734611299</v>
+      </c>
+      <c r="J173">
+        <v>0.42</v>
+      </c>
+      <c r="K173" t="s">
+        <v>426</v>
+      </c>
+      <c r="L173" s="1">
+        <v>9345668.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>9384941.97</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>428</v>
+      </c>
+      <c r="B174" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.0305</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>30255000.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>9227.78</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.030500016526194</v>
+      </c>
+      <c r="J174">
+        <v>0.25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>429</v>
+      </c>
+      <c r="L174" s="1">
+        <v>30264227.78</v>
+      </c>
+      <c r="M174" s="1">
+        <v>30340942.69</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>431</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.967</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.37609756</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>4074420.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>24227.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.59461223928805</v>
+      </c>
+      <c r="J175">
+        <v>0.85</v>
+      </c>
+      <c r="K175" t="s">
+        <v>432</v>
+      </c>
+      <c r="L175" s="1">
+        <v>4098647.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>4133637.41</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>434</v>
+      </c>
+      <c r="B176" s="1">
+        <v>12000000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.177</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.68475</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>12082170.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-60930.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-0.50429682747387</v>
+      </c>
+      <c r="J176">
+        <v>1.07</v>
+      </c>
+      <c r="K176" t="s">
+        <v>435</v>
+      </c>
+      <c r="L176" s="1">
+        <v>12021240.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>12149459.18</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>437</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>100.459</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.89661538</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>7947936.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-112134.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.4108568564216</v>
+      </c>
+      <c r="J177">
+        <v>3.11</v>
+      </c>
+      <c r="K177" t="s">
+        <v>438</v>
+      </c>
+      <c r="L177" s="1">
+        <v>7835802.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>8078296.52</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178">
+        <v>2798594412</v>
+      </c>
+      <c r="B178" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>100.23049733</v>
+      </c>
+      <c r="D178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="I178" s="1">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="M178" s="1">
+        <v>34574.6</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179">
+        <v>2813842972</v>
+      </c>
+      <c r="B179" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>100.16226387</v>
+      </c>
+      <c r="D179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="I179" s="1">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="M179" s="1">
+        <v>24339.58</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180">
+        <v>2862709242</v>
+      </c>
+      <c r="B180" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.05713032</v>
+      </c>
+      <c r="D180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>7141.29</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>442</v>
+      </c>
+      <c r="L180" s="1">
+        <v>7141.29</v>
+      </c>
+      <c r="M180" s="1">
+        <v>19242.12</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181">
+        <v>2863881832</v>
+      </c>
+      <c r="B181" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.06300533</v>
+      </c>
+      <c r="D181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>18901.6</v>
+      </c>
+      <c r="I181" s="1">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>444</v>
+      </c>
+      <c r="L181" s="1">
+        <v>18901.6</v>
+      </c>
+      <c r="M181" s="1">
+        <v>49624.6</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182">
+        <v>2892744252</v>
+      </c>
+      <c r="B182" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.0925209</v>
+      </c>
+      <c r="D182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H182" s="1">
+        <v>18504.18</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>446</v>
+      </c>
+      <c r="L182" s="1">
+        <v>18504.18</v>
+      </c>
+      <c r="M182" s="1">
+        <v>33297.52</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183">
+        <v>2905161052</v>
+      </c>
+      <c r="B183" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.06875235</v>
+      </c>
+      <c r="D183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>13750.47</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>448</v>
+      </c>
+      <c r="L183" s="1">
+        <v>13750.47</v>
+      </c>
+      <c r="M183" s="1">
+        <v>22957.03</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184">
+        <v>2923119492</v>
+      </c>
+      <c r="B184" s="1">
+        <v>7800000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>100.10486487</v>
+      </c>
+      <c r="D184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>8179.46</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184" t="s">
+        <v>450</v>
+      </c>
+      <c r="L184" s="1">
+        <v>8179.46</v>
+      </c>
+      <c r="M184" s="1">
+        <v>11985.08</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185">
+        <v>2926627552</v>
+      </c>
+      <c r="B185" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.1415586</v>
+      </c>
+      <c r="D185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>14155.86</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>452</v>
+      </c>
+      <c r="L185" s="1">
+        <v>14155.86</v>
+      </c>
+      <c r="M185" s="1">
+        <v>21635.03</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186">
+        <v>2935657812</v>
+      </c>
+      <c r="B186" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.1595266</v>
+      </c>
+      <c r="D186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>47857.98</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>454</v>
+      </c>
+      <c r="L186" s="1">
+        <v>47857.98</v>
+      </c>
+      <c r="M186" s="1">
+        <v>70953.81</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187">
+        <v>2937267372</v>
+      </c>
+      <c r="B187" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.0037346</v>
+      </c>
+      <c r="D187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>373.46</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>456</v>
+      </c>
+      <c r="L187" s="1">
+        <v>373.46</v>
+      </c>
+      <c r="M187" s="1">
+        <v>5259.08</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188">
+        <v>2949187952</v>
+      </c>
+      <c r="B188" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.1673134</v>
+      </c>
+      <c r="D188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>16731.34</v>
+      </c>
+      <c r="I188" s="1">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188" t="s">
+        <v>458</v>
+      </c>
+      <c r="L188" s="1">
+        <v>16731.34</v>
+      </c>
+      <c r="M188" s="1">
+        <v>21126.32</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189">
+        <v>2952571562</v>
+      </c>
+      <c r="B189" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>100.02670453</v>
+      </c>
+      <c r="D189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="I189" s="1">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1709.09</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190">
+        <v>2957753962</v>
+      </c>
+      <c r="B190" s="1">
+        <v>8800000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>100.01746318</v>
+      </c>
+      <c r="D190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>1536.76</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>461</v>
+      </c>
+      <c r="L190" s="1">
+        <v>1536.76</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3472.88</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191">
+        <v>2962625832</v>
+      </c>
+      <c r="B191" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.18227328</v>
+      </c>
+      <c r="D191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>72909.31</v>
+      </c>
+      <c r="I191" s="1">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>463</v>
+      </c>
+      <c r="L191" s="1">
+        <v>72909.31</v>
+      </c>
+      <c r="M191" s="1">
+        <v>83166.85</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192">
+        <v>2962647772</v>
+      </c>
+      <c r="B192" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>100.0525574</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>10511.48</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>465</v>
+      </c>
+      <c r="L192" s="1">
+        <v>10511.48</v>
+      </c>
+      <c r="M192" s="1">
+        <v>15314.59</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193">
+        <v>3009856922</v>
+      </c>
+      <c r="B193" s="1">
+        <v>9500000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>100.24912579</v>
+      </c>
+      <c r="D193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>23666.95</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>508.92</v>
+      </c>
+      <c r="L193" s="1">
+        <v>23666.95</v>
+      </c>
+      <c r="M193" s="1">
+        <v>24175.87</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194">
+        <v>3009858932</v>
+      </c>
+      <c r="B194" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>100.06492893</v>
+      </c>
+      <c r="D194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>9739.34</v>
+      </c>
+      <c r="I194" s="1">
+        <v>0</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>468</v>
+      </c>
+      <c r="L194" s="1">
+        <v>9739.34</v>
+      </c>
+      <c r="M194" s="1">
+        <v>10812.9</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195">
+        <v>3013661662</v>
+      </c>
+      <c r="B195" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.249881</v>
+      </c>
+      <c r="D195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>49976.2</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>470</v>
+      </c>
+      <c r="L195" s="1">
+        <v>49976.2</v>
+      </c>
+      <c r="M195" s="1">
+        <v>51171.18</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196">
         <v>3015607942</v>
       </c>
-      <c r="C168" s="1">
+      <c r="B196" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D168" s="1">
-[...17 lines deleted...]
-      <c r="J168" s="1">
+      <c r="C196" s="1">
+        <v>100.25661313</v>
+      </c>
+      <c r="D196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>38491.97</v>
+      </c>
+      <c r="I196" s="1">
         <v>0</v>
       </c>
-      <c r="K168">
-[...22 lines deleted...]
-      <c r="B169">
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>799.16</v>
+      </c>
+      <c r="L196" s="1">
+        <v>38491.97</v>
+      </c>
+      <c r="M196" s="1">
+        <v>39291.13</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197">
         <v>3017270942</v>
       </c>
-      <c r="C169" s="1">
+      <c r="B197" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D169" s="1">
-[...17 lines deleted...]
-      <c r="J169" s="1">
+      <c r="C197" s="1">
+        <v>100.1572618</v>
+      </c>
+      <c r="D197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>31452.36</v>
+      </c>
+      <c r="I197" s="1">
         <v>0</v>
       </c>
-      <c r="K169">
-[...22 lines deleted...]
-      <c r="B170">
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>918.06</v>
+      </c>
+      <c r="L197" s="1">
+        <v>31452.36</v>
+      </c>
+      <c r="M197" s="1">
+        <v>32370.42</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198">
         <v>3021967322</v>
       </c>
-      <c r="C170" s="1">
+      <c r="B198" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="D170" s="1">
-[...17 lines deleted...]
-      <c r="J170" s="1">
+      <c r="C198" s="1">
+        <v>100.26788235</v>
+      </c>
+      <c r="D198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>22770.0</v>
+      </c>
+      <c r="I198" s="1">
         <v>0</v>
       </c>
-      <c r="K170">
-[...22 lines deleted...]
-      <c r="B171">
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>448.16</v>
+      </c>
+      <c r="L198" s="1">
+        <v>22770.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>23218.16</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199">
         <v>3022014132</v>
       </c>
-      <c r="C171" s="1">
+      <c r="B199" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D171" s="1">
-[...17 lines deleted...]
-      <c r="J171" s="1">
+      <c r="C199" s="1">
+        <v>100.2684599</v>
+      </c>
+      <c r="D199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>53691.98</v>
+      </c>
+      <c r="I199" s="1">
         <v>0</v>
       </c>
-      <c r="K171">
-[...22 lines deleted...]
-      <c r="B172">
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>475</v>
+      </c>
+      <c r="L199" s="1">
+        <v>53691.98</v>
+      </c>
+      <c r="M199" s="1">
+        <v>54830.37</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200">
         <v>3032560652</v>
       </c>
-      <c r="C172" s="1">
+      <c r="B200" s="1">
         <v>12000000.0</v>
       </c>
-      <c r="D172" s="1">
-[...17 lines deleted...]
-      <c r="J172" s="1">
+      <c r="C200" s="1">
+        <v>100.30454175</v>
+      </c>
+      <c r="D200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>36545.01</v>
+      </c>
+      <c r="I200" s="1">
         <v>0</v>
       </c>
-      <c r="K172">
-[...22 lines deleted...]
-      <c r="B173">
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>-63.96</v>
+      </c>
+      <c r="L200" s="1">
+        <v>36545.01</v>
+      </c>
+      <c r="M200" s="1">
+        <v>36481.05</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201">
         <v>3033105672</v>
       </c>
-      <c r="C173" s="1">
+      <c r="B201" s="1">
         <v>4000000.0</v>
       </c>
-      <c r="D173" s="1">
-[...17 lines deleted...]
-      <c r="J173" s="1">
+      <c r="C201" s="1">
+        <v>100.25456975</v>
+      </c>
+      <c r="D201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>10182.79</v>
+      </c>
+      <c r="I201" s="1">
         <v>0</v>
       </c>
-      <c r="K173">
-[...22 lines deleted...]
-      <c r="B174">
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>51.98</v>
+      </c>
+      <c r="L201" s="1">
+        <v>10182.79</v>
+      </c>
+      <c r="M201" s="1">
+        <v>10234.77</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202">
         <v>3037280862</v>
       </c>
-      <c r="C174" s="1">
+      <c r="B202" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D174" s="1">
-[...17 lines deleted...]
-      <c r="J174" s="1">
+      <c r="C202" s="1">
+        <v>100.2992072</v>
+      </c>
+      <c r="D202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>44881.08</v>
+      </c>
+      <c r="I202" s="1">
         <v>0</v>
       </c>
-      <c r="K174">
-[...22 lines deleted...]
-      <c r="B175">
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>479</v>
+      </c>
+      <c r="L202" s="1">
+        <v>44881.08</v>
+      </c>
+      <c r="M202" s="1">
+        <v>46668.5</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203">
         <v>3042209452</v>
       </c>
-      <c r="C175" s="1">
+      <c r="B203" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D175" s="1">
-[...17 lines deleted...]
-      <c r="J175" s="1">
+      <c r="C203" s="1">
+        <v>100.3048198</v>
+      </c>
+      <c r="D203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="I203" s="1">
         <v>0</v>
       </c>
-      <c r="K175">
-[...22 lines deleted...]
-      <c r="B176">
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>923.02</v>
+      </c>
+      <c r="L203" s="1">
+        <v>30481.98</v>
+      </c>
+      <c r="M203" s="1">
+        <v>31405.0</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204">
         <v>3047030172</v>
       </c>
-      <c r="C176" s="1">
+      <c r="B204" s="1">
         <v>3124000.0</v>
       </c>
-      <c r="D176" s="1">
-[...17 lines deleted...]
-      <c r="J176" s="1">
+      <c r="C204" s="1">
+        <v>100.29448239</v>
+      </c>
+      <c r="D204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="I204" s="1">
         <v>0</v>
       </c>
-      <c r="K176">
-[...22 lines deleted...]
-      <c r="B177">
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>270.96</v>
+      </c>
+      <c r="L204" s="1">
+        <v>9199.63</v>
+      </c>
+      <c r="M204" s="1">
+        <v>9470.59</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205">
         <v>3050153122</v>
       </c>
-      <c r="C177" s="1">
+      <c r="B205" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D177" s="1">
-[...17 lines deleted...]
-      <c r="J177" s="1">
+      <c r="C205" s="1">
+        <v>100.3182698</v>
+      </c>
+      <c r="D205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>31826.98</v>
+      </c>
+      <c r="I205" s="1">
         <v>0</v>
       </c>
-      <c r="K177">
-[...22 lines deleted...]
-      <c r="B178">
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>906.69</v>
+      </c>
+      <c r="L205" s="1">
+        <v>31826.98</v>
+      </c>
+      <c r="M205" s="1">
+        <v>32733.67</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206">
         <v>3051781772</v>
       </c>
-      <c r="C178" s="1">
+      <c r="B206" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D178" s="1">
-[...17 lines deleted...]
-      <c r="J178" s="1">
+      <c r="C206" s="1">
+        <v>100.3197758</v>
+      </c>
+      <c r="D206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="I206" s="1">
         <v>0</v>
       </c>
-      <c r="K178">
-[...22 lines deleted...]
-      <c r="B179">
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>484</v>
+      </c>
+      <c r="L206" s="1">
+        <v>63955.16</v>
+      </c>
+      <c r="M206" s="1">
+        <v>65718.27</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207">
         <v>3053286692</v>
       </c>
-      <c r="C179" s="1">
+      <c r="B207" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D179" s="1">
-[...17 lines deleted...]
-      <c r="J179" s="1">
+      <c r="C207" s="1">
+        <v>100.20689927</v>
+      </c>
+      <c r="D207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="I207" s="1">
         <v>0</v>
       </c>
-      <c r="K179">
-[...22 lines deleted...]
-      <c r="B180">
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207" t="s">
+        <v>486</v>
+      </c>
+      <c r="L207" s="1">
+        <v>31034.89</v>
+      </c>
+      <c r="M207" s="1">
+        <v>32529.55</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208">
         <v>3053302732</v>
       </c>
-      <c r="C180" s="1">
+      <c r="B208" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D180" s="1">
-[...17 lines deleted...]
-      <c r="J180" s="1">
+      <c r="C208" s="1">
+        <v>100.32574727</v>
+      </c>
+      <c r="D208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>48862.09</v>
+      </c>
+      <c r="I208" s="1">
         <v>0</v>
       </c>
-      <c r="K180">
-[...22 lines deleted...]
-      <c r="B181">
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208" t="s">
+        <v>488</v>
+      </c>
+      <c r="L208" s="1">
+        <v>48862.09</v>
+      </c>
+      <c r="M208" s="1">
+        <v>50514.25</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209">
         <v>3089978672</v>
       </c>
-      <c r="C181" s="1">
+      <c r="B209" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D181" s="1">
-[...17 lines deleted...]
-      <c r="J181" s="1">
+      <c r="C209" s="1">
+        <v>100.19352255</v>
+      </c>
+      <c r="D209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>38704.51</v>
+      </c>
+      <c r="I209" s="1">
         <v>0</v>
       </c>
-      <c r="K181">
-[...22 lines deleted...]
-      <c r="B182">
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>490</v>
+      </c>
+      <c r="L209" s="1">
+        <v>38704.51</v>
+      </c>
+      <c r="M209" s="1">
+        <v>26478.27</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210">
         <v>3094522902</v>
       </c>
-      <c r="C182" s="1">
+      <c r="B210" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D182" s="1">
-[...17 lines deleted...]
-      <c r="J182" s="1">
+      <c r="C210" s="1">
+        <v>100.09233087</v>
+      </c>
+      <c r="D210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>13849.63</v>
+      </c>
+      <c r="I210" s="1">
         <v>0</v>
       </c>
-      <c r="K182">
-[...22 lines deleted...]
-      <c r="B183">
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>492</v>
+      </c>
+      <c r="L210" s="1">
+        <v>13849.63</v>
+      </c>
+      <c r="M210" s="1">
+        <v>5231.76</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211">
         <v>3094554102</v>
       </c>
-      <c r="C183" s="1">
+      <c r="B211" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D183" s="1">
-[...17 lines deleted...]
-      <c r="J183" s="1">
+      <c r="C211" s="1">
+        <v>100.156683</v>
+      </c>
+      <c r="D211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>23502.45</v>
+      </c>
+      <c r="I211" s="1">
         <v>0</v>
       </c>
-      <c r="K183">
-[...22 lines deleted...]
-      <c r="B184">
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211" t="s">
+        <v>494</v>
+      </c>
+      <c r="L211" s="1">
+        <v>23502.45</v>
+      </c>
+      <c r="M211" s="1">
+        <v>12730.41</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212">
         <v>3095024362</v>
       </c>
-      <c r="C184" s="1">
+      <c r="B212" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D184" s="1">
-[...17 lines deleted...]
-      <c r="J184" s="1">
+      <c r="C212" s="1">
+        <v>100.17098613</v>
+      </c>
+      <c r="D212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>25647.92</v>
+      </c>
+      <c r="I212" s="1">
         <v>0</v>
       </c>
-      <c r="K184">
-[...25 lines deleted...]
-      <c r="C185" s="1">
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212" t="s">
+        <v>496</v>
+      </c>
+      <c r="L212" s="1">
+        <v>25647.92</v>
+      </c>
+      <c r="M212" s="1">
+        <v>15326.3</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213">
+        <v>3099338312</v>
+      </c>
+      <c r="B213" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.0147092</v>
+      </c>
+      <c r="D213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1470.92</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213" t="s">
+        <v>498</v>
+      </c>
+      <c r="L213" s="1">
+        <v>1470.92</v>
+      </c>
+      <c r="M213" s="1">
+        <v>-229.85</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214">
+        <v>3101407942</v>
+      </c>
+      <c r="B214" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.181569</v>
+      </c>
+      <c r="D214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>18156.9</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
+      </c>
+      <c r="L214" s="1">
+        <v>18156.9</v>
+      </c>
+      <c r="M214" s="1">
+        <v>11784.94</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215">
+        <v>3119675662</v>
+      </c>
+      <c r="B215" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.00426808</v>
+      </c>
+      <c r="D215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>1067.02</v>
+      </c>
+      <c r="I215" s="1">
+        <v>0</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215" t="s">
+        <v>502</v>
+      </c>
+      <c r="L215" s="1">
+        <v>1067.02</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-14956.27</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216">
+        <v>3119812902</v>
+      </c>
+      <c r="B216" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>100.0044534</v>
+      </c>
+      <c r="D216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>1336.02</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>504</v>
+      </c>
+      <c r="L216" s="1">
+        <v>1336.02</v>
+      </c>
+      <c r="M216" s="1">
+        <v>-5574.42</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217">
+        <v>3121777262</v>
+      </c>
+      <c r="B217" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>100.0300244</v>
+      </c>
+      <c r="D217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="I217" s="1">
+        <v>0</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>506</v>
+      </c>
+      <c r="L217" s="1">
+        <v>3002.44</v>
+      </c>
+      <c r="M217" s="1">
+        <v>-6530.63</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218">
+        <v>3123552652</v>
+      </c>
+      <c r="B218" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D185" s="1">
-[...17 lines deleted...]
-      <c r="J185" s="1">
+      <c r="C218" s="1">
+        <v>100.00593055</v>
+      </c>
+      <c r="D218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>1186.11</v>
+      </c>
+      <c r="I218" s="1">
         <v>0</v>
       </c>
-      <c r="K185">
-[...25 lines deleted...]
-      <c r="C186" s="1">
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>508</v>
+      </c>
+      <c r="L218" s="1">
+        <v>1186.11</v>
+      </c>
+      <c r="M218" s="1">
+        <v>-4417.14</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219">
+        <v>3126897932</v>
+      </c>
+      <c r="B219" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D186" s="1">
-[...17 lines deleted...]
-      <c r="J186" s="1">
+      <c r="C219" s="1">
+        <v>100.009367</v>
+      </c>
+      <c r="D219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>936.7</v>
+      </c>
+      <c r="I219" s="1">
         <v>0</v>
       </c>
-      <c r="K186">
-[...25 lines deleted...]
-      <c r="C187" s="1">
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>510</v>
+      </c>
+      <c r="L219" s="1">
+        <v>936.7</v>
+      </c>
+      <c r="M219" s="1">
+        <v>-842.22</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220">
+        <v>3132138012</v>
+      </c>
+      <c r="B220" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.00673873</v>
+      </c>
+      <c r="D220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>1010.81</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220" t="s">
+        <v>512</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1010.81</v>
+      </c>
+      <c r="M220" s="1">
+        <v>-3072.62</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221">
+        <v>3134415152</v>
+      </c>
+      <c r="B221" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.01637875</v>
+      </c>
+      <c r="D221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>3275.75</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221" t="s">
+        <v>514</v>
+      </c>
+      <c r="L221" s="1">
+        <v>3275.75</v>
+      </c>
+      <c r="M221" s="1">
+        <v>-8536.58</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222">
+        <v>3138830172</v>
+      </c>
+      <c r="B222" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>100.08901725</v>
+      </c>
+      <c r="D222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="I222" s="1">
+        <v>0</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222" t="s">
+        <v>516</v>
+      </c>
+      <c r="L222" s="1">
+        <v>17803.45</v>
+      </c>
+      <c r="M222" s="1">
+        <v>4433.64</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223">
+        <v>3138877082</v>
+      </c>
+      <c r="B223" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>100.0910838</v>
+      </c>
+      <c r="D223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>13662.57</v>
+      </c>
+      <c r="I223" s="1">
+        <v>0</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223" t="s">
+        <v>518</v>
+      </c>
+      <c r="L223" s="1">
+        <v>13662.57</v>
+      </c>
+      <c r="M223" s="1">
+        <v>3696.67</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224">
+        <v>3145172942</v>
+      </c>
+      <c r="B224" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.04249987</v>
+      </c>
+      <c r="D224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>3187.49</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>520</v>
+      </c>
+      <c r="L224" s="1">
+        <v>3187.49</v>
+      </c>
+      <c r="M224" s="1">
+        <v>-1979.26</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225">
+        <v>3149823572</v>
+      </c>
+      <c r="B225" s="1">
         <v>10000000.0</v>
       </c>
-      <c r="D187" s="1">
-[...17 lines deleted...]
-      <c r="J187" s="1">
+      <c r="C225" s="1">
+        <v>100.0165759</v>
+      </c>
+      <c r="D225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>1657.59</v>
+      </c>
+      <c r="I225" s="1">
         <v>0</v>
       </c>
-      <c r="K187">
-[...25 lines deleted...]
-      <c r="C188" s="1">
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225" t="s">
+        <v>522</v>
+      </c>
+      <c r="L225" s="1">
+        <v>1657.59</v>
+      </c>
+      <c r="M225" s="1">
+        <v>-5288.31</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226">
+        <v>3154552562</v>
+      </c>
+      <c r="B226" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.01497813</v>
+      </c>
+      <c r="D226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>2246.72</v>
+      </c>
+      <c r="I226" s="1">
+        <v>0</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226" t="s">
+        <v>524</v>
+      </c>
+      <c r="L226" s="1">
+        <v>2246.72</v>
+      </c>
+      <c r="M226" s="1">
+        <v>-348.48</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227">
+        <v>3154561012</v>
+      </c>
+      <c r="B227" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>99.9613853</v>
+      </c>
+      <c r="D227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-3861.47</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>526</v>
+      </c>
+      <c r="L227" s="1">
+        <v>-3861.47</v>
+      </c>
+      <c r="M227" s="1">
+        <v>-10779.94</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228">
+        <v>3155437292</v>
+      </c>
+      <c r="B228" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>100.00954104</v>
+      </c>
+      <c r="D228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>1192.63</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>528</v>
+      </c>
+      <c r="L228" s="1">
+        <v>1192.63</v>
+      </c>
+      <c r="M228" s="1">
+        <v>-3568.05</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229">
+        <v>3155558992</v>
+      </c>
+      <c r="B229" s="1">
+        <v>7400000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>100.00827189</v>
+      </c>
+      <c r="D229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>612.12</v>
+      </c>
+      <c r="I229" s="1">
+        <v>0</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>530</v>
+      </c>
+      <c r="L229" s="1">
+        <v>612.12</v>
+      </c>
+      <c r="M229" s="1">
+        <v>-2237.14</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230">
+        <v>3163652032</v>
+      </c>
+      <c r="B230" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.96274667</v>
+      </c>
+      <c r="D230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-5588.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>532</v>
+      </c>
+      <c r="L230" s="1">
+        <v>-5588.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>-13825.29</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231">
+        <v>3174910502</v>
+      </c>
+      <c r="B231" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>100.02883907</v>
+      </c>
+      <c r="D231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>2162.93</v>
+      </c>
+      <c r="I231" s="1">
+        <v>0</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>534</v>
+      </c>
+      <c r="L231" s="1">
+        <v>2162.93</v>
+      </c>
+      <c r="M231" s="1">
+        <v>-32.01</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232">
+        <v>3174911342</v>
+      </c>
+      <c r="B232" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>100.0291889</v>
+      </c>
+      <c r="D232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>5837.78</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>536</v>
+      </c>
+      <c r="L232" s="1">
+        <v>5837.78</v>
+      </c>
+      <c r="M232" s="1">
+        <v>-980.66</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233">
+        <v>3174922122</v>
+      </c>
+      <c r="B233" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="D188" s="1">
-[...17 lines deleted...]
-      <c r="J188" s="1">
+      <c r="C233" s="1">
+        <v>100.0295396</v>
+      </c>
+      <c r="D233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>1476.98</v>
+      </c>
+      <c r="I233" s="1">
         <v>0</v>
       </c>
-      <c r="K188">
-[...46 lines deleted...]
-      <c r="J189" s="1">
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>538</v>
+      </c>
+      <c r="L233" s="1">
+        <v>1476.98</v>
+      </c>
+      <c r="M233" s="1">
+        <v>17.16</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234">
+        <v>3174950872</v>
+      </c>
+      <c r="B234" s="1">
+        <v>2214000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.01797787</v>
+      </c>
+      <c r="D234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>398.03</v>
+      </c>
+      <c r="I234" s="1">
         <v>0</v>
       </c>
-      <c r="K189">
-[...25 lines deleted...]
-      <c r="C190" s="1">
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>-373.5</v>
+      </c>
+      <c r="L234" s="1">
+        <v>398.03</v>
+      </c>
+      <c r="M234" s="1">
+        <v>24.53</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235">
+        <v>3176513182</v>
+      </c>
+      <c r="B235" s="1">
         <v>30000000.0</v>
       </c>
-      <c r="D190" s="1">
-[...17 lines deleted...]
-      <c r="J190" s="1">
+      <c r="C235" s="1">
+        <v>100.01425783</v>
+      </c>
+      <c r="D235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>4277.35</v>
+      </c>
+      <c r="I235" s="1">
         <v>0</v>
       </c>
-      <c r="K190">
-[...46 lines deleted...]
-      <c r="J191" s="1">
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>541</v>
+      </c>
+      <c r="L235" s="1">
+        <v>4277.35</v>
+      </c>
+      <c r="M235" s="1">
+        <v>654.42</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236">
+        <v>3180339762</v>
+      </c>
+      <c r="B236" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>100.0483155</v>
+      </c>
+      <c r="D236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>9663.1</v>
+      </c>
+      <c r="I236" s="1">
         <v>0</v>
       </c>
-      <c r="K191">
-[...25 lines deleted...]
-      <c r="C192" s="1">
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>543</v>
+      </c>
+      <c r="L236" s="1">
+        <v>9663.1</v>
+      </c>
+      <c r="M236" s="1">
+        <v>4792.08</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237">
+        <v>3180341312</v>
+      </c>
+      <c r="B237" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D192" s="1">
-[...17 lines deleted...]
-      <c r="J192" s="1">
+      <c r="C237" s="1">
+        <v>100.0629825</v>
+      </c>
+      <c r="D237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>12596.5</v>
+      </c>
+      <c r="I237" s="1">
         <v>0</v>
       </c>
-      <c r="K192">
-[...46 lines deleted...]
-      <c r="J193" s="1">
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>545</v>
+      </c>
+      <c r="L237" s="1">
+        <v>12596.5</v>
+      </c>
+      <c r="M237" s="1">
+        <v>7317.14</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238">
+        <v>3182094392</v>
+      </c>
+      <c r="B238" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.0309423</v>
+      </c>
+      <c r="D238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>9282.69</v>
+      </c>
+      <c r="I238" s="1">
         <v>0</v>
       </c>
-      <c r="K193">
-[...25 lines deleted...]
-      <c r="C194" s="1">
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>547</v>
+      </c>
+      <c r="L238" s="1">
+        <v>9282.69</v>
+      </c>
+      <c r="M238" s="1">
+        <v>2014.43</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239">
+        <v>3193364822</v>
+      </c>
+      <c r="B239" s="1">
         <v>15000000.0</v>
       </c>
-      <c r="D194" s="1">
-[...17 lines deleted...]
-      <c r="J194" s="1">
+      <c r="C239" s="1">
+        <v>99.939462</v>
+      </c>
+      <c r="D239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-9080.7</v>
+      </c>
+      <c r="I239" s="1">
         <v>0</v>
       </c>
-      <c r="K194">
-[...25 lines deleted...]
-      <c r="C195" s="1">
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239" t="s">
+        <v>549</v>
+      </c>
+      <c r="L239" s="1">
+        <v>-9080.7</v>
+      </c>
+      <c r="M239" s="1">
+        <v>-11168.9</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240">
+        <v>3200566062</v>
+      </c>
+      <c r="B240" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D195" s="1">
-[...17 lines deleted...]
-      <c r="J195" s="1">
+      <c r="C240" s="1">
+        <v>100.01645535</v>
+      </c>
+      <c r="D240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3291.07</v>
+      </c>
+      <c r="I240" s="1">
         <v>0</v>
       </c>
-      <c r="K195">
-[...25 lines deleted...]
-      <c r="C196" s="1">
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>-614.02</v>
+      </c>
+      <c r="L240" s="1">
+        <v>3291.07</v>
+      </c>
+      <c r="M240" s="1">
+        <v>2677.05</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241">
+        <v>3200962372</v>
+      </c>
+      <c r="B241" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="D196" s="1">
-[...17 lines deleted...]
-      <c r="J196" s="1">
+      <c r="C241" s="1">
+        <v>100.01401</v>
+      </c>
+      <c r="D241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>2802.0</v>
+      </c>
+      <c r="I241" s="1">
         <v>0</v>
       </c>
-      <c r="K196">
-[...46 lines deleted...]
-      <c r="J197" s="1">
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>-618.19</v>
+      </c>
+      <c r="L241" s="1">
+        <v>2802.0</v>
+      </c>
+      <c r="M241" s="1">
+        <v>2183.81</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242">
+        <v>3204577712</v>
+      </c>
+      <c r="B242" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>100.0507074</v>
+      </c>
+      <c r="D242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>10141.48</v>
+      </c>
+      <c r="I242" s="1">
         <v>0</v>
       </c>
-      <c r="K197">
-[...46 lines deleted...]
-      <c r="J198" s="1">
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>-140.11</v>
+      </c>
+      <c r="L242" s="1">
+        <v>10141.48</v>
+      </c>
+      <c r="M242" s="1">
+        <v>10001.37</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243">
+        <v>3204636052</v>
+      </c>
+      <c r="B243" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.0511992</v>
+      </c>
+      <c r="D243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>2559.96</v>
+      </c>
+      <c r="I243" s="1">
         <v>0</v>
       </c>
-      <c r="K198">
-[...46 lines deleted...]
-      <c r="J199" s="1">
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>-34.96</v>
+      </c>
+      <c r="L243" s="1">
+        <v>2559.96</v>
+      </c>
+      <c r="M243" s="1">
+        <v>2525.0</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>555</v>
+      </c>
+      <c r="B244" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.01416529</v>
+      </c>
+      <c r="D244" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>4957.85</v>
+      </c>
+      <c r="I244" s="1">
         <v>0</v>
       </c>
-      <c r="K199">
-[...315 lines deleted...]
-        <v>1</v>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>556</v>
+      </c>
+      <c r="L244" s="1">
+        <v>4957.85</v>
+      </c>
+      <c r="M244" s="1">
+        <v>-473.49</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">