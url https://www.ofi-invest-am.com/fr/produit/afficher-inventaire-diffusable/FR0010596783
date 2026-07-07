--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1833 +136,1752 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...2 lines deleted...]
-    <t>EURO-BUND MAR 26</t>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>115 745.89</t>
-[...8 lines deleted...]
-    <t>16 121.37</t>
+    <t>13 342.47</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>73 333.75</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 871.25</t>
+    <t>39 400.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>75 143.84</t>
+    <t>102 554.79</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 660.36</t>
+    <t>9 212.75</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>12 937.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>4 369.17</t>
+    <t>30 147.25</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 174.44</t>
+    <t>33 728.06</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>8 781.56</t>
-[...8 lines deleted...]
-    <t>57 819.44</t>
+    <t>29 506.05</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 316.44</t>
+    <t>89 627.67</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>162 604.11</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>9 945.21</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 636.99</t>
+    <t>8 754.79</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>59 386.83</t>
+    <t>86 548.25</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>12 546.65</t>
+    <t>42 156.73</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>19 566.75</t>
+    <t>65 744.29</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
+    <t>24 462.37</t>
+  </si>
+  <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>82 934.17</t>
+    <t>125 483.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>45 574.74</t>
+    <t>68 956.56</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>26 421.25</t>
+    <t>47 235.56</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>135 878.63</t>
+    <t>173 586.58</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>8 870.69</t>
+    <t>18 935.52</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>5 940.81</t>
-[...8 lines deleted...]
-    <t>6 393.75</t>
+    <t>12 313.69</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>39 480.00</t>
+    <t>10 116.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>2 668.40</t>
-[...8 lines deleted...]
-    <t>9 165.63</t>
+    <t>18 411.98</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>10 886.16</t>
+    <t>38 338.20</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>1 707.05</t>
+    <t>16 095.06</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>18 022.81</t>
+    <t>37 356.38</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 981.32</t>
+    <t>52 486.00</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>22 321.03</t>
+    <t>4 842.13</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>32 856.16</t>
+    <t>47 515.07</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>80 460.62</t>
+    <t>8 862.33</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>43 125.00</t>
+    <t>65 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>58 203.75</t>
+    <t>115 437.44</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 453.75</t>
+    <t>3 799.30</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>90 719.79</t>
+    <t>153 690.00</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>49 508.67</t>
+    <t>77 868.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>46 244.25</t>
+    <t>72 993.38</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>39 389.10</t>
+    <t>59 597.42</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>122 979.45</t>
+    <t>154 263.70</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>14 049.44</t>
+    <t>29 120.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 971.88</t>
+    <t>66 543.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>4 709.20</t>
+    <t>15 822.92</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>9 350.47</t>
+    <t>48 088.11</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>36 616.44</t>
+    <t>47 342.47</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 994.58</t>
+    <t>2 322.19</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>65 309.22</t>
+    <t>98 815.69</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 972.29</t>
-[...8 lines deleted...]
-    <t>16 403.10</t>
+    <t>42 306.00</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>5 983.56</t>
+    <t>19 331.51</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>35 842.19</t>
+    <t>5 932.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 572.60</t>
+    <t>45 238.36</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 839.27</t>
+    <t>29 153.43</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>59 776.04</t>
+    <t>90 443.75</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>18 126.88</t>
+    <t>27 426.75</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>60 213.70</t>
+    <t>4 701.37</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>130 019.52</t>
+    <t>9 427.40</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>15 578.33</t>
+    <t>38 556.38</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>79 003.09</t>
+    <t>142 644.48</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>57 944.44</t>
+    <t>92 131.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>18 505.21</t>
+    <t>38 356.25</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>64 489.38</t>
+    <t>82 385.96</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>53 322.07</t>
+    <t>65 262.92</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>11 371.11</t>
+    <t>28 143.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>67 678.08</t>
-[...8 lines deleted...]
-    <t>29 059.06</t>
+    <t>83 965.75</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>29 156.29</t>
+    <t>51 790.78</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>42 626.72</t>
-[...26 lines deleted...]
-    <t>3 593.01</t>
+    <t>88 353.56</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>5 365.39</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>9 491.78</t>
+    <t>30 665.75</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 277.22</t>
+    <t>42 784.67</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>16 125.00</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 307.54</t>
+    <t>42 835.36</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 852.57</t>
-[...8 lines deleted...]
-    <t>40 559.06</t>
+    <t>44 056.61</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>2 480.63</t>
+    <t>18 742.50</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>14 225.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>37 405.48</t>
+    <t>46 224.66</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>49 513.89</t>
+    <t>74 916.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>60 544.69</t>
+    <t>96 626.88</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>47 460.99</t>
+    <t>39 154.50</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 880.94</t>
+    <t>9 963.00</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>49 669.75</t>
+    <t>78 400.29</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>22 775.73</t>
+    <t>47 207.88</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>6 440.27</t>
+    <t>40 427.40</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>2 248.56</t>
+    <t>15 290.22</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 004.27</t>
+    <t>30 233.42</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>47 812.50</t>
+    <t>81 000.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>89 713.98</t>
+    <t>135 741.15</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>10 712.33</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>127 602.74</t>
-[...8 lines deleted...]
-    <t>43 797.95</t>
+    <t>18 785.96</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>3 676.44</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>57 463.89</t>
+    <t>3 355.56</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 406.25</t>
-[...8 lines deleted...]
-    <t>17 588.89</t>
+    <t>76 190.63</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>5 173.44</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>17 192.08</t>
+    <t>38 316.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>13 811.25</t>
+    <t>2 286.00</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>9 788.89</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>57 987.95</t>
+    <t>87 738.29</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>60 358.26</t>
+    <t>9 990.33</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>7 246.56</t>
+    <t>3 190.37</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>20 658.08</t>
+    <t>30 812.05</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 995.77</t>
+    <t>18 958.49</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>5 022.74</t>
+    <t>21 207.12</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>69 312.48</t>
+    <t>97 037.48</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>19 093.92</t>
-[...8 lines deleted...]
-    <t>27 992.11</t>
+    <t>53 701.66</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>20 598.42</t>
-[...8 lines deleted...]
-    <t>10 445.14</t>
+    <t>34 896.15</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>29 091.56</t>
+    <t>46 428.96</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>11 332.29</t>
+    <t>21 022.22</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>46 904.86</t>
+    <t>97 220.98</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 364.72</t>
+    <t>42 237.36</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>6 927.08</t>
+    <t>23 275.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>30 656.03</t>
+    <t>13 540.31</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>22 825.69</t>
+    <t>47 764.86</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>27 041.67</t>
-[...8 lines deleted...]
-    <t>75 512.98</t>
+    <t>56 050.00</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>23 123.84</t>
+    <t>39 174.50</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 829.62</t>
+    <t>62 389.95</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>32 000.00</t>
+    <t>8 200.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>92 589.86</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>3 687.50</t>
+    <t>12 390.00</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 123.18</t>
+    <t>4 432.17</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>24 653.13</t>
+    <t>45 733.33</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>7 302.44</t>
+    <t>1 630.59</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>76 961.81</t>
-[...8 lines deleted...]
-    <t>25 448.52</t>
+    <t>5 328.13</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>6 858.22</t>
+    <t>30 256.85</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>2 775.83</t>
+    <t>18 875.64</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 354.79</t>
+    <t>10 969.86</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>31 872.57</t>
+    <t>50 677.39</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>11 953.13</t>
+    <t>40 162.50</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>67 428.63</t>
+    <t>113 156.08</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>131 501.80</t>
+    <t>4 148.32</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>7 272.28</t>
+    <t>18 273.94</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>6 980.42</t>
+    <t>48 164.88</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>17 896.15</t>
+    <t>41 486.54</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>27 612.99</t>
+    <t>55 710.41</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>43 604.51</t>
+    <t>35 102.01</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>33 841.64</t>
+    <t>45 187.40</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>10 079.31</t>
+    <t>32 563.92</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 510.00</t>
+    <t>81 310.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>31 995.22</t>
+    <t>5 085.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>200 192.33</t>
+    <t>24 595.06</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>24 990.00</t>
-[...8 lines deleted...]
-    <t>102 814.68</t>
+    <t>61 850.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 848.07</t>
+    <t>39 637.76</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 038.75</t>
+    <t>5 634.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>148 438.36</t>
+    <t>3 769.86</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>23 526.25</t>
+    <t>3 894.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>10 435.56</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>43 780.04</t>
+    <t>54 772.43</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>4 129.69</t>
+    <t>13 875.75</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>60 139.39</t>
+    <t>21 942.75</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 907.50</t>
+    <t>24 681.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>132 534.25</t>
+    <t>123 369.86</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>25 265.75</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 398.00</t>
+    <t>21 722.81</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 313.99</t>
-[...17 lines deleted...]
-    <t>36 919.45</t>
+    <t>9 066.55</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>36 176.39</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>7 657.75</t>
+    <t>18 244.16</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>27 774.25</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...17 lines deleted...]
-    <t>87 517.60</t>
+    <t>45 384.85</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>18 847.22</t>
+    <t>29 967.08</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 631.25</t>
+    <t>48 703.69</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>6 432.29</t>
+    <t>26 406.25</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>56 999.25</t>
+    <t>70 344.31</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>33 177.08</t>
+    <t>54 687.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>38 616.32</t>
+    <t>6 391.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>14 761.02</t>
+    <t>3 581.43</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>49 965.41</t>
+    <t>72 430.48</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>20 629.11</t>
+    <t>24 740.75</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>39 126.56</t>
+    <t>84 390.63</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>59 758.90</t>
+    <t>72 789.04</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>83 123.29</t>
-[...8 lines deleted...]
-    <t>152 672.92</t>
+    <t>99 410.96</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>40 833.33</t>
+    <t>12 600.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 380.14</t>
+    <t>2 135.27</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>31 736.25</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>27 812.67</t>
+    <t>1 213.01</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>6 989.58</t>
+    <t>48 228.13</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 264.08</t>
+    <t>42 156.59</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>75 012.74</t>
+    <t>101 065.07</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>244 712.33</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>38 602.01</t>
+    <t>46 655.67</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>14 120.31</t>
+    <t>47 444.25</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 612.85</t>
+    <t>23 622.92</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 594.52</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>104 114.34</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>12 749.31</t>
+    <t>42 837.67</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>8 701.66</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>16 088.91</t>
+    <t>54 058.73</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>228 353.42</t>
-[...8 lines deleted...]
-    <t>-501 388.80</t>
+    <t>282 857.53</t>
+  </si>
+  <si>
+    <t>CDS-00108246</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>102 777.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2326,299 +2245,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144304.4819</v>
+        <v>2159297.3988</v>
       </c>
       <c r="D2">
-        <v>134.01</v>
+        <v>131.3</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287374912.73</v>
+        <v>283517756.56</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287374912.73</v>
+        <v>283517756.56</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.15</v>
+        <v>53.05</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55617123.58</v>
+        <v>54489646.37</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55617123.58</v>
+        <v>54489646.37</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>424092.2961</v>
+        <v>461394.9061</v>
       </c>
       <c r="D4">
-        <v>124.55</v>
+        <v>121.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52823047.52</v>
+        <v>56262452.37</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52823047.52</v>
+        <v>56262452.37</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.38</v>
+        <v>129.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.38</v>
+        <v>129.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.38</v>
+        <v>129.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.87</v>
+        <v>126.4</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.87</v>
+        <v>126.4</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.87</v>
+        <v>126.4</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.51</v>
+        <v>125.88</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1413.7</v>
+        <v>1384.75</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1413.7</v>
+        <v>1384.75</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11007.59</v>
+        <v>10788.88</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>117674546.24</v>
+        <v>100922481.63</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>117674546.24</v>
+        <v>100922481.63</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2726.0</v>
       </c>
       <c r="D9">
-        <v>100.79</v>
+        <v>98.68</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>252097.4</v>
+        <v>269006.27</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>252097.4</v>
+        <v>269006.27</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P203"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O203" sqref="O203"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2687,10089 +2606,9689 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>89.61</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.05</v>
+        <v>-1103536.0</v>
       </c>
       <c r="J3" s="1">
-        <v>924.24242424242</v>
+        <v>-4.2128802196017</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.38</v>
+        <v>25090800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.38</v>
+        <v>25090800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.06</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>105.76</v>
+        <v>3.13</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>105.76</v>
+        <v>3.46</v>
       </c>
       <c r="N4" s="1">
-        <v>105.76</v>
+        <v>3.46</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>809.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4773.25</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315945612</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>3857580.26</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>3978.99</v>
+        <v>108.01</v>
       </c>
       <c r="J5" s="1">
-        <v>0.10314730301943</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3861559.25</v>
+        <v>108.01</v>
       </c>
       <c r="N5" s="1">
-        <v>3861559.25</v>
+        <v>108.01</v>
       </c>
       <c r="O5" s="1">
-        <v>0.75</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>625.0</v>
       </c>
       <c r="D6" s="1">
-        <v>128.2</v>
+        <v>4789.82</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>4788.655312</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>2992909.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-1020.0</v>
+        <v>727.93</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.024321817381205</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-1020.0</v>
+        <v>2993637.5</v>
       </c>
       <c r="N6" s="1">
-        <v>-1020.0</v>
+        <v>2993637.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.617</v>
+        <v>114.96</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87175.0</v>
+        <v>-1259420.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.482472785379</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>4.63</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2590425.0</v>
+        <v>-1259420.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2706170.89</v>
+        <v>-1259420.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>-0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1805000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.052</v>
+        <v>105.53</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365097</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1585397.4</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>184441.2</v>
+        <v>-137655.0</v>
       </c>
       <c r="J8" s="1">
-        <v>11.633751890851</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1769838.6</v>
+        <v>-137655.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1785959.97</v>
+        <v>-137655.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>-0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.766</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>15900.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.63517427344452</v>
+      </c>
+      <c r="K9">
+        <v>0.53</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1599844.88</v>
+        <v>2519150.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1624716.13</v>
+        <v>2532492.47</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>101.708</v>
+      </c>
+      <c r="E10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>190.4</v>
+      </c>
+      <c r="J10" s="1">
+        <v>0.007866273352999</v>
+      </c>
+      <c r="K10">
+        <v>3.08</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>4612834.0</v>
+        <v>2420650.4</v>
       </c>
       <c r="N10" s="1">
-        <v>4687977.84</v>
+        <v>2493984.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.91</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.43</v>
+      </c>
+      <c r="E11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-8983.2</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-0.57</v>
+      </c>
+      <c r="K11">
+        <v>2.5</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>2662527.6</v>
+        <v>1567016.8</v>
       </c>
       <c r="N11" s="1">
-        <v>2718187.96</v>
+        <v>1606416.8</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>96.386</v>
+      </c>
+      <c r="E12" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-142817.54</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-3.1206215469226</v>
+      </c>
+      <c r="K12">
+        <v>2.23</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>1016230.0</v>
+        <v>4433756.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1018105.0</v>
+        <v>4536310.79</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>101.183</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I13" s="1">
+        <v>19601.1</v>
+      </c>
+      <c r="J13" s="1">
+        <v>0.75919881488899</v>
+      </c>
+      <c r="K13">
+        <v>0.36</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1611084.02</v>
+        <v>2601414.93</v>
       </c>
       <c r="N13" s="1">
-        <v>1615453.19</v>
+        <v>2610627.68</v>
       </c>
       <c r="O13" s="1">
-        <v>0.31</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>97.852</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-23959.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-2.3899752513519</v>
+      </c>
+      <c r="K14">
+        <v>1.29</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>5407991.61</v>
+        <v>978520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>5524166.05</v>
+        <v>991457.5</v>
       </c>
       <c r="O14" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>105.721</v>
+      </c>
+      <c r="E15" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-590.67</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-0.037282917519111</v>
+      </c>
+      <c r="K15">
+        <v>2.01</v>
+      </c>
+      <c r="L15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1827851.83</v>
+        <v>1583700.58</v>
       </c>
       <c r="N15" s="1">
-        <v>1836633.39</v>
+        <v>1613847.83</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>95.248</v>
+      </c>
+      <c r="E16" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-256610.14</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-4.7096712353212</v>
+      </c>
+      <c r="K16">
+        <v>0.62</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>4062588.44</v>
+        <v>5191968.48</v>
       </c>
       <c r="N16" s="1">
-        <v>4120407.88</v>
+        <v>5225696.54</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>1.05</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.803</v>
+      </c>
+      <c r="E17" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-15792.17</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.86469701626343</v>
+      </c>
+      <c r="K17">
+        <v>1.52</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>2652300.0</v>
+        <v>1810531.93</v>
       </c>
       <c r="N17" s="1">
-        <v>2718616.44</v>
+        <v>1840037.98</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>103.097</v>
+      </c>
+      <c r="E18" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-6987.17</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.27035819135614</v>
+      </c>
+      <c r="K18">
+        <v>3.59</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3404115.0</v>
+        <v>2577425.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3566719.11</v>
+        <v>2667052.67</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>99.467</v>
+      </c>
+      <c r="E19" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I19" s="1">
+        <v>17905.41</v>
+      </c>
+      <c r="J19" s="1">
+        <v>0.54848765016206</v>
+      </c>
+      <c r="K19">
+        <v>0.3</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>2056538.0</v>
+        <v>3282411.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2059174.99</v>
+        <v>3292356.21</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>90.309</v>
+      </c>
+      <c r="E20" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I20" s="1">
+        <v>184866.4</v>
+      </c>
+      <c r="J20" s="1">
+        <v>10.259346137223</v>
+      </c>
+      <c r="K20">
+        <v>0.4</v>
+      </c>
+      <c r="L20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>3375079.43</v>
+        <v>1986798.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3434466.26</v>
+        <v>1995552.79</v>
       </c>
       <c r="O20" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>94.869</v>
+      </c>
+      <c r="E21" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-88608.09</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-2.6071544832883</v>
+      </c>
+      <c r="K21">
+        <v>2.46</v>
+      </c>
+      <c r="L21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>3125700.52</v>
+        <v>3310043.22</v>
       </c>
       <c r="N21" s="1">
-        <v>3138247.17</v>
+        <v>3396591.47</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.69</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>95.675</v>
+      </c>
+      <c r="E22" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-100366.44</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-3.1627503792764</v>
+      </c>
+      <c r="K22">
+        <v>1.3</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4450041.49</v>
+        <v>3073024.69</v>
       </c>
       <c r="N22" s="1">
-        <v>4469608.24</v>
+        <v>3115181.42</v>
       </c>
       <c r="O22" s="1">
-        <v>0.87</v>
+        <v>0.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>103.386</v>
+      </c>
+      <c r="E23" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-6585.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-0.14953702859065</v>
+      </c>
+      <c r="K23">
+        <v>1.55</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2314501.56</v>
+        <v>4397006.58</v>
       </c>
       <c r="N23" s="1">
-        <v>2314916.18</v>
+        <v>4462750.87</v>
       </c>
       <c r="O23" s="1">
-        <v>0.45</v>
+        <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
         <v>99</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>107.058</v>
+      </c>
+      <c r="E24" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-31633.55</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-1.3720635923958</v>
+      </c>
+      <c r="K24">
+        <v>1.15</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>4408044.71</v>
+        <v>2273911.92</v>
       </c>
       <c r="N24" s="1">
-        <v>4490978.88</v>
+        <v>2298374.29</v>
       </c>
       <c r="O24" s="1">
-        <v>0.87</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>98.43</v>
+      </c>
+      <c r="E25" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-65971.22</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-1.5253329652194</v>
+      </c>
+      <c r="K25">
+        <v>2.9</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>3245738.52</v>
+        <v>4259066.1</v>
       </c>
       <c r="N25" s="1">
-        <v>3291313.26</v>
+        <v>4384549.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>96.18</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-124916.83</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-3.8302224256365</v>
+      </c>
+      <c r="K26">
+        <v>2.11</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>2819115.21</v>
+        <v>3136429.8</v>
       </c>
       <c r="N26" s="1">
-        <v>2845536.46</v>
+        <v>3205386.36</v>
       </c>
       <c r="O26" s="1">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>97.132</v>
+      </c>
+      <c r="E27" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-77894.83</v>
+      </c>
+      <c r="J27" s="1">
+        <v>-2.9298176678279</v>
+      </c>
+      <c r="K27">
+        <v>1.78</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>4720608.9</v>
+        <v>2580797.24</v>
       </c>
       <c r="N27" s="1">
-        <v>4856487.53</v>
+        <v>2628032.8</v>
       </c>
       <c r="O27" s="1">
-        <v>0.95</v>
+        <v>0.53</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.874</v>
+      </c>
+      <c r="E28" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1375835.37</v>
+      </c>
+      <c r="J28" s="1">
+        <v>44.000195568454</v>
+      </c>
+      <c r="K28">
+        <v>3.66</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>4502720.04</v>
       </c>
       <c r="N28" s="1">
-        <v>1469231.04</v>
+        <v>4676306.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.94</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
         <v>114</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>98.896</v>
+      </c>
+      <c r="E29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-15952.8</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-1.104</v>
+      </c>
+      <c r="K29">
+        <v>1.31</v>
+      </c>
+      <c r="L29" t="s">
         <v>115</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>711331.09</v>
+        <v>1429047.2</v>
       </c>
       <c r="N29" s="1">
-        <v>717271.9</v>
+        <v>1447982.72</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
         <v>117</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.623</v>
+      </c>
+      <c r="E30" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I30" s="1">
+        <v>33153.94</v>
+      </c>
+      <c r="J30" s="1">
+        <v>4.9660353066966</v>
+      </c>
+      <c r="K30">
+        <v>0.97</v>
+      </c>
+      <c r="L30" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>2377663.2</v>
+        <v>700767.8</v>
       </c>
       <c r="N30" s="1">
-        <v>2384056.95</v>
+        <v>713081.49</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C31" s="1">
         <v>1269000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>102.219</v>
+        <v>100.497</v>
       </c>
       <c r="E31" s="1">
         <v>99.92911899</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>1268100.52</v>
       </c>
       <c r="I31" s="1">
-        <v>29058.59</v>
+        <v>7206.41</v>
       </c>
       <c r="J31" s="1">
-        <v>2.2915052507036</v>
+        <v>0.56828381396768</v>
       </c>
       <c r="K31">
-        <v>3.11</v>
+        <v>0.8</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1297159.11</v>
+        <v>1275306.93</v>
       </c>
       <c r="N31" s="1">
-        <v>1336639.11</v>
+        <v>1285423.68</v>
       </c>
       <c r="O31" s="1">
         <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C32" s="1">
         <v>1325000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.854</v>
+        <v>99.559</v>
       </c>
       <c r="E32" s="1">
         <v>102.98398264</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>1364537.77</v>
       </c>
       <c r="I32" s="1">
-        <v>-1722.27</v>
+        <v>-45381.02</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.12621636702662</v>
+        <v>-3.3257430463064</v>
       </c>
       <c r="K32">
-        <v>0.2</v>
+        <v>1.39</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>1362815.5</v>
+        <v>1319156.75</v>
       </c>
       <c r="N32" s="1">
-        <v>1365483.9</v>
+        <v>1337568.73</v>
       </c>
       <c r="O32" s="1">
         <v>0.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
         <v>126</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>98.154</v>
+      </c>
+      <c r="E33" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-38386.75</v>
+      </c>
+      <c r="J33" s="1">
+        <v>-1.3083731810552</v>
+      </c>
+      <c r="K33">
+        <v>1.3</v>
+      </c>
+      <c r="L33" t="s">
         <v>127</v>
       </c>
-      <c r="C33" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>2580696.41</v>
+        <v>2895543.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2589862.04</v>
+        <v>2933881.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.59</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
         <v>129</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.112</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>1918.56</v>
+      </c>
+      <c r="J34" s="1">
+        <v>0.112</v>
+      </c>
+      <c r="K34">
+        <v>0.94</v>
+      </c>
+      <c r="L34" t="s">
         <v>130</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2908582.0</v>
+        <v>1714918.56</v>
       </c>
       <c r="N34" s="1">
-        <v>2919468.16</v>
+        <v>1731013.62</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
         <v>132</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.634</v>
+        <v>97.315</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>27990.42</v>
+        <v>-60331.95</v>
       </c>
       <c r="J35" s="1">
-        <v>1.634</v>
+        <v>-2.685</v>
       </c>
       <c r="K35">
-        <v>0.1</v>
+        <v>1.66</v>
       </c>
       <c r="L35" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>1740990.42</v>
+        <v>2186668.05</v>
       </c>
       <c r="N35" s="1">
-        <v>1742697.47</v>
+        <v>2224024.43</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.355</v>
+      </c>
+      <c r="E36" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-49365.98</v>
+      </c>
+      <c r="J36" s="1">
+        <v>-2.0897536297748</v>
+      </c>
+      <c r="K36">
+        <v>2.3</v>
+      </c>
+      <c r="L36" t="s">
         <v>136</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>2259718.02</v>
+        <v>2312921.1</v>
       </c>
       <c r="N36" s="1">
-        <v>2277740.83</v>
+        <v>2365407.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1508.62</v>
+      </c>
+      <c r="J37" s="1">
+        <v>0.18997978831248</v>
+      </c>
+      <c r="K37">
+        <v>0.61</v>
+      </c>
+      <c r="L37" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2357671.12</v>
+        <v>795603.62</v>
       </c>
       <c r="N37" s="1">
-        <v>2388652.44</v>
+        <v>800445.75</v>
       </c>
       <c r="O37" s="1">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" t="s">
         <v>141</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.518</v>
+      </c>
+      <c r="E38" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-19608.63</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.0514390538601</v>
+      </c>
+      <c r="K38">
+        <v>2.64</v>
+      </c>
+      <c r="L38" t="s">
         <v>142</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>817775.35</v>
+        <v>1845324.0</v>
       </c>
       <c r="N38" s="1">
-        <v>840096.38</v>
+        <v>1892839.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" t="s">
         <v>144</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>2724000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>97.639</v>
+      </c>
+      <c r="E39" s="1">
+        <v>93.54200514</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2548084.22</v>
+      </c>
+      <c r="I39" s="1">
+        <v>111602.14</v>
+      </c>
+      <c r="J39" s="1">
+        <v>4.3798450272574</v>
+      </c>
+      <c r="K39">
+        <v>0.33</v>
+      </c>
+      <c r="L39" t="s">
         <v>145</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1881396.0</v>
+        <v>2659686.36</v>
       </c>
       <c r="N39" s="1">
-        <v>1914252.16</v>
+        <v>2668548.69</v>
       </c>
       <c r="O39" s="1">
-        <v>0.37</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" t="s">
         <v>147</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="E40" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>27837.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.0521481783855</v>
+      </c>
+      <c r="K40">
+        <v>2.42</v>
+      </c>
+      <c r="L40" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2704468.92</v>
+        <v>2673567.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2784929.54</v>
+        <v>2738817.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" t="s">
         <v>150</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-51857.9</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-1.214952475992</v>
+      </c>
+      <c r="K41">
+        <v>2.73</v>
+      </c>
+      <c r="L41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>2694384.0</v>
+        <v>4216448.97</v>
       </c>
       <c r="N41" s="1">
-        <v>2737509.0</v>
+        <v>4331886.41</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
         <v>153</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.479</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="I42" s="1">
+        <v>7504.12</v>
+      </c>
+      <c r="J42" s="1">
+        <v>0.31518239518082</v>
+      </c>
+      <c r="K42">
+        <v>0.16</v>
+      </c>
+      <c r="L42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4481434.77</v>
+        <v>2388385.83</v>
       </c>
       <c r="N42" s="1">
-        <v>4539638.52</v>
+        <v>2392185.13</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" t="s">
         <v>156</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="E43" s="1">
+        <v>102.84970974</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5268990.63</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-69145.63</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.3123126392806</v>
+      </c>
+      <c r="K43">
+        <v>3.0</v>
+      </c>
+      <c r="L43" t="s">
         <v>157</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>2447858.37</v>
+        <v>5199845.0</v>
       </c>
       <c r="N43" s="1">
-        <v>2504312.12</v>
+        <v>5353535.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>1.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" t="s">
         <v>159</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>95.215</v>
+      </c>
+      <c r="E44" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-120268.95</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-4.8613476139445</v>
+      </c>
+      <c r="K44">
+        <v>3.15</v>
+      </c>
+      <c r="L44" t="s">
         <v>160</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>5324385.13</v>
+        <v>2353714.8</v>
       </c>
       <c r="N44" s="1">
-        <v>5415104.92</v>
+        <v>2431582.8</v>
       </c>
       <c r="O44" s="1">
-        <v>1.05</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
         <v>162</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-28792.81</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.86000029868578</v>
+      </c>
+      <c r="K45">
+        <v>2.18</v>
+      </c>
+      <c r="L45" t="s">
         <v>163</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>2536890.0</v>
+        <v>3319207.19</v>
       </c>
       <c r="N45" s="1">
-        <v>2586398.67</v>
+        <v>3392200.57</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>164</v>
+      </c>
+      <c r="B46" t="s">
         <v>165</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>102.514</v>
+      </c>
+      <c r="E46" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-3602.64</v>
+      </c>
+      <c r="J46" s="1">
+        <v>-0.18491261802985</v>
+      </c>
+      <c r="K46">
+        <v>3.14</v>
+      </c>
+      <c r="L46" t="s">
         <v>166</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>3427481.52</v>
+        <v>1944690.58</v>
       </c>
       <c r="N46" s="1">
-        <v>3473725.77</v>
+        <v>2004288.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>104.055</v>
+      </c>
+      <c r="E47" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2537150.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>64225.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>2.5313836391226</v>
+      </c>
+      <c r="K47">
+        <v>6.17</v>
+      </c>
+      <c r="L47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>1970793.3</v>
+        <v>2601375.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2010182.4</v>
+        <v>2755638.7</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.981</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-21725.65</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-1.1210358385286</v>
+      </c>
+      <c r="K48">
+        <v>1.5</v>
+      </c>
+      <c r="L48" t="s">
         <v>172</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>2586175.0</v>
+        <v>1916272.16</v>
       </c>
       <c r="N48" s="1">
-        <v>2709154.45</v>
+        <v>1945392.83</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.39</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>94.923</v>
+      </c>
+      <c r="E49" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-51759.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-1.9795539033457</v>
+      </c>
+      <c r="K49">
+        <v>2.46</v>
+      </c>
+      <c r="L49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>1967421.28</v>
+        <v>2562921.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1981470.72</v>
+        <v>2629464.75</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B50" t="s">
         <v>177</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>96.921</v>
+      </c>
+      <c r="E50" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="I50" s="1">
+        <v>96010.4</v>
+      </c>
+      <c r="J50" s="1">
+        <v>4.7833589821477</v>
+      </c>
+      <c r="K50">
+        <v>0.73</v>
+      </c>
+      <c r="L50" t="s">
         <v>178</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2635983.0</v>
+        <v>2103185.7</v>
       </c>
       <c r="N50" s="1">
-        <v>2680954.88</v>
+        <v>2119008.62</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
         <v>180</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>95.43</v>
+      </c>
+      <c r="E51" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-102854.52</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-2.5841705238208</v>
+      </c>
+      <c r="K51">
+        <v>1.18</v>
+      </c>
+      <c r="L51" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>2155222.3</v>
+        <v>3877320.9</v>
       </c>
       <c r="N51" s="1">
-        <v>2159931.5</v>
+        <v>3925409.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.79</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" t="s">
         <v>183</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>86.501</v>
+      </c>
+      <c r="E52" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-54752.21</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-3.3970233262966</v>
+      </c>
+      <c r="K52">
+        <v>2.63</v>
+      </c>
+      <c r="L52" t="s">
         <v>184</v>
       </c>
-      <c r="C52" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>4144869.45</v>
+        <v>1557018.0</v>
       </c>
       <c r="N52" s="1">
-        <v>4154219.92</v>
+        <v>1604360.47</v>
       </c>
       <c r="O52" s="1">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B53" t="s">
         <v>186</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>97.706</v>
+      </c>
+      <c r="E53" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-56872.36</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-2.2959714361516</v>
+      </c>
+      <c r="K53">
+        <v>0.09</v>
+      </c>
+      <c r="L53" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1665522.0</v>
+        <v>2420177.62</v>
       </c>
       <c r="N53" s="1">
-        <v>1702138.44</v>
+        <v>2422499.81</v>
       </c>
       <c r="O53" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
         <v>189</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.739</v>
+      </c>
+      <c r="E54" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-11076.08</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.33832014831511</v>
+      </c>
+      <c r="K54">
+        <v>3.08</v>
+      </c>
+      <c r="L54" t="s">
         <v>190</v>
       </c>
-      <c r="C54" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>2495552.73</v>
+        <v>3262769.73</v>
       </c>
       <c r="N54" s="1">
-        <v>2527547.31</v>
+        <v>3361585.42</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" t="s">
         <v>192</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.886</v>
+      </c>
+      <c r="E55" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6877.87</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-0.3567941692153</v>
+      </c>
+      <c r="K55">
+        <v>2.2</v>
+      </c>
+      <c r="L55" t="s">
         <v>193</v>
       </c>
-      <c r="C55" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>3317513.22</v>
+        <v>1920807.78</v>
       </c>
       <c r="N55" s="1">
-        <v>3382822.44</v>
+        <v>1963113.78</v>
       </c>
       <c r="O55" s="1">
-        <v>0.66</v>
+        <v>0.4</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" t="s">
         <v>195</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.833</v>
+      </c>
+      <c r="E56" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-15966.12</v>
+      </c>
+      <c r="J56" s="1">
+        <v>-0.99957295278843</v>
+      </c>
+      <c r="K56">
+        <v>1.21</v>
+      </c>
+      <c r="L56" t="s">
         <v>196</v>
       </c>
-      <c r="C56" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1976690.16</v>
+        <v>1581328.0</v>
       </c>
       <c r="N56" s="1">
-        <v>2001662.45</v>
+        <v>1600659.51</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>197</v>
+      </c>
+      <c r="B57" t="s">
         <v>198</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.147</v>
+      </c>
+      <c r="E57" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-360.66</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-0.022759079999561</v>
+      </c>
+      <c r="K57">
+        <v>0.38</v>
+      </c>
+      <c r="L57" t="s">
         <v>199</v>
       </c>
-      <c r="C57" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>1297816.76</v>
+        <v>1584325.54</v>
       </c>
       <c r="N57" s="1">
-        <v>1314219.86</v>
+        <v>1590258.04</v>
       </c>
       <c r="O57" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" t="s">
         <v>201</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>94.319</v>
+      </c>
+      <c r="E58" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="I58" s="1">
+        <v>117524.03</v>
+      </c>
+      <c r="J58" s="1">
+        <v>2.9842120712536</v>
+      </c>
+      <c r="K58">
+        <v>1.05</v>
+      </c>
+      <c r="L58" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>1649776.0</v>
+        <v>4055717.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1655759.56</v>
+        <v>4100955.36</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.83</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>203</v>
+      </c>
+      <c r="B59" t="s">
         <v>204</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>98.629</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-21209.37</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-1.371</v>
+      </c>
+      <c r="K59">
+        <v>1.88</v>
+      </c>
+      <c r="L59" t="s">
         <v>205</v>
       </c>
-      <c r="C59" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>1612833.18</v>
+        <v>1525790.63</v>
       </c>
       <c r="N59" s="1">
-        <v>1648675.37</v>
+        <v>1554944.06</v>
       </c>
       <c r="O59" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
         <v>207</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>90.422</v>
+      </c>
+      <c r="E60" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="F60" t="s">
+        <v>8</v>
+      </c>
+      <c r="G60">
+        <v>1.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-306527.22</v>
+      </c>
+      <c r="J60" s="1">
+        <v>-10.170916952663</v>
+      </c>
+      <c r="K60">
+        <v>3.02</v>
+      </c>
+      <c r="L60" t="s">
         <v>208</v>
       </c>
-      <c r="C60" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M60" s="1">
-        <v>4141717.0</v>
+        <v>2707234.68</v>
       </c>
       <c r="N60" s="1">
-        <v>4173289.6</v>
+        <v>2797678.43</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
         <v>210</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>1746000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>98.449</v>
+      </c>
+      <c r="E61" s="1">
+        <v>97.65969015</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>1705138.19</v>
+      </c>
+      <c r="I61" s="1">
+        <v>13781.35</v>
+      </c>
+      <c r="J61" s="1">
+        <v>0.80822481607781</v>
+      </c>
+      <c r="K61">
+        <v>1.57</v>
+      </c>
+      <c r="L61" t="s">
         <v>211</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>1553033.3</v>
+        <v>1718919.54</v>
       </c>
       <c r="N61" s="1">
-        <v>1568872.57</v>
+        <v>1746346.29</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
         <v>213</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.321</v>
+      </c>
+      <c r="E62" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="I62" s="1">
+        <v>300178.36</v>
+      </c>
+      <c r="J62" s="1">
+        <v>7.45609570625</v>
+      </c>
+      <c r="K62">
+        <v>0.11</v>
+      </c>
+      <c r="L62" t="s">
         <v>214</v>
       </c>
-      <c r="C62" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>2998311.36</v>
+        <v>4326124.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3058087.4</v>
+        <v>4330825.37</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>0.87</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>215</v>
+      </c>
+      <c r="B63" t="s">
         <v>216</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>100.382</v>
+      </c>
+      <c r="E63" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-33421.87</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.0626094147071</v>
+      </c>
+      <c r="K63">
+        <v>0.3</v>
+      </c>
+      <c r="L63" t="s">
         <v>217</v>
       </c>
-      <c r="C63" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1731595.49</v>
+        <v>3111842.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1749722.37</v>
+        <v>3121269.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.34</v>
+        <v>0.63</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>218</v>
+      </c>
+      <c r="B64" t="s">
         <v>219</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>86.197</v>
+      </c>
+      <c r="E64" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-352867.4</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-12.460477321969</v>
+      </c>
+      <c r="K64">
+        <v>1.34</v>
+      </c>
+      <c r="L64" t="s">
         <v>220</v>
       </c>
-      <c r="C64" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>4336244.0</v>
+        <v>2479025.72</v>
       </c>
       <c r="N64" s="1">
-        <v>4396457.7</v>
+        <v>2517582.1</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>221</v>
+      </c>
+      <c r="B65" t="s">
         <v>222</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>105.998</v>
+      </c>
+      <c r="E65" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-18097.4</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.47058974286606</v>
+      </c>
+      <c r="K65">
+        <v>3.95</v>
+      </c>
+      <c r="L65" t="s">
         <v>223</v>
       </c>
-      <c r="C65" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>3198735.0</v>
+        <v>3827587.78</v>
       </c>
       <c r="N65" s="1">
-        <v>3328754.52</v>
+        <v>3970232.26</v>
       </c>
       <c r="O65" s="1">
-        <v>0.65</v>
+        <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>224</v>
+      </c>
+      <c r="B66" t="s">
         <v>225</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.199</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-23763.74</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.56525610889431</v>
+      </c>
+      <c r="K66">
+        <v>2.21</v>
+      </c>
+      <c r="L66" t="s">
         <v>226</v>
       </c>
-      <c r="C66" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2505283.6</v>
+        <v>4180302.28</v>
       </c>
       <c r="N66" s="1">
-        <v>2520861.93</v>
+        <v>4272433.95</v>
       </c>
       <c r="O66" s="1">
-        <v>0.49</v>
+        <v>0.86</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
         <v>228</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>102.37</v>
+      </c>
+      <c r="E67" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-33991.95</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-1.7176135919058</v>
+      </c>
+      <c r="K67">
+        <v>2.02</v>
+      </c>
+      <c r="L67" t="s">
         <v>229</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3901035.52</v>
+        <v>1945030.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3980038.61</v>
+        <v>1983386.25</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>108.469</v>
+      </c>
+      <c r="E68" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-51796.17</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-2.7321981399244</v>
+      </c>
+      <c r="K68">
+        <v>4.85</v>
+      </c>
+      <c r="L68" t="s">
         <v>232</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>4252227.56</v>
+        <v>1843973.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4310172.0</v>
+        <v>1926358.96</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.39</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
         <v>234</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>101.15</v>
+      </c>
+      <c r="E69" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10559.01</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.65553293954915</v>
+      </c>
+      <c r="K69">
+        <v>4.13</v>
+      </c>
+      <c r="L69" t="s">
         <v>235</v>
       </c>
-      <c r="C69" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>1976570.0</v>
+        <v>1600193.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1995075.21</v>
+        <v>1665455.92</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
         <v>237</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>94.65</v>
+      </c>
+      <c r="E70" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="I70" s="1">
+        <v>34555.39</v>
+      </c>
+      <c r="J70" s="1">
+        <v>1.2643708690176</v>
+      </c>
+      <c r="K70">
+        <v>0.96</v>
+      </c>
+      <c r="L70" t="s">
         <v>238</v>
       </c>
-      <c r="C70" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>1908063.0</v>
+        <v>2767566.0</v>
       </c>
       <c r="N70" s="1">
-        <v>1972552.38</v>
+        <v>2795709.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.38</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
         <v>240</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>102.428</v>
+      </c>
+      <c r="E71" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-20741.9</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.0023621976088</v>
+      </c>
+      <c r="K71">
+        <v>4.2</v>
+      </c>
+      <c r="L71" t="s">
         <v>241</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>1637037.78</v>
+        <v>2048560.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1690359.85</v>
+        <v>2132525.75</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>242</v>
+      </c>
+      <c r="B72" t="s">
         <v>243</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="E72" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-17706.25</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.625</v>
+      </c>
+      <c r="K72">
+        <v>1.83</v>
+      </c>
+      <c r="L72" t="s">
         <v>244</v>
       </c>
-      <c r="C72" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2866338.72</v>
+        <v>2815293.75</v>
       </c>
       <c r="N72" s="1">
-        <v>2877709.83</v>
+        <v>2867084.53</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>245</v>
+      </c>
+      <c r="B73" t="s">
         <v>246</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>105.272</v>
+      </c>
+      <c r="E73" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-22654.76</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.60373382694402</v>
+      </c>
+      <c r="K73">
+        <v>2.49</v>
+      </c>
+      <c r="L73" t="s">
         <v>247</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>2116460.0</v>
+        <v>3729786.96</v>
       </c>
       <c r="N73" s="1">
-        <v>2184138.08</v>
+        <v>3818140.52</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
         <v>249</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.197</v>
+      </c>
+      <c r="E74" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>11826.36</v>
+      </c>
+      <c r="J74" s="1">
+        <v>1.197</v>
+      </c>
+      <c r="K74">
+        <v>0.54</v>
+      </c>
+      <c r="L74" t="s">
         <v>250</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>975395.52</v>
+        <v>999826.36</v>
       </c>
       <c r="N74" s="1">
-        <v>1004454.58</v>
+        <v>1005191.75</v>
       </c>
       <c r="O74" s="1">
         <v>0.2</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
         <v>252</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.619</v>
+      </c>
+      <c r="E75" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-44539.93</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.6905547861065</v>
+      </c>
+      <c r="K75">
+        <v>1.18</v>
+      </c>
+      <c r="L75" t="s">
         <v>253</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>2852321.06</v>
+        <v>2590094.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2881477.35</v>
+        <v>2620759.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
         <v>255</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>97.027</v>
+      </c>
+      <c r="E76" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-66187.63</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-2.9903214660533</v>
+      </c>
+      <c r="K76">
+        <v>1.93</v>
+      </c>
+      <c r="L76" t="s">
         <v>256</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3787573.29</v>
+        <v>2147207.51</v>
       </c>
       <c r="N76" s="1">
-        <v>3830200.01</v>
+        <v>2189992.18</v>
       </c>
       <c r="O76" s="1">
-        <v>0.75</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
         <v>258</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>99.941</v>
+      </c>
+      <c r="E77" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-56905.0</v>
+      </c>
+      <c r="J77" s="1">
+        <v>-1.2494922325301</v>
+      </c>
+      <c r="K77">
+        <v>0.36</v>
+      </c>
+      <c r="L77" t="s">
         <v>259</v>
       </c>
-      <c r="C77" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M77" s="1">
-        <v>3715755.65</v>
+        <v>4497345.0</v>
       </c>
       <c r="N77" s="1">
-        <v>3828107.7</v>
+        <v>4513470.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.75</v>
+        <v>0.91</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>260</v>
+      </c>
+      <c r="B78" t="s">
         <v>261</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>98.265</v>
+      </c>
+      <c r="E78" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-40072.46</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-2.1613538955454</v>
+      </c>
+      <c r="K78">
+        <v>2.32</v>
+      </c>
+      <c r="L78" t="s">
         <v>262</v>
       </c>
-      <c r="C78" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>3160224.0</v>
+        <v>1813971.9</v>
       </c>
       <c r="N78" s="1">
-        <v>3168662.36</v>
+        <v>1856807.26</v>
       </c>
       <c r="O78" s="1">
-        <v>0.62</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>263</v>
+      </c>
+      <c r="B79" t="s">
         <v>264</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.672</v>
+      </c>
+      <c r="E79" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-7228.77</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-0.3647704795306</v>
+      </c>
+      <c r="K79">
+        <v>2.22</v>
+      </c>
+      <c r="L79" t="s">
         <v>265</v>
       </c>
-      <c r="C79" s="1">
-[...23 lines deleted...]
-      <c r="K79">
+      <c r="M79" s="1">
+        <v>1974502.32</v>
+      </c>
+      <c r="N79" s="1">
+        <v>2018558.93</v>
+      </c>
+      <c r="O79" s="1">
         <v>0.41</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>266</v>
+      </c>
+      <c r="B80" t="s">
         <v>267</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.369</v>
+      </c>
+      <c r="E80" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-17793.9</v>
+      </c>
+      <c r="J80" s="1">
+        <v>-1.2155812791506</v>
+      </c>
+      <c r="K80">
+        <v>1.28</v>
+      </c>
+      <c r="L80" t="s">
         <v>268</v>
       </c>
-      <c r="C80" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>2667002.0</v>
+        <v>1446024.3</v>
       </c>
       <c r="N80" s="1">
-        <v>2676493.78</v>
+        <v>1464766.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.3</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" t="s">
         <v>270</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>2213000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.067</v>
+        <v>93.316</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0178554</v>
+        <v>97.976</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2213395.14</v>
+        <v>1673430.08</v>
       </c>
       <c r="I81" s="1">
-        <v>1087.57</v>
+        <v>-79592.8</v>
       </c>
       <c r="J81" s="1">
-        <v>0.04913582669202</v>
+        <v>-4.756266840859</v>
       </c>
       <c r="K81">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>2214482.71</v>
+        <v>1593837.28</v>
       </c>
       <c r="N81" s="1">
-        <v>2242759.93</v>
+        <v>1593837.28</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B82" t="s">
+        <v>272</v>
+      </c>
+      <c r="C82" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>98.445</v>
+      </c>
+      <c r="E82" s="1">
+        <v>78.77307</v>
+      </c>
+      <c r="F82" t="s">
+        <v>8</v>
+      </c>
+      <c r="G82">
+        <v>1.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>2914603.59</v>
+      </c>
+      <c r="I82" s="1">
+        <v>727861.41</v>
+      </c>
+      <c r="J82" s="1">
+        <v>24.972912697195</v>
+      </c>
+      <c r="K82">
+        <v>1.25</v>
+      </c>
+      <c r="L82" t="s">
         <v>273</v>
       </c>
-      <c r="B82" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M82" s="1">
-        <v>1862503.24</v>
+        <v>3642465.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1889810.78</v>
+        <v>3688689.66</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.74</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>274</v>
+      </c>
+      <c r="B83" t="s">
+        <v>275</v>
+      </c>
+      <c r="C83" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>98.162</v>
+      </c>
+      <c r="E83" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="I83" s="1">
+        <v>128814.99</v>
+      </c>
+      <c r="J83" s="1">
+        <v>3.3919524144653</v>
+      </c>
+      <c r="K83">
+        <v>1.87</v>
+      </c>
+      <c r="L83" t="s">
         <v>276</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2013844.98</v>
+        <v>3926480.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2043697.55</v>
+        <v>4001396.67</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.81</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>277</v>
+      </c>
+      <c r="B84" t="s">
+        <v>278</v>
+      </c>
+      <c r="C84" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="E84" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-12843.56</v>
+      </c>
+      <c r="J84" s="1">
+        <v>-0.39825481885382</v>
+      </c>
+      <c r="K84">
+        <v>3.13</v>
+      </c>
+      <c r="L84" t="s">
         <v>279</v>
       </c>
-      <c r="B84" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>3162706.56</v>
+        <v>3212116.79</v>
       </c>
       <c r="N84" s="1">
-        <v>3203265.62</v>
+        <v>3308743.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>280</v>
+      </c>
+      <c r="B85" t="s">
+        <v>281</v>
+      </c>
+      <c r="C85" s="1">
+        <v>2373000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.857</v>
+      </c>
+      <c r="E85" s="1">
+        <v>97.79670122</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2320715.72</v>
+      </c>
+      <c r="I85" s="1">
+        <v>48890.89</v>
+      </c>
+      <c r="J85" s="1">
+        <v>2.1067160263817</v>
+      </c>
+      <c r="K85">
+        <v>1.65</v>
+      </c>
+      <c r="L85" t="s">
         <v>282</v>
       </c>
-      <c r="B85" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>1469882.4</v>
+        <v>2369606.61</v>
       </c>
       <c r="N85" s="1">
-        <v>1472363.03</v>
+        <v>2408761.11</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.49</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>283</v>
+      </c>
+      <c r="B86" t="s">
+        <v>284</v>
+      </c>
+      <c r="C86" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>103.771</v>
+      </c>
+      <c r="E86" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-10294.88</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-2.6181641879946</v>
+      </c>
+      <c r="K86">
+        <v>2.7</v>
+      </c>
+      <c r="L86" t="s">
         <v>285</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>1692030.2</v>
+        <v>382914.99</v>
       </c>
       <c r="N86" s="1">
-        <v>1706255.73</v>
+        <v>392877.99</v>
       </c>
       <c r="O86" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" t="s">
+        <v>287</v>
+      </c>
+      <c r="C87" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="E87" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-47602.05</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-1.765</v>
+      </c>
+      <c r="K87">
+        <v>2.91</v>
+      </c>
+      <c r="L87" t="s">
         <v>288</v>
       </c>
-      <c r="B87" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>3684904.0</v>
+        <v>2649397.95</v>
       </c>
       <c r="N87" s="1">
-        <v>3722309.48</v>
+        <v>2727798.24</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>289</v>
+      </c>
+      <c r="B88" t="s">
+        <v>290</v>
+      </c>
+      <c r="C88" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>96.236</v>
+      </c>
+      <c r="E88" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="I88" s="1">
+        <v>132558.04</v>
+      </c>
+      <c r="J88" s="1">
+        <v>3.0958576718459</v>
+      </c>
+      <c r="K88">
+        <v>1.03</v>
+      </c>
+      <c r="L88" t="s">
         <v>291</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>3959760.0</v>
+        <v>4414345.32</v>
       </c>
       <c r="N88" s="1">
-        <v>4009273.89</v>
+        <v>4461553.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>292</v>
+      </c>
+      <c r="B89" t="s">
+        <v>293</v>
+      </c>
+      <c r="C89" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>93.844</v>
+      </c>
+      <c r="E89" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-130036.89</v>
+      </c>
+      <c r="J89" s="1">
+        <v>-3.6202390848705</v>
+      </c>
+      <c r="K89">
+        <v>1.1</v>
+      </c>
+      <c r="L89" t="s">
         <v>294</v>
       </c>
-      <c r="B89" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>3232572.6</v>
+        <v>3461905.16</v>
       </c>
       <c r="N89" s="1">
-        <v>3293117.29</v>
+        <v>3502332.56</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>295</v>
+      </c>
+      <c r="B90" t="s">
+        <v>296</v>
+      </c>
+      <c r="C90" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>97.783</v>
+      </c>
+      <c r="E90" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-34936.42</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.6589148058342</v>
+      </c>
+      <c r="K90">
+        <v>0.72</v>
+      </c>
+      <c r="L90" t="s">
         <v>297</v>
       </c>
-      <c r="B90" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>4892199.62</v>
+        <v>2071043.94</v>
       </c>
       <c r="N90" s="1">
-        <v>4939660.61</v>
+        <v>2086334.16</v>
       </c>
       <c r="O90" s="1">
-        <v>0.96</v>
+        <v>0.42</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>298</v>
+      </c>
+      <c r="B91" t="s">
+        <v>299</v>
+      </c>
+      <c r="C91" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>96.445</v>
+      </c>
+      <c r="E91" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="F91" t="s">
+        <v>8</v>
+      </c>
+      <c r="G91">
+        <v>1.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-50325.83</v>
+      </c>
+      <c r="J91" s="1">
+        <v>-3.4690548829759</v>
+      </c>
+      <c r="K91">
+        <v>2.08</v>
+      </c>
+      <c r="L91" t="s">
         <v>300</v>
       </c>
-      <c r="B91" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M91" s="1">
-        <v>385188.03</v>
+        <v>1400381.4</v>
       </c>
       <c r="N91" s="1">
-        <v>391068.97</v>
+        <v>1430614.82</v>
       </c>
       <c r="O91" s="1">
-        <v>0.08</v>
+        <v>0.29</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>301</v>
+      </c>
+      <c r="B92" t="s">
+        <v>302</v>
+      </c>
+      <c r="C92" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>104.274</v>
+      </c>
+      <c r="E92" s="1">
+        <v>102.76761933</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3083028.58</v>
+      </c>
+      <c r="I92" s="1">
+        <v>45191.42</v>
+      </c>
+      <c r="J92" s="1">
+        <v>1.465812555004</v>
+      </c>
+      <c r="K92">
+        <v>2.7</v>
+      </c>
+      <c r="L92" t="s">
         <v>303</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>2735648.01</v>
+        <v>3128220.0</v>
       </c>
       <c r="N92" s="1">
-        <v>2785317.76</v>
+        <v>3209220.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>304</v>
+      </c>
+      <c r="B93" t="s">
+        <v>305</v>
+      </c>
+      <c r="C93" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="D93" s="1">
+        <v>104.954</v>
+      </c>
+      <c r="E93" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="F93" t="s">
+        <v>8</v>
+      </c>
+      <c r="G93">
+        <v>1.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-83655.77</v>
+      </c>
+      <c r="J93" s="1">
+        <v>-1.9138700428016</v>
+      </c>
+      <c r="K93">
+        <v>3.32</v>
+      </c>
+      <c r="L93" t="s">
         <v>306</v>
       </c>
-      <c r="B93" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M93" s="1">
-        <v>4507323.81</v>
+        <v>4287370.9</v>
       </c>
       <c r="N93" s="1">
-        <v>4530099.54</v>
+        <v>4423112.05</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>307</v>
+      </c>
+      <c r="B94" t="s">
+        <v>308</v>
+      </c>
+      <c r="C94" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.518</v>
+      </c>
+      <c r="E94" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="F94" t="s">
+        <v>8</v>
+      </c>
+      <c r="G94">
+        <v>1.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-1272.0</v>
+      </c>
+      <c r="J94" s="1">
+        <v>-0.15793080842695</v>
+      </c>
+      <c r="K94">
+        <v>1.34</v>
+      </c>
+      <c r="L94" t="s">
         <v>309</v>
       </c>
-      <c r="B94" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M94" s="1">
-        <v>2139991.8</v>
+        <v>804144.0</v>
       </c>
       <c r="N94" s="1">
-        <v>2146432.07</v>
+        <v>814856.33</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.16</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>310</v>
+      </c>
+      <c r="B95" t="s">
+        <v>311</v>
+      </c>
+      <c r="C95" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>105.439</v>
+      </c>
+      <c r="E95" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="F95" t="s">
+        <v>8</v>
+      </c>
+      <c r="G95">
+        <v>1.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-19259.97</v>
+      </c>
+      <c r="J95" s="1">
+        <v>-0.78793605992827</v>
+      </c>
+      <c r="K95">
+        <v>0.82</v>
+      </c>
+      <c r="L95" t="s">
         <v>312</v>
       </c>
-      <c r="B95" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M95" s="1">
-        <v>2107007.58</v>
+        <v>2425097.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2109256.14</v>
+        <v>2443882.96</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>313</v>
+      </c>
+      <c r="B96" t="s">
+        <v>314</v>
+      </c>
+      <c r="C96" s="1">
+        <v>4473000.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>96.233</v>
+      </c>
+      <c r="E96" s="1">
+        <v>96.29170668</v>
+      </c>
+      <c r="F96" t="s">
+        <v>8</v>
+      </c>
+      <c r="G96">
+        <v>1.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>4307128.04</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2625.95</v>
+      </c>
+      <c r="J96" s="1">
+        <v>-0.060967539753009</v>
+      </c>
+      <c r="K96">
+        <v>0.08</v>
+      </c>
+      <c r="L96" t="s">
         <v>315</v>
       </c>
-      <c r="B96" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M96" s="1">
-        <v>1445553.12</v>
+        <v>4304502.09</v>
       </c>
       <c r="N96" s="1">
-        <v>1466557.39</v>
+        <v>4308178.53</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.87</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>316</v>
+      </c>
+      <c r="B97" t="s">
+        <v>317</v>
+      </c>
+      <c r="C97" s="1">
+        <v>3775000.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>97.102</v>
+      </c>
+      <c r="E97" s="1">
+        <v>99.00852132</v>
+      </c>
+      <c r="F97" t="s">
+        <v>8</v>
+      </c>
+      <c r="G97">
+        <v>1.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>3737571.68</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-71971.18</v>
+      </c>
+      <c r="J97" s="1">
+        <v>-1.9256133704438</v>
+      </c>
+      <c r="K97">
+        <v>0.09</v>
+      </c>
+      <c r="L97" t="s">
         <v>318</v>
       </c>
-      <c r="B97" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M97" s="1">
-        <v>3172890.0</v>
+        <v>3665600.5</v>
       </c>
       <c r="N97" s="1">
-        <v>3220702.5</v>
+        <v>3668956.06</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>319</v>
+      </c>
+      <c r="B98" t="s">
+        <v>320</v>
+      </c>
+      <c r="C98" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>96.194</v>
+      </c>
+      <c r="E98" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="F98" t="s">
+        <v>8</v>
+      </c>
+      <c r="G98">
+        <v>1.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-28079.0</v>
+      </c>
+      <c r="J98" s="1">
+        <v>-1.3394871794872</v>
+      </c>
+      <c r="K98">
+        <v>3.54</v>
+      </c>
+      <c r="L98" t="s">
         <v>321</v>
       </c>
-      <c r="B98" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M98" s="1">
-        <v>4357918.85</v>
+        <v>2068171.0</v>
       </c>
       <c r="N98" s="1">
-        <v>4447632.83</v>
+        <v>2144361.63</v>
       </c>
       <c r="O98" s="1">
-        <v>0.87</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>322</v>
+      </c>
+      <c r="B99" t="s">
+        <v>323</v>
+      </c>
+      <c r="C99" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="D99" s="1">
+        <v>80.283</v>
+      </c>
+      <c r="E99" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="F99" t="s">
+        <v>8</v>
+      </c>
+      <c r="G99">
+        <v>1.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-36631.7</v>
+      </c>
+      <c r="J99" s="1">
+        <v>-1.4932515337423</v>
+      </c>
+      <c r="K99">
+        <v>0.17</v>
+      </c>
+      <c r="L99" t="s">
         <v>324</v>
       </c>
-      <c r="B99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M99" s="1">
-        <v>821744.0</v>
+        <v>2416518.3</v>
       </c>
       <c r="N99" s="1">
-        <v>827053.59</v>
+        <v>2421691.74</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>325</v>
+      </c>
+      <c r="B100" t="s">
+        <v>326</v>
+      </c>
+      <c r="C100" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>94.518</v>
+      </c>
+      <c r="E100" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-9944.0</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-0.47593977045383</v>
+      </c>
+      <c r="K100">
+        <v>1.74</v>
+      </c>
+      <c r="L100" t="s">
         <v>327</v>
       </c>
-      <c r="B100" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>2471097.0</v>
+        <v>2079396.0</v>
       </c>
       <c r="N100" s="1">
-        <v>2598699.74</v>
+        <v>2117712.67</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>328</v>
+      </c>
+      <c r="B101" t="s">
+        <v>329</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1524000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>95.234</v>
+      </c>
+      <c r="E101" s="1">
+        <v>92.6043248</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>1411289.91</v>
+      </c>
+      <c r="I101" s="1">
+        <v>40076.25</v>
+      </c>
+      <c r="J101" s="1">
+        <v>2.8396894015915</v>
+      </c>
+      <c r="K101">
+        <v>0.15</v>
+      </c>
+      <c r="L101" t="s">
         <v>330</v>
       </c>
-      <c r="B101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>1410598.0</v>
+        <v>1451366.16</v>
       </c>
       <c r="N101" s="1">
-        <v>1454395.95</v>
+        <v>1453652.16</v>
       </c>
       <c r="O101" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>331</v>
+      </c>
+      <c r="B102" t="s">
+        <v>332</v>
+      </c>
+      <c r="C102" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>96.054</v>
+      </c>
+      <c r="E102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-34764.26</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-3.946</v>
+      </c>
+      <c r="K102">
+        <v>1.11</v>
+      </c>
+      <c r="L102" t="s">
         <v>333</v>
       </c>
-      <c r="B102" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3711353.5</v>
+        <v>846235.74</v>
       </c>
       <c r="N102" s="1">
-        <v>3768817.39</v>
+        <v>856024.63</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.17</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>334</v>
+      </c>
+      <c r="B103" t="s">
+        <v>335</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.818</v>
+      </c>
+      <c r="E103" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-7612.82</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-0.24099842782875</v>
+      </c>
+      <c r="K103">
+        <v>2.78</v>
+      </c>
+      <c r="L103" t="s">
         <v>336</v>
       </c>
-      <c r="B103" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>2139981.0</v>
+        <v>3151254.26</v>
       </c>
       <c r="N103" s="1">
-        <v>2192387.25</v>
+        <v>3238992.55</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.65</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>337</v>
+      </c>
+      <c r="B104" t="s">
+        <v>338</v>
+      </c>
+      <c r="C104" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.591</v>
+      </c>
+      <c r="E104" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I104" s="1">
+        <v>79959.63</v>
+      </c>
+      <c r="J104" s="1">
+        <v>2.7945003070802</v>
+      </c>
+      <c r="K104">
+        <v>0.34</v>
+      </c>
+      <c r="L104" t="s">
         <v>339</v>
       </c>
-      <c r="B104" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>1989272.18</v>
+        <v>2941280.84</v>
       </c>
       <c r="N104" s="1">
-        <v>2006861.07</v>
+        <v>2951271.17</v>
       </c>
       <c r="O104" s="1">
-        <v>0.39</v>
+        <v>0.6</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>340</v>
+      </c>
+      <c r="B105" t="s">
+        <v>341</v>
+      </c>
+      <c r="C105" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.321</v>
+      </c>
+      <c r="E105" s="1">
+        <v>100.32507202</v>
+      </c>
+      <c r="F105" t="s">
+        <v>8</v>
+      </c>
+      <c r="G105">
+        <v>1.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>849753.36</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-34.49</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-0.0040588247865239</v>
+      </c>
+      <c r="K105">
+        <v>0.38</v>
+      </c>
+      <c r="L105" t="s">
         <v>342</v>
       </c>
-      <c r="B105" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M105" s="1">
-        <v>2004200.22</v>
+        <v>849718.87</v>
       </c>
       <c r="N105" s="1">
-        <v>2021392.3</v>
+        <v>852909.24</v>
       </c>
       <c r="O105" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>343</v>
+      </c>
+      <c r="B106" t="s">
+        <v>344</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.112</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-11348.64</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-0.888</v>
+      </c>
+      <c r="K106">
+        <v>2.41</v>
+      </c>
+      <c r="L106" t="s">
         <v>345</v>
       </c>
-      <c r="B106" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>1480291.68</v>
+        <v>1266651.36</v>
       </c>
       <c r="N106" s="1">
-        <v>1494102.93</v>
+        <v>1297463.41</v>
       </c>
       <c r="O106" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C107" s="1">
-        <v>881000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.081</v>
+        <v>99.734</v>
       </c>
       <c r="E107" s="1">
         <v>100.0</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>881000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I107" s="1">
-        <v>9523.61</v>
+        <v>-2628.08</v>
       </c>
       <c r="J107" s="1">
-        <v>1.081</v>
+        <v>-0.266</v>
       </c>
       <c r="K107">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>764.76</v>
+        <v>1.92</v>
+      </c>
+      <c r="L107" t="s">
+        <v>348</v>
       </c>
       <c r="M107" s="1">
-        <v>890523.61</v>
+        <v>985371.92</v>
       </c>
       <c r="N107" s="1">
-        <v>891288.37</v>
+        <v>1004330.41</v>
       </c>
       <c r="O107" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>349</v>
+      </c>
+      <c r="B108" t="s">
         <v>350</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.001</v>
+      </c>
+      <c r="E108" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-17560.77</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.82928415085477</v>
+      </c>
+      <c r="K108">
+        <v>1.01</v>
+      </c>
+      <c r="L108" t="s">
         <v>351</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>3217330.27</v>
+        <v>2100021.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3275318.22</v>
+        <v>2121228.12</v>
       </c>
       <c r="O108" s="1">
-        <v>0.64</v>
+        <v>0.43</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" t="s">
         <v>353</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>101.244</v>
+      </c>
+      <c r="E109" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-18682.04</v>
+      </c>
+      <c r="J109" s="1">
+        <v>-0.51293216680182</v>
+      </c>
+      <c r="K109">
+        <v>2.71</v>
+      </c>
+      <c r="L109" t="s">
         <v>354</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>2958912.56</v>
+        <v>3623522.76</v>
       </c>
       <c r="N109" s="1">
-        <v>3019270.82</v>
+        <v>3720560.24</v>
       </c>
       <c r="O109" s="1">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>355</v>
+      </c>
+      <c r="B110" t="s">
         <v>356</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="E110" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2395200.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-7176.0</v>
+      </c>
+      <c r="J110" s="1">
+        <v>-0.29959919839679</v>
+      </c>
+      <c r="K110">
+        <v>2.24</v>
+      </c>
+      <c r="L110" t="s">
         <v>357</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>853513.43</v>
+        <v>2388024.0</v>
       </c>
       <c r="N110" s="1">
-        <v>860759.99</v>
+        <v>2441725.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>358</v>
+      </c>
+      <c r="B111" t="s">
         <v>359</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>104.683</v>
+      </c>
+      <c r="E111" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="I111" s="1">
+        <v>39201.3</v>
+      </c>
+      <c r="J111" s="1">
+        <v>4.1929169413587</v>
+      </c>
+      <c r="K111">
+        <v>3.75</v>
+      </c>
+      <c r="L111" t="s">
         <v>360</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>1296058.14</v>
+        <v>974142.31</v>
       </c>
       <c r="N111" s="1">
-        <v>1316716.22</v>
+        <v>1009038.46</v>
       </c>
       <c r="O111" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>361</v>
+      </c>
+      <c r="B112" t="s">
         <v>362</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="E112" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="I112" s="1">
+        <v>31362.9</v>
+      </c>
+      <c r="J112" s="1">
+        <v>1.4432641850064</v>
+      </c>
+      <c r="K112">
+        <v>2.14</v>
+      </c>
+      <c r="L112" t="s">
         <v>363</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>1998615.92</v>
+        <v>2204416.2</v>
       </c>
       <c r="N112" s="1">
-        <v>2019611.69</v>
+        <v>2250845.16</v>
       </c>
       <c r="O112" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>364</v>
+      </c>
+      <c r="B113" t="s">
         <v>365</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.471</v>
+      </c>
+      <c r="E113" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>824.0</v>
+      </c>
+      <c r="J113" s="1">
+        <v>0.07315620180813</v>
+      </c>
+      <c r="K113">
+        <v>1.91</v>
+      </c>
+      <c r="L113" t="s">
         <v>366</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>2132004.0</v>
+        <v>1127181.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2137026.74</v>
+        <v>1148203.22</v>
       </c>
       <c r="O113" s="1">
-        <v>0.42</v>
+        <v>0.23</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>367</v>
+      </c>
+      <c r="B114" t="s">
         <v>368</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>102.943</v>
+      </c>
+      <c r="E114" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-17642.94</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-0.35461236666385</v>
+      </c>
+      <c r="K114">
+        <v>1.82</v>
+      </c>
+      <c r="L114" t="s">
         <v>369</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>3719332.59</v>
+        <v>4957631.94</v>
       </c>
       <c r="N114" s="1">
-        <v>3788645.07</v>
+        <v>5054852.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.74</v>
+        <v>1.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>370</v>
+      </c>
+      <c r="B115" t="s">
         <v>371</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>1490000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="E115" s="1">
+        <v>103.47</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>1541703.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-18178.0</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-1.179085725331</v>
+      </c>
+      <c r="K115">
+        <v>2.83</v>
+      </c>
+      <c r="L115" t="s">
         <v>372</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>2400648.0</v>
+        <v>1523525.0</v>
       </c>
       <c r="N115" s="1">
-        <v>2419741.92</v>
+        <v>1565762.36</v>
       </c>
       <c r="O115" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>373</v>
+      </c>
+      <c r="B116" t="s">
         <v>374</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>103.824</v>
+      </c>
+      <c r="E116" s="1">
+        <v>105.20933357</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>1472930.67</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-19394.67</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-1.3167401830257</v>
+      </c>
+      <c r="K116">
+        <v>1.66</v>
+      </c>
+      <c r="L116" t="s">
         <v>375</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>1335949.15</v>
+        <v>1453536.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1363941.26</v>
+        <v>1476811.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>376</v>
+      </c>
+      <c r="B117" t="s">
         <v>377</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>95.04</v>
+      </c>
+      <c r="E117" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-81685.76</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-3.0554705044899</v>
+      </c>
+      <c r="K117">
+        <v>0.5</v>
+      </c>
+      <c r="L117" t="s">
         <v>378</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>971806.6</v>
+        <v>2591740.8</v>
       </c>
       <c r="N117" s="1">
-        <v>992405.02</v>
+        <v>2605281.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>379</v>
+      </c>
+      <c r="B118" t="s">
         <v>380</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>96.893</v>
+      </c>
+      <c r="E118" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="I118" s="1">
+        <v>-121927.64</v>
+      </c>
+      <c r="J118" s="1">
+        <v>-3.1049212094759</v>
+      </c>
+      <c r="K118">
+        <v>1.22</v>
+      </c>
+      <c r="L118" t="s">
         <v>381</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>648695.18</v>
+        <v>3804988.11</v>
       </c>
       <c r="N118" s="1">
-        <v>659140.32</v>
+        <v>3852752.97</v>
       </c>
       <c r="O118" s="1">
-        <v>0.13</v>
+        <v>0.78</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>382</v>
+      </c>
+      <c r="B119" t="s">
         <v>383</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>87.037</v>
+      </c>
+      <c r="E119" s="1">
+        <v>91.95776</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>2206986.24</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-118098.24</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-5.351109030929</v>
+      </c>
+      <c r="K119">
+        <v>2.34</v>
+      </c>
+      <c r="L119" t="s">
         <v>384</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>2233949.9</v>
+        <v>2088888.0</v>
       </c>
       <c r="N119" s="1">
-        <v>2263041.46</v>
+        <v>2144938.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>385</v>
+      </c>
+      <c r="B120" t="s">
         <v>386</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.287</v>
+      </c>
+      <c r="E120" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="I120" s="1">
+        <v>989.93</v>
+      </c>
+      <c r="J120" s="1">
+        <v>0.058663757497077</v>
+      </c>
+      <c r="K120">
+        <v>2.35</v>
+      </c>
+      <c r="L120" t="s">
         <v>387</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>1136894.0</v>
+        <v>1688454.29</v>
       </c>
       <c r="N120" s="1">
-        <v>1148226.29</v>
+        <v>1727628.79</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>388</v>
+      </c>
+      <c r="B121" t="s">
         <v>389</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>102.598</v>
+      </c>
+      <c r="E121" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-17096.88</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.91176228316989</v>
+      </c>
+      <c r="K121">
+        <v>3.45</v>
+      </c>
+      <c r="L121" t="s">
         <v>390</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>4984793.61</v>
+        <v>1858049.78</v>
       </c>
       <c r="N121" s="1">
-        <v>5031698.47</v>
+        <v>1920439.73</v>
       </c>
       <c r="O121" s="1">
-        <v>0.98</v>
+        <v>0.39</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>391</v>
+      </c>
+      <c r="B122" t="s">
         <v>392</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.368</v>
+      </c>
+      <c r="E122" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-18177.48</v>
+      </c>
+      <c r="J122" s="1">
+        <v>-1.3951684008297</v>
+      </c>
+      <c r="K122">
+        <v>0.64</v>
+      </c>
+      <c r="L122" t="s">
         <v>393</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1561922.3</v>
+        <v>1284710.4</v>
       </c>
       <c r="N122" s="1">
-        <v>1588287.02</v>
+        <v>1292910.4</v>
       </c>
       <c r="O122" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>394</v>
+      </c>
+      <c r="B123" t="s">
         <v>395</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>99.987</v>
+      </c>
+      <c r="E123" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-27007.2</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-1.1038248123201</v>
+      </c>
+      <c r="K123">
+        <v>3.83</v>
+      </c>
+      <c r="L123" t="s">
         <v>396</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1494318.0</v>
+        <v>2419685.4</v>
       </c>
       <c r="N123" s="1">
-        <v>1501245.08</v>
+        <v>2512275.26</v>
       </c>
       <c r="O123" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>397</v>
+      </c>
+      <c r="B124" t="s">
         <v>398</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>96.586</v>
+      </c>
+      <c r="E124" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I124" s="1">
+        <v>45557.01</v>
+      </c>
+      <c r="J124" s="1">
+        <v>2.2711170580795</v>
+      </c>
+      <c r="K124">
+        <v>0.58</v>
+      </c>
+      <c r="L124" t="s">
         <v>399</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>2641917.6</v>
+        <v>2051486.64</v>
       </c>
       <c r="N124" s="1">
-        <v>2672573.63</v>
+        <v>2063876.64</v>
       </c>
       <c r="O124" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>400</v>
+      </c>
+      <c r="B125" t="s">
         <v>401</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>3927000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.12</v>
+        <v>103.025</v>
       </c>
       <c r="E125" s="1">
-        <v>99.9978546</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3926915.75</v>
+        <v>1271000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>4796.65</v>
+        <v>38447.75</v>
       </c>
       <c r="J125" s="1">
-        <v>0.12214802418412</v>
+        <v>3.025</v>
       </c>
       <c r="K125">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.02</v>
+      </c>
+      <c r="L125">
+        <v>220.66</v>
       </c>
       <c r="M125" s="1">
-        <v>3931712.4</v>
+        <v>1309447.75</v>
       </c>
       <c r="N125" s="1">
-        <v>3954538.09</v>
+        <v>1309668.41</v>
       </c>
       <c r="O125" s="1">
-        <v>0.77</v>
+        <v>0.26</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>402</v>
+      </c>
+      <c r="B126" t="s">
+        <v>403</v>
+      </c>
+      <c r="C126" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>103.611</v>
+      </c>
+      <c r="E126" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F126" t="s">
+        <v>8</v>
+      </c>
+      <c r="G126">
+        <v>1.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I126" s="1">
+        <v>44258.96</v>
+      </c>
+      <c r="J126" s="1">
+        <v>2.3846849241558</v>
+      </c>
+      <c r="K126">
+        <v>0.24</v>
+      </c>
+      <c r="L126" t="s">
         <v>404</v>
       </c>
-      <c r="B126" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M126" s="1">
-        <v>2135952.0</v>
+        <v>1900225.74</v>
       </c>
       <c r="N126" s="1">
-        <v>2162993.67</v>
+        <v>1904657.91</v>
       </c>
       <c r="O126" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>405</v>
+      </c>
+      <c r="B127" t="s">
+        <v>406</v>
+      </c>
+      <c r="C127" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E127" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="F127" t="s">
+        <v>8</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-49439.69</v>
+      </c>
+      <c r="J127" s="1">
+        <v>-1.9893997085149</v>
+      </c>
+      <c r="K127">
+        <v>1.87</v>
+      </c>
+      <c r="L127" t="s">
         <v>407</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>3284886.0</v>
+        <v>2435716.5</v>
       </c>
       <c r="N127" s="1">
-        <v>3360398.98</v>
+        <v>2481449.83</v>
       </c>
       <c r="O127" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>408</v>
+      </c>
+      <c r="B128" t="s">
+        <v>409</v>
+      </c>
+      <c r="C128" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.247</v>
+      </c>
+      <c r="E128" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="F128" t="s">
+        <v>8</v>
+      </c>
+      <c r="G128">
+        <v>1.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-46867.03</v>
+      </c>
+      <c r="J128" s="1">
+        <v>-4.5759270364132</v>
+      </c>
+      <c r="K128">
+        <v>0.16</v>
+      </c>
+      <c r="L128" t="s">
         <v>410</v>
       </c>
-      <c r="B128" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M128" s="1">
-        <v>1735930.45</v>
+        <v>977341.39</v>
       </c>
       <c r="N128" s="1">
-        <v>1759054.29</v>
+        <v>978971.98</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>411</v>
+      </c>
+      <c r="B129" t="s">
+        <v>412</v>
+      </c>
+      <c r="C129" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>98.806</v>
+      </c>
+      <c r="E129" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="F129" t="s">
+        <v>8</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="I129" s="1">
+        <v>-49987.62</v>
+      </c>
+      <c r="J129" s="1">
+        <v>-1.288765841656</v>
+      </c>
+      <c r="K129">
+        <v>0.14</v>
+      </c>
+      <c r="L129" t="s">
         <v>413</v>
       </c>
-      <c r="B129" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>1887134.44</v>
+        <v>3828732.5</v>
       </c>
       <c r="N129" s="1">
-        <v>1928964.06</v>
+        <v>3834060.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.38</v>
+        <v>0.77</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>414</v>
+      </c>
+      <c r="B130" t="s">
+        <v>415</v>
+      </c>
+      <c r="C130" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>112.816</v>
+      </c>
+      <c r="E130" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-202453.55</v>
+      </c>
+      <c r="J130" s="1">
+        <v>-8.6298897437424</v>
+      </c>
+      <c r="K130">
+        <v>1.59</v>
+      </c>
+      <c r="L130" t="s">
         <v>416</v>
       </c>
-      <c r="B130" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M130" s="1">
-        <v>1318976.0</v>
+        <v>2143504.0</v>
       </c>
       <c r="N130" s="1">
-        <v>1350976.0</v>
+        <v>2173760.85</v>
       </c>
       <c r="O130" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>417</v>
+      </c>
+      <c r="B131" t="s">
+        <v>418</v>
+      </c>
+      <c r="C131" s="1">
+        <v>1276000.0</v>
+      </c>
+      <c r="D131" s="1">
+        <v>107.305</v>
+      </c>
+      <c r="E131" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="F131" t="s">
+        <v>8</v>
+      </c>
+      <c r="G131">
+        <v>1.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>1443755.72</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-74543.92</v>
+      </c>
+      <c r="J131" s="1">
+        <v>-5.1631947820092</v>
+      </c>
+      <c r="K131">
+        <v>1.48</v>
+      </c>
+      <c r="L131" t="s">
         <v>419</v>
       </c>
-      <c r="B131" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M131" s="1">
-        <v>2084557.32</v>
+        <v>1369211.8</v>
       </c>
       <c r="N131" s="1">
-        <v>2088244.82</v>
+        <v>1388087.44</v>
       </c>
       <c r="O131" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>420</v>
+      </c>
+      <c r="B132" t="s">
+        <v>421</v>
+      </c>
+      <c r="C132" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>95.449</v>
+      </c>
+      <c r="E132" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="I132" s="1">
+        <v>29982.64</v>
+      </c>
+      <c r="J132" s="1">
+        <v>2.4761557616227</v>
+      </c>
+      <c r="K132">
+        <v>0.84</v>
+      </c>
+      <c r="L132" t="s">
         <v>422</v>
       </c>
-      <c r="B132" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>1922105.36</v>
+        <v>1240837.0</v>
       </c>
       <c r="N132" s="1">
-        <v>1971228.54</v>
+        <v>1251806.86</v>
       </c>
       <c r="O132" s="1">
-        <v>0.38</v>
+        <v>0.25</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>423</v>
+      </c>
+      <c r="B133" t="s">
+        <v>424</v>
+      </c>
+      <c r="C133" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>96.754</v>
+      </c>
+      <c r="E133" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="I133" s="1">
+        <v>90913.44</v>
+      </c>
+      <c r="J133" s="1">
+        <v>2.4111525496344</v>
+      </c>
+      <c r="K133">
+        <v>1.27</v>
+      </c>
+      <c r="L133" t="s">
         <v>425</v>
       </c>
-      <c r="B133" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M133" s="1">
-        <v>2529551.5</v>
+        <v>3861452.14</v>
       </c>
       <c r="N133" s="1">
-        <v>2554204.63</v>
+        <v>3912129.53</v>
       </c>
       <c r="O133" s="1">
-        <v>0.5</v>
+        <v>0.79</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>426</v>
+      </c>
+      <c r="B134" t="s">
+        <v>427</v>
+      </c>
+      <c r="C134" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>98.988</v>
+      </c>
+      <c r="E134" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-40884.34</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-1.068264094741</v>
+      </c>
+      <c r="K134">
+        <v>1.05</v>
+      </c>
+      <c r="L134" t="s">
         <v>428</v>
       </c>
-      <c r="B134" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>981323.47</v>
+        <v>3786291.0</v>
       </c>
       <c r="N134" s="1">
-        <v>988625.91</v>
+        <v>3826453.5</v>
       </c>
       <c r="O134" s="1">
-        <v>0.19</v>
+        <v>0.77</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>429</v>
+      </c>
+      <c r="B135" t="s">
+        <v>430</v>
+      </c>
+      <c r="C135" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>81.87</v>
+      </c>
+      <c r="E135" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>3382000.0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-613156.6</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-18.13</v>
+      </c>
+      <c r="K135">
+        <v>3.35</v>
+      </c>
+      <c r="L135" t="s">
         <v>431</v>
       </c>
-      <c r="B135" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>3975595.0</v>
+        <v>2768843.4</v>
       </c>
       <c r="N135" s="1">
-        <v>4052556.81</v>
+        <v>2881999.48</v>
       </c>
       <c r="O135" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B136" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C136" s="1">
-        <v>761000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>106.318</v>
+        <v>0.001</v>
       </c>
       <c r="E136" s="1">
-        <v>108.80813929</v>
+        <v>0.0</v>
       </c>
       <c r="F136" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G136">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H136" s="1">
-        <v>828029.94</v>
+        <v>0.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-18949.96</v>
+        <v>10.8</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.2885597590831</v>
+        <v>0</v>
       </c>
       <c r="K136">
-        <v>3.34</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>809079.98</v>
+        <v>10.8</v>
       </c>
       <c r="N136" s="1">
-        <v>834528.5</v>
+        <v>10.8</v>
       </c>
       <c r="O136" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B137" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="C137" s="1">
-        <v>1900000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>116.549</v>
+        <v>94.14</v>
       </c>
       <c r="E137" s="1">
-        <v>123.47145</v>
+        <v>101.3779503</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2345957.55</v>
+        <v>2855816.86</v>
       </c>
       <c r="I137" s="1">
-        <v>-131526.55</v>
+        <v>-203893.06</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.6065187539306</v>
+        <v>-7.1395705675608</v>
       </c>
       <c r="K137">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="L137" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="M137" s="1">
-        <v>2214431.0</v>
+        <v>2651923.8</v>
       </c>
       <c r="N137" s="1">
-        <v>2221289.22</v>
+        <v>2656072.12</v>
       </c>
       <c r="O137" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="B138" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C138" s="1">
-        <v>1276000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>109.828</v>
+        <v>101.926</v>
       </c>
       <c r="E138" s="1">
-        <v>113.147</v>
+        <v>103.32906363</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>1443755.72</v>
+        <v>1088055.04</v>
       </c>
       <c r="I138" s="1">
-        <v>-42350.44</v>
+        <v>-14774.26</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.9333521878618</v>
+        <v>-1.3578596171017</v>
       </c>
       <c r="K138">
+        <v>1.74</v>
+      </c>
+      <c r="L138" t="s">
+        <v>439</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1073280.78</v>
+      </c>
+      <c r="N138" s="1">
+        <v>1091554.72</v>
+      </c>
+      <c r="O138" s="1">
         <v>0.22</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.27</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B139" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="C139" s="1">
-        <v>1300000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>96.696</v>
+        <v>103.664</v>
       </c>
       <c r="E139" s="1">
-        <v>93.14264308</v>
+        <v>104.47316382</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1210854.36</v>
+        <v>3182252.57</v>
       </c>
       <c r="I139" s="1">
-        <v>46193.64</v>
+        <v>-24647.13</v>
       </c>
       <c r="J139" s="1">
-        <v>3.8149625195222</v>
+        <v>-0.77451834692053</v>
       </c>
       <c r="K139">
-        <v>0.57</v>
+        <v>1.58</v>
       </c>
       <c r="L139" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="M139" s="1">
-        <v>1257048.0</v>
+        <v>3157605.44</v>
       </c>
       <c r="N139" s="1">
-        <v>1264402.79</v>
+        <v>3205770.32</v>
       </c>
       <c r="O139" s="1">
-        <v>0.25</v>
+        <v>0.65</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B140" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C140" s="1">
-        <v>3991000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.459</v>
+        <v>100.228</v>
       </c>
       <c r="E140" s="1">
-        <v>94.47603859</v>
+        <v>101.57528214</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3770538.7</v>
+        <v>2559697.11</v>
       </c>
       <c r="I140" s="1">
-        <v>158959.99</v>
+        <v>-33951.51</v>
       </c>
       <c r="J140" s="1">
-        <v>4.2158429510351</v>
+        <v>-1.3263877928119</v>
       </c>
       <c r="K140">
-        <v>0.8</v>
+        <v>1.65</v>
       </c>
       <c r="L140" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="M140" s="1">
-        <v>3929498.69</v>
+        <v>2525745.6</v>
       </c>
       <c r="N140" s="1">
-        <v>3961371.26</v>
+        <v>2567232.14</v>
       </c>
       <c r="O140" s="1">
-        <v>0.77</v>
+        <v>0.52</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B141" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="C141" s="1">
-        <v>3825000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.72</v>
+        <v>101.315</v>
       </c>
       <c r="E141" s="1">
-        <v>100.05687163</v>
+        <v>101.56042721</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3827175.34</v>
+        <v>2992985.79</v>
       </c>
       <c r="I141" s="1">
-        <v>63614.66</v>
+        <v>-7232.74</v>
       </c>
       <c r="J141" s="1">
-        <v>1.6621830553496</v>
+        <v>-0.24165634277869</v>
       </c>
       <c r="K141">
-        <v>0.31</v>
+        <v>1.89</v>
       </c>
       <c r="L141" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="M141" s="1">
-        <v>3890790.0</v>
+        <v>2985753.05</v>
       </c>
       <c r="N141" s="1">
-        <v>3902743.13</v>
+        <v>3041463.46</v>
       </c>
       <c r="O141" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C142" s="1">
-        <v>3382000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>92.672</v>
+        <v>98.817</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>97.59067821</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3382000.0</v>
+        <v>2001584.81</v>
       </c>
       <c r="I142" s="1">
-        <v>-247832.96</v>
+        <v>25151.86</v>
       </c>
       <c r="J142" s="1">
-        <v>-7.328</v>
+        <v>1.2565972660434</v>
       </c>
       <c r="K142">
-        <v>1.99</v>
+        <v>1.71</v>
       </c>
       <c r="L142" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="M142" s="1">
-        <v>3134167.04</v>
+        <v>2026736.67</v>
       </c>
       <c r="N142" s="1">
-        <v>3201595.67</v>
+        <v>2061838.68</v>
       </c>
       <c r="O142" s="1">
-        <v>0.62</v>
+        <v>0.42</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C143" s="1">
-        <v>1250000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>0.001</v>
+        <v>102.313</v>
       </c>
       <c r="E143" s="1">
-        <v>0.0</v>
+        <v>99.81182206</v>
       </c>
       <c r="F143" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G143">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>0.0</v>
+        <v>1357440.78</v>
       </c>
       <c r="I143" s="1">
-        <v>10.58</v>
+        <v>34016.02</v>
       </c>
       <c r="J143" s="1">
-        <v>0</v>
+        <v>2.5058934799351</v>
       </c>
       <c r="K143">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.32</v>
+      </c>
+      <c r="L143" t="s">
+        <v>454</v>
       </c>
       <c r="M143" s="1">
-        <v>10.58</v>
+        <v>1391456.8</v>
       </c>
       <c r="N143" s="1">
-        <v>10.58</v>
+        <v>1436644.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>455</v>
+      </c>
+      <c r="B144" t="s">
+        <v>456</v>
+      </c>
+      <c r="C144" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.324</v>
+      </c>
+      <c r="E144" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-39937.54</v>
+      </c>
+      <c r="J144" s="1">
+        <v>-1.8104604913831</v>
+      </c>
+      <c r="K144">
+        <v>1.51</v>
+      </c>
+      <c r="L144" t="s">
         <v>457</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>2823197.4</v>
+        <v>2165995.16</v>
       </c>
       <c r="N144" s="1">
-        <v>2954699.2</v>
+        <v>2198559.08</v>
       </c>
       <c r="O144" s="1">
-        <v>0.58</v>
+        <v>0.44</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>458</v>
+      </c>
+      <c r="B145" t="s">
+        <v>459</v>
+      </c>
+      <c r="C145" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>77.419</v>
+      </c>
+      <c r="E145" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-365999.69</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-20.646419987845</v>
+      </c>
+      <c r="K145">
+        <v>4.48</v>
+      </c>
+      <c r="L145" t="s">
         <v>460</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>1096931.16</v>
+        <v>1406703.23</v>
       </c>
       <c r="N145" s="1">
-        <v>1104203.44</v>
+        <v>1488013.98</v>
       </c>
       <c r="O145" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>461</v>
+      </c>
+      <c r="B146" t="s">
+        <v>462</v>
+      </c>
+      <c r="C146" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.089</v>
+      </c>
+      <c r="E146" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="I146" s="1">
+        <v>226.36</v>
+      </c>
+      <c r="J146" s="1">
+        <v>0.011860804561298</v>
+      </c>
+      <c r="K146">
+        <v>0.27</v>
+      </c>
+      <c r="L146" t="s">
         <v>463</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>3189710.28</v>
+        <v>1908697.23</v>
       </c>
       <c r="N146" s="1">
-        <v>3196690.7</v>
+        <v>1913782.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.62</v>
+        <v>0.39</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>464</v>
+      </c>
+      <c r="B147" t="s">
+        <v>465</v>
+      </c>
+      <c r="C147" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.105</v>
+      </c>
+      <c r="E147" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="F147" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1535.2</v>
+      </c>
+      <c r="J147" s="1">
+        <v>0.040373918448682</v>
+      </c>
+      <c r="K147">
+        <v>0.65</v>
+      </c>
+      <c r="L147" t="s">
         <v>466</v>
       </c>
-      <c r="B147" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>2575969.2</v>
+        <v>3803990.0</v>
       </c>
       <c r="N147" s="1">
-        <v>2593865.35</v>
+        <v>3828585.06</v>
       </c>
       <c r="O147" s="1">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>467</v>
+      </c>
+      <c r="B148" t="s">
+        <v>468</v>
+      </c>
+      <c r="C148" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="D148" s="1">
+        <v>103.268</v>
+      </c>
+      <c r="E148" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="F148" t="s">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>1.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="I148" s="1">
+        <v>10894.75</v>
+      </c>
+      <c r="J148" s="1">
+        <v>0.31763165742915</v>
+      </c>
+      <c r="K148">
+        <v>1.86</v>
+      </c>
+      <c r="L148" t="s">
         <v>469</v>
       </c>
-      <c r="B148" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M148" s="1">
-        <v>3067178.66</v>
+        <v>3440889.76</v>
       </c>
       <c r="N148" s="1">
-        <v>3094791.65</v>
+        <v>3502740.01</v>
       </c>
       <c r="O148" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>470</v>
+      </c>
+      <c r="B149" t="s">
+        <v>471</v>
+      </c>
+      <c r="C149" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="D149" s="1">
+        <v>79.036</v>
+      </c>
+      <c r="E149" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="F149" t="s">
+        <v>8</v>
+      </c>
+      <c r="G149">
+        <v>1.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="I149" s="1">
+        <v>106177.65</v>
+      </c>
+      <c r="J149" s="1">
+        <v>2.0793678675778</v>
+      </c>
+      <c r="K149">
+        <v>0.6</v>
+      </c>
+      <c r="L149" t="s">
         <v>472</v>
       </c>
-      <c r="B149" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M149" s="1">
-        <v>4049906.23</v>
+        <v>5212424.2</v>
       </c>
       <c r="N149" s="1">
-        <v>4093510.74</v>
+        <v>5252061.96</v>
       </c>
       <c r="O149" s="1">
-        <v>0.8</v>
+        <v>1.06</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>473</v>
+      </c>
+      <c r="B150" t="s">
+        <v>474</v>
+      </c>
+      <c r="C150" s="1">
+        <v>1878000.0</v>
+      </c>
+      <c r="D150" s="1">
+        <v>89.382</v>
+      </c>
+      <c r="E150" s="1">
+        <v>99.95192119</v>
+      </c>
+      <c r="F150" t="s">
+        <v>8</v>
+      </c>
+      <c r="G150">
+        <v>1.0</v>
+      </c>
+      <c r="H150" s="1">
+        <v>1877097.08</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-198503.12</v>
+      </c>
+      <c r="J150" s="1">
+        <v>-10.575005529282</v>
+      </c>
+      <c r="K150">
+        <v>0.3</v>
+      </c>
+      <c r="L150" t="s">
         <v>475</v>
       </c>
-      <c r="B150" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M150" s="1">
-        <v>1429659.2</v>
+        <v>1678593.96</v>
       </c>
       <c r="N150" s="1">
-        <v>1463500.84</v>
+        <v>1684227.96</v>
       </c>
       <c r="O150" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>476</v>
+      </c>
+      <c r="B151" t="s">
+        <v>477</v>
+      </c>
+      <c r="C151" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D151" s="1">
+        <v>102.037</v>
+      </c>
+      <c r="E151" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="F151" t="s">
+        <v>8</v>
+      </c>
+      <c r="G151">
+        <v>1.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="I151" s="1">
+        <v>60389.82</v>
+      </c>
+      <c r="J151" s="1">
+        <v>1.8843587640315</v>
+      </c>
+      <c r="K151">
+        <v>0.12</v>
+      </c>
+      <c r="L151" t="s">
         <v>478</v>
       </c>
-      <c r="B151" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M151" s="1">
-        <v>2220747.4</v>
+        <v>3265184.0</v>
       </c>
       <c r="N151" s="1">
-        <v>2230826.71</v>
+        <v>3268953.86</v>
       </c>
       <c r="O151" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>479</v>
+      </c>
+      <c r="B152" t="s">
+        <v>480</v>
+      </c>
+      <c r="C152" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="D152" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="E152" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="F152" t="s">
+        <v>8</v>
+      </c>
+      <c r="G152">
+        <v>1.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-8802.43</v>
+      </c>
+      <c r="J152" s="1">
+        <v>-0.67708924461046</v>
+      </c>
+      <c r="K152">
+        <v>0.3</v>
+      </c>
+      <c r="L152" t="s">
         <v>481</v>
       </c>
-      <c r="B152" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M152" s="1">
-        <v>1601376.61</v>
+        <v>1291237.42</v>
       </c>
       <c r="N152" s="1">
-        <v>1655886.61</v>
+        <v>1295131.42</v>
       </c>
       <c r="O152" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B153" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C153" s="1">
-        <v>1907000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>101.642</v>
+        <v>98.313</v>
       </c>
       <c r="E153" s="1">
-        <v>100.07713005</v>
+        <v>100.445238</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1908470.87</v>
+        <v>2008904.76</v>
       </c>
       <c r="I153" s="1">
-        <v>29842.07</v>
+        <v>-42644.76</v>
       </c>
       <c r="J153" s="1">
-        <v>1.5636638981029</v>
+        <v>-2.1227865476311</v>
       </c>
       <c r="K153">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>1938312.94</v>
+        <v>1966260.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1970308.16</v>
+        <v>1966260.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B154" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C154" s="1">
-        <v>3800000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>103.852</v>
+        <v>98.154</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0646</v>
+        <v>99.95674066</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>3802454.8</v>
+        <v>1418386.15</v>
       </c>
       <c r="I154" s="1">
-        <v>143921.2</v>
+        <v>-25580.89</v>
       </c>
       <c r="J154" s="1">
-        <v>3.7849549191222</v>
+        <v>-1.8035208536124</v>
       </c>
       <c r="K154">
-        <v>5.27</v>
+        <v>3.86</v>
       </c>
       <c r="L154" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M154" s="1">
-        <v>3946376.0</v>
+        <v>1392805.26</v>
       </c>
       <c r="N154" s="1">
-        <v>4146568.33</v>
+        <v>1447577.69</v>
       </c>
       <c r="O154" s="1">
-        <v>0.81</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B155" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C155" s="1">
-        <v>3332000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>104.501</v>
+        <v>95.996</v>
       </c>
       <c r="E155" s="1">
-        <v>102.94102671</v>
+        <v>91.98892622</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3429995.01</v>
+        <v>2431267.32</v>
       </c>
       <c r="I155" s="1">
-        <v>51978.31</v>
+        <v>105906.96</v>
       </c>
       <c r="J155" s="1">
-        <v>1.5154048285336</v>
+        <v>4.3560393021694</v>
       </c>
       <c r="K155">
-        <v>0.75</v>
+        <v>0.53</v>
       </c>
       <c r="L155" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="M155" s="1">
-        <v>3481973.32</v>
+        <v>2537174.28</v>
       </c>
       <c r="N155" s="1">
-        <v>3506963.32</v>
+        <v>2551050.03</v>
       </c>
       <c r="O155" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B156" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C156" s="1">
-        <v>3007000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>106.264</v>
+        <v>96.781</v>
       </c>
       <c r="E156" s="1">
-        <v>100.60017459</v>
+        <v>100.02073707</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3025047.25</v>
+        <v>3442713.77</v>
       </c>
       <c r="I156" s="1">
-        <v>170311.23</v>
+        <v>-111511.75</v>
       </c>
       <c r="J156" s="1">
-        <v>5.6300353655633</v>
+        <v>-3.2390653841664</v>
       </c>
       <c r="K156">
-        <v>3.42</v>
+        <v>0.64</v>
       </c>
       <c r="L156" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M156" s="1">
-        <v>3195358.48</v>
+        <v>3331202.02</v>
       </c>
       <c r="N156" s="1">
-        <v>3298173.16</v>
+        <v>3353144.77</v>
       </c>
       <c r="O156" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B157" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C157" s="1">
-        <v>6595000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>82.41</v>
+        <v>100.645</v>
       </c>
       <c r="E157" s="1">
-        <v>77.42602805</v>
+        <v>100.16080774</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5106246.55</v>
+        <v>1734785.19</v>
       </c>
       <c r="I157" s="1">
-        <v>328692.95</v>
+        <v>8386.21</v>
       </c>
       <c r="J157" s="1">
-        <v>6.4370755853926</v>
+        <v>0.48341489472826</v>
       </c>
       <c r="K157">
-        <v>0.42</v>
+        <v>1.43</v>
       </c>
       <c r="L157" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M157" s="1">
-        <v>5434939.5</v>
+        <v>1743171.4</v>
       </c>
       <c r="N157" s="1">
-        <v>5462787.57</v>
+        <v>1767852.4</v>
       </c>
       <c r="O157" s="1">
-        <v>1.06</v>
+        <v>0.36</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B158" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C158" s="1">
-        <v>1878000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>93.586</v>
+        <v>99.002</v>
       </c>
       <c r="E158" s="1">
-        <v>99.95192119</v>
+        <v>100.05580737</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1877097.08</v>
+        <v>3802120.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-119552.0</v>
+        <v>-40044.68</v>
       </c>
       <c r="J158" s="1">
-        <v>-6.3689833239738</v>
+        <v>-1.0532195942818</v>
       </c>
       <c r="K158">
-        <v>1.81</v>
+        <v>3.25</v>
       </c>
       <c r="L158" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M158" s="1">
-        <v>1757545.08</v>
+        <v>3762076.0</v>
       </c>
       <c r="N158" s="1">
-        <v>1791583.83</v>
+        <v>3885445.86</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B159" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C159" s="1">
-        <v>3200000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>106.31</v>
+        <v>97.272</v>
       </c>
       <c r="E159" s="1">
-        <v>100.14981813</v>
+        <v>98.72295901</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>3204794.18</v>
+        <v>6069487.52</v>
       </c>
       <c r="I159" s="1">
-        <v>197125.82</v>
+        <v>-89204.96</v>
       </c>
       <c r="J159" s="1">
-        <v>6.1509666121523</v>
+        <v>-1.4697280405645</v>
       </c>
       <c r="K159">
-        <v>4.64</v>
+        <v>0.41</v>
       </c>
       <c r="L159" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M159" s="1">
-        <v>3401920.0</v>
+        <v>5980282.56</v>
       </c>
       <c r="N159" s="1">
-        <v>3550358.36</v>
+        <v>6005548.31</v>
       </c>
       <c r="O159" s="1">
-        <v>0.69</v>
+        <v>1.21</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B160" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C160" s="1">
-        <v>1298000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.881</v>
+        <v>86.542</v>
       </c>
       <c r="E160" s="1">
-        <v>100.15715331</v>
+        <v>100.27475375</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>1300039.85</v>
+        <v>2471772.68</v>
       </c>
       <c r="I160" s="1">
-        <v>22375.53</v>
+        <v>-338512.38</v>
       </c>
       <c r="J160" s="1">
-        <v>1.721141855767</v>
+        <v>-13.695125880265</v>
       </c>
       <c r="K160">
-        <v>1.81</v>
+        <v>0.88</v>
       </c>
       <c r="L160" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M160" s="1">
-        <v>1322415.38</v>
+        <v>2133260.3</v>
       </c>
       <c r="N160" s="1">
-        <v>1345941.63</v>
+        <v>2154983.11</v>
       </c>
       <c r="O160" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B161" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C161" s="1">
-        <v>2000000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.89</v>
+        <v>99.001</v>
       </c>
       <c r="E161" s="1">
-        <v>100.445238</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2008904.76</v>
+        <v>533000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>8895.24</v>
+        <v>-5324.67</v>
       </c>
       <c r="J161" s="1">
-        <v>0.44279052830757</v>
+        <v>-0.999</v>
       </c>
       <c r="K161">
-        <v>0.52</v>
+        <v>1.7</v>
       </c>
       <c r="L161" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M161" s="1">
-        <v>2017800.0</v>
+        <v>527675.33</v>
       </c>
       <c r="N161" s="1">
-        <v>2028235.56</v>
+        <v>536741.88</v>
       </c>
       <c r="O161" s="1">
-        <v>0.39</v>
+        <v>0.11</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B162" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C162" s="1">
-        <v>1600000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.619</v>
+        <v>92.554</v>
       </c>
       <c r="E162" s="1">
-        <v>93.9679475</v>
+        <v>94.5</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1503487.16</v>
+        <v>4035150.0</v>
       </c>
       <c r="I162" s="1">
-        <v>74416.84</v>
+        <v>-83094.2</v>
       </c>
       <c r="J162" s="1">
-        <v>4.9496159315388</v>
+        <v>-2.0592592592593</v>
       </c>
       <c r="K162">
-        <v>2.48</v>
+        <v>0.85</v>
       </c>
       <c r="L162" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M162" s="1">
-        <v>1577904.0</v>
+        <v>3952055.8</v>
       </c>
       <c r="N162" s="1">
-        <v>1617619.07</v>
+        <v>3988232.19</v>
       </c>
       <c r="O162" s="1">
-        <v>0.31</v>
+        <v>0.8</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B163" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C163" s="1">
-        <v>1419000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.334</v>
+        <v>97.314</v>
       </c>
       <c r="E163" s="1">
-        <v>99.95674066</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1418386.15</v>
+        <v>1900000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>19543.31</v>
+        <v>-51034.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.3778553886754</v>
+        <v>-2.686</v>
       </c>
       <c r="K163">
-        <v>3.09</v>
+        <v>0.96</v>
       </c>
       <c r="L163" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M163" s="1">
-        <v>1437929.46</v>
+        <v>1848966.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1481709.5</v>
+        <v>1867210.16</v>
       </c>
       <c r="O163" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C164" s="1">
-        <v>2643000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.185</v>
+        <v>97.774</v>
       </c>
       <c r="E164" s="1">
-        <v>91.98892622</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2431267.32</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>163762.23</v>
+        <v>114180.0</v>
       </c>
       <c r="J164" s="1">
-        <v>6.7356735581014</v>
+        <v>11.8772455775</v>
       </c>
       <c r="K164">
-        <v>0.16</v>
+        <v>2.52</v>
       </c>
       <c r="L164" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="M164" s="1">
-        <v>2595029.55</v>
+        <v>1075514.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2599159.24</v>
+        <v>1103288.25</v>
       </c>
       <c r="O164" s="1">
-        <v>0.51</v>
+        <v>0.22</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B165" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C165" s="1">
-        <v>3442000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>101.356</v>
+        <v>94.468</v>
       </c>
       <c r="E165" s="1">
-        <v>100.02073707</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>3442713.77</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>45959.75</v>
+        <v>8398.09</v>
       </c>
       <c r="J165" s="1">
-        <v>1.33498609151</v>
+        <v>0.42512720686709</v>
       </c>
       <c r="K165">
-        <v>1.75</v>
+        <v>2.16</v>
       </c>
       <c r="L165" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M165" s="1">
-        <v>3488673.52</v>
+        <v>1983828.0</v>
       </c>
       <c r="N165" s="1">
-        <v>3548812.91</v>
+        <v>2029212.85</v>
       </c>
       <c r="O165" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C166" s="1">
-        <v>1732000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>103.399</v>
+        <v>93.782</v>
       </c>
       <c r="E166" s="1">
-        <v>100.16080774</v>
+        <v>93.0</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>1734785.19</v>
+        <v>1097400.0</v>
       </c>
       <c r="I166" s="1">
-        <v>56085.49</v>
+        <v>9227.6</v>
       </c>
       <c r="J166" s="1">
-        <v>3.2329933598292</v>
+        <v>0.84086021505376</v>
       </c>
       <c r="K166">
-        <v>0.69</v>
+        <v>2.54</v>
       </c>
       <c r="L166" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M166" s="1">
-        <v>1790870.68</v>
+        <v>1106627.6</v>
       </c>
       <c r="N166" s="1">
-        <v>1802778.18</v>
+        <v>1136594.68</v>
       </c>
       <c r="O166" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B167" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C167" s="1">
-        <v>5000000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.154</v>
+        <v>101.293</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0558076</v>
+        <v>104.28968508</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>5002790.38</v>
+        <v>1586246.11</v>
       </c>
       <c r="I167" s="1">
-        <v>54909.62</v>
+        <v>-45579.58</v>
       </c>
       <c r="J167" s="1">
-        <v>1.0975798670181</v>
+        <v>-2.8734242254501</v>
       </c>
       <c r="K167">
-        <v>2.65</v>
+        <v>3.2</v>
       </c>
       <c r="L167" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M167" s="1">
-        <v>5057700.0</v>
+        <v>1540666.53</v>
       </c>
       <c r="N167" s="1">
-        <v>5190234.25</v>
+        <v>1589370.22</v>
       </c>
       <c r="O167" s="1">
-        <v>1.01</v>
+        <v>0.32</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C168" s="1">
-        <v>2465000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>91.279</v>
+        <v>100.525</v>
       </c>
       <c r="E168" s="1">
-        <v>100.27475375</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>2471772.68</v>
+        <v>1500000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-221745.33</v>
+        <v>7875.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-8.9711053040687</v>
+        <v>0.525</v>
       </c>
       <c r="K168">
-        <v>2.86</v>
+        <v>1.76</v>
       </c>
       <c r="L168" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M168" s="1">
-        <v>2250027.35</v>
+        <v>1507875.0</v>
       </c>
       <c r="N168" s="1">
-        <v>2320425.35</v>
+        <v>1534281.25</v>
       </c>
       <c r="O168" s="1">
-        <v>0.45</v>
+        <v>0.31</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B169" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C169" s="1">
-        <v>533000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.656</v>
+        <v>99.255</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>533000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I169" s="1">
-        <v>8826.48</v>
+        <v>-3791.49</v>
       </c>
       <c r="J169" s="1">
-        <v>1.656</v>
+        <v>-0.19313935122703</v>
       </c>
       <c r="K169">
-        <v>0.25</v>
+        <v>3.56</v>
       </c>
       <c r="L169" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="M169" s="1">
-        <v>541826.48</v>
+        <v>1959293.7</v>
       </c>
       <c r="N169" s="1">
-        <v>543140.47</v>
+        <v>2029638.01</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B170" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C170" s="1">
-        <v>2501000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>97.364</v>
+        <v>100.721</v>
       </c>
       <c r="E170" s="1">
-        <v>100.19588884</v>
+        <v>100.82032267</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>2505899.18</v>
+        <v>3024609.68</v>
       </c>
       <c r="I170" s="1">
-        <v>-70825.54</v>
+        <v>-2979.68</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.8263523355317</v>
+        <v>-0.098514529649988</v>
       </c>
       <c r="K170">
-        <v>0.39</v>
+        <v>1.82</v>
       </c>
       <c r="L170" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="M170" s="1">
-        <v>2435073.64</v>
+        <v>3021630.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2444900.58</v>
+        <v>3076317.5</v>
       </c>
       <c r="O170" s="1">
-        <v>0.48</v>
+        <v>0.62</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B171" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C171" s="1">
-        <v>2284000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>96.685</v>
+        <v>109.745</v>
       </c>
       <c r="E171" s="1">
-        <v>100.06723993</v>
+        <v>113.539</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2285535.76</v>
+        <v>1476007.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-77250.36</v>
+        <v>-49322.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.3799672423415</v>
+        <v>-3.341583068373</v>
       </c>
       <c r="K171">
-        <v>1.62</v>
+        <v>0.49</v>
       </c>
       <c r="L171" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="M171" s="1">
-        <v>2208285.4</v>
+        <v>1426685.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2245204.85</v>
+        <v>1433076.67</v>
       </c>
       <c r="O171" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B172" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C172" s="1">
-        <v>2900000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.221</v>
+        <v>89.634</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.83244604</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2900000.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I172" s="1">
-        <v>6409.0</v>
+        <v>-226813.44</v>
       </c>
       <c r="J172" s="1">
-        <v>0.221</v>
+        <v>-10.215562622552</v>
       </c>
       <c r="K172">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="L172" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="M172" s="1">
-        <v>2906409.0</v>
+        <v>1993460.16</v>
       </c>
       <c r="N172" s="1">
-        <v>2914066.75</v>
+        <v>1997041.59</v>
       </c>
       <c r="O172" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B173" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C173" s="1">
-        <v>2100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.003</v>
+        <v>100.9</v>
       </c>
       <c r="E173" s="1">
-        <v>94.06809095</v>
+        <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1975429.91</v>
+        <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>40633.09</v>
+        <v>39050.43</v>
       </c>
       <c r="J173" s="1">
-        <v>2.0569239027063</v>
+        <v>1.3526068414544</v>
       </c>
       <c r="K173">
-        <v>1.78</v>
+        <v>2.5</v>
       </c>
       <c r="L173" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="M173" s="1">
-        <v>2016063.0</v>
+        <v>2926100.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2053519.18</v>
+        <v>2998530.48</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B174" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.588</v>
+        <v>99.885</v>
       </c>
       <c r="E174" s="1">
-        <v>87.394</v>
+        <v>98.387</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>961334.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I174" s="1">
-        <v>123134.0</v>
+        <v>13482.0</v>
       </c>
       <c r="J174" s="1">
-        <v>12.808659633384</v>
+        <v>1.5225588746481</v>
       </c>
       <c r="K174">
-        <v>2.07</v>
+        <v>2.75</v>
       </c>
       <c r="L174" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="M174" s="1">
-        <v>1084468.0</v>
+        <v>898965.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1107208.16</v>
+        <v>923705.75</v>
       </c>
       <c r="O174" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B175" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C175" s="1">
-        <v>2010000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>105.007</v>
+        <v>97.715</v>
       </c>
       <c r="E175" s="1">
-        <v>102.4847393</v>
+        <v>100.25273885</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2059943.26</v>
+        <v>4430168.53</v>
       </c>
       <c r="I175" s="1">
-        <v>50697.44</v>
+        <v>-112142.69</v>
       </c>
       <c r="J175" s="1">
-        <v>2.4611085647087</v>
+        <v>-2.5313413979761</v>
       </c>
       <c r="K175">
-        <v>4.35</v>
+        <v>1.91</v>
       </c>
       <c r="L175" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="M175" s="1">
-        <v>2110640.7</v>
+        <v>4318025.84</v>
       </c>
       <c r="N175" s="1">
-        <v>2198158.3</v>
+        <v>4402416.47</v>
       </c>
       <c r="O175" s="1">
-        <v>0.43</v>
+        <v>0.89</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B176" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C176" s="1">
-        <v>1180000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>94.748</v>
+        <v>101.2</v>
       </c>
       <c r="E176" s="1">
-        <v>93.0</v>
+        <v>99.58935313</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>1097400.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I176" s="1">
-        <v>20626.4</v>
+        <v>25770.35</v>
       </c>
       <c r="J176" s="1">
-        <v>1.8795698924731</v>
+        <v>1.6172882185291</v>
       </c>
       <c r="K176">
-        <v>1.6</v>
+        <v>4.55</v>
       </c>
       <c r="L176" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="M176" s="1">
-        <v>1118026.4</v>
+        <v>1619200.0</v>
       </c>
       <c r="N176" s="1">
-        <v>1136873.62</v>
+        <v>1691989.04</v>
       </c>
       <c r="O176" s="1">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B177" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C177" s="1">
-        <v>1521000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.521</v>
+        <v>95.451</v>
       </c>
       <c r="E177" s="1">
-        <v>104.28968508</v>
+        <v>89.63713976</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1586246.11</v>
+        <v>3675122.73</v>
       </c>
       <c r="I177" s="1">
-        <v>-26901.7</v>
+        <v>238368.27</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6959348130411</v>
+        <v>6.4859948228178</v>
       </c>
       <c r="K177">
-        <v>2.01</v>
+        <v>2.42</v>
       </c>
       <c r="L177" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="M177" s="1">
-        <v>1559344.41</v>
+        <v>3913491.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1589975.66</v>
+        <v>4012901.96</v>
       </c>
       <c r="O177" s="1">
-        <v>0.31</v>
+        <v>0.81</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B178" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C178" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.048</v>
+        <v>99.995</v>
       </c>
       <c r="E178" s="1">
-        <v>100.0</v>
+        <v>100.256</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1500000.0</v>
+        <v>1604096.0</v>
       </c>
       <c r="I178" s="1">
-        <v>30720.0</v>
+        <v>-4176.0</v>
       </c>
       <c r="J178" s="1">
-        <v>2.048</v>
+        <v>-0.26033354612193</v>
       </c>
       <c r="K178">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="L178" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="M178" s="1">
-        <v>1530720.0</v>
+        <v>1599920.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1537152.29</v>
+        <v>1612520.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B179" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C179" s="1">
-        <v>1974000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>102.196</v>
+        <v>78.522</v>
       </c>
       <c r="E179" s="1">
-        <v>99.44707143</v>
+        <v>73.81842241</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1963085.19</v>
+        <v>2140734.25</v>
       </c>
       <c r="I179" s="1">
-        <v>54263.85</v>
+        <v>136403.75</v>
       </c>
       <c r="J179" s="1">
-        <v>2.7642126931842</v>
+        <v>6.371820789993</v>
       </c>
       <c r="K179">
-        <v>2.89</v>
+        <v>0.07</v>
       </c>
       <c r="L179" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="M179" s="1">
-        <v>2017349.04</v>
+        <v>2277138.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2074348.29</v>
+        <v>2279273.27</v>
       </c>
       <c r="O179" s="1">
-        <v>0.4</v>
+        <v>0.46</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B180" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C180" s="1">
-        <v>3000000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>103.275</v>
+        <v>94.643</v>
       </c>
       <c r="E180" s="1">
-        <v>100.82032267</v>
+        <v>96.71</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>3024609.68</v>
+        <v>1218546.0</v>
       </c>
       <c r="I180" s="1">
-        <v>73640.32</v>
+        <v>-26044.2</v>
       </c>
       <c r="J180" s="1">
-        <v>2.4347048971952</v>
+        <v>-2.1373177541102</v>
       </c>
       <c r="K180">
-        <v>1.11</v>
+        <v>2.52</v>
       </c>
       <c r="L180" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="M180" s="1">
-        <v>3098250.0</v>
+        <v>1192501.8</v>
       </c>
       <c r="N180" s="1">
-        <v>3131427.08</v>
+        <v>1224238.05</v>
       </c>
       <c r="O180" s="1">
-        <v>0.61</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B181" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C181" s="1">
-        <v>1300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>112.731</v>
+        <v>94.594</v>
       </c>
       <c r="E181" s="1">
-        <v>113.539</v>
+        <v>93.7</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>1476007.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-10504.0</v>
+        <v>20562.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.71164974149852</v>
+        <v>0.95410885805763</v>
       </c>
       <c r="K181">
-        <v>2.97</v>
+        <v>0.05</v>
       </c>
       <c r="L181" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="M181" s="1">
-        <v>1465503.0</v>
+        <v>2175662.0</v>
       </c>
       <c r="N181" s="1">
-        <v>1504119.32</v>
+        <v>2176875.01</v>
       </c>
       <c r="O181" s="1">
-        <v>0.29</v>
+        <v>0.44</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B182" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C182" s="1">
-        <v>2224000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>94.863</v>
+        <v>88.31</v>
       </c>
       <c r="E182" s="1">
-        <v>99.83244604</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2220273.6</v>
+        <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-110520.48</v>
+        <v>-392199.5</v>
       </c>
       <c r="J182" s="1">
-        <v>-4.9777865214449</v>
+        <v>-11.69</v>
       </c>
       <c r="K182">
-        <v>0.66</v>
+        <v>1.44</v>
       </c>
       <c r="L182" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="M182" s="1">
-        <v>2109753.12</v>
+        <v>2962800.5</v>
       </c>
       <c r="N182" s="1">
-        <v>2124514.14</v>
+        <v>3011028.63</v>
       </c>
       <c r="O182" s="1">
-        <v>0.41</v>
+        <v>0.61</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B183" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C183" s="1">
-        <v>2900000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.117</v>
+        <v>93.204</v>
       </c>
       <c r="E183" s="1">
-        <v>99.55343345</v>
+        <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>2887049.57</v>
+        <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>103343.43</v>
+        <v>-125180.84</v>
       </c>
       <c r="J183" s="1">
-        <v>3.5795516320144</v>
+        <v>-7.9741001334885</v>
       </c>
       <c r="K183">
-        <v>1.72</v>
+        <v>2.72</v>
       </c>
       <c r="L183" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="M183" s="1">
-        <v>2990393.0</v>
+        <v>1444662.0</v>
       </c>
       <c r="N183" s="1">
-        <v>3040358.41</v>
+        <v>1486818.59</v>
       </c>
       <c r="O183" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="B184" t="s">
+        <v>573</v>
+      </c>
+      <c r="C184" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>95.117</v>
+      </c>
+      <c r="E184" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="F184" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184">
+        <v>1.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="I184" s="1">
+        <v>113961.66</v>
+      </c>
+      <c r="J184" s="1">
+        <v>2.2414943300254</v>
+      </c>
+      <c r="K184">
+        <v>1.85</v>
+      </c>
+      <c r="L184" t="s">
         <v>574</v>
       </c>
-      <c r="C184" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M184" s="1">
-        <v>899793.0</v>
+        <v>5198144.05</v>
       </c>
       <c r="N184" s="1">
-        <v>920422.11</v>
+        <v>5299209.12</v>
       </c>
       <c r="O184" s="1">
-        <v>0.18</v>
+        <v>1.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B185" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C185" s="1">
-        <v>4419000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>102.471</v>
+        <v>95.555</v>
       </c>
       <c r="E185" s="1">
-        <v>100.25273885</v>
+        <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>4430168.53</v>
+        <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>98024.96</v>
+        <v>118258.23</v>
       </c>
       <c r="J185" s="1">
-        <v>2.2126688710869</v>
+        <v>1.9718704057835</v>
       </c>
       <c r="K185">
-        <v>0.89</v>
+        <v>0.14</v>
       </c>
       <c r="L185" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="M185" s="1">
-        <v>4528193.49</v>
+        <v>6115520.0</v>
       </c>
       <c r="N185" s="1">
-        <v>4567320.05</v>
+        <v>6124725.48</v>
       </c>
       <c r="O185" s="1">
-        <v>0.89</v>
+        <v>1.24</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B186" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C186" s="1">
-        <v>1600000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>104.765</v>
+        <v>101.473</v>
       </c>
       <c r="E186" s="1">
-        <v>99.58935313</v>
+        <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1593429.65</v>
+        <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>82810.35</v>
+        <v>-7949.8</v>
       </c>
       <c r="J186" s="1">
-        <v>5.1969881444091</v>
+        <v>-0.72889361407208</v>
       </c>
       <c r="K186">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="L186" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="M186" s="1">
-        <v>1676240.0</v>
+        <v>1082716.91</v>
       </c>
       <c r="N186" s="1">
-        <v>1735998.9</v>
+        <v>1129372.58</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B187" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C187" s="1">
-        <v>4100000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>97.13</v>
+        <v>93.015</v>
       </c>
       <c r="E187" s="1">
-        <v>89.63713976</v>
+        <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3675122.73</v>
+        <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>307207.27</v>
+        <v>-273013.58</v>
       </c>
       <c r="J187" s="1">
-        <v>8.3591023366994</v>
+        <v>-7.0446308812901</v>
       </c>
       <c r="K187">
-        <v>2.03</v>
+        <v>1.23</v>
       </c>
       <c r="L187" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="M187" s="1">
-        <v>3982330.0</v>
+        <v>3602470.95</v>
       </c>
       <c r="N187" s="1">
-        <v>4065453.29</v>
+        <v>3649915.2</v>
       </c>
       <c r="O187" s="1">
-        <v>0.79</v>
+        <v>0.74</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B188" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="C188" s="1">
-        <v>4408000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>102.13</v>
+        <v>91.849</v>
       </c>
       <c r="E188" s="1">
-        <v>102.79332963</v>
+        <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>4531129.97</v>
+        <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-29239.57</v>
+        <v>5618.5</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.64530415577552</v>
+        <v>0.36112917060485</v>
       </c>
       <c r="K188">
-        <v>3.46</v>
+        <v>1.39</v>
       </c>
       <c r="L188" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="M188" s="1">
-        <v>4501890.4</v>
+        <v>1561433.0</v>
       </c>
       <c r="N188" s="1">
-        <v>4654563.32</v>
+        <v>1585055.92</v>
       </c>
       <c r="O188" s="1">
-        <v>0.91</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B189" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="C189" s="1">
-        <v>1600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.126</v>
+        <v>100.911</v>
       </c>
       <c r="E189" s="1">
-        <v>100.256</v>
+        <v>101.2434</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1604096.0</v>
+        <v>101243.4</v>
       </c>
       <c r="I189" s="1">
-        <v>-2080.0</v>
+        <v>-332.4</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.12966804979253</v>
+        <v>-0.32831769774622</v>
       </c>
       <c r="K189">
-        <v>2.55</v>
+        <v>4.59</v>
       </c>
       <c r="L189" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="M189" s="1">
-        <v>1602016.0</v>
+        <v>100911.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1642849.33</v>
+        <v>105505.52</v>
       </c>
       <c r="O189" s="1">
-        <v>0.32</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B190" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="C190" s="1">
-        <v>2900000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>80.051</v>
+        <v>102.467</v>
       </c>
       <c r="E190" s="1">
-        <v>73.81842241</v>
+        <v>102.38671778</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2140734.25</v>
+        <v>2470591.5</v>
       </c>
       <c r="I190" s="1">
-        <v>180744.75</v>
+        <v>1937.21</v>
       </c>
       <c r="J190" s="1">
-        <v>8.4431194577281</v>
+        <v>0.078410777338139</v>
       </c>
       <c r="K190">
-        <v>0.6</v>
+        <v>4.31</v>
       </c>
       <c r="L190" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="M190" s="1">
-        <v>2321479.0</v>
+        <v>2472528.71</v>
       </c>
       <c r="N190" s="1">
-        <v>2338859.14</v>
+        <v>2576643.05</v>
       </c>
       <c r="O190" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B191" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C191" s="1">
-        <v>2300000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>96.274</v>
+        <v>97.024</v>
       </c>
       <c r="E191" s="1">
-        <v>93.7</v>
+        <v>90.92355123</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>2155100.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I191" s="1">
-        <v>59202.0</v>
+        <v>203632.98</v>
       </c>
       <c r="J191" s="1">
-        <v>2.7470651013874</v>
+        <v>6.7094264239672</v>
       </c>
       <c r="K191">
-        <v>1.21</v>
+        <v>1.28</v>
       </c>
       <c r="L191" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="M191" s="1">
-        <v>2214302.0</v>
+        <v>3238661.12</v>
       </c>
       <c r="N191" s="1">
-        <v>2242114.67</v>
+        <v>3281498.79</v>
       </c>
       <c r="O191" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B192" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C192" s="1">
-        <v>3355000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.269</v>
+        <v>97.945</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>97.7673</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3355000.0</v>
+        <v>977673.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-24525.05</v>
+        <v>1777.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.731</v>
+        <v>0.18175811339783</v>
       </c>
       <c r="K192">
-        <v>0.21</v>
+        <v>0.87</v>
       </c>
       <c r="L192" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="M192" s="1">
-        <v>3330474.95</v>
+        <v>979450.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3337464.53</v>
+        <v>988151.66</v>
       </c>
       <c r="O192" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B193" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="C193" s="1">
-        <v>1550000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.14</v>
+        <v>104.155</v>
       </c>
       <c r="E193" s="1">
-        <v>101.28018323</v>
+        <v>103.09125717</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1569842.84</v>
+        <v>3538401.22</v>
       </c>
       <c r="I193" s="1">
-        <v>-48672.84</v>
+        <v>36510.84</v>
       </c>
       <c r="J193" s="1">
-        <v>-3.1004912568191</v>
+        <v>1.0318456763363</v>
       </c>
       <c r="K193">
-        <v>1.82</v>
+        <v>1.58</v>
       </c>
       <c r="L193" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="M193" s="1">
-        <v>1521170.0</v>
+        <v>3574912.06</v>
       </c>
       <c r="N193" s="1">
-        <v>1549434.08</v>
+        <v>3628970.79</v>
       </c>
       <c r="O193" s="1">
-        <v>0.3</v>
+        <v>0.73</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B194" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C194" s="1">
-        <v>5465000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>97.231</v>
+        <v>103.092</v>
       </c>
       <c r="E194" s="1">
-        <v>93.03169973</v>
+        <v>100.27195449</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5084182.39</v>
+        <v>4913325.77</v>
       </c>
       <c r="I194" s="1">
-        <v>229491.76</v>
+        <v>138182.23</v>
       </c>
       <c r="J194" s="1">
-        <v>4.5138380647277</v>
+        <v>2.8123970701011</v>
       </c>
       <c r="K194">
-        <v>1.37</v>
+        <v>5.77</v>
       </c>
       <c r="L194" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="M194" s="1">
-        <v>5313674.15</v>
+        <v>5051508.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5388686.89</v>
+        <v>5334365.53</v>
       </c>
       <c r="O194" s="1">
-        <v>1.05</v>
+        <v>1.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B195" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="C195" s="1">
-        <v>6400000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>99.654</v>
+        <v>7.32727778</v>
       </c>
       <c r="E195" s="1">
-        <v>93.70721516</v>
+        <v>0.0741961751</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5997261.77</v>
+        <v>2745258.48</v>
       </c>
       <c r="I195" s="1">
-        <v>380594.23</v>
+        <v>-136943.48</v>
       </c>
       <c r="J195" s="1">
-        <v>6.346133362126</v>
+        <v>-4.9883637915217</v>
       </c>
       <c r="K195">
-        <v>3.82</v>
+        <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="M195" s="1">
-        <v>6377856.0</v>
+        <v>2608315.0</v>
       </c>
       <c r="N195" s="1">
-        <v>6622568.33</v>
+        <v>2711092.78</v>
       </c>
       <c r="O195" s="1">
-        <v>1.29</v>
+        <v>0.55</v>
       </c>
       <c r="P195">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P203">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>