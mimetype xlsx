--- v1 (2026-07-07)
+++ v2 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1725 +163,1695 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>13 342.47</t>
+    <t>43 696.58</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>73 333.75</t>
+    <t>35 402.50</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>39 400.00</t>
-[...8 lines deleted...]
-    <t>102 554.79</t>
+    <t>5 910.00</t>
+  </si>
+  <si>
+    <t>FR0014015H97</t>
+  </si>
+  <si>
+    <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
+  </si>
+  <si>
+    <t>85 950.68</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>9 212.75</t>
+    <t>43 760.56</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>12 937.50</t>
-[...8 lines deleted...]
-    <t>30 147.25</t>
+    <t>29 812.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>33 728.06</t>
+    <t>89 941.50</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>29 506.05</t>
-[...8 lines deleted...]
-    <t>89 627.67</t>
+    <t>61 119.68</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>9 945.21</t>
+    <t>55 195.89</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>8 754.79</t>
+    <t>18 353.42</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>86 548.25</t>
+    <t>38 670.50</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>42 156.73</t>
+    <t>87 324.65</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>65 744.29</t>
+    <t>136 184.60</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
+  </si>
+  <si>
+    <t>12 879.63</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>24 462.37</t>
+    <t>62 192.47</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>125 483.00</t>
+    <t>60 578.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>68 956.56</t>
+    <t>33 289.38</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>47 235.56</t>
+    <t>3 321.25</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>173 586.58</t>
+    <t>232 749.04</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>18 935.52</t>
-[...26 lines deleted...]
-    <t>18 411.98</t>
+    <t>4 094.17</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>38 338.20</t>
+    <t>40 236.03</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>16 095.06</t>
+    <t>38 042.88</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>37 356.38</t>
+    <t>7 864.50</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>52 486.00</t>
+    <t>19 682.25</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>4 842.13</t>
+    <t>15 471.19</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>47 515.07</t>
-[...8 lines deleted...]
-    <t>8 862.33</t>
+    <t>70 514.38</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>65 250.00</t>
+    <t>31 500.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>115 437.44</t>
+    <t>23 281.50</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>3 799.30</t>
-[...8 lines deleted...]
-    <t>153 690.00</t>
+    <t>42 488.88</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>24 334.25</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>77 868.00</t>
+    <t>34 608.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>72 993.38</t>
+    <t>24 482.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>59 597.42</t>
+    <t>28 771.17</t>
+  </si>
+  <si>
+    <t>XS3314100986</t>
+  </si>
+  <si>
+    <t>CLARIANE SE 6.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>15 406.88</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>154 263.70</t>
+    <t>5 436.99</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>29 120.67</t>
+    <t>6 130.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>66 543.75</t>
+    <t>30 712.50</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>15 822.92</t>
+    <t>32 776.04</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>10 516.63</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>48 088.11</t>
+    <t>108 866.14</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>47 342.47</t>
+    <t>64 171.23</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>2 322.19</t>
+    <t>25 544.06</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>98 815.69</t>
+    <t>47 704.13</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>42 306.00</t>
+    <t>15 864.75</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>19 331.51</t>
+    <t>40 273.97</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>5 932.50</t>
+    <t>28 179.38</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>45 238.36</t>
+    <t>66 679.45</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>29 153.43</t>
+    <t>19 648.60</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>90 443.75</t>
-[...8 lines deleted...]
-    <t>27 426.75</t>
+    <t>43 662.50</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>4 701.37</t>
+    <t>21 156.16</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>9 427.40</t>
+    <t>45 172.95</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>38 556.38</t>
-[...8 lines deleted...]
-    <t>142 644.48</t>
+    <t>3 505.13</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>5 500.83</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>92 131.67</t>
+    <t>39 981.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>38 356.25</t>
+    <t>8 075.00</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>82 385.96</t>
+    <t>110 465.07</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>65 262.92</t>
+    <t>8 852.70</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>28 143.50</t>
+    <t>2 558.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>83 965.75</t>
+    <t>7 020.55</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>51 790.78</t>
+    <t>14 961.78</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>88 353.56</t>
+    <t>18 600.75</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>5 365.39</t>
+    <t>19 567.89</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>27 012.97</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>30 665.75</t>
+    <t>63 886.99</t>
+  </si>
+  <si>
+    <t>XS3338785937</t>
+  </si>
+  <si>
+    <t>FIBERCOP SPA 5.375 15/04/2031</t>
+  </si>
+  <si>
+    <t>30 708.18</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>42 784.67</t>
+    <t>20 654.67</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>16 125.00</t>
+    <t>76 593.75</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>42 835.36</t>
+    <t>18 434.92</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>20 769.86</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>44 056.61</t>
+    <t>20 222.71</t>
+  </si>
+  <si>
+    <t>XS3349823941</t>
+  </si>
+  <si>
+    <t>GG12 SPA 6.25 28/04/2033</t>
+  </si>
+  <si>
+    <t>12 548.26</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>18 742.50</t>
+    <t>43 548.75</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>XS2271225281</t>
-[...5 lines deleted...]
-    <t>46 224.66</t>
+    <t>20 226.93</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>43 941.78</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>74 916.67</t>
+    <t>36 166.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>96 626.88</t>
+    <t>41 586.25</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>39 154.50</t>
+    <t>7 338.38</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>9 963.00</t>
+    <t>3 736.13</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>78 400.29</t>
+    <t>33 600.13</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>47 207.88</t>
+    <t>9 938.50</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>40 427.40</t>
+    <t>40 932.74</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 290.22</t>
-[...17 lines deleted...]
-    <t>81 000.00</t>
+    <t>35 752.13</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS3309060146</t>
+  </si>
+  <si>
+    <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
+  </si>
+  <si>
+    <t>14 415.27</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>135 741.15</t>
+    <t>65 530.21</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>10 712.33</t>
+    <t>19 189.04</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>18 785.96</t>
+    <t>51 041.10</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>3 676.44</t>
-[...8 lines deleted...]
-    <t>3 355.56</t>
+    <t>31 632.53</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>76 190.63</t>
+    <t>33 862.50</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>5 173.44</t>
+    <t>56 907.81</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>38 316.67</t>
+    <t>8 066.67</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>2 286.00</t>
+    <t>7 160.63</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>9 788.89</t>
+    <t>1 376.56</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>87 738.29</t>
-[...17 lines deleted...]
-    <t>3 190.37</t>
+    <t>42 356.42</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>30 812.05</t>
+    <t>14 910.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>18 958.49</t>
+    <t>12 722.97</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>21 207.12</t>
+    <t>46 599.86</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>97 037.48</t>
-[...8 lines deleted...]
-    <t>53 701.66</t>
+    <t>140 537.03</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>34 896.15</t>
+    <t>12 039.17</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>46 428.96</t>
+    <t>19 982.08</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>21 022.22</t>
+    <t>6 240.97</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>97 220.98</t>
-[...8 lines deleted...]
-    <t>42 237.36</t>
+    <t>20 467.58</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>14 895.38</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>23 275.00</t>
+    <t>99 524.38</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>13 540.31</t>
+    <t>13 455.02</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>47 764.86</t>
-[...8 lines deleted...]
-    <t>56 050.00</t>
+    <t>9 722.05</t>
+  </si>
+  <si>
+    <t>XS2920504292</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
+  </si>
+  <si>
+    <t>6 998.90</t>
+  </si>
+  <si>
+    <t>XS3238225224</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
+  </si>
+  <si>
+    <t>10 276.71</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
+  </si>
+  <si>
+    <t>4 498.08</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>39 174.50</t>
-[...8 lines deleted...]
-    <t>62 389.95</t>
+    <t>14 690.44</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>8 200.00</t>
+    <t>26 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>92 589.86</t>
+    <t>124 265.34</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>12 390.00</t>
+    <t>25 665.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
+    <t>20 080.03</t>
+  </si>
+  <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>4 432.17</t>
+    <t>37 673.42</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>45 733.33</t>
+    <t>13 577.08</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>1 630.59</t>
+    <t>1 672.52</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>5 328.13</t>
+    <t>58 609.38</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>30 256.85</t>
+    <t>66 968.49</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>18 875.64</t>
+    <t>22 621.26</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 969.86</t>
+    <t>16 641.78</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>50 677.39</t>
+    <t>21 992.07</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>40 162.50</t>
+    <t>83 193.75</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>113 156.08</t>
+    <t>18 834.75</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>4 148.32</t>
+    <t>41 898.05</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>18 273.94</t>
+    <t>1 491.75</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>48 164.88</t>
+    <t>110 988.63</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>41 486.54</t>
+    <t>4 449.59</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>55 710.41</t>
+    <t>11 788.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>35 102.01</t>
+    <t>15 232.95</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>45 187.40</t>
+    <t>62 988.49</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>32 563.92</t>
+    <t>67 841.51</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>81 310.75</t>
+    <t>40 428.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>5 085.33</t>
+    <t>24 155.33</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>24 595.06</t>
+    <t>76 645.06</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>61 850.25</t>
+    <t>5 622.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>39 637.76</t>
-[...8 lines deleted...]
-    <t>5 634.00</t>
+    <t>58 135.38</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>3 769.86</t>
+    <t>46 652.05</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>3 894.00</t>
+    <t>18 496.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>54 772.43</t>
+    <t>2 842.86</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>13 875.75</t>
+    <t>28 742.63</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>21 942.75</t>
-[...8 lines deleted...]
-    <t>24 681.00</t>
+    <t>58 514.00</t>
+  </si>
+  <si>
+    <t>XS3344489326</t>
+  </si>
+  <si>
+    <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
+  </si>
+  <si>
+    <t>27 270.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>123 369.86</t>
+    <t>16 397.26</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>25 265.75</t>
+    <t>19 723.29</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>21 722.81</t>
+    <t>57 927.50</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>9 066.55</t>
+    <t>7 294.76</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>37 446.25</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>36 176.39</t>
+    <t>4 304.44</t>
+  </si>
+  <si>
+    <t>XS3358347634</t>
+  </si>
+  <si>
+    <t>TDC BRANDS A/S 8 30/04/2031</t>
+  </si>
+  <si>
+    <t>40 940.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>18 244.16</t>
+    <t>38 996.90</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>7 928.68</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>45 384.85</t>
+    <t>3 992.55</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>29 967.08</t>
+    <t>13 004.58</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>48 703.69</t>
+    <t>21 135.56</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>26 406.25</t>
+    <t>23 359.38</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>70 344.31</t>
+    <t>8 595.13</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>54 687.50</t>
+    <t>21 875.00</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>6 391.67</t>
+    <t>18 659.98</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>4 116.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>3 581.43</t>
+    <t>3 312.79</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>9 920.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>72 430.48</t>
-[...5 lines deleted...]
-    <t>24 740.75</t>
+    <t>107 677.40</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>84 390.63</t>
-[...8 lines deleted...]
-    <t>72 789.04</t>
+    <t>18 412.50</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>21 895.89</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>99 410.96</t>
-[...8 lines deleted...]
-    <t>12 600.00</t>
+    <t>22 465.75</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>2 135.27</t>
+    <t>6 654.11</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>31 736.25</t>
+    <t>14 332.50</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>1 213.01</t>
+    <t>9 097.60</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>48 228.13</t>
+    <t>111 134.38</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>42 156.59</t>
+    <t>20 248.46</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>101 065.07</t>
+    <t>141 940.27</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>79 013.70</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>46 655.67</t>
+    <t>8 609.08</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>47 444.25</t>
+    <t>98 277.38</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>23 622.92</t>
+    <t>11 404.17</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 594.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>104 114.34</t>
+    <t>6 751.44</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>42 837.67</t>
+    <t>88 735.17</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>8 701.66</t>
+    <t>18 125.00</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>54 058.73</t>
+    <t>111 978.79</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>282 857.53</t>
-[...8 lines deleted...]
-    <t>102 777.78</t>
+    <t>25 372.60</t>
+  </si>
+  <si>
+    <t>CDS-00109552</t>
+  </si>
+  <si>
+    <t>2672GSE00IT0271859</t>
+  </si>
+  <si>
+    <t>-110 972.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2190,10106 +2160,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2008406.9888</v>
+      </c>
+      <c r="C2">
+        <v>135.82</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272790974.3</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272790974.3</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.88</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56620455.38</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56620455.38</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>411436.6362</v>
+      </c>
+      <c r="C4">
+        <v>125.99</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>51840733.7</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>51840733.7</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>134.31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>134.31</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>134.31</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.57</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.57</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>130.18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1432.02</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1432.02</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11167.5</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86529165.39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86529165.39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.96</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>312628.58</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>312628.58</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>41477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>91.2</v>
       </c>
       <c r="D3" s="1">
-        <v>89.61</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>92.0360616727</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>-34677.33</v>
       </c>
       <c r="I3" s="1">
-        <v>-1103536.0</v>
-[...2 lines deleted...]
-        <v>-4.2128802196017</v>
+        <v>-0.90840661534083</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>3782702.4</v>
+      </c>
+      <c r="M3" s="1">
+        <v>3782702.4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.17</v>
+      </c>
+      <c r="I4" s="1">
+        <v>960.60606060606</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>948.48484848485</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.5</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.33</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2195.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4816.33</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4813.2002961276</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>10564974.65</v>
+      </c>
+      <c r="H6" s="1">
+        <v>6869.7</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.06502334579667</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.024321817381205</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>10571844.35</v>
       </c>
       <c r="M6" s="1">
-        <v>2993637.5</v>
+        <v>10571844.35</v>
       </c>
       <c r="N6" s="1">
-        <v>2993637.5</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>2.26</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>102.003</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>46825.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.8705682612604</v>
+      </c>
+      <c r="J7">
+        <v>1.75</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2550075.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2593771.58</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.834</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>50789.2</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.0983284169125</v>
+      </c>
+      <c r="J8">
+        <v>1.49</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2471249.2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2506651.7</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1">
-[...42 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>2500000.0</v>
+        <v>101.795</v>
       </c>
       <c r="D9" s="1">
-        <v>100.766</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
       </c>
       <c r="H9" s="1">
-        <v>2503250.0</v>
+        <v>28289.2</v>
       </c>
       <c r="I9" s="1">
-        <v>15900.0</v>
-[...4 lines deleted...]
-      <c r="K9">
+        <v>1.795</v>
+      </c>
+      <c r="J9">
+        <v>0.38</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1604289.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1610199.2</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.236</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>68356.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.5202046035806</v>
+      </c>
+      <c r="J10">
+        <v>1.87</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4564856.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4650806.68</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.45</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>77885.67</v>
+      </c>
+      <c r="I11" s="1">
+        <v>3.0167035707606</v>
+      </c>
+      <c r="J11">
+        <v>1.7</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2659699.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2703460.06</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>100.589</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>3411.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.34025650412627</v>
+      </c>
+      <c r="J12">
+        <v>2.98</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1005890.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1035702.5</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.035</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-50180.77</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-0.92098827051522</v>
+      </c>
+      <c r="J13">
+        <v>1.65</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5398397.85</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5488339.35</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.12</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-10263.06</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.56195173682481</v>
+      </c>
+      <c r="J14">
+        <v>3.15</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1816061.04</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1877180.72</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>100.384</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>48166.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.4754580340602</v>
+      </c>
+      <c r="J15">
+        <v>1.67</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3312672.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3367867.89</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.228</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>249084.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.823188405154</v>
+      </c>
+      <c r="J16">
+        <v>0.83</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2051016.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2069369.42</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.563</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5387.37</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.15851493750325</v>
+      </c>
+      <c r="J17">
+        <v>1.1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3404038.68</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3442709.18</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.609</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-6128.09</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.19310856270024</v>
+      </c>
+      <c r="J18">
+        <v>2.69</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3167263.04</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3254587.69</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.581</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1708.35</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.038794469672412</v>
+      </c>
+      <c r="J19">
+        <v>3.2</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4405299.93</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4541484.53</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.007</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>65666.91</v>
+      </c>
+      <c r="I20" s="1">
+        <v>3.9370046025012</v>
+      </c>
+      <c r="J20">
+        <v>0.77</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1733607.81</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1746487.44</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>107.015</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-32546.87</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4116776452038</v>
+      </c>
+      <c r="J21">
+        <v>2.93</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2272998.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2335191.07</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.562</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>69550.42</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.6080883204957</v>
+      </c>
+      <c r="J22">
+        <v>1.4</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4394587.74</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4455165.74</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.501</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-16619.03</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-0.509575702476</v>
+      </c>
+      <c r="J23">
+        <v>1.02</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3244727.6</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3278016.98</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>101.238</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>31201.59</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1.1735691527451</v>
+      </c>
+      <c r="J24">
+        <v>0.13</v>
+      </c>
+      <c r="K24" t="s">
+        <v>102</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2689893.66</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2693214.91</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.812</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1562732.85</v>
+      </c>
+      <c r="I25" s="1">
+        <v>49.977310164113</v>
+      </c>
+      <c r="J25">
+        <v>4.9</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4689617.52</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4922366.56</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>10909.75</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.755</v>
+      </c>
+      <c r="J26">
+        <v>0.28</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1455909.75</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1460003.92</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.257</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>23651.75</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.80614575042228</v>
+      </c>
+      <c r="J27">
+        <v>1.36</v>
+      </c>
+      <c r="K27" t="s">
+        <v>111</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2957581.5</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2997817.53</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.835</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>31433.54</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.8349994162288</v>
+      </c>
+      <c r="J28">
+        <v>2.22</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1744433.54</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1782476.42</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.493</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>11077.71</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.493</v>
+      </c>
+      <c r="J29">
+        <v>0.35</v>
+      </c>
+      <c r="K29" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2258077.71</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2265942.21</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.779</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-16870.3</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.71415113526337</v>
+      </c>
+      <c r="J30">
+        <v>0.86</v>
+      </c>
+      <c r="K30" t="s">
+        <v>120</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2345416.78</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2365099.03</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18673.32</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3515221730397</v>
+      </c>
+      <c r="J31">
+        <v>1.96</v>
+      </c>
+      <c r="K31" t="s">
+        <v>123</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812768.32</v>
+      </c>
+      <c r="M31" s="1">
+        <v>828239.51</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.315</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-5262.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.28218874587443</v>
+      </c>
+      <c r="J32">
+        <v>3.92</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1859670.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1930184.38</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.516</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>68202.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5778140626595</v>
+      </c>
+      <c r="J33">
+        <v>1.17</v>
+      </c>
+      <c r="K33" t="s">
+        <v>129</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2713932.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2745432.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.717</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>249023.74</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.8342510879495</v>
+      </c>
+      <c r="J34">
+        <v>0.55</v>
+      </c>
+      <c r="K34" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4517330.61</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4540612.11</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.606</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>58062.91</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.4387146054392</v>
+      </c>
+      <c r="J35">
+        <v>1.79</v>
+      </c>
+      <c r="K35" t="s">
+        <v>135</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2438944.62</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2481433.5</v>
+      </c>
+      <c r="N35" s="1">
         <v>0.53</v>
       </c>
-      <c r="L9" t="s">
-[...58 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.782</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>17008.36</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.32406051732552</v>
+      </c>
+      <c r="J36">
+        <v>0.48</v>
+      </c>
+      <c r="K36" t="s">
+        <v>138</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5265521.86</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5289856.11</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>97.302</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-68678.31</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-2.7760210631941</v>
+      </c>
+      <c r="J37">
+        <v>1.4</v>
+      </c>
+      <c r="K37" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2405305.44</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2439913.44</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.808</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>60531.84</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.808</v>
+      </c>
+      <c r="J38">
+        <v>0.73</v>
+      </c>
+      <c r="K38" t="s">
+        <v>144</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3408531.84</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3433014.09</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.487</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>14855.17</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.76247095906847</v>
+      </c>
+      <c r="J39">
+        <v>1.52</v>
+      </c>
+      <c r="K39" t="s">
+        <v>147</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1963148.39</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1991919.56</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.345</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>22793.4</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.345</v>
+      </c>
+      <c r="J40">
+        <v>1.59</v>
+      </c>
+      <c r="K40" t="s">
+        <v>150</v>
+      </c>
+      <c r="L40" s="1">
+        <v>994793.4</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1010200.28</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.075</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>96369.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>4.5218059633841</v>
+      </c>
+      <c r="J41">
+        <v>0.26</v>
+      </c>
+      <c r="K41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2227575.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2233011.99</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>22202.19</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.1456251336012</v>
+      </c>
+      <c r="J42">
+        <v>0.32</v>
+      </c>
+      <c r="K42" t="s">
+        <v>156</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1960200.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1966330.67</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>90315.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>3.4541511771995</v>
+      </c>
+      <c r="J43">
+        <v>1.14</v>
+      </c>
+      <c r="K43" t="s">
+        <v>159</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2704995.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2735707.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.701</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>134636.4</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.7077549230503</v>
+      </c>
+      <c r="J44">
+        <v>1.51</v>
+      </c>
+      <c r="K44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2141811.7</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2174587.74</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>96.488</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-89959.53</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-4.2106619798078</v>
+      </c>
+      <c r="J45">
         <v>0.5</v>
       </c>
-      <c r="P10">
-[...16 lines deleted...]
-      <c r="E11" s="1">
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2046510.47</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2057027.1</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>97.635</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-13265.37</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.33328606405996</v>
+      </c>
+      <c r="J46">
+        <v>2.68</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L46" s="1">
+        <v>3966910.05</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4075776.19</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.263</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>48963.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.037889005282</v>
+      </c>
+      <c r="J47">
+        <v>3.57</v>
+      </c>
+      <c r="K47" t="s">
+        <v>171</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1660734.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1724905.23</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.862</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-3468.24</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.14001493825328</v>
+      </c>
+      <c r="J48">
+        <v>1.03</v>
+      </c>
+      <c r="K48" t="s">
+        <v>174</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2473581.74</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2499125.8</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.135</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>33693.64</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.0291761419271</v>
+      </c>
+      <c r="J49">
+        <v>1.49</v>
+      </c>
+      <c r="K49" t="s">
+        <v>177</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3307539.45</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3355243.58</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.767</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>29293.76</v>
+      </c>
+      <c r="I50" s="1">
+        <v>1.5196336601873</v>
+      </c>
+      <c r="J50">
+        <v>0.83</v>
+      </c>
+      <c r="K50" t="s">
+        <v>180</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1956979.41</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1972844.16</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.784</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>47249.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.9581201989274</v>
+      </c>
+      <c r="J51">
+        <v>2.52</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1644544.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1684817.97</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.88</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11235.4</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.70899841243017</v>
+      </c>
+      <c r="J52">
+        <v>1.78</v>
+      </c>
+      <c r="K52" t="s">
+        <v>186</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1595921.6</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1624100.98</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.593</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>215306.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.4671274780118</v>
+      </c>
+      <c r="J53">
+        <v>1.55</v>
+      </c>
+      <c r="K53" t="s">
+        <v>189</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4153499.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4220178.45</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>101.032</v>
+      </c>
+      <c r="D54" s="1">
         <v>100.0</v>
       </c>
-      <c r="F11" t="s">
-[...114 lines deleted...]
-      <c r="K13">
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>15965.04</v>
+      </c>
+      <c r="I54" s="1">
+        <v>1.032</v>
+      </c>
+      <c r="J54">
+        <v>1.27</v>
+      </c>
+      <c r="K54" t="s">
+        <v>192</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1562965.04</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1582613.64</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>93.441</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-216138.36</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-7.1717132000375</v>
+      </c>
+      <c r="J55">
+        <v>1.46</v>
+      </c>
+      <c r="K55" t="s">
+        <v>195</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2797623.54</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2841286.04</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.834</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>322750.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>8.0167590141629</v>
+      </c>
+      <c r="J56">
+        <v>0.48</v>
+      </c>
+      <c r="K56" t="s">
+        <v>198</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4348696.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4369852.16</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.835</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>11621.13</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0.36948028783353</v>
+      </c>
+      <c r="J57">
+        <v>1.46</v>
+      </c>
+      <c r="K57" t="s">
+        <v>201</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3156885.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3202057.95</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>93.851</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-132738.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-4.6872658809948</v>
+      </c>
+      <c r="J58">
+        <v>0.12</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2699154.76</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2702659.89</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>101.869</v>
+      </c>
+      <c r="D59" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>12896.1</v>
+      </c>
+      <c r="I59" s="1">
+        <v>1.869</v>
+      </c>
+      <c r="J59">
+        <v>0.8</v>
+      </c>
+      <c r="K59" t="s">
+        <v>207</v>
+      </c>
+      <c r="L59" s="1">
+        <v>702896.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>708396.93</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.593</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H60" s="1">
+        <v>34393.94</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0.81811131976467</v>
+      </c>
+      <c r="J60">
+        <v>0.96</v>
+      </c>
+      <c r="K60" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="1">
+        <v>4238459.96</v>
+      </c>
+      <c r="M60" s="1">
+        <v>4278441.63</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>103.495</v>
+      </c>
+      <c r="D61" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-12616.95</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.63753461653116</v>
+      </c>
+      <c r="J61">
+        <v>0.43</v>
+      </c>
+      <c r="K61" t="s">
+        <v>213</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1966405.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>1974480.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>110.503</v>
+      </c>
+      <c r="D62" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-17218.17</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.90824190373346</v>
+      </c>
+      <c r="J62">
+        <v>6.5</v>
+      </c>
+      <c r="K62" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1878551.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1989016.07</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>102.19</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5893.79</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0.36590300452271</v>
+      </c>
+      <c r="J63">
+        <v>0.56</v>
+      </c>
+      <c r="K63" t="s">
+        <v>219</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1616645.8</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1625498.5</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>98.628</v>
+      </c>
+      <c r="D64" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H64" s="1">
+        <v>150872.11</v>
+      </c>
+      <c r="I64" s="1">
+        <v>5.5203631280451</v>
+      </c>
+      <c r="J64">
+        <v>0.09</v>
+      </c>
+      <c r="K64" t="s">
+        <v>222</v>
+      </c>
+      <c r="L64" s="1">
+        <v>2883882.72</v>
+      </c>
+      <c r="M64" s="1">
+        <v>2886441.22</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>104.505</v>
+      </c>
+      <c r="D65" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H65" s="1">
+        <v>20798.1</v>
+      </c>
+      <c r="I65" s="1">
+        <v>1.0050780893788</v>
+      </c>
+      <c r="J65">
+        <v>0.35</v>
+      </c>
+      <c r="K65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2090100.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2097120.55</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>101.224</v>
+      </c>
+      <c r="D66" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>34675.92</v>
+      </c>
+      <c r="I66" s="1">
+        <v>1.224</v>
+      </c>
+      <c r="J66">
+        <v>0.53</v>
+      </c>
+      <c r="K66" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2867675.92</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2882637.7</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>105.563</v>
+      </c>
+      <c r="D67" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-12344.63</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-0.32897592877205</v>
+      </c>
+      <c r="J67">
+        <v>0.53</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" s="1">
+        <v>3740097.09</v>
+      </c>
+      <c r="M67" s="1">
+        <v>3758697.84</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>103.098</v>
+      </c>
+      <c r="D68" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>30608.24</v>
+      </c>
+      <c r="I68" s="1">
+        <v>3.098</v>
+      </c>
+      <c r="J68">
+        <v>1.98</v>
+      </c>
+      <c r="K68" t="s">
+        <v>234</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1018608.24</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1038176.13</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>93.586</v>
+      </c>
+      <c r="D69" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H69" s="1">
+        <v>6195.65</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0.35924585882846</v>
+      </c>
+      <c r="J69">
+        <v>1.8</v>
+      </c>
+      <c r="K69" t="s">
+        <v>237</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1730822.35</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1757835.32</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>103.182</v>
+      </c>
+      <c r="D70" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H70" s="1">
+        <v>48098.07</v>
+      </c>
+      <c r="I70" s="1">
+        <v>1.825607324506</v>
+      </c>
+      <c r="J70">
+        <v>2.46</v>
+      </c>
+      <c r="K70" t="s">
+        <v>240</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2682732.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2746618.99</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>104.207</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>74306.19</v>
+      </c>
+      <c r="I71" s="1">
+        <v>3.1752475247525</v>
+      </c>
+      <c r="J71">
+        <v>1.33</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2414476.19</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2445184.37</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>98.457</v>
+      </c>
+      <c r="D72" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-34541.73</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.5605767526895</v>
+      </c>
+      <c r="J72">
+        <v>0.93</v>
+      </c>
+      <c r="K72" t="s">
+        <v>246</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2178853.41</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2199508.08</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B73" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>102.63</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>64100.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.4074765329088</v>
+      </c>
+      <c r="J73">
+        <v>1.7</v>
+      </c>
+      <c r="K73" t="s">
+        <v>249</v>
+      </c>
+      <c r="L73" s="1">
+        <v>4618350.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>4694943.75</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.037</v>
+      </c>
+      <c r="D74" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H74" s="1">
+        <v>29558.66</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.5942800850784</v>
+      </c>
+      <c r="J74">
+        <v>1.0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1883603.02</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1902037.94</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>254</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.385</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>5225.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.27746947835738</v>
+      </c>
+      <c r="J75">
+        <v>1.09</v>
+      </c>
+      <c r="K75" t="s">
+        <v>255</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1888315.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1909084.86</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>101.204</v>
+      </c>
+      <c r="D76" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H76" s="1">
+        <v>23120.15</v>
+      </c>
+      <c r="I76" s="1">
+        <v>1.1666643429407</v>
+      </c>
+      <c r="J76">
+        <v>1.02</v>
+      </c>
+      <c r="K76" t="s">
+        <v>258</v>
+      </c>
+      <c r="L76" s="1">
+        <v>2004851.24</v>
+      </c>
+      <c r="M76" s="1">
+        <v>2025073.95</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>102.87</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>29216.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>2.87</v>
+      </c>
+      <c r="J77">
+        <v>1.23</v>
+      </c>
+      <c r="K77" t="s">
+        <v>261</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1047216.6</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1059764.86</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>102.66</v>
+      </c>
+      <c r="D78" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H78" s="1">
+        <v>45283.8</v>
+      </c>
+      <c r="I78" s="1">
+        <v>3.0935398945033</v>
+      </c>
+      <c r="J78">
+        <v>2.96</v>
+      </c>
+      <c r="K78" t="s">
+        <v>264</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1509102.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1552650.75</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>266</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>97.126</v>
+      </c>
+      <c r="D79" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-14518.0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.8675594023026</v>
+      </c>
+      <c r="J79">
+        <v>1.18</v>
+      </c>
+      <c r="K79" t="s">
+        <v>267</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1658912.08</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1679139.01</v>
+      </c>
+      <c r="N79" s="1">
         <v>0.36</v>
       </c>
-      <c r="L13" t="s">
-[...3299 lines deleted...]
-      <c r="L79" t="s">
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>265</v>
       </c>
-      <c r="M79" s="1">
-[...12 lines deleted...]
-    <row r="80" spans="1:16">
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>266</v>
       </c>
-      <c r="B80" t="s">
-        <v>267</v>
+      <c r="B80" s="1">
+        <v>4700000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>1470000.0</v>
+        <v>98.985</v>
       </c>
       <c r="D80" s="1">
-        <v>98.369</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>97.597</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>4587059.0</v>
       </c>
       <c r="H80" s="1">
-        <v>1463818.2</v>
+        <v>65236.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-17793.9</v>
-[...4 lines deleted...]
-      <c r="K80">
+        <v>1.4221748619322</v>
+      </c>
+      <c r="J80">
+        <v>0.93</v>
+      </c>
+      <c r="K80" t="s">
+        <v>269</v>
+      </c>
+      <c r="L80" s="1">
+        <v>4652295.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>4696236.78</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>271</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>99.568</v>
+      </c>
+      <c r="D81" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H81" s="1">
+        <v>185054.99</v>
+      </c>
+      <c r="I81" s="1">
+        <v>4.8728623907773</v>
+      </c>
+      <c r="J81">
+        <v>0.9</v>
+      </c>
+      <c r="K81" t="s">
+        <v>272</v>
+      </c>
+      <c r="L81" s="1">
+        <v>3982720.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4018886.67</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B82" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>104.155</v>
+      </c>
+      <c r="D82" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-6570.85</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.20374979183853</v>
+      </c>
+      <c r="J82">
+        <v>1.35</v>
+      </c>
+      <c r="K82" t="s">
+        <v>275</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3218389.5</v>
+      </c>
+      <c r="M82" s="1">
+        <v>3259975.75</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>100.087</v>
+      </c>
+      <c r="D83" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H83" s="1">
+        <v>27162.94</v>
+      </c>
+      <c r="I83" s="1">
+        <v>2.3418974737903</v>
+      </c>
+      <c r="J83">
+        <v>0.62</v>
+      </c>
+      <c r="K83" t="s">
+        <v>278</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1187031.82</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1194370.2</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>103.703</v>
+      </c>
+      <c r="D84" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10545.8</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-2.681977438664</v>
+      </c>
+      <c r="J84">
+        <v>1.01</v>
+      </c>
+      <c r="K84" t="s">
+        <v>281</v>
+      </c>
+      <c r="L84" s="1">
+        <v>382664.07</v>
+      </c>
+      <c r="M84" s="1">
+        <v>386400.2</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>97.998</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-53993.95</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.0020003707824</v>
+      </c>
+      <c r="J85">
+        <v>1.25</v>
+      </c>
+      <c r="K85" t="s">
+        <v>284</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2643006.05</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2676606.18</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.652</v>
+      </c>
+      <c r="D86" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H86" s="1">
+        <v>243379.96</v>
+      </c>
+      <c r="I86" s="1">
+        <v>5.6840740579714</v>
+      </c>
+      <c r="J86">
+        <v>0.22</v>
+      </c>
+      <c r="K86" t="s">
+        <v>287</v>
+      </c>
+      <c r="L86" s="1">
+        <v>4525167.24</v>
+      </c>
+      <c r="M86" s="1">
+        <v>4535105.74</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.154</v>
+      </c>
+      <c r="D87" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H87" s="1">
+        <v>28959.01</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.80622152576209</v>
+      </c>
+      <c r="J87">
+        <v>1.11</v>
+      </c>
+      <c r="K87" t="s">
+        <v>290</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3620901.06</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3661833.8</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.653</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H88" s="1">
+        <v>4670.18</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.2217580034792</v>
+      </c>
+      <c r="J88">
+        <v>1.69</v>
+      </c>
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2110650.54</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2146402.67</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>295</v>
+      </c>
+      <c r="B89" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>101.679</v>
+      </c>
+      <c r="D89" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>412000.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>6917.48</v>
+      </c>
+      <c r="I89" s="1">
+        <v>1.679</v>
+      </c>
+      <c r="J89">
+        <v>0.06</v>
+      </c>
+      <c r="K89">
+        <v>261.79</v>
+      </c>
+      <c r="L89" s="1">
+        <v>418917.48</v>
+      </c>
+      <c r="M89" s="1">
+        <v>419179.27</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>297</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>104.701</v>
+      </c>
+      <c r="D90" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>57827.14</v>
+      </c>
+      <c r="I90" s="1">
+        <v>4.7009998349732</v>
+      </c>
+      <c r="J90">
+        <v>1.17</v>
+      </c>
+      <c r="K90" t="s">
+        <v>298</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1287930.14</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1302345.41</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>300</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>105.471</v>
+      </c>
+      <c r="D91" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-62536.32</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-1.4307009478851</v>
+      </c>
+      <c r="J91">
+        <v>1.6</v>
+      </c>
+      <c r="K91" t="s">
+        <v>301</v>
+      </c>
+      <c r="L91" s="1">
+        <v>4308490.35</v>
+      </c>
+      <c r="M91" s="1">
+        <v>4374020.56</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>303</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>7936.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0.98532932050021</v>
+      </c>
+      <c r="J92">
+        <v>2.4</v>
+      </c>
+      <c r="K92" t="s">
+        <v>304</v>
+      </c>
+      <c r="L92" s="1">
+        <v>813352.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>832541.04</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>306</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>105.937</v>
+      </c>
+      <c r="D93" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-7805.97</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-0.31934656418044</v>
+      </c>
+      <c r="J93">
+        <v>2.22</v>
+      </c>
+      <c r="K93" t="s">
+        <v>307</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2436551.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2487592.1</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>309</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>98.931</v>
+      </c>
+      <c r="D94" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H94" s="1">
+        <v>82082.02</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.7409351610878</v>
+      </c>
+      <c r="J94">
+        <v>1.02</v>
+      </c>
+      <c r="K94" t="s">
+        <v>310</v>
+      </c>
+      <c r="L94" s="1">
+        <v>3076754.1</v>
+      </c>
+      <c r="M94" s="1">
+        <v>3108386.63</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>312</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>101.751</v>
+      </c>
+      <c r="D95" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>91396.5</v>
+      </c>
+      <c r="I95" s="1">
+        <v>4.36</v>
+      </c>
+      <c r="J95">
+        <v>1.58</v>
+      </c>
+      <c r="K95" t="s">
+        <v>313</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2187646.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2221509.0</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>315</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D96" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-175091.7</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-7.1374233128834</v>
+      </c>
+      <c r="J96">
+        <v>1.89</v>
+      </c>
+      <c r="K96" t="s">
+        <v>316</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2278058.3</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2334966.11</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>318</v>
+      </c>
+      <c r="B97" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>97.454</v>
+      </c>
+      <c r="D97" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>54648.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.6155628093082</v>
+      </c>
+      <c r="J97">
+        <v>0.37</v>
+      </c>
+      <c r="K97" t="s">
+        <v>319</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2143988.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2152054.67</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>321</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>97.441</v>
+      </c>
+      <c r="D98" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H98" s="1">
+        <v>48608.59</v>
+      </c>
+      <c r="I98" s="1">
+        <v>5.222947906992</v>
+      </c>
+      <c r="J98">
+        <v>0.71</v>
+      </c>
+      <c r="K98" t="s">
+        <v>322</v>
+      </c>
+      <c r="L98" s="1">
+        <v>979282.05</v>
+      </c>
+      <c r="M98" s="1">
+        <v>986442.68</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>324</v>
+      </c>
+      <c r="B99" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>101.959</v>
+      </c>
+      <c r="D99" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>17258.79</v>
+      </c>
+      <c r="I99" s="1">
+        <v>1.959</v>
+      </c>
+      <c r="J99">
+        <v>0.16</v>
+      </c>
+      <c r="K99" t="s">
+        <v>325</v>
+      </c>
+      <c r="L99" s="1">
+        <v>898258.79</v>
+      </c>
+      <c r="M99" s="1">
+        <v>899635.35</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>327</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.806</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H100" s="1">
+        <v>55148.34</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.7458265448763</v>
+      </c>
+      <c r="J100">
+        <v>1.34</v>
+      </c>
+      <c r="K100" t="s">
+        <v>328</v>
+      </c>
+      <c r="L100" s="1">
+        <v>3214015.42</v>
+      </c>
+      <c r="M100" s="1">
+        <v>3256371.84</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>330</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>100.875</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>11182.5</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.875</v>
+      </c>
+      <c r="J101">
+        <v>1.17</v>
+      </c>
+      <c r="K101" t="s">
+        <v>331</v>
+      </c>
+      <c r="L101" s="1">
+        <v>1289182.5</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1304092.5</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>333</v>
+      </c>
+      <c r="B102" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.161</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>11470.68</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.161</v>
+      </c>
+      <c r="J102">
+        <v>1.29</v>
+      </c>
+      <c r="K102" t="s">
+        <v>334</v>
+      </c>
+      <c r="L102" s="1">
+        <v>999470.68</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1012193.65</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>336</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.809</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H103" s="1">
+        <v>-592.77</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-0.027992779707392</v>
+      </c>
+      <c r="J103">
+        <v>2.22</v>
+      </c>
+      <c r="K103" t="s">
+        <v>337</v>
+      </c>
+      <c r="L103" s="1">
+        <v>2116989.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>2163588.86</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>339</v>
+      </c>
+      <c r="B104" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>102.882</v>
+      </c>
+      <c r="D104" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H104" s="1">
+        <v>39941.98</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.096642890592</v>
+      </c>
+      <c r="J104">
+        <v>3.93</v>
+      </c>
+      <c r="K104" t="s">
+        <v>340</v>
+      </c>
+      <c r="L104" s="1">
+        <v>3682146.78</v>
+      </c>
+      <c r="M104" s="1">
+        <v>3822683.81</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>342</v>
+      </c>
+      <c r="B105" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>103.322</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H105" s="1">
+        <v>26536.33</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2.8382892306756</v>
+      </c>
+      <c r="J105">
+        <v>1.29</v>
+      </c>
+      <c r="K105" t="s">
+        <v>343</v>
+      </c>
+      <c r="L105" s="1">
+        <v>961477.34</v>
+      </c>
+      <c r="M105" s="1">
+        <v>973516.51</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>345</v>
+      </c>
+      <c r="B106" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.193</v>
+      </c>
+      <c r="D106" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H106" s="1">
+        <v>44534.8</v>
+      </c>
+      <c r="I106" s="1">
+        <v>2.0494113052818</v>
+      </c>
+      <c r="J106">
+        <v>0.92</v>
+      </c>
+      <c r="K106" t="s">
+        <v>346</v>
+      </c>
+      <c r="L106" s="1">
+        <v>2217588.1</v>
+      </c>
+      <c r="M106" s="1">
+        <v>2237570.18</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>348</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>102.851</v>
+      </c>
+      <c r="D107" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>5004.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.44426411874743</v>
+      </c>
+      <c r="J107">
+        <v>0.57</v>
+      </c>
+      <c r="K107" t="s">
+        <v>349</v>
+      </c>
+      <c r="L107" s="1">
+        <v>1131361.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>1137601.97</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>351</v>
+      </c>
+      <c r="B108" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>103.07</v>
+      </c>
+      <c r="D108" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-11526.75</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-0.23168066645596</v>
+      </c>
+      <c r="J108">
+        <v>0.38</v>
+      </c>
+      <c r="K108" t="s">
+        <v>352</v>
+      </c>
+      <c r="L108" s="1">
+        <v>4963748.13</v>
+      </c>
+      <c r="M108" s="1">
+        <v>4984215.71</v>
+      </c>
+      <c r="N108" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>354</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>100.042</v>
+      </c>
+      <c r="D109" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>725.34</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.042</v>
+      </c>
+      <c r="J109">
+        <v>0.86</v>
+      </c>
+      <c r="K109" t="s">
+        <v>355</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1727725.34</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1742620.72</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>357</v>
+      </c>
+      <c r="B110" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>105.673</v>
+      </c>
+      <c r="D110" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H110" s="1">
+        <v>12049.03</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.39610201999134</v>
+      </c>
+      <c r="J110">
+        <v>3.44</v>
+      </c>
+      <c r="K110" t="s">
+        <v>358</v>
+      </c>
+      <c r="L110" s="1">
+        <v>3053949.7</v>
+      </c>
+      <c r="M110" s="1">
+        <v>3153474.08</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>360</v>
+      </c>
+      <c r="B111" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="D111" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H111" s="1">
+        <v>36175.18</v>
+      </c>
+      <c r="I111" s="1">
+        <v>1.3531390965159</v>
+      </c>
+      <c r="J111">
+        <v>0.49</v>
+      </c>
+      <c r="K111" t="s">
+        <v>361</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2709601.74</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2723056.76</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>363</v>
+      </c>
+      <c r="B112" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-4039.1</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.10285680307758</v>
+      </c>
+      <c r="J112">
+        <v>0.25</v>
+      </c>
+      <c r="K112" t="s">
+        <v>364</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3922876.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3932598.7</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>366</v>
+      </c>
+      <c r="B113" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>96.956</v>
+      </c>
+      <c r="D113" s="1">
+        <v>96.35</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>232203.5</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1460.46</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0.62895692786715</v>
+      </c>
+      <c r="J113">
+        <v>2.9</v>
+      </c>
+      <c r="K113" t="s">
+        <v>367</v>
+      </c>
+      <c r="L113" s="1">
+        <v>233663.96</v>
+      </c>
+      <c r="M113" s="1">
+        <v>240662.86</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>369</v>
+      </c>
+      <c r="B114" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>95.13</v>
+      </c>
+      <c r="D114" s="1">
+        <v>94.75</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>2084500.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>8360.0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.40105540897098</v>
+      </c>
+      <c r="J114">
+        <v>0.47</v>
+      </c>
+      <c r="K114" t="s">
+        <v>370</v>
+      </c>
+      <c r="L114" s="1">
+        <v>2092860.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>2103136.71</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>372</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.741</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>33234.41</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.741</v>
+      </c>
+      <c r="J115">
+        <v>0.64</v>
+      </c>
+      <c r="K115" t="s">
+        <v>373</v>
+      </c>
+      <c r="L115" s="1">
+        <v>734234.41</v>
+      </c>
+      <c r="M115" s="1">
+        <v>738732.49</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>375</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>103.197</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>32829.63</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.9455006445292</v>
+      </c>
+      <c r="J116">
+        <v>0.88</v>
+      </c>
+      <c r="K116" t="s">
+        <v>376</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1720293.99</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1734984.43</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>378</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.384</v>
+      </c>
+      <c r="D117" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-5172.68</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-0.39701651073767</v>
+      </c>
+      <c r="J117">
+        <v>2.05</v>
+      </c>
+      <c r="K117" t="s">
+        <v>379</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1297715.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1323915.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>381</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.721</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H118" s="1">
+        <v>14955.6</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.61125782617726</v>
+      </c>
+      <c r="J118">
+        <v>5.13</v>
+      </c>
+      <c r="K118" t="s">
+        <v>382</v>
+      </c>
+      <c r="L118" s="1">
+        <v>2461648.2</v>
+      </c>
+      <c r="M118" s="1">
+        <v>2585913.54</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>384</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>98.707</v>
+      </c>
+      <c r="D119" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H119" s="1">
+        <v>90607.05</v>
+      </c>
+      <c r="I119" s="1">
+        <v>4.516960547614</v>
+      </c>
+      <c r="J119">
+        <v>1.21</v>
+      </c>
+      <c r="K119" t="s">
+        <v>385</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2096536.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2122201.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>387</v>
+      </c>
+      <c r="B120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>105.299</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>67350.29</v>
+      </c>
+      <c r="I120" s="1">
+        <v>5.299</v>
+      </c>
+      <c r="J120">
+        <v>1.58</v>
+      </c>
+      <c r="K120" t="s">
+        <v>388</v>
+      </c>
+      <c r="L120" s="1">
+        <v>1338350.29</v>
+      </c>
+      <c r="M120" s="1">
+        <v>1358430.32</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>390</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>104.031</v>
+      </c>
+      <c r="D121" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H121" s="1">
+        <v>51961.76</v>
+      </c>
+      <c r="I121" s="1">
+        <v>2.799713904362</v>
+      </c>
+      <c r="J121">
+        <v>2.05</v>
+      </c>
+      <c r="K121" t="s">
+        <v>391</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1907928.54</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1945601.96</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>393</v>
+      </c>
+      <c r="B122" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>101.933</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H122" s="1">
+        <v>12202.31</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0.49100777042106</v>
+      </c>
+      <c r="J122">
+        <v>0.55</v>
+      </c>
+      <c r="K122" t="s">
+        <v>394</v>
+      </c>
+      <c r="L122" s="1">
+        <v>2497358.5</v>
+      </c>
+      <c r="M122" s="1">
+        <v>2510935.58</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>396</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="D123" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H123" s="1">
+        <v>11059.79</v>
+      </c>
+      <c r="I123" s="1">
+        <v>1.0798378322256</v>
+      </c>
+      <c r="J123">
+        <v>0.16</v>
+      </c>
+      <c r="K123" t="s">
+        <v>397</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1035268.21</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1036940.73</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>399</v>
+      </c>
+      <c r="B124" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>103.495</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H124" s="1">
+        <v>131711.13</v>
+      </c>
+      <c r="I124" s="1">
+        <v>3.3957368906525</v>
+      </c>
+      <c r="J124">
+        <v>1.51</v>
+      </c>
+      <c r="K124" t="s">
+        <v>400</v>
+      </c>
+      <c r="L124" s="1">
+        <v>4010431.25</v>
+      </c>
+      <c r="M124" s="1">
+        <v>4069040.63</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>402</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>116.613</v>
+      </c>
+      <c r="D125" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-130310.55</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-5.5546849089405</v>
+      </c>
+      <c r="J125">
+        <v>3.52</v>
+      </c>
+      <c r="K125" t="s">
+        <v>403</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2215647.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2282615.49</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>405</v>
+      </c>
+      <c r="B126" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>107.707</v>
+      </c>
+      <c r="D126" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-35577.6</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-4.807904761063</v>
+      </c>
+      <c r="J126">
+        <v>3.46</v>
+      </c>
+      <c r="K126" t="s">
+        <v>406</v>
+      </c>
+      <c r="L126" s="1">
+        <v>704403.78</v>
+      </c>
+      <c r="M126" s="1">
+        <v>727025.04</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>408</v>
+      </c>
+      <c r="B127" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>96.371</v>
+      </c>
+      <c r="D127" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H127" s="1">
+        <v>41968.64</v>
+      </c>
+      <c r="I127" s="1">
+        <v>3.4660353372308</v>
+      </c>
+      <c r="J127">
         <v>1.28</v>
       </c>
-      <c r="L80" t="s">
-[...46 lines deleted...]
-      <c r="K81">
+      <c r="K127" t="s">
+        <v>409</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1252823.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1269464.78</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>411</v>
+      </c>
+      <c r="B128" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>99.101</v>
+      </c>
+      <c r="D128" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H128" s="1">
+        <v>184582.21</v>
+      </c>
+      <c r="I128" s="1">
+        <v>4.8953803338499</v>
+      </c>
+      <c r="J128">
+        <v>0.55</v>
+      </c>
+      <c r="K128" t="s">
+        <v>412</v>
+      </c>
+      <c r="L128" s="1">
+        <v>3955120.91</v>
+      </c>
+      <c r="M128" s="1">
+        <v>3977112.98</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>414</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>100.128</v>
+      </c>
+      <c r="D129" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H129" s="1">
+        <v>2720.66</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.071087937141652</v>
+      </c>
+      <c r="J129">
+        <v>2.18</v>
+      </c>
+      <c r="K129" t="s">
+        <v>415</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3829896.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3913089.75</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>417</v>
+      </c>
+      <c r="B130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>79.491</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-312146.98</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-20.509</v>
+      </c>
+      <c r="J130">
+        <v>1.24</v>
+      </c>
+      <c r="K130" t="s">
+        <v>418</v>
+      </c>
+      <c r="L130" s="1">
+        <v>1209853.02</v>
+      </c>
+      <c r="M130" s="1">
+        <v>1228687.77</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>420</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D131" s="1">
         <v>0.0</v>
       </c>
-      <c r="L81">
+      <c r="E131" t="s">
+        <v>44</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
         <v>0.0</v>
       </c>
-      <c r="M81" s="1">
-[...55 lines deleted...]
-      <c r="O82" s="1">
+      <c r="H131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="M131" s="1">
+        <v>10.93</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>422</v>
+      </c>
+      <c r="B132" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>97.934</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-97016.08</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-3.3971394090026</v>
+      </c>
+      <c r="J132">
+        <v>1.49</v>
+      </c>
+      <c r="K132" t="s">
+        <v>423</v>
+      </c>
+      <c r="L132" s="1">
+        <v>2758800.78</v>
+      </c>
+      <c r="M132" s="1">
+        <v>2800698.83</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>425</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>103.322</v>
+      </c>
+      <c r="D133" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-74.38</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.0068360512350552</v>
+      </c>
+      <c r="J133">
+        <v>0.14</v>
+      </c>
+      <c r="K133" t="s">
+        <v>426</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1087980.66</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1089472.41</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>428</v>
+      </c>
+      <c r="B134" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.64</v>
+      </c>
+      <c r="D134" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-25378.17</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.79749075353877</v>
+      </c>
+      <c r="J134">
+        <v>3.64</v>
+      </c>
+      <c r="K134" t="s">
+        <v>429</v>
+      </c>
+      <c r="L134" s="1">
+        <v>3156874.4</v>
+      </c>
+      <c r="M134" s="1">
+        <v>3267863.03</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>431</v>
+      </c>
+      <c r="B135" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>101.679</v>
+      </c>
+      <c r="D135" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H135" s="1">
+        <v>2613.69</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0.10210934683596</v>
+      </c>
+      <c r="J135">
+        <v>0.18</v>
+      </c>
+      <c r="K135" t="s">
+        <v>432</v>
+      </c>
+      <c r="L135" s="1">
+        <v>2562310.8</v>
+      </c>
+      <c r="M135" s="1">
+        <v>2566760.39</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>434</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>103.756</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H136" s="1">
+        <v>64703.53</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.1618388639259</v>
+      </c>
+      <c r="J136">
+        <v>0.4</v>
+      </c>
+      <c r="K136" t="s">
+        <v>435</v>
+      </c>
+      <c r="L136" s="1">
+        <v>3057689.32</v>
+      </c>
+      <c r="M136" s="1">
+        <v>3069477.32</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>437</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>100.038</v>
+      </c>
+      <c r="D137" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H137" s="1">
+        <v>50194.57</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.507741353213</v>
+      </c>
+      <c r="J137">
         <v>0.74</v>
       </c>
-      <c r="P82">
-[...216 lines deleted...]
-      <c r="E87" s="1">
+      <c r="K137" t="s">
+        <v>438</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2051779.38</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2067012.33</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>440</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>103.641</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>52076.82</v>
+      </c>
+      <c r="I138" s="1">
+        <v>3.8363971944323</v>
+      </c>
+      <c r="J138">
+        <v>4.63</v>
+      </c>
+      <c r="K138" t="s">
+        <v>441</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1409517.6</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1472506.09</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>443</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.356</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-17656.66</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.80041698461608</v>
+      </c>
+      <c r="J139">
+        <v>3.14</v>
+      </c>
+      <c r="K139" t="s">
+        <v>444</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2188276.04</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2256117.55</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>446</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>76.587</v>
+      </c>
+      <c r="D140" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-381117.13</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-21.499210369665</v>
+      </c>
+      <c r="J140">
+        <v>2.23</v>
+      </c>
+      <c r="K140" t="s">
+        <v>447</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1391585.79</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1432014.04</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>449</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D141" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H141" s="1">
+        <v>19563.34</v>
+      </c>
+      <c r="I141" s="1">
+        <v>1.0250793086509</v>
+      </c>
+      <c r="J141">
+        <v>1.27</v>
+      </c>
+      <c r="K141" t="s">
+        <v>450</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1928034.21</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1952189.54</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>452</v>
+      </c>
+      <c r="B142" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H142" s="1">
+        <v>54545.2</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.4344733302287</v>
+      </c>
+      <c r="J142">
+        <v>2.02</v>
+      </c>
+      <c r="K142" t="s">
+        <v>453</v>
+      </c>
+      <c r="L142" s="1">
+        <v>3857000.0</v>
+      </c>
+      <c r="M142" s="1">
+        <v>3933645.06</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>455</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="D143" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H143" s="1">
+        <v>24622.59</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.71786081111529</v>
+      </c>
+      <c r="J143">
+        <v>0.17</v>
+      </c>
+      <c r="K143" t="s">
+        <v>456</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3454617.6</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3460240.35</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>458</v>
+      </c>
+      <c r="B144" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>83.949</v>
+      </c>
+      <c r="D144" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H144" s="1">
+        <v>430190.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>8.4247792539512</v>
+      </c>
+      <c r="J144">
+        <v>0.88</v>
+      </c>
+      <c r="K144" t="s">
+        <v>459</v>
+      </c>
+      <c r="L144" s="1">
+        <v>5536436.55</v>
+      </c>
+      <c r="M144" s="1">
+        <v>5594571.93</v>
+      </c>
+      <c r="N144" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>461</v>
+      </c>
+      <c r="B145" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>105.021</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H145" s="1">
+        <v>155877.82</v>
+      </c>
+      <c r="I145" s="1">
+        <v>4.8638948788905</v>
+      </c>
+      <c r="J145">
+        <v>1.46</v>
+      </c>
+      <c r="K145" t="s">
+        <v>462</v>
+      </c>
+      <c r="L145" s="1">
+        <v>3360672.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>3407324.05</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>464</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>101.435</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H146" s="1">
+        <v>16586.45</v>
+      </c>
+      <c r="I146" s="1">
+        <v>1.2758416597768</v>
+      </c>
+      <c r="J146">
+        <v>1.43</v>
+      </c>
+      <c r="K146" t="s">
+        <v>465</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1316626.3</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1335122.8</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>467</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.881</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H147" s="1">
+        <v>8715.24</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.43383042210523</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>2017620.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>2017620.0</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>469</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.698</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H148" s="1">
+        <v>10518.47</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.74158014021781</v>
+      </c>
+      <c r="J148">
+        <v>0.2</v>
+      </c>
+      <c r="K148" t="s">
+        <v>470</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1428904.62</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1431747.48</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>472</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>98.109</v>
+      </c>
+      <c r="D149" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H149" s="1">
+        <v>161753.55</v>
+      </c>
+      <c r="I149" s="1">
+        <v>6.6530549178772</v>
+      </c>
+      <c r="J149">
+        <v>1.09</v>
+      </c>
+      <c r="K149" t="s">
+        <v>473</v>
+      </c>
+      <c r="L149" s="1">
+        <v>2593020.87</v>
+      </c>
+      <c r="M149" s="1">
+        <v>2621763.5</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>475</v>
+      </c>
+      <c r="B150" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>99.363</v>
+      </c>
+      <c r="D150" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-22639.31</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.65760070434203</v>
+      </c>
+      <c r="J150">
+        <v>1.7</v>
+      </c>
+      <c r="K150" t="s">
+        <v>476</v>
+      </c>
+      <c r="L150" s="1">
+        <v>3420074.46</v>
+      </c>
+      <c r="M150" s="1">
+        <v>3478588.46</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>478</v>
+      </c>
+      <c r="B151" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>102.553</v>
+      </c>
+      <c r="D151" s="1">
         <v>100.0</v>
       </c>
-      <c r="F87" t="s">
-[...414 lines deleted...]
-      <c r="K95">
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>51060.0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>2.553</v>
+      </c>
+      <c r="J151">
+        <v>1.36</v>
+      </c>
+      <c r="K151" t="s">
+        <v>479</v>
+      </c>
+      <c r="L151" s="1">
+        <v>2051060.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>2078330.83</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>481</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.268</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H152" s="1">
+        <v>8063.32</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0.21207427850502</v>
+      </c>
+      <c r="J152">
+        <v>0.43</v>
+      </c>
+      <c r="K152" t="s">
+        <v>482</v>
+      </c>
+      <c r="L152" s="1">
+        <v>3810184.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>3826581.26</v>
+      </c>
+      <c r="N152" s="1">
         <v>0.82</v>
       </c>
-      <c r="L95" t="s">
-[...158 lines deleted...]
-      <c r="O98" s="1">
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>484</v>
+      </c>
+      <c r="B153" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>98.142</v>
+      </c>
+      <c r="D153" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-29094.43</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.58847412090817</v>
+      </c>
+      <c r="J153">
+        <v>0.39</v>
+      </c>
+      <c r="K153" t="s">
+        <v>485</v>
+      </c>
+      <c r="L153" s="1">
+        <v>4914951.36</v>
+      </c>
+      <c r="M153" s="1">
+        <v>4934674.65</v>
+      </c>
+      <c r="N153" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>487</v>
+      </c>
+      <c r="B154" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>86.852</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-330870.88</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-13.385975283132</v>
+      </c>
+      <c r="J154">
+        <v>2.35</v>
+      </c>
+      <c r="K154" t="s">
+        <v>488</v>
+      </c>
+      <c r="L154" s="1">
+        <v>2140901.8</v>
+      </c>
+      <c r="M154" s="1">
+        <v>2198829.3</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>490</v>
+      </c>
+      <c r="B155" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>103.758</v>
+      </c>
+      <c r="D155" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H155" s="1">
+        <v>21758.53</v>
+      </c>
+      <c r="I155" s="1">
+        <v>3.9792707683869</v>
+      </c>
+      <c r="J155">
+        <v>1.33</v>
+      </c>
+      <c r="K155" t="s">
+        <v>491</v>
+      </c>
+      <c r="L155" s="1">
+        <v>568555.45</v>
+      </c>
+      <c r="M155" s="1">
+        <v>575850.21</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>493</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.337</v>
+      </c>
+      <c r="D156" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H156" s="1">
+        <v>138091.44</v>
+      </c>
+      <c r="I156" s="1">
+        <v>6.7752627897783</v>
+      </c>
+      <c r="J156">
+        <v>1.81</v>
+      </c>
+      <c r="K156" t="s">
+        <v>494</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2176262.42</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2213708.67</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>496</v>
+      </c>
+      <c r="B157" s="1">
+        <v>1937000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>96.549</v>
+      </c>
+      <c r="D157" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>1830465.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>39689.13</v>
+      </c>
+      <c r="I157" s="1">
+        <v>2.168253968254</v>
+      </c>
+      <c r="J157">
+        <v>0.22</v>
+      </c>
+      <c r="K157" t="s">
+        <v>497</v>
+      </c>
+      <c r="L157" s="1">
+        <v>1870154.13</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1874458.57</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>499</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>101.258</v>
+      </c>
+      <c r="D158" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>20341.6</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0.7580964406184</v>
+      </c>
+      <c r="J158">
+        <v>1.53</v>
+      </c>
+      <c r="K158" t="s">
+        <v>500</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2703588.6</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2744528.6</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>502</v>
+      </c>
+      <c r="B159" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.605</v>
+      </c>
+      <c r="D159" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-7505.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.395</v>
+      </c>
+      <c r="J159">
+        <v>2.05</v>
+      </c>
+      <c r="K159" t="s">
+        <v>503</v>
+      </c>
+      <c r="L159" s="1">
+        <v>1892495.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>1931491.9</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>505</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>95.772</v>
+      </c>
+      <c r="D160" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H160" s="1">
+        <v>35782.09</v>
+      </c>
+      <c r="I160" s="1">
+        <v>1.8113571035279</v>
+      </c>
+      <c r="J160">
+        <v>0.38</v>
+      </c>
+      <c r="K160" t="s">
+        <v>506</v>
+      </c>
+      <c r="L160" s="1">
+        <v>2011212.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>2019140.68</v>
+      </c>
+      <c r="N160" s="1">
         <v>0.43</v>
       </c>
-      <c r="P98">
-[...3087 lines deleted...]
-      <c r="L160" t="s">
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
         <v>504</v>
       </c>
-      <c r="M160" s="1">
-[...12 lines deleted...]
-    <row r="161" spans="1:16">
+    </row>
+    <row r="161" spans="1:26">
       <c r="A161" t="s">
         <v>505</v>
       </c>
-      <c r="B161" t="s">
-        <v>506</v>
+      <c r="B161" s="1">
+        <v>1100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>533000.0</v>
+        <v>98.548</v>
       </c>
       <c r="D161" s="1">
-        <v>99.001</v>
-[...1 lines deleted...]
-      <c r="E161" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>122694.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>12.762889900909</v>
+      </c>
+      <c r="J161">
+        <v>0.36</v>
+      </c>
+      <c r="K161" t="s">
+        <v>508</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1084028.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1088020.55</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>510</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>92.953</v>
+      </c>
+      <c r="D162" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>-554.6</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-0.050537634408602</v>
+      </c>
+      <c r="J162">
+        <v>1.1</v>
+      </c>
+      <c r="K162" t="s">
+        <v>511</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1096845.4</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1109849.98</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>513</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D163" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-48256.54</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-3.0421849229941</v>
+      </c>
+      <c r="J163">
+        <v>1.39</v>
+      </c>
+      <c r="K163" t="s">
+        <v>514</v>
+      </c>
+      <c r="L163" s="1">
+        <v>1537989.57</v>
+      </c>
+      <c r="M163" s="1">
+        <v>1559125.13</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>516</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.822</v>
+      </c>
+      <c r="D164" s="1">
         <v>100.0</v>
       </c>
-      <c r="F161" t="s">
-[...64 lines deleted...]
-      <c r="K162">
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-2670.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.178</v>
+      </c>
+      <c r="J164">
+        <v>1.56</v>
+      </c>
+      <c r="K164" t="s">
+        <v>517</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1497330.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1520689.38</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>519</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.042</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H165" s="1">
+        <v>31483.89</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.6037964200626</v>
+      </c>
+      <c r="J165">
+        <v>0.44</v>
+      </c>
+      <c r="K165" t="s">
+        <v>520</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1994569.08</v>
+      </c>
+      <c r="M165" s="1">
+        <v>2003164.21</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>522</v>
+      </c>
+      <c r="B166" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>101.977</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H166" s="1">
+        <v>34700.32</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.1472660498792</v>
+      </c>
+      <c r="J166">
+        <v>0.73</v>
+      </c>
+      <c r="K166" t="s">
+        <v>523</v>
+      </c>
+      <c r="L166" s="1">
+        <v>3059310.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>3081185.0</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>525</v>
+      </c>
+      <c r="B167" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>110.447</v>
+      </c>
+      <c r="D167" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-24705.08</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-2.7232933177146</v>
+      </c>
+      <c r="J167">
+        <v>2.34</v>
+      </c>
+      <c r="K167" t="s">
+        <v>526</v>
+      </c>
+      <c r="L167" s="1">
+        <v>882471.53</v>
+      </c>
+      <c r="M167" s="1">
+        <v>901131.51</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>528</v>
+      </c>
+      <c r="B168" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>100.309</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.44951</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>2386788.24</v>
+      </c>
+      <c r="H168" s="1">
+        <v>20627.76</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.86424759659449</v>
+      </c>
+      <c r="J168">
+        <v>0.17</v>
+      </c>
+      <c r="K168" t="s">
+        <v>529</v>
+      </c>
+      <c r="L168" s="1">
+        <v>2407416.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>2411532.67</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>531</v>
+      </c>
+      <c r="B169" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>82.471</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-386118.56</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-17.390584655873</v>
+      </c>
+      <c r="J169">
+        <v>0.15</v>
+      </c>
+      <c r="K169" t="s">
+        <v>532</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1834155.04</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1837467.83</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>534</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>102.251</v>
+      </c>
+      <c r="D170" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>33494.88</v>
+      </c>
+      <c r="I170" s="1">
+        <v>2.251</v>
+      </c>
+      <c r="J170">
+        <v>0.67</v>
+      </c>
+      <c r="K170" t="s">
+        <v>535</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1521494.88</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1531414.88</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>537</v>
+      </c>
+      <c r="B171" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H171" s="1">
+        <v>59118.43</v>
+      </c>
+      <c r="I171" s="1">
+        <v>2.0477109438755</v>
+      </c>
+      <c r="J171">
+        <v>3.71</v>
+      </c>
+      <c r="K171" t="s">
+        <v>538</v>
+      </c>
+      <c r="L171" s="1">
+        <v>2946168.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>3053845.4</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>540</v>
+      </c>
+      <c r="B172" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H172" s="1">
+        <v>105493.07</v>
+      </c>
+      <c r="I172" s="1">
+        <v>2.3812428192207</v>
+      </c>
+      <c r="J172">
+        <v>0.42</v>
+      </c>
+      <c r="K172" t="s">
+        <v>541</v>
+      </c>
+      <c r="L172" s="1">
+        <v>4535661.6</v>
+      </c>
+      <c r="M172" s="1">
+        <v>4554074.1</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>543</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2336.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.14570858283433</v>
+      </c>
+      <c r="J173">
+        <v>1.37</v>
+      </c>
+      <c r="K173" t="s">
+        <v>544</v>
+      </c>
+      <c r="L173" s="1">
+        <v>1605536.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>1627431.89</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>546</v>
+      </c>
+      <c r="B174" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>96.766</v>
+      </c>
+      <c r="D174" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H174" s="1">
+        <v>292283.27</v>
+      </c>
+      <c r="I174" s="1">
+        <v>7.9530206600747</v>
+      </c>
+      <c r="J174">
+        <v>0.55</v>
+      </c>
+      <c r="K174" t="s">
+        <v>547</v>
+      </c>
+      <c r="L174" s="1">
+        <v>3967406.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>3989871.75</v>
+      </c>
+      <c r="N174" s="1">
         <v>0.85</v>
       </c>
-      <c r="L162" t="s">
-[...28 lines deleted...]
-      <c r="E163" s="1">
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>549</v>
+      </c>
+      <c r="B175" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>82.385</v>
+      </c>
+      <c r="D175" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H175" s="1">
+        <v>248430.75</v>
+      </c>
+      <c r="I175" s="1">
+        <v>11.604931812531</v>
+      </c>
+      <c r="J175">
+        <v>0.23</v>
+      </c>
+      <c r="K175" t="s">
+        <v>550</v>
+      </c>
+      <c r="L175" s="1">
+        <v>2389165.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>2395819.11</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>552</v>
+      </c>
+      <c r="B176" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>97.816</v>
+      </c>
+      <c r="D176" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>13935.6</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.14362527143</v>
+      </c>
+      <c r="J176">
+        <v>1.14</v>
+      </c>
+      <c r="K176" t="s">
+        <v>553</v>
+      </c>
+      <c r="L176" s="1">
+        <v>1232481.6</v>
+      </c>
+      <c r="M176" s="1">
+        <v>1246814.1</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>555</v>
+      </c>
+      <c r="B177" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>95.706</v>
+      </c>
+      <c r="D177" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>46138.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>2.1408751334045</v>
+      </c>
+      <c r="J177">
+        <v>0.4</v>
+      </c>
+      <c r="K177" t="s">
+        <v>556</v>
+      </c>
+      <c r="L177" s="1">
+        <v>2201238.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>2210335.6</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>558</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>82.518</v>
+      </c>
+      <c r="D178" s="1">
         <v>100.0</v>
       </c>
-      <c r="F163" t="s">
-[...76 lines deleted...]
-      <c r="O164" s="1">
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-586521.1</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-17.482</v>
+      </c>
+      <c r="J178">
+        <v>3.31</v>
+      </c>
+      <c r="K178" t="s">
+        <v>559</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2768478.9</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2879613.28</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>561</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.468</v>
+      </c>
+      <c r="D179" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-167588.84</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-10.675517047299</v>
+      </c>
+      <c r="J179">
+        <v>1.31</v>
+      </c>
+      <c r="K179" t="s">
+        <v>562</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1402254.0</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1422502.46</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>564</v>
+      </c>
+      <c r="B180" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>96.707</v>
+      </c>
+      <c r="D180" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H180" s="1">
+        <v>200855.16</v>
+      </c>
+      <c r="I180" s="1">
+        <v>3.9505891919822</v>
+      </c>
+      <c r="J180">
+        <v>2.6</v>
+      </c>
+      <c r="K180" t="s">
+        <v>565</v>
+      </c>
+      <c r="L180" s="1">
+        <v>5285037.55</v>
+      </c>
+      <c r="M180" s="1">
+        <v>5426977.82</v>
+      </c>
+      <c r="N180" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>567</v>
+      </c>
+      <c r="B181" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>97.128</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H181" s="1">
+        <v>218930.23</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.6505031528747</v>
+      </c>
+      <c r="J181">
+        <v>1.23</v>
+      </c>
+      <c r="K181" t="s">
+        <v>568</v>
+      </c>
+      <c r="L181" s="1">
+        <v>6216192.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>6295205.7</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>570</v>
+      </c>
+      <c r="B182" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>103.294</v>
+      </c>
+      <c r="D182" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H182" s="1">
+        <v>11480.27</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.0525919508445</v>
+      </c>
+      <c r="J182">
+        <v>0.81</v>
+      </c>
+      <c r="K182" t="s">
+        <v>571</v>
+      </c>
+      <c r="L182" s="1">
+        <v>1102146.98</v>
+      </c>
+      <c r="M182" s="1">
+        <v>1110756.06</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>573</v>
+      </c>
+      <c r="B183" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>95.264</v>
+      </c>
+      <c r="D183" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-185909.81</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-4.7970726901599</v>
+      </c>
+      <c r="J183">
+        <v>2.54</v>
+      </c>
+      <c r="K183" t="s">
+        <v>574</v>
+      </c>
+      <c r="L183" s="1">
+        <v>3689574.72</v>
+      </c>
+      <c r="M183" s="1">
+        <v>3787852.1</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>576</v>
+      </c>
+      <c r="B184" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>96.733</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H184" s="1">
+        <v>88646.5</v>
+      </c>
+      <c r="I184" s="1">
+        <v>5.6977550986959</v>
+      </c>
+      <c r="J184">
+        <v>0.67</v>
+      </c>
+      <c r="K184" t="s">
+        <v>577</v>
+      </c>
+      <c r="L184" s="1">
+        <v>1644461.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>1655865.17</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>579</v>
+      </c>
+      <c r="B185" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>103.552</v>
+      </c>
+      <c r="D185" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H185" s="1">
+        <v>2308.6</v>
+      </c>
+      <c r="I185" s="1">
+        <v>2.2802474037814</v>
+      </c>
+      <c r="J185">
+        <v>0.93</v>
+      </c>
+      <c r="K185">
+        <v>934.93</v>
+      </c>
+      <c r="L185" s="1">
+        <v>103552.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>104486.93</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>581</v>
+      </c>
+      <c r="B186" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>104.026</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H186" s="1">
+        <v>39555.88</v>
+      </c>
+      <c r="I186" s="1">
+        <v>1.6010692176347</v>
+      </c>
+      <c r="J186">
+        <v>0.28</v>
+      </c>
+      <c r="K186" t="s">
+        <v>582</v>
+      </c>
+      <c r="L186" s="1">
+        <v>2510147.38</v>
+      </c>
+      <c r="M186" s="1">
+        <v>2516898.82</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>584</v>
+      </c>
+      <c r="B187" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>100.923</v>
+      </c>
+      <c r="D187" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H187" s="1">
+        <v>333781.6</v>
+      </c>
+      <c r="I187" s="1">
+        <v>10.997644324972</v>
+      </c>
+      <c r="J187">
+        <v>2.66</v>
+      </c>
+      <c r="K187" t="s">
+        <v>585</v>
+      </c>
+      <c r="L187" s="1">
+        <v>3368809.74</v>
+      </c>
+      <c r="M187" s="1">
+        <v>3457544.91</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>587</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="D188" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>21667.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>2.2161806657236</v>
+      </c>
+      <c r="J188">
+        <v>1.81</v>
+      </c>
+      <c r="K188" t="s">
+        <v>588</v>
+      </c>
+      <c r="L188" s="1">
+        <v>999340.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>1017465.0</v>
+      </c>
+      <c r="N188" s="1">
         <v>0.22</v>
       </c>
-      <c r="P164">
-[...1187 lines deleted...]
-      <c r="L188" t="s">
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
         <v>586</v>
       </c>
-      <c r="M188" s="1">
-[...12 lines deleted...]
-    <row r="189" spans="1:16">
+    </row>
+    <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>590</v>
+      </c>
+      <c r="B189" s="1">
+        <v>3432300.0</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>103.599</v>
       </c>
       <c r="D189" s="1">
-        <v>100.911</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>103.09125717</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>3538401.22</v>
       </c>
       <c r="H189" s="1">
-        <v>101243.4</v>
+        <v>17427.25</v>
       </c>
       <c r="I189" s="1">
-        <v>-332.4</v>
-[...7 lines deleted...]
-      <c r="L189" t="s">
+        <v>0.492517634843</v>
+      </c>
+      <c r="J189">
+        <v>3.26</v>
+      </c>
+      <c r="K189" t="s">
+        <v>591</v>
+      </c>
+      <c r="L189" s="1">
+        <v>3555828.47</v>
+      </c>
+      <c r="M189" s="1">
+        <v>3667807.26</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
         <v>589</v>
       </c>
-      <c r="M189" s="1">
-[...12 lines deleted...]
-    <row r="190" spans="1:16">
+    </row>
+    <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>593</v>
+      </c>
+      <c r="B190" s="1">
+        <v>4900000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>2413000.0</v>
+        <v>106.675</v>
       </c>
       <c r="D190" s="1">
-        <v>102.467</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>100.27195449</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>4913325.77</v>
       </c>
       <c r="H190" s="1">
-        <v>2470591.5</v>
+        <v>313749.23</v>
       </c>
       <c r="I190" s="1">
-        <v>1937.21</v>
-[...7 lines deleted...]
-      <c r="L190" t="s">
+        <v>6.3856793684576</v>
+      </c>
+      <c r="J190">
+        <v>0.52</v>
+      </c>
+      <c r="K190" t="s">
+        <v>594</v>
+      </c>
+      <c r="L190" s="1">
+        <v>5227075.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>5252447.6</v>
+      </c>
+      <c r="N190" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
         <v>592</v>
       </c>
-      <c r="M190" s="1">
-[...12 lines deleted...]
-    <row r="191" spans="1:16">
+    </row>
+    <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>596</v>
+      </c>
+      <c r="B191" s="1">
+        <v>-47000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>3338000.0</v>
+        <v>11.31061111</v>
       </c>
       <c r="D191" s="1">
-        <v>97.024</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.1104228628</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>-5189874.55</v>
       </c>
       <c r="H191" s="1">
-        <v>3035028.14</v>
+        <v>-15140.47</v>
       </c>
       <c r="I191" s="1">
-        <v>203632.98</v>
-[...7 lines deleted...]
-      <c r="L191" t="s">
+        <v>0.29173094366992</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191" t="s">
+        <v>597</v>
+      </c>
+      <c r="L191" s="1">
+        <v>-5205015.02</v>
+      </c>
+      <c r="M191" s="1">
+        <v>-5315987.22</v>
+      </c>
+      <c r="N191" s="1">
+        <v>-1.14</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>595</v>
-      </c>
-[...210 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">