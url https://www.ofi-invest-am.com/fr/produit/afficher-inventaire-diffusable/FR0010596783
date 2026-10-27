--- v2 (2026-10-07)
+++ v3 (2026-10-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1695 +163,1719 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>43 696.58</t>
+    <t>50 367.81</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>35 402.50</t>
+    <t>43 831.67</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>5 910.00</t>
+    <t>10 835.00</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>85 950.68</t>
+    <t>95 717.81</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>43 760.56</t>
+    <t>51 437.85</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>29 812.50</t>
+    <t>33 562.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>89 941.50</t>
+    <t>102 433.38</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>61 119.68</t>
+    <t>4 917.68</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>55 195.89</t>
+    <t>65 141.10</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>18 353.42</t>
+    <t>20 463.01</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>38 670.50</t>
+    <t>47 877.76</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>87 324.65</t>
+    <t>7 026.12</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>136 184.60</t>
+    <t>10 957.38</t>
   </si>
   <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>12 879.63</t>
+    <t>19 658.38</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>62 192.47</t>
+    <t>70 484.79</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>60 578.00</t>
+    <t>75 001.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>33 289.38</t>
+    <t>41 215.42</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>3 321.25</t>
+    <t>10 701.81</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>232 749.04</t>
+    <t>8 451.78</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>4 094.17</t>
+    <t>7 505.97</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>40 236.03</t>
+    <t>5 620.16</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>38 042.88</t>
+    <t>42 920.17</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>7 864.50</t>
+    <t>14 418.25</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>19 682.25</t>
+    <t>26 971.97</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>15 471.19</t>
+    <t>17 833.20</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>70 514.38</t>
+    <t>75 569.18</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>31 500.00</t>
+    <t>39 000.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>23 281.50</t>
+    <t>42 682.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>42 488.88</t>
+    <t>51 072.49</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>24 334.25</t>
+    <t>44 612.79</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>34 608.00</t>
+    <t>44 221.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>24 482.25</t>
+    <t>33 549.75</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>28 771.17</t>
+    <t>35 621.44</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>15 406.88</t>
+    <t>19 119.38</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>5 436.99</t>
+    <t>14 498.63</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>6 130.67</t>
+    <t>11 239.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>30 712.50</t>
+    <t>38 025.00</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>32 776.04</t>
+    <t>2 637.15</t>
   </si>
   <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>10 516.63</t>
+    <t>20 532.46</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>108 866.14</t>
+    <t>122 223.95</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>64 171.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>25 544.06</t>
+    <t>30 704.48</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>47 704.13</t>
+    <t>59 062.25</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>15 864.75</t>
+    <t>21 740.58</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>40 273.97</t>
+    <t>44 876.71</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>28 179.38</t>
+    <t>33 123.13</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>66 679.45</t>
+    <t>71 391.78</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>19 648.60</t>
+    <t>3 370.93</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>43 662.50</t>
+    <t>54 058.33</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>21 156.16</t>
+    <t>24 772.60</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>45 172.95</t>
+    <t>53 029.11</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>3 505.13</t>
+    <t>11 294.29</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>5 500.83</t>
+    <t>7 465.42</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>39 981.67</t>
+    <t>51 570.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>8 075.00</t>
+    <t>14 804.17</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>110 465.07</t>
+    <t>4 011.30</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>8 852.70</t>
+    <t>12 970.23</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>2 558.50</t>
+    <t>8 244.06</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>7 020.55</t>
+    <t>12 636.99</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>14 961.78</t>
+    <t>22 634.49</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>18 600.75</t>
+    <t>34 101.38</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>19 567.89</t>
+    <t>22 724.00</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>27 012.97</t>
+    <t>37 818.15</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>63 886.99</t>
+    <t>5 110.96</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>30 708.18</t>
+    <t>37 532.23</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>20 654.67</t>
+    <t>25 572.44</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>76 593.75</t>
+    <t>90 031.25</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>18 434.92</t>
+    <t>23 702.04</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>20 769.86</t>
+    <t>3 214.38</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>20 222.71</t>
+    <t>25 037.64</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>12 548.26</t>
+    <t>16 082.99</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>43 548.75</t>
+    <t>49 061.25</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>20 226.93</t>
+    <t>24 672.41</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>43 941.78</t>
+    <t>57 462.33</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>36 166.67</t>
+    <t>44 777.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>41 586.25</t>
+    <t>53 817.50</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>7 338.38</t>
+    <t>10 056.29</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>3 736.13</t>
+    <t>5 119.88</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>33 600.13</t>
+    <t>43 339.29</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>9 938.50</t>
+    <t>18 220.58</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>40 932.74</t>
+    <t>51 039.59</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>35 752.13</t>
+    <t>40 249.25</t>
   </si>
   <si>
     <t>XS3415269490</t>
   </si>
   <si>
     <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
   </si>
   <si>
+    <t>8 778.49</t>
+  </si>
+  <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>14 415.27</t>
+    <t>18 259.34</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>65 530.21</t>
+    <t>81 132.64</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>19 189.04</t>
+    <t>21 052.05</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>51 041.10</t>
+    <t>58 130.14</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>31 632.53</t>
+    <t>38 022.95</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>33 862.50</t>
+    <t>41 925.00</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>56 907.81</t>
+    <t>68 404.34</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>8 066.67</t>
+    <t>14 788.89</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>7 160.63</t>
+    <t>8 416.88</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>10 483.33</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>1 376.56</t>
+    <t>4 435.59</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>42 356.42</t>
+    <t>52 441.28</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>14 910.00</t>
+    <t>18 460.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>12 722.97</t>
+    <t>2 182.77</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>46 599.86</t>
+    <t>52 180.68</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>140 537.03</t>
+    <t>150 097.38</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>12 039.17</t>
+    <t>16 498.12</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>19 982.08</t>
+    <t>25 859.17</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>6 240.97</t>
+    <t>9 525.69</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>20 467.58</t>
+    <t>37 523.89</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>14 895.38</t>
+    <t>20 412.18</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>99 524.38</t>
+    <t>8 007.71</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>13 455.02</t>
+    <t>24 667.53</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>9 722.05</t>
+    <t>8 919.07</t>
   </si>
   <si>
     <t>XS2920504292</t>
   </si>
   <si>
     <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
   </si>
   <si>
-    <t>6 998.90</t>
+    <t>7 527.12</t>
   </si>
   <si>
     <t>XS3238225224</t>
   </si>
   <si>
     <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
   </si>
   <si>
-    <t>10 276.71</t>
+    <t>14 947.95</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>4 498.08</t>
+    <t>6 640.03</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>14 690.44</t>
+    <t>20 131.34</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>26 200.00</t>
+    <t>30 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>124 265.34</t>
+    <t>4 176.99</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>25 665.00</t>
+    <t>2 065.00</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>20 080.03</t>
+    <t>24 493.23</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>37 673.42</t>
+    <t>45 060.36</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>13 577.08</t>
+    <t>20 722.92</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>1 672.52</t>
+    <t>5 389.25</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>58 609.38</t>
+    <t>70 449.65</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>66 968.49</t>
+    <t>75 036.99</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>22 621.26</t>
+    <t>25 466.71</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>16 641.78</t>
+    <t>17 888.36</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>21 992.07</t>
+    <t>28 366.59</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>83 193.75</t>
-[...8 lines deleted...]
-    <t>18 834.75</t>
+    <t>6 693.75</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>41 898.05</t>
+    <t>50 194.70</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>1 491.75</t>
+    <t>5 221.13</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>110 988.63</t>
+    <t>124 949.46</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>4 449.59</t>
+    <t>12 539.75</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>11 788.00</t>
+    <t>21 611.33</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>15 232.95</t>
+    <t>19 648.30</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>62 988.49</t>
+    <t>66 900.82</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>67 841.51</t>
+    <t>5 338.83</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>40 428.25</t>
+    <t>49 513.25</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>24 155.33</t>
+    <t>28 393.11</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>76 645.06</t>
+    <t>32 452.23</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>5 622.75</t>
+    <t>18 117.75</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>58 135.38</t>
+    <t>62 200.79</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>46 652.05</t>
+    <t>56 076.71</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>18 496.50</t>
+    <t>21 741.50</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
+    <t>6 380.43</t>
+  </si>
+  <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>2 842.86</t>
+    <t>6 633.34</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>28 742.63</t>
+    <t>2 312.63</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>58 514.00</t>
+    <t>66 640.94</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>27 270.83</t>
+    <t>34 354.17</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>16 397.26</t>
+    <t>24 205.48</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>19 723.29</t>
+    <t>36 873.97</t>
+  </si>
+  <si>
+    <t>XS3415958787</t>
+  </si>
+  <si>
+    <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
+  </si>
+  <si>
+    <t>5 164.44</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>57 927.50</t>
+    <t>65 972.99</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 294.76</t>
+    <t>9 996.52</t>
+  </si>
+  <si>
+    <t>XS3082828560</t>
+  </si>
+  <si>
+    <t>SUNRISE FINCO I BV 4.625 15/05/2032</t>
+  </si>
+  <si>
+    <t>1 837.84</t>
+  </si>
+  <si>
+    <t>XS3452875233</t>
+  </si>
+  <si>
+    <t>SUNRISE HOLDCO IV BV 5 31/07/2033</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>37 446.25</t>
-[...8 lines deleted...]
-    <t>4 304.44</t>
+    <t>45 767.64</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>40 940.00</t>
+    <t>52 806.67</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>38 996.90</t>
+    <t>43 557.94</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>7 928.68</t>
+    <t>10 662.71</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>3 992.55</t>
+    <t>5 728.44</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>13 004.58</t>
+    <t>16 774.03</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>21 135.56</t>
+    <t>27 261.81</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>23 359.38</t>
+    <t>30 130.21</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>8 595.13</t>
+    <t>13 118.88</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>21 875.00</t>
+    <t>29 166.67</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>18 659.98</t>
+    <t>21 933.66</t>
   </si>
   <si>
     <t>PTTAPBOM0015</t>
   </si>
   <si>
     <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
   </si>
   <si>
-    <t>4 116.67</t>
+    <t>10 450.00</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>3 312.79</t>
+    <t>10 674.53</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>9 920.00</t>
+    <t>14 053.33</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>107 677.40</t>
+    <t>115 423.97</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>18 412.50</t>
+    <t>33 756.25</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>21 895.89</t>
+    <t>25 950.68</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>22 465.75</t>
+    <t>28 082.19</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>6 654.11</t>
+    <t>7 647.26</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>14 332.50</t>
+    <t>17 745.00</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>9 097.60</t>
+    <t>10 830.48</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>111 134.38</t>
+    <t>9 785.42</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>20 248.46</t>
+    <t>25 012.81</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>141 940.27</t>
+    <t>150 923.84</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>79 013.70</t>
+    <t>94 356.16</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>8 609.08</t>
+    <t>11 386.21</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>98 277.38</t>
+    <t>7 907.38</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>11 404.17</t>
+    <t>14 119.44</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>6 751.44</t>
+    <t>13 858.22</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>88 735.17</t>
+    <t>7 139.61</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>18 125.00</t>
-[...8 lines deleted...]
-    <t>111 978.79</t>
+    <t>1 458.33</t>
+  </si>
+  <si>
+    <t>XS3430526346</t>
+  </si>
+  <si>
+    <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
+  </si>
+  <si>
+    <t>3 656.77</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>25 372.60</t>
-[...8 lines deleted...]
-    <t>-110 972.20</t>
+    <t>44 167.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2170,344 +2194,344 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2008406.9888</v>
+        <v>1964733.3673</v>
       </c>
       <c r="C2">
-        <v>135.82</v>
+        <v>135.33</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>272790974.3</v>
+        <v>265896715.74</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>272790974.3</v>
+        <v>265896715.74</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.88</v>
+        <v>54.68</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56620455.38</v>
+        <v>56416249.55</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56620455.38</v>
+        <v>56416249.55</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>411436.6362</v>
+        <v>408177.9529</v>
       </c>
       <c r="C4">
-        <v>125.99</v>
+        <v>125.51</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51840733.7</v>
+        <v>51232051.55</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51840733.7</v>
+        <v>51232051.55</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>134.31</v>
+        <v>133.85</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>134.31</v>
+        <v>133.85</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>134.31</v>
+        <v>133.85</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.57</v>
+        <v>129.98</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.57</v>
+        <v>129.98</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.57</v>
+        <v>129.98</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>130.18</v>
+        <v>129.7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1432.02</v>
+        <v>1426.78</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1432.02</v>
+        <v>1426.78</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11167.5</v>
+        <v>11128.75</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86529165.39</v>
+        <v>86228903.37</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86529165.39</v>
+        <v>86228903.37</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
-        <v>3066.0</v>
+        <v>3216.0</v>
       </c>
       <c r="C9">
-        <v>101.96</v>
+        <v>101.57</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>312628.58</v>
+        <v>326660.24</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>312628.58</v>
+        <v>326660.24</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N191" sqref="N191"/>
+      <selection activeCell="N194" sqref="N194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2576,9490 +2600,9640 @@
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
         <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.2</v>
+        <v>90.69</v>
       </c>
       <c r="D3" s="1">
         <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-34677.33</v>
+        <v>-55830.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.90840661534083</v>
+        <v>-1.4625372362419</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>3782702.4</v>
+        <v>3761549.13</v>
       </c>
       <c r="M3" s="1">
-        <v>3782702.4</v>
+        <v>3761549.13</v>
       </c>
       <c r="N3" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.17</v>
+        <v>3.19</v>
       </c>
       <c r="I4" s="1">
-        <v>960.60606060606</v>
+        <v>966.66666666667</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.5</v>
+        <v>3.52</v>
       </c>
       <c r="M4" s="1">
-        <v>3.5</v>
+        <v>3.52</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>109.33</v>
+        <v>109.92</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>109.33</v>
+        <v>109.92</v>
       </c>
       <c r="M5" s="1">
-        <v>109.33</v>
+        <v>109.92</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>2195.0</v>
+        <v>1944.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4816.33</v>
+        <v>4822.61</v>
       </c>
       <c r="D6" s="1">
-        <v>4813.2002961276</v>
+        <v>4816.6894547325</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>10564974.65</v>
+        <v>9363644.3</v>
       </c>
       <c r="H6" s="1">
-        <v>6869.7</v>
+        <v>11509.54</v>
       </c>
       <c r="I6" s="1">
-        <v>0.06502334579667</v>
+        <v>0.12291731329435</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>10571844.35</v>
+        <v>9375153.84</v>
       </c>
       <c r="M6" s="1">
-        <v>10571844.35</v>
+        <v>9375153.84</v>
       </c>
       <c r="N6" s="1">
-        <v>2.26</v>
+        <v>2.04</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2500000.0</v>
+        <v>207.0</v>
       </c>
       <c r="C7" s="1">
-        <v>102.003</v>
+        <v>124.97</v>
       </c>
       <c r="D7" s="1">
-        <v>100.13</v>
+        <v>125.288985507</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>46825.0</v>
+        <v>-66030.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.8705682612604</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2550075.0</v>
+        <v>-66030.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2593771.58</v>
+        <v>-66030.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.55</v>
+        <v>-0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>2380000.0</v>
+        <v>352.0</v>
       </c>
       <c r="C8" s="1">
-        <v>103.834</v>
+        <v>105.495</v>
       </c>
       <c r="D8" s="1">
-        <v>101.7</v>
+        <v>105.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2420460.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>50789.2</v>
+        <v>-8800.0</v>
       </c>
       <c r="I8" s="1">
-        <v>2.0983284169125</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2471249.2</v>
+        <v>-8800.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2506651.7</v>
+        <v>-8800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>1576000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>101.795</v>
+        <v>100.999</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0</v>
+        <v>100.13</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>1576000.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="H9" s="1">
-        <v>28289.2</v>
+        <v>21725.0</v>
       </c>
       <c r="I9" s="1">
-        <v>1.795</v>
+        <v>0.86787176670329</v>
       </c>
       <c r="J9">
-        <v>0.38</v>
+        <v>2.01</v>
       </c>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="L9" s="1">
-        <v>1604289.2</v>
+        <v>2524975.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1610199.2</v>
+        <v>2575342.81</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.56</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="1">
-        <v>4600000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>99.236</v>
+        <v>103.712</v>
       </c>
       <c r="D10" s="1">
-        <v>97.75</v>
+        <v>101.7</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>4496500.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="H10" s="1">
-        <v>68356.0</v>
+        <v>47885.6</v>
       </c>
       <c r="I10" s="1">
-        <v>1.5202046035806</v>
+        <v>1.9783677482793</v>
       </c>
       <c r="J10">
-        <v>1.87</v>
+        <v>1.84</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L10" s="1">
-        <v>4564856.0</v>
+        <v>2468345.6</v>
       </c>
       <c r="M10" s="1">
-        <v>4650806.68</v>
+        <v>2512177.27</v>
       </c>
       <c r="N10" s="1">
-        <v>0.99</v>
+        <v>0.55</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1">
-        <v>2571000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>103.45</v>
+        <v>101.328</v>
       </c>
       <c r="D11" s="1">
-        <v>100.42060793</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>2581813.83</v>
+        <v>1576000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>77885.67</v>
+        <v>20929.28</v>
       </c>
       <c r="I11" s="1">
-        <v>3.0167035707606</v>
+        <v>1.328</v>
       </c>
       <c r="J11">
-        <v>1.7</v>
+        <v>0.69</v>
       </c>
       <c r="K11" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="L11" s="1">
-        <v>2659699.5</v>
+        <v>1596929.28</v>
       </c>
       <c r="M11" s="1">
-        <v>2703460.06</v>
+        <v>1607764.28</v>
       </c>
       <c r="N11" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B12" s="1">
-        <v>1000000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>100.589</v>
+        <v>97.577</v>
       </c>
       <c r="D12" s="1">
-        <v>100.2479</v>
+        <v>97.75</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>1002479.0</v>
+        <v>4496500.0</v>
       </c>
       <c r="H12" s="1">
-        <v>3411.0</v>
+        <v>-7958.0</v>
       </c>
       <c r="I12" s="1">
-        <v>0.34025650412627</v>
+        <v>-0.1769820971867</v>
       </c>
       <c r="J12">
-        <v>2.98</v>
+        <v>2.08</v>
       </c>
       <c r="K12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L12" s="1">
-        <v>1005890.0</v>
+        <v>4488542.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1035702.5</v>
+        <v>4584259.81</v>
       </c>
       <c r="N12" s="1">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="1">
-        <v>5451000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.035</v>
+        <v>102.803</v>
       </c>
       <c r="D13" s="1">
-        <v>99.95557916</v>
+        <v>100.42060793</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5448578.62</v>
+        <v>2581813.83</v>
       </c>
       <c r="H13" s="1">
-        <v>-50180.77</v>
+        <v>61251.3</v>
       </c>
       <c r="I13" s="1">
-        <v>-0.92098827051522</v>
+        <v>2.3724135058956</v>
       </c>
       <c r="J13">
-        <v>1.65</v>
+        <v>2.0</v>
       </c>
       <c r="K13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L13" s="1">
-        <v>5398397.85</v>
+        <v>2643065.13</v>
       </c>
       <c r="M13" s="1">
-        <v>5488339.35</v>
+        <v>2694502.98</v>
       </c>
       <c r="N13" s="1">
-        <v>1.17</v>
+        <v>0.59</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
-        <v>1938000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>104.12</v>
+        <v>100.799</v>
       </c>
       <c r="D14" s="1">
-        <v>94.23756966</v>
+        <v>100.2479</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>1826324.1</v>
+        <v>1002479.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-10263.06</v>
+        <v>5511.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.56195173682481</v>
+        <v>0.54973720147754</v>
       </c>
       <c r="J14">
-        <v>3.15</v>
+        <v>3.36</v>
       </c>
       <c r="K14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L14" s="1">
-        <v>1816061.04</v>
+        <v>1007990.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1877180.72</v>
+        <v>1041552.5</v>
       </c>
       <c r="N14" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B15" s="1">
-        <v>3300000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>100.384</v>
+        <v>98.572</v>
       </c>
       <c r="D15" s="1">
-        <v>98.92441182</v>
+        <v>99.95557916</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3264505.59</v>
+        <v>5448578.62</v>
       </c>
       <c r="H15" s="1">
-        <v>48166.41</v>
+        <v>-75418.9</v>
       </c>
       <c r="I15" s="1">
-        <v>1.4754580340602</v>
+        <v>-1.3841940304057</v>
       </c>
       <c r="J15">
-        <v>1.67</v>
+        <v>1.88</v>
       </c>
       <c r="K15" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L15" s="1">
-        <v>3312672.0</v>
+        <v>5373159.72</v>
       </c>
       <c r="M15" s="1">
-        <v>3367867.89</v>
+        <v>5475593.1</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>1.19</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.228</v>
+        <v>104.0</v>
       </c>
       <c r="D16" s="1">
-        <v>81.90598182</v>
+        <v>94.23756966</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>1801931.6</v>
+        <v>1826324.1</v>
       </c>
       <c r="H16" s="1">
-        <v>249084.4</v>
+        <v>-12356.11</v>
       </c>
       <c r="I16" s="1">
-        <v>13.823188405154</v>
+        <v>-0.67655625855236</v>
       </c>
       <c r="J16">
-        <v>0.83</v>
+        <v>0.25</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L16" s="1">
-        <v>2051016.0</v>
+        <v>1813967.99</v>
       </c>
       <c r="M16" s="1">
-        <v>2069369.42</v>
+        <v>1818885.67</v>
       </c>
       <c r="N16" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
-        <v>3525250.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.563</v>
+        <v>100.249</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4088025</v>
+        <v>98.92441182</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3398651.31</v>
+        <v>3264505.59</v>
       </c>
       <c r="H17" s="1">
-        <v>5387.37</v>
+        <v>43711.41</v>
       </c>
       <c r="I17" s="1">
-        <v>0.15851493750325</v>
+        <v>1.3389902021886</v>
       </c>
       <c r="J17">
-        <v>1.1</v>
+        <v>1.97</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="1">
-        <v>3404038.68</v>
+        <v>3308217.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3442709.18</v>
+        <v>3373358.1</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
-        <v>3245250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.609</v>
+        <v>92.768</v>
       </c>
       <c r="D18" s="1">
-        <v>97.78572159</v>
+        <v>81.90598182</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3173391.13</v>
+        <v>1801931.6</v>
       </c>
       <c r="H18" s="1">
-        <v>-6128.09</v>
+        <v>238964.4</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.19310856270024</v>
+        <v>13.261568863102</v>
       </c>
       <c r="J18">
-        <v>2.69</v>
+        <v>0.93</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L18" s="1">
-        <v>3167263.04</v>
+        <v>2040896.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3254587.69</v>
+        <v>2061359.01</v>
       </c>
       <c r="N18" s="1">
-        <v>0.7</v>
+        <v>0.45</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
-        <v>4253000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.581</v>
+        <v>97.426</v>
       </c>
       <c r="D19" s="1">
-        <v>103.54083188</v>
+        <v>96.4088025</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4403591.58</v>
+        <v>3398651.31</v>
       </c>
       <c r="H19" s="1">
-        <v>1708.35</v>
+        <v>607.35</v>
       </c>
       <c r="I19" s="1">
-        <v>0.038794469672412</v>
+        <v>0.017870323978602</v>
       </c>
       <c r="J19">
-        <v>3.2</v>
+        <v>1.36</v>
       </c>
       <c r="K19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L19" s="1">
-        <v>4405299.93</v>
+        <v>3399258.66</v>
       </c>
       <c r="M19" s="1">
-        <v>4541484.53</v>
+        <v>3447136.42</v>
       </c>
       <c r="N19" s="1">
-        <v>0.97</v>
+        <v>0.75</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B20" s="1">
-        <v>1683000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.007</v>
+        <v>98.438</v>
       </c>
       <c r="D20" s="1">
-        <v>99.10522282</v>
+        <v>97.78572159</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1667940.9</v>
+        <v>3173391.13</v>
       </c>
       <c r="H20" s="1">
-        <v>65666.91</v>
+        <v>-11620.51</v>
       </c>
       <c r="I20" s="1">
-        <v>3.9370046025012</v>
+        <v>-0.36618587258735</v>
       </c>
       <c r="J20">
-        <v>0.77</v>
+        <v>0.22</v>
       </c>
       <c r="K20" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L20" s="1">
-        <v>1733607.81</v>
+        <v>3161770.62</v>
       </c>
       <c r="M20" s="1">
-        <v>1746487.44</v>
+        <v>3168796.74</v>
       </c>
       <c r="N20" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B21" s="1">
-        <v>2124000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>107.015</v>
+        <v>103.397</v>
       </c>
       <c r="D21" s="1">
-        <v>108.54733851</v>
+        <v>103.54083188</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2305545.47</v>
+        <v>4403591.58</v>
       </c>
       <c r="H21" s="1">
-        <v>-32546.87</v>
+        <v>-6117.17</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.4116776452038</v>
+        <v>-0.1389132004835</v>
       </c>
       <c r="J21">
-        <v>2.93</v>
+        <v>0.26</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="L21" s="1">
-        <v>2272998.6</v>
+        <v>4397474.41</v>
       </c>
       <c r="M21" s="1">
-        <v>2335191.07</v>
+        <v>4408431.79</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.96</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B22" s="1">
-        <v>4327000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>101.562</v>
+        <v>101.352</v>
       </c>
       <c r="D22" s="1">
-        <v>99.95464109</v>
+        <v>99.10522282</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4325037.32</v>
+        <v>1667940.9</v>
       </c>
       <c r="H22" s="1">
-        <v>69550.42</v>
+        <v>37813.26</v>
       </c>
       <c r="I22" s="1">
-        <v>1.6080883204957</v>
+        <v>2.2670623401585</v>
       </c>
       <c r="J22">
-        <v>1.4</v>
+        <v>1.17</v>
       </c>
       <c r="K22" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="L22" s="1">
-        <v>4394587.74</v>
+        <v>1705754.16</v>
       </c>
       <c r="M22" s="1">
-        <v>4455165.74</v>
+        <v>1725412.54</v>
       </c>
       <c r="N22" s="1">
-        <v>0.95</v>
+        <v>0.38</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1">
-        <v>3261000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>99.501</v>
+        <v>106.411</v>
       </c>
       <c r="D23" s="1">
-        <v>100.01062956</v>
+        <v>108.54733851</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3261346.63</v>
+        <v>2305545.47</v>
       </c>
       <c r="H23" s="1">
-        <v>-16619.03</v>
+        <v>-45375.83</v>
       </c>
       <c r="I23" s="1">
-        <v>-0.509575702476</v>
+        <v>-1.968116898601</v>
       </c>
       <c r="J23">
-        <v>1.02</v>
+        <v>3.32</v>
       </c>
       <c r="K23" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="L23" s="1">
-        <v>3244727.6</v>
+        <v>2260169.64</v>
       </c>
       <c r="M23" s="1">
-        <v>3278016.98</v>
+        <v>2330654.43</v>
       </c>
       <c r="N23" s="1">
-        <v>0.7</v>
+        <v>0.51</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B24" s="1">
-        <v>2657000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>101.238</v>
+        <v>100.389</v>
       </c>
       <c r="D24" s="1">
-        <v>100.06368348</v>
+        <v>99.95464109</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2658692.07</v>
+        <v>4325037.32</v>
       </c>
       <c r="H24" s="1">
-        <v>31201.59</v>
+        <v>18794.71</v>
       </c>
       <c r="I24" s="1">
-        <v>1.1735691527451</v>
+        <v>0.43455601904494</v>
       </c>
       <c r="J24">
-        <v>0.13</v>
+        <v>1.73</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L24" s="1">
-        <v>2689893.66</v>
+        <v>4343832.03</v>
       </c>
       <c r="M24" s="1">
-        <v>2693214.91</v>
+        <v>4418833.36</v>
       </c>
       <c r="N24" s="1">
-        <v>0.58</v>
+        <v>0.96</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B25" s="1">
-        <v>4746000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>98.812</v>
+        <v>98.563</v>
       </c>
       <c r="D25" s="1">
-        <v>65.88463274</v>
+        <v>100.01062956</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3126884.67</v>
+        <v>3261346.63</v>
       </c>
       <c r="H25" s="1">
-        <v>1562732.85</v>
+        <v>-47207.2</v>
       </c>
       <c r="I25" s="1">
-        <v>49.977310164113</v>
+        <v>-1.4474757011646</v>
       </c>
       <c r="J25">
-        <v>4.9</v>
+        <v>1.26</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L25" s="1">
-        <v>4689617.52</v>
+        <v>3214139.43</v>
       </c>
       <c r="M25" s="1">
-        <v>4922366.56</v>
+        <v>3255354.85</v>
       </c>
       <c r="N25" s="1">
-        <v>1.05</v>
+        <v>0.71</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
-        <v>1445000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.755</v>
+        <v>100.692</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>100.06368348</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1445000.0</v>
+        <v>2658692.07</v>
       </c>
       <c r="H26" s="1">
-        <v>10909.75</v>
+        <v>16694.37</v>
       </c>
       <c r="I26" s="1">
-        <v>0.755</v>
+        <v>0.62791664323879</v>
       </c>
       <c r="J26">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="K26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="L26" s="1">
-        <v>1455909.75</v>
+        <v>2675386.44</v>
       </c>
       <c r="M26" s="1">
-        <v>1460003.92</v>
+        <v>2686088.25</v>
       </c>
       <c r="N26" s="1">
-        <v>0.31</v>
+        <v>0.58</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B27" s="1">
-        <v>2950000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.257</v>
+        <v>97.33</v>
       </c>
       <c r="D27" s="1">
-        <v>99.45524576</v>
+        <v>65.88463274</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2933929.75</v>
+        <v>3126884.67</v>
       </c>
       <c r="H27" s="1">
-        <v>23651.75</v>
+        <v>1492397.13</v>
       </c>
       <c r="I27" s="1">
-        <v>0.80614575042228</v>
+        <v>47.727923716483</v>
       </c>
       <c r="J27">
-        <v>1.36</v>
+        <v>0.18</v>
       </c>
       <c r="K27" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="L27" s="1">
-        <v>2957581.5</v>
+        <v>4619281.8</v>
       </c>
       <c r="M27" s="1">
-        <v>2997817.53</v>
+        <v>4627733.58</v>
       </c>
       <c r="N27" s="1">
-        <v>0.64</v>
+        <v>1.01</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>101.835</v>
+        <v>100.197</v>
       </c>
       <c r="D28" s="1">
         <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1713000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>31433.54</v>
+        <v>2846.65</v>
       </c>
       <c r="I28" s="1">
-        <v>1.8349994162288</v>
+        <v>0.197</v>
       </c>
       <c r="J28">
-        <v>2.22</v>
+        <v>0.52</v>
       </c>
       <c r="K28" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="L28" s="1">
-        <v>1744433.54</v>
+        <v>1447846.65</v>
       </c>
       <c r="M28" s="1">
-        <v>1782476.42</v>
+        <v>1455352.62</v>
       </c>
       <c r="N28" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B29" s="1">
-        <v>2247000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.493</v>
+        <v>100.006</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2247000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="H29" s="1">
-        <v>11077.71</v>
+        <v>16247.25</v>
       </c>
       <c r="I29" s="1">
-        <v>0.493</v>
+        <v>0.55377092788265</v>
       </c>
       <c r="J29">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="K29" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="L29" s="1">
-        <v>2258077.71</v>
+        <v>2950177.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2265942.21</v>
+        <v>2955797.16</v>
       </c>
       <c r="N29" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B30" s="1">
-        <v>2282000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>102.779</v>
+        <v>101.155</v>
       </c>
       <c r="D30" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2362287.08</v>
+        <v>1713000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-16870.3</v>
+        <v>19785.15</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.71415113526337</v>
+        <v>1.155</v>
       </c>
       <c r="J30">
-        <v>0.86</v>
+        <v>2.51</v>
       </c>
       <c r="K30" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="L30" s="1">
-        <v>2345416.78</v>
+        <v>1732785.15</v>
       </c>
       <c r="M30" s="1">
-        <v>2365099.03</v>
+        <v>1775705.32</v>
       </c>
       <c r="N30" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B31" s="1">
-        <v>791000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.752</v>
+        <v>99.62</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39127686</v>
+        <v>100.0</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>794095.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="H31" s="1">
-        <v>18673.32</v>
+        <v>-8538.6</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3515221730397</v>
+        <v>-0.38</v>
       </c>
       <c r="J31">
-        <v>1.96</v>
+        <v>0.64</v>
       </c>
       <c r="K31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="L31" s="1">
-        <v>812768.32</v>
+        <v>2238461.4</v>
       </c>
       <c r="M31" s="1">
-        <v>828239.51</v>
+        <v>2252879.65</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B32" s="1">
-        <v>1800000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.315</v>
+        <v>102.092</v>
       </c>
       <c r="D32" s="1">
-        <v>103.60736833</v>
+        <v>103.51827695</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1864932.63</v>
+        <v>2362287.08</v>
       </c>
       <c r="H32" s="1">
-        <v>-5262.63</v>
+        <v>-32547.64</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.28218874587443</v>
+        <v>-1.3778020578261</v>
       </c>
       <c r="J32">
-        <v>3.92</v>
+        <v>1.18</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="L32" s="1">
-        <v>1859670.0</v>
+        <v>2329739.44</v>
       </c>
       <c r="M32" s="1">
-        <v>1930184.38</v>
+        <v>2356711.41</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B33" s="1">
-        <v>2700000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.516</v>
+        <v>102.093</v>
       </c>
       <c r="D33" s="1">
-        <v>97.99</v>
+        <v>100.39127686</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2645730.0</v>
+        <v>794095.0</v>
       </c>
       <c r="H33" s="1">
-        <v>68202.0</v>
+        <v>13460.63</v>
       </c>
       <c r="I33" s="1">
-        <v>2.5778140626595</v>
+        <v>1.69509063777</v>
       </c>
       <c r="J33">
-        <v>1.17</v>
+        <v>2.25</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="L33" s="1">
-        <v>2713932.0</v>
+        <v>807555.63</v>
       </c>
       <c r="M33" s="1">
-        <v>2745432.0</v>
+        <v>825388.83</v>
       </c>
       <c r="N33" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B34" s="1">
-        <v>4233000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>106.717</v>
+        <v>102.554</v>
       </c>
       <c r="D34" s="1">
-        <v>100.83408623</v>
+        <v>103.60736833</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>4268306.87</v>
+        <v>1864932.63</v>
       </c>
       <c r="H34" s="1">
-        <v>249023.74</v>
+        <v>-18960.63</v>
       </c>
       <c r="I34" s="1">
-        <v>5.8342510879495</v>
+        <v>-1.0166924903877</v>
       </c>
       <c r="J34">
-        <v>0.55</v>
+        <v>4.2</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="L34" s="1">
-        <v>4517330.61</v>
+        <v>1845972.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4540612.11</v>
+        <v>1921541.18</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>0.42</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B35" s="1">
-        <v>2377000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>102.606</v>
+        <v>100.766</v>
       </c>
       <c r="D35" s="1">
-        <v>100.1633029</v>
+        <v>97.99</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>2380881.71</v>
+        <v>2645730.0</v>
       </c>
       <c r="H35" s="1">
-        <v>58062.91</v>
+        <v>74952.0</v>
       </c>
       <c r="I35" s="1">
-        <v>2.4387146054392</v>
+        <v>2.8329421369528</v>
       </c>
       <c r="J35">
-        <v>1.79</v>
+        <v>1.44</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="L35" s="1">
-        <v>2438944.62</v>
+        <v>2720682.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2481433.5</v>
+        <v>2759682.0</v>
       </c>
       <c r="N35" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B36" s="1">
-        <v>5123000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>102.782</v>
+        <v>106.111</v>
       </c>
       <c r="D36" s="1">
-        <v>102.45</v>
+        <v>100.83408623</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5248513.5</v>
+        <v>4268306.87</v>
       </c>
       <c r="H36" s="1">
-        <v>17008.36</v>
+        <v>223371.76</v>
       </c>
       <c r="I36" s="1">
-        <v>0.32406051732552</v>
+        <v>5.2332638398138</v>
       </c>
       <c r="J36">
-        <v>0.48</v>
+        <v>1.01</v>
       </c>
       <c r="K36" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="L36" s="1">
-        <v>5265521.86</v>
+        <v>4491678.63</v>
       </c>
       <c r="M36" s="1">
-        <v>5289856.11</v>
+        <v>4534361.38</v>
       </c>
       <c r="N36" s="1">
-        <v>1.13</v>
+        <v>0.99</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B37" s="1">
-        <v>2472000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>97.302</v>
+        <v>102.503</v>
       </c>
       <c r="D37" s="1">
-        <v>100.08024879</v>
+        <v>100.1633029</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2473983.75</v>
+        <v>2380881.71</v>
       </c>
       <c r="H37" s="1">
-        <v>-68678.31</v>
+        <v>55614.6</v>
       </c>
       <c r="I37" s="1">
-        <v>-2.7760210631941</v>
+        <v>2.3358825331982</v>
       </c>
       <c r="J37">
-        <v>1.4</v>
+        <v>2.15</v>
       </c>
       <c r="K37" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="L37" s="1">
-        <v>2405305.44</v>
+        <v>2436496.31</v>
       </c>
       <c r="M37" s="1">
-        <v>2439913.44</v>
+        <v>2487568.8</v>
       </c>
       <c r="N37" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B38" s="1">
-        <v>3348000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.808</v>
+        <v>101.817</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>102.45</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>3348000.0</v>
+        <v>5248513.5</v>
       </c>
       <c r="H38" s="1">
-        <v>60531.84</v>
+        <v>-32428.59</v>
       </c>
       <c r="I38" s="1">
-        <v>1.808</v>
+        <v>-0.61786237188873</v>
       </c>
       <c r="J38">
-        <v>0.73</v>
+        <v>0.87</v>
       </c>
       <c r="K38" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="L38" s="1">
-        <v>3408531.84</v>
+        <v>5216084.91</v>
       </c>
       <c r="M38" s="1">
-        <v>3433014.09</v>
+        <v>5260697.7</v>
       </c>
       <c r="N38" s="1">
-        <v>0.73</v>
+        <v>1.14</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B39" s="1">
-        <v>1897000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.487</v>
+        <v>95.31</v>
       </c>
       <c r="D39" s="1">
-        <v>102.70391249</v>
+        <v>100.08024879</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1948293.22</v>
+        <v>2473983.75</v>
       </c>
       <c r="H39" s="1">
-        <v>14855.17</v>
+        <v>-117920.55</v>
       </c>
       <c r="I39" s="1">
-        <v>0.76247095906847</v>
+        <v>-4.7664237891619</v>
       </c>
       <c r="J39">
-        <v>1.52</v>
+        <v>1.79</v>
       </c>
       <c r="K39" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="L39" s="1">
-        <v>1963148.39</v>
+        <v>2356063.2</v>
       </c>
       <c r="M39" s="1">
-        <v>1991919.56</v>
+        <v>2400284.53</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.345</v>
+        <v>101.602</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>972000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>22793.4</v>
+        <v>53634.96</v>
       </c>
       <c r="I40" s="1">
-        <v>2.345</v>
+        <v>1.602</v>
       </c>
       <c r="J40">
-        <v>1.59</v>
+        <v>1.0</v>
       </c>
       <c r="K40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="L40" s="1">
-        <v>994793.4</v>
+        <v>3401634.96</v>
       </c>
       <c r="M40" s="1">
-        <v>1010200.28</v>
+        <v>3435184.71</v>
       </c>
       <c r="N40" s="1">
-        <v>0.22</v>
+        <v>0.75</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B41" s="1">
-        <v>2100000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.075</v>
+        <v>103.345</v>
       </c>
       <c r="D41" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2131206.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="H41" s="1">
-        <v>96369.0</v>
+        <v>12161.43</v>
       </c>
       <c r="I41" s="1">
-        <v>4.5218059633841</v>
+        <v>0.6242094298311</v>
       </c>
       <c r="J41">
-        <v>0.26</v>
+        <v>1.88</v>
       </c>
       <c r="K41" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L41" s="1">
-        <v>2227575.0</v>
+        <v>1960454.65</v>
       </c>
       <c r="M41" s="1">
-        <v>2233011.99</v>
+        <v>1996076.09</v>
       </c>
       <c r="N41" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="1">
-        <v>1936000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>101.25</v>
+        <v>101.951</v>
       </c>
       <c r="D42" s="1">
-        <v>100.10319267</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1937997.81</v>
+        <v>972000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>22202.19</v>
+        <v>18963.72</v>
       </c>
       <c r="I42" s="1">
-        <v>1.1456251336012</v>
+        <v>1.951</v>
       </c>
       <c r="J42">
-        <v>0.32</v>
+        <v>1.97</v>
       </c>
       <c r="K42" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L42" s="1">
-        <v>1960200.0</v>
+        <v>990963.72</v>
       </c>
       <c r="M42" s="1">
-        <v>1966330.67</v>
+        <v>1010083.1</v>
       </c>
       <c r="N42" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" s="1">
-        <v>2700000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.185</v>
+        <v>105.357</v>
       </c>
       <c r="D43" s="1">
-        <v>96.84</v>
+        <v>101.486</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2614680.0</v>
+        <v>2131206.0</v>
       </c>
       <c r="H43" s="1">
-        <v>90315.0</v>
+        <v>81291.0</v>
       </c>
       <c r="I43" s="1">
-        <v>3.4541511771995</v>
+        <v>3.8143192164436</v>
       </c>
       <c r="J43">
-        <v>1.14</v>
+        <v>0.69</v>
       </c>
       <c r="K43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L43" s="1">
-        <v>2704995.0</v>
+        <v>2212497.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2735707.5</v>
+        <v>2226995.63</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>0.48</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1">
-        <v>2170000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.701</v>
+        <v>100.26</v>
       </c>
       <c r="D44" s="1">
-        <v>92.4965576</v>
+        <v>100.10319267</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2007175.3</v>
+        <v>1937997.81</v>
       </c>
       <c r="H44" s="1">
-        <v>134636.4</v>
+        <v>3035.79</v>
       </c>
       <c r="I44" s="1">
-        <v>6.7077549230503</v>
+        <v>0.15664568785039</v>
       </c>
       <c r="J44">
-        <v>1.51</v>
+        <v>0.58</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L44" s="1">
-        <v>2141811.7</v>
+        <v>1941033.6</v>
       </c>
       <c r="M44" s="1">
-        <v>2174587.74</v>
+        <v>1952273.16</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1">
-        <v>2121000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>96.488</v>
+        <v>98.426</v>
       </c>
       <c r="D45" s="1">
-        <v>100.72937294</v>
+        <v>96.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2136470.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="H45" s="1">
-        <v>-89959.53</v>
+        <v>42822.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-4.2106619798078</v>
+        <v>1.6377529946303</v>
       </c>
       <c r="J45">
-        <v>0.5</v>
+        <v>1.41</v>
       </c>
       <c r="K45" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="L45" s="1">
-        <v>2046510.47</v>
+        <v>2657502.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2057027.1</v>
+        <v>2695527.0</v>
       </c>
       <c r="N45" s="1">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>97.635</v>
+        <v>98.512</v>
       </c>
       <c r="D46" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="H46" s="1">
-        <v>-13265.37</v>
+        <v>130535.1</v>
       </c>
       <c r="I46" s="1">
-        <v>-0.33328606405996</v>
+        <v>6.5034229944938</v>
       </c>
       <c r="J46">
-        <v>2.68</v>
+        <v>0.12</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="L46" s="1">
-        <v>3966910.05</v>
+        <v>2137710.4</v>
       </c>
       <c r="M46" s="1">
-        <v>4075776.19</v>
+        <v>2140347.55</v>
       </c>
       <c r="N46" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B47" s="1">
-        <v>1800000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.263</v>
+        <v>90.693</v>
       </c>
       <c r="D47" s="1">
-        <v>89.54278944</v>
+        <v>100.72937294</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1611770.21</v>
+        <v>2136470.0</v>
       </c>
       <c r="H47" s="1">
-        <v>48963.79</v>
+        <v>-212871.47</v>
       </c>
       <c r="I47" s="1">
-        <v>3.037889005282</v>
+        <v>-9.9637004030012</v>
       </c>
       <c r="J47">
-        <v>3.57</v>
+        <v>0.97</v>
       </c>
       <c r="K47" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L47" s="1">
-        <v>1660734.0</v>
+        <v>1923598.53</v>
       </c>
       <c r="M47" s="1">
-        <v>1724905.23</v>
+        <v>1944130.99</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B48" s="1">
-        <v>2477000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.862</v>
+        <v>96.777</v>
       </c>
       <c r="D48" s="1">
-        <v>100.00201776</v>
+        <v>97.961492</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2477049.98</v>
+        <v>3980175.42</v>
       </c>
       <c r="H48" s="1">
-        <v>-3468.24</v>
+        <v>-48125.91</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.14001493825328</v>
+        <v>-1.209140425273</v>
       </c>
       <c r="J48">
-        <v>1.03</v>
+        <v>3.01</v>
       </c>
       <c r="K48" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="L48" s="1">
-        <v>2473581.74</v>
+        <v>3932049.51</v>
       </c>
       <c r="M48" s="1">
-        <v>2499125.8</v>
+        <v>4054273.46</v>
       </c>
       <c r="N48" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B49" s="1">
-        <v>3207000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.135</v>
+        <v>90.541</v>
       </c>
       <c r="D49" s="1">
-        <v>102.084372</v>
+        <v>89.54278944</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3273845.81</v>
+        <v>1611770.21</v>
       </c>
       <c r="H49" s="1">
-        <v>33693.64</v>
+        <v>17967.79</v>
       </c>
       <c r="I49" s="1">
-        <v>1.0291761419271</v>
+        <v>1.1147860835572</v>
       </c>
       <c r="J49">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>0.02</v>
+      </c>
+      <c r="K49">
+        <v>369.86</v>
       </c>
       <c r="L49" s="1">
-        <v>3307539.45</v>
+        <v>1629738.0</v>
       </c>
       <c r="M49" s="1">
-        <v>3355243.58</v>
+        <v>1630107.86</v>
       </c>
       <c r="N49" s="1">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B50" s="1">
-        <v>1923000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.767</v>
+        <v>99.473</v>
       </c>
       <c r="D50" s="1">
-        <v>100.24366355</v>
+        <v>100.00201776</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1927685.65</v>
+        <v>2477049.98</v>
       </c>
       <c r="H50" s="1">
-        <v>29293.76</v>
+        <v>-13103.77</v>
       </c>
       <c r="I50" s="1">
-        <v>1.5196336601873</v>
+        <v>-0.52900708931194</v>
       </c>
       <c r="J50">
-        <v>0.83</v>
+        <v>1.24</v>
       </c>
       <c r="K50" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="L50" s="1">
-        <v>1956979.41</v>
+        <v>2463946.21</v>
       </c>
       <c r="M50" s="1">
-        <v>1972844.16</v>
+        <v>2494650.69</v>
       </c>
       <c r="N50" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B51" s="1">
-        <v>1600000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>102.784</v>
+        <v>102.806</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8308825</v>
+        <v>102.084372</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1597294.12</v>
+        <v>3273845.81</v>
       </c>
       <c r="H51" s="1">
-        <v>47249.88</v>
+        <v>23142.61</v>
       </c>
       <c r="I51" s="1">
-        <v>2.9581201989274</v>
+        <v>0.70689370676257</v>
       </c>
       <c r="J51">
-        <v>2.52</v>
+        <v>1.84</v>
       </c>
       <c r="K51" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="L51" s="1">
-        <v>1644544.0</v>
+        <v>3296988.42</v>
       </c>
       <c r="M51" s="1">
-        <v>1684817.97</v>
+        <v>3356050.67</v>
       </c>
       <c r="N51" s="1">
-        <v>0.36</v>
+        <v>0.73</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B52" s="1">
-        <v>1582000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.88</v>
+        <v>101.346</v>
       </c>
       <c r="D52" s="1">
-        <v>100.16979772</v>
+        <v>100.24366355</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1584686.2</v>
+        <v>1927685.65</v>
       </c>
       <c r="H52" s="1">
-        <v>11235.4</v>
+        <v>21197.93</v>
       </c>
       <c r="I52" s="1">
-        <v>0.70899841243017</v>
+        <v>1.0996569902359</v>
       </c>
       <c r="J52">
-        <v>1.78</v>
+        <v>1.13</v>
       </c>
       <c r="K52" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="L52" s="1">
-        <v>1595921.6</v>
+        <v>1948883.58</v>
       </c>
       <c r="M52" s="1">
-        <v>1624100.98</v>
+        <v>1970624.16</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B53" s="1">
-        <v>4300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.593</v>
+        <v>100.827</v>
       </c>
       <c r="D53" s="1">
-        <v>91.58588302</v>
+        <v>99.8308825</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3938192.97</v>
+        <v>1597294.12</v>
       </c>
       <c r="H53" s="1">
-        <v>215306.03</v>
+        <v>15937.88</v>
       </c>
       <c r="I53" s="1">
-        <v>5.4671274780118</v>
+        <v>0.99780496280798</v>
       </c>
       <c r="J53">
-        <v>1.55</v>
+        <v>2.8</v>
       </c>
       <c r="K53" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="L53" s="1">
-        <v>4153499.0</v>
+        <v>1613232.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4220178.45</v>
+        <v>1658108.71</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>0.36</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B54" s="1">
-        <v>1547000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>101.032</v>
+        <v>100.587</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1547000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="H54" s="1">
-        <v>15965.04</v>
+        <v>6600.14</v>
       </c>
       <c r="I54" s="1">
-        <v>1.032</v>
+        <v>0.41649507643848</v>
       </c>
       <c r="J54">
-        <v>1.27</v>
+        <v>2.09</v>
       </c>
       <c r="K54" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="L54" s="1">
-        <v>1562965.04</v>
+        <v>1591286.34</v>
       </c>
       <c r="M54" s="1">
-        <v>1582613.64</v>
+        <v>1624409.47</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B55" s="1">
-        <v>2994000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>93.441</v>
+        <v>95.904</v>
       </c>
       <c r="D55" s="1">
-        <v>100.6600501</v>
+        <v>91.58588302</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3013761.9</v>
+        <v>3938192.97</v>
       </c>
       <c r="H55" s="1">
-        <v>-216138.36</v>
+        <v>185679.03</v>
       </c>
       <c r="I55" s="1">
-        <v>-7.1717132000375</v>
+        <v>4.7148281309334</v>
       </c>
       <c r="J55">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="K55" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="L55" s="1">
-        <v>2797623.54</v>
+        <v>4123872.0</v>
       </c>
       <c r="M55" s="1">
-        <v>2841286.04</v>
+        <v>4195263.78</v>
       </c>
       <c r="N55" s="1">
-        <v>0.61</v>
+        <v>0.91</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B56" s="1">
-        <v>4400000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.834</v>
+        <v>100.858</v>
       </c>
       <c r="D56" s="1">
-        <v>91.49876455</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>4025945.64</v>
+        <v>1547000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>322750.36</v>
+        <v>13273.26</v>
       </c>
       <c r="I56" s="1">
-        <v>8.0167590141629</v>
+        <v>0.858</v>
       </c>
       <c r="J56">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="K56" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="L56" s="1">
-        <v>4348696.0</v>
+        <v>1560273.26</v>
       </c>
       <c r="M56" s="1">
-        <v>4369852.16</v>
+        <v>1563644.19</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B57" s="1">
-        <v>3100000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>101.835</v>
+        <v>93.76</v>
       </c>
       <c r="D57" s="1">
-        <v>101.46012484</v>
+        <v>100.6600501</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3145263.87</v>
+        <v>3013761.9</v>
       </c>
       <c r="H57" s="1">
-        <v>11621.13</v>
+        <v>-206587.5</v>
       </c>
       <c r="I57" s="1">
-        <v>0.36948028783353</v>
+        <v>-6.854804953238</v>
       </c>
       <c r="J57">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="K57" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="L57" s="1">
-        <v>3156885.0</v>
+        <v>2807174.4</v>
       </c>
       <c r="M57" s="1">
-        <v>3202057.95</v>
+        <v>2861232.73</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B58" s="1">
-        <v>2876000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>93.851</v>
+        <v>99.004</v>
       </c>
       <c r="D58" s="1">
-        <v>98.46638108</v>
+        <v>91.49876455</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>2831893.12</v>
+        <v>4025945.64</v>
       </c>
       <c r="H58" s="1">
-        <v>-132738.36</v>
+        <v>330230.36</v>
       </c>
       <c r="I58" s="1">
-        <v>-4.6872658809948</v>
+        <v>8.2025538725356</v>
       </c>
       <c r="J58">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="K58" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="L58" s="1">
-        <v>2699154.76</v>
+        <v>4356176.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2702659.89</v>
+        <v>4380948.6</v>
       </c>
       <c r="N58" s="1">
-        <v>0.58</v>
+        <v>0.95</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B59" s="1">
-        <v>690000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.869</v>
+        <v>100.715</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>101.46012484</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>690000.0</v>
+        <v>3145263.87</v>
       </c>
       <c r="H59" s="1">
-        <v>12896.1</v>
+        <v>-23098.87</v>
       </c>
       <c r="I59" s="1">
-        <v>1.869</v>
+        <v>-0.73440165768985</v>
       </c>
       <c r="J59">
-        <v>0.8</v>
+        <v>1.71</v>
       </c>
       <c r="K59" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="L59" s="1">
-        <v>702896.1</v>
+        <v>3122165.0</v>
       </c>
       <c r="M59" s="1">
-        <v>708396.93</v>
+        <v>3175194.11</v>
       </c>
       <c r="N59" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B60" s="1">
-        <v>4172000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.593</v>
+        <v>92.243</v>
       </c>
       <c r="D60" s="1">
-        <v>100.76860067</v>
+        <v>98.46638108</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>4204066.02</v>
+        <v>2831893.12</v>
       </c>
       <c r="H60" s="1">
-        <v>34393.94</v>
+        <v>-178984.44</v>
       </c>
       <c r="I60" s="1">
-        <v>0.81811131976467</v>
+        <v>-6.3203105631331</v>
       </c>
       <c r="J60">
-        <v>0.96</v>
+        <v>0.39</v>
       </c>
       <c r="K60" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="L60" s="1">
-        <v>4238459.96</v>
+        <v>2652908.68</v>
       </c>
       <c r="M60" s="1">
-        <v>4278441.63</v>
+        <v>2664202.97</v>
       </c>
       <c r="N60" s="1">
-        <v>0.91</v>
+        <v>0.58</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B61" s="1">
-        <v>1900000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>103.495</v>
+        <v>101.658</v>
       </c>
       <c r="D61" s="1">
-        <v>104.15905</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>1979021.95</v>
+        <v>690000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>-12616.95</v>
+        <v>11440.2</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.63753461653116</v>
+        <v>1.658</v>
       </c>
       <c r="J61">
-        <v>0.43</v>
+        <v>1.08</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="L61" s="1">
-        <v>1966405.0</v>
+        <v>701440.2</v>
       </c>
       <c r="M61" s="1">
-        <v>1974480.0</v>
+        <v>708905.62</v>
       </c>
       <c r="N61" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B62" s="1">
-        <v>1700000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>110.503</v>
+        <v>101.252</v>
       </c>
       <c r="D62" s="1">
-        <v>111.51583353</v>
+        <v>100.76860067</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895769.17</v>
+        <v>4204066.02</v>
       </c>
       <c r="H62" s="1">
-        <v>-17218.17</v>
+        <v>20167.42</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.90824190373346</v>
+        <v>0.47971225723044</v>
       </c>
       <c r="J62">
-        <v>6.5</v>
+        <v>1.24</v>
       </c>
       <c r="K62" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="L62" s="1">
-        <v>1878551.0</v>
+        <v>4224233.44</v>
       </c>
       <c r="M62" s="1">
-        <v>1989016.07</v>
+        <v>4275804.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B63" s="1">
-        <v>1582000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>102.19</v>
+        <v>103.249</v>
       </c>
       <c r="D63" s="1">
-        <v>101.8174469</v>
+        <v>104.15905</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1610752.01</v>
+        <v>1979021.95</v>
       </c>
       <c r="H63" s="1">
-        <v>5893.79</v>
+        <v>-17290.95</v>
       </c>
       <c r="I63" s="1">
-        <v>0.36590300452271</v>
+        <v>-0.87371188581309</v>
       </c>
       <c r="J63">
-        <v>0.56</v>
+        <v>0.78</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="L63" s="1">
-        <v>1616645.8</v>
+        <v>1961731.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1625498.5</v>
+        <v>1976535.17</v>
       </c>
       <c r="N63" s="1">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B64" s="1">
-        <v>2924000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>98.628</v>
+        <v>108.754</v>
       </c>
       <c r="D64" s="1">
-        <v>93.46821512</v>
+        <v>111.51583353</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2733010.61</v>
+        <v>1895769.17</v>
       </c>
       <c r="H64" s="1">
-        <v>150872.11</v>
+        <v>-46951.17</v>
       </c>
       <c r="I64" s="1">
-        <v>5.5203631280451</v>
+        <v>-2.4766290507826</v>
       </c>
       <c r="J64">
-        <v>0.09</v>
+        <v>0.24</v>
       </c>
       <c r="K64" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="L64" s="1">
-        <v>2883882.72</v>
+        <v>1848818.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2886441.22</v>
+        <v>1852829.3</v>
       </c>
       <c r="N64" s="1">
-        <v>0.62</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>104.505</v>
+        <v>101.25</v>
       </c>
       <c r="D65" s="1">
-        <v>103.465095</v>
+        <v>101.8174469</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2069301.9</v>
+        <v>1610752.01</v>
       </c>
       <c r="H65" s="1">
-        <v>20798.1</v>
+        <v>-8977.01</v>
       </c>
       <c r="I65" s="1">
-        <v>1.0050780893788</v>
+        <v>-0.55731794492685</v>
       </c>
       <c r="J65">
+        <v>0.82</v>
+      </c>
+      <c r="K65" t="s">
+        <v>222</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1601775.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1614745.23</v>
+      </c>
+      <c r="N65" s="1">
         <v>0.35</v>
       </c>
-      <c r="K65" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B66" s="1">
-        <v>2833000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>101.224</v>
+        <v>98.123</v>
       </c>
       <c r="D66" s="1">
-        <v>100.0</v>
+        <v>93.46821512</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2833000.0</v>
+        <v>2733010.61</v>
       </c>
       <c r="H66" s="1">
-        <v>34675.92</v>
+        <v>136105.91</v>
       </c>
       <c r="I66" s="1">
-        <v>1.224</v>
+        <v>4.9800725069267</v>
       </c>
       <c r="J66">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="K66" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="L66" s="1">
-        <v>2867675.92</v>
+        <v>2869116.52</v>
       </c>
       <c r="M66" s="1">
-        <v>2882637.7</v>
+        <v>2877360.58</v>
       </c>
       <c r="N66" s="1">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B67" s="1">
-        <v>3543000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>105.563</v>
+        <v>103.028</v>
       </c>
       <c r="D67" s="1">
-        <v>105.91142309</v>
+        <v>103.465095</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3752441.72</v>
+        <v>2069301.9</v>
       </c>
       <c r="H67" s="1">
-        <v>-12344.63</v>
+        <v>-8741.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.32897592877205</v>
+        <v>-0.42245648157961</v>
       </c>
       <c r="J67">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="L67" s="1">
-        <v>3740097.09</v>
+        <v>2060560.0</v>
       </c>
       <c r="M67" s="1">
-        <v>3758697.84</v>
+        <v>2073196.99</v>
       </c>
       <c r="N67" s="1">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B68" s="1">
-        <v>988000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>103.098</v>
+        <v>100.878</v>
       </c>
       <c r="D68" s="1">
         <v>100.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>988000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="H68" s="1">
-        <v>30608.24</v>
+        <v>24873.74</v>
       </c>
       <c r="I68" s="1">
-        <v>3.098</v>
+        <v>0.878</v>
       </c>
       <c r="J68">
-        <v>1.98</v>
+        <v>0.8</v>
       </c>
       <c r="K68" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="L68" s="1">
-        <v>1018608.24</v>
+        <v>2857873.74</v>
       </c>
       <c r="M68" s="1">
-        <v>1038176.13</v>
+        <v>2880508.23</v>
       </c>
       <c r="N68" s="1">
-        <v>0.22</v>
+        <v>0.63</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B69" s="1">
-        <v>1500000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>93.586</v>
+        <v>105.088</v>
       </c>
       <c r="D69" s="1">
-        <v>114.97511333</v>
+        <v>105.91142309</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>1724626.7</v>
+        <v>3752441.72</v>
       </c>
       <c r="H69" s="1">
-        <v>6195.65</v>
+        <v>-29173.88</v>
       </c>
       <c r="I69" s="1">
-        <v>0.35924585882846</v>
+        <v>-0.77746390688781</v>
       </c>
       <c r="J69">
-        <v>1.8</v>
+        <v>0.96</v>
       </c>
       <c r="K69" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="L69" s="1">
-        <v>1730822.35</v>
+        <v>3723267.84</v>
       </c>
       <c r="M69" s="1">
-        <v>1757835.32</v>
+        <v>3757369.22</v>
       </c>
       <c r="N69" s="1">
-        <v>0.38</v>
+        <v>0.82</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B70" s="1">
-        <v>2600000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>103.182</v>
+        <v>102.144</v>
       </c>
       <c r="D70" s="1">
-        <v>101.33207423</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2634633.93</v>
+        <v>988000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>48098.07</v>
+        <v>21182.72</v>
       </c>
       <c r="I70" s="1">
-        <v>1.825607324506</v>
+        <v>2.144</v>
       </c>
       <c r="J70">
-        <v>2.46</v>
+        <v>2.3</v>
       </c>
       <c r="K70" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="L70" s="1">
-        <v>2682732.0</v>
+        <v>1009182.72</v>
       </c>
       <c r="M70" s="1">
-        <v>2746618.99</v>
+        <v>1031906.72</v>
       </c>
       <c r="N70" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B71" s="1">
-        <v>2317000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>104.207</v>
+        <v>97.251</v>
       </c>
       <c r="D71" s="1">
-        <v>101.0</v>
+        <v>114.97511333</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>2340170.0</v>
+        <v>1724626.7</v>
       </c>
       <c r="H71" s="1">
-        <v>74306.19</v>
+        <v>73977.84</v>
       </c>
       <c r="I71" s="1">
-        <v>3.1752475247525</v>
+        <v>4.2894987071695</v>
       </c>
       <c r="J71">
-        <v>1.33</v>
+        <v>2.52</v>
       </c>
       <c r="K71" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="L71" s="1">
-        <v>2414476.19</v>
+        <v>1798604.54</v>
       </c>
       <c r="M71" s="1">
-        <v>2445184.37</v>
+        <v>1836422.69</v>
       </c>
       <c r="N71" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B72" s="1">
-        <v>2213000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>98.457</v>
+        <v>102.223</v>
       </c>
       <c r="D72" s="1">
-        <v>100.0178554</v>
+        <v>101.33207423</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>2213395.14</v>
+        <v>2634633.93</v>
       </c>
       <c r="H72" s="1">
-        <v>-34541.73</v>
+        <v>23164.07</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.5605767526895</v>
+        <v>0.87921398628613</v>
       </c>
       <c r="J72">
-        <v>0.93</v>
+        <v>0.2</v>
       </c>
       <c r="K72" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="L72" s="1">
-        <v>2178853.41</v>
+        <v>2657798.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2199508.08</v>
+        <v>2662908.96</v>
       </c>
       <c r="N72" s="1">
-        <v>0.47</v>
+        <v>0.58</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B73" s="1">
-        <v>4500000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.63</v>
+        <v>103.185</v>
       </c>
       <c r="D73" s="1">
-        <v>101.20555556</v>
+        <v>101.0</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>4554250.0</v>
+        <v>2340170.0</v>
       </c>
       <c r="H73" s="1">
-        <v>64100.0</v>
+        <v>50626.45</v>
       </c>
       <c r="I73" s="1">
-        <v>1.4074765329088</v>
+        <v>2.1633663366337</v>
       </c>
       <c r="J73">
-        <v>1.7</v>
+        <v>1.62</v>
       </c>
       <c r="K73" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="L73" s="1">
-        <v>4618350.0</v>
+        <v>2390796.45</v>
       </c>
       <c r="M73" s="1">
-        <v>4694943.75</v>
+        <v>2428328.68</v>
       </c>
       <c r="N73" s="1">
-        <v>1.0</v>
+        <v>0.53</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B74" s="1">
-        <v>1846000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.037</v>
+        <v>98.185</v>
       </c>
       <c r="D74" s="1">
-        <v>100.43577248</v>
+        <v>100.0178554</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>1854044.36</v>
+        <v>2213395.14</v>
       </c>
       <c r="H74" s="1">
-        <v>29558.66</v>
+        <v>-40561.09</v>
       </c>
       <c r="I74" s="1">
-        <v>1.5942800850784</v>
+        <v>-1.832528194672</v>
       </c>
       <c r="J74">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="K74" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="L74" s="1">
-        <v>1883603.02</v>
+        <v>2172834.05</v>
       </c>
       <c r="M74" s="1">
-        <v>1902037.94</v>
+        <v>2198406.49</v>
       </c>
       <c r="N74" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B75" s="1">
-        <v>1900000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.385</v>
+        <v>101.682</v>
       </c>
       <c r="D75" s="1">
-        <v>99.11</v>
+        <v>101.20555556</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1883090.0</v>
+        <v>4554250.0</v>
       </c>
       <c r="H75" s="1">
-        <v>5225.0</v>
+        <v>21440.0</v>
       </c>
       <c r="I75" s="1">
-        <v>0.27746947835738</v>
+        <v>0.47076906186529</v>
       </c>
       <c r="J75">
-        <v>1.09</v>
+        <v>2.0</v>
       </c>
       <c r="K75" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="L75" s="1">
-        <v>1888315.0</v>
+        <v>4575690.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1909084.86</v>
+        <v>4665721.25</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>1.01</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B76" s="1">
-        <v>1981000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>101.204</v>
+        <v>101.688</v>
       </c>
       <c r="D76" s="1">
-        <v>100.0369051</v>
+        <v>100.43577248</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1981731.09</v>
+        <v>1854044.36</v>
       </c>
       <c r="H76" s="1">
-        <v>23120.15</v>
+        <v>23116.12</v>
       </c>
       <c r="I76" s="1">
-        <v>1.1666643429407</v>
+        <v>1.2467943323643</v>
       </c>
       <c r="J76">
-        <v>1.02</v>
+        <v>1.28</v>
       </c>
       <c r="K76" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="L76" s="1">
-        <v>2004851.24</v>
+        <v>1877160.48</v>
       </c>
       <c r="M76" s="1">
-        <v>2025073.95</v>
+        <v>1900862.52</v>
       </c>
       <c r="N76" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B77" s="1">
-        <v>1018000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>102.87</v>
+        <v>98.477</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0</v>
+        <v>99.11</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1018000.0</v>
+        <v>1883090.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29216.6</v>
+        <v>-12027.0</v>
       </c>
       <c r="I77" s="1">
-        <v>2.87</v>
+        <v>-0.63868429018263</v>
       </c>
       <c r="J77">
-        <v>1.23</v>
+        <v>0.17</v>
       </c>
       <c r="K77" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="L77" s="1">
-        <v>1047216.6</v>
+        <v>1871063.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1059764.86</v>
+        <v>1874277.38</v>
       </c>
       <c r="N77" s="1">
-        <v>0.23</v>
+        <v>0.41</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B78" s="1">
-        <v>1470000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>102.66</v>
+        <v>100.607</v>
       </c>
       <c r="D78" s="1">
-        <v>99.57946939</v>
+        <v>100.0369051</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1463818.2</v>
+        <v>1981731.09</v>
       </c>
       <c r="H78" s="1">
-        <v>45283.8</v>
+        <v>11293.58</v>
       </c>
       <c r="I78" s="1">
-        <v>3.0935398945033</v>
+        <v>0.56988458509777</v>
       </c>
       <c r="J78">
-        <v>2.96</v>
+        <v>1.26</v>
       </c>
       <c r="K78" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="L78" s="1">
-        <v>1509102.0</v>
+        <v>1993024.67</v>
       </c>
       <c r="M78" s="1">
-        <v>1552650.75</v>
+        <v>2018062.31</v>
       </c>
       <c r="N78" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B79" s="1">
-        <v>1708000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>97.126</v>
+        <v>102.036</v>
       </c>
       <c r="D79" s="1">
-        <v>97.976</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1673430.08</v>
+        <v>1018000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-14518.0</v>
+        <v>20726.48</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.8675594023026</v>
+        <v>2.036</v>
       </c>
       <c r="J79">
-        <v>1.18</v>
+        <v>1.58</v>
       </c>
       <c r="K79" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="L79" s="1">
-        <v>1658912.08</v>
+        <v>1038726.48</v>
       </c>
       <c r="M79" s="1">
-        <v>1679139.01</v>
+        <v>1054809.47</v>
       </c>
       <c r="N79" s="1">
-        <v>0.36</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" s="1">
-        <v>4700000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.985</v>
+        <v>102.206</v>
       </c>
       <c r="D80" s="1">
-        <v>97.597</v>
+        <v>99.57946939</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>4587059.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="H80" s="1">
-        <v>65236.0</v>
+        <v>38610.0</v>
       </c>
       <c r="I80" s="1">
-        <v>1.4221748619322</v>
+        <v>2.6376226228093</v>
       </c>
       <c r="J80">
-        <v>0.93</v>
+        <v>3.34</v>
       </c>
       <c r="K80" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="L80" s="1">
-        <v>4652295.0</v>
+        <v>1502428.2</v>
       </c>
       <c r="M80" s="1">
-        <v>4696236.78</v>
+        <v>1551489.45</v>
       </c>
       <c r="N80" s="1">
-        <v>1.0</v>
+        <v>0.34</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B81" s="1">
-        <v>4000000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>99.568</v>
+        <v>96.12</v>
       </c>
       <c r="D81" s="1">
-        <v>94.94162525</v>
+        <v>97.976</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>3797665.01</v>
+        <v>1673430.08</v>
       </c>
       <c r="H81" s="1">
-        <v>185054.99</v>
+        <v>-31700.48</v>
       </c>
       <c r="I81" s="1">
-        <v>4.8728623907773</v>
+        <v>-1.8943414713807</v>
       </c>
       <c r="J81">
-        <v>0.9</v>
+        <v>1.44</v>
       </c>
       <c r="K81" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="L81" s="1">
-        <v>3982720.0</v>
+        <v>1641729.6</v>
       </c>
       <c r="M81" s="1">
-        <v>4018886.67</v>
+        <v>1666402.01</v>
       </c>
       <c r="N81" s="1">
-        <v>0.86</v>
+        <v>0.36</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B82" s="1">
-        <v>3090000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>104.155</v>
+        <v>97.953</v>
       </c>
       <c r="D82" s="1">
-        <v>104.36764887</v>
+        <v>97.597</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>3224960.35</v>
+        <v>4587059.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-6570.85</v>
+        <v>16732.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.20374979183853</v>
+        <v>0.36476531040913</v>
       </c>
       <c r="J82">
-        <v>1.35</v>
+        <v>1.22</v>
       </c>
       <c r="K82" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="L82" s="1">
-        <v>3218389.5</v>
+        <v>4603791.0</v>
       </c>
       <c r="M82" s="1">
-        <v>3259975.75</v>
+        <v>4661253.33</v>
       </c>
       <c r="N82" s="1">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B83" s="1">
-        <v>1186000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>100.087</v>
+        <v>99.472</v>
       </c>
       <c r="D83" s="1">
-        <v>97.79670152</v>
+        <v>94.94162525</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>1159868.88</v>
+        <v>3797665.01</v>
       </c>
       <c r="H83" s="1">
-        <v>27162.94</v>
+        <v>181214.99</v>
       </c>
       <c r="I83" s="1">
-        <v>2.3418974737903</v>
+        <v>4.7717476271031</v>
       </c>
       <c r="J83">
-        <v>0.62</v>
+        <v>1.12</v>
       </c>
       <c r="K83" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="L83" s="1">
-        <v>1187031.82</v>
+        <v>3978880.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1194370.2</v>
+        <v>4023657.78</v>
       </c>
       <c r="N83" s="1">
-        <v>0.26</v>
+        <v>0.87</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B84" s="1">
-        <v>369000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>103.703</v>
+        <v>104.174</v>
       </c>
       <c r="D84" s="1">
-        <v>106.56094038</v>
+        <v>104.36764887</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>393209.87</v>
+        <v>3224960.35</v>
       </c>
       <c r="H84" s="1">
-        <v>-10545.8</v>
+        <v>-5983.75</v>
       </c>
       <c r="I84" s="1">
-        <v>-2.681977438664</v>
+        <v>-0.18554491685456</v>
       </c>
       <c r="J84">
-        <v>1.01</v>
+        <v>1.74</v>
       </c>
       <c r="K84" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="L84" s="1">
-        <v>382664.07</v>
+        <v>3218976.6</v>
       </c>
       <c r="M84" s="1">
-        <v>386400.2</v>
+        <v>3272794.1</v>
       </c>
       <c r="N84" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B85" s="1">
-        <v>2697000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>97.998</v>
+        <v>100.057</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0</v>
+        <v>97.79670152</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>2697000.0</v>
+        <v>1159868.88</v>
       </c>
       <c r="H85" s="1">
-        <v>-53993.95</v>
+        <v>26807.14</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.0020003707824</v>
+        <v>2.3112215925648</v>
       </c>
       <c r="J85">
-        <v>1.25</v>
+        <v>0.85</v>
       </c>
       <c r="K85" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="L85" s="1">
-        <v>2643006.05</v>
+        <v>1186676.02</v>
       </c>
       <c r="M85" s="1">
-        <v>2676606.18</v>
+        <v>1196732.31</v>
       </c>
       <c r="N85" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B86" s="1">
-        <v>4587000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.652</v>
+        <v>103.514</v>
       </c>
       <c r="D86" s="1">
-        <v>93.34613647</v>
+        <v>106.56094038</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>4281787.28</v>
+        <v>393209.87</v>
       </c>
       <c r="H86" s="1">
-        <v>243379.96</v>
+        <v>-11243.21</v>
       </c>
       <c r="I86" s="1">
-        <v>5.6840740579714</v>
+        <v>-2.8593407383187</v>
       </c>
       <c r="J86">
-        <v>0.22</v>
+        <v>1.39</v>
       </c>
       <c r="K86" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="L86" s="1">
-        <v>4525167.24</v>
+        <v>381966.66</v>
       </c>
       <c r="M86" s="1">
-        <v>4535105.74</v>
+        <v>387086.54</v>
       </c>
       <c r="N86" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B87" s="1">
-        <v>3689000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.154</v>
+        <v>97.643</v>
       </c>
       <c r="D87" s="1">
-        <v>97.36899024</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>3591942.05</v>
+        <v>2697000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>28959.01</v>
+        <v>-63568.29</v>
       </c>
       <c r="I87" s="1">
-        <v>0.80622152576209</v>
+        <v>-2.357</v>
       </c>
       <c r="J87">
-        <v>1.11</v>
+        <v>1.61</v>
       </c>
       <c r="K87" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="L87" s="1">
-        <v>3620901.06</v>
+        <v>2633431.71</v>
       </c>
       <c r="M87" s="1">
-        <v>3661833.8</v>
+        <v>2676771.0</v>
       </c>
       <c r="N87" s="1">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B88" s="1">
-        <v>2118000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>99.653</v>
+        <v>98.626</v>
       </c>
       <c r="D88" s="1">
-        <v>99.43250047</v>
+        <v>93.34613647</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>2105980.36</v>
+        <v>4281787.28</v>
       </c>
       <c r="H88" s="1">
-        <v>4670.18</v>
+        <v>242187.34</v>
       </c>
       <c r="I88" s="1">
-        <v>0.2217580034792</v>
+        <v>5.6562207359353</v>
       </c>
       <c r="J88">
-        <v>1.69</v>
+        <v>0.4</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="L88" s="1">
-        <v>2110650.54</v>
+        <v>4523974.62</v>
       </c>
       <c r="M88" s="1">
-        <v>2146402.67</v>
+        <v>4542195.2</v>
       </c>
       <c r="N88" s="1">
-        <v>0.46</v>
+        <v>0.99</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B89" s="1">
-        <v>412000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>101.679</v>
+        <v>97.274</v>
       </c>
       <c r="D89" s="1">
-        <v>100.0</v>
+        <v>97.36899024</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>412000.0</v>
+        <v>3591942.05</v>
       </c>
       <c r="H89" s="1">
-        <v>6917.48</v>
+        <v>-3504.19</v>
       </c>
       <c r="I89" s="1">
-        <v>1.679</v>
+        <v>-0.097556974784713</v>
       </c>
       <c r="J89">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>261.79</v>
+        <v>1.38</v>
+      </c>
+      <c r="K89" t="s">
+        <v>293</v>
       </c>
       <c r="L89" s="1">
-        <v>418917.48</v>
+        <v>3588437.86</v>
       </c>
       <c r="M89" s="1">
-        <v>419179.27</v>
+        <v>3639477.45</v>
       </c>
       <c r="N89" s="1">
-        <v>0.09</v>
+        <v>0.79</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B90" s="1">
-        <v>1230103.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>104.701</v>
+        <v>99.688</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0</v>
+        <v>99.43250047</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1230103.0</v>
+        <v>2105980.36</v>
       </c>
       <c r="H90" s="1">
-        <v>57827.14</v>
+        <v>5411.48</v>
       </c>
       <c r="I90" s="1">
-        <v>4.7009998349732</v>
+        <v>0.25695776194228</v>
       </c>
       <c r="J90">
-        <v>1.17</v>
+        <v>1.9</v>
       </c>
       <c r="K90" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="L90" s="1">
-        <v>1287930.14</v>
+        <v>2111391.84</v>
       </c>
       <c r="M90" s="1">
-        <v>1302345.41</v>
+        <v>2151641.09</v>
       </c>
       <c r="N90" s="1">
-        <v>0.28</v>
+        <v>0.47</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B91" s="1">
-        <v>4085000.0</v>
+        <v>1802000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>105.471</v>
+        <v>101.19</v>
       </c>
       <c r="D91" s="1">
-        <v>107.00187687</v>
+        <v>100.74745283</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>4371026.67</v>
+        <v>1815469.1</v>
       </c>
       <c r="H91" s="1">
-        <v>-62536.32</v>
+        <v>7974.7</v>
       </c>
       <c r="I91" s="1">
-        <v>-1.4307009478851</v>
+        <v>0.43926387951191</v>
       </c>
       <c r="J91">
-        <v>1.6</v>
+        <v>0.49</v>
       </c>
       <c r="K91" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="L91" s="1">
-        <v>4308490.35</v>
+        <v>1823443.8</v>
       </c>
       <c r="M91" s="1">
-        <v>4374020.56</v>
+        <v>1832222.29</v>
       </c>
       <c r="N91" s="1">
-        <v>0.93</v>
+        <v>0.4</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B92" s="1">
-        <v>800000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="C92" s="1">
-        <v>101.669</v>
+        <v>104.367</v>
       </c>
       <c r="D92" s="1">
-        <v>100.677</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>805416.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="H92" s="1">
-        <v>7936.0</v>
+        <v>53718.6</v>
       </c>
       <c r="I92" s="1">
-        <v>0.98532932050021</v>
+        <v>4.3670001617751</v>
       </c>
       <c r="J92">
-        <v>2.4</v>
+        <v>1.48</v>
       </c>
       <c r="K92" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="L92" s="1">
-        <v>813352.0</v>
+        <v>1283821.6</v>
       </c>
       <c r="M92" s="1">
-        <v>832541.04</v>
+        <v>1302080.94</v>
       </c>
       <c r="N92" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B93" s="1">
-        <v>2300000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>105.937</v>
+        <v>104.953</v>
       </c>
       <c r="D93" s="1">
-        <v>106.27639</v>
+        <v>107.00187687</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>2444356.97</v>
+        <v>4371026.67</v>
       </c>
       <c r="H93" s="1">
-        <v>-7805.97</v>
+        <v>-83696.62</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.31934656418044</v>
+        <v>-1.9148046058479</v>
       </c>
       <c r="J93">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="K93" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="L93" s="1">
-        <v>2436551.0</v>
+        <v>4287330.05</v>
       </c>
       <c r="M93" s="1">
-        <v>2487592.1</v>
+        <v>4368462.69</v>
       </c>
       <c r="N93" s="1">
-        <v>0.53</v>
+        <v>0.95</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B94" s="1">
-        <v>3110000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>98.931</v>
+        <v>101.186</v>
       </c>
       <c r="D94" s="1">
-        <v>96.29170675</v>
+        <v>100.677</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2994672.08</v>
+        <v>805416.0</v>
       </c>
       <c r="H94" s="1">
-        <v>82082.02</v>
+        <v>4072.0</v>
       </c>
       <c r="I94" s="1">
-        <v>2.7409351610878</v>
+        <v>0.50557724207118</v>
       </c>
       <c r="J94">
-        <v>1.02</v>
+        <v>2.63</v>
       </c>
       <c r="K94" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="L94" s="1">
-        <v>3076754.1</v>
+        <v>809488.0</v>
       </c>
       <c r="M94" s="1">
-        <v>3108386.63</v>
+        <v>830540.05</v>
       </c>
       <c r="N94" s="1">
-        <v>0.66</v>
+        <v>0.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B95" s="1">
-        <v>2150000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>101.751</v>
+        <v>105.53</v>
       </c>
       <c r="D95" s="1">
-        <v>97.5</v>
+        <v>106.27639</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2096250.0</v>
+        <v>2444356.97</v>
       </c>
       <c r="H95" s="1">
-        <v>91396.5</v>
+        <v>-17166.97</v>
       </c>
       <c r="I95" s="1">
-        <v>4.36</v>
+        <v>-0.7023102685366</v>
       </c>
       <c r="J95">
-        <v>1.58</v>
+        <v>2.53</v>
       </c>
       <c r="K95" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="L95" s="1">
-        <v>2187646.5</v>
+        <v>2427190.0</v>
       </c>
       <c r="M95" s="1">
-        <v>2221509.0</v>
+        <v>2485320.14</v>
       </c>
       <c r="N95" s="1">
-        <v>0.47</v>
+        <v>0.54</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B96" s="1">
-        <v>3010000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>75.683</v>
+        <v>98.017</v>
       </c>
       <c r="D96" s="1">
-        <v>81.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2453150.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="H96" s="1">
-        <v>-175091.7</v>
+        <v>53656.62</v>
       </c>
       <c r="I96" s="1">
-        <v>-7.1374233128834</v>
+        <v>1.7917360754904</v>
       </c>
       <c r="J96">
-        <v>1.89</v>
+        <v>1.22</v>
       </c>
       <c r="K96" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="L96" s="1">
-        <v>2278058.3</v>
+        <v>3048328.7</v>
       </c>
       <c r="M96" s="1">
-        <v>2334966.11</v>
+        <v>3086351.65</v>
       </c>
       <c r="N96" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B97" s="1">
-        <v>2200000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>97.454</v>
+        <v>101.759</v>
       </c>
       <c r="D97" s="1">
-        <v>94.97</v>
+        <v>97.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>2089340.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="H97" s="1">
-        <v>54648.0</v>
+        <v>91568.5</v>
       </c>
       <c r="I97" s="1">
-        <v>2.6155628093082</v>
+        <v>4.3682051282051</v>
       </c>
       <c r="J97">
-        <v>0.37</v>
+        <v>1.95</v>
       </c>
       <c r="K97" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L97" s="1">
-        <v>2143988.0</v>
+        <v>2187818.5</v>
       </c>
       <c r="M97" s="1">
-        <v>2152054.67</v>
+        <v>2229743.5</v>
       </c>
       <c r="N97" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B98" s="1">
-        <v>1005000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.441</v>
+        <v>81.065</v>
       </c>
       <c r="D98" s="1">
-        <v>92.60432438</v>
+        <v>81.5</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>930673.46</v>
+        <v>2453150.0</v>
       </c>
       <c r="H98" s="1">
-        <v>48608.59</v>
+        <v>-13093.5</v>
       </c>
       <c r="I98" s="1">
-        <v>5.222947906992</v>
+        <v>-0.53374233128834</v>
       </c>
       <c r="J98">
-        <v>0.71</v>
+        <v>2.27</v>
       </c>
       <c r="K98" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="L98" s="1">
-        <v>979282.05</v>
+        <v>2440056.5</v>
       </c>
       <c r="M98" s="1">
-        <v>986442.68</v>
+        <v>2508460.84</v>
       </c>
       <c r="N98" s="1">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B99" s="1">
-        <v>881000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.959</v>
+        <v>96.751</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0</v>
+        <v>94.97</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>881000.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="H99" s="1">
-        <v>17258.79</v>
+        <v>39182.0</v>
       </c>
       <c r="I99" s="1">
-        <v>1.959</v>
+        <v>1.8753290512794</v>
       </c>
       <c r="J99">
-        <v>0.16</v>
+        <v>0.67</v>
       </c>
       <c r="K99" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="L99" s="1">
-        <v>898258.79</v>
+        <v>2128522.0</v>
       </c>
       <c r="M99" s="1">
-        <v>899635.35</v>
+        <v>2143310.89</v>
       </c>
       <c r="N99" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B100" s="1">
-        <v>3157000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.806</v>
+        <v>96.669</v>
       </c>
       <c r="D100" s="1">
-        <v>100.05914096</v>
+        <v>92.60432438</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>3158867.08</v>
+        <v>930673.46</v>
       </c>
       <c r="H100" s="1">
-        <v>55148.34</v>
+        <v>40849.99</v>
       </c>
       <c r="I100" s="1">
-        <v>1.7458265448763</v>
+        <v>4.3892935337385</v>
       </c>
       <c r="J100">
-        <v>1.34</v>
+        <v>0.84</v>
       </c>
       <c r="K100" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="L100" s="1">
-        <v>3214015.42</v>
+        <v>971523.45</v>
       </c>
       <c r="M100" s="1">
-        <v>3256371.84</v>
+        <v>979940.33</v>
       </c>
       <c r="N100" s="1">
-        <v>0.7</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B101" s="1">
-        <v>1278000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>100.875</v>
+        <v>100.193</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0</v>
+        <v>100.44</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>1278000.0</v>
+        <v>1707480.0</v>
       </c>
       <c r="H101" s="1">
-        <v>11182.5</v>
+        <v>-4199.0</v>
       </c>
       <c r="I101" s="1">
-        <v>0.875</v>
+        <v>-0.24591796097172</v>
       </c>
       <c r="J101">
-        <v>1.17</v>
+        <v>0.62</v>
       </c>
       <c r="K101" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="L101" s="1">
-        <v>1289182.5</v>
+        <v>1703281.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1304092.5</v>
+        <v>1713764.33</v>
       </c>
       <c r="N101" s="1">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B102" s="1">
-        <v>988000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.161</v>
+        <v>101.79</v>
       </c>
       <c r="D102" s="1">
         <v>100.0</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>988000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="H102" s="1">
-        <v>11470.68</v>
+        <v>15769.9</v>
       </c>
       <c r="I102" s="1">
-        <v>1.161</v>
+        <v>1.79</v>
       </c>
       <c r="J102">
-        <v>1.29</v>
+        <v>0.5</v>
       </c>
       <c r="K102" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="L102" s="1">
-        <v>999470.68</v>
+        <v>896769.9</v>
       </c>
       <c r="M102" s="1">
-        <v>1012193.65</v>
+        <v>901205.49</v>
       </c>
       <c r="N102" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B103" s="1">
-        <v>2100000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.809</v>
+        <v>101.79</v>
       </c>
       <c r="D103" s="1">
-        <v>100.83722714</v>
+        <v>100.05914096</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>2117581.77</v>
+        <v>3158867.08</v>
       </c>
       <c r="H103" s="1">
-        <v>-592.77</v>
+        <v>54643.22</v>
       </c>
       <c r="I103" s="1">
-        <v>-0.027992779707392</v>
+        <v>1.7298360018365</v>
       </c>
       <c r="J103">
-        <v>2.22</v>
+        <v>1.66</v>
       </c>
       <c r="K103" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="L103" s="1">
-        <v>2116989.0</v>
+        <v>3213510.3</v>
       </c>
       <c r="M103" s="1">
-        <v>2163588.86</v>
+        <v>3265951.58</v>
       </c>
       <c r="N103" s="1">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B104" s="1">
-        <v>3579000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>102.882</v>
+        <v>100.428</v>
       </c>
       <c r="D104" s="1">
-        <v>101.7659905</v>
+        <v>100.0</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>3642204.8</v>
+        <v>1278000.0</v>
       </c>
       <c r="H104" s="1">
-        <v>39941.98</v>
+        <v>5469.84</v>
       </c>
       <c r="I104" s="1">
-        <v>1.096642890592</v>
+        <v>0.428</v>
       </c>
       <c r="J104">
-        <v>3.93</v>
+        <v>1.44</v>
       </c>
       <c r="K104" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="L104" s="1">
-        <v>3682146.78</v>
+        <v>1283469.84</v>
       </c>
       <c r="M104" s="1">
-        <v>3822683.81</v>
+        <v>1301929.84</v>
       </c>
       <c r="N104" s="1">
-        <v>0.82</v>
+        <v>0.28</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B105" s="1">
-        <v>930564.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>103.322</v>
+        <v>101.135</v>
       </c>
       <c r="D105" s="1">
-        <v>100.47036099</v>
+        <v>100.0</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>934941.01</v>
+        <v>988000.0</v>
       </c>
       <c r="H105" s="1">
-        <v>26536.33</v>
+        <v>11213.8</v>
       </c>
       <c r="I105" s="1">
-        <v>2.8382892306756</v>
+        <v>1.135</v>
       </c>
       <c r="J105">
-        <v>1.29</v>
+        <v>0.22</v>
       </c>
       <c r="K105" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="L105" s="1">
-        <v>961477.34</v>
+        <v>999213.8</v>
       </c>
       <c r="M105" s="1">
-        <v>973516.51</v>
+        <v>1001396.57</v>
       </c>
       <c r="N105" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B106" s="1">
-        <v>2170000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>102.193</v>
+        <v>99.807</v>
       </c>
       <c r="D106" s="1">
-        <v>100.14070507</v>
+        <v>100.83722714</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>2173053.3</v>
+        <v>2117581.77</v>
       </c>
       <c r="H106" s="1">
-        <v>44534.8</v>
+        <v>-21634.77</v>
       </c>
       <c r="I106" s="1">
-        <v>2.0494113052818</v>
+        <v>-1.0216734157095</v>
       </c>
       <c r="J106">
-        <v>0.92</v>
+        <v>2.48</v>
       </c>
       <c r="K106" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="L106" s="1">
-        <v>2217588.1</v>
+        <v>2095947.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2237570.18</v>
+        <v>2148127.68</v>
       </c>
       <c r="N106" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B107" s="1">
-        <v>1100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>102.851</v>
+        <v>101.87</v>
       </c>
       <c r="D107" s="1">
-        <v>102.39609091</v>
+        <v>101.7659905</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1126357.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="H107" s="1">
-        <v>5004.0</v>
+        <v>3722.5</v>
       </c>
       <c r="I107" s="1">
-        <v>0.44426411874743</v>
+        <v>0.10220457674428</v>
       </c>
       <c r="J107">
-        <v>0.57</v>
+        <v>4.19</v>
       </c>
       <c r="K107" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="L107" s="1">
-        <v>1131361.0</v>
+        <v>3645927.3</v>
       </c>
       <c r="M107" s="1">
-        <v>1137601.97</v>
+        <v>3796024.68</v>
       </c>
       <c r="N107" s="1">
-        <v>0.24</v>
+        <v>0.83</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B108" s="1">
-        <v>5351000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="C108" s="1">
-        <v>103.07</v>
+        <v>103.425</v>
       </c>
       <c r="D108" s="1">
-        <v>92.97841301</v>
+        <v>100.47036099</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>4975274.88</v>
+        <v>934941.01</v>
       </c>
       <c r="H108" s="1">
-        <v>-11526.75</v>
+        <v>27494.81</v>
       </c>
       <c r="I108" s="1">
-        <v>-0.23168066645596</v>
+        <v>2.9408069285569</v>
       </c>
       <c r="J108">
-        <v>0.38</v>
+        <v>1.77</v>
       </c>
       <c r="K108" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="L108" s="1">
-        <v>4963748.13</v>
+        <v>962435.82</v>
       </c>
       <c r="M108" s="1">
-        <v>4984215.71</v>
+        <v>978933.94</v>
       </c>
       <c r="N108" s="1">
-        <v>1.06</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B109" s="1">
-        <v>1727000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.042</v>
+        <v>101.799</v>
       </c>
       <c r="D109" s="1">
-        <v>100.0</v>
+        <v>100.14070507</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1727000.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="H109" s="1">
-        <v>725.34</v>
+        <v>35985.0</v>
       </c>
       <c r="I109" s="1">
-        <v>0.042</v>
+        <v>1.6559649043123</v>
       </c>
       <c r="J109">
-        <v>0.86</v>
+        <v>1.19</v>
       </c>
       <c r="K109" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="L109" s="1">
-        <v>1727725.34</v>
+        <v>2209038.3</v>
       </c>
       <c r="M109" s="1">
-        <v>1742620.72</v>
+        <v>2234897.47</v>
       </c>
       <c r="N109" s="1">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B110" s="1">
-        <v>2890000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>105.673</v>
+        <v>102.643</v>
       </c>
       <c r="D110" s="1">
-        <v>105.25607855</v>
+        <v>102.39609091</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>3041900.67</v>
+        <v>1126357.0</v>
       </c>
       <c r="H110" s="1">
-        <v>12049.03</v>
+        <v>2716.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.39610201999134</v>
+        <v>0.24113136421223</v>
       </c>
       <c r="J110">
-        <v>3.44</v>
+        <v>0.87</v>
       </c>
       <c r="K110" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="L110" s="1">
-        <v>3053949.7</v>
+        <v>1129073.0</v>
       </c>
       <c r="M110" s="1">
-        <v>3153474.08</v>
+        <v>1138598.69</v>
       </c>
       <c r="N110" s="1">
-        <v>0.67</v>
+        <v>0.25</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B111" s="1">
-        <v>2727000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.362</v>
+        <v>102.886</v>
       </c>
       <c r="D111" s="1">
-        <v>98.03544408</v>
+        <v>92.97841301</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>2673426.56</v>
+        <v>4975274.88</v>
       </c>
       <c r="H111" s="1">
-        <v>36175.18</v>
+        <v>-20388.01</v>
       </c>
       <c r="I111" s="1">
-        <v>1.3531390965159</v>
+        <v>-0.4097866045946</v>
       </c>
       <c r="J111">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="K111" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="L111" s="1">
-        <v>2709601.74</v>
+        <v>4954886.87</v>
       </c>
       <c r="M111" s="1">
-        <v>2723056.76</v>
+        <v>4992410.76</v>
       </c>
       <c r="N111" s="1">
-        <v>0.58</v>
+        <v>1.09</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B112" s="1">
-        <v>3927000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.895</v>
+        <v>98.885</v>
       </c>
       <c r="D112" s="1">
-        <v>99.9978546</v>
+        <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3926915.75</v>
+        <v>1727000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>-4039.1</v>
+        <v>-19256.05</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.10285680307758</v>
+        <v>-1.115</v>
       </c>
       <c r="J112">
-        <v>0.25</v>
+        <v>1.18</v>
       </c>
       <c r="K112" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="L112" s="1">
-        <v>3922876.65</v>
+        <v>1707743.95</v>
       </c>
       <c r="M112" s="1">
-        <v>3932598.7</v>
+        <v>1728156.13</v>
       </c>
       <c r="N112" s="1">
-        <v>0.84</v>
+        <v>0.38</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B113" s="1">
-        <v>241000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>96.956</v>
+        <v>105.226</v>
       </c>
       <c r="D113" s="1">
-        <v>96.35</v>
+        <v>105.25607855</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>232203.5</v>
+        <v>3041900.67</v>
       </c>
       <c r="H113" s="1">
-        <v>1460.46</v>
+        <v>-869.27</v>
       </c>
       <c r="I113" s="1">
-        <v>0.62895692786715</v>
+        <v>-0.028576541258331</v>
       </c>
       <c r="J113">
-        <v>2.9</v>
+        <v>0.28</v>
       </c>
       <c r="K113" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="L113" s="1">
-        <v>233663.96</v>
+        <v>3041031.4</v>
       </c>
       <c r="M113" s="1">
-        <v>240662.86</v>
+        <v>3049039.11</v>
       </c>
       <c r="N113" s="1">
-        <v>0.05</v>
+        <v>0.66</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B114" s="1">
-        <v>2200000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>95.13</v>
+        <v>98.613</v>
       </c>
       <c r="D114" s="1">
-        <v>94.75</v>
+        <v>98.03544408</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>2084500.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="H114" s="1">
-        <v>8360.0</v>
+        <v>15749.95</v>
       </c>
       <c r="I114" s="1">
-        <v>0.40105540897098</v>
+        <v>0.58912970476361</v>
       </c>
       <c r="J114">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="K114" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="L114" s="1">
-        <v>2092860.0</v>
+        <v>2689176.51</v>
       </c>
       <c r="M114" s="1">
-        <v>2103136.71</v>
+        <v>2713844.04</v>
       </c>
       <c r="N114" s="1">
-        <v>0.45</v>
+        <v>0.59</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B115" s="1">
-        <v>701000.0</v>
+        <v>1927000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>104.741</v>
+        <v>99.546</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>99.9978547</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>701000.0</v>
+        <v>1926958.66</v>
       </c>
       <c r="H115" s="1">
-        <v>33234.41</v>
+        <v>-8707.24</v>
       </c>
       <c r="I115" s="1">
-        <v>4.741</v>
+        <v>-0.45186439028225</v>
       </c>
       <c r="J115">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="K115" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="L115" s="1">
-        <v>734234.41</v>
+        <v>1918251.42</v>
       </c>
       <c r="M115" s="1">
-        <v>738732.49</v>
+        <v>1927170.49</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.42</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B116" s="1">
-        <v>1667000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>103.197</v>
+        <v>97.363</v>
       </c>
       <c r="D116" s="1">
-        <v>101.22761608</v>
+        <v>96.35</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1687464.36</v>
+        <v>232203.5</v>
       </c>
       <c r="H116" s="1">
-        <v>32829.63</v>
+        <v>2441.33</v>
       </c>
       <c r="I116" s="1">
-        <v>1.9455006445292</v>
+        <v>1.051375194603</v>
       </c>
       <c r="J116">
-        <v>0.88</v>
+        <v>3.12</v>
       </c>
       <c r="K116" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="L116" s="1">
-        <v>1720293.99</v>
+        <v>234644.83</v>
       </c>
       <c r="M116" s="1">
-        <v>1734984.43</v>
+        <v>242171.95</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B117" s="1">
-        <v>1280000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.384</v>
+        <v>95.153</v>
       </c>
       <c r="D117" s="1">
-        <v>101.78811563</v>
+        <v>94.75</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1302887.88</v>
+        <v>2084500.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-5172.68</v>
+        <v>8866.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-0.39701651073767</v>
+        <v>0.42532981530343</v>
       </c>
       <c r="J117">
-        <v>2.05</v>
+        <v>0.68</v>
       </c>
       <c r="K117" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="L117" s="1">
-        <v>1297715.2</v>
+        <v>2093366.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1323915.2</v>
+        <v>2108313.95</v>
       </c>
       <c r="N117" s="1">
-        <v>0.28</v>
+        <v>0.46</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B118" s="1">
-        <v>2420000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.721</v>
+        <v>103.741</v>
       </c>
       <c r="D118" s="1">
-        <v>101.103</v>
+        <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>2446692.6</v>
+        <v>701000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>14955.6</v>
+        <v>26224.41</v>
       </c>
       <c r="I118" s="1">
-        <v>0.61125782617726</v>
+        <v>3.741</v>
       </c>
       <c r="J118">
-        <v>5.13</v>
+        <v>0.95</v>
       </c>
       <c r="K118" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="L118" s="1">
-        <v>2461648.2</v>
+        <v>727224.41</v>
       </c>
       <c r="M118" s="1">
-        <v>2585913.54</v>
+        <v>733864.44</v>
       </c>
       <c r="N118" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B119" s="1">
-        <v>2124000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.707</v>
+        <v>103.409</v>
       </c>
       <c r="D119" s="1">
-        <v>94.44113136</v>
+        <v>101.22761608</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2005929.63</v>
+        <v>1687464.36</v>
       </c>
       <c r="H119" s="1">
-        <v>90607.05</v>
+        <v>36363.67</v>
       </c>
       <c r="I119" s="1">
-        <v>4.516960547614</v>
+        <v>2.1549296602626</v>
       </c>
       <c r="J119">
         <v>1.21</v>
       </c>
       <c r="K119" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="L119" s="1">
-        <v>2096536.68</v>
+        <v>1723828.03</v>
       </c>
       <c r="M119" s="1">
-        <v>2122201.68</v>
+        <v>1743959.37</v>
       </c>
       <c r="N119" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B120" s="1">
-        <v>1271000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>105.299</v>
+        <v>100.882</v>
       </c>
       <c r="D120" s="1">
-        <v>100.0</v>
+        <v>101.78811563</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>1271000.0</v>
+        <v>1302887.88</v>
       </c>
       <c r="H120" s="1">
-        <v>67350.29</v>
+        <v>-11598.28</v>
       </c>
       <c r="I120" s="1">
-        <v>5.299</v>
+        <v>-0.89019785800755</v>
       </c>
       <c r="J120">
-        <v>1.58</v>
+        <v>2.36</v>
       </c>
       <c r="K120" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="L120" s="1">
-        <v>1338350.29</v>
+        <v>1291289.6</v>
       </c>
       <c r="M120" s="1">
-        <v>1358430.32</v>
+        <v>1321489.6</v>
       </c>
       <c r="N120" s="1">
         <v>0.29</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B121" s="1">
-        <v>1834000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>104.031</v>
+        <v>101.668</v>
       </c>
       <c r="D121" s="1">
-        <v>101.19775245</v>
+        <v>101.103</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1855966.78</v>
+        <v>2446692.6</v>
       </c>
       <c r="H121" s="1">
-        <v>51961.76</v>
+        <v>13673.0</v>
       </c>
       <c r="I121" s="1">
-        <v>2.799713904362</v>
+        <v>0.5588360384954</v>
       </c>
       <c r="J121">
-        <v>2.05</v>
+        <v>0.17</v>
       </c>
       <c r="K121" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="L121" s="1">
-        <v>1907928.54</v>
+        <v>2460365.6</v>
       </c>
       <c r="M121" s="1">
-        <v>1945601.96</v>
+        <v>2464542.59</v>
       </c>
       <c r="N121" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B122" s="1">
-        <v>2450000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>101.933</v>
+        <v>99.9</v>
       </c>
       <c r="D122" s="1">
-        <v>101.43494653</v>
+        <v>94.44113136</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>2485156.19</v>
+        <v>2005929.63</v>
       </c>
       <c r="H122" s="1">
-        <v>12202.31</v>
+        <v>115946.37</v>
       </c>
       <c r="I122" s="1">
-        <v>0.49100777042106</v>
+        <v>5.7801813316851</v>
       </c>
       <c r="J122">
-        <v>0.55</v>
+        <v>0.1</v>
       </c>
       <c r="K122" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="L122" s="1">
-        <v>2497358.5</v>
+        <v>2121876.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2510935.58</v>
+        <v>2123941.0</v>
       </c>
       <c r="N122" s="1">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B123" s="1">
-        <v>1037000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>99.833</v>
+        <v>104.511</v>
       </c>
       <c r="D123" s="1">
-        <v>98.76648216</v>
+        <v>100.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1024208.42</v>
+        <v>1271000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>11059.79</v>
+        <v>57334.81</v>
       </c>
       <c r="I123" s="1">
-        <v>1.0798378322256</v>
+        <v>4.511</v>
       </c>
       <c r="J123">
-        <v>0.16</v>
+        <v>1.93</v>
       </c>
       <c r="K123" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="L123" s="1">
-        <v>1035268.21</v>
+        <v>1328334.81</v>
       </c>
       <c r="M123" s="1">
-        <v>1036940.73</v>
+        <v>1352828.04</v>
       </c>
       <c r="N123" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B124" s="1">
-        <v>3875000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>103.495</v>
+        <v>103.94</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0960031</v>
+        <v>101.19775245</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>3878720.12</v>
+        <v>1855966.78</v>
       </c>
       <c r="H124" s="1">
-        <v>131711.13</v>
+        <v>50292.82</v>
       </c>
       <c r="I124" s="1">
-        <v>3.3957368906525</v>
+        <v>2.7097909586507</v>
       </c>
       <c r="J124">
-        <v>1.51</v>
+        <v>2.46</v>
       </c>
       <c r="K124" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="L124" s="1">
-        <v>4010431.25</v>
+        <v>1906259.6</v>
       </c>
       <c r="M124" s="1">
-        <v>4069040.63</v>
+        <v>1951319.96</v>
       </c>
       <c r="N124" s="1">
-        <v>0.87</v>
+        <v>0.42</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B125" s="1">
-        <v>1900000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>116.613</v>
+        <v>101.405</v>
       </c>
       <c r="D125" s="1">
-        <v>123.47145</v>
+        <v>101.43494653</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>2345957.55</v>
+        <v>2485156.19</v>
       </c>
       <c r="H125" s="1">
-        <v>-130310.55</v>
+        <v>-733.69</v>
       </c>
       <c r="I125" s="1">
-        <v>-5.5546849089405</v>
+        <v>-0.029522892885054</v>
       </c>
       <c r="J125">
-        <v>3.52</v>
+        <v>0.85</v>
       </c>
       <c r="K125" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="L125" s="1">
-        <v>2215647.0</v>
+        <v>2484422.5</v>
       </c>
       <c r="M125" s="1">
-        <v>2282615.49</v>
+        <v>2505145.42</v>
       </c>
       <c r="N125" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B126" s="1">
-        <v>654000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>107.707</v>
+        <v>99.552</v>
       </c>
       <c r="D126" s="1">
-        <v>113.147</v>
+        <v>98.76648216</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>739981.38</v>
+        <v>1024208.42</v>
       </c>
       <c r="H126" s="1">
-        <v>-35577.6</v>
+        <v>8145.82</v>
       </c>
       <c r="I126" s="1">
-        <v>-4.807904761063</v>
+        <v>0.79532835709357</v>
       </c>
       <c r="J126">
-        <v>3.46</v>
+        <v>0.52</v>
       </c>
       <c r="K126" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="L126" s="1">
-        <v>704403.78</v>
+        <v>1032354.24</v>
       </c>
       <c r="M126" s="1">
-        <v>727025.04</v>
+        <v>1037743.49</v>
       </c>
       <c r="N126" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B127" s="1">
-        <v>1300000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>96.371</v>
+        <v>101.985</v>
       </c>
       <c r="D127" s="1">
-        <v>93.14264308</v>
+        <v>100.0960031</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1210854.36</v>
+        <v>3878720.12</v>
       </c>
       <c r="H127" s="1">
-        <v>41968.64</v>
+        <v>73198.63</v>
       </c>
       <c r="I127" s="1">
-        <v>3.4660353372308</v>
+        <v>1.8871851470428</v>
       </c>
       <c r="J127">
-        <v>1.28</v>
+        <v>1.82</v>
       </c>
       <c r="K127" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="L127" s="1">
-        <v>1252823.0</v>
+        <v>3951918.75</v>
       </c>
       <c r="M127" s="1">
-        <v>1269464.78</v>
+        <v>4022368.4</v>
       </c>
       <c r="N127" s="1">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B128" s="1">
-        <v>3991000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>99.101</v>
+        <v>115.823</v>
       </c>
       <c r="D128" s="1">
-        <v>94.47603859</v>
+        <v>123.47145</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>3770538.7</v>
+        <v>2345957.55</v>
       </c>
       <c r="H128" s="1">
-        <v>184582.21</v>
+        <v>-145320.55</v>
       </c>
       <c r="I128" s="1">
-        <v>4.8953803338499</v>
+        <v>-6.1945089330367</v>
       </c>
       <c r="J128">
-        <v>0.55</v>
+        <v>3.95</v>
       </c>
       <c r="K128" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="L128" s="1">
-        <v>3955120.91</v>
+        <v>2200637.0</v>
       </c>
       <c r="M128" s="1">
-        <v>3977112.98</v>
+        <v>2275673.99</v>
       </c>
       <c r="N128" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B129" s="1">
-        <v>3825000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>100.128</v>
+        <v>107.364</v>
       </c>
       <c r="D129" s="1">
-        <v>100.05687163</v>
+        <v>113.147</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3827175.34</v>
+        <v>739981.38</v>
       </c>
       <c r="H129" s="1">
-        <v>2720.66</v>
+        <v>-37820.82</v>
       </c>
       <c r="I129" s="1">
-        <v>0.071087937141652</v>
+        <v>-5.1110502266962</v>
       </c>
       <c r="J129">
-        <v>2.18</v>
+        <v>3.89</v>
       </c>
       <c r="K129" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="L129" s="1">
-        <v>3829896.0</v>
+        <v>702160.56</v>
       </c>
       <c r="M129" s="1">
-        <v>3913089.75</v>
+        <v>727627.27</v>
       </c>
       <c r="N129" s="1">
-        <v>0.84</v>
+        <v>0.16</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B130" s="1">
-        <v>1522000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>79.491</v>
+        <v>95.739</v>
       </c>
       <c r="D130" s="1">
-        <v>100.0</v>
+        <v>93.14264308</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>1522000.0</v>
+        <v>1210854.36</v>
       </c>
       <c r="H130" s="1">
-        <v>-312146.98</v>
+        <v>33752.64</v>
       </c>
       <c r="I130" s="1">
-        <v>-20.509</v>
+        <v>2.7875061704365</v>
       </c>
       <c r="J130">
-        <v>1.24</v>
+        <v>1.38</v>
       </c>
       <c r="K130" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="L130" s="1">
-        <v>1209853.02</v>
+        <v>1244607.0</v>
       </c>
       <c r="M130" s="1">
-        <v>1228687.77</v>
+        <v>1262495.36</v>
       </c>
       <c r="N130" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B131" s="1">
-        <v>1250000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>0.001</v>
+        <v>99.053</v>
       </c>
       <c r="D131" s="1">
-        <v>0.0</v>
+        <v>94.47603859</v>
       </c>
       <c r="E131" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F131">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>0.0</v>
+        <v>3770538.7</v>
       </c>
       <c r="H131" s="1">
-        <v>10.93</v>
+        <v>182666.53</v>
       </c>
       <c r="I131" s="1">
-        <v>0</v>
+        <v>4.8445738005553</v>
       </c>
       <c r="J131">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.71</v>
+      </c>
+      <c r="K131" t="s">
+        <v>419</v>
       </c>
       <c r="L131" s="1">
-        <v>10.93</v>
+        <v>3953205.23</v>
       </c>
       <c r="M131" s="1">
-        <v>10.93</v>
+        <v>3981571.82</v>
       </c>
       <c r="N131" s="1">
-        <v>0.0</v>
+        <v>0.87</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
+        <v>421</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>99.311</v>
+      </c>
+      <c r="D132" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-28529.59</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-0.74544768570755</v>
+      </c>
+      <c r="J132">
+        <v>0.18</v>
+      </c>
+      <c r="K132" t="s">
         <v>422</v>
       </c>
-      <c r="B132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L132" s="1">
-        <v>2758800.78</v>
+        <v>3798645.75</v>
       </c>
       <c r="M132" s="1">
-        <v>2800698.83</v>
+        <v>3805339.5</v>
       </c>
       <c r="N132" s="1">
-        <v>0.6</v>
+        <v>0.83</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B133" s="1">
-        <v>1053000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>103.322</v>
+        <v>0.001</v>
       </c>
       <c r="D133" s="1">
-        <v>103.32906363</v>
+        <v>0.0</v>
       </c>
       <c r="E133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F133">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G133" s="1">
-        <v>1088055.04</v>
+        <v>0.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-74.38</v>
+        <v>10.99</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.0068360512350552</v>
+        <v>0</v>
       </c>
       <c r="J133">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>1087980.66</v>
+        <v>10.99</v>
       </c>
       <c r="M133" s="1">
-        <v>1089472.41</v>
+        <v>10.99</v>
       </c>
       <c r="N133" s="1">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B134" s="1">
-        <v>3046000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.64</v>
+        <v>97.331</v>
       </c>
       <c r="D134" s="1">
-        <v>104.47316382</v>
+        <v>101.3779503</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>3182252.57</v>
+        <v>2855816.86</v>
       </c>
       <c r="H134" s="1">
-        <v>-25378.17</v>
+        <v>-114002.59</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.79749075353877</v>
+        <v>-3.9919433068968</v>
       </c>
       <c r="J134">
-        <v>3.64</v>
+        <v>1.78</v>
       </c>
       <c r="K134" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="L134" s="1">
-        <v>3156874.4</v>
+        <v>2741814.27</v>
       </c>
       <c r="M134" s="1">
-        <v>3267863.03</v>
+        <v>2792008.97</v>
       </c>
       <c r="N134" s="1">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B135" s="1">
-        <v>2520000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>101.679</v>
+        <v>103.191</v>
       </c>
       <c r="D135" s="1">
-        <v>101.57528214</v>
+        <v>103.32906363</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>2559697.11</v>
+        <v>1088055.04</v>
       </c>
       <c r="H135" s="1">
-        <v>2613.69</v>
+        <v>-1453.81</v>
       </c>
       <c r="I135" s="1">
-        <v>0.10210934683596</v>
+        <v>-0.13361548327555</v>
       </c>
       <c r="J135">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="K135" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="L135" s="1">
-        <v>2562310.8</v>
+        <v>1086601.23</v>
       </c>
       <c r="M135" s="1">
-        <v>2566760.39</v>
+        <v>1091822.36</v>
       </c>
       <c r="N135" s="1">
-        <v>0.55</v>
+        <v>0.24</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B136" s="1">
-        <v>2947000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>103.756</v>
+        <v>103.293</v>
       </c>
       <c r="D136" s="1">
-        <v>101.56042721</v>
+        <v>104.47316382</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>2992985.79</v>
+        <v>3182252.57</v>
       </c>
       <c r="H136" s="1">
-        <v>64703.53</v>
+        <v>-35947.79</v>
       </c>
       <c r="I136" s="1">
-        <v>2.1618388639259</v>
+        <v>-1.1296334658943</v>
       </c>
       <c r="J136">
-        <v>0.4</v>
+        <v>4.1</v>
       </c>
       <c r="K136" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="L136" s="1">
-        <v>3057689.32</v>
+        <v>3146304.78</v>
       </c>
       <c r="M136" s="1">
-        <v>3069477.32</v>
+        <v>3271254.24</v>
       </c>
       <c r="N136" s="1">
-        <v>0.66</v>
+        <v>0.71</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B137" s="1">
-        <v>2051000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.038</v>
+        <v>101.517</v>
       </c>
       <c r="D137" s="1">
-        <v>97.59067821</v>
+        <v>101.57528214</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2001584.81</v>
+        <v>2559697.11</v>
       </c>
       <c r="H137" s="1">
-        <v>50194.57</v>
+        <v>-1468.71</v>
       </c>
       <c r="I137" s="1">
-        <v>2.507741353213</v>
+        <v>-0.057378273166078</v>
       </c>
       <c r="J137">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="K137" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="L137" s="1">
-        <v>2051779.38</v>
+        <v>2558228.4</v>
       </c>
       <c r="M137" s="1">
-        <v>2067012.33</v>
+        <v>2570768.15</v>
       </c>
       <c r="N137" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B138" s="1">
-        <v>1360000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>103.641</v>
+        <v>102.899</v>
       </c>
       <c r="D138" s="1">
-        <v>99.81182206</v>
+        <v>101.56042721</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>1357440.78</v>
+        <v>2992985.79</v>
       </c>
       <c r="H138" s="1">
-        <v>52076.82</v>
+        <v>39447.74</v>
       </c>
       <c r="I138" s="1">
-        <v>3.8363971944323</v>
+        <v>1.3180062575573</v>
       </c>
       <c r="J138">
-        <v>4.63</v>
+        <v>0.73</v>
       </c>
       <c r="K138" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="L138" s="1">
-        <v>1409517.6</v>
+        <v>3032433.53</v>
       </c>
       <c r="M138" s="1">
-        <v>1472506.09</v>
+        <v>3054044.86</v>
       </c>
       <c r="N138" s="1">
-        <v>0.31</v>
+        <v>0.66</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B139" s="1">
-        <v>2159000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.356</v>
+        <v>99.961</v>
       </c>
       <c r="D139" s="1">
-        <v>102.17381658</v>
+        <v>97.59067821</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>2205932.7</v>
+        <v>2001584.81</v>
       </c>
       <c r="H139" s="1">
-        <v>-17656.66</v>
+        <v>48615.3</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.80041698461608</v>
+        <v>2.4288403747429</v>
       </c>
       <c r="J139">
-        <v>3.14</v>
+        <v>0.96</v>
       </c>
       <c r="K139" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="L139" s="1">
-        <v>2188276.04</v>
+        <v>2050200.11</v>
       </c>
       <c r="M139" s="1">
-        <v>2256117.55</v>
+        <v>2069848.41</v>
       </c>
       <c r="N139" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B140" s="1">
-        <v>1817000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>76.587</v>
+        <v>102.633</v>
       </c>
       <c r="D140" s="1">
-        <v>97.56207595</v>
+        <v>99.81182206</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>1772702.92</v>
+        <v>1357440.78</v>
       </c>
       <c r="H140" s="1">
-        <v>-381117.13</v>
+        <v>38368.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-21.499210369665</v>
+        <v>2.8264967846332</v>
       </c>
       <c r="J140">
-        <v>2.23</v>
+        <v>4.92</v>
       </c>
       <c r="K140" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="L140" s="1">
-        <v>1391585.79</v>
+        <v>1395808.8</v>
       </c>
       <c r="M140" s="1">
-        <v>1432014.04</v>
+        <v>1462709.62</v>
       </c>
       <c r="N140" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B141" s="1">
-        <v>1907000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>101.103</v>
+        <v>101.724</v>
       </c>
       <c r="D141" s="1">
-        <v>100.07713005</v>
+        <v>102.17381658</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1908470.87</v>
+        <v>2205932.7</v>
       </c>
       <c r="H141" s="1">
-        <v>19563.34</v>
+        <v>-9711.54</v>
       </c>
       <c r="I141" s="1">
-        <v>1.0250793086509</v>
+        <v>-0.44024643181544</v>
       </c>
       <c r="J141">
-        <v>1.27</v>
+        <v>0.25</v>
       </c>
       <c r="K141" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="L141" s="1">
-        <v>1928034.21</v>
+        <v>2196221.16</v>
       </c>
       <c r="M141" s="1">
-        <v>1952189.54</v>
+        <v>2201559.99</v>
       </c>
       <c r="N141" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B142" s="1">
-        <v>3800000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.5</v>
+        <v>77.619</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0646</v>
+        <v>97.56207595</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>3802454.8</v>
+        <v>1772702.92</v>
       </c>
       <c r="H142" s="1">
-        <v>54545.2</v>
+        <v>-362365.69</v>
       </c>
       <c r="I142" s="1">
-        <v>1.4344733302287</v>
+        <v>-20.441422299908</v>
       </c>
       <c r="J142">
-        <v>2.02</v>
+        <v>2.73</v>
       </c>
       <c r="K142" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="L142" s="1">
-        <v>3857000.0</v>
+        <v>1410337.23</v>
       </c>
       <c r="M142" s="1">
-        <v>3933645.06</v>
+        <v>1459850.48</v>
       </c>
       <c r="N142" s="1">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B143" s="1">
-        <v>3332000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>103.68</v>
+        <v>100.473</v>
       </c>
       <c r="D143" s="1">
-        <v>102.94102671</v>
+        <v>100.07713005</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3429995.01</v>
+        <v>1908470.87</v>
       </c>
       <c r="H143" s="1">
-        <v>24622.59</v>
+        <v>7549.24</v>
       </c>
       <c r="I143" s="1">
-        <v>0.71786081111529</v>
+        <v>0.3955648534473</v>
       </c>
       <c r="J143">
-        <v>0.17</v>
+        <v>1.49</v>
       </c>
       <c r="K143" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="L143" s="1">
-        <v>3454617.6</v>
+        <v>1916020.11</v>
       </c>
       <c r="M143" s="1">
-        <v>3460240.35</v>
+        <v>1944413.22</v>
       </c>
       <c r="N143" s="1">
-        <v>0.74</v>
+        <v>0.42</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="B144" s="1">
-        <v>6595000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>83.949</v>
+        <v>100.895</v>
       </c>
       <c r="D144" s="1">
-        <v>77.42602805</v>
+        <v>100.0646</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>5106246.55</v>
+        <v>1400904.4</v>
       </c>
       <c r="H144" s="1">
-        <v>430190.0</v>
+        <v>11625.6</v>
       </c>
       <c r="I144" s="1">
-        <v>8.4247792539512</v>
+        <v>0.82986390791549</v>
       </c>
       <c r="J144">
-        <v>0.88</v>
+        <v>2.32</v>
       </c>
       <c r="K144" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="L144" s="1">
-        <v>5536436.55</v>
+        <v>1412530.0</v>
       </c>
       <c r="M144" s="1">
-        <v>5594571.93</v>
+        <v>1444982.23</v>
       </c>
       <c r="N144" s="1">
-        <v>1.2</v>
+        <v>0.31</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="B145" s="1">
-        <v>3200000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>105.021</v>
+        <v>103.6</v>
       </c>
       <c r="D145" s="1">
-        <v>100.14981813</v>
+        <v>102.94102671</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>3204794.18</v>
+        <v>3429995.01</v>
       </c>
       <c r="H145" s="1">
-        <v>155877.82</v>
+        <v>21956.99</v>
       </c>
       <c r="I145" s="1">
-        <v>4.8638948788905</v>
+        <v>0.64014641234128</v>
       </c>
       <c r="J145">
-        <v>1.46</v>
+        <v>0.54</v>
       </c>
       <c r="K145" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="L145" s="1">
-        <v>3360672.0</v>
+        <v>3451952.0</v>
       </c>
       <c r="M145" s="1">
-        <v>3407324.05</v>
+        <v>3470069.75</v>
       </c>
       <c r="N145" s="1">
-        <v>0.73</v>
+        <v>0.75</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B146" s="1">
-        <v>1298000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>101.435</v>
+        <v>84.965</v>
       </c>
       <c r="D146" s="1">
-        <v>100.15715331</v>
+        <v>77.42602805</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1300039.85</v>
+        <v>5106246.55</v>
       </c>
       <c r="H146" s="1">
-        <v>16586.45</v>
+        <v>497195.2</v>
       </c>
       <c r="I146" s="1">
-        <v>1.2758416597768</v>
+        <v>9.7369994795884</v>
       </c>
       <c r="J146">
-        <v>1.43</v>
+        <v>0.94</v>
       </c>
       <c r="K146" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="L146" s="1">
-        <v>1316626.3</v>
+        <v>5603441.75</v>
       </c>
       <c r="M146" s="1">
-        <v>1335122.8</v>
+        <v>5665642.54</v>
       </c>
       <c r="N146" s="1">
-        <v>0.29</v>
+        <v>1.23</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B147" s="1">
-        <v>2000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.881</v>
+        <v>103.927</v>
       </c>
       <c r="D147" s="1">
-        <v>100.445238</v>
+        <v>100.14981813</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>2008904.76</v>
+        <v>3204794.18</v>
       </c>
       <c r="H147" s="1">
-        <v>8715.24</v>
+        <v>120869.82</v>
       </c>
       <c r="I147" s="1">
-        <v>0.43383042210523</v>
+        <v>3.7715314373168</v>
       </c>
       <c r="J147">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="K147" t="s">
+        <v>466</v>
       </c>
       <c r="L147" s="1">
-        <v>2017620.0</v>
+        <v>3325664.0</v>
       </c>
       <c r="M147" s="1">
-        <v>2017620.0</v>
+        <v>3381740.71</v>
       </c>
       <c r="N147" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>468</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2827.65</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.21750487110068</v>
+      </c>
+      <c r="J148">
+        <v>1.68</v>
+      </c>
+      <c r="K148" t="s">
         <v>469</v>
       </c>
-      <c r="B148" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L148" s="1">
-        <v>1428904.62</v>
+        <v>1302867.5</v>
       </c>
       <c r="M148" s="1">
-        <v>1431747.48</v>
+        <v>1324609.0</v>
       </c>
       <c r="N148" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
+        <v>471</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>99.583</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-17244.76</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-0.85841600574434</v>
+      </c>
+      <c r="J149">
+        <v>0.32</v>
+      </c>
+      <c r="K149" t="s">
         <v>472</v>
       </c>
-      <c r="B149" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L149" s="1">
-        <v>2593020.87</v>
+        <v>1991660.0</v>
       </c>
       <c r="M149" s="1">
-        <v>2621763.5</v>
+        <v>1998040.43</v>
       </c>
       <c r="N149" s="1">
-        <v>0.56</v>
+        <v>0.43</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
+        <v>474</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H150" s="1">
+        <v>11270.54</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0.79460307758927</v>
+      </c>
+      <c r="J150">
+        <v>0.47</v>
+      </c>
+      <c r="K150" t="s">
         <v>475</v>
       </c>
-      <c r="B150" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L150" s="1">
-        <v>3420074.46</v>
+        <v>1429656.69</v>
       </c>
       <c r="M150" s="1">
-        <v>3478588.46</v>
+        <v>1436290.03</v>
       </c>
       <c r="N150" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
+        <v>477</v>
+      </c>
+      <c r="B151" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>97.783</v>
+      </c>
+      <c r="D151" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H151" s="1">
+        <v>153137.37</v>
+      </c>
+      <c r="I151" s="1">
+        <v>6.2986644348101</v>
+      </c>
+      <c r="J151">
+        <v>0.09</v>
+      </c>
+      <c r="K151" t="s">
         <v>478</v>
       </c>
-      <c r="B151" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L151" s="1">
-        <v>2051060.0</v>
+        <v>2584404.69</v>
       </c>
       <c r="M151" s="1">
-        <v>2078330.83</v>
+        <v>2586717.32</v>
       </c>
       <c r="N151" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>480</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-30314.97</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.88055447026024</v>
+      </c>
+      <c r="J152">
+        <v>1.94</v>
+      </c>
+      <c r="K152" t="s">
         <v>481</v>
       </c>
-      <c r="B152" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L152" s="1">
-        <v>3810184.0</v>
+        <v>3412398.8</v>
       </c>
       <c r="M152" s="1">
-        <v>3826581.26</v>
+        <v>3479039.74</v>
       </c>
       <c r="N152" s="1">
-        <v>0.82</v>
+        <v>0.76</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
+        <v>483</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>100.69</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>13800.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="J153">
+        <v>1.72</v>
+      </c>
+      <c r="K153" t="s">
         <v>484</v>
       </c>
-      <c r="B153" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L153" s="1">
-        <v>4914951.36</v>
+        <v>2013800.0</v>
       </c>
       <c r="M153" s="1">
-        <v>4934674.65</v>
+        <v>2048154.17</v>
       </c>
       <c r="N153" s="1">
-        <v>1.05</v>
+        <v>0.45</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
+        <v>486</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>99.796</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-9872.68</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.25966245763667</v>
+      </c>
+      <c r="J154">
+        <v>0.64</v>
+      </c>
+      <c r="K154" t="s">
         <v>487</v>
       </c>
-      <c r="B154" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L154" s="1">
-        <v>2140901.8</v>
+        <v>3792248.0</v>
       </c>
       <c r="M154" s="1">
-        <v>2198829.3</v>
+        <v>3816453.48</v>
       </c>
       <c r="N154" s="1">
-        <v>0.47</v>
+        <v>0.83</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
+        <v>489</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>96.974</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-87587.87</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-1.7715829043727</v>
+      </c>
+      <c r="J155">
+        <v>0.74</v>
+      </c>
+      <c r="K155" t="s">
         <v>490</v>
       </c>
-      <c r="B155" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L155" s="1">
-        <v>568555.45</v>
+        <v>4856457.92</v>
       </c>
       <c r="M155" s="1">
-        <v>575850.21</v>
+        <v>4893331.89</v>
       </c>
       <c r="N155" s="1">
-        <v>0.12</v>
+        <v>1.06</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>492</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2324000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>100.321</v>
+      </c>
+      <c r="D156" s="1">
+        <v>101.02248279</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2347762.5</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-16302.46</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.69438284323904</v>
+      </c>
+      <c r="J156">
+        <v>0.22</v>
+      </c>
+      <c r="K156" t="s">
         <v>493</v>
       </c>
-      <c r="B156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L156" s="1">
-        <v>2176262.42</v>
+        <v>2331460.04</v>
       </c>
       <c r="M156" s="1">
-        <v>2213708.67</v>
+        <v>2336624.48</v>
       </c>
       <c r="N156" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
+        <v>495</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>85.111</v>
+      </c>
+      <c r="D157" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-373786.53</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-15.122204927032</v>
+      </c>
+      <c r="J157">
+        <v>2.68</v>
+      </c>
+      <c r="K157" t="s">
         <v>496</v>
       </c>
-      <c r="B157" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L157" s="1">
-        <v>1870154.13</v>
+        <v>2097986.15</v>
       </c>
       <c r="M157" s="1">
-        <v>1874458.57</v>
+        <v>2163959.14</v>
       </c>
       <c r="N157" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>103.903</v>
+      </c>
+      <c r="D158" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H158" s="1">
+        <v>22553.08</v>
+      </c>
+      <c r="I158" s="1">
+        <v>4.1245806578428</v>
+      </c>
+      <c r="J158">
+        <v>1.82</v>
+      </c>
+      <c r="K158" t="s">
         <v>499</v>
       </c>
-      <c r="B158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L158" s="1">
-        <v>2703588.6</v>
+        <v>569350.0</v>
       </c>
       <c r="M158" s="1">
-        <v>2744528.6</v>
+        <v>579346.52</v>
       </c>
       <c r="N158" s="1">
-        <v>0.59</v>
+        <v>0.13</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" s="1">
+        <v>1036000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>99.457</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.5</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>1030820.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-445.48</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-0.04321608040201</v>
+      </c>
+      <c r="J159">
+        <v>0.18</v>
+      </c>
+      <c r="K159" t="s">
         <v>502</v>
       </c>
-      <c r="B159" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L159" s="1">
-        <v>1892495.0</v>
+        <v>1030374.52</v>
       </c>
       <c r="M159" s="1">
-        <v>1931491.9</v>
+        <v>1032212.36</v>
       </c>
       <c r="N159" s="1">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B160" s="1">
-        <v>2100000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>95.772</v>
+        <v>100.139</v>
       </c>
       <c r="D160" s="1">
-        <v>94.06809095</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>1975429.91</v>
+        <v>1384000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>35782.09</v>
+        <v>1923.76</v>
       </c>
       <c r="I160" s="1">
-        <v>1.8113571035279</v>
+        <v>0.139</v>
       </c>
       <c r="J160">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
       </c>
       <c r="L160" s="1">
-        <v>2011212.0</v>
+        <v>1385923.76</v>
       </c>
       <c r="M160" s="1">
-        <v>2019140.68</v>
+        <v>1385923.76</v>
       </c>
       <c r="N160" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
+        <v>506</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>103.321</v>
+      </c>
+      <c r="D161" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H161" s="1">
+        <v>96440.88</v>
+      </c>
+      <c r="I161" s="1">
+        <v>4.7317364905274</v>
+      </c>
+      <c r="J161">
+        <v>2.22</v>
+      </c>
+      <c r="K161" t="s">
+        <v>507</v>
+      </c>
+      <c r="L161" s="1">
+        <v>2134611.86</v>
+      </c>
+      <c r="M161" s="1">
+        <v>2180379.5</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>505</v>
-      </c>
-[...43 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
+        <v>509</v>
+      </c>
+      <c r="B162" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>100.618</v>
+      </c>
+      <c r="D162" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>3253.6</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.12125607519546</v>
+      </c>
+      <c r="J162">
+        <v>1.98</v>
+      </c>
+      <c r="K162" t="s">
         <v>510</v>
       </c>
-      <c r="B162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L162" s="1">
-        <v>1096845.4</v>
+        <v>2686500.6</v>
       </c>
       <c r="M162" s="1">
-        <v>1109849.98</v>
+        <v>2739307.27</v>
       </c>
       <c r="N162" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
+        <v>512</v>
+      </c>
+      <c r="B163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>98.3</v>
+      </c>
+      <c r="D163" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>-32300.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-1.7</v>
+      </c>
+      <c r="J163">
+        <v>2.29</v>
+      </c>
+      <c r="K163" t="s">
         <v>513</v>
       </c>
-      <c r="B163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L163" s="1">
-        <v>1537989.57</v>
+        <v>1867700.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1559125.13</v>
+        <v>1911257.94</v>
       </c>
       <c r="N163" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
+        <v>515</v>
+      </c>
+      <c r="B164" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>95.244</v>
+      </c>
+      <c r="D164" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H164" s="1">
+        <v>24694.09</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.2500615625487</v>
+      </c>
+      <c r="J164">
+        <v>0.51</v>
+      </c>
+      <c r="K164" t="s">
         <v>516</v>
       </c>
-      <c r="B164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L164" s="1">
-        <v>1497330.0</v>
+        <v>2000124.0</v>
       </c>
       <c r="M164" s="1">
-        <v>1520689.38</v>
+        <v>2010786.71</v>
       </c>
       <c r="N164" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B165" s="1">
-        <v>1974000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.042</v>
+        <v>98.34</v>
       </c>
       <c r="D165" s="1">
-        <v>99.44707143</v>
+        <v>87.394</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1963085.19</v>
+        <v>961334.0</v>
       </c>
       <c r="H165" s="1">
-        <v>31483.89</v>
+        <v>120406.0</v>
       </c>
       <c r="I165" s="1">
-        <v>1.6037964200626</v>
+        <v>12.524887292034</v>
       </c>
       <c r="J165">
-        <v>0.44</v>
+        <v>0.52</v>
       </c>
       <c r="K165" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="L165" s="1">
-        <v>1994569.08</v>
+        <v>1081740.0</v>
       </c>
       <c r="M165" s="1">
-        <v>2003164.21</v>
+        <v>1087468.44</v>
       </c>
       <c r="N165" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B166" s="1">
-        <v>3000000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.977</v>
+        <v>92.832</v>
       </c>
       <c r="D166" s="1">
-        <v>100.82032267</v>
+        <v>93.0</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>3024609.68</v>
+        <v>1097400.0</v>
       </c>
       <c r="H166" s="1">
-        <v>34700.32</v>
+        <v>-1982.4</v>
       </c>
       <c r="I166" s="1">
-        <v>1.1472660498792</v>
+        <v>-0.18064516129032</v>
       </c>
       <c r="J166">
-        <v>0.73</v>
+        <v>1.42</v>
       </c>
       <c r="K166" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="L166" s="1">
-        <v>3059310.0</v>
+        <v>1095417.6</v>
       </c>
       <c r="M166" s="1">
-        <v>3081185.0</v>
+        <v>1112191.63</v>
       </c>
       <c r="N166" s="1">
-        <v>0.66</v>
+        <v>0.24</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B167" s="1">
-        <v>799000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>110.447</v>
+        <v>100.934</v>
       </c>
       <c r="D167" s="1">
-        <v>113.539</v>
+        <v>104.28968508</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>907176.61</v>
+        <v>1586246.11</v>
       </c>
       <c r="H167" s="1">
-        <v>-24705.08</v>
+        <v>-51039.97</v>
       </c>
       <c r="I167" s="1">
-        <v>-2.7232933177146</v>
+        <v>-3.2176576937358</v>
       </c>
       <c r="J167">
-        <v>2.34</v>
+        <v>1.79</v>
       </c>
       <c r="K167" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="L167" s="1">
-        <v>882471.53</v>
+        <v>1535206.14</v>
       </c>
       <c r="M167" s="1">
-        <v>901131.51</v>
+        <v>1562467.95</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B168" s="1">
-        <v>2400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>100.309</v>
+        <v>99.673</v>
       </c>
       <c r="D168" s="1">
-        <v>99.44951</v>
+        <v>100.0</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>2386788.24</v>
+        <v>1500000.0</v>
       </c>
       <c r="H168" s="1">
-        <v>20627.76</v>
+        <v>-4905.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.86424759659449</v>
+        <v>-0.327</v>
       </c>
       <c r="J168">
-        <v>0.17</v>
+        <v>2.01</v>
       </c>
       <c r="K168" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="L168" s="1">
-        <v>2407416.0</v>
+        <v>1495095.0</v>
       </c>
       <c r="M168" s="1">
-        <v>2411532.67</v>
+        <v>1525225.21</v>
       </c>
       <c r="N168" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B169" s="1">
-        <v>2224000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>82.471</v>
+        <v>99.86</v>
       </c>
       <c r="D169" s="1">
-        <v>99.83244604</v>
+        <v>99.44707143</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>2220273.6</v>
+        <v>1963085.19</v>
       </c>
       <c r="H169" s="1">
-        <v>-386118.56</v>
+        <v>8151.2</v>
       </c>
       <c r="I169" s="1">
-        <v>-17.390584655873</v>
+        <v>0.41522395673516</v>
       </c>
       <c r="J169">
-        <v>0.15</v>
+        <v>0.66</v>
       </c>
       <c r="K169" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="L169" s="1">
-        <v>1834155.04</v>
+        <v>1971236.39</v>
       </c>
       <c r="M169" s="1">
-        <v>1837467.83</v>
+        <v>1984355.27</v>
       </c>
       <c r="N169" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B170" s="1">
-        <v>1488000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>102.251</v>
+        <v>101.098</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>1488000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="H170" s="1">
-        <v>33494.88</v>
+        <v>8330.32</v>
       </c>
       <c r="I170" s="1">
-        <v>2.251</v>
+        <v>0.27541801691252</v>
       </c>
       <c r="J170">
+        <v>0.97</v>
+      </c>
+      <c r="K170" t="s">
+        <v>533</v>
+      </c>
+      <c r="L170" s="1">
+        <v>3032940.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>3062106.67</v>
+      </c>
+      <c r="N170" s="1">
         <v>0.67</v>
       </c>
-      <c r="K170" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B171" s="1">
-        <v>2900000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.592</v>
+        <v>109.82</v>
       </c>
       <c r="D171" s="1">
-        <v>99.55343345</v>
+        <v>113.539</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>2887049.57</v>
+        <v>907176.61</v>
       </c>
       <c r="H171" s="1">
-        <v>59118.43</v>
+        <v>-29714.81</v>
       </c>
       <c r="I171" s="1">
-        <v>2.0477109438755</v>
+        <v>-3.2755264710804</v>
       </c>
       <c r="J171">
-        <v>3.71</v>
+        <v>2.75</v>
       </c>
       <c r="K171" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="L171" s="1">
-        <v>2946168.0</v>
+        <v>877461.8</v>
       </c>
       <c r="M171" s="1">
-        <v>3053845.4</v>
+        <v>899395.46</v>
       </c>
       <c r="N171" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B172" s="1">
-        <v>4419000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>102.64</v>
+        <v>99.209</v>
       </c>
       <c r="D172" s="1">
-        <v>100.25273885</v>
+        <v>99.44951</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>4430168.53</v>
+        <v>2386788.24</v>
       </c>
       <c r="H172" s="1">
-        <v>105493.07</v>
+        <v>-5772.24</v>
       </c>
       <c r="I172" s="1">
-        <v>2.3812428192207</v>
+        <v>-0.24184131223975</v>
       </c>
       <c r="J172">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="K172" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="L172" s="1">
-        <v>4535661.6</v>
+        <v>2381016.0</v>
       </c>
       <c r="M172" s="1">
-        <v>4554074.1</v>
+        <v>2391466.0</v>
       </c>
       <c r="N172" s="1">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B173" s="1">
-        <v>1600000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.346</v>
+        <v>81.847</v>
       </c>
       <c r="D173" s="1">
-        <v>100.2</v>
+        <v>99.83244604</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1603200.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="H173" s="1">
-        <v>2336.0</v>
+        <v>-399996.32</v>
       </c>
       <c r="I173" s="1">
-        <v>0.14570858283433</v>
+        <v>-18.015631947342</v>
       </c>
       <c r="J173">
-        <v>1.37</v>
+        <v>0.48</v>
       </c>
       <c r="K173" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="L173" s="1">
-        <v>1605536.0</v>
+        <v>1820277.28</v>
       </c>
       <c r="M173" s="1">
-        <v>1627431.89</v>
+        <v>1830951.81</v>
       </c>
       <c r="N173" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B174" s="1">
-        <v>4100000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>96.766</v>
+        <v>102.225</v>
       </c>
       <c r="D174" s="1">
-        <v>89.63713976</v>
+        <v>100.0</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>3675122.73</v>
+        <v>1488000.0</v>
       </c>
       <c r="H174" s="1">
-        <v>292283.27</v>
+        <v>33108.0</v>
       </c>
       <c r="I174" s="1">
-        <v>7.9530206600747</v>
+        <v>2.225</v>
       </c>
       <c r="J174">
-        <v>0.55</v>
+        <v>0.94</v>
       </c>
       <c r="K174" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="L174" s="1">
-        <v>3967406.0</v>
+        <v>1521108.0</v>
       </c>
       <c r="M174" s="1">
-        <v>3989871.75</v>
+        <v>1535161.33</v>
       </c>
       <c r="N174" s="1">
-        <v>0.85</v>
+        <v>0.33</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B175" s="1">
         <v>2900000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>82.385</v>
+        <v>100.929</v>
       </c>
       <c r="D175" s="1">
-        <v>73.81842241</v>
+        <v>99.55343345</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>2140734.25</v>
+        <v>2887049.57</v>
       </c>
       <c r="H175" s="1">
-        <v>248430.75</v>
+        <v>39891.43</v>
       </c>
       <c r="I175" s="1">
-        <v>11.604931812531</v>
+        <v>1.3817369266715</v>
       </c>
       <c r="J175">
-        <v>0.23</v>
+        <v>3.98</v>
       </c>
       <c r="K175" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="L175" s="1">
-        <v>2389165.0</v>
+        <v>2926941.0</v>
       </c>
       <c r="M175" s="1">
-        <v>2395819.11</v>
+        <v>3042364.97</v>
       </c>
       <c r="N175" s="1">
-        <v>0.51</v>
+        <v>0.66</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B176" s="1">
-        <v>1260000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>97.816</v>
+        <v>101.911</v>
       </c>
       <c r="D176" s="1">
-        <v>96.71</v>
+        <v>100.25273885</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>1218546.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="H176" s="1">
-        <v>13935.6</v>
+        <v>73278.56</v>
       </c>
       <c r="I176" s="1">
-        <v>1.14362527143</v>
+        <v>1.6540806405846</v>
       </c>
       <c r="J176">
-        <v>1.14</v>
+        <v>0.76</v>
       </c>
       <c r="K176" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="L176" s="1">
-        <v>1232481.6</v>
+        <v>4503447.09</v>
       </c>
       <c r="M176" s="1">
-        <v>1246814.1</v>
+        <v>4537203.34</v>
       </c>
       <c r="N176" s="1">
-        <v>0.27</v>
+        <v>0.99</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B177" s="1">
-        <v>2300000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>95.706</v>
+        <v>99.749</v>
       </c>
       <c r="D177" s="1">
-        <v>93.7</v>
+        <v>100.2</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>2155100.0</v>
+        <v>1603200.0</v>
       </c>
       <c r="H177" s="1">
-        <v>46138.0</v>
+        <v>-7216.0</v>
       </c>
       <c r="I177" s="1">
-        <v>2.1408751334045</v>
+        <v>-0.4500998003992</v>
       </c>
       <c r="J177">
-        <v>0.4</v>
+        <v>1.62</v>
       </c>
       <c r="K177" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="L177" s="1">
-        <v>2201238.0</v>
+        <v>1595984.0</v>
       </c>
       <c r="M177" s="1">
-        <v>2210335.6</v>
+        <v>1621934.68</v>
       </c>
       <c r="N177" s="1">
-        <v>0.47</v>
+        <v>0.35</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="B178" s="1">
-        <v>3355000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>82.518</v>
+        <v>95.894</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>89.63713976</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>3355000.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="H178" s="1">
-        <v>-586521.1</v>
+        <v>256531.27</v>
       </c>
       <c r="I178" s="1">
-        <v>-17.482</v>
+        <v>6.9802096105781</v>
       </c>
       <c r="J178">
-        <v>3.31</v>
+        <v>0.68</v>
       </c>
       <c r="K178" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="L178" s="1">
-        <v>2768478.9</v>
+        <v>3931654.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2879613.28</v>
+        <v>3959736.19</v>
       </c>
       <c r="N178" s="1">
-        <v>0.62</v>
+        <v>0.86</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B179" s="1">
-        <v>1550000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>90.468</v>
+        <v>82.461</v>
       </c>
       <c r="D179" s="1">
-        <v>101.28018323</v>
+        <v>73.81842241</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1569842.84</v>
+        <v>2140734.25</v>
       </c>
       <c r="H179" s="1">
-        <v>-167588.84</v>
+        <v>250634.75</v>
       </c>
       <c r="I179" s="1">
-        <v>-10.675517047299</v>
+        <v>11.707887141993</v>
       </c>
       <c r="J179">
-        <v>1.31</v>
+        <v>0.26</v>
       </c>
       <c r="K179" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="L179" s="1">
-        <v>1402254.0</v>
+        <v>2391369.0</v>
       </c>
       <c r="M179" s="1">
-        <v>1422502.46</v>
+        <v>2399016.26</v>
       </c>
       <c r="N179" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="B180" s="1">
-        <v>5465000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>96.707</v>
+        <v>97.888</v>
       </c>
       <c r="D180" s="1">
-        <v>93.03169973</v>
+        <v>96.71</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>5084182.39</v>
+        <v>1218546.0</v>
       </c>
       <c r="H180" s="1">
-        <v>200855.16</v>
+        <v>14842.8</v>
       </c>
       <c r="I180" s="1">
-        <v>3.9505891919822</v>
+        <v>1.2180746561886</v>
       </c>
       <c r="J180">
-        <v>2.6</v>
+        <v>1.41</v>
       </c>
       <c r="K180" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="L180" s="1">
-        <v>5285037.55</v>
+        <v>1233388.8</v>
       </c>
       <c r="M180" s="1">
-        <v>5426977.82</v>
+        <v>1251133.8</v>
       </c>
       <c r="N180" s="1">
-        <v>1.16</v>
+        <v>0.27</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="B181" s="1">
-        <v>6400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>97.128</v>
+        <v>95.588</v>
       </c>
       <c r="D181" s="1">
-        <v>93.70721516</v>
+        <v>93.7</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>5997261.77</v>
+        <v>2155100.0</v>
       </c>
       <c r="H181" s="1">
-        <v>218930.23</v>
+        <v>43424.0</v>
       </c>
       <c r="I181" s="1">
-        <v>3.6505031528747</v>
+        <v>2.0149413020277</v>
       </c>
       <c r="J181">
-        <v>1.23</v>
+        <v>0.47</v>
       </c>
       <c r="K181" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="L181" s="1">
-        <v>6216192.0</v>
+        <v>2198524.0</v>
       </c>
       <c r="M181" s="1">
-        <v>6295205.7</v>
+        <v>2209354.48</v>
       </c>
       <c r="N181" s="1">
-        <v>1.34</v>
+        <v>0.48</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B182" s="1">
-        <v>1067000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>103.294</v>
+        <v>69.824</v>
       </c>
       <c r="D182" s="1">
-        <v>102.21806092</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>1090666.71</v>
+        <v>3355000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>11480.27</v>
+        <v>-1012404.8</v>
       </c>
       <c r="I182" s="1">
-        <v>1.0525919508445</v>
+        <v>-30.176</v>
       </c>
       <c r="J182">
-        <v>0.81</v>
+        <v>0.29</v>
       </c>
       <c r="K182" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="L182" s="1">
-        <v>1102146.98</v>
+        <v>2342595.2</v>
       </c>
       <c r="M182" s="1">
-        <v>1110756.06</v>
+        <v>2352380.62</v>
       </c>
       <c r="N182" s="1">
-        <v>0.24</v>
+        <v>0.51</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="B183" s="1">
-        <v>3873000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>95.264</v>
+        <v>83.943</v>
       </c>
       <c r="D183" s="1">
-        <v>100.06415001</v>
+        <v>101.28018323</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>3875484.53</v>
+        <v>1569842.84</v>
       </c>
       <c r="H183" s="1">
-        <v>-185909.81</v>
+        <v>-268726.34</v>
       </c>
       <c r="I183" s="1">
-        <v>-4.7970726901599</v>
+        <v>-17.118040937142</v>
       </c>
       <c r="J183">
-        <v>2.54</v>
+        <v>1.61</v>
       </c>
       <c r="K183" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="L183" s="1">
-        <v>3689574.72</v>
+        <v>1301116.5</v>
       </c>
       <c r="M183" s="1">
-        <v>3787852.1</v>
+        <v>1326129.31</v>
       </c>
       <c r="N183" s="1">
-        <v>0.81</v>
+        <v>0.29</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="B184" s="1">
-        <v>1700000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>96.733</v>
+        <v>95.164</v>
       </c>
       <c r="D184" s="1">
-        <v>91.5185</v>
+        <v>93.03169973</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>1555814.5</v>
+        <v>5084182.39</v>
       </c>
       <c r="H184" s="1">
-        <v>88646.5</v>
+        <v>116530.21</v>
       </c>
       <c r="I184" s="1">
-        <v>5.6977550986959</v>
+        <v>2.2920147441839</v>
       </c>
       <c r="J184">
-        <v>0.67</v>
+        <v>2.76</v>
       </c>
       <c r="K184" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="L184" s="1">
-        <v>1644461.0</v>
+        <v>5200712.6</v>
       </c>
       <c r="M184" s="1">
-        <v>1655865.17</v>
+        <v>5351636.44</v>
       </c>
       <c r="N184" s="1">
-        <v>0.35</v>
+        <v>1.16</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B185" s="1">
-        <v>100000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>103.552</v>
+        <v>95.599</v>
       </c>
       <c r="D185" s="1">
-        <v>101.2434</v>
+        <v>93.70721516</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>101243.4</v>
+        <v>5997261.77</v>
       </c>
       <c r="H185" s="1">
-        <v>2308.6</v>
+        <v>121074.23</v>
       </c>
       <c r="I185" s="1">
-        <v>2.2802474037814</v>
+        <v>2.0188251679399</v>
       </c>
       <c r="J185">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>1.47</v>
+      </c>
+      <c r="K185" t="s">
+        <v>578</v>
       </c>
       <c r="L185" s="1">
-        <v>103552.0</v>
+        <v>6118336.0</v>
       </c>
       <c r="M185" s="1">
-        <v>104486.93</v>
+        <v>6212692.16</v>
       </c>
       <c r="N185" s="1">
-        <v>0.02</v>
+        <v>1.35</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
+        <v>580</v>
+      </c>
+      <c r="B186" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>102.888</v>
+      </c>
+      <c r="D186" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H186" s="1">
+        <v>7148.25</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.65540186882572</v>
+      </c>
+      <c r="J186">
+        <v>1.07</v>
+      </c>
+      <c r="K186" t="s">
         <v>581</v>
       </c>
-      <c r="B186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L186" s="1">
-        <v>2510147.38</v>
+        <v>1097814.96</v>
       </c>
       <c r="M186" s="1">
-        <v>2516898.82</v>
+        <v>1109201.17</v>
       </c>
       <c r="N186" s="1">
-        <v>0.54</v>
+        <v>0.24</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
+        <v>583</v>
+      </c>
+      <c r="B187" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>92.932</v>
+      </c>
+      <c r="D187" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-276228.17</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-7.1275776709138</v>
+      </c>
+      <c r="J187">
+        <v>0.2</v>
+      </c>
+      <c r="K187" t="s">
         <v>584</v>
       </c>
-      <c r="B187" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L187" s="1">
-        <v>3368809.74</v>
+        <v>3599256.36</v>
       </c>
       <c r="M187" s="1">
-        <v>3457544.91</v>
+        <v>3607163.74</v>
       </c>
       <c r="N187" s="1">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
+        <v>586</v>
+      </c>
+      <c r="B188" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>96.223</v>
+      </c>
+      <c r="D188" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H188" s="1">
+        <v>79976.5</v>
+      </c>
+      <c r="I188" s="1">
+        <v>5.1404907204554</v>
+      </c>
+      <c r="J188">
+        <v>0.83</v>
+      </c>
+      <c r="K188" t="s">
         <v>587</v>
       </c>
-      <c r="B188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L188" s="1">
-        <v>999340.0</v>
+        <v>1635791.0</v>
       </c>
       <c r="M188" s="1">
-        <v>1017465.0</v>
+        <v>1649910.44</v>
       </c>
       <c r="N188" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
+        <v>589</v>
+      </c>
+      <c r="B189" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>102.941</v>
+      </c>
+      <c r="D189" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H189" s="1">
+        <v>1697.6</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1.676751274651</v>
+      </c>
+      <c r="J189">
+        <v>1.2</v>
+      </c>
+      <c r="K189" t="s">
         <v>590</v>
       </c>
-      <c r="B189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L189" s="1">
-        <v>3555828.47</v>
+        <v>102941.0</v>
       </c>
       <c r="M189" s="1">
-        <v>3667807.26</v>
+        <v>104143.05</v>
       </c>
       <c r="N189" s="1">
-        <v>0.78</v>
+        <v>0.02</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
+        <v>592</v>
+      </c>
+      <c r="B190" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.403</v>
+      </c>
+      <c r="D190" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H190" s="1">
+        <v>24522.89</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.99259185502743</v>
+      </c>
+      <c r="J190">
+        <v>0.57</v>
+      </c>
+      <c r="K190" t="s">
         <v>593</v>
       </c>
-      <c r="B190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L190" s="1">
-        <v>5227075.0</v>
+        <v>2495114.39</v>
       </c>
       <c r="M190" s="1">
-        <v>5252447.6</v>
+        <v>2508972.61</v>
       </c>
       <c r="N190" s="1">
-        <v>1.12</v>
+        <v>0.55</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
+        <v>595</v>
+      </c>
+      <c r="B191" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100.488</v>
+      </c>
+      <c r="D191" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H191" s="1">
+        <v>319261.3</v>
+      </c>
+      <c r="I191" s="1">
+        <v>10.519220424757</v>
+      </c>
+      <c r="J191">
+        <v>0.21</v>
+      </c>
+      <c r="K191" t="s">
         <v>596</v>
       </c>
-      <c r="B191" s="1">
-[...26 lines deleted...]
-      <c r="K191" t="s">
+      <c r="L191" s="1">
+        <v>3354289.44</v>
+      </c>
+      <c r="M191" s="1">
+        <v>3361429.05</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>598</v>
+      </c>
+      <c r="B192" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.807</v>
+      </c>
+      <c r="D192" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>20397.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>2.0862803820909</v>
+      </c>
+      <c r="J192">
+        <v>0.15</v>
+      </c>
+      <c r="K192" t="s">
+        <v>599</v>
+      </c>
+      <c r="L192" s="1">
+        <v>998070.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>999528.33</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
         <v>597</v>
       </c>
-      <c r="L191" s="1">
-[...12 lines deleted...]
-        <v>595</v>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>601</v>
+      </c>
+      <c r="B193" s="1">
+        <v>2065000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>99.524</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>2065000.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-9829.4</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.476</v>
+      </c>
+      <c r="J193">
+        <v>0.18</v>
+      </c>
+      <c r="K193" t="s">
+        <v>602</v>
+      </c>
+      <c r="L193" s="1">
+        <v>2055170.6</v>
+      </c>
+      <c r="M193" s="1">
+        <v>2058827.37</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>604</v>
+      </c>
+      <c r="B194" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>105.722</v>
+      </c>
+      <c r="D194" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H194" s="1">
+        <v>267052.23</v>
+      </c>
+      <c r="I194" s="1">
+        <v>5.4352640655456</v>
+      </c>
+      <c r="J194">
+        <v>0.9</v>
+      </c>
+      <c r="K194" t="s">
+        <v>605</v>
+      </c>
+      <c r="L194" s="1">
+        <v>5180378.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>5224545.12</v>
+      </c>
+      <c r="N194" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">