--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -220,72 +220,72 @@
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES USD HY CRP ESG EURHA</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>4 703.00</t>
+    <t>9 951.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>2 232.84</t>
+    <t>4 700.72</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-28 925.25</t>
+    <t>-62 243.25</t>
   </si>
   <si>
     <t>SLB1200326</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX MAR 26</t>
   </si>
   <si>
     <t>XSS200326</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG MAR 26</t>
   </si>
   <si>
     <t>RX100326</t>
   </si>
   <si>
     <t>EURO-BUND MAR 26</t>
   </si>
   <si>
     <t>G310326</t>
   </si>
   <si>
     <t>LONG GILT MAR 26</t>
   </si>
@@ -748,182 +748,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>669477.3549</v>
+        <v>720018.5254</v>
       </c>
       <c r="D2">
-        <v>197.78</v>
+        <v>199.19</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132409293.51</v>
+        <v>143423133.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132409293.51</v>
+        <v>143423133.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>238185.2739</v>
+        <v>238228.8973</v>
       </c>
       <c r="D3">
-        <v>146.07</v>
+        <v>147.21</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34793017.28</v>
+        <v>35070340.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34793017.28</v>
+        <v>35070340.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>142.89</v>
+        <v>143.95</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>215936.24</v>
+        <v>217538.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>215936.24</v>
+        <v>217538.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.96</v>
+        <v>136.67</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127769.28</v>
+        <v>127494.49</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>107400.73130753</v>
+        <v>108165.34317468</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>118.96</v>
+        <v>119.85</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1189.65</v>
+        <v>1198.59</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1189.65</v>
+        <v>1198.59</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -972,1787 +972,1787 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>229918.0</v>
+        <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.018</v>
+        <v>39.334</v>
       </c>
       <c r="E2" s="1">
-        <v>39.8605142703</v>
+        <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>9164649.72</v>
+        <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-193709.2</v>
+        <v>-107509.88</v>
       </c>
       <c r="J2" s="1">
-        <v>-2.113656341685</v>
+        <v>-0.92609019492164</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>8970940.52</v>
+        <v>11501497.6</v>
       </c>
       <c r="N2" s="1">
-        <v>8970940.52</v>
+        <v>11501497.6</v>
       </c>
       <c r="O2" s="1">
-        <v>5.35</v>
+        <v>6.43</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>755309.0</v>
+        <v>803069.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.988</v>
+        <v>12.52</v>
       </c>
       <c r="E3" s="1">
-        <v>10.8425079537</v>
+        <v>10.9191964327</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8189443.84</v>
+        <v>8768868.16</v>
       </c>
       <c r="I3" s="1">
-        <v>865200.45</v>
+        <v>1285555.72</v>
       </c>
       <c r="J3" s="1">
-        <v>10.564825486367</v>
+        <v>14.660452142093</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9054644.29</v>
+        <v>10054423.88</v>
       </c>
       <c r="N3" s="1">
-        <v>9054644.29</v>
+        <v>10054423.88</v>
       </c>
       <c r="O3" s="1">
-        <v>5.4</v>
+        <v>5.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2799657.0</v>
+        <v>3001680.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.426</v>
+        <v>11.379</v>
       </c>
       <c r="E4" s="1">
-        <v>10.317218845</v>
+        <v>10.3807384398</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>28884673.96</v>
+        <v>31159654.96</v>
       </c>
       <c r="I4" s="1">
-        <v>3104206.92</v>
+        <v>2996461.76</v>
       </c>
       <c r="J4" s="1">
-        <v>10.746899633691</v>
+        <v>9.6164792705394</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>31988880.88</v>
+        <v>34156116.72</v>
       </c>
       <c r="N4" s="1">
-        <v>31988880.88</v>
+        <v>34156116.72</v>
       </c>
       <c r="O4" s="1">
-        <v>19.09</v>
+        <v>19.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>662105.0</v>
+        <v>812231.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.356</v>
+        <v>10.394</v>
       </c>
       <c r="E5" s="1">
-        <v>10.0583209008</v>
+        <v>10.1162987254</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>6659664.56</v>
+        <v>8216771.43</v>
       </c>
       <c r="I5" s="1">
-        <v>197094.82</v>
+        <v>225557.58</v>
       </c>
       <c r="J5" s="1">
-        <v>2.9595307424913</v>
+        <v>2.7450876773385</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6856759.38</v>
+        <v>8442329.01</v>
       </c>
       <c r="N5" s="1">
-        <v>6856759.38</v>
+        <v>8442329.01</v>
       </c>
       <c r="O5" s="1">
-        <v>4.09</v>
+        <v>4.72</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>726063.0</v>
+        <v>579934.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.362</v>
+        <v>10.444</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618563</v>
+        <v>9.9168618498</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7200266.47</v>
+        <v>5751125.36</v>
       </c>
       <c r="I6" s="1">
-        <v>323198.34</v>
+        <v>305705.34</v>
       </c>
       <c r="J6" s="1">
-        <v>4.488699707804</v>
+        <v>5.3155742722325</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7523464.81</v>
+        <v>6056830.7</v>
       </c>
       <c r="N6" s="1">
-        <v>7523464.81</v>
+        <v>6056830.7</v>
       </c>
       <c r="O6" s="1">
-        <v>4.49</v>
+        <v>3.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>213217.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.227</v>
+        <v>6.576</v>
       </c>
       <c r="E7" s="1">
         <v>5.918647106</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1261956.18</v>
       </c>
       <c r="I7" s="1">
-        <v>65746.08</v>
+        <v>140158.81</v>
       </c>
       <c r="J7" s="1">
-        <v>5.2098544340898</v>
+        <v>11.106472017119</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1327702.26</v>
+        <v>1402114.99</v>
       </c>
       <c r="N7" s="1">
-        <v>1327702.26</v>
+        <v>1402114.99</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>0.78</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2459125.0</v>
+        <v>2542386.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.6928</v>
+        <v>10.7303</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4081802389</v>
+        <v>10.4174881981</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>25595016.23</v>
+        <v>26485276.15</v>
       </c>
       <c r="I8" s="1">
-        <v>699915.57</v>
+        <v>795288.35</v>
       </c>
       <c r="J8" s="1">
-        <v>2.7345775588125</v>
+        <v>3.0027564957068</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26294931.8</v>
+        <v>27280564.5</v>
       </c>
       <c r="N8" s="1">
-        <v>26294931.8</v>
+        <v>27280564.5</v>
       </c>
       <c r="O8" s="1">
-        <v>15.7</v>
+        <v>15.26</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>540135.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.8232</v>
+        <v>12.6925</v>
       </c>
       <c r="E9" s="1">
         <v>10.5624157479</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5705130.43</v>
       </c>
       <c r="I9" s="1">
-        <v>680993.7</v>
+        <v>1150533.06</v>
       </c>
       <c r="J9" s="1">
-        <v>11.936514131545</v>
+        <v>20.166639029846</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6386124.13</v>
+        <v>6855663.49</v>
       </c>
       <c r="N9" s="1">
-        <v>6386124.13</v>
+        <v>6855663.49</v>
       </c>
       <c r="O9" s="1">
-        <v>3.81</v>
+        <v>3.83</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2420371.0</v>
+        <v>2559291.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2879</v>
+        <v>12.2649</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9615623886</v>
+        <v>11.9726431109</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>28951418.72</v>
+        <v>30641477.76</v>
       </c>
       <c r="I10" s="1">
-        <v>789858.09</v>
+        <v>747970.43</v>
       </c>
       <c r="J10" s="1">
-        <v>2.7282189437382</v>
+        <v>2.4410390251361</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>29741276.81</v>
+        <v>31389448.19</v>
       </c>
       <c r="N10" s="1">
-        <v>29741276.81</v>
+        <v>31389448.19</v>
       </c>
       <c r="O10" s="1">
-        <v>17.75</v>
+        <v>17.55</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.928</v>
+        <v>10.956</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>541575.64</v>
+        <v>592678.95</v>
       </c>
       <c r="J11" s="1">
-        <v>2.7911502329324</v>
+        <v>3.0545243677257</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19944889.5</v>
+        <v>19995992.81</v>
       </c>
       <c r="N11" s="1">
-        <v>19944889.5</v>
+        <v>19995992.81</v>
       </c>
       <c r="O11" s="1">
-        <v>11.91</v>
+        <v>11.18</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>74546.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.276</v>
+        <v>11.306</v>
       </c>
       <c r="E12" s="1">
         <v>10.7776981998</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>803434.29</v>
       </c>
       <c r="I12" s="1">
-        <v>37146.41</v>
+        <v>39382.79</v>
       </c>
       <c r="J12" s="1">
-        <v>4.6234534002775</v>
+        <v>4.901805970965</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>840580.7</v>
+        <v>842817.08</v>
       </c>
       <c r="N12" s="1">
-        <v>840580.7</v>
+        <v>842817.08</v>
       </c>
       <c r="O12" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>702228.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.6899</v>
+        <v>9.8068</v>
       </c>
       <c r="E13" s="1">
         <v>8.9173199445</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>6261991.75</v>
       </c>
       <c r="I13" s="1">
-        <v>542527.35</v>
+        <v>624617.8</v>
       </c>
       <c r="J13" s="1">
-        <v>8.6638145123714</v>
+        <v>9.9747464534746</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6804519.1</v>
+        <v>6886609.55</v>
       </c>
       <c r="N13" s="1">
-        <v>6804519.1</v>
+        <v>6886609.55</v>
       </c>
       <c r="O13" s="1">
-        <v>4.06</v>
+        <v>3.85</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>123834.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.1755</v>
+        <v>17.8798</v>
       </c>
       <c r="E14" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I14" s="1">
-        <v>289330.91</v>
+        <v>376547.19</v>
       </c>
       <c r="J14" s="1">
-        <v>15.745214700752</v>
+        <v>20.491472381969</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2126910.87</v>
+        <v>2214127.15</v>
       </c>
       <c r="N14" s="1">
-        <v>2126910.87</v>
+        <v>2214127.15</v>
       </c>
       <c r="O14" s="1">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>919224.0</v>
+        <v>1320339.0</v>
       </c>
       <c r="D15" s="1">
-        <v>3.9814</v>
+        <v>4.0169</v>
       </c>
       <c r="E15" s="1">
-        <v>4.01091079</v>
+        <v>4.0065353595</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3686925.46</v>
+        <v>5289984.89</v>
       </c>
       <c r="I15" s="1">
-        <v>-27127.03</v>
+        <v>13684.84</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.73576290853464</v>
+        <v>0.25869336651357</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3659798.43</v>
+        <v>5303669.73</v>
       </c>
       <c r="N15" s="1">
-        <v>3659798.43</v>
+        <v>5303669.73</v>
       </c>
       <c r="O15" s="1">
-        <v>2.18</v>
+        <v>2.97</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>277402.0</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7388</v>
+        <v>5.7654</v>
       </c>
       <c r="E16" s="1">
         <v>5.2229403537</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1448854.1</v>
       </c>
       <c r="I16" s="1">
-        <v>143100.5</v>
+        <v>150479.39</v>
       </c>
       <c r="J16" s="1">
-        <v>9.8768054009027</v>
+        <v>10.386096847157</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1591954.6</v>
+        <v>1599333.49</v>
       </c>
       <c r="N16" s="1">
-        <v>1591954.6</v>
+        <v>1599333.49</v>
       </c>
       <c r="O16" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
-        <v>486.0</v>
+        <v>709.0</v>
       </c>
       <c r="D17" s="1">
-        <v>4771.34</v>
+        <v>4777.07</v>
       </c>
       <c r="E17" s="1">
-        <v>4762.8748559671</v>
+        <v>4768.0287165021</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2314757.18</v>
+        <v>3380532.36</v>
       </c>
       <c r="I17" s="1">
-        <v>4114.06</v>
+        <v>6410.27</v>
       </c>
       <c r="J17" s="1">
-        <v>0.17773181720944</v>
+        <v>0.18962309238182</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2318871.24</v>
+        <v>3386942.63</v>
       </c>
       <c r="N17" s="1">
-        <v>2318871.24</v>
+        <v>3386942.63</v>
       </c>
       <c r="O17" s="1">
-        <v>1.38</v>
+        <v>1.89</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>6512769.74</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00546444</v>
+        <v>0.00548923</v>
       </c>
       <c r="E18" s="1">
         <v>0.0054155105</v>
       </c>
       <c r="F18" t="s">
         <v>67</v>
       </c>
       <c r="G18">
-        <v>183.52</v>
+        <v>182.54</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-67056.29</v>
+        <v>-96892.61</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="1">
-        <v>-71759.289999999</v>
+        <v>-106843.61</v>
       </c>
       <c r="N18" s="1">
-        <v>-67056.289999999</v>
+        <v>-96892.61</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>-2314465.11</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08725137</v>
+        <v>0.08892175</v>
       </c>
       <c r="E19" s="1">
         <v>0.0846705758</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
       <c r="G19">
-        <v>11.42</v>
+        <v>11.22</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>70545.82</v>
+        <v>116205.46</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="1">
-        <v>68312.98</v>
+        <v>111504.74</v>
       </c>
       <c r="N19" s="1">
-        <v>70545.82</v>
+        <v>116205.46</v>
       </c>
       <c r="O19" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>33170803.01</v>
+        <v>34871159.74</v>
       </c>
       <c r="D20" s="1">
-        <v>0.83766201</v>
+        <v>0.84642428</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8549729841</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>581103.39</v>
+        <v>243371.17</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>610028.64</v>
+        <v>305614.42</v>
       </c>
       <c r="N20" s="1">
-        <v>581103.39</v>
+        <v>243371.17</v>
       </c>
       <c r="O20" s="1">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
         <v>16.0</v>
       </c>
       <c r="D21" s="1">
-        <v>618.36</v>
+        <v>616.0</v>
       </c>
       <c r="E21" s="1">
         <v>607.0057575</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>76353.5</v>
+        <v>61045.17</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>76353.5</v>
+        <v>61045.17</v>
       </c>
       <c r="N21" s="1">
-        <v>76353.5</v>
+        <v>61045.17</v>
       </c>
       <c r="O21" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
         <v>231.0</v>
       </c>
       <c r="D22" s="1">
-        <v>259.65</v>
+        <v>267.75</v>
       </c>
       <c r="E22" s="1">
         <v>251.1</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>197505.0</v>
+        <v>384615.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>197505.0</v>
+        <v>384615.0</v>
       </c>
       <c r="N22" s="1">
-        <v>197505.0</v>
+        <v>384615.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>32.0</v>
+        <v>41.0</v>
       </c>
       <c r="D23" s="1">
-        <v>128.17</v>
+        <v>129.34</v>
       </c>
       <c r="E23" s="1">
-        <v>128.6</v>
+        <v>128.67902439</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-13760.0</v>
+        <v>27100.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-13760.0</v>
+        <v>27100.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-13760.0</v>
+        <v>27100.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>31.0</v>
+        <v>34.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.85</v>
+        <v>92.46</v>
       </c>
       <c r="E24" s="1">
-        <v>92.038387097</v>
+        <v>92.151870809</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="G24">
         <v>0.87</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-42493.8</v>
+        <v>11999.76</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-42493.8</v>
+        <v>11999.76</v>
       </c>
       <c r="N24" s="1">
-        <v>-42493.8</v>
+        <v>11999.76</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="1">
         <v>7.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2624.6</v>
+        <v>2668.8</v>
       </c>
       <c r="E25" s="1">
         <v>2641.6216748</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-5007.85</v>
+        <v>8070.26</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-5007.85</v>
+        <v>8070.26</v>
       </c>
       <c r="N25" s="1">
-        <v>-5007.85</v>
+        <v>8070.26</v>
       </c>
       <c r="O25" s="1">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="1">
         <v>146.0</v>
       </c>
       <c r="D26" s="1">
-        <v>82.05</v>
+        <v>81.6</v>
       </c>
       <c r="E26" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
       <c r="G26">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
         <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>6472.49</v>
+        <v>-7402.22</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6472.49</v>
+        <v>-7402.22</v>
       </c>
       <c r="N26" s="1">
-        <v>6472.49</v>
+        <v>-7402.22</v>
       </c>
       <c r="O26" s="1">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>200.0</v>
+        <v>207.0</v>
       </c>
       <c r="D27" s="1">
-        <v>111.828125</v>
+        <v>112.9375</v>
       </c>
       <c r="E27" s="1">
-        <v>113.228125</v>
+        <v>113.181310386</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
         <v>0.0</v>
       </c>
       <c r="I27" s="1">
-        <v>-235363.34</v>
+        <v>-42817.3</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-235363.34</v>
+        <v>-42817.3</v>
       </c>
       <c r="N27" s="1">
-        <v>-235363.34</v>
+        <v>-42817.3</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.14</v>
+        <v>-0.02</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="1">
         <v>102.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.15625</v>
+        <v>115.65625</v>
       </c>
       <c r="E28" s="1">
         <v>115.9921875</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
         <v>0.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-157412.37</v>
+        <v>-29070.7</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-157412.37</v>
+        <v>-29070.7</v>
       </c>
       <c r="N28" s="1">
-        <v>-157412.37</v>
+        <v>-29070.7</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.09</v>
+        <v>-0.02</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="1">
         <v>-6.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8039.0</v>
+        <v>8265.0</v>
       </c>
       <c r="E29" s="1">
         <v>8032.9850299</v>
       </c>
       <c r="F29" t="s">
         <v>15</v>
       </c>
       <c r="G29">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
         <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-606.73</v>
+        <v>-23620.77</v>
       </c>
       <c r="J29" s="1">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-606.73</v>
+        <v>-23620.77</v>
       </c>
       <c r="N29" s="1">
-        <v>-606.73</v>
+        <v>-23620.77</v>
       </c>
       <c r="O29" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>95</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="1">
         <v>-95.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.61</v>
+        <v>117.01</v>
       </c>
       <c r="E30" s="1">
         <v>116.79</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>0.0</v>
       </c>
       <c r="I30" s="1">
-        <v>17100.0</v>
+        <v>-20900.0</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>17100.0</v>
+        <v>-20900.0</v>
       </c>
       <c r="N30" s="1">
-        <v>17100.0</v>
+        <v>-20900.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="1">
         <v>-50.0</v>
       </c>
       <c r="D31" s="1">
-        <v>117.4375</v>
+        <v>120.15625</v>
       </c>
       <c r="E31" s="1">
         <v>120.765625</v>
       </c>
       <c r="F31" t="s">
         <v>15</v>
       </c>
       <c r="G31">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
         <v>0.0</v>
       </c>
       <c r="I31" s="1">
-        <v>139878.33</v>
+        <v>25849.45</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>139878.33</v>
+        <v>25849.45</v>
       </c>
       <c r="N31" s="1">
-        <v>139878.33</v>
+        <v>25849.45</v>
       </c>
       <c r="O31" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>340.0</v>
+        <v>510.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.12</v>
+        <v>0.1425</v>
       </c>
       <c r="E32" s="1">
-        <v>0.1022647059</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>0.0</v>
       </c>
       <c r="I32" s="1">
-        <v>15075.0</v>
+        <v>44825.0</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>15075.0</v>
+        <v>44825.0</v>
       </c>
       <c r="N32" s="1">
-        <v>15075.0</v>
+        <v>44825.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>101</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="1">
         <v>453.0</v>
       </c>
       <c r="D33" s="1">
         <v>0.005</v>
       </c>
       <c r="E33" s="1">
         <v>0.05</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
         <v>48532.25</v>
       </c>
       <c r="I33" s="1">
-        <v>-43772.45</v>
+        <v>-43728.23</v>
       </c>
       <c r="J33" s="1">
-        <v>-90.192500862828</v>
+        <v>-90.101386191656</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4759.8</v>
+        <v>4804.02</v>
       </c>
       <c r="N33" s="1">
-        <v>4759.8</v>
+        <v>4804.02</v>
       </c>
       <c r="O33" s="1">
         <v>0.0</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>103</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="1">
         <v>453.0</v>
       </c>
       <c r="D34" s="1">
-        <v>0.1575</v>
+        <v>0.19</v>
       </c>
       <c r="E34" s="1">
         <v>0.175</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
         <v>169845.79</v>
       </c>
       <c r="I34" s="1">
-        <v>-19911.99</v>
+        <v>12707.02</v>
       </c>
       <c r="J34" s="1">
-        <v>-11.723569951307</v>
+        <v>7.481504251592</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>149933.8</v>
+        <v>182552.81</v>
       </c>
       <c r="N34" s="1">
-        <v>149933.8</v>
+        <v>182552.81</v>
       </c>
       <c r="O34" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>105</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="1">
-        <v>-340.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D35" s="1">
-        <v>0.0825</v>
+        <v>0.0975</v>
       </c>
       <c r="E35" s="1">
-        <v>0.0660441176</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>0.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-13987.5</v>
+        <v>-35237.5</v>
       </c>
       <c r="J35" s="1">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>-13987.5</v>
+        <v>-35237.5</v>
       </c>
       <c r="N35" s="1">
-        <v>-13987.5</v>
+        <v>-35237.5</v>
       </c>
       <c r="O35" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>107</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="1">
         <v>-906.0</v>
       </c>
       <c r="D36" s="1">
-        <v>0.0475</v>
+        <v>0.055</v>
       </c>
       <c r="E36" s="1">
         <v>0.09</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
         <v>-174716.1</v>
       </c>
       <c r="I36" s="1">
-        <v>84279.84</v>
+        <v>69027.63</v>
       </c>
       <c r="J36" s="1">
-        <v>-48.238164656835</v>
+        <v>-39.508454000519</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>-90436.26</v>
+        <v>-105688.47</v>
       </c>
       <c r="N36" s="1">
-        <v>-90436.26</v>
+        <v>-105688.47</v>
       </c>
       <c r="O36" s="1">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>