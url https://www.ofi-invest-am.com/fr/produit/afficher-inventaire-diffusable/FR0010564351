--- v1 (2026-05-21)
+++ v2 (2026-06-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,210 +175,183 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
-    <t>LU2244386053</t>
-[...10 lines deleted...]
-  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>IE00BMDFDY08</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OACT01968678</t>
   </si>
   <si>
     <t>EUR/JPY 15/04/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>9 951.00</t>
+    <t>19 108.00</t>
   </si>
   <si>
     <t>OACT01964440</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>4 700.72</t>
+    <t>6 949.37</t>
   </si>
   <si>
     <t>OACT01964444</t>
   </si>
   <si>
     <t>EUR/USD 15/04/26</t>
   </si>
   <si>
-    <t>-62 243.25</t>
-[...32 lines deleted...]
-    <t>RUSSELL 2000 EMINI CME MAR 26</t>
+    <t>-117 015.22</t>
+  </si>
+  <si>
+    <t>SLB1180626</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...26 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO04</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5350.000000</t>
+  </si>
+  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2606PS33</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -704,256 +677,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>720018.5254</v>
+        <v>674036.5218</v>
       </c>
       <c r="D2">
-        <v>199.19</v>
+        <v>187.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>143423133.64</v>
+        <v>126459047.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>143423133.64</v>
+        <v>126459047.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>238228.8973</v>
+        <v>235630.0366</v>
       </c>
       <c r="D3">
-        <v>147.21</v>
+        <v>138.81</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35070340.94</v>
+        <v>32708747.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35070340.94</v>
+        <v>32708747.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>143.95</v>
+        <v>135.65</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>217538.67</v>
+        <v>204993.06</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>217538.67</v>
+        <v>204993.06</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>136.67</v>
+        <v>125.2</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>127494.49</v>
+        <v>116801.55</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108165.34317468</v>
+        <v>101872.18176268</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>119.85</v>
+        <v>112.96</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1198.59</v>
+        <v>1129.64</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1198.59</v>
+        <v>1129.64</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P36"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O36" sqref="O36"/>
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -975,1786 +948,1586 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>292406.0</v>
       </c>
       <c r="D2" s="1">
-        <v>39.334</v>
+        <v>38.456</v>
       </c>
       <c r="E2" s="1">
         <v>39.7016732899</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>11609007.48</v>
       </c>
       <c r="I2" s="1">
-        <v>-107509.88</v>
+        <v>-364242.34</v>
       </c>
       <c r="J2" s="1">
-        <v>-0.92609019492164</v>
+        <v>-3.1375838169414</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11501497.6</v>
+        <v>11244765.14</v>
       </c>
       <c r="N2" s="1">
-        <v>11501497.6</v>
+        <v>11244765.14</v>
       </c>
       <c r="O2" s="1">
-        <v>6.43</v>
+        <v>7.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>803069.0</v>
+        <v>694257.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.52</v>
+        <v>11.43</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964327</v>
+        <v>10.9191964359</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8768868.16</v>
+        <v>7580728.56</v>
       </c>
       <c r="I3" s="1">
-        <v>1285555.72</v>
+        <v>354628.95</v>
       </c>
       <c r="J3" s="1">
-        <v>14.660452142093</v>
+        <v>4.6780325557521</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>10054423.88</v>
+        <v>7935357.51</v>
       </c>
       <c r="N3" s="1">
-        <v>10054423.88</v>
+        <v>7935357.51</v>
       </c>
       <c r="O3" s="1">
-        <v>5.62</v>
+        <v>4.98</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>3001680.0</v>
+        <v>2884352.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.379</v>
+        <v>10.463</v>
       </c>
       <c r="E4" s="1">
-        <v>10.3807384398</v>
+        <v>10.4196865535</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>31159654.96</v>
+        <v>30054043.75</v>
       </c>
       <c r="I4" s="1">
-        <v>2996461.76</v>
+        <v>124931.23</v>
       </c>
       <c r="J4" s="1">
-        <v>9.6164792705394</v>
+        <v>0.41568858766302</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34156116.72</v>
+        <v>30178974.98</v>
       </c>
       <c r="N4" s="1">
-        <v>34156116.72</v>
+        <v>30178974.98</v>
       </c>
       <c r="O4" s="1">
-        <v>19.1</v>
+        <v>18.92</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>812231.0</v>
+        <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.394</v>
+        <v>10.13</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987254</v>
+        <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8216771.43</v>
+        <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>225557.58</v>
+        <v>9946.95</v>
       </c>
       <c r="J5" s="1">
-        <v>2.7450876773385</v>
+        <v>0.135437661289</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8442329.01</v>
+        <v>7354248.31</v>
       </c>
       <c r="N5" s="1">
-        <v>8442329.01</v>
+        <v>7354248.31</v>
       </c>
       <c r="O5" s="1">
-        <v>4.72</v>
+        <v>4.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>579934.0</v>
+        <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.444</v>
+        <v>10.208</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618498</v>
+        <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5751125.36</v>
+        <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>305705.34</v>
+        <v>165760.96</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3155742722325</v>
+        <v>2.9357890821187</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6056830.7</v>
+        <v>5811975.84</v>
       </c>
       <c r="N6" s="1">
-        <v>6056830.7</v>
+        <v>5811975.84</v>
       </c>
       <c r="O6" s="1">
-        <v>3.39</v>
+        <v>3.64</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>213217.0</v>
+        <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.576</v>
+        <v>5.997</v>
       </c>
       <c r="E7" s="1">
-        <v>5.918647106</v>
+        <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1261956.18</v>
+        <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>140158.81</v>
+        <v>-30703.43</v>
       </c>
       <c r="J7" s="1">
-        <v>11.106472017119</v>
+        <v>-1.4176894337946</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1402114.99</v>
+        <v>2135033.95</v>
       </c>
       <c r="N7" s="1">
-        <v>1402114.99</v>
+        <v>2135033.95</v>
       </c>
       <c r="O7" s="1">
-        <v>0.78</v>
+        <v>1.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2542386.0</v>
+        <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.7303</v>
+        <v>10.4653</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4174881981</v>
+        <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>26485276.15</v>
+        <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>795288.35</v>
+        <v>31277.48</v>
       </c>
       <c r="J8" s="1">
-        <v>3.0027564957068</v>
+        <v>0.10550901306282</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27280564.5</v>
+        <v>29675645.38</v>
       </c>
       <c r="N8" s="1">
-        <v>27280564.5</v>
+        <v>29675645.38</v>
       </c>
       <c r="O8" s="1">
-        <v>15.26</v>
+        <v>18.61</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>540135.0</v>
+        <v>451454.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.6925</v>
+        <v>11.5784</v>
       </c>
       <c r="E9" s="1">
-        <v>10.5624157479</v>
+        <v>10.56241575</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>5705130.43</v>
+        <v>4768444.84</v>
       </c>
       <c r="I9" s="1">
-        <v>1150533.06</v>
+        <v>458670.15</v>
       </c>
       <c r="J9" s="1">
-        <v>20.166639029846</v>
+        <v>9.6188624465665</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6855663.49</v>
+        <v>5227114.99</v>
       </c>
       <c r="N9" s="1">
-        <v>6855663.49</v>
+        <v>5227114.99</v>
       </c>
       <c r="O9" s="1">
-        <v>3.83</v>
+        <v>3.28</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2559291.0</v>
+        <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.2649</v>
+        <v>11.6592</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431109</v>
+        <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>30641477.76</v>
+        <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>747970.43</v>
+        <v>-771901.3</v>
       </c>
       <c r="J10" s="1">
-        <v>2.4410390251361</v>
+        <v>-2.6179942592458</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31389448.19</v>
+        <v>28712552.2</v>
       </c>
       <c r="N10" s="1">
-        <v>31389448.19</v>
+        <v>28712552.2</v>
       </c>
       <c r="O10" s="1">
-        <v>17.55</v>
+        <v>18.0</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.956</v>
+        <v>10.7</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>592678.95</v>
+        <v>125448.74</v>
       </c>
       <c r="J11" s="1">
-        <v>3.0545243677257</v>
+        <v>0.6465325506001</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19995992.81</v>
+        <v>19528762.6</v>
       </c>
       <c r="N11" s="1">
-        <v>19995992.81</v>
+        <v>19528762.6</v>
       </c>
       <c r="O11" s="1">
-        <v>11.18</v>
+        <v>12.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>74546.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>11.306</v>
+        <v>16.2707</v>
       </c>
       <c r="E12" s="1">
-        <v>10.7776981998</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>803434.29</v>
+        <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>39382.79</v>
+        <v>177285.9</v>
       </c>
       <c r="J12" s="1">
-        <v>4.901805970965</v>
+        <v>9.6477924149761</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>842817.08</v>
+        <v>2014865.86</v>
       </c>
       <c r="N12" s="1">
-        <v>842817.08</v>
+        <v>2014865.86</v>
       </c>
       <c r="O12" s="1">
-        <v>0.47</v>
+        <v>1.26</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>702228.0</v>
+        <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>9.8068</v>
+        <v>3.9239</v>
       </c>
       <c r="E13" s="1">
-        <v>8.9173199445</v>
+        <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>6261991.75</v>
+        <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>624617.8</v>
+        <v>-67699.8</v>
       </c>
       <c r="J13" s="1">
-        <v>9.9747464534746</v>
+        <v>-2.1179716775419</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6886609.55</v>
+        <v>3128745.21</v>
       </c>
       <c r="N13" s="1">
-        <v>6886609.55</v>
+        <v>3128745.21</v>
       </c>
       <c r="O13" s="1">
-        <v>3.85</v>
+        <v>1.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>123834.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.8798</v>
+        <v>4787.5</v>
       </c>
       <c r="E14" s="1">
-        <v>14.8390584169</v>
+        <v>4780.1109828742</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1837579.96</v>
+        <v>6419689.05</v>
       </c>
       <c r="I14" s="1">
-        <v>376547.19</v>
+        <v>9923.45</v>
       </c>
       <c r="J14" s="1">
-        <v>20.491472381969</v>
+        <v>0.15457835921196</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2214127.15</v>
+        <v>6429612.5</v>
       </c>
       <c r="N14" s="1">
-        <v>2214127.15</v>
+        <v>6429612.5</v>
       </c>
       <c r="O14" s="1">
-        <v>1.24</v>
+        <v>4.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>1320339.0</v>
+        <v>5843411.29</v>
       </c>
       <c r="D15" s="1">
-        <v>4.0169</v>
+        <v>0.00547013</v>
       </c>
       <c r="E15" s="1">
-        <v>4.0065353595</v>
+        <v>0.0054155105</v>
       </c>
       <c r="F15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="G15">
-        <v>1.0</v>
+        <v>182.91</v>
       </c>
       <c r="H15" s="1">
-        <v>5289984.89</v>
+        <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>13684.84</v>
+        <v>-72812.32</v>
       </c>
       <c r="J15" s="1">
-        <v>0.25869336651357</v>
+        <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" t="s">
+        <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>5303669.73</v>
+        <v>-91920.32</v>
       </c>
       <c r="N15" s="1">
-        <v>5303669.73</v>
+        <v>-72812.32</v>
       </c>
       <c r="O15" s="1">
-        <v>2.97</v>
+        <v>-0.04</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>277402.0</v>
+        <v>127639.46</v>
       </c>
       <c r="D16" s="1">
-        <v>5.7654</v>
+        <v>0.08917507</v>
       </c>
       <c r="E16" s="1">
-        <v>5.2229403537</v>
+        <v>0.0893398416</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>65</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>11.21</v>
       </c>
       <c r="H16" s="1">
-        <v>1448854.1</v>
+        <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>150479.39</v>
+        <v>127621.62</v>
       </c>
       <c r="J16" s="1">
-        <v>10.386096847157</v>
+        <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>1599333.49</v>
+        <v>120672.25</v>
       </c>
       <c r="N16" s="1">
-        <v>1599333.49</v>
+        <v>127621.62</v>
       </c>
       <c r="O16" s="1">
-        <v>0.89</v>
+        <v>0.08</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>709.0</v>
+        <v>26941177.93</v>
       </c>
       <c r="D17" s="1">
-        <v>4777.07</v>
+        <v>0.87162478</v>
       </c>
       <c r="E17" s="1">
-        <v>4768.0287165021</v>
+        <v>0.8455279612</v>
       </c>
       <c r="F17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G17">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>3380532.36</v>
+        <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6410.27</v>
+        <v>-746471.24</v>
       </c>
       <c r="J17" s="1">
-        <v>0.18962309238182</v>
+        <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>69</v>
       </c>
       <c r="M17" s="1">
-        <v>3386942.63</v>
+        <v>-629456.02</v>
       </c>
       <c r="N17" s="1">
-        <v>3386942.63</v>
+        <v>-746471.24</v>
       </c>
       <c r="O17" s="1">
-        <v>1.89</v>
+        <v>-0.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>6512769.74</v>
+        <v>12.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.00548923</v>
+        <v>564.96</v>
       </c>
       <c r="E18" s="1">
-        <v>0.0054155105</v>
+        <v>591.08</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>182.54</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-96892.61</v>
+        <v>-136688.33</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18" t="s">
-        <v>68</v>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-106843.61</v>
+        <v>-136688.33</v>
       </c>
       <c r="N18" s="1">
-        <v>-96892.61</v>
+        <v>-136688.33</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.05</v>
+        <v>-0.09</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>-2314465.11</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>0.08892175</v>
+        <v>236.8</v>
       </c>
       <c r="E19" s="1">
-        <v>0.0846705758</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>11.22</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>116205.46</v>
+        <v>-142135.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>72</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>111504.74</v>
+        <v>-142135.0</v>
       </c>
       <c r="N19" s="1">
-        <v>116205.46</v>
+        <v>-142135.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.07</v>
+        <v>-0.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>34871159.74</v>
+        <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>0.84642428</v>
+        <v>79.45</v>
       </c>
       <c r="E20" s="1">
-        <v>0.8455279612</v>
+        <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>243371.17</v>
+        <v>-76054.25</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20" t="s">
-        <v>75</v>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>305614.42</v>
+        <v>-76054.25</v>
       </c>
       <c r="N20" s="1">
-        <v>243371.17</v>
+        <v>-76054.25</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>-0.05</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>16.0</v>
+        <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>616.0</v>
+        <v>110.8125</v>
       </c>
       <c r="E21" s="1">
-        <v>607.0057575</v>
+        <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>61045.17</v>
+        <v>-393074.61</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>61045.17</v>
+        <v>-393074.61</v>
       </c>
       <c r="N21" s="1">
-        <v>61045.17</v>
+        <v>-393074.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.03</v>
+        <v>-0.25</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>231.0</v>
+        <v>-58.0</v>
       </c>
       <c r="D22" s="1">
-        <v>267.75</v>
+        <v>5460.0</v>
       </c>
       <c r="E22" s="1">
-        <v>251.1</v>
+        <v>5552.034482759</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>384615.0</v>
+        <v>53380.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>384615.0</v>
+        <v>53380.0</v>
       </c>
       <c r="N22" s="1">
-        <v>384615.0</v>
+        <v>53380.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>41.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>129.34</v>
+        <v>115.35</v>
       </c>
       <c r="E23" s="1">
-        <v>128.67902439</v>
+        <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>27100.0</v>
+        <v>334390.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>27100.0</v>
+        <v>334390.0</v>
       </c>
       <c r="N23" s="1">
-        <v>27100.0</v>
+        <v>334390.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>34.0</v>
+        <v>510.0</v>
       </c>
       <c r="D24" s="1">
-        <v>92.46</v>
+        <v>0.1175</v>
       </c>
       <c r="E24" s="1">
-        <v>92.151870809</v>
+        <v>0.1073431373</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>11999.76</v>
+        <v>12950.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>11999.76</v>
+        <v>12950.0</v>
       </c>
       <c r="N24" s="1">
-        <v>11999.76</v>
+        <v>12950.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.01</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="1">
-        <v>7.0</v>
+        <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2668.8</v>
+        <v>42.4</v>
       </c>
       <c r="E25" s="1">
-        <v>2641.6216748</v>
+        <v>53.2</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>8070.26</v>
+        <v>-17280.0</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>-20.300751879699</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8070.26</v>
+        <v>67840.0</v>
       </c>
       <c r="N25" s="1">
-        <v>8070.26</v>
+        <v>67840.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>146.0</v>
+        <v>195.0</v>
       </c>
       <c r="D26" s="1">
-        <v>81.6</v>
+        <v>171.8</v>
       </c>
       <c r="E26" s="1">
-        <v>81.839041096</v>
+        <v>184.6882051282</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>0.0</v>
+        <v>360142.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-7402.22</v>
+        <v>-25132.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0</v>
+        <v>-6.9783585363551</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>-7402.22</v>
+        <v>335010.0</v>
       </c>
       <c r="N26" s="1">
-        <v>-7402.22</v>
+        <v>335010.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>207.0</v>
+        <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>112.9375</v>
+        <v>0.1975</v>
       </c>
       <c r="E27" s="1">
-        <v>113.181310386</v>
+        <v>0.05</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>0.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I27" s="1">
-        <v>-42817.3</v>
+        <v>146547.55</v>
       </c>
       <c r="J27" s="1">
-        <v>0</v>
+        <v>301.95910966419</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>-42817.3</v>
+        <v>195079.8</v>
       </c>
       <c r="N27" s="1">
-        <v>-42817.3</v>
+        <v>195079.8</v>
       </c>
       <c r="O27" s="1">
-        <v>-0.02</v>
+        <v>0.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>102.0</v>
+        <v>453.0</v>
       </c>
       <c r="D28" s="1">
-        <v>115.65625</v>
+        <v>0.54</v>
       </c>
       <c r="E28" s="1">
-        <v>115.9921875</v>
+        <v>0.175</v>
       </c>
       <c r="F28" t="s">
         <v>15</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>0.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I28" s="1">
-        <v>-29070.7</v>
+        <v>363536.97</v>
       </c>
       <c r="J28" s="1">
-        <v>0</v>
+        <v>214.03943541962</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>-29070.7</v>
+        <v>533382.76</v>
       </c>
       <c r="N28" s="1">
-        <v>-29070.7</v>
+        <v>533382.76</v>
       </c>
       <c r="O28" s="1">
-        <v>-0.02</v>
+        <v>0.33</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>-6.0</v>
+        <v>230.0</v>
       </c>
       <c r="D29" s="1">
-        <v>8265.0</v>
+        <v>41.4</v>
       </c>
       <c r="E29" s="1">
-        <v>8032.9850299</v>
+        <v>75.3</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-23620.77</v>
+        <v>-77970.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>-45.019920318725</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>-23620.77</v>
+        <v>95220.0</v>
       </c>
       <c r="N29" s="1">
-        <v>-23620.77</v>
+        <v>95220.0</v>
       </c>
       <c r="O29" s="1">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>-95.0</v>
+        <v>-510.0</v>
       </c>
       <c r="D30" s="1">
-        <v>117.01</v>
+        <v>0.0875</v>
       </c>
       <c r="E30" s="1">
-        <v>116.79</v>
+        <v>0.0698627451</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>0.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-20900.0</v>
+        <v>-22487.5</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-20900.0</v>
+        <v>-22487.5</v>
       </c>
       <c r="N30" s="1">
-        <v>-20900.0</v>
+        <v>-22487.5</v>
       </c>
       <c r="O30" s="1">
         <v>-0.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>-50.0</v>
+        <v>-195.0</v>
       </c>
       <c r="D31" s="1">
-        <v>120.15625</v>
+        <v>174.5</v>
       </c>
       <c r="E31" s="1">
-        <v>120.765625</v>
+        <v>185.3</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>0.0</v>
+        <v>-361335.0</v>
       </c>
       <c r="I31" s="1">
-        <v>25849.45</v>
+        <v>21060.0</v>
       </c>
       <c r="J31" s="1">
-        <v>0</v>
+        <v>-5.8283864004317</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>25849.45</v>
+        <v>-340275.0</v>
       </c>
       <c r="N31" s="1">
-        <v>25849.45</v>
+        <v>-340275.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.01</v>
+        <v>-0.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>510.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>0.1425</v>
+        <v>0.3425</v>
       </c>
       <c r="E32" s="1">
-        <v>0.1073431373</v>
+        <v>0.09</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I32" s="1">
-        <v>44825.0</v>
+        <v>-501889.8</v>
       </c>
       <c r="J32" s="1">
-        <v>0</v>
+        <v>287.26018953033</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>44825.0</v>
+        <v>-676605.9</v>
       </c>
       <c r="N32" s="1">
-        <v>44825.0</v>
+        <v>-676605.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>-0.42</v>
       </c>
       <c r="P32">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P36">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>