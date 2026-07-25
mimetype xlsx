--- v2 (2026-06-30)
+++ v3 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -193,165 +193,147 @@
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01968678</t>
-[...2 lines deleted...]
-    <t>EUR/JPY 15/04/26</t>
+    <t>OVCT01743756</t>
+  </si>
+  <si>
+    <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>19 108.00</t>
-[...20 lines deleted...]
-    <t>-117 015.22</t>
+    <t>2 967.00</t>
+  </si>
+  <si>
+    <t>OACT01993485</t>
+  </si>
+  <si>
+    <t>EUR/USD 15/07/26</t>
+  </si>
+  <si>
+    <t>-15 690.81</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
-    <t>SX5E2605PO04</t>
-[...4 lines deleted...]
-  <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>JUN26 SX5E P @ 5200.000000</t>
   </si>
   <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -677,256 +659,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>674036.5218</v>
+        <v>689652.6921</v>
       </c>
       <c r="D2">
-        <v>187.61</v>
+        <v>199.52</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>126459047.5</v>
+        <v>137603824.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>126459047.5</v>
+        <v>137603824.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>235630.0366</v>
+        <v>235094.9423</v>
       </c>
       <c r="D3">
-        <v>138.81</v>
+        <v>147.73</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>32708747.65</v>
+        <v>34732627.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>32708747.65</v>
+        <v>34732627.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>135.65</v>
+        <v>144.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>204993.06</v>
+        <v>218078.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>204993.06</v>
+        <v>218078.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>125.2</v>
+        <v>135.94</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>116801.55</v>
+        <v>126818.66</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>101872.18176268</v>
+        <v>108336.45993508</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>112.96</v>
+        <v>120.19</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1129.64</v>
+        <v>1201.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1129.64</v>
+        <v>1201.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O32" sqref="O32"/>
+      <selection activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -945,1589 +927,1489 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>292406.0</v>
+        <v>279034.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.456</v>
+        <v>38.896</v>
       </c>
       <c r="E2" s="1">
-        <v>39.7016732899</v>
+        <v>39.6293497567</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11609007.48</v>
+        <v>11057935.98</v>
       </c>
       <c r="I2" s="1">
-        <v>-364242.34</v>
+        <v>-204629.52</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.1375838169414</v>
+        <v>-1.8505218367162</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11244765.14</v>
+        <v>10853306.46</v>
       </c>
       <c r="N2" s="1">
-        <v>11244765.14</v>
+        <v>10853306.46</v>
       </c>
       <c r="O2" s="1">
-        <v>7.05</v>
+        <v>6.29</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
-        <v>694257.0</v>
+        <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>11.43</v>
+        <v>12.09</v>
       </c>
       <c r="E3" s="1">
-        <v>10.9191964359</v>
+        <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>7580728.56</v>
+        <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>354628.95</v>
+        <v>854694.94</v>
       </c>
       <c r="J3" s="1">
-        <v>4.6780325557521</v>
+        <v>10.213298332801</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>7935357.51</v>
+        <v>9223146.66</v>
       </c>
       <c r="N3" s="1">
-        <v>7935357.51</v>
+        <v>9223146.66</v>
       </c>
       <c r="O3" s="1">
-        <v>4.98</v>
+        <v>5.34</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2884352.0</v>
+        <v>2944505.0</v>
       </c>
       <c r="D4" s="1">
-        <v>10.463</v>
+        <v>11.727</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4196865535</v>
+        <v>10.4217154191</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30054043.75</v>
+        <v>30686793.16</v>
       </c>
       <c r="I4" s="1">
-        <v>124931.23</v>
+        <v>3843416.98</v>
       </c>
       <c r="J4" s="1">
-        <v>0.41568858766302</v>
+        <v>12.524661537491</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>30178974.98</v>
+        <v>34530210.14</v>
       </c>
       <c r="N4" s="1">
-        <v>30178974.98</v>
+        <v>34530210.14</v>
       </c>
       <c r="O4" s="1">
-        <v>18.92</v>
+        <v>20.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>725987.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.13</v>
+        <v>10.282</v>
       </c>
       <c r="E5" s="1">
         <v>10.1162987216</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>7344301.36</v>
       </c>
       <c r="I5" s="1">
-        <v>9946.95</v>
+        <v>120296.97</v>
       </c>
       <c r="J5" s="1">
-        <v>0.135437661289</v>
+        <v>1.6379634236578</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7354248.31</v>
+        <v>7464598.33</v>
       </c>
       <c r="N5" s="1">
-        <v>7354248.31</v>
+        <v>7464598.33</v>
       </c>
       <c r="O5" s="1">
-        <v>4.61</v>
+        <v>4.32</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>569355.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.208</v>
+        <v>10.323</v>
       </c>
       <c r="E6" s="1">
         <v>9.9168618524</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>5646214.88</v>
       </c>
       <c r="I6" s="1">
-        <v>165760.96</v>
+        <v>231236.79</v>
       </c>
       <c r="J6" s="1">
-        <v>2.9357890821187</v>
+        <v>4.0954302114694</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5811975.84</v>
+        <v>5877451.67</v>
       </c>
       <c r="N6" s="1">
-        <v>5811975.84</v>
+        <v>5877451.67</v>
       </c>
       <c r="O6" s="1">
-        <v>3.64</v>
+        <v>3.4</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>356017.0</v>
       </c>
       <c r="D7" s="1">
-        <v>5.997</v>
+        <v>6.796</v>
       </c>
       <c r="E7" s="1">
         <v>6.0832414744</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2165737.38</v>
       </c>
       <c r="I7" s="1">
-        <v>-30703.43</v>
+        <v>253754.15</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.4176894337946</v>
+        <v>11.716755334389</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2135033.95</v>
+        <v>2419491.53</v>
       </c>
       <c r="N7" s="1">
-        <v>2135033.95</v>
+        <v>2419491.53</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.4</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>2835623.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.4653</v>
+        <v>10.606</v>
       </c>
       <c r="E8" s="1">
         <v>10.4542698024</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>29644367.9</v>
       </c>
       <c r="I8" s="1">
-        <v>31277.48</v>
+        <v>430249.64</v>
       </c>
       <c r="J8" s="1">
-        <v>0.10550901306282</v>
+        <v>1.451370599135</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29675645.38</v>
+        <v>30074617.54</v>
       </c>
       <c r="N8" s="1">
-        <v>29675645.38</v>
+        <v>30074617.54</v>
       </c>
       <c r="O8" s="1">
-        <v>18.61</v>
+        <v>17.42</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>451454.0</v>
+        <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>11.5784</v>
+        <v>12.1926</v>
       </c>
       <c r="E9" s="1">
-        <v>10.56241575</v>
+        <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4768444.84</v>
+        <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>458670.15</v>
+        <v>766128.82</v>
       </c>
       <c r="J9" s="1">
-        <v>9.6188624465665</v>
+        <v>14.343710852092</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5227114.99</v>
+        <v>6107346.5</v>
       </c>
       <c r="N9" s="1">
-        <v>5227114.99</v>
+        <v>6107346.5</v>
       </c>
       <c r="O9" s="1">
-        <v>3.28</v>
+        <v>3.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>2462652.0</v>
       </c>
       <c r="D10" s="1">
-        <v>11.6592</v>
+        <v>12.8531</v>
       </c>
       <c r="E10" s="1">
         <v>11.9726431099</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>29484453.5</v>
       </c>
       <c r="I10" s="1">
-        <v>-771901.3</v>
+        <v>2168258.92</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.6179942592458</v>
+        <v>7.3539057456161</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>28712552.2</v>
+        <v>31652712.42</v>
       </c>
       <c r="N10" s="1">
-        <v>28712552.2</v>
+        <v>31652712.42</v>
       </c>
       <c r="O10" s="1">
-        <v>18.0</v>
+        <v>18.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.7</v>
+        <v>10.84</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>125448.74</v>
+        <v>380965.26</v>
       </c>
       <c r="J11" s="1">
-        <v>0.6465325506001</v>
+        <v>1.9634030699537</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19528762.6</v>
+        <v>19784279.12</v>
       </c>
       <c r="N11" s="1">
-        <v>19528762.6</v>
+        <v>19784279.12</v>
       </c>
       <c r="O11" s="1">
-        <v>12.25</v>
+        <v>11.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>123834.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.2707</v>
+        <v>17.3669</v>
       </c>
       <c r="E12" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1837579.96</v>
       </c>
       <c r="I12" s="1">
-        <v>177285.9</v>
+        <v>313032.73</v>
       </c>
       <c r="J12" s="1">
-        <v>9.6477924149761</v>
+        <v>17.035053538568</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2014865.86</v>
+        <v>2150612.69</v>
       </c>
       <c r="N12" s="1">
-        <v>2014865.86</v>
+        <v>2150612.69</v>
       </c>
       <c r="O12" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>797356.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9239</v>
+        <v>3.9655</v>
       </c>
       <c r="E13" s="1">
         <v>4.0088053642</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3196445.01</v>
       </c>
       <c r="I13" s="1">
-        <v>-67699.8</v>
+        <v>-34529.79</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.1179716775419</v>
+        <v>-1.0802560310587</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3128745.21</v>
+        <v>3161915.22</v>
       </c>
       <c r="N13" s="1">
-        <v>3128745.21</v>
+        <v>3161915.22</v>
       </c>
       <c r="O13" s="1">
-        <v>1.96</v>
+        <v>1.83</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1343.0</v>
+        <v>1725.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4787.5</v>
+        <v>4794.4</v>
       </c>
       <c r="E14" s="1">
-        <v>4780.1109828742</v>
+        <v>4785.8642492754</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>6419689.05</v>
+        <v>8255615.83</v>
       </c>
       <c r="I14" s="1">
-        <v>9923.45</v>
+        <v>14724.17</v>
       </c>
       <c r="J14" s="1">
-        <v>0.15457835921196</v>
+        <v>0.17835338154295</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>6429612.5</v>
+        <v>8270340.0</v>
       </c>
       <c r="N14" s="1">
-        <v>6429612.5</v>
+        <v>8270340.0</v>
       </c>
       <c r="O14" s="1">
-        <v>4.03</v>
+        <v>4.79</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>5843411.29</v>
+        <v>6374463.84</v>
       </c>
       <c r="D15" s="1">
-        <v>0.00547013</v>
+        <v>0.0053726</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0054155105</v>
+        <v>0.0053736804</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15">
-        <v>182.91</v>
+        <v>186.72</v>
       </c>
       <c r="H15" s="1">
         <v>0.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-72812.32</v>
+        <v>1285.24</v>
       </c>
       <c r="J15" s="1">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" t="s">
         <v>62</v>
       </c>
       <c r="M15" s="1">
-        <v>-91920.32</v>
+        <v>-1681.7599999998</v>
       </c>
       <c r="N15" s="1">
-        <v>-72812.32</v>
+        <v>1285.2400000002</v>
       </c>
       <c r="O15" s="1">
-        <v>-0.04</v>
+        <v>0.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>127639.46</v>
+        <v>30967233.2</v>
       </c>
       <c r="D16" s="1">
-        <v>0.08917507</v>
+        <v>0.8512732</v>
       </c>
       <c r="E16" s="1">
-        <v>0.0893398416</v>
+        <v>0.8455602751</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="G16">
-        <v>11.21</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>127621.62</v>
+        <v>-35626.33</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M16" s="1">
-        <v>120672.25</v>
+        <v>-19935.519999999</v>
       </c>
       <c r="N16" s="1">
-        <v>127621.62</v>
+        <v>-35626.329999994</v>
       </c>
       <c r="O16" s="1">
-        <v>0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>26941177.93</v>
+        <v>12.0</v>
       </c>
       <c r="D17" s="1">
-        <v>0.87162478</v>
+        <v>634.16</v>
       </c>
       <c r="E17" s="1">
-        <v>0.8455279612</v>
+        <v>591.08</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-746471.24</v>
+        <v>220809.84</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>69</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>-629456.02</v>
+        <v>220809.84</v>
       </c>
       <c r="N17" s="1">
-        <v>-746471.24</v>
+        <v>220809.84</v>
       </c>
       <c r="O17" s="1">
-        <v>-0.49</v>
+        <v>0.13</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>12.0</v>
+        <v>131.0</v>
       </c>
       <c r="D18" s="1">
-        <v>564.96</v>
+        <v>256.25</v>
       </c>
       <c r="E18" s="1">
-        <v>591.08</v>
+        <v>247.65</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-136688.33</v>
+        <v>112660.0</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>-136688.33</v>
+        <v>112660.0</v>
       </c>
       <c r="N18" s="1">
-        <v>-136688.33</v>
+        <v>112660.0</v>
       </c>
       <c r="O18" s="1">
-        <v>-0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>131.0</v>
+        <v>53.0</v>
       </c>
       <c r="D19" s="1">
-        <v>236.8</v>
+        <v>125.63</v>
       </c>
       <c r="E19" s="1">
-        <v>247.65</v>
+        <v>126.3943319</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-142135.0</v>
+        <v>-40509.59</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-142135.0</v>
+        <v>-40509.59</v>
       </c>
       <c r="N19" s="1">
-        <v>-142135.0</v>
+        <v>-40509.59</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.09</v>
+        <v>-0.02</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C20" s="1">
         <v>146.0</v>
       </c>
       <c r="D20" s="1">
-        <v>79.45</v>
+        <v>82.85</v>
       </c>
       <c r="E20" s="1">
         <v>81.839041096</v>
       </c>
       <c r="F20" t="s">
         <v>15</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-76054.25</v>
+        <v>31522.3</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-76054.25</v>
+        <v>31522.3</v>
       </c>
       <c r="N20" s="1">
-        <v>-76054.25</v>
+        <v>31522.3</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C21" s="1">
         <v>201.0</v>
       </c>
       <c r="D21" s="1">
-        <v>110.8125</v>
+        <v>111.21875</v>
       </c>
       <c r="E21" s="1">
         <v>113.0546875</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-393074.61</v>
+        <v>-315242.99</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-393074.61</v>
+        <v>-315242.99</v>
       </c>
       <c r="N21" s="1">
-        <v>-393074.61</v>
+        <v>-315242.99</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.25</v>
+        <v>-0.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>-58.0</v>
+        <v>-66.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5460.0</v>
+        <v>5833.0</v>
       </c>
       <c r="E22" s="1">
-        <v>5552.034482759</v>
+        <v>5554.780790709</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>53380.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>53380.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="N22" s="1">
-        <v>53380.0</v>
+        <v>-183624.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.03</v>
+        <v>-0.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
         <v>-150.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.35</v>
+        <v>115.68</v>
       </c>
       <c r="E23" s="1">
         <v>117.579266667</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>334390.0</v>
+        <v>284890.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>334390.0</v>
+        <v>284890.0</v>
       </c>
       <c r="N23" s="1">
-        <v>334390.0</v>
+        <v>284890.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>510.0</v>
+        <v>842.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.1175</v>
+        <v>0.0825</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1073431373</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>12950.0</v>
+        <v>-54500.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>12950.0</v>
+        <v>-54500.0</v>
       </c>
       <c r="N24" s="1">
-        <v>12950.0</v>
+        <v>-54500.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.01</v>
+        <v>-0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
         <v>160.0</v>
       </c>
       <c r="D25" s="1">
-        <v>42.4</v>
+        <v>72.2</v>
       </c>
       <c r="E25" s="1">
         <v>53.2</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>85120.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-17280.0</v>
+        <v>30400.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-20.300751879699</v>
+        <v>35.714285714286</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>67840.0</v>
+        <v>115520.0</v>
       </c>
       <c r="N25" s="1">
-        <v>67840.0</v>
+        <v>115520.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>195.0</v>
+        <v>453.0</v>
       </c>
       <c r="D26" s="1">
-        <v>171.8</v>
+        <v>0.085</v>
       </c>
       <c r="E26" s="1">
-        <v>184.6882051282</v>
+        <v>0.05</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>360142.0</v>
+        <v>48532.25</v>
       </c>
       <c r="I26" s="1">
-        <v>-25132.0</v>
+        <v>33701.22</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.9783585363551</v>
+        <v>69.440876942652</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>335010.0</v>
+        <v>82233.47</v>
       </c>
       <c r="N26" s="1">
-        <v>335010.0</v>
+        <v>82233.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.1975</v>
+        <v>0.415</v>
       </c>
       <c r="E27" s="1">
-        <v>0.05</v>
+        <v>0.175</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>48532.25</v>
+        <v>169845.79</v>
       </c>
       <c r="I27" s="1">
-        <v>146547.55</v>
+        <v>231647.03</v>
       </c>
       <c r="J27" s="1">
-        <v>301.95910966419</v>
+        <v>136.38667758559</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>195079.8</v>
+        <v>401492.82</v>
       </c>
       <c r="N27" s="1">
-        <v>195079.8</v>
+        <v>401492.82</v>
       </c>
       <c r="O27" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>453.0</v>
+        <v>230.0</v>
       </c>
       <c r="D28" s="1">
-        <v>0.54</v>
+        <v>75.2</v>
       </c>
       <c r="E28" s="1">
-        <v>0.175</v>
+        <v>75.3</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>169845.79</v>
+        <v>173190.0</v>
       </c>
       <c r="I28" s="1">
-        <v>363536.97</v>
+        <v>-230.0</v>
       </c>
       <c r="J28" s="1">
-        <v>214.03943541962</v>
+        <v>-0.132802124834</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>533382.76</v>
+        <v>172960.0</v>
       </c>
       <c r="N28" s="1">
-        <v>533382.76</v>
+        <v>172960.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>230.0</v>
+        <v>-842.0</v>
       </c>
       <c r="D29" s="1">
-        <v>41.4</v>
+        <v>0.055</v>
       </c>
       <c r="E29" s="1">
-        <v>75.3</v>
+        <v>0.0738598575</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>173190.0</v>
+        <v>0.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-77970.0</v>
+        <v>39700.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-45.019920318725</v>
+        <v>0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>95220.0</v>
+        <v>39700.0</v>
       </c>
       <c r="N29" s="1">
-        <v>95220.0</v>
+        <v>39700.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>-510.0</v>
+        <v>-906.0</v>
       </c>
       <c r="D30" s="1">
-        <v>0.0875</v>
+        <v>0.215</v>
       </c>
       <c r="E30" s="1">
-        <v>0.0698627451</v>
+        <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>0.0</v>
+        <v>-174716.1</v>
       </c>
       <c r="I30" s="1">
-        <v>-22487.5</v>
+        <v>-241288.51</v>
       </c>
       <c r="J30" s="1">
-        <v>0</v>
+        <v>138.10319140594</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>-22487.5</v>
+        <v>-416004.61</v>
       </c>
       <c r="N30" s="1">
-        <v>-22487.5</v>
+        <v>-416004.61</v>
       </c>
       <c r="O30" s="1">
-        <v>-0.01</v>
+        <v>-0.24</v>
       </c>
       <c r="P30">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P32">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>