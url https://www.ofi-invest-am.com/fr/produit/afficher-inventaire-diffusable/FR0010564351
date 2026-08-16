--- v3 (2026-07-25)
+++ v4 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -175,141 +175,147 @@
   <si>
     <t>LU1859444769</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY CORP BOND SRI P</t>
   </si>
   <si>
     <t>IE000YARBD10</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST JAPAN UCITS</t>
   </si>
   <si>
     <t>IE0000LVTJ08</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUST US UCITS ETF</t>
   </si>
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
+    <t>LU2244386053</t>
+  </si>
+  <si>
+    <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
+  </si>
+  <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>2 967.00</t>
+    <t>8 160.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-15 690.81</t>
+    <t>-42 864.97</t>
   </si>
   <si>
     <t>SLB1180626</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX JUN 26</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...2 lines deleted...]
-    <t>EURO-BUND JUN 26</t>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>ASD171227</t>
   </si>
   <si>
     <t>S&amp;P 500 ANNUAL DIV XCME DEC 27</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
+    <t>EC170626</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
     <t>SFR2609PK04</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.75</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -703,212 +709,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>689652.6921</v>
+        <v>698076.2177</v>
       </c>
       <c r="D2">
-        <v>199.52</v>
+        <v>201.51</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>137603824.25</v>
+        <v>140675503.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>137603824.25</v>
+        <v>140675503.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>235094.9423</v>
+        <v>232377.1966</v>
       </c>
       <c r="D3">
-        <v>147.73</v>
+        <v>149.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>34732627.76</v>
+        <v>34695937.9</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>34732627.76</v>
+        <v>34695937.9</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="D4">
-        <v>144.31</v>
+        <v>145.79</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>218078.48</v>
+        <v>220315.95</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>218078.48</v>
+        <v>220315.95</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>932.8604</v>
       </c>
       <c r="D5">
-        <v>135.94</v>
+        <v>136.4</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>126818.66</v>
+        <v>127249.92</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>108336.45993508</v>
+        <v>109415.23645744</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>120.19</v>
+        <v>121.43</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1201.91</v>
+        <v>1214.35</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1201.91</v>
+        <v>1214.35</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O30" sqref="O30"/>
+      <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -927,1489 +933,1539 @@
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
-        <v>279034.0</v>
+        <v>304510.0</v>
       </c>
       <c r="D2" s="1">
-        <v>38.896</v>
+        <v>38.487</v>
       </c>
       <c r="E2" s="1">
-        <v>39.6293497567</v>
+        <v>39.5520970083</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>11057935.98</v>
+        <v>12044009.06</v>
       </c>
       <c r="I2" s="1">
-        <v>-204629.52</v>
+        <v>-324332.69</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.8505218367162</v>
+        <v>-2.6928964299534</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>10853306.46</v>
+        <v>11719676.37</v>
       </c>
       <c r="N2" s="1">
-        <v>10853306.46</v>
+        <v>11719676.37</v>
       </c>
       <c r="O2" s="1">
-        <v>6.29</v>
+        <v>6.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>762874.0</v>
       </c>
       <c r="D3" s="1">
-        <v>12.09</v>
+        <v>12.066</v>
       </c>
       <c r="E3" s="1">
         <v>10.9696381316</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>8368451.72</v>
       </c>
       <c r="I3" s="1">
-        <v>854694.94</v>
+        <v>836385.96</v>
       </c>
       <c r="J3" s="1">
-        <v>10.213298332801</v>
+        <v>9.9945125811158</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9223146.66</v>
+        <v>9204837.68</v>
       </c>
       <c r="N3" s="1">
-        <v>9223146.66</v>
+        <v>9204837.68</v>
       </c>
       <c r="O3" s="1">
-        <v>5.34</v>
+        <v>5.24</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>2944505.0</v>
+        <v>2871432.0</v>
       </c>
       <c r="D4" s="1">
-        <v>11.727</v>
+        <v>12.107</v>
       </c>
       <c r="E4" s="1">
-        <v>10.4217154191</v>
+        <v>10.4217154193</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>30686793.16</v>
+        <v>29925247.15</v>
       </c>
       <c r="I4" s="1">
-        <v>3843416.98</v>
+        <v>4839180.07</v>
       </c>
       <c r="J4" s="1">
-        <v>12.524661537491</v>
+        <v>16.170894247736</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>34530210.14</v>
+        <v>34764427.22</v>
       </c>
       <c r="N4" s="1">
-        <v>34530210.14</v>
+        <v>34764427.22</v>
       </c>
       <c r="O4" s="1">
-        <v>20.0</v>
+        <v>19.79</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>725987.0</v>
+        <v>474437.0</v>
       </c>
       <c r="D5" s="1">
-        <v>10.282</v>
+        <v>10.246</v>
       </c>
       <c r="E5" s="1">
-        <v>10.1162987216</v>
+        <v>10.1162987288</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>7344301.36</v>
+        <v>4799546.42</v>
       </c>
       <c r="I5" s="1">
-        <v>120296.97</v>
+        <v>61535.08</v>
       </c>
       <c r="J5" s="1">
-        <v>1.6379634236578</v>
+        <v>1.282101986629</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>7464598.33</v>
+        <v>4861081.5</v>
       </c>
       <c r="N5" s="1">
-        <v>7464598.33</v>
+        <v>4861081.5</v>
       </c>
       <c r="O5" s="1">
-        <v>4.32</v>
+        <v>2.77</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>569355.0</v>
+        <v>474215.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.323</v>
+        <v>10.198</v>
       </c>
       <c r="E6" s="1">
-        <v>9.9168618524</v>
+        <v>9.9168618454</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>5646214.88</v>
+        <v>4702724.64</v>
       </c>
       <c r="I6" s="1">
-        <v>231236.79</v>
+        <v>133319.93</v>
       </c>
       <c r="J6" s="1">
-        <v>4.0954302114694</v>
+        <v>2.8349508041789</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5877451.67</v>
+        <v>4836044.57</v>
       </c>
       <c r="N6" s="1">
-        <v>5877451.67</v>
+        <v>4836044.57</v>
       </c>
       <c r="O6" s="1">
-        <v>3.4</v>
+        <v>2.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>356017.0</v>
+        <v>458149.0</v>
       </c>
       <c r="D7" s="1">
-        <v>6.796</v>
+        <v>7.098</v>
       </c>
       <c r="E7" s="1">
-        <v>6.0832414744</v>
+        <v>6.3388804516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2165737.38</v>
+        <v>2904151.74</v>
       </c>
       <c r="I7" s="1">
-        <v>253754.15</v>
+        <v>347789.86</v>
       </c>
       <c r="J7" s="1">
-        <v>11.716755334389</v>
+        <v>11.975609098166</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2419491.53</v>
+        <v>3251941.6</v>
       </c>
       <c r="N7" s="1">
-        <v>2419491.53</v>
+        <v>3251941.6</v>
       </c>
       <c r="O7" s="1">
-        <v>1.4</v>
+        <v>1.85</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>2835623.0</v>
+        <v>3014704.0</v>
       </c>
       <c r="D8" s="1">
-        <v>10.606</v>
+        <v>10.5646</v>
       </c>
       <c r="E8" s="1">
-        <v>10.4542698024</v>
+        <v>10.4627958566</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>29644367.9</v>
+        <v>31542232.52</v>
       </c>
       <c r="I8" s="1">
-        <v>430249.64</v>
+        <v>306909.36</v>
       </c>
       <c r="J8" s="1">
-        <v>1.451370599135</v>
+        <v>0.97301089834208</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30074617.54</v>
+        <v>31849141.88</v>
       </c>
       <c r="N8" s="1">
-        <v>30074617.54</v>
+        <v>31849141.88</v>
       </c>
       <c r="O8" s="1">
-        <v>17.42</v>
+        <v>18.13</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>500906.0</v>
       </c>
       <c r="D9" s="1">
-        <v>12.1926</v>
+        <v>12.8622</v>
       </c>
       <c r="E9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="I9" s="1">
-        <v>766128.82</v>
+        <v>1101535.47</v>
       </c>
       <c r="J9" s="1">
-        <v>14.343710852092</v>
+        <v>20.623302325323</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>6107346.5</v>
+        <v>6442753.15</v>
       </c>
       <c r="N9" s="1">
-        <v>6107346.5</v>
+        <v>6442753.15</v>
       </c>
       <c r="O9" s="1">
-        <v>3.54</v>
+        <v>3.67</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>2462652.0</v>
+        <v>2351340.0</v>
       </c>
       <c r="D10" s="1">
-        <v>12.8531</v>
+        <v>13.4815</v>
       </c>
       <c r="E10" s="1">
-        <v>11.9726431099</v>
+        <v>11.9957128573</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>29484453.5</v>
+        <v>28205999.47</v>
       </c>
       <c r="I10" s="1">
-        <v>2168258.92</v>
+        <v>3493590.74</v>
       </c>
       <c r="J10" s="1">
-        <v>7.3539057456161</v>
+        <v>12.385984562312</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>31652712.42</v>
+        <v>31699590.21</v>
       </c>
       <c r="N10" s="1">
-        <v>31652712.42</v>
+        <v>31699590.21</v>
       </c>
       <c r="O10" s="1">
-        <v>18.33</v>
+        <v>18.04</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>1825118.0</v>
       </c>
       <c r="D11" s="1">
-        <v>10.84</v>
+        <v>10.806</v>
       </c>
       <c r="E11" s="1">
         <v>10.6312654086</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19403313.86</v>
       </c>
       <c r="I11" s="1">
-        <v>380965.26</v>
+        <v>318911.25</v>
       </c>
       <c r="J11" s="1">
-        <v>1.9634030699537</v>
+        <v>1.6435916684182</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19784279.12</v>
+        <v>19722225.11</v>
       </c>
       <c r="N11" s="1">
-        <v>19784279.12</v>
+        <v>19722225.11</v>
       </c>
       <c r="O11" s="1">
-        <v>11.46</v>
+        <v>11.22</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>123834.0</v>
+        <v>230977.0</v>
       </c>
       <c r="D12" s="1">
-        <v>17.3669</v>
+        <v>11.2</v>
       </c>
       <c r="E12" s="1">
-        <v>14.8390584169</v>
+        <v>11.1977999974</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1837579.96</v>
+        <v>2586434.25</v>
       </c>
       <c r="I12" s="1">
-        <v>313032.73</v>
+        <v>508.15</v>
       </c>
       <c r="J12" s="1">
-        <v>17.035053538568</v>
+        <v>0.019646739521795</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2150612.69</v>
+        <v>2586942.4</v>
       </c>
       <c r="N12" s="1">
-        <v>2150612.69</v>
+        <v>2586942.4</v>
       </c>
       <c r="O12" s="1">
-        <v>1.25</v>
+        <v>1.47</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>797356.0</v>
+        <v>123834.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.9655</v>
+        <v>17.2726</v>
       </c>
       <c r="E13" s="1">
-        <v>4.0088053642</v>
+        <v>14.8390584169</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3196445.01</v>
+        <v>1837579.96</v>
       </c>
       <c r="I13" s="1">
-        <v>-34529.79</v>
+        <v>301355.19</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0802560310587</v>
+        <v>16.399568811144</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3161915.22</v>
+        <v>2138935.15</v>
       </c>
       <c r="N13" s="1">
-        <v>3161915.22</v>
+        <v>2138935.15</v>
       </c>
       <c r="O13" s="1">
-        <v>1.83</v>
+        <v>1.22</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
-        <v>1725.0</v>
+        <v>2481790.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4794.4</v>
+        <v>3.9185</v>
       </c>
       <c r="E14" s="1">
-        <v>4785.8642492754</v>
+        <v>3.9726728087</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>8255615.83</v>
+        <v>9859339.65</v>
       </c>
       <c r="I14" s="1">
-        <v>14724.17</v>
+        <v>-134445.53</v>
       </c>
       <c r="J14" s="1">
-        <v>0.17835338154295</v>
+        <v>-1.3636362552942</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>8270340.0</v>
+        <v>9724894.12</v>
       </c>
       <c r="N14" s="1">
-        <v>8270340.0</v>
+        <v>9724894.12</v>
       </c>
       <c r="O14" s="1">
-        <v>4.79</v>
+        <v>5.53</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>6374463.84</v>
+        <v>536.0</v>
       </c>
       <c r="D15" s="1">
-        <v>0.0053726</v>
+        <v>4800.35</v>
       </c>
       <c r="E15" s="1">
-        <v>0.0053736804</v>
+        <v>4793.8757649254</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="G15">
-        <v>186.72</v>
+        <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>0.0</v>
+        <v>2569517.41</v>
       </c>
       <c r="I15" s="1">
-        <v>1285.24</v>
+        <v>3470.19</v>
       </c>
       <c r="J15" s="1">
-        <v>0</v>
+        <v>0.13505220811094</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15" t="s">
-        <v>62</v>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>-1681.7599999998</v>
+        <v>2572987.6</v>
       </c>
       <c r="N15" s="1">
-        <v>1285.2400000002</v>
+        <v>2572987.6</v>
       </c>
       <c r="O15" s="1">
-        <v>0.0</v>
+        <v>1.46</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.00543415</v>
+      </c>
+      <c r="E16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="F16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>184.45</v>
       </c>
       <c r="H16" s="1">
         <v>0.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-35626.33</v>
+        <v>-71729.73</v>
       </c>
       <c r="J16" s="1">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M16" s="1">
-        <v>-19935.519999999</v>
+        <v>-79889.73</v>
       </c>
       <c r="N16" s="1">
-        <v>-35626.329999994</v>
+        <v>-71729.73</v>
       </c>
       <c r="O16" s="1">
-        <v>-0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>12.0</v>
+        <v>32929936.22</v>
       </c>
       <c r="D17" s="1">
-        <v>634.16</v>
+        <v>0.85763733</v>
       </c>
       <c r="E17" s="1">
-        <v>591.08</v>
+        <v>0.849978172</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
         <v>0.0</v>
       </c>
       <c r="I17" s="1">
-        <v>220809.84</v>
+        <v>-286187.19</v>
       </c>
       <c r="J17" s="1">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" t="s">
+        <v>67</v>
       </c>
       <c r="M17" s="1">
-        <v>220809.84</v>
+        <v>-243322.22</v>
       </c>
       <c r="N17" s="1">
-        <v>220809.84</v>
+        <v>-286187.19</v>
       </c>
       <c r="O17" s="1">
-        <v>0.13</v>
+        <v>-0.17</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" s="1">
-        <v>131.0</v>
+        <v>22.0</v>
       </c>
       <c r="D18" s="1">
-        <v>256.25</v>
+        <v>657.12</v>
       </c>
       <c r="E18" s="1">
-        <v>247.65</v>
+        <v>618.757272727</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
         <v>0.0</v>
       </c>
       <c r="I18" s="1">
-        <v>112660.0</v>
+        <v>362846.09</v>
       </c>
       <c r="J18" s="1">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>112660.0</v>
+        <v>362846.09</v>
       </c>
       <c r="N18" s="1">
-        <v>112660.0</v>
+        <v>362846.09</v>
       </c>
       <c r="O18" s="1">
-        <v>0.07</v>
+        <v>0.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="1">
-        <v>53.0</v>
+        <v>131.0</v>
       </c>
       <c r="D19" s="1">
-        <v>125.63</v>
+        <v>255.5</v>
       </c>
       <c r="E19" s="1">
-        <v>126.3943319</v>
+        <v>247.65</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>0.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-40509.59</v>
+        <v>102835.0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>-40509.59</v>
+        <v>102835.0</v>
       </c>
       <c r="N19" s="1">
-        <v>-40509.59</v>
+        <v>102835.0</v>
       </c>
       <c r="O19" s="1">
-        <v>-0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="1">
-        <v>146.0</v>
+        <v>75.0</v>
       </c>
       <c r="D20" s="1">
-        <v>82.85</v>
+        <v>116.5</v>
       </c>
       <c r="E20" s="1">
-        <v>81.839041096</v>
+        <v>118.1532</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>31522.3</v>
+        <v>-123990.0</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>31522.3</v>
+        <v>-123990.0</v>
       </c>
       <c r="N20" s="1">
-        <v>31522.3</v>
+        <v>-123990.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="1">
-        <v>201.0</v>
+        <v>146.0</v>
       </c>
       <c r="D21" s="1">
-        <v>111.21875</v>
+        <v>83.9</v>
       </c>
       <c r="E21" s="1">
-        <v>113.0546875</v>
+        <v>81.839041096</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-315242.99</v>
+        <v>64681.86</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-315242.99</v>
+        <v>64681.86</v>
       </c>
       <c r="N21" s="1">
-        <v>-315242.99</v>
+        <v>64681.86</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="1">
-        <v>-66.0</v>
+        <v>201.0</v>
       </c>
       <c r="D22" s="1">
-        <v>5833.0</v>
+        <v>109.171875</v>
       </c>
       <c r="E22" s="1">
-        <v>5554.780790709</v>
+        <v>113.0546875</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-183624.68</v>
+        <v>-671062.18</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-183624.68</v>
+        <v>-671062.18</v>
       </c>
       <c r="N22" s="1">
-        <v>-183624.68</v>
+        <v>-671062.18</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.11</v>
+        <v>-0.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>-150.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D23" s="1">
-        <v>115.68</v>
+        <v>1.1637</v>
       </c>
       <c r="E23" s="1">
-        <v>117.579266667</v>
+        <v>1.1751</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>284890.0</v>
+        <v>17153.91</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>284890.0</v>
+        <v>17153.91</v>
       </c>
       <c r="N23" s="1">
-        <v>284890.0</v>
+        <v>17153.91</v>
       </c>
       <c r="O23" s="1">
-        <v>0.16</v>
+        <v>0.01</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>842.0</v>
+        <v>-29.0</v>
       </c>
       <c r="D24" s="1">
-        <v>0.0825</v>
+        <v>5816.0</v>
       </c>
       <c r="E24" s="1">
-        <v>0.1083907363</v>
+        <v>5560.0</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-54500.0</v>
+        <v>-74240.0</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>-54500.0</v>
+        <v>-74240.0</v>
       </c>
       <c r="N24" s="1">
-        <v>-54500.0</v>
+        <v>-74240.0</v>
       </c>
       <c r="O24" s="1">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>160.0</v>
+        <v>-150.0</v>
       </c>
       <c r="D25" s="1">
-        <v>72.2</v>
+        <v>114.9</v>
       </c>
       <c r="E25" s="1">
-        <v>53.2</v>
+        <v>117.579266667</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>85120.0</v>
+        <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>30400.0</v>
+        <v>401890.0</v>
       </c>
       <c r="J25" s="1">
-        <v>35.714285714286</v>
+        <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>115520.0</v>
+        <v>401890.0</v>
       </c>
       <c r="N25" s="1">
-        <v>115520.0</v>
+        <v>401890.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>453.0</v>
+        <v>842.0</v>
       </c>
       <c r="D26" s="1">
-        <v>0.085</v>
+        <v>0.0475</v>
       </c>
       <c r="E26" s="1">
-        <v>0.05</v>
+        <v>0.1083907363</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>48532.25</v>
+        <v>0.0</v>
       </c>
       <c r="I26" s="1">
-        <v>33701.22</v>
+        <v>-128175.0</v>
       </c>
       <c r="J26" s="1">
-        <v>69.440876942652</v>
+        <v>0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>82233.47</v>
+        <v>-128175.0</v>
       </c>
       <c r="N26" s="1">
-        <v>82233.47</v>
+        <v>-128175.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.05</v>
+        <v>-0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
         <v>453.0</v>
       </c>
       <c r="D27" s="1">
-        <v>0.415</v>
+        <v>0.1075</v>
       </c>
       <c r="E27" s="1">
-        <v>0.175</v>
+        <v>0.05</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>169845.79</v>
+        <v>48532.25</v>
       </c>
       <c r="I27" s="1">
-        <v>231647.03</v>
+        <v>56148.53</v>
       </c>
       <c r="J27" s="1">
-        <v>136.38667758559</v>
+        <v>115.69323491081</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>401492.82</v>
+        <v>104680.78</v>
       </c>
       <c r="N27" s="1">
-        <v>401492.82</v>
+        <v>104680.78</v>
       </c>
       <c r="O27" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>230.0</v>
+        <v>453.0</v>
       </c>
       <c r="D28" s="1">
-        <v>75.2</v>
+        <v>0.5125</v>
       </c>
       <c r="E28" s="1">
-        <v>75.3</v>
+        <v>0.175</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>173190.0</v>
+        <v>169845.79</v>
       </c>
       <c r="I28" s="1">
-        <v>-230.0</v>
+        <v>329213.75</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.132802124834</v>
+        <v>193.83097455639</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>172960.0</v>
+        <v>499059.54</v>
       </c>
       <c r="N28" s="1">
-        <v>172960.0</v>
+        <v>499059.54</v>
       </c>
       <c r="O28" s="1">
-        <v>0.1</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>-842.0</v>
+        <v>230.0</v>
       </c>
       <c r="D29" s="1">
-        <v>0.055</v>
+        <v>59.6</v>
       </c>
       <c r="E29" s="1">
-        <v>0.0738598575</v>
+        <v>75.3</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>0.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I29" s="1">
-        <v>39700.0</v>
+        <v>-36110.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0</v>
+        <v>-20.849933598938</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>39700.0</v>
+        <v>137080.0</v>
       </c>
       <c r="N29" s="1">
-        <v>39700.0</v>
+        <v>137080.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
+        <v>-842.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E30" s="1">
+        <v>0.0738598575</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>81800.0</v>
+      </c>
+      <c r="J30" s="1">
+        <v>0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>81800.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>81800.0</v>
+      </c>
+      <c r="O30" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" s="1">
         <v>-906.0</v>
       </c>
-      <c r="D30" s="1">
-[...2 lines deleted...]
-      <c r="E30" s="1">
+      <c r="D31" s="1">
+        <v>0.2825</v>
+      </c>
+      <c r="E31" s="1">
         <v>0.09</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F31" t="s">
         <v>15</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30" s="1">
+      <c r="G31">
+        <v>1.16</v>
+      </c>
+      <c r="H31" s="1">
         <v>-174716.1</v>
       </c>
-      <c r="I30" s="1">
-[...20 lines deleted...]
-      <c r="P30">
+      <c r="I31" s="1">
+        <v>-375466.62</v>
+      </c>
+      <c r="J31" s="1">
+        <v>214.9009850838</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>-550182.72</v>
+      </c>
+      <c r="N31" s="1">
+        <v>-550182.72</v>
+      </c>
+      <c r="O31" s="1">
+        <v>-0.31</v>
+      </c>
+      <c r="P31">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>