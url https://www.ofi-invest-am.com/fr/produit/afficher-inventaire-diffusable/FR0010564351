--- v4 (2026-08-16)
+++ v5 (2026-09-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -208,144 +208,120 @@
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OVCT01743756</t>
   </si>
   <si>
     <t>EUR/JPY 15/07/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>8 160.00</t>
+    <t>16 815.00</t>
   </si>
   <si>
     <t>OACT01993485</t>
   </si>
   <si>
     <t>EUR/USD 15/07/26</t>
   </si>
   <si>
-    <t>-42 864.97</t>
-[...53 lines deleted...]
-    <t>DEC26 0RZ7 C @ 97.875</t>
+    <t>-93 720.24</t>
+  </si>
+  <si>
+    <t>SLB1180926</t>
+  </si>
+  <si>
+    <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
+  </si>
+  <si>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>EC160926</t>
+  </si>
+  <si>
+    <t>EUR/USD FUTURE (CME) SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>SPX2607PQ15</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7100.000000</t>
   </si>
   <si>
     <t>SFR2609PK02</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.25</t>
   </si>
   <si>
-    <t>SFR2609PK04</t>
-[...16 lines deleted...]
-  <si>
     <t>SFR2609PK03</t>
   </si>
   <si>
     <t>SEP26 SFRU6 P @ 96.5</t>
+  </si>
+  <si>
+    <t>SPX2607PQ26</t>
+  </si>
+  <si>
+    <t>JUL26 SPX P @ 7075.000000</t>
+  </si>
+  <si>
+    <t>SFR2609PK05</t>
+  </si>
+  <si>
+    <t>SEP26 SFRU6 P @ 96.375</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -654,1819 +630,1619 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>706667.9752</v>
+      </c>
+      <c r="C2">
+        <v>206.34</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>145816069.46</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>145816069.46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>271753.6774</v>
+      </c>
+      <c r="C3">
+        <v>153.04</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>41590259.6</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>41590259.6</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1511.1355</v>
+      </c>
+      <c r="C4">
+        <v>149.35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>225692.0</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>225692.0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>932.8604</v>
+      </c>
+      <c r="C5">
+        <v>137.73</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>128491.99</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>112029.28636819</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C6">
+        <v>124.42</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>1244.24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>1244.24</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P31"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="1">
+        <v>325901.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>38.806</v>
+      </c>
+      <c r="D2" s="1">
+        <v>39.5131682014</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>12877381.03</v>
+      </c>
+      <c r="H2" s="1">
+        <v>-230466.82</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-1.7897025758816</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>12646914.21</v>
+      </c>
+      <c r="M2" s="1">
+        <v>12646914.21</v>
+      </c>
+      <c r="N2" s="1">
+        <v>6.74</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>809682.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>12.876</v>
+      </c>
+      <c r="D3" s="1">
+        <v>11.0615775082</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...28 lines deleted...]
-      <c r="A3" t="s">
+      <c r="G3" s="1">
+        <v>8956360.2</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1469105.23</v>
+      </c>
+      <c r="I3" s="1">
+        <v>16.402927050656</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>10425465.43</v>
+      </c>
+      <c r="M3" s="1">
+        <v>10425465.43</v>
+      </c>
+      <c r="N3" s="1">
+        <v>5.55</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>35</v>
       </c>
-      <c r="B3" t="s">
-[...14 lines deleted...]
-      <c r="G3">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2871432.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>12.531</v>
+      </c>
+      <c r="D4" s="1">
+        <v>10.4217154193</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>29925247.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>6056667.24</v>
+      </c>
+      <c r="I4" s="1">
+        <v>20.239322367635</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>35981914.39</v>
+      </c>
+      <c r="M4" s="1">
+        <v>35981914.39</v>
+      </c>
+      <c r="N4" s="1">
+        <v>19.17</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>37</v>
       </c>
-      <c r="B4" t="s">
-[...14 lines deleted...]
-      <c r="G4">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>572578.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>10.348</v>
+      </c>
+      <c r="D5" s="1">
+        <v>10.1590980268</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...28 lines deleted...]
-      <c r="A5" t="s">
+      <c r="G5" s="1">
+        <v>5816876.03</v>
+      </c>
+      <c r="H5" s="1">
+        <v>108161.11</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1.8594363957934</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>5925037.14</v>
+      </c>
+      <c r="M5" s="1">
+        <v>5925037.14</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>39</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5">
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="1">
+        <v>474215.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>10.301</v>
+      </c>
+      <c r="D6" s="1">
+        <v>9.9168618454</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...28 lines deleted...]
-      <c r="A6" t="s">
+      <c r="G6" s="1">
+        <v>4702724.64</v>
+      </c>
+      <c r="H6" s="1">
+        <v>182164.08</v>
+      </c>
+      <c r="I6" s="1">
+        <v>3.8735859303895</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4884888.72</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4884888.72</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2.6</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>458149.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>7.791</v>
+      </c>
+      <c r="D7" s="1">
+        <v>6.3388804516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...28 lines deleted...]
-      <c r="A7" t="s">
+      <c r="G7" s="1">
+        <v>2904151.74</v>
+      </c>
+      <c r="H7" s="1">
+        <v>665287.12</v>
+      </c>
+      <c r="I7" s="1">
+        <v>22.908139090556</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3569438.86</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3569438.86</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...14 lines deleted...]
-      <c r="G7">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>3142751.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>10.6827</v>
+      </c>
+      <c r="D8" s="1">
+        <v>10.4720407503</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...28 lines deleted...]
-      <c r="A8" t="s">
+      <c r="G8" s="1">
+        <v>32911016.54</v>
+      </c>
+      <c r="H8" s="1">
+        <v>662049.57</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.0116351289099</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>33573066.11</v>
+      </c>
+      <c r="M8" s="1">
+        <v>33573066.11</v>
+      </c>
+      <c r="N8" s="1">
+        <v>17.88</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...14 lines deleted...]
-      <c r="G8">
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>500906.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>13.9272</v>
+      </c>
+      <c r="D9" s="1">
+        <v>10.6631137978</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...28 lines deleted...]
-      <c r="A9" t="s">
+      <c r="G9" s="1">
+        <v>5341217.68</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1635000.36</v>
+      </c>
+      <c r="I9" s="1">
+        <v>30.611004043557</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>6976218.04</v>
+      </c>
+      <c r="M9" s="1">
+        <v>6976218.04</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.72</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9">
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2376359.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>13.9506</v>
+      </c>
+      <c r="D10" s="1">
+        <v>12.0952315244</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...28 lines deleted...]
-      <c r="A10" t="s">
+      <c r="G10" s="1">
+        <v>28742612.29</v>
+      </c>
+      <c r="H10" s="1">
+        <v>4409021.58</v>
+      </c>
+      <c r="I10" s="1">
+        <v>15.339668974813</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>33151633.87</v>
+      </c>
+      <c r="M10" s="1">
+        <v>33151633.87</v>
+      </c>
+      <c r="N10" s="1">
+        <v>17.66</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1887658.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>10.912</v>
+      </c>
+      <c r="D11" s="1">
+        <v>10.6397712827</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...28 lines deleted...]
-      <c r="A11" t="s">
+      <c r="G11" s="1">
+        <v>20084249.38</v>
+      </c>
+      <c r="H11" s="1">
+        <v>513874.72</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.558595595371</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>20598124.1</v>
+      </c>
+      <c r="M11" s="1">
+        <v>20598124.1</v>
+      </c>
+      <c r="N11" s="1">
+        <v>10.97</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>230977.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>11.3</v>
+      </c>
+      <c r="D12" s="1">
+        <v>11.1977999974</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...28 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G12" s="1">
+        <v>2586434.25</v>
+      </c>
+      <c r="H12" s="1">
+        <v>23605.85</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.9126792996961</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2610040.1</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2610040.1</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...14 lines deleted...]
-      <c r="G12">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>123834.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>18.9314</v>
+      </c>
+      <c r="D13" s="1">
+        <v>14.8390584169</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...28 lines deleted...]
-      <c r="A13" t="s">
+      <c r="G13" s="1">
+        <v>1837579.96</v>
+      </c>
+      <c r="H13" s="1">
+        <v>506771.03</v>
+      </c>
+      <c r="I13" s="1">
+        <v>27.578175700175</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2344350.99</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2344350.99</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13">
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3417808.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>3.8648</v>
+      </c>
+      <c r="D14" s="1">
+        <v>3.945665722</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H13" s="1">
-[...28 lines deleted...]
-      <c r="A14" t="s">
+      <c r="G14" s="1">
+        <v>13485527.87</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-276383.51</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-2.0494823240464</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>13209144.36</v>
+      </c>
+      <c r="M14" s="1">
+        <v>13209144.36</v>
+      </c>
+      <c r="N14" s="1">
+        <v>7.04</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14">
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>238.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>4810.41</v>
+      </c>
+      <c r="D15" s="1">
+        <v>4802.4681512605</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...28 lines deleted...]
-      <c r="A15" t="s">
+      <c r="G15" s="1">
+        <v>1142987.42</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1890.16</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.16537014904329</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1144877.58</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1144877.58</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>59</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15">
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>6374463.84</v>
+      </c>
+      <c r="C16" s="1">
+        <v>0.00541489</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0053736804</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16">
+        <v>184.85</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-48883.38</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" s="1">
+        <v>-65698.38</v>
+      </c>
+      <c r="M16" s="1">
+        <v>-48883.38</v>
+      </c>
+      <c r="N16" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>33262195.26</v>
+      </c>
+      <c r="C17" s="1">
+        <v>0.87103124</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.8570094343</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17">
+        <v>1.15</v>
+      </c>
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-809260.02</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>67</v>
+      </c>
+      <c r="L17" s="1">
+        <v>-715539.78</v>
+      </c>
+      <c r="M17" s="1">
+        <v>-809260.02</v>
+      </c>
+      <c r="N17" s="1">
+        <v>-0.43</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>672.04</v>
+      </c>
+      <c r="D18" s="1">
+        <v>666.31</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18">
+        <v>1.15</v>
+      </c>
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>32473.08</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>32473.08</v>
+      </c>
+      <c r="M18" s="1">
+        <v>32473.08</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="1">
+        <v>131.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>278.2</v>
+      </c>
+      <c r="D19" s="1">
+        <v>276.050381679</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H15" s="1">
-[...55 lines deleted...]
-      <c r="J16" s="1">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>28160.0</v>
+      </c>
+      <c r="I19" s="1">
         <v>0</v>
       </c>
-      <c r="K16">
-[...34 lines deleted...]
-      <c r="F17" t="s">
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>28160.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>28160.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>109.625</v>
+      </c>
+      <c r="D20" s="1">
+        <v>109.1640625</v>
+      </c>
+      <c r="E20" t="s">
         <v>15</v>
       </c>
-      <c r="G17">
-[...8 lines deleted...]
-      <c r="J17" s="1">
+      <c r="F20">
+        <v>1.15</v>
+      </c>
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>80778.1</v>
+      </c>
+      <c r="I20" s="1">
         <v>0</v>
       </c>
-      <c r="K17">
-[...34 lines deleted...]
-      <c r="F18" t="s">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>80778.1</v>
+      </c>
+      <c r="M20" s="1">
+        <v>80778.1</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.1501</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.15835</v>
+      </c>
+      <c r="E21" t="s">
         <v>15</v>
       </c>
-      <c r="G18">
-[...8 lines deleted...]
-      <c r="J18" s="1">
+      <c r="F21">
+        <v>1.15</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>12587.73</v>
+      </c>
+      <c r="I21" s="1">
         <v>0</v>
       </c>
-      <c r="K18">
-[...37 lines deleted...]
-      <c r="G19">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>12587.73</v>
+      </c>
+      <c r="M21" s="1">
+        <v>12587.73</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="1">
+        <v>-151.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>114.75</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H19" s="1">
-[...5 lines deleted...]
-      <c r="J19" s="1">
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-27180.0</v>
+      </c>
+      <c r="I22" s="1">
         <v>0</v>
       </c>
-      <c r="K19">
-[...84 lines deleted...]
-      <c r="F21" t="s">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>-27180.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>-27180.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D23" s="1">
+        <v>82.2</v>
+      </c>
+      <c r="E23" t="s">
         <v>15</v>
       </c>
-      <c r="G21">
-[...46 lines deleted...]
-      <c r="F22" t="s">
+      <c r="F23">
+        <v>1.15</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1279709.39</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-870572.11</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-68.028891309456</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>409137.28</v>
+      </c>
+      <c r="M23" s="1">
+        <v>409137.28</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>0.2275</v>
+      </c>
+      <c r="D24" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E24" t="s">
         <v>15</v>
       </c>
-      <c r="G22">
-[...46 lines deleted...]
-      <c r="F23" t="s">
+      <c r="F24">
+        <v>1.15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>48532.25</v>
+      </c>
+      <c r="H24" s="1">
+        <v>176101.56</v>
+      </c>
+      <c r="I24" s="1">
+        <v>362.85472031484</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>224633.81</v>
+      </c>
+      <c r="M24" s="1">
+        <v>224633.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>453.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="D25" s="1">
+        <v>0.2847406181</v>
+      </c>
+      <c r="E25" t="s">
         <v>15</v>
       </c>
-      <c r="G23">
-[...81 lines deleted...]
-      <c r="A25" t="s">
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>278241.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>166088.98</v>
+      </c>
+      <c r="I25" s="1">
+        <v>59.692352302121</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>444330.62</v>
+      </c>
+      <c r="M25" s="1">
+        <v>444330.62</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
-[...45 lines deleted...]
-    <row r="26" spans="1:16">
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>-180.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>24.2</v>
+      </c>
+      <c r="D26" s="1">
+        <v>77.45</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>-1205760.25</v>
+      </c>
+      <c r="H26" s="1">
+        <v>825970.37</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-68.502040102914</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>-379789.88</v>
+      </c>
+      <c r="M26" s="1">
+        <v>-379789.88</v>
+      </c>
+      <c r="N26" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
-[...45 lines deleted...]
-    <row r="27" spans="1:16">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>-906.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>0.3275</v>
+      </c>
+      <c r="D27" s="1">
+        <v>0.1649862031</v>
+      </c>
+      <c r="E27" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27">
+        <v>1.15</v>
+      </c>
+      <c r="G27" s="1">
+        <v>-321373.58</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-325374.32</v>
+      </c>
+      <c r="I27" s="1">
+        <v>101.24488764758</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>-646747.9</v>
+      </c>
+      <c r="M27" s="1">
+        <v>-646747.9</v>
+      </c>
+      <c r="N27" s="1">
+        <v>-0.34</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>86</v>
-      </c>
-[...243 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">