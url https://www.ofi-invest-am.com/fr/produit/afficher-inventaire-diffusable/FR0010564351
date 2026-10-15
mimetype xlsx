--- v5 (2026-09-20)
+++ v6 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0010564351</t>
   </si>
   <si>
@@ -193,135 +193,129 @@
   <si>
     <t>LU2697596745</t>
   </si>
   <si>
     <t>BNP PARIBAS EASY SUSTAINABLE EUR C</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU1953137681</t>
   </si>
   <si>
     <t>BNPPE MSCI EMU SRI S-SRS PAB % CAP</t>
   </si>
   <si>
     <t>IE00BH4G7D40</t>
   </si>
   <si>
     <t>ISHARES USD CORP ESG-EURHD</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...8 lines deleted...]
-    <t>EUR/JPY 15/07/26</t>
+    <t>OVCT01763750</t>
+  </si>
+  <si>
+    <t>EUR/JPY 14/10/26</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>16 815.00</t>
-[...8 lines deleted...]
-    <t>-93 720.24</t>
+    <t>1 739.00</t>
+  </si>
+  <si>
+    <t>OACT02022172</t>
+  </si>
+  <si>
+    <t>EUR/USD 14/10/26</t>
+  </si>
+  <si>
+    <t>-9 225.09</t>
   </si>
   <si>
     <t>SLB1180926</t>
   </si>
   <si>
     <t>EMINI S&amp;P500 ESG INDEX SEP 26</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
+    <t>RTY180926</t>
+  </si>
+  <si>
+    <t>RUSSELL 2000 EMINI CME SEP 26</t>
+  </si>
+  <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
+    <t>TU1051026</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>LWE180926</t>
+  </si>
+  <si>
+    <t>E-MINI S&amp;P 500 EWF SEP 26</t>
+  </si>
+  <si>
     <t>EC160926</t>
   </si>
   <si>
     <t>EUR/USD FUTURE (CME) SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
-    <t>SPX2607PQ15</t>
-[...26 lines deleted...]
-    <t>SEP26 SFRU6 P @ 96.375</t>
+    <t>SPX2609PR29</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7225.000000</t>
+  </si>
+  <si>
+    <t>SPX2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SPX P @ 7200.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -682,215 +676,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>706667.9752</v>
+        <v>712990.4028</v>
       </c>
       <c r="C2">
-        <v>206.34</v>
+        <v>205.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>145816069.46</v>
+        <v>146586480.56</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>145816069.46</v>
+        <v>146586480.56</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>271753.6774</v>
+        <v>270585.455</v>
       </c>
       <c r="C3">
-        <v>153.04</v>
+        <v>152.6</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>41590259.6</v>
+        <v>41293465.95</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>41590259.6</v>
+        <v>41293465.95</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1511.1355</v>
       </c>
       <c r="C4">
-        <v>149.35</v>
+        <v>148.86</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>225692.0</v>
+        <v>224947.88</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>225692.0</v>
+        <v>224947.88</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>932.8604</v>
       </c>
       <c r="C5">
-        <v>137.73</v>
+        <v>136.83</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>128491.99</v>
+        <v>127652.59</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>112029.28636819</v>
+        <v>111618.58085953</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>124.42</v>
+        <v>124.03</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1244.24</v>
+        <v>1240.33</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1244.24</v>
+        <v>1240.33</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N27" sqref="N27"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>23</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -909,1340 +903,1290 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>325901.0</v>
       </c>
       <c r="C2" s="1">
-        <v>38.806</v>
+        <v>38.597</v>
       </c>
       <c r="D2" s="1">
         <v>39.5131682014</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12877381.03</v>
       </c>
       <c r="H2" s="1">
-        <v>-230466.82</v>
+        <v>-298580.13</v>
       </c>
       <c r="I2" s="1">
-        <v>-1.7897025758816</v>
+        <v>-2.3186401746163</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>12646914.21</v>
+        <v>12578800.9</v>
       </c>
       <c r="M2" s="1">
-        <v>12646914.21</v>
+        <v>12578800.9</v>
       </c>
       <c r="N2" s="1">
-        <v>6.74</v>
+        <v>6.68</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>809682.0</v>
       </c>
       <c r="C3" s="1">
-        <v>12.876</v>
+        <v>12.948</v>
       </c>
       <c r="D3" s="1">
         <v>11.0615775082</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>8956360.2</v>
       </c>
       <c r="H3" s="1">
-        <v>1469105.23</v>
+        <v>1527402.34</v>
       </c>
       <c r="I3" s="1">
-        <v>16.402927050656</v>
+        <v>17.053828853377</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>10425465.43</v>
+        <v>10483762.54</v>
       </c>
       <c r="M3" s="1">
-        <v>10425465.43</v>
+        <v>10483762.54</v>
       </c>
       <c r="N3" s="1">
-        <v>5.55</v>
+        <v>5.57</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>2871432.0</v>
       </c>
       <c r="C4" s="1">
-        <v>12.531</v>
+        <v>12.454</v>
       </c>
       <c r="D4" s="1">
         <v>10.4217154193</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>29925247.15</v>
       </c>
       <c r="H4" s="1">
-        <v>6056667.24</v>
+        <v>5835566.98</v>
       </c>
       <c r="I4" s="1">
-        <v>20.239322367635</v>
+        <v>19.500480483083</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>35981914.39</v>
+        <v>35760814.13</v>
       </c>
       <c r="M4" s="1">
-        <v>35981914.39</v>
+        <v>35760814.13</v>
       </c>
       <c r="N4" s="1">
-        <v>19.17</v>
+        <v>19.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>572578.0</v>
       </c>
       <c r="C5" s="1">
-        <v>10.348</v>
+        <v>10.322</v>
       </c>
       <c r="D5" s="1">
         <v>10.1590980268</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>5816876.03</v>
       </c>
       <c r="H5" s="1">
-        <v>108161.11</v>
+        <v>93274.09</v>
       </c>
       <c r="I5" s="1">
-        <v>1.8594363957934</v>
+        <v>1.6035083010012</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>5925037.14</v>
+        <v>5910150.12</v>
       </c>
       <c r="M5" s="1">
-        <v>5925037.14</v>
+        <v>5910150.12</v>
       </c>
       <c r="N5" s="1">
-        <v>3.16</v>
+        <v>3.14</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="1">
         <v>474215.0</v>
       </c>
       <c r="C6" s="1">
-        <v>10.301</v>
+        <v>10.242</v>
       </c>
       <c r="D6" s="1">
         <v>9.9168618454</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>4702724.64</v>
       </c>
       <c r="H6" s="1">
-        <v>182164.08</v>
+        <v>154185.39</v>
       </c>
       <c r="I6" s="1">
-        <v>3.8735859303895</v>
+        <v>3.2786395505394</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>4884888.72</v>
+        <v>4856910.03</v>
       </c>
       <c r="M6" s="1">
-        <v>4884888.72</v>
+        <v>4856910.03</v>
       </c>
       <c r="N6" s="1">
-        <v>2.6</v>
+        <v>2.58</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="1">
         <v>458149.0</v>
       </c>
       <c r="C7" s="1">
-        <v>7.791</v>
+        <v>7.229</v>
       </c>
       <c r="D7" s="1">
         <v>6.3388804516</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>2904151.74</v>
       </c>
       <c r="H7" s="1">
-        <v>665287.12</v>
+        <v>407807.38</v>
       </c>
       <c r="I7" s="1">
-        <v>22.908139090556</v>
+        <v>14.042220121735</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>3569438.86</v>
+        <v>3311959.12</v>
       </c>
       <c r="M7" s="1">
-        <v>3569438.86</v>
+        <v>3311959.12</v>
       </c>
       <c r="N7" s="1">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="1">
         <v>3142751.0</v>
       </c>
       <c r="C8" s="1">
-        <v>10.6827</v>
+        <v>10.6546</v>
       </c>
       <c r="D8" s="1">
         <v>10.4720407503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>32911016.54</v>
       </c>
       <c r="H8" s="1">
-        <v>662049.57</v>
+        <v>573738.26</v>
       </c>
       <c r="I8" s="1">
-        <v>2.0116351289099</v>
+        <v>1.743301545556</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>33573066.11</v>
+        <v>33484754.8</v>
       </c>
       <c r="M8" s="1">
-        <v>33573066.11</v>
+        <v>33484754.8</v>
       </c>
       <c r="N8" s="1">
-        <v>17.88</v>
+        <v>17.79</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="1">
         <v>500906.0</v>
       </c>
       <c r="C9" s="1">
-        <v>13.9272</v>
+        <v>13.7762</v>
       </c>
       <c r="D9" s="1">
         <v>10.6631137978</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>5341217.68</v>
       </c>
       <c r="H9" s="1">
-        <v>1635000.36</v>
+        <v>1559363.56</v>
       </c>
       <c r="I9" s="1">
-        <v>30.611004043557</v>
+        <v>29.194907480348</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>6976218.04</v>
+        <v>6900581.24</v>
       </c>
       <c r="M9" s="1">
-        <v>6976218.04</v>
+        <v>6900581.24</v>
       </c>
       <c r="N9" s="1">
-        <v>3.72</v>
+        <v>3.67</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="1">
-        <v>2376359.0</v>
+        <v>2437535.0</v>
       </c>
       <c r="C10" s="1">
-        <v>13.9506</v>
+        <v>14.129</v>
       </c>
       <c r="D10" s="1">
-        <v>12.0952315244</v>
+        <v>12.1430991678</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>28742612.29</v>
+        <v>29599229.23</v>
       </c>
       <c r="H10" s="1">
-        <v>4409021.58</v>
+        <v>4840702.79</v>
       </c>
       <c r="I10" s="1">
-        <v>15.339668974813</v>
+        <v>16.354151496262</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>33151633.87</v>
+        <v>34439932.02</v>
       </c>
       <c r="M10" s="1">
-        <v>33151633.87</v>
+        <v>34439932.02</v>
       </c>
       <c r="N10" s="1">
-        <v>17.66</v>
+        <v>18.3</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1">
-        <v>1887658.0</v>
+        <v>2146817.0</v>
       </c>
       <c r="C11" s="1">
-        <v>10.912</v>
+        <v>10.888</v>
       </c>
       <c r="D11" s="1">
-        <v>10.6397712827</v>
+        <v>10.6801186361</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>20084249.38</v>
+        <v>22928260.25</v>
       </c>
       <c r="H11" s="1">
-        <v>513874.72</v>
+        <v>446283.25</v>
       </c>
       <c r="I11" s="1">
-        <v>2.558595595371</v>
+        <v>1.9464331141304</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>20598124.1</v>
+        <v>23374543.5</v>
       </c>
       <c r="M11" s="1">
-        <v>20598124.1</v>
+        <v>23374543.5</v>
       </c>
       <c r="N11" s="1">
-        <v>10.97</v>
+        <v>12.42</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="1">
         <v>230977.0</v>
       </c>
       <c r="C12" s="1">
-        <v>11.3</v>
+        <v>11.318</v>
       </c>
       <c r="D12" s="1">
         <v>11.1977999974</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2586434.25</v>
       </c>
       <c r="H12" s="1">
-        <v>23605.85</v>
+        <v>27763.44</v>
       </c>
       <c r="I12" s="1">
-        <v>0.9126792996961</v>
+        <v>1.0734253151805</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>2610040.1</v>
+        <v>2614197.69</v>
       </c>
       <c r="M12" s="1">
-        <v>2610040.1</v>
+        <v>2614197.69</v>
       </c>
       <c r="N12" s="1">
         <v>1.39</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="1">
         <v>123834.0</v>
       </c>
       <c r="C13" s="1">
-        <v>18.9314</v>
+        <v>18.9228</v>
       </c>
       <c r="D13" s="1">
         <v>14.8390584169</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>1837579.96</v>
       </c>
       <c r="H13" s="1">
-        <v>506771.03</v>
+        <v>505706.06</v>
       </c>
       <c r="I13" s="1">
-        <v>27.578175700175</v>
+        <v>27.520220671105</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>2344350.99</v>
+        <v>2343286.02</v>
       </c>
       <c r="M13" s="1">
-        <v>2344350.99</v>
+        <v>2343286.02</v>
       </c>
       <c r="N13" s="1">
-        <v>1.25</v>
+        <v>1.24</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="1">
-        <v>3417808.0</v>
+        <v>2572380.0</v>
       </c>
       <c r="C14" s="1">
-        <v>3.8648</v>
+        <v>3.8482</v>
       </c>
       <c r="D14" s="1">
         <v>3.945665722</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>13485527.87</v>
+        <v>10149751.59</v>
       </c>
       <c r="H14" s="1">
-        <v>-276383.51</v>
+        <v>-250718.87</v>
       </c>
       <c r="I14" s="1">
-        <v>-2.0494823240464</v>
+        <v>-2.4701971055826</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>13209144.36</v>
+        <v>9899032.72</v>
       </c>
       <c r="M14" s="1">
-        <v>13209144.36</v>
+        <v>9899032.72</v>
       </c>
       <c r="N14" s="1">
-        <v>7.04</v>
+        <v>5.26</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="1">
-        <v>238.0</v>
+        <v>6410719.51</v>
       </c>
       <c r="C15" s="1">
-        <v>4810.41</v>
+        <v>0.00541185</v>
       </c>
       <c r="D15" s="1">
-        <v>4802.4681512605</v>
+        <v>0.0054042439</v>
       </c>
       <c r="E15" t="s">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="F15">
-        <v>1.0</v>
+        <v>185.43</v>
       </c>
       <c r="G15" s="1">
-        <v>1142987.42</v>
+        <v>0.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1890.16</v>
+        <v>-9017.39</v>
       </c>
       <c r="I15" s="1">
-        <v>0.16537014904329</v>
+        <v>0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15">
-        <v>0.0</v>
+      <c r="K15" t="s">
+        <v>62</v>
       </c>
       <c r="L15" s="1">
-        <v>1144877.58</v>
+        <v>-10756.390000001</v>
       </c>
       <c r="M15" s="1">
-        <v>1144877.58</v>
+        <v>-9017.3900000006</v>
       </c>
       <c r="N15" s="1">
-        <v>0.61</v>
+        <v>0.0</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B16" s="1">
-        <v>6374463.84</v>
+        <v>34086695.94</v>
       </c>
       <c r="C16" s="1">
-        <v>0.00541489</v>
+        <v>0.87136288</v>
       </c>
       <c r="D16" s="1">
-        <v>0.0053736804</v>
+        <v>0.8709360708</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F16">
-        <v>184.85</v>
+        <v>1.14</v>
       </c>
       <c r="G16" s="1">
         <v>0.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-48883.38</v>
+        <v>-16704.33</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L16" s="1">
-        <v>-65698.38</v>
+        <v>-7479.2400000021</v>
       </c>
       <c r="M16" s="1">
-        <v>-48883.38</v>
+        <v>-16704.330000006</v>
       </c>
       <c r="N16" s="1">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" s="1">
-        <v>33262195.26</v>
+        <v>13.0</v>
       </c>
       <c r="C17" s="1">
-        <v>0.87103124</v>
+        <v>669.86</v>
       </c>
       <c r="D17" s="1">
-        <v>0.8570094343</v>
+        <v>666.31</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G17" s="1">
         <v>0.0</v>
       </c>
       <c r="H17" s="1">
-        <v>-809260.02</v>
+        <v>20176.63</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17" t="s">
-        <v>67</v>
+      <c r="K17">
+        <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>-715539.78</v>
+        <v>20176.63</v>
       </c>
       <c r="M17" s="1">
-        <v>-809260.02</v>
+        <v>20176.63</v>
       </c>
       <c r="N17" s="1">
-        <v>-0.43</v>
+        <v>0.01</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="1">
-        <v>13.0</v>
+        <v>131.0</v>
       </c>
       <c r="C18" s="1">
-        <v>672.04</v>
+        <v>275.45</v>
       </c>
       <c r="D18" s="1">
-        <v>666.31</v>
+        <v>276.050381679</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F18">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>0.0</v>
       </c>
       <c r="H18" s="1">
-        <v>32473.08</v>
+        <v>-7865.0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>32473.08</v>
+        <v>-7865.0</v>
       </c>
       <c r="M18" s="1">
-        <v>32473.08</v>
+        <v>-7865.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
-        <v>131.0</v>
+        <v>7.0</v>
       </c>
       <c r="C19" s="1">
-        <v>278.2</v>
+        <v>2991.8</v>
       </c>
       <c r="D19" s="1">
-        <v>276.050381679</v>
+        <v>3031.7857142</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F19">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G19" s="1">
         <v>0.0</v>
       </c>
       <c r="H19" s="1">
-        <v>28160.0</v>
+        <v>-12237.14</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>28160.0</v>
+        <v>-12237.14</v>
       </c>
       <c r="M19" s="1">
-        <v>28160.0</v>
+        <v>-12237.14</v>
       </c>
       <c r="N19" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="1">
-        <v>201.0</v>
+        <v>228.0</v>
       </c>
       <c r="C20" s="1">
-        <v>109.625</v>
+        <v>109.29688</v>
       </c>
       <c r="D20" s="1">
-        <v>109.1640625</v>
+        <v>109.251953125</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G20" s="1">
         <v>0.0</v>
       </c>
       <c r="H20" s="1">
-        <v>80778.1</v>
+        <v>8956.7</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>80778.1</v>
+        <v>8956.7</v>
       </c>
       <c r="M20" s="1">
-        <v>80778.1</v>
+        <v>8956.7</v>
       </c>
       <c r="N20" s="1">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="1">
-        <v>-14.0</v>
+        <v>116.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1.1501</v>
+        <v>103.09766</v>
       </c>
       <c r="D21" s="1">
-        <v>1.15835</v>
+        <v>103.081307059</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G21" s="1">
         <v>0.0</v>
       </c>
       <c r="H21" s="1">
-        <v>12587.73</v>
+        <v>3317.34</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>12587.73</v>
+        <v>3317.34</v>
       </c>
       <c r="M21" s="1">
-        <v>12587.73</v>
+        <v>3317.34</v>
       </c>
       <c r="N21" s="1">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="1">
-        <v>-151.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C22" s="1">
-        <v>114.75</v>
+        <v>8665.5</v>
       </c>
       <c r="D22" s="1">
-        <v>114.57</v>
+        <v>8736.1019108</v>
       </c>
       <c r="E22" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F22">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G22" s="1">
         <v>0.0</v>
       </c>
       <c r="H22" s="1">
-        <v>-27180.0</v>
+        <v>7408.06</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>-27180.0</v>
+        <v>7408.06</v>
       </c>
       <c r="M22" s="1">
-        <v>-27180.0</v>
+        <v>7408.06</v>
       </c>
       <c r="N22" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" s="1">
-        <v>180.0</v>
+        <v>-14.0</v>
       </c>
       <c r="C23" s="1">
-        <v>26.07</v>
+        <v>1.1495</v>
       </c>
       <c r="D23" s="1">
-        <v>82.2</v>
+        <v>1.15835</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>1279709.39</v>
+        <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>-870572.11</v>
+        <v>13542.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-68.028891309456</v>
+        <v>0</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>409137.28</v>
+        <v>13542.17</v>
       </c>
       <c r="M23" s="1">
-        <v>409137.28</v>
+        <v>13542.17</v>
       </c>
       <c r="N23" s="1">
-        <v>0.22</v>
+        <v>0.01</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="1">
-        <v>453.0</v>
+        <v>-176.0</v>
       </c>
       <c r="C24" s="1">
-        <v>0.2275</v>
+        <v>114.2</v>
       </c>
       <c r="D24" s="1">
+        <v>114.685056818</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>85370.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>85370.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>85370.0</v>
+      </c>
+      <c r="N24" s="1">
         <v>0.05</v>
-      </c>
-[...28 lines deleted...]
-        <v>0.12</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25" s="1">
-        <v>453.0</v>
+        <v>250.0</v>
       </c>
       <c r="C25" s="1">
-        <v>0.45</v>
+        <v>75.3</v>
       </c>
       <c r="D25" s="1">
-        <v>0.2847406181</v>
+        <v>94.85</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>278241.64</v>
+        <v>2073949.36</v>
       </c>
       <c r="H25" s="1">
-        <v>166088.98</v>
+        <v>-427903.8</v>
       </c>
       <c r="I25" s="1">
-        <v>59.692352302121</v>
+        <v>-20.632316692631</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>444330.62</v>
+        <v>1646045.56</v>
       </c>
       <c r="M25" s="1">
-        <v>444330.62</v>
+        <v>1646045.56</v>
       </c>
       <c r="N25" s="1">
-        <v>0.24</v>
+        <v>0.87</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="1">
-        <v>-180.0</v>
+        <v>-250.0</v>
       </c>
       <c r="C26" s="1">
-        <v>24.2</v>
+        <v>71.01</v>
       </c>
       <c r="D26" s="1">
-        <v>77.45</v>
+        <v>90.35</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="G26" s="1">
-        <v>-1205760.25</v>
+        <v>-1975554.29</v>
       </c>
       <c r="H26" s="1">
-        <v>825970.37</v>
+        <v>423287.43</v>
       </c>
       <c r="I26" s="1">
-        <v>-68.502040102914</v>
+        <v>-21.426261588589</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>-379789.88</v>
+        <v>-1552266.86</v>
       </c>
       <c r="M26" s="1">
-        <v>-379789.88</v>
+        <v>-1552266.86</v>
       </c>
       <c r="N26" s="1">
-        <v>-0.2</v>
+        <v>-0.82</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>84</v>
-      </c>
-[...48 lines deleted...]
-        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">