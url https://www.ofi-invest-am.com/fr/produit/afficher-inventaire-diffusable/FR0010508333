--- v0 (2026-05-11)
+++ v1 (2026-06-12)
@@ -1138,153 +1138,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>217285.089</v>
+        <v>216979.6105</v>
       </c>
       <c r="D2">
-        <v>343.71</v>
+        <v>323.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>74684743.33</v>
+        <v>70209742.44</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>74684743.33</v>
+        <v>70209742.44</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>250.07</v>
+        <v>235.52</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1750.53</v>
+        <v>1648.69</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1750.53</v>
+        <v>1648.69</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>166.78</v>
+        <v>157.12</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1667.84</v>
+        <v>1571.24</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1667.84</v>
+        <v>1571.24</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27016.9713</v>
+        <v>27399.2788</v>
       </c>
       <c r="D5">
-        <v>178.75</v>
+        <v>168.38</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4829349.1</v>
+        <v>4613639.16</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4829349.1</v>
+        <v>4613639.16</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1333,5037 +1333,5037 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4555.0</v>
+        <v>4541.0</v>
       </c>
       <c r="D2" s="1">
-        <v>69.52</v>
+        <v>67.72</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425247</v>
+        <v>40.96425237</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H2" s="1">
-        <v>194795.82</v>
+        <v>194197.11</v>
       </c>
       <c r="I2" s="1">
-        <v>150850.2</v>
+        <v>146013.67</v>
       </c>
       <c r="J2" s="1">
-        <v>77.440162730391</v>
+        <v>75.188384626321</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>345646.02</v>
+        <v>340210.78</v>
       </c>
       <c r="N2" s="1">
-        <v>345646.02</v>
+        <v>340210.78</v>
       </c>
       <c r="O2" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39631.0</v>
+        <v>39531.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2894.0</v>
+        <v>2418.5</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37768414</v>
+        <v>1744.37767828</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H3" s="1">
-        <v>422367.19</v>
+        <v>421301.44</v>
       </c>
       <c r="I3" s="1">
-        <v>207105.6</v>
+        <v>99869.73</v>
       </c>
       <c r="J3" s="1">
-        <v>49.034490581525</v>
+        <v>23.705053085031</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>629472.79</v>
+        <v>521171.17</v>
       </c>
       <c r="N3" s="1">
-        <v>629472.79</v>
+        <v>521171.17</v>
       </c>
       <c r="O3" s="1">
-        <v>0.79</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7468.0</v>
+        <v>7443.0</v>
       </c>
       <c r="D4" s="1">
-        <v>29.77</v>
+        <v>24.09</v>
       </c>
       <c r="E4" s="1">
-        <v>22.61164971</v>
+        <v>22.61164987</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>168863.8</v>
+        <v>168298.51</v>
       </c>
       <c r="I4" s="1">
-        <v>53458.56</v>
+        <v>11003.36</v>
       </c>
       <c r="J4" s="1">
-        <v>31.657797585983</v>
+        <v>6.5380020298457</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>222322.36</v>
+        <v>179301.87</v>
       </c>
       <c r="N4" s="1">
-        <v>222322.36</v>
+        <v>179301.87</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12826.0</v>
+        <v>12784.0</v>
       </c>
       <c r="D5" s="1">
-        <v>337.0</v>
+        <v>307.27</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953688</v>
+        <v>239.45953692</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>2615079.61</v>
+        <v>2606516.27</v>
       </c>
       <c r="I5" s="1">
-        <v>1029561.4</v>
+        <v>802587.38</v>
       </c>
       <c r="J5" s="1">
-        <v>39.370174279321</v>
+        <v>30.791573766006</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3644641.01</v>
+        <v>3409103.65</v>
       </c>
       <c r="N5" s="1">
-        <v>3644641.01</v>
+        <v>3409103.65</v>
       </c>
       <c r="O5" s="1">
-        <v>4.58</v>
+        <v>4.56</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>10808.0</v>
+        <v>10773.0</v>
       </c>
       <c r="D6" s="1">
-        <v>74.15</v>
+        <v>66.05</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651277</v>
+        <v>55.35651258</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>598293.19</v>
+        <v>596355.71</v>
       </c>
       <c r="I6" s="1">
-        <v>203120.01</v>
+        <v>115200.94</v>
       </c>
       <c r="J6" s="1">
-        <v>33.949911748118</v>
+        <v>19.317487544472</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>801413.2</v>
+        <v>711556.65</v>
       </c>
       <c r="N6" s="1">
-        <v>801413.2</v>
+        <v>711556.65</v>
       </c>
       <c r="O6" s="1">
-        <v>1.01</v>
+        <v>0.95</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>548.0</v>
+        <v>546.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1207.8</v>
+        <v>1180.4</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357664</v>
+        <v>617.99357143</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>338660.48</v>
+        <v>337424.49</v>
       </c>
       <c r="I7" s="1">
-        <v>323213.92</v>
+        <v>307073.91</v>
       </c>
       <c r="J7" s="1">
-        <v>95.438924553582</v>
+        <v>91.005223124143</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>661874.4</v>
+        <v>644498.4</v>
       </c>
       <c r="N7" s="1">
-        <v>661874.4</v>
+        <v>644498.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>12269.0</v>
+        <v>12229.0</v>
       </c>
       <c r="D8" s="1">
-        <v>232.59</v>
+        <v>249.89</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541935</v>
+        <v>309.71541909</v>
       </c>
       <c r="F8" t="s">
         <v>40</v>
       </c>
       <c r="G8">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>3228361.35</v>
+        <v>3217836.09</v>
       </c>
       <c r="I8" s="1">
-        <v>-822149.7</v>
+        <v>-565716.49</v>
       </c>
       <c r="J8" s="1">
-        <v>-25.466470784009</v>
+        <v>-17.580649671935</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2406211.65</v>
+        <v>2652119.6</v>
       </c>
       <c r="N8" s="1">
-        <v>2406211.65</v>
+        <v>2652119.6</v>
       </c>
       <c r="O8" s="1">
-        <v>3.03</v>
+        <v>3.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>82900.0</v>
+        <v>82600.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1266.0</v>
+        <v>1401.5</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61788902</v>
+        <v>1170.61789346</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H9" s="1">
-        <v>562215.11</v>
+        <v>560180.56</v>
       </c>
       <c r="I9" s="1">
-        <v>13797.03</v>
+        <v>70877.96</v>
       </c>
       <c r="J9" s="1">
-        <v>2.4540482378711</v>
+        <v>12.652698979772</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>576012.14</v>
+        <v>631058.52</v>
       </c>
       <c r="N9" s="1">
-        <v>576012.14</v>
+        <v>631058.52</v>
       </c>
       <c r="O9" s="1">
-        <v>0.72</v>
+        <v>0.84</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>4275.0</v>
+        <v>4261.0</v>
       </c>
       <c r="D10" s="1">
-        <v>43.18</v>
+        <v>37.56</v>
       </c>
       <c r="E10" s="1">
-        <v>39.48222924</v>
+        <v>39.48222952</v>
       </c>
       <c r="F10" t="s">
         <v>51</v>
       </c>
       <c r="G10">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H10" s="1">
-        <v>199621.03</v>
+        <v>198967.3</v>
       </c>
       <c r="I10" s="1">
-        <v>12568.75</v>
+        <v>-13560.49</v>
       </c>
       <c r="J10" s="1">
-        <v>6.2963055545801</v>
+        <v>-6.8154365064008</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>212189.78</v>
+        <v>185406.81</v>
       </c>
       <c r="N10" s="1">
-        <v>212189.78</v>
+        <v>185406.81</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>7943.0</v>
+        <v>7917.0</v>
       </c>
       <c r="D11" s="1">
-        <v>89.46</v>
+        <v>81.68</v>
       </c>
       <c r="E11" s="1">
-        <v>78.7538386</v>
+        <v>78.75383858</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>625541.74</v>
+        <v>623494.14</v>
       </c>
       <c r="I11" s="1">
-        <v>85039.04</v>
+        <v>23166.42</v>
       </c>
       <c r="J11" s="1">
-        <v>13.594462937038</v>
+        <v>3.7155794278997</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>710580.78</v>
+        <v>646660.56</v>
       </c>
       <c r="N11" s="1">
-        <v>710580.78</v>
+        <v>646660.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.89</v>
+        <v>0.86</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>16483.0</v>
+        <v>16430.0</v>
       </c>
       <c r="D12" s="1">
-        <v>4.17</v>
+        <v>3.71</v>
       </c>
       <c r="E12" s="1">
-        <v>3.72829582</v>
+        <v>3.7282958</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H12" s="1">
-        <v>72931.44</v>
+        <v>72696.93</v>
       </c>
       <c r="I12" s="1">
-        <v>6077.82</v>
+        <v>-2081.43</v>
       </c>
       <c r="J12" s="1">
-        <v>8.333607563487</v>
+        <v>-2.8631607964738</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>79009.26</v>
+        <v>70615.5</v>
       </c>
       <c r="N12" s="1">
-        <v>79009.26</v>
+        <v>70615.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42362.0</v>
+        <v>42262.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.06</v>
+        <v>2.86</v>
       </c>
       <c r="E13" s="1">
-        <v>2.7231821</v>
+        <v>2.72318205</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="H13" s="1">
-        <v>77736.72</v>
+        <v>77553.21</v>
       </c>
       <c r="I13" s="1">
-        <v>8768.26</v>
+        <v>4525.64</v>
       </c>
       <c r="J13" s="1">
-        <v>11.279431393555</v>
+        <v>5.8355289226584</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>86504.98</v>
+        <v>82078.85</v>
       </c>
       <c r="N13" s="1">
-        <v>86504.98</v>
+        <v>82078.85</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>10641.0</v>
+        <v>10606.0</v>
       </c>
       <c r="D14" s="1">
-        <v>418.74</v>
+        <v>343.38</v>
       </c>
       <c r="E14" s="1">
         <v>333.01</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
       <c r="G14">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>3027518.83</v>
+        <v>3017560.82</v>
       </c>
       <c r="I14" s="1">
-        <v>729648.28</v>
+        <v>143114.62</v>
       </c>
       <c r="J14" s="1">
-        <v>24.100536477918</v>
+        <v>4.742725284987</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3757167.11</v>
+        <v>3160675.44</v>
       </c>
       <c r="N14" s="1">
-        <v>3757167.11</v>
+        <v>3160675.44</v>
       </c>
       <c r="O14" s="1">
-        <v>4.72</v>
+        <v>4.22</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
         <v>5741.0</v>
       </c>
       <c r="D15" s="1">
-        <v>4717.0</v>
+        <v>4298.0</v>
       </c>
       <c r="E15" s="1">
         <v>4282.6897753</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H15" s="1">
         <v>138677.86</v>
       </c>
       <c r="I15" s="1">
-        <v>9948.84</v>
+        <v>-4169.14</v>
       </c>
       <c r="J15" s="1">
-        <v>7.174065131954</v>
+        <v>-3.0063486702203</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>148626.7</v>
+        <v>134508.72</v>
       </c>
       <c r="N15" s="1">
-        <v>148626.7</v>
+        <v>134508.72</v>
       </c>
       <c r="O15" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1375.0</v>
+        <v>1371.0</v>
       </c>
       <c r="D16" s="1">
-        <v>54.85</v>
+        <v>56.35</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04453091</v>
+        <v>50.04452954</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>68811.23</v>
+        <v>68611.05</v>
       </c>
       <c r="I16" s="1">
-        <v>6607.52</v>
+        <v>8644.8</v>
       </c>
       <c r="J16" s="1">
-        <v>9.602386122149</v>
+        <v>12.599719724447</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>75418.75</v>
+        <v>77255.85</v>
       </c>
       <c r="N16" s="1">
-        <v>75418.75</v>
+        <v>77255.85</v>
       </c>
       <c r="O16" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28183.0</v>
+        <v>28092.0</v>
       </c>
       <c r="D17" s="1">
-        <v>127.83</v>
+        <v>99.73</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117624</v>
+        <v>93.43117614</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>2235697.15</v>
+        <v>2228478.31</v>
       </c>
       <c r="I17" s="1">
-        <v>802064.05</v>
+        <v>202951.64</v>
       </c>
       <c r="J17" s="1">
-        <v>35.875344296968</v>
+        <v>9.1071848933544</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3037761.2</v>
+        <v>2431429.95</v>
       </c>
       <c r="N17" s="1">
-        <v>3037761.2</v>
+        <v>2431429.95</v>
       </c>
       <c r="O17" s="1">
-        <v>3.82</v>
+        <v>3.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55774.0</v>
+        <v>55574.0</v>
       </c>
       <c r="D18" s="1">
-        <v>2148.0</v>
+        <v>2003.0</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967297</v>
+        <v>2101.25967179</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
       <c r="G18">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H18" s="1">
-        <v>706687.41</v>
+        <v>704153.3</v>
       </c>
       <c r="I18" s="1">
-        <v>-49166.64</v>
+        <v>-97348.38</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.9573391720676</v>
+        <v>-13.824884439227</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>657520.77</v>
+        <v>606804.92</v>
       </c>
       <c r="N18" s="1">
-        <v>657520.77</v>
+        <v>606804.92</v>
       </c>
       <c r="O18" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
         <v>15710.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9872.0</v>
+        <v>9924.0</v>
       </c>
       <c r="E19" s="1">
         <v>4527.13469128</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H19" s="1">
         <v>439299.66</v>
       </c>
       <c r="I19" s="1">
-        <v>411886.86</v>
+        <v>410583.9</v>
       </c>
       <c r="J19" s="1">
-        <v>93.759885905671</v>
+        <v>93.463286541128</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>851186.52</v>
+        <v>849883.56</v>
       </c>
       <c r="N19" s="1">
-        <v>851186.52</v>
+        <v>849883.56</v>
       </c>
       <c r="O19" s="1">
-        <v>1.07</v>
+        <v>1.14</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15447.0</v>
+        <v>15397.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.18</v>
+        <v>37.93</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411083</v>
+        <v>42.00411054</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>648837.5</v>
+        <v>646737.29</v>
       </c>
       <c r="I20" s="1">
-        <v>-12730.04</v>
+        <v>-62729.08</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.9619766120176</v>
+        <v>-9.6993139208039</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>636107.46</v>
+        <v>584008.21</v>
       </c>
       <c r="N20" s="1">
-        <v>636107.46</v>
+        <v>584008.21</v>
       </c>
       <c r="O20" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
         <v>6191.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3887.0</v>
+        <v>3762.0</v>
       </c>
       <c r="E21" s="1">
         <v>3388.27216928</v>
       </c>
       <c r="F21" t="s">
         <v>35</v>
       </c>
       <c r="G21">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H21" s="1">
         <v>121108.62</v>
       </c>
       <c r="I21" s="1">
-        <v>10965.81</v>
+        <v>5854.06</v>
       </c>
       <c r="J21" s="1">
-        <v>9.0545247728857</v>
+        <v>4.8337269469341</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>132074.43</v>
+        <v>126962.68</v>
       </c>
       <c r="N21" s="1">
-        <v>132074.43</v>
+        <v>126962.68</v>
       </c>
       <c r="O21" s="1">
         <v>0.17</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50511.0</v>
+        <v>50342.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.432</v>
+        <v>4.404</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699986</v>
+        <v>4.03699992</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>203912.9</v>
+        <v>203230.65</v>
       </c>
       <c r="I22" s="1">
-        <v>19951.85</v>
+        <v>18475.52</v>
       </c>
       <c r="J22" s="1">
-        <v>9.7844962236327</v>
+        <v>9.0909122221476</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>223864.75</v>
+        <v>221706.17</v>
       </c>
       <c r="N22" s="1">
-        <v>223864.75</v>
+        <v>221706.17</v>
       </c>
       <c r="O22" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5933.0</v>
+        <v>5914.0</v>
       </c>
       <c r="D23" s="1">
-        <v>135.4</v>
+        <v>134.85</v>
       </c>
       <c r="E23" s="1">
         <v>124.75</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>740141.75</v>
+        <v>737771.5</v>
       </c>
       <c r="I23" s="1">
-        <v>63186.45</v>
+        <v>59731.4</v>
       </c>
       <c r="J23" s="1">
-        <v>8.5370741482966</v>
+        <v>8.0961923847695</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>803328.2</v>
+        <v>797502.9</v>
       </c>
       <c r="N23" s="1">
-        <v>803328.2</v>
+        <v>797502.9</v>
       </c>
       <c r="O23" s="1">
-        <v>1.01</v>
+        <v>1.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>1177.0</v>
+        <v>1173.0</v>
       </c>
       <c r="D24" s="1">
-        <v>867.52</v>
+        <v>971.47</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016143</v>
+        <v>764.31016198</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>832487.58</v>
+        <v>829658.4</v>
       </c>
       <c r="I24" s="1">
-        <v>28485.51</v>
+        <v>159306.07</v>
       </c>
       <c r="J24" s="1">
-        <v>3.421733931454</v>
+        <v>19.201405060203</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>860973.09</v>
+        <v>988964.47</v>
       </c>
       <c r="N24" s="1">
-        <v>860973.09</v>
+        <v>988964.47</v>
       </c>
       <c r="O24" s="1">
-        <v>1.08</v>
+        <v>1.32</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>10722.0</v>
+        <v>10687.0</v>
       </c>
       <c r="D25" s="1">
-        <v>20.62</v>
+        <v>21.18</v>
       </c>
       <c r="E25" s="1">
-        <v>18.635</v>
+        <v>18.63499953</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199804.47</v>
+        <v>199152.24</v>
       </c>
       <c r="I25" s="1">
-        <v>21283.17</v>
+        <v>27198.42</v>
       </c>
       <c r="J25" s="1">
-        <v>10.651998926751</v>
+        <v>13.657099714269</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>221087.64</v>
+        <v>226350.66</v>
       </c>
       <c r="N25" s="1">
-        <v>221087.64</v>
+        <v>226350.66</v>
       </c>
       <c r="O25" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
         <v>9874.0</v>
       </c>
       <c r="D26" s="1">
-        <v>11680.0</v>
+        <v>11225.0</v>
       </c>
       <c r="E26" s="1">
         <v>9900.59449058</v>
       </c>
       <c r="F26" t="s">
         <v>35</v>
       </c>
       <c r="G26">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H26" s="1">
         <v>566184.55</v>
       </c>
       <c r="I26" s="1">
-        <v>66779.97</v>
+        <v>38008.83</v>
       </c>
       <c r="J26" s="1">
-        <v>11.794735479801</v>
+        <v>6.7131520985516</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>632964.52</v>
+        <v>604193.38</v>
       </c>
       <c r="N26" s="1">
-        <v>632964.52</v>
+        <v>604193.38</v>
       </c>
       <c r="O26" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>1115.0</v>
+        <v>1111.0</v>
       </c>
       <c r="D27" s="1">
-        <v>635.6</v>
+        <v>562.2</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312108</v>
+        <v>529.56312331</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
+        <v>0.9</v>
+      </c>
+      <c r="H27" s="1">
+        <v>617830.38</v>
+      </c>
+      <c r="I27" s="1">
+        <v>73179.91</v>
+      </c>
+      <c r="J27" s="1">
+        <v>11.844660341889</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>691010.29</v>
+      </c>
+      <c r="N27" s="1">
+        <v>691010.29</v>
+      </c>
+      <c r="O27" s="1">
         <v>0.92</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>963.0</v>
+        <v>960.0</v>
       </c>
       <c r="D28" s="1">
-        <v>77.5</v>
+        <v>68.8</v>
       </c>
       <c r="E28" s="1">
-        <v>93.54937695</v>
+        <v>93.549375</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>90088.05</v>
+        <v>89807.4</v>
       </c>
       <c r="I28" s="1">
-        <v>-15455.55</v>
+        <v>-23759.4</v>
       </c>
       <c r="J28" s="1">
-        <v>-17.15604899873</v>
+        <v>-26.455949064331</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>74632.5</v>
+        <v>66048.0</v>
       </c>
       <c r="N28" s="1">
-        <v>74632.5</v>
+        <v>66048.0</v>
       </c>
       <c r="O28" s="1">
         <v>0.09</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>12402.0</v>
+        <v>12362.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.4</v>
+        <v>17.79</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040155</v>
+        <v>15.67040123</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>194344.32</v>
+        <v>193717.5</v>
       </c>
       <c r="I29" s="1">
-        <v>21450.48</v>
+        <v>26202.48</v>
       </c>
       <c r="J29" s="1">
-        <v>11.03735884846</v>
+        <v>13.526129544311</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>215794.8</v>
+        <v>219919.98</v>
       </c>
       <c r="N29" s="1">
-        <v>215794.8</v>
+        <v>219919.98</v>
       </c>
       <c r="O29" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>30882.0</v>
+        <v>30782.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4477.0</v>
+        <v>4997.0</v>
       </c>
       <c r="E30" s="1">
         <v>3862.0</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
       <c r="G30">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H30" s="1">
-        <v>651223.71</v>
+        <v>649114.96</v>
       </c>
       <c r="I30" s="1">
-        <v>107591.31</v>
+        <v>189384.28</v>
       </c>
       <c r="J30" s="1">
-        <v>16.521405524378</v>
+        <v>29.175768803726</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>758815.02</v>
+        <v>838499.24</v>
       </c>
       <c r="N30" s="1">
-        <v>758815.02</v>
+        <v>838499.24</v>
       </c>
       <c r="O30" s="1">
-        <v>0.95</v>
+        <v>1.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>17950.0</v>
+        <v>17892.0</v>
       </c>
       <c r="D31" s="1">
-        <v>36.72</v>
+        <v>39.48</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78435989</v>
+        <v>25.78436005</v>
       </c>
       <c r="F31" t="s">
         <v>51</v>
       </c>
       <c r="G31">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H31" s="1">
-        <v>540336.45</v>
+        <v>538590.52</v>
       </c>
       <c r="I31" s="1">
-        <v>217320.89</v>
+        <v>279732.19</v>
       </c>
       <c r="J31" s="1">
-        <v>40.219550245037</v>
+        <v>51.937822819458</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>757657.34</v>
+        <v>818322.71</v>
       </c>
       <c r="N31" s="1">
-        <v>757657.34</v>
+        <v>818322.71</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>1.09</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>27838.0</v>
+        <v>27738.0</v>
       </c>
       <c r="D32" s="1">
-        <v>5650.0</v>
+        <v>4926.0</v>
       </c>
       <c r="E32" s="1">
         <v>5445.0</v>
       </c>
       <c r="F32" t="s">
         <v>35</v>
       </c>
       <c r="G32">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H32" s="1">
-        <v>827653.27</v>
+        <v>824680.16</v>
       </c>
       <c r="I32" s="1">
-        <v>35583.4</v>
+        <v>-79834.93</v>
       </c>
       <c r="J32" s="1">
-        <v>4.2993124403411</v>
+        <v>-9.6807142783694</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>863236.67</v>
+        <v>744845.23</v>
       </c>
       <c r="N32" s="1">
-        <v>863236.67</v>
+        <v>744845.23</v>
       </c>
       <c r="O32" s="1">
-        <v>1.09</v>
+        <v>1.0</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>22296.0</v>
+        <v>22223.0</v>
       </c>
       <c r="D33" s="1">
-        <v>377.2</v>
+        <v>348.0</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067501</v>
+        <v>390.94067498</v>
       </c>
       <c r="F33" t="s">
         <v>99</v>
       </c>
       <c r="G33">
-        <v>10.57</v>
+        <v>10.75</v>
       </c>
       <c r="H33" s="1">
-        <v>777368.56</v>
+        <v>774823.35</v>
       </c>
       <c r="I33" s="1">
-        <v>18205.31</v>
+        <v>-55368.13</v>
       </c>
       <c r="J33" s="1">
-        <v>2.3419148826909</v>
+        <v>-7.1459036437144</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>795573.87</v>
+        <v>719455.22</v>
       </c>
       <c r="N33" s="1">
-        <v>795573.87</v>
+        <v>719455.22</v>
       </c>
       <c r="O33" s="1">
-        <v>1.0</v>
+        <v>0.96</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>12037.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D34" s="1">
-        <v>272.81</v>
+        <v>247.68</v>
       </c>
       <c r="E34" s="1">
         <v>294.97</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
       <c r="G34">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>3033494.73</v>
+        <v>3023666.18</v>
       </c>
       <c r="I34" s="1">
-        <v>-264563.52</v>
+        <v>-444655.86</v>
       </c>
       <c r="J34" s="1">
-        <v>-8.7214102396018</v>
+        <v>-14.705851556669</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2768931.21</v>
+        <v>2579010.32</v>
       </c>
       <c r="N34" s="1">
-        <v>2768931.21</v>
+        <v>2579010.32</v>
       </c>
       <c r="O34" s="1">
-        <v>3.48</v>
+        <v>3.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>19143.0</v>
+        <v>19081.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.51</v>
+        <v>40.27</v>
       </c>
       <c r="E35" s="1">
         <v>39.91</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>763997.13</v>
+        <v>761522.71</v>
       </c>
       <c r="I35" s="1">
-        <v>68914.8</v>
+        <v>6869.16</v>
       </c>
       <c r="J35" s="1">
-        <v>9.0202956652468</v>
+        <v>0.90202956652468</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>832911.93</v>
+        <v>768391.87</v>
       </c>
       <c r="N35" s="1">
-        <v>832911.93</v>
+        <v>768391.87</v>
       </c>
       <c r="O35" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>114442.0</v>
+        <v>114060.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.28</v>
+        <v>10.82</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809991</v>
+        <v>11.71809995</v>
       </c>
       <c r="F36" t="s">
         <v>106</v>
       </c>
       <c r="G36">
         <v>1.96</v>
       </c>
       <c r="H36" s="1">
-        <v>662554.18</v>
+        <v>660342.62</v>
       </c>
       <c r="I36" s="1">
-        <v>-5253.45</v>
+        <v>-31903.27</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.79290873993128</v>
+        <v>-4.8313207467966</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>657300.73</v>
+        <v>628439.35</v>
       </c>
       <c r="N36" s="1">
-        <v>657300.73</v>
+        <v>628439.35</v>
       </c>
       <c r="O36" s="1">
-        <v>0.83</v>
+        <v>0.84</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>28809.0</v>
+        <v>28709.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4142.0</v>
+        <v>3782.0</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011906</v>
+        <v>3434.73011947</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H37" s="1">
-        <v>611673.23</v>
+        <v>609550.03</v>
       </c>
       <c r="I37" s="1">
-        <v>43236.86</v>
+        <v>-17666.74</v>
       </c>
       <c r="J37" s="1">
-        <v>7.0686206097331</v>
+        <v>-2.8983248512021</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>654910.09</v>
+        <v>591883.29</v>
       </c>
       <c r="N37" s="1">
-        <v>654910.09</v>
+        <v>591883.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>109</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>34736.0</v>
+        <v>34636.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3540.0</v>
+        <v>3248.0</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44331529</v>
+        <v>3482.44332486</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H38" s="1">
-        <v>745294.68</v>
+        <v>743149.08</v>
       </c>
       <c r="I38" s="1">
-        <v>-70414.81</v>
+        <v>-129895.29</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.4479152863402</v>
+        <v>-17.479035296659</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>674879.87</v>
+        <v>613253.79</v>
       </c>
       <c r="N38" s="1">
-        <v>674879.87</v>
+        <v>613253.79</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>111</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>75986.0</v>
+        <v>75786.0</v>
       </c>
       <c r="D39" s="1">
-        <v>1608.5</v>
+        <v>1490.0</v>
       </c>
       <c r="E39" s="1">
-        <v>1291.9907483</v>
+        <v>1291.99075027</v>
       </c>
       <c r="F39" t="s">
         <v>35</v>
       </c>
       <c r="G39">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H39" s="1">
-        <v>598972.43</v>
+        <v>597395.9</v>
       </c>
       <c r="I39" s="1">
-        <v>71835.29</v>
+        <v>18166.02</v>
       </c>
       <c r="J39" s="1">
-        <v>11.993087895548</v>
+        <v>3.0408678733818</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>670807.72</v>
+        <v>615561.92</v>
       </c>
       <c r="N39" s="1">
-        <v>670807.72</v>
+        <v>615561.92</v>
       </c>
       <c r="O39" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>28864.0</v>
+        <v>28764.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3999.0</v>
+        <v>3913.0</v>
       </c>
       <c r="E40" s="1">
-        <v>3884.47328853</v>
+        <v>3884.47329996</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
       <c r="G40">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H40" s="1">
-        <v>672195.01</v>
+        <v>669866.17</v>
       </c>
       <c r="I40" s="1">
-        <v>-38688.15</v>
+        <v>-56308.18</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.7554949716155</v>
+        <v>-8.4058850143156</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>633506.86</v>
+        <v>613557.99</v>
       </c>
       <c r="N40" s="1">
-        <v>633506.86</v>
+        <v>613557.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>115</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>36883.0</v>
+        <v>36762.0</v>
       </c>
       <c r="D41" s="1">
-        <v>21.2</v>
+        <v>19.36</v>
       </c>
       <c r="E41" s="1">
-        <v>19.71790798</v>
+        <v>19.71790789</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>727255.6</v>
+        <v>724869.73</v>
       </c>
       <c r="I41" s="1">
-        <v>54664.0</v>
+        <v>-13157.41</v>
       </c>
       <c r="J41" s="1">
-        <v>7.5164770130337</v>
+        <v>-1.8151413220138</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>781919.6</v>
+        <v>711712.32</v>
       </c>
       <c r="N41" s="1">
-        <v>781919.6</v>
+        <v>711712.32</v>
       </c>
       <c r="O41" s="1">
-        <v>0.98</v>
+        <v>0.95</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2754.0</v>
+        <v>2745.0</v>
       </c>
       <c r="D42" s="1">
-        <v>82.55</v>
+        <v>74.6</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75289034</v>
+        <v>70.75288889</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>194853.46</v>
+        <v>194216.68</v>
       </c>
       <c r="I42" s="1">
-        <v>32489.24</v>
+        <v>10560.32</v>
       </c>
       <c r="J42" s="1">
-        <v>16.673678773782</v>
+        <v>5.4373908564393</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>227342.7</v>
+        <v>204777.0</v>
       </c>
       <c r="N42" s="1">
-        <v>227342.7</v>
+        <v>204777.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>10465.0</v>
+        <v>10431.0</v>
       </c>
       <c r="D43" s="1">
-        <v>63.55</v>
+        <v>48.02</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378978</v>
+        <v>58.88378967</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>616218.86</v>
+        <v>614216.81</v>
       </c>
       <c r="I43" s="1">
-        <v>48831.89</v>
+        <v>-113320.19</v>
       </c>
       <c r="J43" s="1">
-        <v>7.9244393785675</v>
+        <v>-18.449542271564</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>665050.75</v>
+        <v>500896.62</v>
       </c>
       <c r="N43" s="1">
-        <v>665050.75</v>
+        <v>500896.62</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>2321.0</v>
+        <v>2314.0</v>
       </c>
       <c r="D44" s="1">
-        <v>32.9</v>
+        <v>31.82</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550625</v>
+        <v>26.88550562</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>62401.26</v>
+        <v>62213.06</v>
       </c>
       <c r="I44" s="1">
-        <v>13959.64</v>
+        <v>11418.42</v>
       </c>
       <c r="J44" s="1">
-        <v>22.370766231323</v>
+        <v>18.353734730296</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>76360.9</v>
+        <v>73631.48</v>
       </c>
       <c r="N44" s="1">
-        <v>76360.9</v>
+        <v>73631.48</v>
       </c>
       <c r="O44" s="1">
         <v>0.1</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>123</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>2031.0</v>
+        <v>2025.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.7</v>
+        <v>103.1</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419498</v>
+        <v>71.82419259</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>145874.94</v>
+        <v>145443.99</v>
       </c>
       <c r="I45" s="1">
-        <v>70832.76</v>
+        <v>63333.51</v>
       </c>
       <c r="J45" s="1">
-        <v>48.557181925833</v>
+        <v>43.544948127454</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>216707.7</v>
+        <v>208777.5</v>
       </c>
       <c r="N45" s="1">
-        <v>216707.7</v>
+        <v>208777.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>7763.0</v>
+        <v>7737.0</v>
       </c>
       <c r="D46" s="1">
-        <v>95.55</v>
+        <v>92.7</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861909</v>
+        <v>54.31861962</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>421675.44</v>
+        <v>420263.16</v>
       </c>
       <c r="I46" s="1">
-        <v>320079.21</v>
+        <v>296956.74</v>
       </c>
       <c r="J46" s="1">
-        <v>75.906533707536</v>
+        <v>70.659712357372</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>741754.65</v>
+        <v>717219.9</v>
       </c>
       <c r="N46" s="1">
-        <v>741754.65</v>
+        <v>717219.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.93</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>18045.0</v>
+        <v>17945.0</v>
       </c>
       <c r="D47" s="1">
-        <v>7972.0</v>
+        <v>7991.0</v>
       </c>
       <c r="E47" s="1">
         <v>6658.0</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H47" s="1">
-        <v>656014.14</v>
+        <v>652378.71</v>
       </c>
       <c r="I47" s="1">
-        <v>133513.94</v>
+        <v>129323.04</v>
       </c>
       <c r="J47" s="1">
-        <v>20.352296064838</v>
+        <v>19.823307845224</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>789528.08</v>
+        <v>781701.75</v>
       </c>
       <c r="N47" s="1">
-        <v>789528.08</v>
+        <v>781701.75</v>
       </c>
       <c r="O47" s="1">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>10652.0</v>
+        <v>10617.0</v>
       </c>
       <c r="D48" s="1">
-        <v>6.705</v>
+        <v>5.92</v>
       </c>
       <c r="E48" s="1">
-        <v>6.245</v>
+        <v>6.24499953</v>
       </c>
       <c r="F48" t="s">
         <v>51</v>
       </c>
       <c r="G48">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H48" s="1">
-        <v>76748.48</v>
+        <v>76496.3</v>
       </c>
       <c r="I48" s="1">
-        <v>5350.1</v>
+        <v>-3682.77</v>
       </c>
       <c r="J48" s="1">
-        <v>6.9709523888942</v>
+        <v>-4.8143112804149</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>82098.58</v>
+        <v>72813.53</v>
       </c>
       <c r="N48" s="1">
-        <v>82098.58</v>
+        <v>72813.53</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>62072.0</v>
+        <v>61872.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1887.5</v>
+        <v>1726.5</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79713881</v>
+        <v>1753.79714572</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H49" s="1">
-        <v>655723.89</v>
+        <v>653611.11</v>
       </c>
       <c r="I49" s="1">
-        <v>-12701.49</v>
+        <v>-71297.12</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.9370180336117</v>
+        <v>-10.908186673877</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>643022.4</v>
+        <v>582313.99</v>
       </c>
       <c r="N49" s="1">
-        <v>643022.4</v>
+        <v>582313.99</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>78629.0</v>
+        <v>78429.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.46</v>
+        <v>1.36</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070712</v>
+        <v>1.27070714</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
       <c r="G50">
-        <v>1.5</v>
+        <v>1.47</v>
       </c>
       <c r="H50" s="1">
-        <v>66638.7</v>
+        <v>66469.2</v>
       </c>
       <c r="I50" s="1">
-        <v>9970.14</v>
+        <v>5962.85</v>
       </c>
       <c r="J50" s="1">
-        <v>14.961486343521</v>
+        <v>8.9708466477707</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>76608.84</v>
+        <v>72432.05</v>
       </c>
       <c r="N50" s="1">
-        <v>76608.84</v>
+        <v>72432.05</v>
       </c>
       <c r="O50" s="1">
         <v>0.1</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>12688.0</v>
+        <v>12647.0</v>
       </c>
       <c r="D51" s="1">
-        <v>57.95</v>
+        <v>55.25</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008748</v>
+        <v>61.22008777</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>776760.47</v>
+        <v>774250.45</v>
       </c>
       <c r="I51" s="1">
-        <v>-41490.87</v>
+        <v>-75503.7</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.3415269703413</v>
+        <v>-9.7518445097449</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>735269.6</v>
+        <v>698746.75</v>
       </c>
       <c r="N51" s="1">
-        <v>735269.6</v>
+        <v>698746.75</v>
       </c>
       <c r="O51" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>200183.0</v>
+        <v>199516.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.45</v>
+        <v>6.3</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465869</v>
+        <v>5.87465867</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
       <c r="G52">
         <v>1.96</v>
       </c>
       <c r="H52" s="1">
-        <v>611105.96</v>
+        <v>609069.78</v>
       </c>
       <c r="I52" s="1">
-        <v>46334.58</v>
+        <v>30990.71</v>
       </c>
       <c r="J52" s="1">
-        <v>7.5820860919111</v>
+        <v>5.0882035224273</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>657440.54</v>
+        <v>640060.49</v>
       </c>
       <c r="N52" s="1">
-        <v>657440.54</v>
+        <v>640060.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>232904.0</v>
+        <v>232128.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.71</v>
+        <v>5.34</v>
       </c>
       <c r="E53" s="1">
-        <v>5.6023997</v>
+        <v>5.60239971</v>
       </c>
       <c r="F53" t="s">
         <v>106</v>
       </c>
       <c r="G53">
         <v>1.96</v>
       </c>
       <c r="H53" s="1">
-        <v>708051.17</v>
+        <v>705692.05</v>
       </c>
       <c r="I53" s="1">
-        <v>-30904.68</v>
+        <v>-74485.45</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.3647523384503</v>
+        <v>-10.554950987474</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>677146.49</v>
+        <v>631206.6</v>
       </c>
       <c r="N53" s="1">
-        <v>677146.49</v>
+        <v>631206.6</v>
       </c>
       <c r="O53" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>6129.0</v>
+        <v>6110.0</v>
       </c>
       <c r="D54" s="1">
-        <v>13.42</v>
+        <v>13.63</v>
       </c>
       <c r="E54" s="1">
-        <v>9.9989052</v>
+        <v>9.99890507</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>61283.29</v>
+        <v>61093.31</v>
       </c>
       <c r="I54" s="1">
-        <v>20967.89</v>
+        <v>22185.99</v>
       </c>
       <c r="J54" s="1">
-        <v>34.21469376073</v>
+        <v>36.314925480384</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>82251.18</v>
+        <v>83279.3</v>
       </c>
       <c r="N54" s="1">
-        <v>82251.18</v>
+        <v>83279.3</v>
       </c>
       <c r="O54" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>10098.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D55" s="1">
-        <v>404.37</v>
+        <v>401.86</v>
       </c>
       <c r="E55" s="1">
         <v>472.85</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>4079490.19</v>
+        <v>4066158.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-636403.84</v>
+        <v>-555877.85</v>
       </c>
       <c r="J55" s="1">
-        <v>-15.600082617186</v>
+        <v>-13.670835685963</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3443086.35</v>
+        <v>3510280.67</v>
       </c>
       <c r="N55" s="1">
-        <v>3443086.35</v>
+        <v>3510280.67</v>
       </c>
       <c r="O55" s="1">
-        <v>4.33</v>
+        <v>4.69</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>145</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="1">
         <v>36052.0</v>
       </c>
       <c r="D56" s="1">
-        <v>36.88</v>
+        <v>34.6</v>
       </c>
       <c r="E56" s="1">
         <v>28.60978947</v>
       </c>
       <c r="F56" t="s">
         <v>147</v>
       </c>
       <c r="G56">
-        <v>9.27</v>
+        <v>9.02</v>
       </c>
       <c r="H56" s="1">
         <v>121782.27</v>
       </c>
       <c r="I56" s="1">
-        <v>21638.63</v>
+        <v>16524.89</v>
       </c>
       <c r="J56" s="1">
-        <v>17.768292543734</v>
+        <v>13.569208391336</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>143420.9</v>
+        <v>138307.16</v>
       </c>
       <c r="N56" s="1">
-        <v>143420.9</v>
+        <v>138307.16</v>
       </c>
       <c r="O56" s="1">
         <v>0.18</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>69772.0</v>
+        <v>69572.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1801.0</v>
+        <v>1756.0</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55912114</v>
+        <v>1710.55911861</v>
       </c>
       <c r="F57" t="s">
         <v>35</v>
       </c>
       <c r="G57">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H57" s="1">
-        <v>720590.41</v>
+        <v>718524.85</v>
       </c>
       <c r="I57" s="1">
-        <v>-30925.25</v>
+        <v>-52553.59</v>
       </c>
       <c r="J57" s="1">
-        <v>-4.291654394901</v>
+        <v>-7.3140949822403</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>689665.16</v>
+        <v>665971.26</v>
       </c>
       <c r="N57" s="1">
-        <v>689665.16</v>
+        <v>665971.26</v>
       </c>
       <c r="O57" s="1">
-        <v>0.87</v>
+        <v>0.89</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>39522.0</v>
+        <v>39422.0</v>
       </c>
       <c r="D58" s="1">
-        <v>3029.0</v>
+        <v>2951.0</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83383938</v>
+        <v>2787.83384912</v>
       </c>
       <c r="F58" t="s">
         <v>35</v>
       </c>
       <c r="G58">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H58" s="1">
-        <v>633786.92</v>
+        <v>632183.29</v>
       </c>
       <c r="I58" s="1">
-        <v>23237.62</v>
+        <v>1984.75</v>
       </c>
       <c r="J58" s="1">
-        <v>3.6664720060805</v>
+        <v>0.31395167056693</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>657024.54</v>
+        <v>634168.04</v>
       </c>
       <c r="N58" s="1">
-        <v>657024.54</v>
+        <v>634168.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>57979.0</v>
+        <v>57784.0</v>
       </c>
       <c r="D59" s="1">
-        <v>36.86</v>
+        <v>34.59</v>
       </c>
       <c r="E59" s="1">
         <v>37.1</v>
       </c>
       <c r="F59" t="s">
         <v>99</v>
       </c>
       <c r="G59">
-        <v>10.57</v>
+        <v>10.75</v>
       </c>
       <c r="H59" s="1">
-        <v>200458.59</v>
+        <v>199784.39</v>
       </c>
       <c r="I59" s="1">
-        <v>1707.32</v>
+        <v>-13841.32</v>
       </c>
       <c r="J59" s="1">
-        <v>0.85170707825492</v>
+        <v>-6.9281288693276</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>202165.91</v>
+        <v>185943.07</v>
       </c>
       <c r="N59" s="1">
-        <v>202165.91</v>
+        <v>185943.07</v>
       </c>
       <c r="O59" s="1">
         <v>0.25</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>17115.0</v>
+        <v>17015.0</v>
       </c>
       <c r="D60" s="1">
-        <v>8160.0</v>
+        <v>8773.0</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84411335</v>
+        <v>5588.84413753</v>
       </c>
       <c r="F60" t="s">
         <v>35</v>
       </c>
       <c r="G60">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H60" s="1">
-        <v>563318.44</v>
+        <v>560027.07</v>
       </c>
       <c r="I60" s="1">
-        <v>203178.57</v>
+        <v>253695.89</v>
       </c>
       <c r="J60" s="1">
-        <v>36.068155340344</v>
+        <v>45.300647699048</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>766497.01</v>
+        <v>813722.96</v>
       </c>
       <c r="N60" s="1">
-        <v>766497.01</v>
+        <v>813722.96</v>
       </c>
       <c r="O60" s="1">
-        <v>0.96</v>
+        <v>1.09</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>300609.0</v>
+        <v>299609.0</v>
       </c>
       <c r="D61" s="1">
-        <v>409.1</v>
+        <v>381.4</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463316</v>
+        <v>347.47463194</v>
       </c>
       <c r="F61" t="s">
         <v>35</v>
       </c>
       <c r="G61">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H61" s="1">
-        <v>611697.93</v>
+        <v>609663.07</v>
       </c>
       <c r="I61" s="1">
-        <v>63257.14</v>
+        <v>13256.58</v>
       </c>
       <c r="J61" s="1">
-        <v>10.341238199057</v>
+        <v>2.1744108594277</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>674955.07</v>
+        <v>622919.65</v>
       </c>
       <c r="N61" s="1">
-        <v>674955.07</v>
+        <v>622919.65</v>
       </c>
       <c r="O61" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>31850.0</v>
+        <v>31747.0</v>
       </c>
       <c r="D62" s="1">
-        <v>190.05</v>
+        <v>183.14</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413909</v>
+        <v>116.35413897</v>
       </c>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
-        <v>3408616.65</v>
+        <v>3397593.49</v>
       </c>
       <c r="I62" s="1">
-        <v>1695386.47</v>
+        <v>1648312.85</v>
       </c>
       <c r="J62" s="1">
-        <v>49.738255840533</v>
+        <v>48.514127862895</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5104003.12</v>
+        <v>5045906.34</v>
       </c>
       <c r="N62" s="1">
-        <v>5104003.12</v>
+        <v>5045906.34</v>
       </c>
       <c r="O62" s="1">
-        <v>6.42</v>
+        <v>6.74</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>68424.0</v>
+        <v>68224.0</v>
       </c>
       <c r="D63" s="1">
-        <v>1724.0</v>
+        <v>1648.0</v>
       </c>
       <c r="E63" s="1">
-        <v>1577.04133053</v>
+        <v>1577.04133443</v>
       </c>
       <c r="F63" t="s">
         <v>35</v>
       </c>
       <c r="G63">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H63" s="1">
-        <v>653269.52</v>
+        <v>651360.05</v>
       </c>
       <c r="I63" s="1">
-        <v>-5845.03</v>
+        <v>-38458.28</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.89473484083568</v>
+        <v>-5.9043043858769</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>647424.49</v>
+        <v>612901.77</v>
       </c>
       <c r="N63" s="1">
-        <v>647424.49</v>
+        <v>612901.77</v>
       </c>
       <c r="O63" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24210.0</v>
+        <v>24110.0</v>
       </c>
       <c r="D64" s="1">
-        <v>955.2</v>
+        <v>913.6</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06418835</v>
+        <v>704.06420572</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
       <c r="G64">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H64" s="1">
-        <v>99495.97</v>
+        <v>99085.0</v>
       </c>
       <c r="I64" s="1">
-        <v>27424.74</v>
+        <v>20989.22</v>
       </c>
       <c r="J64" s="1">
-        <v>27.563669161676</v>
+        <v>21.183044860473</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>126920.71</v>
+        <v>120074.22</v>
       </c>
       <c r="N64" s="1">
-        <v>126920.71</v>
+        <v>120074.22</v>
       </c>
       <c r="O64" s="1">
         <v>0.16</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31789.0</v>
+        <v>31686.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.67</v>
+        <v>5.545</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993174</v>
+        <v>5.37993183</v>
       </c>
       <c r="F65" t="s">
         <v>51</v>
       </c>
       <c r="G65">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H65" s="1">
-        <v>204864.37</v>
+        <v>204200.59</v>
       </c>
       <c r="I65" s="1">
-        <v>2324.12</v>
+        <v>-656.95</v>
       </c>
       <c r="J65" s="1">
-        <v>1.1344676480346</v>
+        <v>-0.32171797348872</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>207188.49</v>
+        <v>203543.64</v>
       </c>
       <c r="N65" s="1">
-        <v>207188.49</v>
+        <v>203543.64</v>
       </c>
       <c r="O65" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>166</v>
       </c>
       <c r="B66" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>12940.0</v>
+        <v>12898.0</v>
       </c>
       <c r="D66" s="1">
-        <v>15.44</v>
+        <v>14.82</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162674</v>
+        <v>16.11162661</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>208484.45</v>
+        <v>207807.76</v>
       </c>
       <c r="I66" s="1">
-        <v>-8690.85</v>
+        <v>-16659.4</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.1685842757098</v>
+        <v>-8.0167362373763</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>199793.6</v>
+        <v>191148.36</v>
       </c>
       <c r="N66" s="1">
-        <v>199793.6</v>
+        <v>191148.36</v>
       </c>
       <c r="O66" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>168</v>
       </c>
       <c r="B67" t="s">
         <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>20354.0</v>
+        <v>20288.0</v>
       </c>
       <c r="D67" s="1">
-        <v>31.5</v>
+        <v>29.12</v>
       </c>
       <c r="E67" s="1">
         <v>35.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>724602.4</v>
+        <v>722252.8</v>
       </c>
       <c r="I67" s="1">
-        <v>-83451.4</v>
+        <v>-131466.24</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.516853932584</v>
+        <v>-18.202247191011</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>641151.0</v>
+        <v>590786.56</v>
       </c>
       <c r="N67" s="1">
-        <v>641151.0</v>
+        <v>590786.56</v>
       </c>
       <c r="O67" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>170</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>6445.0</v>
+        <v>6425.0</v>
       </c>
       <c r="D68" s="1">
-        <v>230.95</v>
+        <v>180.72</v>
       </c>
       <c r="E68" s="1">
         <v>223.25</v>
       </c>
       <c r="F68" t="s">
         <v>172</v>
       </c>
       <c r="G68">
         <v>7.47</v>
       </c>
       <c r="H68" s="1">
-        <v>192626.95</v>
+        <v>192029.19</v>
       </c>
       <c r="I68" s="1">
-        <v>6623.79</v>
+        <v>-36635.36</v>
       </c>
       <c r="J68" s="1">
-        <v>3.4386621394358</v>
+        <v>-19.078016212014</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>199250.74</v>
+        <v>155393.83</v>
       </c>
       <c r="N68" s="1">
-        <v>199250.74</v>
+        <v>155393.83</v>
       </c>
       <c r="O68" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>8908.0</v>
+        <v>8879.0</v>
       </c>
       <c r="D69" s="1">
-        <v>88.74</v>
+        <v>72.22</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110799</v>
+        <v>91.97110823</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>819278.63</v>
+        <v>816611.47</v>
       </c>
       <c r="I69" s="1">
-        <v>-28782.71</v>
+        <v>-175370.09</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.5131771958949</v>
+        <v>-21.475340041452</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>790495.92</v>
+        <v>641241.38</v>
       </c>
       <c r="N69" s="1">
-        <v>790495.92</v>
+        <v>641241.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.99</v>
+        <v>0.86</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>1406.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D70" s="1">
-        <v>266.35</v>
+        <v>254.75</v>
       </c>
       <c r="E70" s="1">
-        <v>225.0320697</v>
+        <v>225.03206847</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>316395.09</v>
+        <v>315494.96</v>
       </c>
       <c r="I70" s="1">
-        <v>58093.01</v>
+        <v>41664.54</v>
       </c>
       <c r="J70" s="1">
-        <v>18.360907560228</v>
+        <v>13.206087349224</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>374488.1</v>
+        <v>357159.5</v>
       </c>
       <c r="N70" s="1">
-        <v>374488.1</v>
+        <v>357159.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>9293.0</v>
+        <v>9263.0</v>
       </c>
       <c r="D71" s="1">
-        <v>7.86</v>
+        <v>7.33</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497256</v>
+        <v>6.86497247</v>
       </c>
       <c r="F71" t="s">
         <v>51</v>
       </c>
       <c r="G71">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H71" s="1">
-        <v>75748.45</v>
+        <v>75503.92</v>
       </c>
       <c r="I71" s="1">
-        <v>8213.82</v>
+        <v>3154.32</v>
       </c>
       <c r="J71" s="1">
-        <v>10.843548613866</v>
+        <v>4.1776903768705</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>83962.27</v>
+        <v>78658.24</v>
       </c>
       <c r="N71" s="1">
-        <v>83962.27</v>
+        <v>78658.24</v>
       </c>
       <c r="O71" s="1">
         <v>0.11</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
         <v>157.0</v>
       </c>
       <c r="D72" s="1">
-        <v>92200.0</v>
+        <v>91700.0</v>
       </c>
       <c r="E72" s="1">
         <v>78697.34394904</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H72" s="1">
         <v>71572.7</v>
       </c>
       <c r="I72" s="1">
-        <v>7873.66</v>
+        <v>6908.47</v>
       </c>
       <c r="J72" s="1">
-        <v>11.00092633085</v>
+        <v>9.6523814247611</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>79446.36</v>
+        <v>78481.17</v>
       </c>
       <c r="N72" s="1">
-        <v>79446.36</v>
+        <v>78481.17</v>
       </c>
       <c r="O72" s="1">
         <v>0.1</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>6208.0</v>
+        <v>6188.0</v>
       </c>
       <c r="D73" s="1">
-        <v>30.83</v>
+        <v>31.69</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969555</v>
+        <v>26.16969619</v>
       </c>
       <c r="F73" t="s">
         <v>51</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H73" s="1">
-        <v>192190.9</v>
+        <v>191571.73</v>
       </c>
       <c r="I73" s="1">
-        <v>27813.28</v>
+        <v>35603.57</v>
       </c>
       <c r="J73" s="1">
-        <v>14.471694549534</v>
+        <v>18.584981197382</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>220004.18</v>
+        <v>227175.3</v>
       </c>
       <c r="N73" s="1">
-        <v>220004.18</v>
+        <v>227175.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>14615.0</v>
+        <v>14568.0</v>
       </c>
       <c r="D74" s="1">
-        <v>48.58</v>
+        <v>46.34</v>
       </c>
       <c r="E74" s="1">
         <v>50.05</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>731480.75</v>
+        <v>729128.4</v>
       </c>
       <c r="I74" s="1">
-        <v>-21484.05</v>
+        <v>-54047.28</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9370629370629</v>
+        <v>-7.4125874125874</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>709996.7</v>
+        <v>675081.12</v>
       </c>
       <c r="N74" s="1">
-        <v>709996.7</v>
+        <v>675081.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9197.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D75" s="1">
-        <v>79.6</v>
+        <v>71.75</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013591</v>
+        <v>61.70013636</v>
       </c>
       <c r="F75" t="s">
         <v>51</v>
       </c>
       <c r="G75">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H75" s="1">
-        <v>658629.58</v>
+        <v>656481.17</v>
       </c>
       <c r="I75" s="1">
-        <v>182891.43</v>
+        <v>105488.54</v>
       </c>
       <c r="J75" s="1">
-        <v>27.768481032996</v>
+        <v>16.068783815993</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>841521.01</v>
+        <v>761969.71</v>
       </c>
       <c r="N75" s="1">
-        <v>841521.01</v>
+        <v>761969.71</v>
       </c>
       <c r="O75" s="1">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20748.0</v>
+        <v>20680.0</v>
       </c>
       <c r="D76" s="1">
-        <v>205.78</v>
+        <v>175.1</v>
       </c>
       <c r="E76" s="1">
-        <v>127.76424137</v>
+        <v>127.7642413</v>
       </c>
       <c r="F76" t="s">
         <v>40</v>
       </c>
       <c r="G76">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>2422461.33</v>
+        <v>2414521.9</v>
       </c>
       <c r="I76" s="1">
-        <v>1177625.89</v>
+        <v>728084.31</v>
       </c>
       <c r="J76" s="1">
-        <v>48.612783841631</v>
+        <v>30.154388328389</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3600087.22</v>
+        <v>3142606.21</v>
       </c>
       <c r="N76" s="1">
-        <v>3600087.22</v>
+        <v>3142606.21</v>
       </c>
       <c r="O76" s="1">
-        <v>4.53</v>
+        <v>4.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>189</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>18337.0</v>
+        <v>18278.0</v>
       </c>
       <c r="D77" s="1">
-        <v>12.015</v>
+        <v>10.65</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322517</v>
+        <v>9.13322519</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>167475.95</v>
+        <v>166937.09</v>
       </c>
       <c r="I77" s="1">
-        <v>52843.11</v>
+        <v>27723.61</v>
       </c>
       <c r="J77" s="1">
-        <v>31.552655769381</v>
+        <v>16.607220121065</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>220319.06</v>
+        <v>194660.7</v>
       </c>
       <c r="N77" s="1">
-        <v>220319.06</v>
+        <v>194660.7</v>
       </c>
       <c r="O77" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>191</v>
       </c>
       <c r="B78" t="s">
         <v>192</v>
       </c>
       <c r="C78" s="1">
-        <v>4502.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D78" s="1">
-        <v>177.6</v>
+        <v>163.8</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23388938</v>
+        <v>135.23389037</v>
       </c>
       <c r="F78" t="s">
         <v>32</v>
       </c>
       <c r="G78">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H78" s="1">
-        <v>650282.51</v>
+        <v>648260.31</v>
       </c>
       <c r="I78" s="1">
-        <v>222451.43</v>
+        <v>165031.43</v>
       </c>
       <c r="J78" s="1">
-        <v>34.208428887315</v>
+        <v>25.45758662905</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>872733.94</v>
+        <v>813291.74</v>
       </c>
       <c r="N78" s="1">
-        <v>872733.94</v>
+        <v>813291.74</v>
       </c>
       <c r="O78" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>193</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" s="1">
-        <v>17409.0</v>
+        <v>17353.0</v>
       </c>
       <c r="D79" s="1">
-        <v>123.7</v>
+        <v>115.55</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003446</v>
+        <v>134.87003458</v>
       </c>
       <c r="F79" t="s">
         <v>99</v>
       </c>
       <c r="G79">
-        <v>10.57</v>
+        <v>10.75</v>
       </c>
       <c r="H79" s="1">
-        <v>209021.09</v>
+        <v>208348.73</v>
       </c>
       <c r="I79" s="1">
-        <v>-5304.97</v>
+        <v>-21811.14</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.5380070499106</v>
+        <v>-10.468573530542</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>203716.12</v>
+        <v>186537.59</v>
       </c>
       <c r="N79" s="1">
-        <v>203716.12</v>
+        <v>186537.59</v>
       </c>
       <c r="O79" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>195</v>
       </c>
       <c r="B80" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="1">
-        <v>52406.0</v>
+        <v>52230.0</v>
       </c>
       <c r="D80" s="1">
-        <v>140.4</v>
+        <v>139.1</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626989</v>
+        <v>156.61626996</v>
       </c>
       <c r="F80" t="s">
         <v>99</v>
       </c>
       <c r="G80">
-        <v>10.57</v>
+        <v>10.75</v>
       </c>
       <c r="H80" s="1">
-        <v>733379.1</v>
+        <v>730916.12</v>
       </c>
       <c r="I80" s="1">
-        <v>-37345.84</v>
+        <v>-55037.06</v>
       </c>
       <c r="J80" s="1">
-        <v>-5.0922967398444</v>
+        <v>-7.5298736057429</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>696033.26</v>
+        <v>675879.06</v>
       </c>
       <c r="N80" s="1">
-        <v>696033.26</v>
+        <v>675879.06</v>
       </c>
       <c r="O80" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>197</v>
       </c>
       <c r="B81" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1">
-        <v>33422.0</v>
+        <v>33219.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.62</v>
+        <v>24.46</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885943</v>
+        <v>17.44885939</v>
       </c>
       <c r="F81" t="s">
         <v>147</v>
       </c>
       <c r="G81">
-        <v>9.27</v>
+        <v>9.02</v>
       </c>
       <c r="H81" s="1">
-        <v>67843.26</v>
+        <v>67431.19</v>
       </c>
       <c r="I81" s="1">
-        <v>24520.95</v>
+        <v>22659.98</v>
       </c>
       <c r="J81" s="1">
-        <v>36.143531428177</v>
+        <v>33.604597516372</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>92364.21</v>
+        <v>90091.17</v>
       </c>
       <c r="N81" s="1">
-        <v>92364.21</v>
+        <v>90091.17</v>
       </c>
       <c r="O81" s="1">
         <v>0.12</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>199</v>
       </c>
       <c r="B82" t="s">
         <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>7905.0</v>
+        <v>7879.0</v>
       </c>
       <c r="D82" s="1">
-        <v>428.27</v>
+        <v>395.01</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707527</v>
+        <v>459.43707577</v>
       </c>
       <c r="F82" t="s">
         <v>40</v>
       </c>
       <c r="G82">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>3092339.23</v>
+        <v>3082168.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-237687.39</v>
+        <v>-381119.28</v>
       </c>
       <c r="J82" s="1">
-        <v>-7.6863297433251</v>
+        <v>-12.365297307657</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2854651.84</v>
+        <v>2701049.07</v>
       </c>
       <c r="N82" s="1">
-        <v>2854651.84</v>
+        <v>2701049.07</v>
       </c>
       <c r="O82" s="1">
-        <v>3.59</v>
+        <v>3.61</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>201</v>
       </c>
       <c r="B83" t="s">
         <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>19707.0</v>
+        <v>19644.0</v>
       </c>
       <c r="D83" s="1">
-        <v>226.56</v>
+        <v>190.05</v>
       </c>
       <c r="E83" s="1">
         <v>177.17</v>
       </c>
       <c r="F83" t="s">
         <v>40</v>
       </c>
       <c r="G83">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>2983031.48</v>
+        <v>2973495.22</v>
       </c>
       <c r="I83" s="1">
-        <v>781729.19</v>
+        <v>266550.08</v>
       </c>
       <c r="J83" s="1">
-        <v>26.205864579076</v>
+        <v>8.9642007226768</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3764760.67</v>
+        <v>3240045.3</v>
       </c>
       <c r="N83" s="1">
-        <v>3764760.67</v>
+        <v>3240045.3</v>
       </c>
       <c r="O83" s="1">
-        <v>4.73</v>
+        <v>4.33</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>203</v>
       </c>
       <c r="B84" t="s">
         <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>22739.0</v>
+        <v>22639.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3567.0</v>
+        <v>3357.0</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33268833</v>
+        <v>4198.33270021</v>
       </c>
       <c r="F84" t="s">
         <v>35</v>
       </c>
       <c r="G84">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H84" s="1">
-        <v>577837.71</v>
+        <v>575296.54</v>
       </c>
       <c r="I84" s="1">
-        <v>-132675.93</v>
+        <v>-161005.95</v>
       </c>
       <c r="J84" s="1">
-        <v>-22.960760037624</v>
+        <v>-27.986601483819</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>445161.78</v>
+        <v>414290.59</v>
       </c>
       <c r="N84" s="1">
-        <v>445161.78</v>
+        <v>414290.59</v>
       </c>
       <c r="O84" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>44419.0</v>
+        <v>44319.0</v>
       </c>
       <c r="D85" s="1">
-        <v>2995.0</v>
+        <v>2886.5</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920957</v>
+        <v>2538.68920779</v>
       </c>
       <c r="F85" t="s">
         <v>35</v>
       </c>
       <c r="G85">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H85" s="1">
-        <v>682654.71</v>
+        <v>681117.86</v>
       </c>
       <c r="I85" s="1">
-        <v>47490.11</v>
+        <v>16243.7</v>
       </c>
       <c r="J85" s="1">
-        <v>6.956680925852</v>
+        <v>2.3848589141386</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>730144.82</v>
+        <v>697361.56</v>
       </c>
       <c r="N85" s="1">
-        <v>730144.82</v>
+        <v>697361.56</v>
       </c>
       <c r="O85" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>65234.0</v>
+        <v>65034.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1856.0</v>
+        <v>1887.0</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.2858632</v>
+        <v>1753.28586585</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H86" s="1">
-        <v>708162.25</v>
+        <v>705991.11</v>
       </c>
       <c r="I86" s="1">
-        <v>-43661.64</v>
+        <v>-37017.7</v>
       </c>
       <c r="J86" s="1">
-        <v>-6.1654853813515</v>
+        <v>-5.2433663081112</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>664500.61</v>
+        <v>668973.41</v>
       </c>
       <c r="N86" s="1">
-        <v>664500.61</v>
+        <v>668973.41</v>
       </c>
       <c r="O86" s="1">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>209</v>
       </c>
       <c r="B87" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="1">
         <v>6781.0</v>
       </c>
       <c r="D87" s="1">
-        <v>19670.0</v>
+        <v>20540.0</v>
       </c>
       <c r="E87" s="1">
         <v>13429.82642678</v>
       </c>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H87" s="1">
         <v>549857.81</v>
       </c>
       <c r="I87" s="1">
-        <v>182193.48</v>
+        <v>209402.45</v>
       </c>
       <c r="J87" s="1">
-        <v>33.134653484325</v>
+        <v>38.083018226112</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>732051.29</v>
+        <v>759260.26</v>
       </c>
       <c r="N87" s="1">
-        <v>732051.29</v>
+        <v>759260.26</v>
       </c>
       <c r="O87" s="1">
-        <v>0.92</v>
+        <v>1.01</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>47061.0</v>
+        <v>46961.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3714.0</v>
+        <v>3467.0</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750664</v>
+        <v>2934.93750133</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
       <c r="G88">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H88" s="1">
-        <v>843269.49</v>
+        <v>841477.63</v>
       </c>
       <c r="I88" s="1">
-        <v>116012.86</v>
+        <v>46061.82</v>
       </c>
       <c r="J88" s="1">
-        <v>13.757507104876</v>
+        <v>5.473920916947</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>959282.35</v>
+        <v>887539.45</v>
       </c>
       <c r="N88" s="1">
-        <v>959282.35</v>
+        <v>887539.45</v>
       </c>
       <c r="O88" s="1">
-        <v>1.21</v>
+        <v>1.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>213</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>43582.0</v>
+        <v>43438.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.683</v>
+        <v>1.542</v>
       </c>
       <c r="E89" s="1">
         <v>1.39187532</v>
       </c>
       <c r="F89" t="s">
         <v>51</v>
       </c>
       <c r="G89">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H89" s="1">
-        <v>72175.86</v>
+        <v>71937.38</v>
       </c>
       <c r="I89" s="1">
-        <v>12137.62</v>
+        <v>5659.24</v>
       </c>
       <c r="J89" s="1">
-        <v>16.816730690843</v>
+        <v>7.8668975711932</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>84313.48</v>
+        <v>77596.62</v>
       </c>
       <c r="N89" s="1">
-        <v>84313.48</v>
+        <v>77596.62</v>
       </c>
       <c r="O89" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>215</v>
       </c>
       <c r="B90" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>828.0</v>
+        <v>825.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.9</v>
+        <v>94.94</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18498792</v>
+        <v>89.18499394</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>73845.17</v>
+        <v>73577.62</v>
       </c>
       <c r="I90" s="1">
-        <v>6388.03</v>
+        <v>4747.88</v>
       </c>
       <c r="J90" s="1">
-        <v>8.6505725425238</v>
+        <v>6.4528860813927</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>80233.2</v>
+        <v>78325.5</v>
       </c>
       <c r="N90" s="1">
-        <v>80233.2</v>
+        <v>78325.5</v>
       </c>
       <c r="O90" s="1">
         <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>217</v>
       </c>
       <c r="B91" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>14573.0</v>
+        <v>14526.0</v>
       </c>
       <c r="D91" s="1">
-        <v>13.095</v>
+        <v>13.575</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149454</v>
+        <v>10.80149456</v>
       </c>
       <c r="F91" t="s">
         <v>51</v>
       </c>
       <c r="G91">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H91" s="1">
-        <v>187879.87</v>
+        <v>187273.93</v>
       </c>
       <c r="I91" s="1">
-        <v>31481.52</v>
+        <v>41167.28</v>
       </c>
       <c r="J91" s="1">
-        <v>16.75619639294</v>
+        <v>21.982386977194</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>219361.39</v>
+        <v>228441.21</v>
       </c>
       <c r="N91" s="1">
-        <v>219361.39</v>
+        <v>228441.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>219</v>
       </c>
       <c r="B92" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>8246.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D92" s="1">
-        <v>27.62</v>
+        <v>26.84</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882246</v>
+        <v>26.87882224</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>221642.77</v>
+        <v>220917.04</v>
       </c>
       <c r="I92" s="1">
-        <v>6111.75</v>
+        <v>-319.08</v>
       </c>
       <c r="J92" s="1">
-        <v>2.7574777196657</v>
+        <v>-0.14443430891524</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>227754.52</v>
+        <v>220597.96</v>
       </c>
       <c r="N92" s="1">
-        <v>227754.52</v>
+        <v>220597.96</v>
       </c>
       <c r="O92" s="1">
         <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>221</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>3122.0</v>
+        <v>3112.0</v>
       </c>
       <c r="D93" s="1">
-        <v>62.35</v>
+        <v>65.65</v>
       </c>
       <c r="E93" s="1">
-        <v>69.7156246</v>
+        <v>69.71562339</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>217652.18</v>
+        <v>216955.02</v>
       </c>
       <c r="I93" s="1">
-        <v>-22995.48</v>
+        <v>-12652.22</v>
       </c>
       <c r="J93" s="1">
-        <v>-10.565242213517</v>
+        <v>-5.8317249354267</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>194656.7</v>
+        <v>204302.8</v>
       </c>
       <c r="N93" s="1">
-        <v>194656.7</v>
+        <v>204302.8</v>
       </c>
       <c r="O93" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>223</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>8876.0</v>
+        <v>8847.0</v>
       </c>
       <c r="D94" s="1">
-        <v>158.5</v>
+        <v>159.7</v>
       </c>
       <c r="E94" s="1">
         <v>183.5</v>
       </c>
       <c r="F94" t="s">
         <v>172</v>
       </c>
       <c r="G94">
         <v>7.47</v>
       </c>
       <c r="H94" s="1">
-        <v>218049.96</v>
+        <v>217337.54</v>
       </c>
       <c r="I94" s="1">
-        <v>-29725.99</v>
+        <v>-28253.29</v>
       </c>
       <c r="J94" s="1">
-        <v>-13.632650975951</v>
+        <v>-12.999728440839</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>188323.97</v>
+        <v>189084.25</v>
       </c>
       <c r="N94" s="1">
-        <v>188323.97</v>
+        <v>189084.25</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>225</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>7198.0</v>
+        <v>7174.0</v>
       </c>
       <c r="D95" s="1">
-        <v>103.55</v>
+        <v>92.38</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494026</v>
+        <v>90.32494006</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>650158.92</v>
+        <v>647991.12</v>
       </c>
       <c r="I95" s="1">
-        <v>95193.98</v>
+        <v>14743.0</v>
       </c>
       <c r="J95" s="1">
-        <v>14.641647922019</v>
+        <v>2.2751854994556</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>745352.9</v>
+        <v>662734.12</v>
       </c>
       <c r="N95" s="1">
-        <v>745352.9</v>
+        <v>662734.12</v>
       </c>
       <c r="O95" s="1">
-        <v>0.94</v>
+        <v>0.89</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>227</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="1">
         <v>7174.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3442.0</v>
+        <v>3283.0</v>
       </c>
       <c r="E96" s="1">
         <v>3001.52815723</v>
       </c>
       <c r="F96" t="s">
         <v>35</v>
       </c>
       <c r="G96">
-        <v>182.2</v>
+        <v>183.44</v>
       </c>
       <c r="H96" s="1">
         <v>128852.34</v>
       </c>
       <c r="I96" s="1">
-        <v>6671.48</v>
+        <v>-463.07</v>
       </c>
       <c r="J96" s="1">
-        <v>5.1776164872132</v>
+        <v>-0.35938035739203</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>135523.82</v>
+        <v>128389.27</v>
       </c>
       <c r="N96" s="1">
-        <v>135523.82</v>
+        <v>128389.27</v>
       </c>
       <c r="O96" s="1">
         <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>229</v>
       </c>
       <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>59581.0</v>
+        <v>59379.0</v>
       </c>
       <c r="D97" s="1">
-        <v>27.1</v>
+        <v>23.03</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292963</v>
+        <v>28.03292966</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>1499367.9</v>
+        <v>1494284.53</v>
       </c>
       <c r="I97" s="1">
-        <v>-137889.68</v>
+        <v>-307477.53</v>
       </c>
       <c r="J97" s="1">
-        <v>-9.1965207471762</v>
+        <v>-20.576906461047</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1361478.22</v>
+        <v>1186807.0</v>
       </c>
       <c r="N97" s="1">
-        <v>1361478.22</v>
+        <v>1186807.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.71</v>
+        <v>1.59</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>231</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="1">
         <v>28961.0</v>
       </c>
       <c r="D98" s="1">
-        <v>28.76</v>
+        <v>25.06</v>
       </c>
       <c r="E98" s="1">
         <v>19.60387625</v>
       </c>
       <c r="F98" t="s">
         <v>147</v>
       </c>
       <c r="G98">
-        <v>9.27</v>
+        <v>9.02</v>
       </c>
       <c r="H98" s="1">
         <v>65498.71</v>
       </c>
       <c r="I98" s="1">
-        <v>24346.43</v>
+        <v>14971.26</v>
       </c>
       <c r="J98" s="1">
-        <v>37.17085420461</v>
+        <v>22.857335663557</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>89845.14</v>
+        <v>80469.97</v>
       </c>
       <c r="N98" s="1">
-        <v>89845.14</v>
+        <v>80469.97</v>
       </c>
       <c r="O98" s="1">
         <v>0.11</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>6412.0</v>
+        <v>6392.0</v>
       </c>
       <c r="D99" s="1">
-        <v>30.62</v>
+        <v>24.06</v>
       </c>
       <c r="E99" s="1">
         <v>30.32</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>194411.84</v>
+        <v>193805.44</v>
       </c>
       <c r="I99" s="1">
-        <v>1923.6</v>
+        <v>-40013.92</v>
       </c>
       <c r="J99" s="1">
-        <v>0.98944591029024</v>
+        <v>-20.646437994723</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>196335.44</v>
+        <v>153791.52</v>
       </c>
       <c r="N99" s="1">
-        <v>196335.44</v>
+        <v>153791.52</v>
       </c>
       <c r="O99" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>235</v>
       </c>
       <c r="B100" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>25849.0</v>
+        <v>25765.0</v>
       </c>
       <c r="D100" s="1">
-        <v>126.77</v>
+        <v>120.02</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530698</v>
+        <v>116.20530681</v>
       </c>
       <c r="F100" t="s">
         <v>40</v>
       </c>
       <c r="G100">
-        <v>1.19</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>2788398.46</v>
+        <v>2779337.16</v>
       </c>
       <c r="I100" s="1">
-        <v>-25315.93</v>
+        <v>-95618.09</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.90790216546024</v>
+        <v>-3.4403199214593</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2763082.53</v>
+        <v>2683719.07</v>
       </c>
       <c r="N100" s="1">
-        <v>2763082.53</v>
+        <v>2683719.07</v>
       </c>
       <c r="O100" s="1">
-        <v>3.47</v>
+        <v>3.59</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>237</v>
       </c>
       <c r="B101" t="s">
         <v>238</v>
       </c>
       <c r="C101" s="1">
-        <v>65.0</v>
+        <v>40.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4774.91</v>
+        <v>4782.95</v>
       </c>
       <c r="E101" s="1">
-        <v>4771.318</v>
+        <v>4773.899</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>310135.67</v>
+        <v>190955.96</v>
       </c>
       <c r="I101" s="1">
-        <v>233.48</v>
+        <v>362.04</v>
       </c>
       <c r="J101" s="1">
-        <v>0.075283181712055</v>
+        <v>0.18959345390424</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>310369.15</v>
+        <v>191318.0</v>
       </c>
       <c r="N101" s="1">
-        <v>310369.15</v>
+        <v>191318.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>