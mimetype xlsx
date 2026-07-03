--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -109,98 +109,110 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
+    <t>US0079031078</t>
+  </si>
+  <si>
+    <t>ADV MICRO DEVICE</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>JP3102000001</t>
   </si>
   <si>
     <t>AISIN CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000730007</t>
   </si>
   <si>
     <t>ANDRITZ AG</t>
   </si>
   <si>
+    <t>JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t>APTIV HOLDINGS L</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
-    <t>US0527691069</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3937200008</t>
   </si>
   <si>
     <t>AZBIL CORP</t>
   </si>
   <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
@@ -223,248 +235,278 @@
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
+    <t>US2538681030</t>
+  </si>
+  <si>
+    <t>DIGITAL REALTY</t>
+  </si>
+  <si>
     <t>JP3638600001</t>
   </si>
   <si>
     <t>DOWA HOLDINGS CO</t>
   </si>
   <si>
-    <t>DE000PAG9113</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>ES0127797019</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS S</t>
+  </si>
+  <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FI0009007132</t>
-[...2 lines deleted...]
-    <t>FORTUM OYJ</t>
+    <t>US30040W1080</t>
+  </si>
+  <si>
+    <t>EVERSOURCE ENERG</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIE</t>
+  </si>
+  <si>
+    <t>US3453708600</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CO</t>
   </si>
   <si>
     <t>JP3820000002</t>
   </si>
   <si>
     <t>FUJI ELECTRIC CO</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
     <t>HALMA PLC</t>
   </si>
   <si>
+    <t>US42824C1099</t>
+  </si>
+  <si>
+    <t>HEWLETT PACKA</t>
+  </si>
+  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US4592001014</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORP</t>
+  </si>
+  <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
-    <t>DE000KGX8881</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLO</t>
+  </si>
+  <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
     <t>ES0105025003</t>
   </si>
   <si>
     <t>MERLIN PROPERTIE</t>
   </si>
   <si>
     <t>US5949181045</t>
@@ -520,149 +562,143 @@
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
-    <t>FR0000131906</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO OYJ-R</t>
   </si>
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
-    <t>US88160R1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>JP3104890003</t>
   </si>
   <si>
     <t>TIS INC</t>
   </si>
   <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
     <t>JP3634600005</t>
@@ -691,90 +727,72 @@
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
-    <t>DE0007664039</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
     <t>KYG9593A1040</t>
   </si>
   <si>
     <t>WHARF REAL ESTAT</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1138,183 +1156,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>216979.6105</v>
+        <v>238291.007</v>
       </c>
       <c r="D2">
-        <v>323.57</v>
+        <v>319.08</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>70209742.44</v>
+        <v>76035816.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>70209742.44</v>
+        <v>76035816.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>235.52</v>
+        <v>232.34</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1648.69</v>
+        <v>1626.43</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1648.69</v>
+        <v>1626.43</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>157.12</v>
+        <v>155.02</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1571.24</v>
+        <v>1550.22</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1571.24</v>
+        <v>1550.22</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27399.2788</v>
+        <v>27328.6813</v>
       </c>
       <c r="D5">
-        <v>168.38</v>
+        <v>166.12</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4613639.16</v>
+        <v>4539993.01</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4613639.16</v>
+        <v>4539993.01</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1333,5039 +1351,5189 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4541.0</v>
+        <v>5200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.72</v>
+        <v>65.84</v>
       </c>
       <c r="E2" s="1">
-        <v>40.96425237</v>
+        <v>44.18109808</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.9</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>194197.11</v>
+        <v>242202.05</v>
       </c>
       <c r="I2" s="1">
-        <v>146013.67</v>
+        <v>128787.82</v>
       </c>
       <c r="J2" s="1">
-        <v>75.188384626321</v>
+        <v>53.173711783199</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>340210.78</v>
+        <v>370989.87</v>
       </c>
       <c r="N2" s="1">
-        <v>340210.78</v>
+        <v>370989.87</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>39531.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D3" s="1">
-        <v>2418.5</v>
+        <v>231.6</v>
       </c>
       <c r="E3" s="1">
-        <v>1744.37767828</v>
+        <v>231.6</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>421301.44</v>
+        <v>605170.8</v>
       </c>
       <c r="I3" s="1">
-        <v>99869.73</v>
+        <v>0.0</v>
       </c>
       <c r="J3" s="1">
-        <v>23.705053085031</v>
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>521171.17</v>
+        <v>605170.8</v>
       </c>
       <c r="N3" s="1">
-        <v>521171.17</v>
+        <v>605170.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1">
+        <v>16686.0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>217.5</v>
+      </c>
+      <c r="E4" s="1">
+        <v>217.5</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G4">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>168298.51</v>
+        <v>3141896.8</v>
       </c>
       <c r="I4" s="1">
-        <v>11003.36</v>
+        <v>0.01</v>
       </c>
       <c r="J4" s="1">
-        <v>6.5380020298457</v>
+        <v>3.1827907269265E-7</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>179301.87</v>
+        <v>3141896.81</v>
       </c>
       <c r="N4" s="1">
-        <v>179301.87</v>
+        <v>3141896.81</v>
       </c>
       <c r="O4" s="1">
-        <v>0.24</v>
+        <v>3.9</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>12784.0</v>
+        <v>43431.0</v>
       </c>
       <c r="D5" s="1">
-        <v>307.27</v>
+        <v>2235.5</v>
       </c>
       <c r="E5" s="1">
-        <v>239.45953692</v>
+        <v>1799.21010338</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>184.08</v>
       </c>
       <c r="H5" s="1">
-        <v>2606516.27</v>
+        <v>471409.21</v>
       </c>
       <c r="I5" s="1">
-        <v>802587.38</v>
+        <v>56017.21</v>
       </c>
       <c r="J5" s="1">
-        <v>30.791573766006</v>
+        <v>11.882926513039</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>3409103.65</v>
+        <v>527426.42</v>
       </c>
       <c r="N5" s="1">
-        <v>3409103.65</v>
+        <v>527426.42</v>
       </c>
       <c r="O5" s="1">
-        <v>4.56</v>
+        <v>0.65</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>10773.0</v>
+        <v>10692.0</v>
       </c>
       <c r="D6" s="1">
-        <v>66.05</v>
+        <v>24.27</v>
       </c>
       <c r="E6" s="1">
-        <v>55.35651258</v>
+        <v>23.05597456</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>596355.71</v>
+        <v>246514.48</v>
       </c>
       <c r="I6" s="1">
-        <v>115200.94</v>
+        <v>12980.36</v>
       </c>
       <c r="J6" s="1">
-        <v>19.317487544472</v>
+        <v>5.2655568143502</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>711556.65</v>
+        <v>259494.84</v>
       </c>
       <c r="N6" s="1">
-        <v>711556.65</v>
+        <v>259494.84</v>
       </c>
       <c r="O6" s="1">
-        <v>0.95</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>546.0</v>
+        <v>10380.0</v>
       </c>
       <c r="D7" s="1">
-        <v>1180.4</v>
+        <v>318.34</v>
       </c>
       <c r="E7" s="1">
-        <v>617.99357143</v>
+        <v>246.17912042</v>
       </c>
       <c r="F7" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G7">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
-        <v>337424.49</v>
+        <v>2180561.42</v>
       </c>
       <c r="I7" s="1">
-        <v>307073.91</v>
+        <v>680116.62</v>
       </c>
       <c r="J7" s="1">
-        <v>91.005223124143</v>
+        <v>31.18997767098</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>644498.4</v>
+        <v>2860678.04</v>
       </c>
       <c r="N7" s="1">
-        <v>644498.4</v>
+        <v>2860678.04</v>
       </c>
       <c r="O7" s="1">
-        <v>0.86</v>
+        <v>3.55</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
-        <v>12229.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D8" s="1">
-        <v>249.89</v>
+        <v>60.9</v>
       </c>
       <c r="E8" s="1">
-        <v>309.71541909</v>
+        <v>56.03526618</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3217836.09</v>
+        <v>566292.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-565716.49</v>
+        <v>49163.0</v>
       </c>
       <c r="J8" s="1">
-        <v>-17.580649671935</v>
+        <v>8.6815574427628</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2652119.6</v>
+        <v>615455.4</v>
       </c>
       <c r="N8" s="1">
-        <v>2652119.6</v>
+        <v>615455.4</v>
       </c>
       <c r="O8" s="1">
-        <v>3.54</v>
+        <v>0.76</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
-        <v>82600.0</v>
+        <v>60256.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1401.5</v>
+        <v>60.99</v>
       </c>
       <c r="E9" s="1">
-        <v>1170.61789346</v>
+        <v>60.99</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G9">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>560180.56</v>
+        <v>3181554.35</v>
       </c>
       <c r="I9" s="1">
-        <v>70877.96</v>
+        <v>0.01</v>
       </c>
       <c r="J9" s="1">
-        <v>12.652698979772</v>
+        <v>3.1431177656921E-7</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>631058.52</v>
+        <v>3181554.36</v>
       </c>
       <c r="N9" s="1">
-        <v>631058.52</v>
+        <v>3181554.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.84</v>
+        <v>3.95</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>4261.0</v>
+        <v>70.0</v>
       </c>
       <c r="D10" s="1">
-        <v>37.56</v>
+        <v>1161.0</v>
       </c>
       <c r="E10" s="1">
-        <v>39.48222952</v>
+        <v>669.81614286</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>198967.3</v>
+        <v>46887.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-13560.49</v>
+        <v>34382.87</v>
       </c>
       <c r="J10" s="1">
-        <v>-6.8154365064008</v>
+        <v>73.331146521444</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>185406.81</v>
+        <v>81270.0</v>
       </c>
       <c r="N10" s="1">
-        <v>185406.81</v>
+        <v>81270.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>7917.0</v>
+        <v>90800.0</v>
       </c>
       <c r="D11" s="1">
-        <v>81.68</v>
+        <v>1388.0</v>
       </c>
       <c r="E11" s="1">
-        <v>78.75383858</v>
+        <v>1196.97729075</v>
       </c>
       <c r="F11" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G11">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H11" s="1">
-        <v>623494.14</v>
+        <v>625607.9</v>
       </c>
       <c r="I11" s="1">
-        <v>23166.42</v>
+        <v>59032.77</v>
       </c>
       <c r="J11" s="1">
-        <v>3.7155794278997</v>
+        <v>9.4360653054413</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>646660.56</v>
+        <v>684640.67</v>
       </c>
       <c r="N11" s="1">
-        <v>646660.56</v>
+        <v>684640.67</v>
       </c>
       <c r="O11" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>4685.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>31.68</v>
+      </c>
+      <c r="E12" s="1">
+        <v>39.22862327</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G12">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H12" s="1">
-        <v>72696.93</v>
+        <v>216972.88</v>
       </c>
       <c r="I12" s="1">
-        <v>-2081.43</v>
+        <v>-46794.81</v>
       </c>
       <c r="J12" s="1">
-        <v>-2.8631607964738</v>
+        <v>-21.567123964986</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>70615.5</v>
+        <v>170178.07</v>
       </c>
       <c r="N12" s="1">
-        <v>70615.5</v>
+        <v>170178.07</v>
       </c>
       <c r="O12" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>42262.0</v>
+        <v>8028.0</v>
       </c>
       <c r="D13" s="1">
-        <v>2.86</v>
+        <v>79.24</v>
       </c>
       <c r="E13" s="1">
-        <v>2.72318205</v>
+        <v>78.80877304</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G13">
-        <v>1.47</v>
+        <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>77553.21</v>
+        <v>632676.83</v>
       </c>
       <c r="I13" s="1">
-        <v>4525.64</v>
+        <v>3461.89</v>
       </c>
       <c r="J13" s="1">
-        <v>5.8355289226584</v>
+        <v>0.54718141013636</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>82078.85</v>
+        <v>636138.72</v>
       </c>
       <c r="N13" s="1">
-        <v>82078.85</v>
+        <v>636138.72</v>
       </c>
       <c r="O13" s="1">
-        <v>0.11</v>
+        <v>0.79</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>10606.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D14" s="1">
-        <v>343.38</v>
+        <v>3.652</v>
       </c>
       <c r="E14" s="1">
-        <v>333.01</v>
+        <v>3.72841966</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H14" s="1">
-        <v>3017560.82</v>
+        <v>83087.76</v>
       </c>
       <c r="I14" s="1">
-        <v>143114.62</v>
+        <v>-4181.28</v>
       </c>
       <c r="J14" s="1">
-        <v>4.742725284987</v>
+        <v>-5.0323657780641</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3160675.44</v>
+        <v>78906.48</v>
       </c>
       <c r="N14" s="1">
-        <v>3160675.44</v>
+        <v>78906.48</v>
       </c>
       <c r="O14" s="1">
-        <v>4.22</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>46462.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>2.74</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.73735784</v>
+      </c>
+      <c r="F15" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G15">
-        <v>183.44</v>
+        <v>1.48</v>
       </c>
       <c r="H15" s="1">
-        <v>138677.86</v>
+        <v>85771.99</v>
       </c>
       <c r="I15" s="1">
-        <v>-4169.14</v>
+        <v>19.42</v>
       </c>
       <c r="J15" s="1">
-        <v>-3.0063486702203</v>
+        <v>0.022641424082617</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>134508.72</v>
+        <v>85791.41</v>
       </c>
       <c r="N15" s="1">
-        <v>134508.72</v>
+        <v>85791.41</v>
       </c>
       <c r="O15" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>1371.0</v>
+        <v>11188.0</v>
       </c>
       <c r="D16" s="1">
-        <v>56.35</v>
+        <v>331.11</v>
       </c>
       <c r="E16" s="1">
-        <v>50.04452954</v>
+        <v>334.08392921</v>
       </c>
       <c r="F16" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G16">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>68611.05</v>
+        <v>3198089.05</v>
       </c>
       <c r="I16" s="1">
-        <v>8644.8</v>
+        <v>8956.82</v>
       </c>
       <c r="J16" s="1">
-        <v>12.599719724447</v>
+        <v>0.28006787365724</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>77255.85</v>
+        <v>3207045.87</v>
       </c>
       <c r="N16" s="1">
-        <v>77255.85</v>
+        <v>3207045.87</v>
       </c>
       <c r="O16" s="1">
-        <v>0.1</v>
+        <v>3.98</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>28092.0</v>
+        <v>6341.0</v>
       </c>
       <c r="D17" s="1">
-        <v>99.73</v>
+        <v>4190.0</v>
       </c>
       <c r="E17" s="1">
-        <v>93.43117614</v>
+        <v>4292.4652263</v>
       </c>
       <c r="F17" t="s">
         <v>40</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>184.08</v>
       </c>
       <c r="H17" s="1">
-        <v>2228478.31</v>
+        <v>153035.05</v>
       </c>
       <c r="I17" s="1">
-        <v>202951.64</v>
+        <v>-8704.2</v>
       </c>
       <c r="J17" s="1">
-        <v>9.1071848933544</v>
+        <v>-5.6877166374631</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2431429.95</v>
+        <v>144330.85</v>
       </c>
       <c r="N17" s="1">
-        <v>2431429.95</v>
+        <v>144330.85</v>
       </c>
       <c r="O17" s="1">
-        <v>3.25</v>
+        <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>55574.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D18" s="1">
-        <v>2003.0</v>
+        <v>53.75</v>
       </c>
       <c r="E18" s="1">
-        <v>2101.25967179</v>
+        <v>50.59920424</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>704153.3</v>
+        <v>76303.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-97348.38</v>
+        <v>4751.4</v>
       </c>
       <c r="J18" s="1">
-        <v>-13.824884439227</v>
+        <v>6.2269670107308</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>606804.92</v>
+        <v>81055.0</v>
       </c>
       <c r="N18" s="1">
-        <v>606804.92</v>
+        <v>81055.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>15710.0</v>
+        <v>34703.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9924.0</v>
+        <v>104.63</v>
       </c>
       <c r="E19" s="1">
-        <v>4527.13469128</v>
+        <v>95.58876552</v>
       </c>
       <c r="F19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G19">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>439299.66</v>
+        <v>2828630.85</v>
       </c>
       <c r="I19" s="1">
-        <v>410583.9</v>
+        <v>314798.2</v>
       </c>
       <c r="J19" s="1">
-        <v>93.463286541128</v>
+        <v>11.128995499713</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>849883.56</v>
+        <v>3143429.05</v>
       </c>
       <c r="N19" s="1">
-        <v>849883.56</v>
+        <v>3143429.05</v>
       </c>
       <c r="O19" s="1">
-        <v>1.14</v>
+        <v>3.9</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>15397.0</v>
+        <v>61074.0</v>
       </c>
       <c r="D20" s="1">
-        <v>37.93</v>
+        <v>1930.0</v>
       </c>
       <c r="E20" s="1">
-        <v>42.00411054</v>
+        <v>2088.98884959</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H20" s="1">
-        <v>646737.29</v>
+        <v>763115.65</v>
       </c>
       <c r="I20" s="1">
-        <v>-62729.08</v>
+        <v>-122789.77</v>
       </c>
       <c r="J20" s="1">
-        <v>-9.6993139208039</v>
+        <v>-16.09058469709</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>584008.21</v>
+        <v>640325.88</v>
       </c>
       <c r="N20" s="1">
-        <v>584008.21</v>
+        <v>640325.88</v>
       </c>
       <c r="O20" s="1">
-        <v>0.78</v>
+        <v>0.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>6191.0</v>
+        <v>5263.0</v>
       </c>
       <c r="D21" s="1">
-        <v>3762.0</v>
+        <v>181.69</v>
       </c>
       <c r="E21" s="1">
-        <v>3388.27216928</v>
+        <v>181.69</v>
       </c>
       <c r="F21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>121108.62</v>
+        <v>827836.96</v>
       </c>
       <c r="I21" s="1">
-        <v>5854.06</v>
+        <v>0.0</v>
       </c>
       <c r="J21" s="1">
-        <v>4.8337269469341</v>
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>126962.68</v>
+        <v>827836.96</v>
       </c>
       <c r="N21" s="1">
-        <v>126962.68</v>
+        <v>827836.96</v>
       </c>
       <c r="O21" s="1">
-        <v>0.17</v>
+        <v>1.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>50342.0</v>
+        <v>17310.0</v>
       </c>
       <c r="D22" s="1">
-        <v>4.404</v>
+        <v>8913.0</v>
       </c>
       <c r="E22" s="1">
-        <v>4.03699992</v>
+        <v>5037.62484113</v>
       </c>
       <c r="F22" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H22" s="1">
-        <v>203230.65</v>
+        <v>527027.12</v>
       </c>
       <c r="I22" s="1">
-        <v>18475.52</v>
+        <v>311097.03</v>
       </c>
       <c r="J22" s="1">
-        <v>9.0909122221476</v>
+        <v>59.028656817509</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>221706.17</v>
+        <v>838124.15</v>
       </c>
       <c r="N22" s="1">
-        <v>221706.17</v>
+        <v>838124.15</v>
       </c>
       <c r="O22" s="1">
-        <v>0.3</v>
+        <v>1.04</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>5914.0</v>
+        <v>6791.0</v>
       </c>
       <c r="D23" s="1">
-        <v>134.85</v>
+        <v>3675.0</v>
       </c>
       <c r="E23" s="1">
-        <v>124.75</v>
+        <v>3415.99072302</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H23" s="1">
-        <v>737771.5</v>
+        <v>133226.8</v>
       </c>
       <c r="I23" s="1">
-        <v>59731.4</v>
+        <v>2347.84</v>
       </c>
       <c r="J23" s="1">
-        <v>8.0961923847695</v>
+        <v>1.7622880681665</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>797502.9</v>
+        <v>135574.64</v>
       </c>
       <c r="N23" s="1">
-        <v>797502.9</v>
+        <v>135574.64</v>
       </c>
       <c r="O23" s="1">
-        <v>1.07</v>
+        <v>0.17</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="1">
-        <v>1173.0</v>
+        <v>17815.0</v>
       </c>
       <c r="D24" s="1">
-        <v>971.47</v>
+        <v>14.23</v>
       </c>
       <c r="E24" s="1">
-        <v>764.31016198</v>
+        <v>14.23</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>829658.4</v>
+        <v>253507.45</v>
       </c>
       <c r="I24" s="1">
-        <v>159306.07</v>
+        <v>0.0</v>
       </c>
       <c r="J24" s="1">
-        <v>19.201405060203</v>
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>988964.47</v>
+        <v>253507.45</v>
       </c>
       <c r="N24" s="1">
-        <v>988964.47</v>
+        <v>253507.45</v>
       </c>
       <c r="O24" s="1">
-        <v>1.32</v>
+        <v>0.31</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="1">
-        <v>10687.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D25" s="1">
-        <v>21.18</v>
+        <v>4.71</v>
       </c>
       <c r="E25" s="1">
-        <v>18.63499953</v>
+        <v>4.07867506</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>199152.24</v>
+        <v>227369.82</v>
       </c>
       <c r="I25" s="1">
-        <v>27198.42</v>
+        <v>35193.84</v>
       </c>
       <c r="J25" s="1">
-        <v>13.657099714269</v>
+        <v>15.478676985362</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>226350.66</v>
+        <v>262563.66</v>
       </c>
       <c r="N25" s="1">
-        <v>226350.66</v>
+        <v>262563.66</v>
       </c>
       <c r="O25" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="1">
-        <v>9874.0</v>
+        <v>4615.0</v>
       </c>
       <c r="D26" s="1">
-        <v>11225.0</v>
+        <v>135.7</v>
       </c>
       <c r="E26" s="1">
-        <v>9900.59449058</v>
+        <v>125.74630986</v>
       </c>
       <c r="F26" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G26">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>566184.55</v>
+        <v>580319.22</v>
       </c>
       <c r="I26" s="1">
-        <v>38008.83</v>
+        <v>45936.28</v>
       </c>
       <c r="J26" s="1">
-        <v>6.7131520985516</v>
+        <v>7.9156916429547</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>604193.38</v>
+        <v>626255.5</v>
       </c>
       <c r="N26" s="1">
-        <v>604193.38</v>
+        <v>626255.5</v>
       </c>
       <c r="O26" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="B27" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="1">
-        <v>1111.0</v>
+        <v>606.0</v>
       </c>
       <c r="D27" s="1">
-        <v>562.2</v>
+        <v>1000.37</v>
       </c>
       <c r="E27" s="1">
-        <v>529.56312331</v>
+        <v>783.58975248</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G27">
-        <v>0.9</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>617830.38</v>
+        <v>436338.01</v>
       </c>
       <c r="I27" s="1">
-        <v>73179.91</v>
+        <v>88486.01</v>
       </c>
       <c r="J27" s="1">
-        <v>11.844660341889</v>
+        <v>20.279234898651</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>691010.29</v>
+        <v>524824.02</v>
       </c>
       <c r="N27" s="1">
-        <v>691010.29</v>
+        <v>524824.02</v>
       </c>
       <c r="O27" s="1">
-        <v>0.92</v>
+        <v>0.65</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="1">
-        <v>960.0</v>
+        <v>52038.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.8</v>
+        <v>69.47</v>
       </c>
       <c r="E28" s="1">
-        <v>93.549375</v>
+        <v>69.47</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>89807.4</v>
+        <v>3129668.3</v>
       </c>
       <c r="I28" s="1">
-        <v>-23759.4</v>
+        <v>0.01</v>
       </c>
       <c r="J28" s="1">
-        <v>-26.455949064331</v>
+        <v>3.1952267912865E-7</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>66048.0</v>
+        <v>3129668.31</v>
       </c>
       <c r="N28" s="1">
-        <v>66048.0</v>
+        <v>3129668.31</v>
       </c>
       <c r="O28" s="1">
-        <v>0.09</v>
+        <v>3.88</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>89</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="1">
-        <v>12362.0</v>
+        <v>36257.0</v>
       </c>
       <c r="D29" s="1">
-        <v>17.79</v>
+        <v>16.57</v>
       </c>
       <c r="E29" s="1">
-        <v>15.67040123</v>
+        <v>16.57</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>193717.5</v>
+        <v>600778.49</v>
       </c>
       <c r="I29" s="1">
-        <v>26202.48</v>
+        <v>0.0</v>
       </c>
       <c r="J29" s="1">
-        <v>13.526129544311</v>
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>219919.98</v>
+        <v>600778.49</v>
       </c>
       <c r="N29" s="1">
-        <v>219919.98</v>
+        <v>600778.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.29</v>
+        <v>0.75</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="1">
-        <v>30782.0</v>
+        <v>317137.0</v>
       </c>
       <c r="D30" s="1">
-        <v>4997.0</v>
+        <v>11.6</v>
       </c>
       <c r="E30" s="1">
-        <v>3862.0</v>
+        <v>11.6</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G30">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>649114.96</v>
+        <v>3184823.14</v>
       </c>
       <c r="I30" s="1">
-        <v>189384.28</v>
+        <v>-0.01</v>
       </c>
       <c r="J30" s="1">
-        <v>29.175768803726</v>
+        <v>-3.1398917806155E-7</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>838499.24</v>
+        <v>3184823.13</v>
       </c>
       <c r="N30" s="1">
-        <v>838499.24</v>
+        <v>3184823.13</v>
       </c>
       <c r="O30" s="1">
-        <v>1.12</v>
+        <v>3.95</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>93</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="1">
-        <v>17892.0</v>
+        <v>10874.0</v>
       </c>
       <c r="D31" s="1">
-        <v>39.48</v>
+        <v>10765.0</v>
       </c>
       <c r="E31" s="1">
-        <v>25.78436005</v>
+        <v>10068.37134449</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G31">
-        <v>0.86</v>
+        <v>184.08</v>
       </c>
       <c r="H31" s="1">
-        <v>538590.52</v>
+        <v>630152.49</v>
       </c>
       <c r="I31" s="1">
-        <v>279732.19</v>
+        <v>5750.32</v>
       </c>
       <c r="J31" s="1">
-        <v>51.937822819458</v>
+        <v>0.91252833103936</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>818322.71</v>
+        <v>635902.81</v>
       </c>
       <c r="N31" s="1">
-        <v>818322.71</v>
+        <v>635902.81</v>
       </c>
       <c r="O31" s="1">
-        <v>1.09</v>
+        <v>0.79</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>95</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>27738.0</v>
+        <v>1100.0</v>
       </c>
       <c r="D32" s="1">
-        <v>4926.0</v>
+        <v>530.2</v>
       </c>
       <c r="E32" s="1">
-        <v>5445.0</v>
+        <v>531.80100909</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>183.44</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>824680.16</v>
+        <v>617305.51</v>
       </c>
       <c r="I32" s="1">
-        <v>-79834.93</v>
+        <v>14671.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.6807142783694</v>
+        <v>2.3767032307876</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>744845.23</v>
+        <v>631977.03</v>
       </c>
       <c r="N32" s="1">
-        <v>744845.23</v>
+        <v>631977.03</v>
       </c>
       <c r="O32" s="1">
-        <v>1.0</v>
+        <v>0.78</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>22223.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D33" s="1">
-        <v>348.0</v>
+        <v>69.75</v>
       </c>
       <c r="E33" s="1">
-        <v>390.94067498</v>
+        <v>89.91792952</v>
       </c>
       <c r="F33" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>774823.35</v>
+        <v>102056.85</v>
       </c>
       <c r="I33" s="1">
-        <v>-55368.13</v>
+        <v>-22890.6</v>
       </c>
       <c r="J33" s="1">
-        <v>-7.1459036437144</v>
+        <v>-22.429263689796</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>719455.22</v>
+        <v>79166.25</v>
       </c>
       <c r="N33" s="1">
-        <v>719455.22</v>
+        <v>79166.25</v>
       </c>
       <c r="O33" s="1">
-        <v>0.96</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" t="s">
         <v>100</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>11998.0</v>
+        <v>13593.0</v>
       </c>
       <c r="D34" s="1">
-        <v>247.68</v>
+        <v>19.37</v>
       </c>
       <c r="E34" s="1">
-        <v>294.97</v>
+        <v>15.88046715</v>
       </c>
       <c r="F34" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3023666.18</v>
+        <v>215863.19</v>
       </c>
       <c r="I34" s="1">
-        <v>-444655.86</v>
+        <v>47433.22</v>
       </c>
       <c r="J34" s="1">
-        <v>-14.705851556669</v>
+        <v>21.973741794513</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2579010.32</v>
+        <v>263296.41</v>
       </c>
       <c r="N34" s="1">
-        <v>2579010.32</v>
+        <v>263296.41</v>
       </c>
       <c r="O34" s="1">
-        <v>3.45</v>
+        <v>0.33</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
         <v>102</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>19081.0</v>
+        <v>33882.0</v>
       </c>
       <c r="D35" s="1">
-        <v>40.27</v>
+        <v>5663.0</v>
       </c>
       <c r="E35" s="1">
-        <v>39.91</v>
+        <v>3985.69989965</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H35" s="1">
-        <v>761522.71</v>
+        <v>737297.42</v>
       </c>
       <c r="I35" s="1">
-        <v>6869.16</v>
+        <v>305027.16</v>
       </c>
       <c r="J35" s="1">
-        <v>0.90202956652468</v>
+        <v>41.370978892073</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>768391.87</v>
+        <v>1042324.58</v>
       </c>
       <c r="N35" s="1">
-        <v>768391.87</v>
+        <v>1042324.58</v>
       </c>
       <c r="O35" s="1">
-        <v>1.03</v>
+        <v>1.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" t="s">
         <v>104</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>114060.0</v>
+        <v>14343.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.82</v>
+        <v>38.88</v>
       </c>
       <c r="E36" s="1">
-        <v>11.71809995</v>
+        <v>26.88537405</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="G36">
-        <v>1.96</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>660342.62</v>
+        <v>449714.67</v>
       </c>
       <c r="I36" s="1">
-        <v>-31903.27</v>
+        <v>189688.92</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.8313207467966</v>
+        <v>42.179838162718</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>628439.35</v>
+        <v>639403.59</v>
       </c>
       <c r="N36" s="1">
-        <v>628439.35</v>
+        <v>639403.59</v>
       </c>
       <c r="O36" s="1">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>28709.0</v>
+        <v>126887.0</v>
       </c>
       <c r="D37" s="1">
-        <v>3782.0</v>
+        <v>24.61</v>
       </c>
       <c r="E37" s="1">
-        <v>3434.73011947</v>
+        <v>24.61</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G37">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>609550.03</v>
+        <v>2703392.84</v>
       </c>
       <c r="I37" s="1">
-        <v>-17666.74</v>
+        <v>0.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.8983248512021</v>
+        <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>591883.29</v>
+        <v>2703392.84</v>
       </c>
       <c r="N37" s="1">
-        <v>591883.29</v>
+        <v>2703392.84</v>
       </c>
       <c r="O37" s="1">
-        <v>0.79</v>
+        <v>3.35</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>34636.0</v>
+        <v>30538.0</v>
       </c>
       <c r="D38" s="1">
-        <v>3248.0</v>
+        <v>4675.0</v>
       </c>
       <c r="E38" s="1">
-        <v>3482.44332486</v>
+        <v>5392.18711114</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G38">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H38" s="1">
-        <v>743149.08</v>
+        <v>899058.64</v>
       </c>
       <c r="I38" s="1">
-        <v>-129895.29</v>
+        <v>-123509.03</v>
       </c>
       <c r="J38" s="1">
-        <v>-17.479035296659</v>
+        <v>-13.73759446881</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>613253.79</v>
+        <v>775549.61</v>
       </c>
       <c r="N38" s="1">
-        <v>613253.79</v>
+        <v>775549.61</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="1">
+        <v>24436.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="E39" s="1">
+        <v>386.29110411</v>
+      </c>
+      <c r="F39" t="s">
         <v>111</v>
       </c>
-      <c r="B39" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G39">
-        <v>183.44</v>
+        <v>10.89</v>
       </c>
       <c r="H39" s="1">
-        <v>597395.9</v>
+        <v>845066.81</v>
       </c>
       <c r="I39" s="1">
-        <v>18166.02</v>
+        <v>-91004.35</v>
       </c>
       <c r="J39" s="1">
-        <v>3.0408678733818</v>
+        <v>-10.768894118561</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>615561.92</v>
+        <v>754062.46</v>
       </c>
       <c r="N39" s="1">
-        <v>615561.92</v>
+        <v>754062.46</v>
       </c>
       <c r="O39" s="1">
-        <v>0.82</v>
+        <v>0.94</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>113</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>28764.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D40" s="1">
-        <v>3913.0</v>
+        <v>38.96</v>
       </c>
       <c r="E40" s="1">
-        <v>3884.47329996</v>
+        <v>39.88508523</v>
       </c>
       <c r="F40" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>669866.17</v>
+        <v>84237.3</v>
       </c>
       <c r="I40" s="1">
-        <v>-56308.18</v>
+        <v>-1953.78</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.4058850143156</v>
+        <v>-2.319376333287</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>613557.99</v>
+        <v>82283.52</v>
       </c>
       <c r="N40" s="1">
-        <v>613557.99</v>
+        <v>82283.52</v>
       </c>
       <c r="O40" s="1">
-        <v>0.82</v>
+        <v>0.1</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>125421.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>11.48</v>
+      </c>
+      <c r="E41" s="1">
+        <v>11.65939316</v>
+      </c>
+      <c r="F41" t="s">
         <v>116</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>2.02</v>
       </c>
       <c r="H41" s="1">
-        <v>724869.73</v>
+        <v>724257.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-13157.41</v>
+        <v>-10214.46</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.8151413220138</v>
+        <v>-1.4103344583054</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>711712.32</v>
+        <v>714043.53</v>
       </c>
       <c r="N41" s="1">
-        <v>711712.32</v>
+        <v>714043.53</v>
       </c>
       <c r="O41" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>2745.0</v>
+        <v>68200.0</v>
       </c>
       <c r="D42" s="1">
-        <v>74.6</v>
+        <v>50.38</v>
       </c>
       <c r="E42" s="1">
-        <v>70.75288889</v>
+        <v>50.38</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>194216.68</v>
+        <v>2974561.51</v>
       </c>
       <c r="I42" s="1">
-        <v>10560.32</v>
+        <v>0.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.4373908564393</v>
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>204777.0</v>
+        <v>2974561.51</v>
       </c>
       <c r="N42" s="1">
-        <v>204777.0</v>
+        <v>2974561.51</v>
       </c>
       <c r="O42" s="1">
-        <v>0.27</v>
+        <v>3.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>119</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>10431.0</v>
+        <v>31609.0</v>
       </c>
       <c r="D43" s="1">
-        <v>48.02</v>
+        <v>3758.0</v>
       </c>
       <c r="E43" s="1">
-        <v>58.88378967</v>
+        <v>3471.08630453</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H43" s="1">
-        <v>614216.81</v>
+        <v>670162.17</v>
       </c>
       <c r="I43" s="1">
-        <v>-113320.19</v>
+        <v>-24872.21</v>
       </c>
       <c r="J43" s="1">
-        <v>-18.449542271564</v>
+        <v>-3.7113718310898</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>500896.62</v>
+        <v>645289.96</v>
       </c>
       <c r="N43" s="1">
-        <v>500896.62</v>
+        <v>645289.96</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.8</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>2314.0</v>
+        <v>38036.0</v>
       </c>
       <c r="D44" s="1">
-        <v>31.82</v>
+        <v>3371.0</v>
       </c>
       <c r="E44" s="1">
-        <v>26.88550562</v>
+        <v>3467.29695552</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H44" s="1">
-        <v>62213.06</v>
+        <v>804603.04</v>
       </c>
       <c r="I44" s="1">
-        <v>11418.42</v>
+        <v>-108071.21</v>
       </c>
       <c r="J44" s="1">
-        <v>18.353734730296</v>
+        <v>-13.431618404027</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>73631.48</v>
+        <v>696531.83</v>
       </c>
       <c r="N44" s="1">
-        <v>73631.48</v>
+        <v>696531.83</v>
       </c>
       <c r="O44" s="1">
-        <v>0.1</v>
+        <v>0.86</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>123</v>
       </c>
       <c r="B45" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="1">
-        <v>2025.0</v>
+        <v>83286.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.1</v>
+        <v>1593.5</v>
       </c>
       <c r="E45" s="1">
-        <v>71.82419259</v>
+        <v>1311.93791273</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H45" s="1">
-        <v>145443.99</v>
+        <v>659324.77</v>
       </c>
       <c r="I45" s="1">
-        <v>63333.51</v>
+        <v>61635.7</v>
       </c>
       <c r="J45" s="1">
-        <v>43.544948127454</v>
+        <v>9.3483064499458</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>208777.5</v>
+        <v>720960.47</v>
       </c>
       <c r="N45" s="1">
-        <v>208777.5</v>
+        <v>720960.47</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>125</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="1">
-        <v>7737.0</v>
+        <v>158320.0</v>
       </c>
       <c r="D46" s="1">
-        <v>92.7</v>
+        <v>810.2</v>
       </c>
       <c r="E46" s="1">
-        <v>54.31861962</v>
+        <v>778.68108893</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H46" s="1">
-        <v>420263.16</v>
+        <v>732867.36</v>
       </c>
       <c r="I46" s="1">
-        <v>296956.74</v>
+        <v>-36055.72</v>
       </c>
       <c r="J46" s="1">
-        <v>70.659712357372</v>
+        <v>-4.919815230958</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>717219.9</v>
+        <v>696811.64</v>
       </c>
       <c r="N46" s="1">
-        <v>717219.9</v>
+        <v>696811.64</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.86</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>127</v>
       </c>
       <c r="B47" t="s">
         <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>17945.0</v>
+        <v>31654.0</v>
       </c>
       <c r="D47" s="1">
-        <v>7991.0</v>
+        <v>19.3</v>
       </c>
       <c r="E47" s="1">
-        <v>6658.0</v>
+        <v>19.71990933</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>652378.71</v>
+        <v>624214.01</v>
       </c>
       <c r="I47" s="1">
-        <v>129323.04</v>
+        <v>-13291.81</v>
       </c>
       <c r="J47" s="1">
-        <v>19.823307845224</v>
+        <v>-2.1293674584459</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>781701.75</v>
+        <v>610922.2</v>
       </c>
       <c r="N47" s="1">
-        <v>781701.75</v>
+        <v>610922.2</v>
       </c>
       <c r="O47" s="1">
-        <v>1.04</v>
+        <v>0.76</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>129</v>
       </c>
       <c r="B48" t="s">
         <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>10617.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D48" s="1">
-        <v>5.92</v>
+        <v>72.6</v>
       </c>
       <c r="E48" s="1">
-        <v>6.24499953</v>
+        <v>71.16603952</v>
       </c>
       <c r="F48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>76496.3</v>
+        <v>255699.58</v>
       </c>
       <c r="I48" s="1">
-        <v>-3682.77</v>
+        <v>5152.22</v>
       </c>
       <c r="J48" s="1">
-        <v>-4.8143112804149</v>
+        <v>2.0149505134111</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>72813.53</v>
+        <v>260851.8</v>
       </c>
       <c r="N48" s="1">
-        <v>72813.53</v>
+        <v>260851.8</v>
       </c>
       <c r="O48" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>131</v>
       </c>
       <c r="B49" t="s">
         <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>61872.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D49" s="1">
-        <v>1726.5</v>
+        <v>33.72</v>
       </c>
       <c r="E49" s="1">
-        <v>1753.79714572</v>
+        <v>27.46723965</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>653611.11</v>
+        <v>65674.17</v>
       </c>
       <c r="I49" s="1">
-        <v>-71297.12</v>
+        <v>14950.35</v>
       </c>
       <c r="J49" s="1">
-        <v>-10.908186673877</v>
+        <v>22.764429303027</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>582313.99</v>
+        <v>80624.52</v>
       </c>
       <c r="N49" s="1">
-        <v>582313.99</v>
+        <v>80624.52</v>
       </c>
       <c r="O49" s="1">
-        <v>0.78</v>
+        <v>0.1</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>133</v>
       </c>
       <c r="B50" t="s">
         <v>134</v>
       </c>
       <c r="C50" s="1">
-        <v>78429.0</v>
+        <v>2591.0</v>
       </c>
       <c r="D50" s="1">
-        <v>1.36</v>
+        <v>98.8</v>
       </c>
       <c r="E50" s="1">
-        <v>1.27070714</v>
+        <v>77.76769201</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.47</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>66469.2</v>
+        <v>201496.09</v>
       </c>
       <c r="I50" s="1">
-        <v>5962.85</v>
+        <v>54494.71</v>
       </c>
       <c r="J50" s="1">
-        <v>8.9708466477707</v>
+        <v>27.045045886498</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>72432.05</v>
+        <v>255990.8</v>
       </c>
       <c r="N50" s="1">
-        <v>72432.05</v>
+        <v>255990.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>12647.0</v>
+        <v>21523.0</v>
       </c>
       <c r="D51" s="1">
-        <v>55.25</v>
+        <v>29.08</v>
       </c>
       <c r="E51" s="1">
-        <v>61.22008777</v>
+        <v>19.18553966</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>774250.45</v>
+        <v>412930.37</v>
       </c>
       <c r="I51" s="1">
-        <v>-75503.7</v>
+        <v>212958.47</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.7518445097449</v>
+        <v>51.572489085751</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>698746.75</v>
+        <v>625888.84</v>
       </c>
       <c r="N51" s="1">
-        <v>698746.75</v>
+        <v>625888.84</v>
       </c>
       <c r="O51" s="1">
-        <v>0.93</v>
+        <v>0.78</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>199516.0</v>
+        <v>19745.0</v>
       </c>
       <c r="D52" s="1">
-        <v>6.3</v>
+        <v>7573.0</v>
       </c>
       <c r="E52" s="1">
-        <v>5.87465867</v>
+        <v>6777.96961256</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="G52">
-        <v>1.96</v>
+        <v>184.08</v>
       </c>
       <c r="H52" s="1">
-        <v>609069.78</v>
+        <v>730685.29</v>
       </c>
       <c r="I52" s="1">
-        <v>30990.71</v>
+        <v>81607.27</v>
       </c>
       <c r="J52" s="1">
-        <v>5.0882035224273</v>
+        <v>11.16859352677</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>640060.49</v>
+        <v>812292.56</v>
       </c>
       <c r="N52" s="1">
-        <v>640060.49</v>
+        <v>812292.56</v>
       </c>
       <c r="O52" s="1">
-        <v>0.86</v>
+        <v>1.01</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>139</v>
       </c>
       <c r="B53" t="s">
         <v>140</v>
       </c>
       <c r="C53" s="1">
-        <v>232128.0</v>
+        <v>12193.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.34</v>
+        <v>5.68</v>
       </c>
       <c r="E53" s="1">
-        <v>5.60239971</v>
+        <v>6.19364307</v>
       </c>
       <c r="F53" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="G53">
-        <v>1.96</v>
+        <v>0.87</v>
       </c>
       <c r="H53" s="1">
-        <v>705692.05</v>
+        <v>87133.1</v>
       </c>
       <c r="I53" s="1">
-        <v>-74485.45</v>
+        <v>-7724.47</v>
       </c>
       <c r="J53" s="1">
-        <v>-10.554950987474</v>
+        <v>-8.8651385064918</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>631206.6</v>
+        <v>79408.63</v>
       </c>
       <c r="N53" s="1">
-        <v>631206.6</v>
+        <v>79408.63</v>
       </c>
       <c r="O53" s="1">
-        <v>0.84</v>
+        <v>0.1</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>141</v>
       </c>
       <c r="B54" t="s">
         <v>142</v>
       </c>
       <c r="C54" s="1">
-        <v>6110.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D54" s="1">
-        <v>13.63</v>
+        <v>135.95</v>
       </c>
       <c r="E54" s="1">
-        <v>9.99890507</v>
+        <v>135.95</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>61093.31</v>
+        <v>641140.2</v>
       </c>
       <c r="I54" s="1">
-        <v>22185.99</v>
+        <v>0.0</v>
       </c>
       <c r="J54" s="1">
-        <v>36.314925480384</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>83279.3</v>
+        <v>641140.2</v>
       </c>
       <c r="N54" s="1">
-        <v>83279.3</v>
+        <v>641140.2</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>0.8</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>143</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" s="1">
-        <v>10065.0</v>
+        <v>68072.0</v>
       </c>
       <c r="D55" s="1">
-        <v>401.86</v>
+        <v>1630.0</v>
       </c>
       <c r="E55" s="1">
-        <v>472.85</v>
+        <v>1750.71890058</v>
       </c>
       <c r="F55" t="s">
         <v>40</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>184.08</v>
       </c>
       <c r="H55" s="1">
-        <v>4066158.52</v>
+        <v>711790.57</v>
       </c>
       <c r="I55" s="1">
-        <v>-555877.85</v>
+        <v>-109031.86</v>
       </c>
       <c r="J55" s="1">
-        <v>-13.670835685963</v>
+        <v>-15.317969160507</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3510280.67</v>
+        <v>602758.71</v>
       </c>
       <c r="N55" s="1">
-        <v>3510280.67</v>
+        <v>602758.71</v>
       </c>
       <c r="O55" s="1">
-        <v>4.69</v>
+        <v>0.75</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>145</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" s="1">
-        <v>36052.0</v>
+        <v>86229.0</v>
       </c>
       <c r="D56" s="1">
-        <v>34.6</v>
+        <v>1.33</v>
       </c>
       <c r="E56" s="1">
-        <v>28.60978947</v>
+        <v>1.28059342</v>
       </c>
       <c r="F56" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="G56">
-        <v>9.02</v>
+        <v>1.48</v>
       </c>
       <c r="H56" s="1">
-        <v>121782.27</v>
+        <v>73782.94</v>
       </c>
       <c r="I56" s="1">
-        <v>16524.89</v>
+        <v>3502.98</v>
       </c>
       <c r="J56" s="1">
-        <v>13.569208391336</v>
+        <v>4.7476828654429</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>138307.16</v>
+        <v>77285.92</v>
       </c>
       <c r="N56" s="1">
-        <v>138307.16</v>
+        <v>77285.92</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" t="s">
         <v>148</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>69572.0</v>
+        <v>30400.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1756.0</v>
+        <v>107.11</v>
       </c>
       <c r="E57" s="1">
-        <v>1710.55911861</v>
+        <v>107.11</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G57">
-        <v>183.44</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>718524.85</v>
+        <v>2818928.23</v>
       </c>
       <c r="I57" s="1">
-        <v>-52553.59</v>
+        <v>0.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-7.3140949822403</v>
+        <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>665971.26</v>
+        <v>2818928.23</v>
       </c>
       <c r="N57" s="1">
-        <v>665971.26</v>
+        <v>2818928.23</v>
       </c>
       <c r="O57" s="1">
-        <v>0.89</v>
+        <v>3.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58" t="s">
         <v>150</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>39422.0</v>
+        <v>12353.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2951.0</v>
+        <v>52.71</v>
       </c>
       <c r="E58" s="1">
-        <v>2787.83384912</v>
+        <v>60.53966</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G58">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>632183.29</v>
+        <v>747846.42</v>
       </c>
       <c r="I58" s="1">
-        <v>1984.75</v>
+        <v>-96719.79</v>
       </c>
       <c r="J58" s="1">
-        <v>0.31395167056693</v>
+        <v>-12.933108645489</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>634168.04</v>
+        <v>651126.63</v>
       </c>
       <c r="N58" s="1">
-        <v>634168.04</v>
+        <v>651126.63</v>
       </c>
       <c r="O58" s="1">
-        <v>0.85</v>
+        <v>0.81</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" t="s">
         <v>152</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>57784.0</v>
+        <v>219388.0</v>
       </c>
       <c r="D59" s="1">
-        <v>34.59</v>
+        <v>6.3</v>
       </c>
       <c r="E59" s="1">
-        <v>37.1</v>
+        <v>5.92767845</v>
       </c>
       <c r="F59" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="G59">
-        <v>10.75</v>
+        <v>2.02</v>
       </c>
       <c r="H59" s="1">
-        <v>199784.39</v>
+        <v>674309.97</v>
       </c>
       <c r="I59" s="1">
-        <v>-13841.32</v>
+        <v>11124.53</v>
       </c>
       <c r="J59" s="1">
-        <v>-6.9281288693276</v>
+        <v>1.6497650183046</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>185943.07</v>
+        <v>685434.5</v>
       </c>
       <c r="N59" s="1">
-        <v>185943.07</v>
+        <v>685434.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60" t="s">
         <v>154</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>17015.0</v>
+        <v>258400.0</v>
       </c>
       <c r="D60" s="1">
-        <v>8773.0</v>
+        <v>5.45</v>
       </c>
       <c r="E60" s="1">
-        <v>5588.84413753</v>
+        <v>5.60264725</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>116</v>
       </c>
       <c r="G60">
-        <v>183.44</v>
+        <v>2.02</v>
       </c>
       <c r="H60" s="1">
-        <v>560027.07</v>
+        <v>780426.05</v>
       </c>
       <c r="I60" s="1">
-        <v>253695.89</v>
+        <v>-82030.35</v>
       </c>
       <c r="J60" s="1">
-        <v>45.300647699048</v>
+        <v>-10.510970257848</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>813722.96</v>
+        <v>698395.7</v>
       </c>
       <c r="N60" s="1">
-        <v>813722.96</v>
+        <v>698395.7</v>
       </c>
       <c r="O60" s="1">
-        <v>1.09</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>155</v>
+      </c>
+      <c r="B61" t="s">
         <v>156</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>299609.0</v>
+        <v>5579.0</v>
       </c>
       <c r="D61" s="1">
-        <v>381.4</v>
+        <v>14.52</v>
       </c>
       <c r="E61" s="1">
-        <v>347.47463194</v>
+        <v>10.39328195</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>609663.07</v>
+        <v>57984.12</v>
       </c>
       <c r="I61" s="1">
-        <v>13256.58</v>
+        <v>23022.96</v>
       </c>
       <c r="J61" s="1">
-        <v>2.1744108594277</v>
+        <v>39.705629748283</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>622919.65</v>
+        <v>81007.08</v>
       </c>
       <c r="N61" s="1">
-        <v>622919.65</v>
+        <v>81007.08</v>
       </c>
       <c r="O61" s="1">
-        <v>0.83</v>
+        <v>0.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>157</v>
+      </c>
+      <c r="B62" t="s">
         <v>158</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>31747.0</v>
+        <v>10100.0</v>
       </c>
       <c r="D62" s="1">
-        <v>183.14</v>
+        <v>373.46</v>
       </c>
       <c r="E62" s="1">
-        <v>116.35413897</v>
+        <v>466.20078317</v>
       </c>
       <c r="F62" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>3397593.49</v>
+        <v>4027808.66</v>
       </c>
       <c r="I62" s="1">
-        <v>1648312.85</v>
+        <v>-762337.27</v>
       </c>
       <c r="J62" s="1">
-        <v>48.514127862895</v>
+        <v>-18.926849171629</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>5045906.34</v>
+        <v>3265471.39</v>
       </c>
       <c r="N62" s="1">
-        <v>5045906.34</v>
+        <v>3265471.39</v>
       </c>
       <c r="O62" s="1">
-        <v>6.74</v>
+        <v>4.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>159</v>
+      </c>
+      <c r="B63" t="s">
         <v>160</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1">
+        <v>39643.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>32.62</v>
+      </c>
+      <c r="E63" s="1">
+        <v>29.02368438</v>
+      </c>
+      <c r="F63" t="s">
         <v>161</v>
       </c>
-      <c r="C63" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G63">
-        <v>183.44</v>
+        <v>9.05</v>
       </c>
       <c r="H63" s="1">
-        <v>651360.05</v>
+        <v>134989.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-38458.28</v>
+        <v>7854.46</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.9043043858769</v>
+        <v>5.8185926260658</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>612901.77</v>
+        <v>142843.46</v>
       </c>
       <c r="N63" s="1">
-        <v>612901.77</v>
+        <v>142843.46</v>
       </c>
       <c r="O63" s="1">
-        <v>0.82</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>24110.0</v>
+        <v>76472.0</v>
       </c>
       <c r="D64" s="1">
-        <v>913.6</v>
+        <v>1786.0</v>
       </c>
       <c r="E64" s="1">
-        <v>704.06420572</v>
+        <v>1716.10287425</v>
       </c>
       <c r="F64" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G64">
-        <v>183.44</v>
+        <v>184.08</v>
       </c>
       <c r="H64" s="1">
-        <v>99085.0</v>
+        <v>785230.46</v>
       </c>
       <c r="I64" s="1">
-        <v>20989.22</v>
+        <v>-43286.2</v>
       </c>
       <c r="J64" s="1">
-        <v>21.183044860473</v>
+        <v>-5.5125472335854</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>120074.22</v>
+        <v>741944.26</v>
       </c>
       <c r="N64" s="1">
-        <v>120074.22</v>
+        <v>741944.26</v>
       </c>
       <c r="O64" s="1">
-        <v>0.16</v>
+        <v>0.92</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>31686.0</v>
+        <v>43322.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.545</v>
+        <v>3185.0</v>
       </c>
       <c r="E65" s="1">
-        <v>5.37993183</v>
+        <v>2810.44471631</v>
       </c>
       <c r="F65" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G65">
-        <v>0.86</v>
+        <v>184.08</v>
       </c>
       <c r="H65" s="1">
-        <v>204200.59</v>
+        <v>696844.64</v>
       </c>
       <c r="I65" s="1">
-        <v>-656.95</v>
+        <v>52713.48</v>
       </c>
       <c r="J65" s="1">
-        <v>-0.32171797348872</v>
+        <v>7.5645957469085</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>203543.64</v>
+        <v>749558.12</v>
       </c>
       <c r="N65" s="1">
-        <v>203543.64</v>
+        <v>749558.12</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.93</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>166</v>
       </c>
       <c r="B66" t="s">
         <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>12898.0</v>
+        <v>63539.0</v>
       </c>
       <c r="D66" s="1">
-        <v>14.82</v>
+        <v>38.25</v>
       </c>
       <c r="E66" s="1">
-        <v>16.11162661</v>
+        <v>36.79567038</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H66" s="1">
-        <v>207807.76</v>
+        <v>217933.16</v>
       </c>
       <c r="I66" s="1">
-        <v>-16659.4</v>
+        <v>5274.83</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.0167362373763</v>
+        <v>2.4203888935488</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>191148.36</v>
+        <v>223207.99</v>
       </c>
       <c r="N66" s="1">
-        <v>191148.36</v>
+        <v>223207.99</v>
       </c>
       <c r="O66" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>168</v>
       </c>
       <c r="B67" t="s">
         <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>20288.0</v>
+        <v>56145.0</v>
       </c>
       <c r="D67" s="1">
-        <v>29.12</v>
+        <v>2852.0</v>
       </c>
       <c r="E67" s="1">
-        <v>35.6</v>
+        <v>1961.99453202</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H67" s="1">
-        <v>722252.8</v>
+        <v>642200.64</v>
       </c>
       <c r="I67" s="1">
-        <v>-131466.24</v>
+        <v>227656.61</v>
       </c>
       <c r="J67" s="1">
-        <v>-18.202247191011</v>
+        <v>35.449452370524</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>590786.56</v>
+        <v>869857.25</v>
       </c>
       <c r="N67" s="1">
-        <v>590786.56</v>
+        <v>869857.25</v>
       </c>
       <c r="O67" s="1">
-        <v>0.79</v>
+        <v>1.08</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>170</v>
       </c>
       <c r="B68" t="s">
         <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>6425.0</v>
+        <v>329409.0</v>
       </c>
       <c r="D68" s="1">
-        <v>180.72</v>
+        <v>345.8</v>
       </c>
       <c r="E68" s="1">
-        <v>223.25</v>
+        <v>348.82485603</v>
       </c>
       <c r="F68" t="s">
-        <v>172</v>
+        <v>40</v>
       </c>
       <c r="G68">
-        <v>7.47</v>
+        <v>184.08</v>
       </c>
       <c r="H68" s="1">
-        <v>192029.19</v>
+        <v>668581.88</v>
       </c>
       <c r="I68" s="1">
-        <v>-36635.36</v>
+        <v>-49785.41</v>
       </c>
       <c r="J68" s="1">
-        <v>-19.078016212014</v>
+        <v>-7.4464192777704</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>155393.83</v>
+        <v>618796.47</v>
       </c>
       <c r="N68" s="1">
-        <v>155393.83</v>
+        <v>618796.47</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>172</v>
+      </c>
+      <c r="B69" t="s">
         <v>173</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>8879.0</v>
+        <v>34796.0</v>
       </c>
       <c r="D69" s="1">
-        <v>72.22</v>
+        <v>177.39</v>
       </c>
       <c r="E69" s="1">
-        <v>91.97110823</v>
+        <v>122.29389298</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>816611.47</v>
+        <v>3884166.28</v>
       </c>
       <c r="I69" s="1">
-        <v>-175370.09</v>
+        <v>1459494.39</v>
       </c>
       <c r="J69" s="1">
-        <v>-21.475340041452</v>
+        <v>37.57548685583</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>641241.38</v>
+        <v>5343660.67</v>
       </c>
       <c r="N69" s="1">
-        <v>641241.38</v>
+        <v>5343660.67</v>
       </c>
       <c r="O69" s="1">
-        <v>0.86</v>
+        <v>6.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>174</v>
+      </c>
+      <c r="B70" t="s">
         <v>175</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>1402.0</v>
+        <v>75024.0</v>
       </c>
       <c r="D70" s="1">
-        <v>254.75</v>
+        <v>1689.5</v>
       </c>
       <c r="E70" s="1">
-        <v>225.03206847</v>
+        <v>1586.1919919</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H70" s="1">
-        <v>315494.96</v>
+        <v>713611.63</v>
       </c>
       <c r="I70" s="1">
-        <v>41664.54</v>
+        <v>-25045.29</v>
       </c>
       <c r="J70" s="1">
-        <v>13.206087349224</v>
+        <v>-3.5096527224479</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>357159.5</v>
+        <v>688566.34</v>
       </c>
       <c r="N70" s="1">
-        <v>357159.5</v>
+        <v>688566.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.85</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>176</v>
+      </c>
+      <c r="B71" t="s">
         <v>177</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>9263.0</v>
+        <v>26510.0</v>
       </c>
       <c r="D71" s="1">
-        <v>7.33</v>
+        <v>847.2</v>
       </c>
       <c r="E71" s="1">
-        <v>6.86497247</v>
+        <v>723.07913995</v>
       </c>
       <c r="F71" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G71">
-        <v>0.86</v>
+        <v>184.08</v>
       </c>
       <c r="H71" s="1">
-        <v>75503.92</v>
+        <v>111053.91</v>
       </c>
       <c r="I71" s="1">
-        <v>3154.32</v>
+        <v>10952.61</v>
       </c>
       <c r="J71" s="1">
-        <v>4.1776903768705</v>
+        <v>9.862426275671</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>78658.24</v>
+        <v>122006.52</v>
       </c>
       <c r="N71" s="1">
-        <v>78658.24</v>
+        <v>122006.52</v>
       </c>
       <c r="O71" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>178</v>
+      </c>
+      <c r="B72" t="s">
         <v>179</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>157.0</v>
+        <v>39509.0</v>
       </c>
       <c r="D72" s="1">
-        <v>91700.0</v>
+        <v>5.545</v>
       </c>
       <c r="E72" s="1">
-        <v>78697.34394904</v>
+        <v>5.41860741</v>
       </c>
       <c r="F72" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G72">
-        <v>183.44</v>
+        <v>0.87</v>
       </c>
       <c r="H72" s="1">
-        <v>71572.7</v>
+        <v>254407.24</v>
       </c>
       <c r="I72" s="1">
-        <v>6908.47</v>
+        <v>-3214.89</v>
       </c>
       <c r="J72" s="1">
-        <v>9.6523814247611</v>
+        <v>-1.2636786594595</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>78481.17</v>
+        <v>251192.35</v>
       </c>
       <c r="N72" s="1">
-        <v>78481.17</v>
+        <v>251192.35</v>
       </c>
       <c r="O72" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>180</v>
+      </c>
+      <c r="B73" t="s">
         <v>181</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>6188.0</v>
+        <v>16898.0</v>
       </c>
       <c r="D73" s="1">
-        <v>31.69</v>
+        <v>15.07</v>
       </c>
       <c r="E73" s="1">
-        <v>26.16969619</v>
+        <v>15.88102793</v>
       </c>
       <c r="F73" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G73">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>191571.73</v>
+        <v>268357.61</v>
       </c>
       <c r="I73" s="1">
-        <v>35603.57</v>
+        <v>-13704.75</v>
       </c>
       <c r="J73" s="1">
-        <v>18.584981197382</v>
+        <v>-5.106898216898</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>227175.3</v>
+        <v>254652.86</v>
       </c>
       <c r="N73" s="1">
-        <v>227175.3</v>
+        <v>254652.86</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" t="s">
         <v>183</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>7065.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>182.88</v>
+      </c>
+      <c r="E74" s="1">
+        <v>219.56037509</v>
+      </c>
+      <c r="F74" t="s">
         <v>184</v>
       </c>
-      <c r="C74" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G74">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H74" s="1">
-        <v>729128.4</v>
+        <v>207661.97</v>
       </c>
       <c r="I74" s="1">
-        <v>-54047.28</v>
+        <v>-34764.27</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.4125874125874</v>
+        <v>-16.740797556722</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>675081.12</v>
+        <v>172897.7</v>
       </c>
       <c r="N74" s="1">
-        <v>675081.12</v>
+        <v>172897.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.9</v>
+        <v>0.21</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>9167.0</v>
+        <v>1706.0</v>
       </c>
       <c r="D75" s="1">
-        <v>71.75</v>
+        <v>236.15</v>
       </c>
       <c r="E75" s="1">
-        <v>61.70013636</v>
+        <v>228.21955451</v>
       </c>
       <c r="F75" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>656481.17</v>
+        <v>389342.56</v>
       </c>
       <c r="I75" s="1">
-        <v>105488.54</v>
+        <v>13529.34</v>
       </c>
       <c r="J75" s="1">
-        <v>16.068783815993</v>
+        <v>3.4749193615001</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>761969.71</v>
+        <v>402871.9</v>
       </c>
       <c r="N75" s="1">
-        <v>761969.71</v>
+        <v>402871.9</v>
       </c>
       <c r="O75" s="1">
-        <v>1.02</v>
+        <v>0.5</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20680.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D76" s="1">
-        <v>175.1</v>
+        <v>6.71</v>
       </c>
       <c r="E76" s="1">
-        <v>127.7642413</v>
+        <v>6.92836537</v>
       </c>
       <c r="F76" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H76" s="1">
-        <v>2414521.9</v>
+        <v>84509.17</v>
       </c>
       <c r="I76" s="1">
-        <v>728084.31</v>
+        <v>-5249.39</v>
       </c>
       <c r="J76" s="1">
-        <v>30.154388328389</v>
+        <v>-6.2116217683832</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>3142606.21</v>
+        <v>79259.78</v>
       </c>
       <c r="N76" s="1">
-        <v>3142606.21</v>
+        <v>79259.78</v>
       </c>
       <c r="O76" s="1">
-        <v>4.2</v>
+        <v>0.1</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>189</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>18278.0</v>
+        <v>173.0</v>
       </c>
       <c r="D77" s="1">
-        <v>10.65</v>
+        <v>91000.0</v>
       </c>
       <c r="E77" s="1">
-        <v>9.13322519</v>
+        <v>79983.13872832</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H77" s="1">
-        <v>166937.09</v>
+        <v>79655.84</v>
       </c>
       <c r="I77" s="1">
-        <v>27723.61</v>
+        <v>5865.57</v>
       </c>
       <c r="J77" s="1">
-        <v>16.607220121065</v>
+        <v>7.363640883079</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>194660.7</v>
+        <v>85521.41</v>
       </c>
       <c r="N77" s="1">
-        <v>194660.7</v>
+        <v>85521.41</v>
       </c>
       <c r="O77" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>191</v>
       </c>
       <c r="B78" t="s">
         <v>192</v>
       </c>
       <c r="C78" s="1">
-        <v>4488.0</v>
+        <v>7056.0</v>
       </c>
       <c r="D78" s="1">
-        <v>163.8</v>
+        <v>31.77</v>
       </c>
       <c r="E78" s="1">
-        <v>135.23389037</v>
+        <v>26.85862245</v>
       </c>
       <c r="F78" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="G78">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>648260.31</v>
+        <v>223408.78</v>
       </c>
       <c r="I78" s="1">
-        <v>165031.43</v>
+        <v>33621.68</v>
       </c>
       <c r="J78" s="1">
-        <v>25.45758662905</v>
+        <v>15.049399580446</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>813291.74</v>
+        <v>257030.46</v>
       </c>
       <c r="N78" s="1">
-        <v>813291.74</v>
+        <v>257030.46</v>
       </c>
       <c r="O78" s="1">
-        <v>1.09</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>193</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" s="1">
-        <v>17353.0</v>
+        <v>13439.0</v>
       </c>
       <c r="D79" s="1">
-        <v>115.55</v>
+        <v>18.77</v>
       </c>
       <c r="E79" s="1">
-        <v>134.87003458</v>
+        <v>18.77</v>
       </c>
       <c r="F79" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>208348.73</v>
+        <v>252250.03</v>
       </c>
       <c r="I79" s="1">
-        <v>-21811.14</v>
+        <v>0.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-10.468573530542</v>
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>186537.59</v>
+        <v>252250.03</v>
       </c>
       <c r="N79" s="1">
-        <v>186537.59</v>
+        <v>252250.03</v>
       </c>
       <c r="O79" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>195</v>
       </c>
       <c r="B80" t="s">
         <v>196</v>
       </c>
       <c r="C80" s="1">
-        <v>52230.0</v>
+        <v>14137.0</v>
       </c>
       <c r="D80" s="1">
-        <v>139.1</v>
+        <v>44.02</v>
       </c>
       <c r="E80" s="1">
-        <v>156.61626996</v>
+        <v>49.71032539</v>
       </c>
       <c r="F80" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>10.75</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>730916.12</v>
+        <v>702754.87</v>
       </c>
       <c r="I80" s="1">
-        <v>-55037.06</v>
+        <v>-80444.13</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.5298736057429</v>
+        <v>-11.446968699057</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>675879.06</v>
+        <v>622310.74</v>
       </c>
       <c r="N80" s="1">
-        <v>675879.06</v>
+        <v>622310.74</v>
       </c>
       <c r="O80" s="1">
-        <v>0.9</v>
+        <v>0.77</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>197</v>
       </c>
       <c r="B81" t="s">
         <v>198</v>
       </c>
       <c r="C81" s="1">
-        <v>33219.0</v>
+        <v>7856.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.46</v>
+        <v>68.85</v>
       </c>
       <c r="E81" s="1">
-        <v>17.44885939</v>
+        <v>62.18017312</v>
       </c>
       <c r="F81" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="G81">
-        <v>9.02</v>
+        <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>67431.19</v>
+        <v>566833.34</v>
       </c>
       <c r="I81" s="1">
-        <v>22659.98</v>
+        <v>53341.63</v>
       </c>
       <c r="J81" s="1">
-        <v>33.604597516372</v>
+        <v>9.4104609301916</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>90091.17</v>
+        <v>620174.97</v>
       </c>
       <c r="N81" s="1">
-        <v>90091.17</v>
+        <v>620174.97</v>
       </c>
       <c r="O81" s="1">
-        <v>0.12</v>
+        <v>0.77</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>199</v>
       </c>
       <c r="B82" t="s">
         <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>7879.0</v>
+        <v>20282.0</v>
       </c>
       <c r="D82" s="1">
-        <v>395.01</v>
+        <v>180.2</v>
       </c>
       <c r="E82" s="1">
-        <v>459.43707577</v>
+        <v>131.82859777</v>
       </c>
       <c r="F82" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>3082168.35</v>
+        <v>2428765.72</v>
       </c>
       <c r="I82" s="1">
-        <v>-381119.28</v>
+        <v>735303.54</v>
       </c>
       <c r="J82" s="1">
-        <v>-12.365297307657</v>
+        <v>30.274782534398</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>2701049.07</v>
+        <v>3164069.26</v>
       </c>
       <c r="N82" s="1">
-        <v>2701049.07</v>
+        <v>3164069.26</v>
       </c>
       <c r="O82" s="1">
-        <v>3.61</v>
+        <v>3.93</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>201</v>
       </c>
       <c r="B83" t="s">
         <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>19644.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D83" s="1">
-        <v>190.05</v>
+        <v>29.08</v>
       </c>
       <c r="E83" s="1">
-        <v>177.17</v>
+        <v>29.08</v>
       </c>
       <c r="F83" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2973495.22</v>
+        <v>80028.16</v>
       </c>
       <c r="I83" s="1">
-        <v>266550.08</v>
+        <v>0.0</v>
       </c>
       <c r="J83" s="1">
-        <v>8.9642007226768</v>
+        <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3240045.3</v>
+        <v>80028.16</v>
       </c>
       <c r="N83" s="1">
-        <v>3240045.3</v>
+        <v>80028.16</v>
       </c>
       <c r="O83" s="1">
-        <v>4.33</v>
+        <v>0.1</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>203</v>
       </c>
       <c r="B84" t="s">
         <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>22639.0</v>
+        <v>25174.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3357.0</v>
+        <v>10.05</v>
       </c>
       <c r="E84" s="1">
-        <v>4198.33270021</v>
+        <v>9.40497656</v>
       </c>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>575296.54</v>
+        <v>236760.88</v>
       </c>
       <c r="I84" s="1">
-        <v>-161005.95</v>
+        <v>16237.82</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.986601483819</v>
+        <v>6.8583205130848</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>414290.59</v>
+        <v>252998.7</v>
       </c>
       <c r="N84" s="1">
-        <v>414290.59</v>
+        <v>252998.7</v>
       </c>
       <c r="O84" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>44319.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D85" s="1">
-        <v>2886.5</v>
+        <v>166.8</v>
       </c>
       <c r="E85" s="1">
-        <v>2538.68920779</v>
+        <v>137.49525941</v>
       </c>
       <c r="F85" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G85">
-        <v>183.44</v>
+        <v>0.92</v>
       </c>
       <c r="H85" s="1">
-        <v>681117.86</v>
+        <v>497131.26</v>
       </c>
       <c r="I85" s="1">
-        <v>16243.7</v>
+        <v>112519.71</v>
       </c>
       <c r="J85" s="1">
-        <v>2.3848589141386</v>
+        <v>22.63380299199</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>697361.56</v>
+        <v>609650.97</v>
       </c>
       <c r="N85" s="1">
-        <v>697361.56</v>
+        <v>609650.97</v>
       </c>
       <c r="O85" s="1">
-        <v>0.93</v>
+        <v>0.76</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>65034.0</v>
+        <v>19081.0</v>
       </c>
       <c r="D86" s="1">
-        <v>1887.0</v>
+        <v>109.5</v>
       </c>
       <c r="E86" s="1">
-        <v>1753.28586585</v>
+        <v>132.87134375</v>
       </c>
       <c r="F86" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="G86">
-        <v>183.44</v>
+        <v>10.89</v>
       </c>
       <c r="H86" s="1">
-        <v>705991.11</v>
+        <v>226567.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-37017.7</v>
+        <v>-34676.73</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.2433663081112</v>
+        <v>-15.305280422444</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>668973.41</v>
+        <v>191890.37</v>
       </c>
       <c r="N86" s="1">
-        <v>668973.41</v>
+        <v>191890.37</v>
       </c>
       <c r="O86" s="1">
-        <v>0.89</v>
+        <v>0.24</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>209</v>
       </c>
       <c r="B87" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="1">
-        <v>6781.0</v>
+        <v>57432.0</v>
       </c>
       <c r="D87" s="1">
-        <v>20540.0</v>
+        <v>132.1</v>
       </c>
       <c r="E87" s="1">
-        <v>13429.82642678</v>
+        <v>154.76703197</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="G87">
-        <v>183.44</v>
+        <v>10.89</v>
       </c>
       <c r="H87" s="1">
-        <v>549857.81</v>
+        <v>797138.42</v>
       </c>
       <c r="I87" s="1">
-        <v>209402.45</v>
+        <v>-100360.01</v>
       </c>
       <c r="J87" s="1">
-        <v>38.083018226112</v>
+        <v>-12.590035492205</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>759260.26</v>
+        <v>696778.41</v>
       </c>
       <c r="N87" s="1">
-        <v>759260.26</v>
+        <v>696778.41</v>
       </c>
       <c r="O87" s="1">
-        <v>1.01</v>
+        <v>0.86</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>211</v>
       </c>
       <c r="B88" t="s">
         <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>46961.0</v>
+        <v>36528.0</v>
       </c>
       <c r="D88" s="1">
-        <v>3467.0</v>
+        <v>22.98</v>
       </c>
       <c r="E88" s="1">
-        <v>2934.93750133</v>
+        <v>18.18719174</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="G88">
-        <v>183.44</v>
+        <v>9.05</v>
       </c>
       <c r="H88" s="1">
-        <v>841477.63</v>
+        <v>76820.66</v>
       </c>
       <c r="I88" s="1">
-        <v>46061.82</v>
+        <v>15901.98</v>
       </c>
       <c r="J88" s="1">
-        <v>5.473920916947</v>
+        <v>20.700134573173</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>887539.45</v>
+        <v>92722.64</v>
       </c>
       <c r="N88" s="1">
-        <v>887539.45</v>
+        <v>92722.64</v>
       </c>
       <c r="O88" s="1">
-        <v>1.19</v>
+        <v>0.12</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>213</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>43438.0</v>
+        <v>17055.0</v>
       </c>
       <c r="D89" s="1">
-        <v>1.542</v>
+        <v>194.87</v>
       </c>
       <c r="E89" s="1">
-        <v>1.39187532</v>
+        <v>178.73552741</v>
       </c>
       <c r="F89" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G89">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>71937.38</v>
+        <v>2608433.0</v>
       </c>
       <c r="I89" s="1">
-        <v>5659.24</v>
+        <v>268813.86</v>
       </c>
       <c r="J89" s="1">
-        <v>7.8668975711932</v>
+        <v>10.305568899029</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>77596.62</v>
+        <v>2877246.86</v>
       </c>
       <c r="N89" s="1">
-        <v>77596.62</v>
+        <v>2877246.86</v>
       </c>
       <c r="O89" s="1">
-        <v>0.1</v>
+        <v>3.57</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>215</v>
       </c>
       <c r="B90" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>825.0</v>
+        <v>24939.0</v>
       </c>
       <c r="D90" s="1">
-        <v>94.94</v>
+        <v>3466.0</v>
       </c>
       <c r="E90" s="1">
-        <v>89.18499394</v>
+        <v>4125.9053691</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H90" s="1">
-        <v>73577.62</v>
+        <v>618123.14</v>
       </c>
       <c r="I90" s="1">
-        <v>4747.88</v>
+        <v>-148558.95</v>
       </c>
       <c r="J90" s="1">
-        <v>6.4528860813927</v>
+        <v>-24.033876162604</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>78325.5</v>
+        <v>469564.19</v>
       </c>
       <c r="N90" s="1">
-        <v>78325.5</v>
+        <v>469564.19</v>
       </c>
       <c r="O90" s="1">
-        <v>0.1</v>
+        <v>0.58</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>217</v>
       </c>
       <c r="B91" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>14526.0</v>
+        <v>48719.0</v>
       </c>
       <c r="D91" s="1">
-        <v>13.575</v>
+        <v>2926.0</v>
       </c>
       <c r="E91" s="1">
-        <v>10.80149456</v>
+        <v>2574.52671442</v>
       </c>
       <c r="F91" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="G91">
-        <v>0.86</v>
+        <v>184.08</v>
       </c>
       <c r="H91" s="1">
-        <v>187273.93</v>
+        <v>751584.62</v>
       </c>
       <c r="I91" s="1">
-        <v>41167.28</v>
+        <v>22805.97</v>
       </c>
       <c r="J91" s="1">
-        <v>21.982386977194</v>
+        <v>3.0343848707282</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>228441.21</v>
+        <v>774390.59</v>
       </c>
       <c r="N91" s="1">
-        <v>228441.21</v>
+        <v>774390.59</v>
       </c>
       <c r="O91" s="1">
-        <v>0.31</v>
+        <v>0.96</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>219</v>
       </c>
       <c r="B92" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>8219.0</v>
+        <v>71534.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26.84</v>
+        <v>1904.0</v>
       </c>
       <c r="E92" s="1">
-        <v>26.87882224</v>
+        <v>1765.43591858</v>
       </c>
       <c r="F92" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G92">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H92" s="1">
-        <v>220917.04</v>
+        <v>772907.84</v>
       </c>
       <c r="I92" s="1">
-        <v>-319.08</v>
+        <v>-33018.39</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.14443430891524</v>
+        <v>-4.2719698638327</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>220597.96</v>
+        <v>739889.45</v>
       </c>
       <c r="N92" s="1">
-        <v>220597.96</v>
+        <v>739889.45</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>221</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>3112.0</v>
+        <v>7481.0</v>
       </c>
       <c r="D93" s="1">
-        <v>65.65</v>
+        <v>20425.0</v>
       </c>
       <c r="E93" s="1">
-        <v>69.71562339</v>
+        <v>14099.80657666</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>184.08</v>
       </c>
       <c r="H93" s="1">
-        <v>216955.02</v>
+        <v>628490.64</v>
       </c>
       <c r="I93" s="1">
-        <v>-12652.22</v>
+        <v>201568.62</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.8317249354267</v>
+        <v>32.071857108325</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>204302.8</v>
+        <v>830059.26</v>
       </c>
       <c r="N93" s="1">
-        <v>204302.8</v>
+        <v>830059.26</v>
       </c>
       <c r="O93" s="1">
-        <v>0.27</v>
+        <v>1.03</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>223</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>8847.0</v>
+        <v>51661.0</v>
       </c>
       <c r="D94" s="1">
-        <v>159.7</v>
+        <v>3262.0</v>
       </c>
       <c r="E94" s="1">
-        <v>183.5</v>
+        <v>2977.61173806</v>
       </c>
       <c r="F94" t="s">
-        <v>172</v>
+        <v>40</v>
       </c>
       <c r="G94">
-        <v>7.47</v>
+        <v>184.08</v>
       </c>
       <c r="H94" s="1">
-        <v>217337.54</v>
+        <v>928762.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-28253.29</v>
+        <v>-13313.1</v>
       </c>
       <c r="J94" s="1">
-        <v>-12.999728440839</v>
+        <v>-1.4334241553014</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>189084.25</v>
+        <v>915448.98</v>
       </c>
       <c r="N94" s="1">
-        <v>189084.25</v>
+        <v>915448.98</v>
       </c>
       <c r="O94" s="1">
-        <v>0.25</v>
+        <v>1.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>225</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>7174.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D95" s="1">
-        <v>92.38</v>
+        <v>1.464</v>
       </c>
       <c r="E95" s="1">
-        <v>90.32494006</v>
+        <v>1.40465969</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H95" s="1">
-        <v>647991.12</v>
+        <v>79617.02</v>
       </c>
       <c r="I95" s="1">
-        <v>14743.0</v>
+        <v>561.8</v>
       </c>
       <c r="J95" s="1">
-        <v>2.2751854994556</v>
+        <v>0.70562801772787</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>662734.12</v>
+        <v>80178.82</v>
       </c>
       <c r="N95" s="1">
-        <v>662734.12</v>
+        <v>80178.82</v>
       </c>
       <c r="O95" s="1">
-        <v>0.89</v>
+        <v>0.1</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>227</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>7174.0</v>
+        <v>819.0</v>
       </c>
       <c r="D96" s="1">
-        <v>3283.0</v>
+        <v>98.46</v>
       </c>
       <c r="E96" s="1">
-        <v>3001.52815723</v>
+        <v>89.89153846</v>
       </c>
       <c r="F96" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="G96">
-        <v>183.44</v>
+        <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>128852.34</v>
+        <v>73621.17</v>
       </c>
       <c r="I96" s="1">
-        <v>-463.07</v>
+        <v>7017.57</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.35938035739203</v>
+        <v>9.5320001026879</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>128389.27</v>
+        <v>80638.74</v>
       </c>
       <c r="N96" s="1">
-        <v>128389.27</v>
+        <v>80638.74</v>
       </c>
       <c r="O96" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>229</v>
       </c>
       <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>59379.0</v>
+        <v>16506.0</v>
       </c>
       <c r="D97" s="1">
-        <v>23.03</v>
+        <v>13.645</v>
       </c>
       <c r="E97" s="1">
-        <v>28.03292966</v>
+        <v>11.14960499</v>
       </c>
       <c r="F97" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>1494284.53</v>
+        <v>218605.71</v>
       </c>
       <c r="I97" s="1">
-        <v>-307477.53</v>
+        <v>39634.7</v>
       </c>
       <c r="J97" s="1">
-        <v>-20.576906461047</v>
+        <v>18.13067920321</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1186807.0</v>
+        <v>258240.41</v>
       </c>
       <c r="N97" s="1">
-        <v>1186807.0</v>
+        <v>258240.41</v>
       </c>
       <c r="O97" s="1">
-        <v>1.59</v>
+        <v>0.32</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>231</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>28961.0</v>
+        <v>9791.0</v>
       </c>
       <c r="D98" s="1">
-        <v>25.06</v>
+        <v>26.71</v>
       </c>
       <c r="E98" s="1">
-        <v>19.60387625</v>
+        <v>26.80654683</v>
       </c>
       <c r="F98" t="s">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="G98">
-        <v>9.02</v>
+        <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>65498.71</v>
+        <v>262462.9</v>
       </c>
       <c r="I98" s="1">
-        <v>14971.26</v>
+        <v>-945.29</v>
       </c>
       <c r="J98" s="1">
-        <v>22.857335663557</v>
+        <v>-0.36016137899871</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>80469.97</v>
+        <v>261517.61</v>
       </c>
       <c r="N98" s="1">
-        <v>80469.97</v>
+        <v>261517.61</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>6392.0</v>
+        <v>3728.0</v>
       </c>
       <c r="D99" s="1">
-        <v>24.06</v>
+        <v>68.2</v>
       </c>
       <c r="E99" s="1">
-        <v>30.32</v>
+        <v>69.36956009</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>193805.44</v>
+        <v>258609.72</v>
       </c>
       <c r="I99" s="1">
-        <v>-40013.92</v>
+        <v>-4360.12</v>
       </c>
       <c r="J99" s="1">
-        <v>-20.646437994723</v>
+        <v>-1.6859845793886</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>153791.52</v>
+        <v>254249.6</v>
       </c>
       <c r="N99" s="1">
-        <v>153791.52</v>
+        <v>254249.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>235</v>
       </c>
       <c r="B100" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>25765.0</v>
+        <v>9728.0</v>
       </c>
       <c r="D100" s="1">
-        <v>120.02</v>
+        <v>186.45</v>
       </c>
       <c r="E100" s="1">
-        <v>116.20530681</v>
+        <v>181.2676141</v>
       </c>
       <c r="F100" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>7.47</v>
       </c>
       <c r="H100" s="1">
-        <v>2779337.16</v>
+        <v>236066.29</v>
       </c>
       <c r="I100" s="1">
-        <v>-95618.09</v>
+        <v>6648.8</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.4403199214593</v>
+        <v>2.8164970102254</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>2683719.07</v>
+        <v>242715.09</v>
       </c>
       <c r="N100" s="1">
-        <v>2683719.07</v>
+        <v>242715.09</v>
       </c>
       <c r="O100" s="1">
-        <v>3.59</v>
+        <v>0.3</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>237</v>
       </c>
       <c r="B101" t="s">
         <v>238</v>
       </c>
       <c r="C101" s="1">
-        <v>40.0</v>
+        <v>7874.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4782.95</v>
+        <v>3190.0</v>
       </c>
       <c r="E101" s="1">
-        <v>4773.899</v>
+        <v>3023.79514859</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G101">
+        <v>184.08</v>
+      </c>
+      <c r="H101" s="1">
+        <v>141271.67</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-4821.69</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-3.4130622225957</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>136449.98</v>
+      </c>
+      <c r="N101" s="1">
+        <v>136449.98</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>239</v>
+      </c>
+      <c r="B102" t="s">
+        <v>240</v>
+      </c>
+      <c r="C102" s="1">
+        <v>38117.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>24.43</v>
+      </c>
+      <c r="E102" s="1">
+        <v>27.67579348</v>
+      </c>
+      <c r="F102" t="s">
+        <v>37</v>
+      </c>
+      <c r="G102">
+        <v>1.16</v>
+      </c>
+      <c r="H102" s="1">
+        <v>944510.91</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-138348.4</v>
+      </c>
+      <c r="J102" s="1">
+        <v>-14.64762328685</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>806162.51</v>
+      </c>
+      <c r="N102" s="1">
+        <v>806162.51</v>
+      </c>
+      <c r="O102" s="1">
         <v>1.0</v>
       </c>
-      <c r="H101" s="1">
-[...23 lines deleted...]
-      <c r="P101">
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>241</v>
+      </c>
+      <c r="B103" t="s">
+        <v>242</v>
+      </c>
+      <c r="C103" s="1">
+        <v>31961.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>22.28</v>
+      </c>
+      <c r="E103" s="1">
+        <v>20.11976659</v>
+      </c>
+      <c r="F103" t="s">
+        <v>161</v>
+      </c>
+      <c r="G103">
+        <v>9.05</v>
+      </c>
+      <c r="H103" s="1">
+        <v>73845.35</v>
+      </c>
+      <c r="I103" s="1">
+        <v>4813.11</v>
+      </c>
+      <c r="J103" s="1">
+        <v>6.5178240742308</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>78658.46</v>
+      </c>
+      <c r="N103" s="1">
+        <v>78658.46</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>243</v>
+      </c>
+      <c r="B104" t="s">
+        <v>244</v>
+      </c>
+      <c r="C104" s="1">
+        <v>30053.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>121.26</v>
+      </c>
+      <c r="E104" s="1">
+        <v>116.96920807</v>
+      </c>
+      <c r="F104" t="s">
+        <v>37</v>
+      </c>
+      <c r="G104">
+        <v>1.16</v>
+      </c>
+      <c r="H104" s="1">
+        <v>3231226.95</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-76325.4</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-2.3621182040463</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>3154901.55</v>
+      </c>
+      <c r="N104" s="1">
+        <v>3154901.55</v>
+      </c>
+      <c r="O104" s="1">
+        <v>3.92</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>