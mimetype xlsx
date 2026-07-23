--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -130,251 +130,260 @@
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>JP3102000001</t>
-[...2 lines deleted...]
-    <t>AISIN CORP</t>
+    <t>FR0010220475</t>
+  </si>
+  <si>
+    <t>ALSTOM</t>
+  </si>
+  <si>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES</t>
+  </si>
+  <si>
+    <t>AT0000730007</t>
+  </si>
+  <si>
+    <t>ANDRITZ AG</t>
+  </si>
+  <si>
+    <t>JE00BTDN8H13</t>
+  </si>
+  <si>
+    <t>APTIV HOLDINGS L</t>
+  </si>
+  <si>
+    <t>NL0010273215</t>
+  </si>
+  <si>
+    <t>ASML HOLDING NV</t>
+  </si>
+  <si>
+    <t>JP3937200008</t>
+  </si>
+  <si>
+    <t>AZBIL CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...34 lines deleted...]
-  <si>
     <t>GB00BP0RGD03</t>
   </si>
   <si>
     <t>BERKELEY GROUP</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
+    <t>SG1N31909426</t>
+  </si>
+  <si>
+    <t>COMFORTDELGRO CORP</t>
+  </si>
+  <si>
+    <t>JP3305530002</t>
+  </si>
+  <si>
+    <t>COMSYS HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
-    <t>JP3638600001</t>
-[...2 lines deleted...]
-    <t>DOWA HOLDINGS CO</t>
+    <t>AU000000DOW2</t>
+  </si>
+  <si>
+    <t>DOWNER EDI</t>
+  </si>
+  <si>
+    <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS S</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>US30040W1080</t>
   </si>
   <si>
     <t>EVERSOURCE ENERG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIE</t>
   </si>
   <si>
     <t>US3453708600</t>
   </si>
   <si>
     <t>FORD MOTOR CO</t>
   </si>
   <si>
-    <t>JP3820000002</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
     <t>GB0004052071</t>
   </si>
   <si>
     <t>HALMA PLC</t>
   </si>
   <si>
+    <t>JP3774200004</t>
+  </si>
+  <si>
+    <t>HANKYU HANSHIN H</t>
+  </si>
+  <si>
     <t>US42824C1099</t>
   </si>
   <si>
     <t>HEWLETT PACKA</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
@@ -409,50 +418,56 @@
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
     <t>IE0004927939</t>
   </si>
   <si>
     <t>KINGSPAN GROUP</t>
   </si>
   <si>
+    <t>JP3260800002</t>
+  </si>
+  <si>
+    <t>KINTETSU GROUP H</t>
+  </si>
+  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
@@ -526,54 +541,54 @@
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
     <t>JP3653000004</t>
   </si>
   <si>
     <t>NANKAI ELEC RAIL</t>
   </si>
   <si>
     <t>SE0015988019</t>
   </si>
   <si>
     <t>NIBE INDUSTRIE-B</t>
   </si>
   <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>JP3672400003</t>
-[...2 lines deleted...]
-    <t>NISSAN MOTOR CO</t>
+    <t>KYG6525F1028</t>
+  </si>
+  <si>
+    <t>NIO INC-CLASS A</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
@@ -583,50 +598,56 @@
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
     <t>DK0063855168</t>
   </si>
   <si>
     <t>ROCKWOOL A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
+    <t>JP3417200007</t>
+  </si>
+  <si>
+    <t>SEIBU HOLDINGS</t>
+  </si>
+  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
@@ -661,72 +682,69 @@
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
-    <t>JP3104890003</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>JP3634600005</t>
-[...2 lines deleted...]
-    <t>TOYOTA INDUSTRIE</t>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS AS</t>
+  </si>
+  <si>
+    <t>NOK</t>
   </si>
   <si>
     <t>JP3633400001</t>
   </si>
   <si>
     <t>TOYOTA MOTOR</t>
   </si>
   <si>
     <t>GB00BG49KP99</t>
   </si>
   <si>
     <t>TRITAX BIG BOX R</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
@@ -739,60 +757,60 @@
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
-    <t>KYG9593A1040</t>
-[...4 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1112,227 +1130,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>238291.007</v>
+        <v>239417.8913</v>
       </c>
       <c r="D2">
-        <v>319.08</v>
+        <v>353.96</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>76035816.43</v>
+        <v>84744744.3</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>76035816.43</v>
+        <v>84744744.3</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>232.34</v>
+        <v>257.82</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1626.43</v>
+        <v>1804.78</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1626.43</v>
+        <v>1804.78</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>155.02</v>
+        <v>172.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1550.22</v>
+        <v>1720.55</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1550.22</v>
+        <v>1720.55</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27328.6813</v>
+        <v>27476.175</v>
       </c>
       <c r="D5">
-        <v>166.12</v>
+        <v>184.36</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>4539993.01</v>
+        <v>5065686.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>4539993.01</v>
+        <v>5065686.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O106" sqref="O106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1354,5186 +1372,5286 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>5200.0</v>
       </c>
       <c r="D2" s="1">
-        <v>65.84</v>
+        <v>78.1</v>
       </c>
       <c r="E2" s="1">
         <v>44.18109808</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>242202.05</v>
       </c>
       <c r="I2" s="1">
-        <v>128787.82</v>
+        <v>200314.98</v>
       </c>
       <c r="J2" s="1">
-        <v>53.173711783199</v>
+        <v>82.70573267237</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>370989.87</v>
+        <v>442517.03</v>
       </c>
       <c r="N2" s="1">
-        <v>370989.87</v>
+        <v>442517.03</v>
       </c>
       <c r="O2" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
         <v>2613.0</v>
       </c>
       <c r="D3" s="1">
-        <v>231.6</v>
+        <v>241.2</v>
       </c>
       <c r="E3" s="1">
         <v>231.6</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>605170.8</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>25084.8</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>4.1450777202073</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>605170.8</v>
+        <v>630255.6</v>
       </c>
       <c r="N3" s="1">
-        <v>605170.8</v>
+        <v>630255.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>16686.0</v>
       </c>
       <c r="D4" s="1">
-        <v>217.5</v>
+        <v>305.33</v>
       </c>
       <c r="E4" s="1">
         <v>217.5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>3141896.8</v>
       </c>
       <c r="I4" s="1">
-        <v>0.01</v>
+        <v>1208488.63</v>
       </c>
       <c r="J4" s="1">
-        <v>3.1827907269265E-7</v>
+        <v>38.463664051601</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3141896.81</v>
+        <v>4350385.43</v>
       </c>
       <c r="N4" s="1">
-        <v>3141896.81</v>
+        <v>4350385.43</v>
       </c>
       <c r="O4" s="1">
-        <v>3.9</v>
+        <v>4.84</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>43431.0</v>
+        <v>10692.0</v>
       </c>
       <c r="D5" s="1">
-        <v>2235.5</v>
+        <v>17.045</v>
       </c>
       <c r="E5" s="1">
-        <v>1799.21010338</v>
+        <v>23.05597456</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G5">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>471409.21</v>
+        <v>246514.48</v>
       </c>
       <c r="I5" s="1">
-        <v>56017.21</v>
+        <v>-64269.34</v>
       </c>
       <c r="J5" s="1">
-        <v>11.882926513039</v>
+        <v>-26.071223077849</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>527426.42</v>
+        <v>182245.14</v>
       </c>
       <c r="N5" s="1">
-        <v>527426.42</v>
+        <v>182245.14</v>
       </c>
       <c r="O5" s="1">
-        <v>0.65</v>
+        <v>0.2</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>41</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>10692.0</v>
+        <v>10380.0</v>
       </c>
       <c r="D6" s="1">
-        <v>24.27</v>
+        <v>403.88</v>
       </c>
       <c r="E6" s="1">
-        <v>23.05597456</v>
+        <v>246.17912042</v>
       </c>
       <c r="F6" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G6">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>246514.48</v>
+        <v>2180561.42</v>
       </c>
       <c r="I6" s="1">
-        <v>12980.36</v>
+        <v>1399213.49</v>
       </c>
       <c r="J6" s="1">
-        <v>5.2655568143502</v>
+        <v>64.167579833638</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>259494.84</v>
+        <v>3579774.91</v>
       </c>
       <c r="N6" s="1">
-        <v>259494.84</v>
+        <v>3579774.91</v>
       </c>
       <c r="O6" s="1">
-        <v>0.32</v>
+        <v>3.99</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="1">
-        <v>10380.0</v>
+        <v>10106.0</v>
       </c>
       <c r="D7" s="1">
-        <v>318.34</v>
+        <v>70.0</v>
       </c>
       <c r="E7" s="1">
-        <v>246.17912042</v>
+        <v>56.03526618</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2180561.42</v>
+        <v>566292.4</v>
       </c>
       <c r="I7" s="1">
-        <v>680116.62</v>
+        <v>141127.6</v>
       </c>
       <c r="J7" s="1">
-        <v>31.18997767098</v>
+        <v>24.92133039398</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2860678.04</v>
+        <v>707420.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2860678.04</v>
+        <v>707420.0</v>
       </c>
       <c r="O7" s="1">
-        <v>3.55</v>
+        <v>0.79</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>10106.0</v>
+        <v>60256.0</v>
       </c>
       <c r="D8" s="1">
-        <v>60.9</v>
+        <v>60.41</v>
       </c>
       <c r="E8" s="1">
-        <v>56.03526618</v>
+        <v>60.99</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>566292.4</v>
+        <v>3181554.35</v>
       </c>
       <c r="I8" s="1">
-        <v>49163.0</v>
+        <v>-73310.0</v>
       </c>
       <c r="J8" s="1">
-        <v>8.6815574427628</v>
+        <v>-2.3042196340289</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>615455.4</v>
+        <v>3108244.35</v>
       </c>
       <c r="N8" s="1">
-        <v>615455.4</v>
+        <v>3108244.35</v>
       </c>
       <c r="O8" s="1">
-        <v>0.76</v>
+        <v>3.46</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
         <v>47</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="1">
-        <v>60256.0</v>
+        <v>70.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.99</v>
+        <v>1223.8</v>
       </c>
       <c r="E9" s="1">
-        <v>60.99</v>
+        <v>669.81614286</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>3181554.35</v>
+        <v>46887.13</v>
       </c>
       <c r="I9" s="1">
-        <v>0.01</v>
+        <v>38778.87</v>
       </c>
       <c r="J9" s="1">
-        <v>3.1431177656921E-7</v>
+        <v>82.706853671786</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>3181554.36</v>
+        <v>85666.0</v>
       </c>
       <c r="N9" s="1">
-        <v>3181554.36</v>
+        <v>85666.0</v>
       </c>
       <c r="O9" s="1">
-        <v>3.95</v>
+        <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>62793.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>1408.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1196.97729046</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H10" s="1">
-        <v>46887.13</v>
+        <v>432640.93</v>
       </c>
       <c r="I10" s="1">
-        <v>34382.87</v>
+        <v>40995.58</v>
       </c>
       <c r="J10" s="1">
-        <v>73.331146521444</v>
+        <v>9.4756591800041</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>81270.0</v>
+        <v>473636.51</v>
       </c>
       <c r="N10" s="1">
-        <v>81270.0</v>
+        <v>473636.51</v>
       </c>
       <c r="O10" s="1">
-        <v>0.1</v>
+        <v>0.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>90800.0</v>
+        <v>4685.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1388.0</v>
+        <v>33.64</v>
       </c>
       <c r="E11" s="1">
-        <v>1196.97729075</v>
+        <v>39.22862327</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G11">
-        <v>184.08</v>
+        <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>625607.9</v>
+        <v>216972.88</v>
       </c>
       <c r="I11" s="1">
-        <v>59032.77</v>
+        <v>-35150.78</v>
       </c>
       <c r="J11" s="1">
-        <v>9.4360653054413</v>
+        <v>-16.200540823351</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>684640.67</v>
+        <v>181822.1</v>
       </c>
       <c r="N11" s="1">
-        <v>684640.67</v>
+        <v>181822.1</v>
       </c>
       <c r="O11" s="1">
-        <v>0.85</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>4685.0</v>
+        <v>8028.0</v>
       </c>
       <c r="D12" s="1">
-        <v>31.68</v>
+        <v>81.08</v>
       </c>
       <c r="E12" s="1">
-        <v>39.22862327</v>
+        <v>78.80877304</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G12">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>216972.88</v>
+        <v>632676.83</v>
       </c>
       <c r="I12" s="1">
-        <v>-46794.81</v>
+        <v>18233.41</v>
       </c>
       <c r="J12" s="1">
-        <v>-21.567123964986</v>
+        <v>2.8819468542889</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>170178.07</v>
+        <v>650910.24</v>
       </c>
       <c r="N12" s="1">
-        <v>170178.07</v>
+        <v>650910.24</v>
       </c>
       <c r="O12" s="1">
-        <v>0.21</v>
+        <v>0.72</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>8028.0</v>
+        <v>18844.0</v>
       </c>
       <c r="D13" s="1">
-        <v>79.24</v>
+        <v>3.942</v>
       </c>
       <c r="E13" s="1">
-        <v>78.80877304</v>
+        <v>3.72841966</v>
       </c>
       <c r="F13" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G13">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>632676.83</v>
+        <v>83087.76</v>
       </c>
       <c r="I13" s="1">
-        <v>3461.89</v>
+        <v>2610.27</v>
       </c>
       <c r="J13" s="1">
-        <v>0.54718141013636</v>
+        <v>3.1415818647656</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>636138.72</v>
+        <v>85698.03</v>
       </c>
       <c r="N13" s="1">
-        <v>636138.72</v>
+        <v>85698.03</v>
       </c>
       <c r="O13" s="1">
-        <v>0.79</v>
+        <v>0.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>18844.0</v>
+        <v>43299.0</v>
       </c>
       <c r="D14" s="1">
-        <v>3.652</v>
+        <v>2.85</v>
       </c>
       <c r="E14" s="1">
-        <v>3.72841966</v>
+        <v>2.73735791</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G14">
-        <v>0.87</v>
+        <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>83087.76</v>
+        <v>79932.88</v>
       </c>
       <c r="I14" s="1">
-        <v>-4181.28</v>
+        <v>2668.38</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.0323657780641</v>
+        <v>3.3382758134074</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>78906.48</v>
+        <v>82601.26</v>
       </c>
       <c r="N14" s="1">
-        <v>78906.48</v>
+        <v>82601.26</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>46462.0</v>
+        <v>11188.0</v>
       </c>
       <c r="D15" s="1">
-        <v>2.74</v>
+        <v>363.7</v>
       </c>
       <c r="E15" s="1">
-        <v>2.73735784</v>
+        <v>334.08392921</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G15">
-        <v>1.48</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>85771.99</v>
+        <v>3198089.05</v>
       </c>
       <c r="I15" s="1">
-        <v>19.42</v>
+        <v>276486.65</v>
       </c>
       <c r="J15" s="1">
-        <v>0.022641424082617</v>
+        <v>8.6453705846621</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>85791.41</v>
+        <v>3474575.7</v>
       </c>
       <c r="N15" s="1">
-        <v>85791.41</v>
+        <v>3474575.7</v>
       </c>
       <c r="O15" s="1">
-        <v>0.11</v>
+        <v>3.87</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>11188.0</v>
+        <v>6141.0</v>
       </c>
       <c r="D16" s="1">
-        <v>331.11</v>
+        <v>4039.0</v>
       </c>
       <c r="E16" s="1">
-        <v>334.08392921</v>
+        <v>4292.46523368</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G16">
-        <v>1.16</v>
+        <v>186.67</v>
       </c>
       <c r="H16" s="1">
-        <v>3198089.05</v>
+        <v>148208.21</v>
       </c>
       <c r="I16" s="1">
-        <v>8956.82</v>
+        <v>-15332.92</v>
       </c>
       <c r="J16" s="1">
-        <v>0.28006787365724</v>
+        <v>-10.345526742412</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3207045.87</v>
+        <v>132875.29</v>
       </c>
       <c r="N16" s="1">
-        <v>3207045.87</v>
+        <v>132875.29</v>
       </c>
       <c r="O16" s="1">
-        <v>3.98</v>
+        <v>0.15</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>6341.0</v>
+        <v>476572.0</v>
       </c>
       <c r="D17" s="1">
-        <v>4190.0</v>
+        <v>1.51</v>
       </c>
       <c r="E17" s="1">
-        <v>4292.4652263</v>
+        <v>1.4404</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="G17">
-        <v>184.08</v>
+        <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>153035.05</v>
+        <v>463069.56</v>
       </c>
       <c r="I17" s="1">
-        <v>-8704.2</v>
+        <v>18622.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-5.6877166374631</v>
+        <v>4.0215146078701</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>144330.85</v>
+        <v>481691.97</v>
       </c>
       <c r="N17" s="1">
-        <v>144330.85</v>
+        <v>481691.97</v>
       </c>
       <c r="O17" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>1508.0</v>
+        <v>16859.0</v>
       </c>
       <c r="D18" s="1">
-        <v>53.75</v>
+        <v>5557.0</v>
       </c>
       <c r="E18" s="1">
-        <v>50.59920424</v>
+        <v>5138.0</v>
       </c>
       <c r="F18" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G18">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H18" s="1">
-        <v>76303.6</v>
+        <v>470558.13</v>
       </c>
       <c r="I18" s="1">
-        <v>4751.4</v>
+        <v>31326.04</v>
       </c>
       <c r="J18" s="1">
-        <v>6.2269670107308</v>
+        <v>6.657209386649</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>81055.0</v>
+        <v>501884.17</v>
       </c>
       <c r="N18" s="1">
-        <v>81055.0</v>
+        <v>501884.17</v>
       </c>
       <c r="O18" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>34703.0</v>
+        <v>1508.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.63</v>
+        <v>56.95</v>
       </c>
       <c r="E19" s="1">
-        <v>95.58876552</v>
+        <v>50.59920424</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G19">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2828630.85</v>
+        <v>76303.6</v>
       </c>
       <c r="I19" s="1">
-        <v>314798.2</v>
+        <v>9577.0</v>
       </c>
       <c r="J19" s="1">
-        <v>11.128995499713</v>
+        <v>12.551177139742</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3143429.05</v>
+        <v>85880.6</v>
       </c>
       <c r="N19" s="1">
-        <v>3143429.05</v>
+        <v>85880.6</v>
       </c>
       <c r="O19" s="1">
-        <v>3.9</v>
+        <v>0.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>61074.0</v>
+        <v>34703.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1930.0</v>
+        <v>117.16</v>
       </c>
       <c r="E20" s="1">
-        <v>2088.98884959</v>
+        <v>95.58876552</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G20">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>763115.65</v>
+        <v>2828630.85</v>
       </c>
       <c r="I20" s="1">
-        <v>-122789.77</v>
+        <v>643150.79</v>
       </c>
       <c r="J20" s="1">
-        <v>-16.09058469709</v>
+        <v>22.737176538961</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>640325.88</v>
+        <v>3471781.64</v>
       </c>
       <c r="N20" s="1">
-        <v>640325.88</v>
+        <v>3471781.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.79</v>
+        <v>3.87</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>5263.0</v>
+        <v>46976.0</v>
       </c>
       <c r="D21" s="1">
-        <v>181.69</v>
+        <v>1893.5</v>
       </c>
       <c r="E21" s="1">
-        <v>181.69</v>
+        <v>2088.98884537</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G21">
-        <v>1.16</v>
+        <v>186.67</v>
       </c>
       <c r="H21" s="1">
-        <v>827836.96</v>
+        <v>586962.06</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>-110451.39</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>-18.81746666897</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>827836.96</v>
+        <v>476510.67</v>
       </c>
       <c r="N21" s="1">
-        <v>827836.96</v>
+        <v>476510.67</v>
       </c>
       <c r="O21" s="1">
-        <v>1.03</v>
+        <v>0.53</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>17310.0</v>
+        <v>5263.0</v>
       </c>
       <c r="D22" s="1">
-        <v>8913.0</v>
+        <v>200.0</v>
       </c>
       <c r="E22" s="1">
-        <v>5037.62484113</v>
+        <v>181.69</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G22">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>527027.12</v>
+        <v>827836.96</v>
       </c>
       <c r="I22" s="1">
-        <v>311097.03</v>
+        <v>70976.12</v>
       </c>
       <c r="J22" s="1">
-        <v>59.028656817509</v>
+        <v>8.573683397755</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>838124.15</v>
+        <v>898813.08</v>
       </c>
       <c r="N22" s="1">
-        <v>838124.15</v>
+        <v>898813.08</v>
       </c>
       <c r="O22" s="1">
-        <v>1.04</v>
+        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>6791.0</v>
+        <v>99858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>3675.0</v>
+        <v>7.56</v>
       </c>
       <c r="E23" s="1">
-        <v>3415.99072302</v>
+        <v>7.96150003</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="G23">
-        <v>184.08</v>
+        <v>1.64</v>
       </c>
       <c r="H23" s="1">
-        <v>133226.8</v>
+        <v>476573.24</v>
       </c>
       <c r="I23" s="1">
-        <v>2347.84</v>
+        <v>-14929.21</v>
       </c>
       <c r="J23" s="1">
-        <v>1.7622880681665</v>
+        <v>-3.1326160906559</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>135574.64</v>
+        <v>461644.03</v>
       </c>
       <c r="N23" s="1">
-        <v>135574.64</v>
+        <v>461644.03</v>
       </c>
       <c r="O23" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>17815.0</v>
+        <v>6923.0</v>
       </c>
       <c r="D24" s="1">
-        <v>14.23</v>
+        <v>3501.0</v>
       </c>
       <c r="E24" s="1">
-        <v>14.23</v>
+        <v>3420.26188069</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H24" s="1">
-        <v>253507.45</v>
+        <v>135836.94</v>
       </c>
       <c r="I24" s="1">
-        <v>0.0</v>
+        <v>-5994.18</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0</v>
+        <v>-4.4127760828535</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>253507.45</v>
+        <v>129842.76</v>
       </c>
       <c r="N24" s="1">
-        <v>253507.45</v>
+        <v>129842.76</v>
       </c>
       <c r="O24" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>55746.0</v>
+        <v>17815.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.71</v>
+        <v>13.68</v>
       </c>
       <c r="E25" s="1">
-        <v>4.07867506</v>
+        <v>14.23</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>227369.82</v>
+        <v>253507.45</v>
       </c>
       <c r="I25" s="1">
-        <v>35193.84</v>
+        <v>-9798.25</v>
       </c>
       <c r="J25" s="1">
-        <v>15.478676985362</v>
+        <v>-3.8650737877723</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>262563.66</v>
+        <v>243709.2</v>
       </c>
       <c r="N25" s="1">
-        <v>262563.66</v>
+        <v>243709.2</v>
       </c>
       <c r="O25" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>4615.0</v>
+        <v>55746.0</v>
       </c>
       <c r="D26" s="1">
-        <v>135.7</v>
+        <v>4.531</v>
       </c>
       <c r="E26" s="1">
-        <v>125.74630986</v>
+        <v>4.07867506</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>580319.22</v>
+        <v>227369.82</v>
       </c>
       <c r="I26" s="1">
-        <v>45936.28</v>
+        <v>25215.31</v>
       </c>
       <c r="J26" s="1">
-        <v>7.9156916429547</v>
+        <v>11.089998663851</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>626255.5</v>
+        <v>252585.13</v>
       </c>
       <c r="N26" s="1">
-        <v>626255.5</v>
+        <v>252585.13</v>
       </c>
       <c r="O26" s="1">
-        <v>0.78</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>606.0</v>
+        <v>4615.0</v>
       </c>
       <c r="D27" s="1">
-        <v>1000.37</v>
+        <v>138.25</v>
       </c>
       <c r="E27" s="1">
-        <v>783.58975248</v>
+        <v>125.74630986</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>436338.01</v>
+        <v>580319.22</v>
       </c>
       <c r="I27" s="1">
-        <v>88486.01</v>
+        <v>57704.53</v>
       </c>
       <c r="J27" s="1">
-        <v>20.279234898651</v>
+        <v>9.9435841535629</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>524824.02</v>
+        <v>638023.75</v>
       </c>
       <c r="N27" s="1">
-        <v>524824.02</v>
+        <v>638023.75</v>
       </c>
       <c r="O27" s="1">
-        <v>0.65</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>52038.0</v>
+        <v>606.0</v>
       </c>
       <c r="D28" s="1">
-        <v>69.47</v>
+        <v>1115.29</v>
       </c>
       <c r="E28" s="1">
-        <v>69.47</v>
+        <v>783.58975248</v>
       </c>
       <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="G28">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>3129668.3</v>
+        <v>436338.01</v>
       </c>
       <c r="I28" s="1">
-        <v>0.01</v>
+        <v>140782.42</v>
       </c>
       <c r="J28" s="1">
-        <v>3.1952267912865E-7</v>
+        <v>32.264532718568</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3129668.31</v>
+        <v>577120.43</v>
       </c>
       <c r="N28" s="1">
-        <v>3129668.31</v>
+        <v>577120.43</v>
       </c>
       <c r="O28" s="1">
-        <v>3.88</v>
+        <v>0.64</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>36257.0</v>
+        <v>52038.0</v>
       </c>
       <c r="D29" s="1">
-        <v>16.57</v>
+        <v>68.77</v>
       </c>
       <c r="E29" s="1">
-        <v>16.57</v>
+        <v>69.47</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>600778.49</v>
+        <v>3129668.3</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-73863.28</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-2.3600993114829</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>600778.49</v>
+        <v>3055805.02</v>
       </c>
       <c r="N29" s="1">
-        <v>600778.49</v>
+        <v>3055805.02</v>
       </c>
       <c r="O29" s="1">
-        <v>0.75</v>
+        <v>3.4</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>317137.0</v>
+        <v>36257.0</v>
       </c>
       <c r="D30" s="1">
-        <v>11.6</v>
+        <v>17.52</v>
       </c>
       <c r="E30" s="1">
-        <v>11.6</v>
+        <v>16.57</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3184823.14</v>
+        <v>600778.49</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.01</v>
+        <v>34444.15</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.1398917806155E-7</v>
+        <v>5.7332528666264</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3184823.13</v>
+        <v>635222.64</v>
       </c>
       <c r="N30" s="1">
-        <v>3184823.13</v>
+        <v>635222.64</v>
       </c>
       <c r="O30" s="1">
-        <v>3.95</v>
+        <v>0.71</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B31" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>10874.0</v>
+        <v>317137.0</v>
       </c>
       <c r="D31" s="1">
-        <v>10765.0</v>
+        <v>12.48</v>
       </c>
       <c r="E31" s="1">
-        <v>10068.37134449</v>
+        <v>11.6</v>
       </c>
       <c r="F31" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G31">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>630152.49</v>
+        <v>3184823.14</v>
       </c>
       <c r="I31" s="1">
-        <v>5750.32</v>
+        <v>194794.11</v>
       </c>
       <c r="J31" s="1">
-        <v>0.91252833103936</v>
+        <v>6.1163242490131</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>635902.81</v>
+        <v>3379617.25</v>
       </c>
       <c r="N31" s="1">
-        <v>635902.81</v>
+        <v>3379617.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.79</v>
+        <v>3.76</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C32" s="1">
         <v>1100.0</v>
       </c>
       <c r="D32" s="1">
-        <v>530.2</v>
+        <v>537.8</v>
       </c>
       <c r="E32" s="1">
         <v>531.80100909</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>617305.51</v>
       </c>
       <c r="I32" s="1">
-        <v>14671.52</v>
+        <v>27292.69</v>
       </c>
       <c r="J32" s="1">
-        <v>2.3767032307876</v>
+        <v>4.4212613621414</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>631977.03</v>
+        <v>644598.2</v>
       </c>
       <c r="N32" s="1">
-        <v>631977.03</v>
+        <v>644598.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B33" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1">
         <v>1135.0</v>
       </c>
       <c r="D33" s="1">
-        <v>69.75</v>
+        <v>72.5</v>
       </c>
       <c r="E33" s="1">
         <v>89.91792952</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>102056.85</v>
       </c>
       <c r="I33" s="1">
-        <v>-22890.6</v>
+        <v>-19769.35</v>
       </c>
       <c r="J33" s="1">
-        <v>-22.429263689796</v>
+        <v>-19.370919247459</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>79166.25</v>
+        <v>82287.5</v>
       </c>
       <c r="N33" s="1">
-        <v>79166.25</v>
+        <v>82287.5</v>
       </c>
       <c r="O33" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
         <v>13593.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.37</v>
+        <v>19.35</v>
       </c>
       <c r="E34" s="1">
         <v>15.88046715</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>215863.19</v>
       </c>
       <c r="I34" s="1">
-        <v>47433.22</v>
+        <v>47161.36</v>
       </c>
       <c r="J34" s="1">
-        <v>21.973741794513</v>
+        <v>21.847800915015</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>263296.41</v>
+        <v>263024.55</v>
       </c>
       <c r="N34" s="1">
-        <v>263296.41</v>
+        <v>263024.55</v>
       </c>
       <c r="O34" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>33882.0</v>
+        <v>15359.0</v>
       </c>
       <c r="D35" s="1">
-        <v>5663.0</v>
+        <v>6323.0</v>
       </c>
       <c r="E35" s="1">
-        <v>3985.69989965</v>
+        <v>3985.69991536</v>
       </c>
       <c r="F35" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G35">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H35" s="1">
-        <v>737297.42</v>
+        <v>334223.22</v>
       </c>
       <c r="I35" s="1">
-        <v>305027.16</v>
+        <v>186033.16</v>
       </c>
       <c r="J35" s="1">
-        <v>41.370978892073</v>
+        <v>55.661351117376</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1042324.58</v>
+        <v>520256.38</v>
       </c>
       <c r="N35" s="1">
-        <v>1042324.58</v>
+        <v>520256.38</v>
       </c>
       <c r="O35" s="1">
-        <v>1.29</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>14343.0</v>
       </c>
       <c r="D36" s="1">
-        <v>38.88</v>
+        <v>44.45</v>
       </c>
       <c r="E36" s="1">
         <v>26.88537405</v>
       </c>
       <c r="F36" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G36">
         <v>0.87</v>
       </c>
       <c r="H36" s="1">
         <v>449714.67</v>
       </c>
       <c r="I36" s="1">
-        <v>189688.92</v>
+        <v>285802.58</v>
       </c>
       <c r="J36" s="1">
-        <v>42.179838162718</v>
+        <v>63.551980636967</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>639403.59</v>
+        <v>735517.25</v>
       </c>
       <c r="N36" s="1">
-        <v>639403.59</v>
+        <v>735517.25</v>
       </c>
       <c r="O36" s="1">
-        <v>0.79</v>
+        <v>0.82</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>126887.0</v>
+        <v>18259.0</v>
       </c>
       <c r="D37" s="1">
-        <v>24.61</v>
+        <v>4466.0</v>
       </c>
       <c r="E37" s="1">
-        <v>24.61</v>
+        <v>4797.0</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G37">
-        <v>1.16</v>
+        <v>186.67</v>
       </c>
       <c r="H37" s="1">
-        <v>2703392.84</v>
+        <v>475810.57</v>
       </c>
       <c r="I37" s="1">
-        <v>0.0</v>
+        <v>-38965.95</v>
       </c>
       <c r="J37" s="1">
-        <v>0.0</v>
+        <v>-8.189383014337</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2703392.84</v>
+        <v>436844.62</v>
       </c>
       <c r="N37" s="1">
-        <v>2703392.84</v>
+        <v>436844.62</v>
       </c>
       <c r="O37" s="1">
-        <v>3.35</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>30538.0</v>
+        <v>126887.0</v>
       </c>
       <c r="D38" s="1">
-        <v>4675.0</v>
+        <v>27.93</v>
       </c>
       <c r="E38" s="1">
-        <v>5392.18711114</v>
+        <v>24.61</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G38">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>899058.64</v>
+        <v>2703392.84</v>
       </c>
       <c r="I38" s="1">
-        <v>-123509.03</v>
+        <v>322782.47</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.73759446881</v>
+        <v>11.939902526338</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>775549.61</v>
+        <v>3026175.31</v>
       </c>
       <c r="N38" s="1">
-        <v>775549.61</v>
+        <v>3026175.31</v>
       </c>
       <c r="O38" s="1">
-        <v>0.96</v>
+        <v>3.37</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>24436.0</v>
+        <v>23453.0</v>
       </c>
       <c r="D39" s="1">
-        <v>336.0</v>
+        <v>5203.0</v>
       </c>
       <c r="E39" s="1">
-        <v>386.29110411</v>
+        <v>5392.1870976</v>
       </c>
       <c r="F39" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="G39">
-        <v>10.89</v>
+        <v>186.67</v>
       </c>
       <c r="H39" s="1">
-        <v>845066.81</v>
+        <v>690471.62</v>
       </c>
       <c r="I39" s="1">
-        <v>-91004.35</v>
+        <v>-36764.04</v>
       </c>
       <c r="J39" s="1">
-        <v>-10.768894118561</v>
+        <v>-5.3244824168153</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>754062.46</v>
+        <v>653707.58</v>
       </c>
       <c r="N39" s="1">
-        <v>754062.46</v>
+        <v>653707.58</v>
       </c>
       <c r="O39" s="1">
-        <v>0.94</v>
+        <v>0.73</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>2112.0</v>
+        <v>19762.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.96</v>
+        <v>329.4</v>
       </c>
       <c r="E40" s="1">
-        <v>39.88508523</v>
+        <v>386.29110414</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H40" s="1">
-        <v>84237.3</v>
+        <v>683426.51</v>
       </c>
       <c r="I40" s="1">
-        <v>-1953.78</v>
+        <v>-79959.11</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.319376333287</v>
+        <v>-11.699737840137</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>82283.52</v>
+        <v>603467.4</v>
       </c>
       <c r="N40" s="1">
-        <v>82283.52</v>
+        <v>603467.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>125421.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D41" s="1">
-        <v>11.48</v>
+        <v>53.35</v>
       </c>
       <c r="E41" s="1">
-        <v>11.65939316</v>
+        <v>39.88508523</v>
       </c>
       <c r="F41" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>2.02</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>724257.99</v>
+        <v>84237.3</v>
       </c>
       <c r="I41" s="1">
-        <v>-10214.46</v>
+        <v>28437.9</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.4103344583054</v>
+        <v>33.759272911169</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>714043.53</v>
+        <v>112675.2</v>
       </c>
       <c r="N41" s="1">
-        <v>714043.53</v>
+        <v>112675.2</v>
       </c>
       <c r="O41" s="1">
-        <v>0.89</v>
+        <v>0.13</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>68200.0</v>
+        <v>83657.0</v>
       </c>
       <c r="D42" s="1">
-        <v>50.38</v>
+        <v>12.38</v>
       </c>
       <c r="E42" s="1">
-        <v>50.38</v>
+        <v>11.65939312</v>
       </c>
       <c r="F42" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>1.16</v>
+        <v>1.99</v>
       </c>
       <c r="H42" s="1">
-        <v>2974561.51</v>
+        <v>483086.97</v>
       </c>
       <c r="I42" s="1">
-        <v>0.0</v>
+        <v>37221.32</v>
       </c>
       <c r="J42" s="1">
-        <v>0.0</v>
+        <v>7.7048900739343</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2974561.51</v>
+        <v>520308.29</v>
       </c>
       <c r="N42" s="1">
-        <v>2974561.51</v>
+        <v>520308.29</v>
       </c>
       <c r="O42" s="1">
-        <v>3.69</v>
+        <v>0.58</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>31609.0</v>
+        <v>68200.0</v>
       </c>
       <c r="D43" s="1">
-        <v>3758.0</v>
+        <v>66.78</v>
       </c>
       <c r="E43" s="1">
-        <v>3471.08630453</v>
+        <v>50.38</v>
       </c>
       <c r="F43" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G43">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>670162.17</v>
+        <v>2974561.51</v>
       </c>
       <c r="I43" s="1">
-        <v>-24872.21</v>
+        <v>914428.33</v>
       </c>
       <c r="J43" s="1">
-        <v>-3.7113718310898</v>
+        <v>30.741617778817</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>645289.96</v>
+        <v>3888989.84</v>
       </c>
       <c r="N43" s="1">
-        <v>645289.96</v>
+        <v>3888989.84</v>
       </c>
       <c r="O43" s="1">
-        <v>0.8</v>
+        <v>4.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>38036.0</v>
+        <v>23161.0</v>
       </c>
       <c r="D44" s="1">
-        <v>3371.0</v>
+        <v>3672.0</v>
       </c>
       <c r="E44" s="1">
-        <v>3467.29695552</v>
+        <v>3471.08630888</v>
       </c>
       <c r="F44" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G44">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H44" s="1">
-        <v>804603.04</v>
+        <v>491050.84</v>
       </c>
       <c r="I44" s="1">
-        <v>-108071.21</v>
+        <v>-35442.92</v>
       </c>
       <c r="J44" s="1">
-        <v>-13.431618404027</v>
+        <v>-7.2177699563654</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>696531.83</v>
+        <v>455607.92</v>
       </c>
       <c r="N44" s="1">
-        <v>696531.83</v>
+        <v>455607.92</v>
       </c>
       <c r="O44" s="1">
-        <v>0.86</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>83286.0</v>
+        <v>25733.0</v>
       </c>
       <c r="D45" s="1">
-        <v>1593.5</v>
+        <v>3301.0</v>
       </c>
       <c r="E45" s="1">
-        <v>1311.93791273</v>
+        <v>3467.29697276</v>
       </c>
       <c r="F45" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G45">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H45" s="1">
-        <v>659324.77</v>
+        <v>544348.78</v>
       </c>
       <c r="I45" s="1">
-        <v>61635.7</v>
+        <v>-89290.28</v>
       </c>
       <c r="J45" s="1">
-        <v>9.3483064499458</v>
+        <v>-16.403137708878</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>720960.47</v>
+        <v>455058.5</v>
       </c>
       <c r="N45" s="1">
-        <v>720960.47</v>
+        <v>455058.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.89</v>
+        <v>0.51</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>158320.0</v>
+        <v>54490.0</v>
       </c>
       <c r="D46" s="1">
-        <v>810.2</v>
+        <v>1542.5</v>
       </c>
       <c r="E46" s="1">
-        <v>778.68108893</v>
+        <v>1311.93791521</v>
       </c>
       <c r="F46" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G46">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H46" s="1">
-        <v>732867.36</v>
+        <v>431364.3</v>
       </c>
       <c r="I46" s="1">
-        <v>-36055.72</v>
+        <v>18905.97</v>
       </c>
       <c r="J46" s="1">
-        <v>-4.919815230958</v>
+        <v>4.3828314025987</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>696811.64</v>
+        <v>450270.27</v>
       </c>
       <c r="N46" s="1">
-        <v>696811.64</v>
+        <v>450270.27</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.5</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>31654.0</v>
+        <v>107259.0</v>
       </c>
       <c r="D47" s="1">
-        <v>19.3</v>
+        <v>752.4</v>
       </c>
       <c r="E47" s="1">
-        <v>19.71990933</v>
+        <v>778.6810897</v>
       </c>
       <c r="F47" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G47">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H47" s="1">
-        <v>624214.01</v>
+        <v>496504.68</v>
       </c>
       <c r="I47" s="1">
-        <v>-13291.81</v>
+        <v>-64176.22</v>
       </c>
       <c r="J47" s="1">
-        <v>-2.1293674584459</v>
+        <v>-12.925602231987</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>610922.2</v>
+        <v>432328.46</v>
       </c>
       <c r="N47" s="1">
-        <v>610922.2</v>
+        <v>432328.46</v>
       </c>
       <c r="O47" s="1">
-        <v>0.76</v>
+        <v>0.48</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>3593.0</v>
+        <v>31654.0</v>
       </c>
       <c r="D48" s="1">
-        <v>72.6</v>
+        <v>19.16</v>
       </c>
       <c r="E48" s="1">
-        <v>71.16603952</v>
+        <v>19.71990933</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>255699.58</v>
+        <v>624214.01</v>
       </c>
       <c r="I48" s="1">
-        <v>5152.22</v>
+        <v>-17723.37</v>
       </c>
       <c r="J48" s="1">
-        <v>2.0149505134111</v>
+        <v>-2.8393098706644</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>260851.8</v>
+        <v>606490.64</v>
       </c>
       <c r="N48" s="1">
-        <v>260851.8</v>
+        <v>606490.64</v>
       </c>
       <c r="O48" s="1">
-        <v>0.32</v>
+        <v>0.68</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>2391.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D49" s="1">
-        <v>33.72</v>
+        <v>79.0</v>
       </c>
       <c r="E49" s="1">
-        <v>27.46723965</v>
+        <v>71.16603952</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>65674.17</v>
+        <v>255699.58</v>
       </c>
       <c r="I49" s="1">
-        <v>14950.35</v>
+        <v>28147.42</v>
       </c>
       <c r="J49" s="1">
-        <v>22.764429303027</v>
+        <v>11.008004002197</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>80624.52</v>
+        <v>283847.0</v>
       </c>
       <c r="N49" s="1">
-        <v>80624.52</v>
+        <v>283847.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>2591.0</v>
+        <v>25306.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.8</v>
+        <v>3343.0</v>
       </c>
       <c r="E50" s="1">
-        <v>77.76769201</v>
+        <v>3375.0</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H50" s="1">
-        <v>201496.09</v>
+        <v>463964.4</v>
       </c>
       <c r="I50" s="1">
-        <v>54494.71</v>
+        <v>-10763.08</v>
       </c>
       <c r="J50" s="1">
-        <v>27.045045886498</v>
+        <v>-2.3198072955597</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>255990.8</v>
+        <v>453201.32</v>
       </c>
       <c r="N50" s="1">
-        <v>255990.8</v>
+        <v>453201.32</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>21523.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D51" s="1">
-        <v>29.08</v>
+        <v>34.94</v>
       </c>
       <c r="E51" s="1">
-        <v>19.18553966</v>
+        <v>27.46723965</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>412930.37</v>
+        <v>65674.17</v>
       </c>
       <c r="I51" s="1">
-        <v>212958.47</v>
+        <v>17867.37</v>
       </c>
       <c r="J51" s="1">
-        <v>51.572489085751</v>
+        <v>27.206084218499</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>625888.84</v>
+        <v>83541.54</v>
       </c>
       <c r="N51" s="1">
-        <v>625888.84</v>
+        <v>83541.54</v>
       </c>
       <c r="O51" s="1">
-        <v>0.78</v>
+        <v>0.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>19745.0</v>
+        <v>2591.0</v>
       </c>
       <c r="D52" s="1">
-        <v>7573.0</v>
+        <v>100.6</v>
       </c>
       <c r="E52" s="1">
-        <v>6777.96961256</v>
+        <v>77.76769201</v>
       </c>
       <c r="F52" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>730685.29</v>
+        <v>201496.09</v>
       </c>
       <c r="I52" s="1">
-        <v>81607.27</v>
+        <v>59158.51</v>
       </c>
       <c r="J52" s="1">
-        <v>11.16859352677</v>
+        <v>29.35963174273</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>812292.56</v>
+        <v>260654.6</v>
       </c>
       <c r="N52" s="1">
-        <v>812292.56</v>
+        <v>260654.6</v>
       </c>
       <c r="O52" s="1">
-        <v>1.01</v>
+        <v>0.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>12193.0</v>
+        <v>21523.0</v>
       </c>
       <c r="D53" s="1">
-        <v>5.68</v>
+        <v>30.42</v>
       </c>
       <c r="E53" s="1">
-        <v>6.19364307</v>
+        <v>19.18553966</v>
       </c>
       <c r="F53" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>87133.1</v>
+        <v>412930.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-7724.47</v>
+        <v>241799.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-8.8651385064918</v>
+        <v>58.556916024365</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>79408.63</v>
+        <v>654729.66</v>
       </c>
       <c r="N53" s="1">
-        <v>79408.63</v>
+        <v>654729.66</v>
       </c>
       <c r="O53" s="1">
-        <v>0.1</v>
+        <v>0.73</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>4716.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D54" s="1">
-        <v>135.95</v>
+        <v>7827.0</v>
       </c>
       <c r="E54" s="1">
-        <v>135.95</v>
+        <v>6777.96963387</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H54" s="1">
-        <v>641140.2</v>
+        <v>426532.22</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>56754.92</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>13.306127260445</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>641140.2</v>
+        <v>483287.14</v>
       </c>
       <c r="N54" s="1">
-        <v>641140.2</v>
+        <v>483287.14</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.54</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>68072.0</v>
+        <v>12193.0</v>
       </c>
       <c r="D55" s="1">
-        <v>1630.0</v>
+        <v>6.03</v>
       </c>
       <c r="E55" s="1">
-        <v>1750.71890058</v>
+        <v>6.19364307</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G55">
-        <v>184.08</v>
+        <v>0.87</v>
       </c>
       <c r="H55" s="1">
-        <v>711790.57</v>
+        <v>87133.1</v>
       </c>
       <c r="I55" s="1">
-        <v>-109031.86</v>
+        <v>-2311.01</v>
       </c>
       <c r="J55" s="1">
-        <v>-15.317969160507</v>
+        <v>-2.6522756564383</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>602758.71</v>
+        <v>84822.09</v>
       </c>
       <c r="N55" s="1">
-        <v>602758.71</v>
+        <v>84822.09</v>
       </c>
       <c r="O55" s="1">
-        <v>0.75</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>86229.0</v>
+        <v>4716.0</v>
       </c>
       <c r="D56" s="1">
-        <v>1.33</v>
+        <v>150.55</v>
       </c>
       <c r="E56" s="1">
-        <v>1.28059342</v>
+        <v>135.95</v>
       </c>
       <c r="F56" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>1.48</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>73782.94</v>
+        <v>641140.2</v>
       </c>
       <c r="I56" s="1">
-        <v>3502.98</v>
+        <v>68853.6</v>
       </c>
       <c r="J56" s="1">
-        <v>4.7476828654429</v>
+        <v>10.739242368518</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>77285.92</v>
+        <v>709993.8</v>
       </c>
       <c r="N56" s="1">
-        <v>77285.92</v>
+        <v>709993.8</v>
       </c>
       <c r="O56" s="1">
-        <v>0.1</v>
+        <v>0.79</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>30400.0</v>
+        <v>53317.0</v>
       </c>
       <c r="D57" s="1">
-        <v>107.11</v>
+        <v>1612.0</v>
       </c>
       <c r="E57" s="1">
-        <v>107.11</v>
+        <v>1750.71890767</v>
       </c>
       <c r="F57" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G57">
-        <v>1.16</v>
+        <v>186.67</v>
       </c>
       <c r="H57" s="1">
-        <v>2818928.23</v>
+        <v>557505.84</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0</v>
+        <v>-97077.52</v>
       </c>
       <c r="J57" s="1">
-        <v>0.0</v>
+        <v>-17.412825666544</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>2818928.23</v>
+        <v>460428.32</v>
       </c>
       <c r="N57" s="1">
-        <v>2818928.23</v>
+        <v>460428.32</v>
       </c>
       <c r="O57" s="1">
-        <v>3.5</v>
+        <v>0.51</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>12353.0</v>
+        <v>87418.0</v>
       </c>
       <c r="D58" s="1">
-        <v>52.71</v>
+        <v>1.41</v>
       </c>
       <c r="E58" s="1">
-        <v>60.53966</v>
+        <v>1.28129539</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="H58" s="1">
-        <v>747846.42</v>
+        <v>74851.47</v>
       </c>
       <c r="I58" s="1">
-        <v>-96719.79</v>
+        <v>7654.22</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.933108645489</v>
+        <v>10.225877995449</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>651126.63</v>
+        <v>82505.69</v>
       </c>
       <c r="N58" s="1">
-        <v>651126.63</v>
+        <v>82505.69</v>
       </c>
       <c r="O58" s="1">
-        <v>0.81</v>
+        <v>0.09</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>219388.0</v>
+        <v>30400.0</v>
       </c>
       <c r="D59" s="1">
-        <v>6.3</v>
+        <v>165.56</v>
       </c>
       <c r="E59" s="1">
-        <v>5.92767845</v>
+        <v>107.11</v>
       </c>
       <c r="F59" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>2.02</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>674309.97</v>
+        <v>2818928.23</v>
       </c>
       <c r="I59" s="1">
-        <v>11124.53</v>
+        <v>1478761.12</v>
       </c>
       <c r="J59" s="1">
-        <v>1.6497650183046</v>
+        <v>52.458274895491</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>685434.5</v>
+        <v>4297689.35</v>
       </c>
       <c r="N59" s="1">
-        <v>685434.5</v>
+        <v>4297689.35</v>
       </c>
       <c r="O59" s="1">
-        <v>0.85</v>
+        <v>4.79</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>258400.0</v>
+        <v>12353.0</v>
       </c>
       <c r="D60" s="1">
-        <v>5.45</v>
+        <v>50.58</v>
       </c>
       <c r="E60" s="1">
-        <v>5.60264725</v>
+        <v>60.53966</v>
       </c>
       <c r="F60" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>2.02</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>780426.05</v>
+        <v>747846.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-82030.35</v>
+        <v>-123031.68</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.510970257848</v>
+        <v>-16.451463390037</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>698395.7</v>
+        <v>624814.74</v>
       </c>
       <c r="N60" s="1">
-        <v>698395.7</v>
+        <v>624814.74</v>
       </c>
       <c r="O60" s="1">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>5579.0</v>
+        <v>151118.0</v>
       </c>
       <c r="D61" s="1">
-        <v>14.52</v>
+        <v>6.67</v>
       </c>
       <c r="E61" s="1">
-        <v>10.39328195</v>
+        <v>5.92767844</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>1.99</v>
       </c>
       <c r="H61" s="1">
-        <v>57984.12</v>
+        <v>464475.6</v>
       </c>
       <c r="I61" s="1">
-        <v>23022.96</v>
+        <v>41908.25</v>
       </c>
       <c r="J61" s="1">
-        <v>39.705629748283</v>
+        <v>9.0227021613191</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>81007.08</v>
+        <v>506383.85</v>
       </c>
       <c r="N61" s="1">
-        <v>81007.08</v>
+        <v>506383.85</v>
       </c>
       <c r="O61" s="1">
-        <v>0.1</v>
+        <v>0.56</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>10100.0</v>
+        <v>175309.0</v>
       </c>
       <c r="D62" s="1">
-        <v>373.46</v>
+        <v>5.62</v>
       </c>
       <c r="E62" s="1">
-        <v>466.20078317</v>
+        <v>5.60264727</v>
       </c>
       <c r="F62" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.16</v>
+        <v>1.99</v>
       </c>
       <c r="H62" s="1">
-        <v>4027808.66</v>
+        <v>529472.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-762337.27</v>
+        <v>-34503.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-18.926849171629</v>
+        <v>-6.5165171165811</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3265471.39</v>
+        <v>494969.39</v>
       </c>
       <c r="N62" s="1">
-        <v>3265471.39</v>
+        <v>494969.39</v>
       </c>
       <c r="O62" s="1">
-        <v>4.05</v>
+        <v>0.55</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>39643.0</v>
+        <v>5579.0</v>
       </c>
       <c r="D63" s="1">
-        <v>32.62</v>
+        <v>15.18</v>
       </c>
       <c r="E63" s="1">
-        <v>29.02368438</v>
+        <v>10.39328195</v>
       </c>
       <c r="F63" t="s">
-        <v>161</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>9.05</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>134989.0</v>
+        <v>57984.12</v>
       </c>
       <c r="I63" s="1">
-        <v>7854.46</v>
+        <v>26705.1</v>
       </c>
       <c r="J63" s="1">
-        <v>5.8185926260658</v>
+        <v>46.055885645932</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>142843.46</v>
+        <v>84689.22</v>
       </c>
       <c r="N63" s="1">
-        <v>142843.46</v>
+        <v>84689.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>76472.0</v>
+        <v>10100.0</v>
       </c>
       <c r="D64" s="1">
-        <v>1786.0</v>
+        <v>415.75</v>
       </c>
       <c r="E64" s="1">
-        <v>1716.10287425</v>
+        <v>466.20078317</v>
       </c>
       <c r="F64" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G64">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>785230.46</v>
+        <v>4027808.66</v>
       </c>
       <c r="I64" s="1">
-        <v>-43286.2</v>
+        <v>-442226.73</v>
       </c>
       <c r="J64" s="1">
-        <v>-5.5125472335854</v>
+        <v>-10.979338080077</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>741944.26</v>
+        <v>3585581.93</v>
       </c>
       <c r="N64" s="1">
-        <v>741944.26</v>
+        <v>3585581.93</v>
       </c>
       <c r="O64" s="1">
-        <v>0.92</v>
+        <v>3.99</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>43322.0</v>
+        <v>33835.0</v>
       </c>
       <c r="D65" s="1">
-        <v>3185.0</v>
+        <v>34.5</v>
       </c>
       <c r="E65" s="1">
-        <v>2810.44471631</v>
+        <v>29.02368435</v>
       </c>
       <c r="F65" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>184.08</v>
+        <v>9.17</v>
       </c>
       <c r="H65" s="1">
-        <v>696844.64</v>
+        <v>115212.09</v>
       </c>
       <c r="I65" s="1">
-        <v>52713.48</v>
+        <v>12048.17</v>
       </c>
       <c r="J65" s="1">
-        <v>7.5645957469085</v>
+        <v>10.457383422174</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>749558.12</v>
+        <v>127260.26</v>
       </c>
       <c r="N65" s="1">
-        <v>749558.12</v>
+        <v>127260.26</v>
       </c>
       <c r="O65" s="1">
-        <v>0.93</v>
+        <v>0.14</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>63539.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.25</v>
+        <v>1747.5</v>
       </c>
       <c r="E66" s="1">
-        <v>36.79567038</v>
+        <v>1716.10288396</v>
       </c>
       <c r="F66" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="G66">
-        <v>10.89</v>
+        <v>186.67</v>
       </c>
       <c r="H66" s="1">
-        <v>217933.16</v>
+        <v>498819.31</v>
       </c>
       <c r="I66" s="1">
-        <v>5274.83</v>
+        <v>-44043.82</v>
       </c>
       <c r="J66" s="1">
-        <v>2.4203888935488</v>
+        <v>-8.8296140740823</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>223207.99</v>
+        <v>454775.49</v>
       </c>
       <c r="N66" s="1">
-        <v>223207.99</v>
+        <v>454775.49</v>
       </c>
       <c r="O66" s="1">
-        <v>0.28</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>56145.0</v>
+        <v>27244.0</v>
       </c>
       <c r="D67" s="1">
-        <v>2852.0</v>
+        <v>2927.0</v>
       </c>
       <c r="E67" s="1">
-        <v>1961.99453202</v>
+        <v>2810.44472177</v>
       </c>
       <c r="F67" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G67">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H67" s="1">
-        <v>642200.64</v>
+        <v>438226.2</v>
       </c>
       <c r="I67" s="1">
-        <v>227656.61</v>
+        <v>-11032.46</v>
       </c>
       <c r="J67" s="1">
-        <v>35.449452370524</v>
+        <v>-2.5175263368553</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>869857.25</v>
+        <v>427193.74</v>
       </c>
       <c r="N67" s="1">
-        <v>869857.25</v>
+        <v>427193.74</v>
       </c>
       <c r="O67" s="1">
-        <v>1.08</v>
+        <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>329409.0</v>
+        <v>71875.0</v>
       </c>
       <c r="D68" s="1">
-        <v>345.8</v>
+        <v>42.39</v>
       </c>
       <c r="E68" s="1">
-        <v>348.82485603</v>
+        <v>37.05132661</v>
       </c>
       <c r="F68" t="s">
-        <v>40</v>
+        <v>114</v>
       </c>
       <c r="G68">
-        <v>184.08</v>
+        <v>10.79</v>
       </c>
       <c r="H68" s="1">
-        <v>668581.88</v>
+        <v>247421.05</v>
       </c>
       <c r="I68" s="1">
-        <v>-49785.41</v>
+        <v>35028.31</v>
       </c>
       <c r="J68" s="1">
-        <v>-7.4464192777704</v>
+        <v>14.157368582827</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>618796.47</v>
+        <v>282449.36</v>
       </c>
       <c r="N68" s="1">
-        <v>618796.47</v>
+        <v>282449.36</v>
       </c>
       <c r="O68" s="1">
-        <v>0.77</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>34796.0</v>
+        <v>30487.0</v>
       </c>
       <c r="D69" s="1">
-        <v>177.39</v>
+        <v>3102.0</v>
       </c>
       <c r="E69" s="1">
-        <v>122.29389298</v>
+        <v>1961.99452226</v>
       </c>
       <c r="F69" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G69">
-        <v>1.16</v>
+        <v>186.67</v>
       </c>
       <c r="H69" s="1">
-        <v>3884166.28</v>
+        <v>348717.98</v>
       </c>
       <c r="I69" s="1">
-        <v>1459494.39</v>
+        <v>157908.37</v>
       </c>
       <c r="J69" s="1">
-        <v>37.57548685583</v>
+        <v>45.282543217301</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>5343660.67</v>
+        <v>506626.35</v>
       </c>
       <c r="N69" s="1">
-        <v>5343660.67</v>
+        <v>506626.35</v>
       </c>
       <c r="O69" s="1">
-        <v>6.63</v>
+        <v>0.56</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B70" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>75024.0</v>
+        <v>22929.0</v>
       </c>
       <c r="D70" s="1">
-        <v>1689.5</v>
+        <v>50.9</v>
       </c>
       <c r="E70" s="1">
-        <v>1586.1919919</v>
+        <v>50.3</v>
       </c>
       <c r="F70" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>184.08</v>
+        <v>9.17</v>
       </c>
       <c r="H70" s="1">
-        <v>713611.63</v>
+        <v>125931.93</v>
       </c>
       <c r="I70" s="1">
-        <v>-25045.29</v>
+        <v>1304.2</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.5096527224479</v>
+        <v>1.0356388566426</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>688566.34</v>
+        <v>127236.13</v>
       </c>
       <c r="N70" s="1">
-        <v>688566.34</v>
+        <v>127236.13</v>
       </c>
       <c r="O70" s="1">
-        <v>0.85</v>
+        <v>0.14</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B71" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>26510.0</v>
+        <v>34796.0</v>
       </c>
       <c r="D71" s="1">
-        <v>847.2</v>
+        <v>199.64</v>
       </c>
       <c r="E71" s="1">
-        <v>723.07913995</v>
+        <v>122.29389298</v>
       </c>
       <c r="F71" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G71">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>111053.91</v>
+        <v>3884166.28</v>
       </c>
       <c r="I71" s="1">
-        <v>10952.61</v>
+        <v>2047584.59</v>
       </c>
       <c r="J71" s="1">
-        <v>9.862426275671</v>
+        <v>52.716192932914</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>122006.52</v>
+        <v>5931750.87</v>
       </c>
       <c r="N71" s="1">
-        <v>122006.52</v>
+        <v>5931750.87</v>
       </c>
       <c r="O71" s="1">
-        <v>0.15</v>
+        <v>6.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>39509.0</v>
+        <v>51508.0</v>
       </c>
       <c r="D72" s="1">
-        <v>5.545</v>
+        <v>1582.5</v>
       </c>
       <c r="E72" s="1">
-        <v>5.41860741</v>
+        <v>1586.19198959</v>
       </c>
       <c r="F72" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G72">
-        <v>0.87</v>
+        <v>186.67</v>
       </c>
       <c r="H72" s="1">
-        <v>254407.24</v>
+        <v>489932.66</v>
       </c>
       <c r="I72" s="1">
-        <v>-3214.89</v>
+        <v>-53266.34</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.2636786594595</v>
+        <v>-10.872175780239</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>251192.35</v>
+        <v>436666.32</v>
       </c>
       <c r="N72" s="1">
-        <v>251192.35</v>
+        <v>436666.32</v>
       </c>
       <c r="O72" s="1">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B73" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>16898.0</v>
+        <v>26137.0</v>
       </c>
       <c r="D73" s="1">
-        <v>15.07</v>
+        <v>820.4</v>
       </c>
       <c r="E73" s="1">
-        <v>15.88102793</v>
+        <v>723.07912155</v>
       </c>
       <c r="F73" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G73">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H73" s="1">
-        <v>268357.61</v>
+        <v>109491.36</v>
       </c>
       <c r="I73" s="1">
-        <v>-13704.75</v>
+        <v>5380.24</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.106898216898</v>
+        <v>4.9138489100875</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>254652.86</v>
+        <v>114871.6</v>
       </c>
       <c r="N73" s="1">
-        <v>254652.86</v>
+        <v>114871.6</v>
       </c>
       <c r="O73" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B74" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>7065.0</v>
+        <v>39509.0</v>
       </c>
       <c r="D74" s="1">
-        <v>182.88</v>
+        <v>5.29</v>
       </c>
       <c r="E74" s="1">
-        <v>219.56037509</v>
+        <v>5.41860741</v>
       </c>
       <c r="F74" t="s">
-        <v>184</v>
+        <v>53</v>
       </c>
       <c r="G74">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H74" s="1">
-        <v>207661.97</v>
+        <v>254407.24</v>
       </c>
       <c r="I74" s="1">
-        <v>-34764.27</v>
+        <v>-13287.48</v>
       </c>
       <c r="J74" s="1">
-        <v>-16.740797556722</v>
+        <v>-5.2229173981055</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>172897.7</v>
+        <v>241119.76</v>
       </c>
       <c r="N74" s="1">
-        <v>172897.7</v>
+        <v>241119.76</v>
       </c>
       <c r="O74" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>1706.0</v>
+        <v>16898.0</v>
       </c>
       <c r="D75" s="1">
-        <v>236.15</v>
+        <v>14.97</v>
       </c>
       <c r="E75" s="1">
-        <v>228.21955451</v>
+        <v>15.88102793</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>389342.56</v>
+        <v>268357.61</v>
       </c>
       <c r="I75" s="1">
-        <v>13529.34</v>
+        <v>-15394.55</v>
       </c>
       <c r="J75" s="1">
-        <v>3.4749193615001</v>
+        <v>-5.7365803786969</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>402871.9</v>
+        <v>252963.06</v>
       </c>
       <c r="N75" s="1">
-        <v>402871.9</v>
+        <v>252963.06</v>
       </c>
       <c r="O75" s="1">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>10302.0</v>
+        <v>7065.0</v>
       </c>
       <c r="D76" s="1">
-        <v>6.71</v>
+        <v>188.8</v>
       </c>
       <c r="E76" s="1">
-        <v>6.92836537</v>
+        <v>219.56037509</v>
       </c>
       <c r="F76" t="s">
-        <v>55</v>
+        <v>189</v>
       </c>
       <c r="G76">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="H76" s="1">
-        <v>84509.17</v>
+        <v>207661.97</v>
       </c>
       <c r="I76" s="1">
-        <v>-5249.39</v>
+        <v>-29172.19</v>
       </c>
       <c r="J76" s="1">
-        <v>-6.2116217683832</v>
+        <v>-14.047921244318</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>79259.78</v>
+        <v>178489.78</v>
       </c>
       <c r="N76" s="1">
-        <v>79259.78</v>
+        <v>178489.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="1">
-        <v>173.0</v>
+        <v>1706.0</v>
       </c>
       <c r="D77" s="1">
-        <v>91000.0</v>
+        <v>274.85</v>
       </c>
       <c r="E77" s="1">
-        <v>79983.13872832</v>
+        <v>228.21955451</v>
       </c>
       <c r="F77" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>79655.84</v>
+        <v>389342.56</v>
       </c>
       <c r="I77" s="1">
-        <v>5865.57</v>
+        <v>79551.54</v>
       </c>
       <c r="J77" s="1">
-        <v>7.363640883079</v>
+        <v>20.432274344731</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>85521.41</v>
+        <v>468894.1</v>
       </c>
       <c r="N77" s="1">
-        <v>85521.41</v>
+        <v>468894.1</v>
       </c>
       <c r="O77" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>7056.0</v>
+        <v>10302.0</v>
       </c>
       <c r="D78" s="1">
-        <v>31.77</v>
+        <v>7.122</v>
       </c>
       <c r="E78" s="1">
-        <v>26.85862245</v>
+        <v>6.92836537</v>
       </c>
       <c r="F78" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G78">
         <v>0.87</v>
       </c>
       <c r="H78" s="1">
-        <v>223408.78</v>
+        <v>84509.17</v>
       </c>
       <c r="I78" s="1">
-        <v>33621.68</v>
+        <v>136.47</v>
       </c>
       <c r="J78" s="1">
-        <v>15.049399580446</v>
+        <v>0.16148543406591</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>257030.46</v>
+        <v>84645.64</v>
       </c>
       <c r="N78" s="1">
-        <v>257030.46</v>
+        <v>84645.64</v>
       </c>
       <c r="O78" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>13439.0</v>
+        <v>18780.0</v>
       </c>
       <c r="D79" s="1">
-        <v>18.77</v>
+        <v>3780.0</v>
       </c>
       <c r="E79" s="1">
-        <v>18.77</v>
+        <v>4500.0</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H79" s="1">
-        <v>252250.03</v>
+        <v>459087.51</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>-78794.21</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>-17.163222323343</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>252250.03</v>
+        <v>380293.3</v>
       </c>
       <c r="N79" s="1">
-        <v>252250.03</v>
+        <v>380293.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B80" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>14137.0</v>
+        <v>162.0</v>
       </c>
       <c r="D80" s="1">
-        <v>44.02</v>
+        <v>90400.0</v>
       </c>
       <c r="E80" s="1">
-        <v>49.71032539</v>
+        <v>79983.13580247</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H80" s="1">
-        <v>702754.87</v>
+        <v>74591.02</v>
       </c>
       <c r="I80" s="1">
-        <v>-80444.13</v>
+        <v>3862.92</v>
       </c>
       <c r="J80" s="1">
-        <v>-11.446968699057</v>
+        <v>5.1788003435266</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>622310.74</v>
+        <v>78453.94</v>
       </c>
       <c r="N80" s="1">
-        <v>622310.74</v>
+        <v>78453.94</v>
       </c>
       <c r="O80" s="1">
-        <v>0.77</v>
+        <v>0.09</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>7856.0</v>
+        <v>7056.0</v>
       </c>
       <c r="D81" s="1">
-        <v>68.85</v>
+        <v>31.49</v>
       </c>
       <c r="E81" s="1">
-        <v>62.18017312</v>
+        <v>26.85862245</v>
       </c>
       <c r="F81" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G81">
         <v>0.87</v>
       </c>
       <c r="H81" s="1">
-        <v>566833.34</v>
+        <v>223408.78</v>
       </c>
       <c r="I81" s="1">
-        <v>53341.63</v>
+        <v>32928.83</v>
       </c>
       <c r="J81" s="1">
-        <v>9.4104609301916</v>
+        <v>14.7392730044</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>620174.97</v>
+        <v>256337.61</v>
       </c>
       <c r="N81" s="1">
-        <v>620174.97</v>
+        <v>256337.61</v>
       </c>
       <c r="O81" s="1">
-        <v>0.77</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>20282.0</v>
+        <v>13439.0</v>
       </c>
       <c r="D82" s="1">
-        <v>180.2</v>
+        <v>19.35</v>
       </c>
       <c r="E82" s="1">
-        <v>131.82859777</v>
+        <v>18.77</v>
       </c>
       <c r="F82" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2428765.72</v>
+        <v>252250.03</v>
       </c>
       <c r="I82" s="1">
-        <v>735303.54</v>
+        <v>7794.62</v>
       </c>
       <c r="J82" s="1">
-        <v>30.274782534398</v>
+        <v>3.0900372935535</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>3164069.26</v>
+        <v>260044.65</v>
       </c>
       <c r="N82" s="1">
-        <v>3164069.26</v>
+        <v>260044.65</v>
       </c>
       <c r="O82" s="1">
-        <v>3.93</v>
+        <v>0.29</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>2752.0</v>
+        <v>14137.0</v>
       </c>
       <c r="D83" s="1">
-        <v>29.08</v>
+        <v>45.72</v>
       </c>
       <c r="E83" s="1">
-        <v>29.08</v>
+        <v>49.71032539</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>80028.16</v>
+        <v>702754.87</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>-56411.23</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>-8.0271560409108</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>80028.16</v>
+        <v>646343.64</v>
       </c>
       <c r="N83" s="1">
-        <v>80028.16</v>
+        <v>646343.64</v>
       </c>
       <c r="O83" s="1">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>25174.0</v>
+        <v>7856.0</v>
       </c>
       <c r="D84" s="1">
-        <v>10.05</v>
+        <v>74.06</v>
       </c>
       <c r="E84" s="1">
-        <v>9.40497656</v>
+        <v>62.18017312</v>
       </c>
       <c r="F84" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G84">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H84" s="1">
-        <v>236760.88</v>
+        <v>566833.34</v>
       </c>
       <c r="I84" s="1">
-        <v>16237.82</v>
+        <v>104388.81</v>
       </c>
       <c r="J84" s="1">
-        <v>6.8583205130848</v>
+        <v>18.416137978052</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>252998.7</v>
+        <v>671222.15</v>
       </c>
       <c r="N84" s="1">
-        <v>252998.7</v>
+        <v>671222.15</v>
       </c>
       <c r="O84" s="1">
-        <v>0.31</v>
+        <v>0.75</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>3373.0</v>
+        <v>20282.0</v>
       </c>
       <c r="D85" s="1">
-        <v>166.8</v>
+        <v>225.05</v>
       </c>
       <c r="E85" s="1">
-        <v>137.49525941</v>
+        <v>131.82859777</v>
       </c>
       <c r="F85" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G85">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>497131.26</v>
+        <v>2428765.72</v>
       </c>
       <c r="I85" s="1">
-        <v>112519.71</v>
+        <v>1468821.25</v>
       </c>
       <c r="J85" s="1">
-        <v>22.63380299199</v>
+        <v>60.476036774761</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>609650.97</v>
+        <v>3897586.97</v>
       </c>
       <c r="N85" s="1">
-        <v>609650.97</v>
+        <v>3897586.97</v>
       </c>
       <c r="O85" s="1">
-        <v>0.76</v>
+        <v>4.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>19081.0</v>
+        <v>2752.0</v>
       </c>
       <c r="D86" s="1">
-        <v>109.5</v>
+        <v>42.82</v>
       </c>
       <c r="E86" s="1">
-        <v>132.87134375</v>
+        <v>29.08</v>
       </c>
       <c r="F86" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>226567.1</v>
+        <v>80028.16</v>
       </c>
       <c r="I86" s="1">
-        <v>-34676.73</v>
+        <v>37812.48</v>
       </c>
       <c r="J86" s="1">
-        <v>-15.305280422444</v>
+        <v>47.248968363136</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>191890.37</v>
+        <v>117840.64</v>
       </c>
       <c r="N86" s="1">
-        <v>191890.37</v>
+        <v>117840.64</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>57432.0</v>
+        <v>25174.0</v>
       </c>
       <c r="D87" s="1">
-        <v>132.1</v>
+        <v>10.235</v>
       </c>
       <c r="E87" s="1">
-        <v>154.76703197</v>
+        <v>9.40497656</v>
       </c>
       <c r="F87" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>797138.42</v>
+        <v>236760.88</v>
       </c>
       <c r="I87" s="1">
-        <v>-100360.01</v>
+        <v>20895.01</v>
       </c>
       <c r="J87" s="1">
-        <v>-12.590035492205</v>
+        <v>8.8253642240221</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>696778.41</v>
+        <v>257655.89</v>
       </c>
       <c r="N87" s="1">
-        <v>696778.41</v>
+        <v>257655.89</v>
       </c>
       <c r="O87" s="1">
-        <v>0.86</v>
+        <v>0.29</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>36528.0</v>
+        <v>3373.0</v>
       </c>
       <c r="D88" s="1">
-        <v>22.98</v>
+        <v>146.4</v>
       </c>
       <c r="E88" s="1">
-        <v>18.18719174</v>
+        <v>137.49525941</v>
       </c>
       <c r="F88" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="G88">
-        <v>9.05</v>
+        <v>0.92</v>
       </c>
       <c r="H88" s="1">
-        <v>76820.66</v>
+        <v>497131.26</v>
       </c>
       <c r="I88" s="1">
-        <v>15901.98</v>
+        <v>40931.61</v>
       </c>
       <c r="J88" s="1">
-        <v>20.700134573173</v>
+        <v>8.2335618967111</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>92722.64</v>
+        <v>538062.87</v>
       </c>
       <c r="N88" s="1">
-        <v>92722.64</v>
+        <v>538062.87</v>
       </c>
       <c r="O88" s="1">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>17055.0</v>
+        <v>25142.0</v>
       </c>
       <c r="D89" s="1">
-        <v>194.87</v>
+        <v>108.9</v>
       </c>
       <c r="E89" s="1">
-        <v>178.73552741</v>
+        <v>127.53489539</v>
       </c>
       <c r="F89" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="G89">
-        <v>1.16</v>
+        <v>10.79</v>
       </c>
       <c r="H89" s="1">
-        <v>2608433.0</v>
+        <v>287443.68</v>
       </c>
       <c r="I89" s="1">
-        <v>268813.86</v>
+        <v>-33622.99</v>
       </c>
       <c r="J89" s="1">
-        <v>10.305568899029</v>
+        <v>-11.697244482815</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>2877246.86</v>
+        <v>253820.69</v>
       </c>
       <c r="N89" s="1">
-        <v>2877246.86</v>
+        <v>253820.69</v>
       </c>
       <c r="O89" s="1">
-        <v>3.57</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>24939.0</v>
+        <v>50286.0</v>
       </c>
       <c r="D90" s="1">
-        <v>3466.0</v>
+        <v>144.5</v>
       </c>
       <c r="E90" s="1">
-        <v>4125.9053691</v>
+        <v>154.76703198</v>
       </c>
       <c r="F90" t="s">
-        <v>40</v>
+        <v>114</v>
       </c>
       <c r="G90">
-        <v>184.08</v>
+        <v>10.79</v>
       </c>
       <c r="H90" s="1">
-        <v>618123.14</v>
+        <v>697954.15</v>
       </c>
       <c r="I90" s="1">
-        <v>-148558.95</v>
+        <v>-24335.26</v>
       </c>
       <c r="J90" s="1">
-        <v>-24.033876162604</v>
+        <v>-3.4866559644355</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>469564.19</v>
+        <v>673618.89</v>
       </c>
       <c r="N90" s="1">
-        <v>469564.19</v>
+        <v>673618.89</v>
       </c>
       <c r="O90" s="1">
-        <v>0.58</v>
+        <v>0.75</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>48719.0</v>
+        <v>31457.0</v>
       </c>
       <c r="D91" s="1">
-        <v>2926.0</v>
+        <v>24.84</v>
       </c>
       <c r="E91" s="1">
-        <v>2574.52671442</v>
+        <v>18.18719172</v>
       </c>
       <c r="F91" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="G91">
-        <v>184.08</v>
+        <v>9.17</v>
       </c>
       <c r="H91" s="1">
-        <v>751584.62</v>
+        <v>66156.03</v>
       </c>
       <c r="I91" s="1">
-        <v>22805.97</v>
+        <v>19031.58</v>
       </c>
       <c r="J91" s="1">
-        <v>3.0343848707282</v>
+        <v>28.767717772666</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>774390.59</v>
+        <v>85187.61</v>
       </c>
       <c r="N91" s="1">
-        <v>774390.59</v>
+        <v>85187.61</v>
       </c>
       <c r="O91" s="1">
-        <v>0.96</v>
+        <v>0.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>71534.0</v>
+        <v>17055.0</v>
       </c>
       <c r="D92" s="1">
-        <v>1904.0</v>
+        <v>282.23</v>
       </c>
       <c r="E92" s="1">
-        <v>1765.43591858</v>
+        <v>178.73552741</v>
       </c>
       <c r="F92" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G92">
-        <v>184.08</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>772907.84</v>
+        <v>2608433.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-33018.39</v>
+        <v>1501747.73</v>
       </c>
       <c r="J92" s="1">
-        <v>-4.2719698638327</v>
+        <v>57.572792937369</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>739889.45</v>
+        <v>4110180.73</v>
       </c>
       <c r="N92" s="1">
-        <v>739889.45</v>
+        <v>4110180.73</v>
       </c>
       <c r="O92" s="1">
-        <v>0.92</v>
+        <v>4.58</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>7481.0</v>
+        <v>29739.0</v>
       </c>
       <c r="D93" s="1">
-        <v>20425.0</v>
+        <v>2765.5</v>
       </c>
       <c r="E93" s="1">
-        <v>14099.80657666</v>
+        <v>2574.52671576</v>
       </c>
       <c r="F93" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G93">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H93" s="1">
-        <v>628490.64</v>
+        <v>458781.48</v>
       </c>
       <c r="I93" s="1">
-        <v>201568.62</v>
+        <v>-18194.85</v>
       </c>
       <c r="J93" s="1">
-        <v>32.071857108325</v>
+        <v>-3.9659076909556</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>830059.26</v>
+        <v>440586.63</v>
       </c>
       <c r="N93" s="1">
-        <v>830059.26</v>
+        <v>440586.63</v>
       </c>
       <c r="O93" s="1">
-        <v>1.03</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B94" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>51661.0</v>
+        <v>46000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>3262.0</v>
+        <v>1705.0</v>
       </c>
       <c r="E94" s="1">
-        <v>2977.61173806</v>
+        <v>1765.43591304</v>
       </c>
       <c r="F94" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="G94">
-        <v>184.08</v>
+        <v>186.67</v>
       </c>
       <c r="H94" s="1">
-        <v>928762.08</v>
+        <v>497019.05</v>
       </c>
       <c r="I94" s="1">
-        <v>-13313.1</v>
+        <v>-76860.21</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4334241553014</v>
+        <v>-15.464238241975</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>915448.98</v>
+        <v>420158.84</v>
       </c>
       <c r="N94" s="1">
-        <v>915448.98</v>
+        <v>420158.84</v>
       </c>
       <c r="O94" s="1">
-        <v>1.14</v>
+        <v>0.47</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B95" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>47765.0</v>
+        <v>23967.0</v>
       </c>
       <c r="D95" s="1">
-        <v>1.464</v>
+        <v>120.9</v>
       </c>
       <c r="E95" s="1">
-        <v>1.40465969</v>
+        <v>116.23299996</v>
       </c>
       <c r="F95" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G95">
-        <v>0.87</v>
+        <v>10.91</v>
       </c>
       <c r="H95" s="1">
-        <v>79617.02</v>
+        <v>248506.36</v>
       </c>
       <c r="I95" s="1">
-        <v>561.8</v>
+        <v>17061.44</v>
       </c>
       <c r="J95" s="1">
-        <v>0.70562801772787</v>
+        <v>6.8655949087178</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>80178.82</v>
+        <v>265567.8</v>
       </c>
       <c r="N95" s="1">
-        <v>80178.82</v>
+        <v>265567.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>819.0</v>
+        <v>39537.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.46</v>
+        <v>3123.0</v>
       </c>
       <c r="E96" s="1">
-        <v>89.89153846</v>
+        <v>2977.61173078</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H96" s="1">
-        <v>73621.17</v>
+        <v>710796.66</v>
       </c>
       <c r="I96" s="1">
-        <v>7017.57</v>
+        <v>-49331.48</v>
       </c>
       <c r="J96" s="1">
-        <v>9.5320001026879</v>
+        <v>-6.9403083576673</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>80638.74</v>
+        <v>661465.18</v>
       </c>
       <c r="N96" s="1">
-        <v>80638.74</v>
+        <v>661465.18</v>
       </c>
       <c r="O96" s="1">
-        <v>0.1</v>
+        <v>0.74</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>16506.0</v>
+        <v>47765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>13.645</v>
+        <v>1.565</v>
       </c>
       <c r="E97" s="1">
-        <v>11.14960499</v>
+        <v>1.40465969</v>
       </c>
       <c r="F97" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="G97">
         <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>218605.71</v>
+        <v>79617.02</v>
       </c>
       <c r="I97" s="1">
-        <v>39634.7</v>
+        <v>6622.29</v>
       </c>
       <c r="J97" s="1">
-        <v>18.13067920321</v>
+        <v>8.3176813198987</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>258240.41</v>
+        <v>86239.31</v>
       </c>
       <c r="N97" s="1">
-        <v>258240.41</v>
+        <v>86239.31</v>
       </c>
       <c r="O97" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>9791.0</v>
+        <v>819.0</v>
       </c>
       <c r="D98" s="1">
-        <v>26.71</v>
+        <v>104.55</v>
       </c>
       <c r="E98" s="1">
-        <v>26.80654683</v>
+        <v>89.89153846</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>262462.9</v>
+        <v>73621.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-945.29</v>
+        <v>12005.28</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.36016137899871</v>
+        <v>16.306831309527</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>261517.61</v>
+        <v>85626.45</v>
       </c>
       <c r="N98" s="1">
-        <v>261517.61</v>
+        <v>85626.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.32</v>
+        <v>0.1</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>3728.0</v>
+        <v>16506.0</v>
       </c>
       <c r="D99" s="1">
-        <v>68.2</v>
+        <v>13.445</v>
       </c>
       <c r="E99" s="1">
-        <v>69.36956009</v>
+        <v>11.14960499</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>258609.72</v>
+        <v>218605.71</v>
       </c>
       <c r="I99" s="1">
-        <v>-4360.12</v>
+        <v>37420.1</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.6859845793886</v>
+        <v>17.117622407942</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>254249.6</v>
+        <v>256025.81</v>
       </c>
       <c r="N99" s="1">
-        <v>254249.6</v>
+        <v>256025.81</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>9728.0</v>
+        <v>9791.0</v>
       </c>
       <c r="D100" s="1">
-        <v>186.45</v>
+        <v>26.46</v>
       </c>
       <c r="E100" s="1">
-        <v>181.2676141</v>
+        <v>26.80654683</v>
       </c>
       <c r="F100" t="s">
-        <v>184</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>236066.29</v>
+        <v>262462.9</v>
       </c>
       <c r="I100" s="1">
-        <v>6648.8</v>
+        <v>-3393.04</v>
       </c>
       <c r="J100" s="1">
-        <v>2.8164970102254</v>
+        <v>-1.2927693780721</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>242715.09</v>
+        <v>259069.86</v>
       </c>
       <c r="N100" s="1">
-        <v>242715.09</v>
+        <v>259069.86</v>
       </c>
       <c r="O100" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>7874.0</v>
+        <v>3728.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3190.0</v>
+        <v>64.35</v>
       </c>
       <c r="E101" s="1">
-        <v>3023.79514859</v>
+        <v>69.36956009</v>
       </c>
       <c r="F101" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>184.08</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>141271.67</v>
+        <v>258609.72</v>
       </c>
       <c r="I101" s="1">
-        <v>-4821.69</v>
+        <v>-18712.92</v>
       </c>
       <c r="J101" s="1">
-        <v>-3.4130622225957</v>
+        <v>-7.2359693208747</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>136449.98</v>
+        <v>239896.8</v>
       </c>
       <c r="N101" s="1">
-        <v>136449.98</v>
+        <v>239896.8</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B102" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>38117.0</v>
+        <v>11001.0</v>
       </c>
       <c r="D102" s="1">
-        <v>24.43</v>
+        <v>190.45</v>
       </c>
       <c r="E102" s="1">
-        <v>27.67579348</v>
+        <v>181.90780384</v>
       </c>
       <c r="F102" t="s">
-        <v>37</v>
+        <v>189</v>
       </c>
       <c r="G102">
-        <v>1.16</v>
+        <v>7.47</v>
       </c>
       <c r="H102" s="1">
-        <v>944510.91</v>
+        <v>267888.31</v>
       </c>
       <c r="I102" s="1">
-        <v>-138348.4</v>
+        <v>12469.3</v>
       </c>
       <c r="J102" s="1">
-        <v>-14.64762328685</v>
+        <v>4.6546637290743</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>806162.51</v>
+        <v>280357.61</v>
       </c>
       <c r="N102" s="1">
-        <v>806162.51</v>
+        <v>280357.61</v>
       </c>
       <c r="O102" s="1">
-        <v>1.0</v>
+        <v>0.31</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B103" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>31961.0</v>
+        <v>7180.0</v>
       </c>
       <c r="D103" s="1">
-        <v>22.28</v>
+        <v>2995.5</v>
       </c>
       <c r="E103" s="1">
-        <v>20.11976659</v>
+        <v>3023.79512535</v>
       </c>
       <c r="F103" t="s">
-        <v>161</v>
+        <v>50</v>
       </c>
       <c r="G103">
-        <v>9.05</v>
+        <v>186.67</v>
       </c>
       <c r="H103" s="1">
-        <v>73845.35</v>
+        <v>128820.24</v>
       </c>
       <c r="I103" s="1">
-        <v>4813.11</v>
+        <v>-13600.99</v>
       </c>
       <c r="J103" s="1">
-        <v>6.5178240742308</v>
+        <v>-10.558115712251</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>78658.46</v>
+        <v>115219.25</v>
       </c>
       <c r="N103" s="1">
-        <v>78658.46</v>
+        <v>115219.25</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B104" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>30053.0</v>
+        <v>38117.0</v>
       </c>
       <c r="D104" s="1">
-        <v>121.26</v>
+        <v>25.0</v>
       </c>
       <c r="E104" s="1">
-        <v>116.96920807</v>
+        <v>27.67579348</v>
       </c>
       <c r="F104" t="s">
         <v>37</v>
       </c>
       <c r="G104">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
+        <v>944510.91</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-130810.12</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-13.849508630874</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>813700.79</v>
+      </c>
+      <c r="N104" s="1">
+        <v>813700.79</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="1">
+        <v>30053.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>121.69</v>
+      </c>
+      <c r="E105" s="1">
+        <v>116.96920807</v>
+      </c>
+      <c r="F105" t="s">
+        <v>37</v>
+      </c>
+      <c r="G105">
+        <v>1.17</v>
+      </c>
+      <c r="H105" s="1">
         <v>3231226.95</v>
       </c>
-      <c r="I104" s="1">
-[...20 lines deleted...]
-      <c r="P104">
+      <c r="I105" s="1">
+        <v>-108394.08</v>
+      </c>
+      <c r="J105" s="1">
+        <v>-3.3545795970784</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3122832.87</v>
+      </c>
+      <c r="N105" s="1">
+        <v>3122832.87</v>
+      </c>
+      <c r="O105" s="1">
+        <v>3.48</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>249</v>
+      </c>
+      <c r="B106" t="s">
+        <v>250</v>
+      </c>
+      <c r="C106" s="1">
+        <v>36.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4794.4</v>
+      </c>
+      <c r="E106" s="1">
+        <v>4792.49861111</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>172529.95</v>
+      </c>
+      <c r="I106" s="1">
+        <v>68.45</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.039674271046853</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>172598.4</v>
+      </c>
+      <c r="N106" s="1">
+        <v>172598.4</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P106">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>