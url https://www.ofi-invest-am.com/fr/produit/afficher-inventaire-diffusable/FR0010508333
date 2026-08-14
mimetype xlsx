--- v3 (2026-07-23)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -260,50 +260,56 @@
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
     <t>AU000000DOW2</t>
   </si>
   <si>
     <t>DOWNER EDI</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
+  </si>
+  <si>
+    <t>ES0627797931</t>
+  </si>
+  <si>
+    <t>EDP RENOVAVEIS RTS</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS S</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
@@ -1130,227 +1136,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>239417.8913</v>
+        <v>235780.6132</v>
       </c>
       <c r="D2">
-        <v>353.96</v>
+        <v>376.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84744744.3</v>
+        <v>88841488.49</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84744744.3</v>
+        <v>88841488.49</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>257.82</v>
+        <v>274.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1804.78</v>
+        <v>1921.86</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1804.78</v>
+        <v>1921.86</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>172.05</v>
+        <v>183.24</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1720.55</v>
+        <v>1832.48</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1720.55</v>
+        <v>1832.48</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27476.175</v>
+        <v>27292.7025</v>
       </c>
       <c r="D5">
-        <v>184.36</v>
+        <v>196.34</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>5065686.44</v>
+        <v>5358836.71</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>5065686.44</v>
+        <v>5358836.71</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P106"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O106" sqref="O106"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1369,5289 +1375,5339 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>5200.0</v>
+        <v>4834.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.1</v>
+        <v>82.86</v>
       </c>
       <c r="E2" s="1">
-        <v>44.18109808</v>
+        <v>44.1810964</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>242202.05</v>
+        <v>225154.75</v>
       </c>
       <c r="I2" s="1">
-        <v>200314.98</v>
+        <v>212002.4</v>
       </c>
       <c r="J2" s="1">
-        <v>82.70573267237</v>
+        <v>94.15852874523</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>442517.03</v>
+        <v>437157.15</v>
       </c>
       <c r="N2" s="1">
-        <v>442517.03</v>
+        <v>437157.15</v>
       </c>
       <c r="O2" s="1">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>2613.0</v>
+        <v>2748.0</v>
       </c>
       <c r="D3" s="1">
-        <v>241.2</v>
+        <v>258.2</v>
       </c>
       <c r="E3" s="1">
-        <v>231.6</v>
+        <v>233.18975619</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>605170.8</v>
+        <v>640805.45</v>
       </c>
       <c r="I3" s="1">
-        <v>25084.8</v>
+        <v>68728.15</v>
       </c>
       <c r="J3" s="1">
-        <v>4.1450777202073</v>
+        <v>10.725275510687</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>630255.6</v>
+        <v>709533.6</v>
       </c>
       <c r="N3" s="1">
-        <v>630255.6</v>
+        <v>709533.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>16686.0</v>
+        <v>9895.0</v>
       </c>
       <c r="D4" s="1">
-        <v>305.33</v>
+        <v>445.5</v>
       </c>
       <c r="E4" s="1">
         <v>217.5</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>3141896.8</v>
+        <v>1863182.83</v>
       </c>
       <c r="I4" s="1">
-        <v>1208488.63</v>
+        <v>1901793.47</v>
       </c>
       <c r="J4" s="1">
-        <v>38.463664051601</v>
+        <v>102.07229475166</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4350385.43</v>
+        <v>3764976.3</v>
       </c>
       <c r="N4" s="1">
-        <v>4350385.43</v>
+        <v>3764976.3</v>
       </c>
       <c r="O4" s="1">
-        <v>4.84</v>
+        <v>4.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>10692.0</v>
+        <v>16938.0</v>
       </c>
       <c r="D5" s="1">
-        <v>17.045</v>
+        <v>17.17</v>
       </c>
       <c r="E5" s="1">
-        <v>23.05597456</v>
+        <v>20.9916277</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>246514.48</v>
+        <v>355556.19</v>
       </c>
       <c r="I5" s="1">
-        <v>-64269.34</v>
+        <v>-64730.73</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.071223077849</v>
+        <v>-18.205485327087</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>182245.14</v>
+        <v>290825.46</v>
       </c>
       <c r="N5" s="1">
-        <v>182245.14</v>
+        <v>290825.46</v>
       </c>
       <c r="O5" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>10380.0</v>
+        <v>9359.0</v>
       </c>
       <c r="D6" s="1">
-        <v>403.88</v>
+        <v>432.39</v>
       </c>
       <c r="E6" s="1">
-        <v>246.17912042</v>
+        <v>246.17911956</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>2180561.42</v>
+        <v>1966076.53</v>
       </c>
       <c r="I6" s="1">
-        <v>1399213.49</v>
+        <v>1490162.96</v>
       </c>
       <c r="J6" s="1">
-        <v>64.167579833638</v>
+        <v>75.793741355531</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3579774.91</v>
+        <v>3456239.49</v>
       </c>
       <c r="N6" s="1">
-        <v>3579774.91</v>
+        <v>3456239.49</v>
       </c>
       <c r="O6" s="1">
-        <v>3.99</v>
+        <v>3.67</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>10106.0</v>
+        <v>9267.0</v>
       </c>
       <c r="D7" s="1">
-        <v>70.0</v>
+        <v>73.2</v>
       </c>
       <c r="E7" s="1">
-        <v>56.03526618</v>
+        <v>56.035266</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>566292.4</v>
+        <v>519278.81</v>
       </c>
       <c r="I7" s="1">
-        <v>141127.6</v>
+        <v>159065.59</v>
       </c>
       <c r="J7" s="1">
-        <v>24.92133039398</v>
+        <v>30.632020205099</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>707420.0</v>
+        <v>678344.4</v>
       </c>
       <c r="N7" s="1">
-        <v>707420.0</v>
+        <v>678344.4</v>
       </c>
       <c r="O7" s="1">
-        <v>0.79</v>
+        <v>0.72</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>60256.0</v>
+        <v>75685.0</v>
       </c>
       <c r="D8" s="1">
-        <v>60.41</v>
+        <v>54.21</v>
       </c>
       <c r="E8" s="1">
-        <v>60.99</v>
+        <v>60.12335139</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>3181554.35</v>
+        <v>3923886.82</v>
       </c>
       <c r="I8" s="1">
-        <v>-73310.0</v>
+        <v>-419694.27</v>
       </c>
       <c r="J8" s="1">
-        <v>-2.3042196340289</v>
+        <v>-10.695881131454</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3108244.35</v>
+        <v>3504192.55</v>
       </c>
       <c r="N8" s="1">
-        <v>3108244.35</v>
+        <v>3504192.55</v>
       </c>
       <c r="O8" s="1">
-        <v>3.46</v>
+        <v>3.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>70.0</v>
+        <v>71.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E9" s="1">
-        <v>669.81614286</v>
+        <v>678.67647887</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46887.13</v>
+        <v>48186.03</v>
       </c>
       <c r="I9" s="1">
-        <v>38778.87</v>
+        <v>46030.97</v>
       </c>
       <c r="J9" s="1">
-        <v>82.706853671786</v>
+        <v>95.527624915354</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>85666.0</v>
+        <v>94217.0</v>
       </c>
       <c r="N9" s="1">
-        <v>85666.0</v>
+        <v>94217.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>62793.0</v>
+        <v>69363.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1408.0</v>
+        <v>1405.5</v>
       </c>
       <c r="E10" s="1">
-        <v>1196.97729046</v>
+        <v>1223.47621931</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H10" s="1">
-        <v>432640.93</v>
+        <v>484824.47</v>
       </c>
       <c r="I10" s="1">
-        <v>40995.58</v>
+        <v>42613.72</v>
       </c>
       <c r="J10" s="1">
-        <v>9.4756591800041</v>
+        <v>8.7895151001764</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>473636.51</v>
+        <v>527438.19</v>
       </c>
       <c r="N10" s="1">
-        <v>473636.51</v>
+        <v>527438.19</v>
       </c>
       <c r="O10" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>4685.0</v>
+        <v>4608.0</v>
       </c>
       <c r="D11" s="1">
-        <v>33.64</v>
+        <v>32.58</v>
       </c>
       <c r="E11" s="1">
-        <v>39.22862327</v>
+        <v>39.22862196</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11">
         <v>0.87</v>
       </c>
       <c r="H11" s="1">
-        <v>216972.88</v>
+        <v>213406.83</v>
       </c>
       <c r="I11" s="1">
-        <v>-35150.78</v>
+        <v>-40118.16</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.200540823351</v>
+        <v>-18.798910981434</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>181822.1</v>
+        <v>173288.67</v>
       </c>
       <c r="N11" s="1">
-        <v>181822.1</v>
+        <v>173288.67</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>8028.0</v>
+        <v>8728.0</v>
       </c>
       <c r="D12" s="1">
-        <v>81.08</v>
+        <v>80.7</v>
       </c>
       <c r="E12" s="1">
-        <v>78.80877304</v>
+        <v>79.26611824</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>632676.83</v>
+        <v>691834.68</v>
       </c>
       <c r="I12" s="1">
-        <v>18233.41</v>
+        <v>12514.92</v>
       </c>
       <c r="J12" s="1">
-        <v>2.8819468542889</v>
+        <v>1.8089466113494</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>650910.24</v>
+        <v>704349.6</v>
       </c>
       <c r="N12" s="1">
-        <v>650910.24</v>
+        <v>704349.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>18844.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.942</v>
+        <v>3.744</v>
       </c>
       <c r="E13" s="1">
-        <v>3.72841966</v>
+        <v>3.74150392</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13">
         <v>0.87</v>
       </c>
       <c r="H13" s="1">
-        <v>83087.76</v>
+        <v>90657.86</v>
       </c>
       <c r="I13" s="1">
-        <v>2610.27</v>
+        <v>-1922.88</v>
       </c>
       <c r="J13" s="1">
-        <v>3.1415818647656</v>
+        <v>-2.1210295500026</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>85698.03</v>
+        <v>88734.98</v>
       </c>
       <c r="N13" s="1">
-        <v>85698.03</v>
+        <v>88734.98</v>
       </c>
       <c r="O13" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>43299.0</v>
+        <v>51213.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.85</v>
+        <v>2.63</v>
       </c>
       <c r="E14" s="1">
-        <v>2.73735791</v>
+        <v>2.72596352</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14">
         <v>1.49</v>
       </c>
       <c r="H14" s="1">
-        <v>79932.88</v>
+        <v>94048.32</v>
       </c>
       <c r="I14" s="1">
-        <v>2668.38</v>
+        <v>-3673.45</v>
       </c>
       <c r="J14" s="1">
-        <v>3.3382758134074</v>
+        <v>-3.9059177239955</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>82601.26</v>
+        <v>90374.87</v>
       </c>
       <c r="N14" s="1">
-        <v>82601.26</v>
+        <v>90374.87</v>
       </c>
       <c r="O14" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>11188.0</v>
+        <v>11460.0</v>
       </c>
       <c r="D15" s="1">
-        <v>363.7</v>
+        <v>345.82</v>
       </c>
       <c r="E15" s="1">
-        <v>334.08392921</v>
+        <v>335.54861693</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>3198089.05</v>
+        <v>3289104.2</v>
       </c>
       <c r="I15" s="1">
-        <v>276486.65</v>
+        <v>95699.32</v>
       </c>
       <c r="J15" s="1">
-        <v>8.6453705846621</v>
+        <v>2.9095861420261</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3474575.7</v>
+        <v>3384803.52</v>
       </c>
       <c r="N15" s="1">
-        <v>3474575.7</v>
+        <v>3384803.52</v>
       </c>
       <c r="O15" s="1">
-        <v>3.87</v>
+        <v>3.59</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>6141.0</v>
+        <v>8104.0</v>
       </c>
       <c r="D16" s="1">
-        <v>4039.0</v>
+        <v>3626.0</v>
       </c>
       <c r="E16" s="1">
-        <v>4292.46523368</v>
+        <v>4148.95471372</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H16" s="1">
-        <v>148208.21</v>
+        <v>187589.16</v>
       </c>
       <c r="I16" s="1">
-        <v>-15332.92</v>
+        <v>-28610.04</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.345526742412</v>
+        <v>-15.251435637326</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>132875.29</v>
+        <v>158979.12</v>
       </c>
       <c r="N16" s="1">
-        <v>132875.29</v>
+        <v>158979.12</v>
       </c>
       <c r="O16" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>476572.0</v>
+        <v>562891.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1.51</v>
+        <v>1.42</v>
       </c>
       <c r="E17" s="1">
-        <v>1.4404</v>
+        <v>1.44033312</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17">
         <v>1.49</v>
       </c>
       <c r="H17" s="1">
-        <v>463069.56</v>
+        <v>546301.89</v>
       </c>
       <c r="I17" s="1">
-        <v>18622.41</v>
+        <v>-9981.41</v>
       </c>
       <c r="J17" s="1">
-        <v>4.0215146078701</v>
+        <v>-1.8270868511914</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>481691.97</v>
+        <v>536320.48</v>
       </c>
       <c r="N17" s="1">
-        <v>481691.97</v>
+        <v>536320.48</v>
       </c>
       <c r="O17" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>16859.0</v>
+        <v>17361.0</v>
       </c>
       <c r="D18" s="1">
-        <v>5557.0</v>
+        <v>5675.0</v>
       </c>
       <c r="E18" s="1">
-        <v>5138.0</v>
+        <v>5166.79868671</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H18" s="1">
-        <v>470558.13</v>
+        <v>487238.39</v>
       </c>
       <c r="I18" s="1">
-        <v>31326.04</v>
+        <v>45793.82</v>
       </c>
       <c r="J18" s="1">
-        <v>6.657209386649</v>
+        <v>9.3986477543364</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>501884.17</v>
+        <v>533032.21</v>
       </c>
       <c r="N18" s="1">
-        <v>501884.17</v>
+        <v>533032.21</v>
       </c>
       <c r="O18" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>1508.0</v>
+        <v>1653.0</v>
       </c>
       <c r="D19" s="1">
-        <v>56.95</v>
+        <v>53.95</v>
       </c>
       <c r="E19" s="1">
-        <v>50.59920424</v>
+        <v>51.12401694</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>76303.6</v>
+        <v>84508.0</v>
       </c>
       <c r="I19" s="1">
-        <v>9577.0</v>
+        <v>4671.35</v>
       </c>
       <c r="J19" s="1">
-        <v>12.551177139742</v>
+        <v>5.5277015193828</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>85880.6</v>
+        <v>89179.35</v>
       </c>
       <c r="N19" s="1">
-        <v>85880.6</v>
+        <v>89179.35</v>
       </c>
       <c r="O19" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>34703.0</v>
+        <v>37529.0</v>
       </c>
       <c r="D20" s="1">
-        <v>117.16</v>
+        <v>108.75</v>
       </c>
       <c r="E20" s="1">
-        <v>95.58876552</v>
+        <v>97.25233872</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>2828630.85</v>
+        <v>3110821.91</v>
       </c>
       <c r="I20" s="1">
-        <v>643150.79</v>
+        <v>374918.15</v>
       </c>
       <c r="J20" s="1">
-        <v>22.737176538961</v>
+        <v>12.052060865162</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3471781.64</v>
+        <v>3485740.06</v>
       </c>
       <c r="N20" s="1">
-        <v>3471781.64</v>
+        <v>3485740.06</v>
       </c>
       <c r="O20" s="1">
-        <v>3.87</v>
+        <v>3.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>46976.0</v>
+        <v>54606.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1893.5</v>
+        <v>1917.0</v>
       </c>
       <c r="E21" s="1">
-        <v>2088.98884537</v>
+        <v>2066.88149654</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H21" s="1">
-        <v>586962.06</v>
+        <v>665957.85</v>
       </c>
       <c r="I21" s="1">
-        <v>-110451.39</v>
+        <v>-99620.34</v>
       </c>
       <c r="J21" s="1">
-        <v>-18.81746666897</v>
+        <v>-14.958955735712</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>476510.67</v>
+        <v>566337.51</v>
       </c>
       <c r="N21" s="1">
-        <v>476510.67</v>
+        <v>566337.51</v>
       </c>
       <c r="O21" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>5263.0</v>
+        <v>5817.0</v>
       </c>
       <c r="D22" s="1">
-        <v>200.0</v>
+        <v>193.31</v>
       </c>
       <c r="E22" s="1">
-        <v>181.69</v>
+        <v>183.09131855</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>827836.96</v>
+        <v>919968.63</v>
       </c>
       <c r="I22" s="1">
-        <v>70976.12</v>
+        <v>40431.31</v>
       </c>
       <c r="J22" s="1">
-        <v>8.573683397755</v>
+        <v>4.3948574637811</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>898813.08</v>
+        <v>960399.94</v>
       </c>
       <c r="N22" s="1">
-        <v>898813.08</v>
+        <v>960399.94</v>
       </c>
       <c r="O22" s="1">
-        <v>1.0</v>
+        <v>1.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="1">
-        <v>99858.0</v>
+        <v>111910.0</v>
       </c>
       <c r="D23" s="1">
-        <v>7.56</v>
+        <v>7.59</v>
       </c>
       <c r="E23" s="1">
-        <v>7.96150003</v>
+        <v>7.94429658</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23">
-        <v>1.64</v>
+        <v>1.61</v>
       </c>
       <c r="H23" s="1">
-        <v>476573.24</v>
+        <v>534629.88</v>
       </c>
       <c r="I23" s="1">
-        <v>-14929.21</v>
+        <v>-8133.32</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.1326160906559</v>
+        <v>-1.5212991836521</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>461644.03</v>
+        <v>526496.56</v>
       </c>
       <c r="N23" s="1">
-        <v>461644.03</v>
+        <v>526496.56</v>
       </c>
       <c r="O23" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>6923.0</v>
+        <v>8338.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3501.0</v>
+        <v>3764.0</v>
       </c>
       <c r="E24" s="1">
-        <v>3420.26188069</v>
+        <v>3458.9101703</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H24" s="1">
-        <v>135836.94</v>
+        <v>163825.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-5994.18</v>
+        <v>5969.62</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.4127760828535</v>
+        <v>3.6438967223413</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>129842.76</v>
+        <v>169794.79</v>
       </c>
       <c r="N24" s="1">
-        <v>129842.76</v>
+        <v>169794.79</v>
       </c>
       <c r="O24" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>17815.0</v>
+        <v>21050.0</v>
       </c>
       <c r="D25" s="1">
-        <v>13.68</v>
+        <v>0.0</v>
       </c>
       <c r="E25" s="1">
-        <v>14.23</v>
+        <v>0.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>253507.45</v>
+        <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-9798.25</v>
+        <v>0.0</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.8650737877723</v>
+        <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>243709.2</v>
+        <v>0.0</v>
       </c>
       <c r="N25" s="1">
-        <v>243709.2</v>
+        <v>0.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>55746.0</v>
+        <v>20938.0</v>
       </c>
       <c r="D26" s="1">
-        <v>4.531</v>
+        <v>14.18</v>
       </c>
       <c r="E26" s="1">
-        <v>4.07867506</v>
+        <v>14.21548524</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>227369.82</v>
+        <v>297643.83</v>
       </c>
       <c r="I26" s="1">
-        <v>25215.31</v>
+        <v>-742.99</v>
       </c>
       <c r="J26" s="1">
-        <v>11.089998663851</v>
+        <v>-0.24962385412122</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>252585.13</v>
+        <v>296900.84</v>
       </c>
       <c r="N26" s="1">
-        <v>252585.13</v>
+        <v>296900.84</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>4615.0</v>
+        <v>69402.0</v>
       </c>
       <c r="D27" s="1">
-        <v>138.25</v>
+        <v>4.39</v>
       </c>
       <c r="E27" s="1">
-        <v>125.74630986</v>
+        <v>4.15122777</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>580319.22</v>
+        <v>288103.51</v>
       </c>
       <c r="I27" s="1">
-        <v>57704.53</v>
+        <v>16571.27</v>
       </c>
       <c r="J27" s="1">
-        <v>9.9435841535629</v>
+        <v>5.7518459250982</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>638023.75</v>
+        <v>304674.78</v>
       </c>
       <c r="N27" s="1">
-        <v>638023.75</v>
+        <v>304674.78</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.32</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>606.0</v>
+        <v>4985.0</v>
       </c>
       <c r="D28" s="1">
-        <v>1115.29</v>
+        <v>132.85</v>
       </c>
       <c r="E28" s="1">
-        <v>783.58975248</v>
+        <v>127.2729669</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>436338.01</v>
+        <v>634455.74</v>
       </c>
       <c r="I28" s="1">
-        <v>140782.42</v>
+        <v>27801.51</v>
       </c>
       <c r="J28" s="1">
-        <v>32.264532718568</v>
+        <v>4.3819463277297</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>577120.43</v>
+        <v>662257.25</v>
       </c>
       <c r="N28" s="1">
-        <v>577120.43</v>
+        <v>662257.25</v>
       </c>
       <c r="O28" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>52038.0</v>
+        <v>657.0</v>
       </c>
       <c r="D29" s="1">
-        <v>68.77</v>
+        <v>1077.28</v>
       </c>
       <c r="E29" s="1">
-        <v>69.47</v>
+        <v>810.45890411</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>3129668.3</v>
+        <v>484679.68</v>
       </c>
       <c r="I29" s="1">
-        <v>-73863.28</v>
+        <v>119815.31</v>
       </c>
       <c r="J29" s="1">
-        <v>-2.3600993114829</v>
+        <v>24.720514381787</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>3055805.02</v>
+        <v>604494.99</v>
       </c>
       <c r="N29" s="1">
-        <v>3055805.02</v>
+        <v>604494.99</v>
       </c>
       <c r="O29" s="1">
-        <v>3.4</v>
+        <v>0.64</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>36257.0</v>
+        <v>64721.0</v>
       </c>
       <c r="D30" s="1">
-        <v>17.52</v>
+        <v>68.25</v>
       </c>
       <c r="E30" s="1">
-        <v>16.57</v>
+        <v>69.06771403</v>
       </c>
       <c r="F30" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>600778.49</v>
+        <v>3854719.93</v>
       </c>
       <c r="I30" s="1">
-        <v>34444.15</v>
+        <v>-82069.08</v>
       </c>
       <c r="J30" s="1">
-        <v>5.7332528666264</v>
+        <v>-2.1290542890362</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>635222.64</v>
+        <v>3772650.85</v>
       </c>
       <c r="N30" s="1">
-        <v>635222.64</v>
+        <v>3772650.85</v>
       </c>
       <c r="O30" s="1">
-        <v>0.71</v>
+        <v>4.0</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>317137.0</v>
+        <v>41285.0</v>
       </c>
       <c r="D31" s="1">
-        <v>12.48</v>
+        <v>17.85</v>
       </c>
       <c r="E31" s="1">
-        <v>11.6</v>
+        <v>16.63104493</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3184823.14</v>
+        <v>686612.69</v>
       </c>
       <c r="I31" s="1">
-        <v>194794.11</v>
+        <v>50324.56</v>
       </c>
       <c r="J31" s="1">
-        <v>6.1163242490131</v>
+        <v>7.329395557778</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3379617.25</v>
+        <v>736937.25</v>
       </c>
       <c r="N31" s="1">
-        <v>3379617.25</v>
+        <v>736937.25</v>
       </c>
       <c r="O31" s="1">
-        <v>3.76</v>
+        <v>0.78</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>1100.0</v>
+        <v>353412.0</v>
       </c>
       <c r="D32" s="1">
-        <v>537.8</v>
+        <v>13.57</v>
       </c>
       <c r="E32" s="1">
-        <v>531.80100909</v>
+        <v>11.67184875</v>
       </c>
       <c r="F32" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G32">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>617305.51</v>
+        <v>3562677.0</v>
       </c>
       <c r="I32" s="1">
-        <v>27292.69</v>
+        <v>533322.35</v>
       </c>
       <c r="J32" s="1">
-        <v>4.4212613621414</v>
+        <v>14.969708171692</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>644598.2</v>
+        <v>4095999.35</v>
       </c>
       <c r="N32" s="1">
-        <v>644598.2</v>
+        <v>4095999.35</v>
       </c>
       <c r="O32" s="1">
-        <v>0.72</v>
+        <v>4.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>1135.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D33" s="1">
-        <v>72.5</v>
+        <v>503.4</v>
       </c>
       <c r="E33" s="1">
-        <v>89.91792952</v>
+        <v>532.04604217</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H33" s="1">
-        <v>102056.85</v>
+        <v>695332.62</v>
       </c>
       <c r="I33" s="1">
-        <v>-19769.35</v>
+        <v>-17905.94</v>
       </c>
       <c r="J33" s="1">
-        <v>-19.370919247459</v>
+        <v>-2.5751617981046</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>82287.5</v>
+        <v>677426.68</v>
       </c>
       <c r="N33" s="1">
-        <v>82287.5</v>
+        <v>677426.68</v>
       </c>
       <c r="O33" s="1">
-        <v>0.09</v>
+        <v>0.72</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>13593.0</v>
+        <v>1253.0</v>
       </c>
       <c r="D34" s="1">
-        <v>19.35</v>
+        <v>71.55</v>
       </c>
       <c r="E34" s="1">
-        <v>15.88046715</v>
+        <v>88.10882682</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>215863.19</v>
+        <v>110400.36</v>
       </c>
       <c r="I34" s="1">
-        <v>47161.36</v>
+        <v>-20748.21</v>
       </c>
       <c r="J34" s="1">
-        <v>21.847800915015</v>
+        <v>-18.793607194759</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>263024.55</v>
+        <v>89652.15</v>
       </c>
       <c r="N34" s="1">
-        <v>263024.55</v>
+        <v>89652.15</v>
       </c>
       <c r="O34" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15359.0</v>
+        <v>15843.0</v>
       </c>
       <c r="D35" s="1">
-        <v>6323.0</v>
+        <v>18.66</v>
       </c>
       <c r="E35" s="1">
-        <v>3985.69991536</v>
+        <v>16.31723537</v>
       </c>
       <c r="F35" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>334223.22</v>
+        <v>258513.96</v>
       </c>
       <c r="I35" s="1">
-        <v>186033.16</v>
+        <v>37116.42</v>
       </c>
       <c r="J35" s="1">
-        <v>55.661351117376</v>
+        <v>14.35760761237</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>520256.38</v>
+        <v>295630.38</v>
       </c>
       <c r="N35" s="1">
-        <v>520256.38</v>
+        <v>295630.38</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>0.31</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>14343.0</v>
+        <v>15427.0</v>
       </c>
       <c r="D36" s="1">
-        <v>44.45</v>
+        <v>6339.0</v>
       </c>
       <c r="E36" s="1">
-        <v>26.88537405</v>
+        <v>4044.4609451</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H36" s="1">
-        <v>449714.67</v>
+        <v>340563.23</v>
       </c>
       <c r="I36" s="1">
-        <v>285802.58</v>
+        <v>188509.14</v>
       </c>
       <c r="J36" s="1">
-        <v>63.551980636967</v>
+        <v>55.352170579308</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>735517.25</v>
+        <v>529072.37</v>
       </c>
       <c r="N36" s="1">
-        <v>735517.25</v>
+        <v>529072.37</v>
       </c>
       <c r="O36" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>18259.0</v>
+        <v>13561.0</v>
       </c>
       <c r="D37" s="1">
-        <v>4466.0</v>
+        <v>45.6</v>
       </c>
       <c r="E37" s="1">
-        <v>4797.0</v>
+        <v>26.88537423</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>186.67</v>
+        <v>0.87</v>
       </c>
       <c r="H37" s="1">
-        <v>475810.57</v>
+        <v>425195.61</v>
       </c>
       <c r="I37" s="1">
-        <v>-38965.95</v>
+        <v>288582.42</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.189383014337</v>
+        <v>67.870507882243</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>436844.62</v>
+        <v>713778.03</v>
       </c>
       <c r="N37" s="1">
-        <v>436844.62</v>
+        <v>713778.03</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.76</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>126887.0</v>
+        <v>22648.0</v>
       </c>
       <c r="D38" s="1">
-        <v>27.93</v>
+        <v>4595.0</v>
       </c>
       <c r="E38" s="1">
-        <v>24.61</v>
+        <v>4725.88581773</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H38" s="1">
-        <v>2703392.84</v>
+        <v>581220.25</v>
       </c>
       <c r="I38" s="1">
-        <v>322782.47</v>
+        <v>-18194.54</v>
       </c>
       <c r="J38" s="1">
-        <v>11.939902526338</v>
+        <v>-3.1304036636714</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>3026175.31</v>
+        <v>563025.71</v>
       </c>
       <c r="N38" s="1">
-        <v>3026175.31</v>
+        <v>563025.71</v>
       </c>
       <c r="O38" s="1">
-        <v>3.37</v>
+        <v>0.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>23453.0</v>
+        <v>123208.0</v>
       </c>
       <c r="D39" s="1">
-        <v>5203.0</v>
+        <v>32.07</v>
       </c>
       <c r="E39" s="1">
-        <v>5392.1870976</v>
+        <v>24.61</v>
       </c>
       <c r="F39" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G39">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>690471.62</v>
+        <v>2625009.86</v>
       </c>
       <c r="I39" s="1">
-        <v>-36764.04</v>
+        <v>749701.3</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.3244824168153</v>
+        <v>28.559942247226</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>653707.58</v>
+        <v>3374711.16</v>
       </c>
       <c r="N39" s="1">
-        <v>653707.58</v>
+        <v>3374711.16</v>
       </c>
       <c r="O39" s="1">
-        <v>0.73</v>
+        <v>3.58</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>19762.0</v>
+        <v>26110.0</v>
       </c>
       <c r="D40" s="1">
-        <v>329.4</v>
+        <v>4750.0</v>
       </c>
       <c r="E40" s="1">
-        <v>386.29110414</v>
+        <v>5328.24936806</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G40">
-        <v>10.79</v>
+        <v>184.84</v>
       </c>
       <c r="H40" s="1">
-        <v>683426.51</v>
+        <v>759022.83</v>
       </c>
       <c r="I40" s="1">
-        <v>-79959.11</v>
+        <v>-88037.02</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.699737840137</v>
+        <v>-11.598731490066</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>603467.4</v>
+        <v>670985.81</v>
       </c>
       <c r="N40" s="1">
-        <v>603467.4</v>
+        <v>670985.81</v>
       </c>
       <c r="O40" s="1">
-        <v>0.67</v>
+        <v>0.71</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>24024.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>305.0</v>
+      </c>
+      <c r="E41" s="1">
+        <v>372.8421874</v>
+      </c>
+      <c r="F41" t="s">
         <v>116</v>
       </c>
-      <c r="C41" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H41" s="1">
-        <v>84237.3</v>
+        <v>805905.75</v>
       </c>
       <c r="I41" s="1">
-        <v>28437.9</v>
+        <v>-134604.53</v>
       </c>
       <c r="J41" s="1">
-        <v>33.759272911169</v>
+        <v>-16.702266983453</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>112675.2</v>
+        <v>671301.22</v>
       </c>
       <c r="N41" s="1">
-        <v>112675.2</v>
+        <v>671301.22</v>
       </c>
       <c r="O41" s="1">
-        <v>0.13</v>
+        <v>0.71</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>83657.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D42" s="1">
-        <v>12.38</v>
+        <v>64.36</v>
       </c>
       <c r="E42" s="1">
-        <v>11.65939312</v>
+        <v>39.88508464</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>483086.97</v>
+        <v>61263.49</v>
       </c>
       <c r="I42" s="1">
-        <v>37221.32</v>
+        <v>37593.47</v>
       </c>
       <c r="J42" s="1">
-        <v>7.7048900739343</v>
+        <v>61.363578862386</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>520308.29</v>
+        <v>98856.96</v>
       </c>
       <c r="N42" s="1">
-        <v>520308.29</v>
+        <v>98856.96</v>
       </c>
       <c r="O42" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>119</v>
+      </c>
+      <c r="B43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>72093.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>15.15</v>
+      </c>
+      <c r="E43" s="1">
+        <v>11.65939314</v>
+      </c>
+      <c r="F43" t="s">
         <v>121</v>
       </c>
-      <c r="C43" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.97</v>
       </c>
       <c r="H43" s="1">
-        <v>2974561.51</v>
+        <v>416309.33</v>
       </c>
       <c r="I43" s="1">
-        <v>914428.33</v>
+        <v>136903.94</v>
       </c>
       <c r="J43" s="1">
-        <v>30.741617778817</v>
+        <v>32.885148166148</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3888989.84</v>
+        <v>553213.27</v>
       </c>
       <c r="N43" s="1">
-        <v>3888989.84</v>
+        <v>553213.27</v>
       </c>
       <c r="O43" s="1">
-        <v>4.33</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>23161.0</v>
+        <v>35652.0</v>
       </c>
       <c r="D44" s="1">
-        <v>3672.0</v>
+        <v>120.29</v>
       </c>
       <c r="E44" s="1">
-        <v>3471.08630888</v>
+        <v>50.38</v>
       </c>
       <c r="F44" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G44">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>491050.84</v>
+        <v>1554971.65</v>
       </c>
       <c r="I44" s="1">
-        <v>-35442.92</v>
+        <v>2107819.55</v>
       </c>
       <c r="J44" s="1">
-        <v>-7.2177699563654</v>
+        <v>135.55356780942</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>455607.92</v>
+        <v>3662791.2</v>
       </c>
       <c r="N44" s="1">
-        <v>455607.92</v>
+        <v>3662791.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.51</v>
+        <v>3.89</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>25733.0</v>
+        <v>27404.0</v>
       </c>
       <c r="D45" s="1">
-        <v>3301.0</v>
+        <v>3662.0</v>
       </c>
       <c r="E45" s="1">
-        <v>3467.29697276</v>
+        <v>3504.68705298</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H45" s="1">
-        <v>544348.78</v>
+        <v>574986.26</v>
       </c>
       <c r="I45" s="1">
-        <v>-89290.28</v>
+        <v>-32054.62</v>
       </c>
       <c r="J45" s="1">
-        <v>-16.403137708878</v>
+        <v>-5.5748497364094</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>455058.5</v>
+        <v>542931.64</v>
       </c>
       <c r="N45" s="1">
-        <v>455058.5</v>
+        <v>542931.64</v>
       </c>
       <c r="O45" s="1">
-        <v>0.51</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>54490.0</v>
+        <v>29822.0</v>
       </c>
       <c r="D46" s="1">
-        <v>1542.5</v>
+        <v>3100.0</v>
       </c>
       <c r="E46" s="1">
-        <v>1311.93791521</v>
+        <v>3454.04577158</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H46" s="1">
-        <v>431364.3</v>
+        <v>617973.89</v>
       </c>
       <c r="I46" s="1">
-        <v>18905.97</v>
+        <v>-117811.18</v>
       </c>
       <c r="J46" s="1">
-        <v>4.3828314025987</v>
+        <v>-19.064103177563</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>450270.27</v>
+        <v>500162.71</v>
       </c>
       <c r="N46" s="1">
-        <v>450270.27</v>
+        <v>500162.71</v>
       </c>
       <c r="O46" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>107259.0</v>
+        <v>64587.0</v>
       </c>
       <c r="D47" s="1">
-        <v>752.4</v>
+        <v>1565.0</v>
       </c>
       <c r="E47" s="1">
-        <v>778.6810897</v>
+        <v>1351.30173255</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H47" s="1">
-        <v>496504.68</v>
+        <v>516291.47</v>
       </c>
       <c r="I47" s="1">
-        <v>-64176.22</v>
+        <v>30563.68</v>
       </c>
       <c r="J47" s="1">
-        <v>-12.925602231987</v>
+        <v>5.9198498863442</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>432328.46</v>
+        <v>546855.15</v>
       </c>
       <c r="N47" s="1">
-        <v>432328.46</v>
+        <v>546855.15</v>
       </c>
       <c r="O47" s="1">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>31654.0</v>
+        <v>132644.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.16</v>
+        <v>751.9</v>
       </c>
       <c r="E48" s="1">
-        <v>19.71990933</v>
+        <v>775.26778445</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H48" s="1">
-        <v>624214.01</v>
+        <v>600511.72</v>
       </c>
       <c r="I48" s="1">
-        <v>-17723.37</v>
+        <v>-60925.88</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.8393098706644</v>
+        <v>-10.145660437735</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>606490.64</v>
+        <v>539585.84</v>
       </c>
       <c r="N48" s="1">
-        <v>606490.64</v>
+        <v>539585.84</v>
       </c>
       <c r="O48" s="1">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>3593.0</v>
+        <v>39934.0</v>
       </c>
       <c r="D49" s="1">
-        <v>79.0</v>
+        <v>17.36</v>
       </c>
       <c r="E49" s="1">
-        <v>71.16603952</v>
+        <v>19.23883858</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>255699.58</v>
+        <v>768283.78</v>
       </c>
       <c r="I49" s="1">
-        <v>28147.42</v>
+        <v>-75029.54</v>
       </c>
       <c r="J49" s="1">
-        <v>11.008004002197</v>
+        <v>-9.7658628169919</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>283847.0</v>
+        <v>693254.24</v>
       </c>
       <c r="N49" s="1">
-        <v>283847.0</v>
+        <v>693254.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>25306.0</v>
+        <v>3767.0</v>
       </c>
       <c r="D50" s="1">
-        <v>3343.0</v>
+        <v>74.95</v>
       </c>
       <c r="E50" s="1">
-        <v>3375.0</v>
+        <v>71.73740111</v>
       </c>
       <c r="F50" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>463964.4</v>
+        <v>270234.79</v>
       </c>
       <c r="I50" s="1">
-        <v>-10763.08</v>
+        <v>12101.86</v>
       </c>
       <c r="J50" s="1">
-        <v>-2.3198072955597</v>
+        <v>4.4782760946509</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>453201.32</v>
+        <v>282336.65</v>
       </c>
       <c r="N50" s="1">
-        <v>453201.32</v>
+        <v>282336.65</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>2391.0</v>
+        <v>28311.0</v>
       </c>
       <c r="D51" s="1">
-        <v>34.94</v>
+        <v>3500.0</v>
       </c>
       <c r="E51" s="1">
-        <v>27.46723965</v>
+        <v>3396.51361662</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H51" s="1">
-        <v>65674.17</v>
+        <v>522240.15</v>
       </c>
       <c r="I51" s="1">
-        <v>17867.37</v>
+        <v>13847.87</v>
       </c>
       <c r="J51" s="1">
-        <v>27.206084218499</v>
+        <v>2.651628757383</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>83541.54</v>
+        <v>536088.02</v>
       </c>
       <c r="N51" s="1">
-        <v>83541.54</v>
+        <v>536088.02</v>
       </c>
       <c r="O51" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2591.0</v>
+        <v>2692.0</v>
       </c>
       <c r="D52" s="1">
-        <v>100.6</v>
+        <v>34.04</v>
       </c>
       <c r="E52" s="1">
-        <v>77.76769201</v>
+        <v>28.29794205</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>201496.09</v>
+        <v>76178.06</v>
       </c>
       <c r="I52" s="1">
-        <v>59158.51</v>
+        <v>15457.62</v>
       </c>
       <c r="J52" s="1">
-        <v>29.35963174273</v>
+        <v>20.291432992649</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>260654.6</v>
+        <v>91635.68</v>
       </c>
       <c r="N52" s="1">
-        <v>260654.6</v>
+        <v>91635.68</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>21523.0</v>
+        <v>2830.0</v>
       </c>
       <c r="D53" s="1">
-        <v>30.42</v>
+        <v>102.7</v>
       </c>
       <c r="E53" s="1">
-        <v>19.18553966</v>
+        <v>80.36787279</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>412930.37</v>
+        <v>227441.08</v>
       </c>
       <c r="I53" s="1">
-        <v>241799.29</v>
+        <v>63199.92</v>
       </c>
       <c r="J53" s="1">
-        <v>58.556916024365</v>
+        <v>27.78738124177</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>654729.66</v>
+        <v>290641.0</v>
       </c>
       <c r="N53" s="1">
-        <v>654729.66</v>
+        <v>290641.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.73</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>11526.0</v>
+        <v>25471.0</v>
       </c>
       <c r="D54" s="1">
-        <v>7827.0</v>
+        <v>26.72</v>
       </c>
       <c r="E54" s="1">
-        <v>6777.96963387</v>
+        <v>20.62003376</v>
       </c>
       <c r="F54" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>426532.22</v>
+        <v>525212.88</v>
       </c>
       <c r="I54" s="1">
-        <v>56754.92</v>
+        <v>155372.24</v>
       </c>
       <c r="J54" s="1">
-        <v>13.306127260445</v>
+        <v>29.582717011814</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>483287.14</v>
+        <v>680585.12</v>
       </c>
       <c r="N54" s="1">
-        <v>483287.14</v>
+        <v>680585.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>12193.0</v>
+        <v>12009.0</v>
       </c>
       <c r="D55" s="1">
-        <v>6.03</v>
+        <v>8917.0</v>
       </c>
       <c r="E55" s="1">
-        <v>6.19364307</v>
+        <v>6880.3972021</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G55">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H55" s="1">
-        <v>87133.1</v>
+        <v>450877.15</v>
       </c>
       <c r="I55" s="1">
-        <v>-2311.01</v>
+        <v>128469.45</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.6522756564383</v>
+        <v>28.493227035347</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>84822.09</v>
+        <v>579346.6</v>
       </c>
       <c r="N55" s="1">
-        <v>84822.09</v>
+        <v>579346.6</v>
       </c>
       <c r="O55" s="1">
-        <v>0.09</v>
+        <v>0.61</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>4716.0</v>
+        <v>13462.0</v>
       </c>
       <c r="D56" s="1">
-        <v>150.55</v>
+        <v>5.705</v>
       </c>
       <c r="E56" s="1">
-        <v>135.95</v>
+        <v>6.15844451</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H56" s="1">
-        <v>641140.2</v>
+        <v>95685.48</v>
       </c>
       <c r="I56" s="1">
-        <v>68853.6</v>
+        <v>-7036.89</v>
       </c>
       <c r="J56" s="1">
-        <v>10.739242368518</v>
+        <v>-7.354187908134</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>709993.8</v>
+        <v>88648.59</v>
       </c>
       <c r="N56" s="1">
-        <v>709993.8</v>
+        <v>88648.59</v>
       </c>
       <c r="O56" s="1">
-        <v>0.79</v>
+        <v>0.09</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>53317.0</v>
+        <v>4640.0</v>
       </c>
       <c r="D57" s="1">
-        <v>1612.0</v>
+        <v>154.3</v>
       </c>
       <c r="E57" s="1">
-        <v>1750.71890767</v>
+        <v>135.95503664</v>
       </c>
       <c r="F57" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G57">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>557505.84</v>
+        <v>630831.37</v>
       </c>
       <c r="I57" s="1">
-        <v>-97077.52</v>
+        <v>85120.63</v>
       </c>
       <c r="J57" s="1">
-        <v>-17.412825666544</v>
+        <v>13.493404743014</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>460428.32</v>
+        <v>715952.0</v>
       </c>
       <c r="N57" s="1">
-        <v>460428.32</v>
+        <v>715952.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.76</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>87418.0</v>
+        <v>59695.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.41</v>
+        <v>1674.0</v>
       </c>
       <c r="E58" s="1">
-        <v>1.28129539</v>
+        <v>1744.0809448</v>
       </c>
       <c r="F58" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="G58">
-        <v>1.49</v>
+        <v>184.84</v>
       </c>
       <c r="H58" s="1">
-        <v>74851.47</v>
+        <v>615068.04</v>
       </c>
       <c r="I58" s="1">
-        <v>7654.22</v>
+        <v>-74430.42</v>
       </c>
       <c r="J58" s="1">
-        <v>10.225877995449</v>
+        <v>-12.101168514625</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>82505.69</v>
+        <v>540637.62</v>
       </c>
       <c r="N58" s="1">
-        <v>82505.69</v>
+        <v>540637.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>30400.0</v>
+        <v>107256.0</v>
       </c>
       <c r="D59" s="1">
-        <v>165.56</v>
+        <v>1.25</v>
       </c>
       <c r="E59" s="1">
-        <v>107.11</v>
+        <v>1.28103789</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.49</v>
       </c>
       <c r="H59" s="1">
-        <v>2818928.23</v>
+        <v>91867.61</v>
       </c>
       <c r="I59" s="1">
-        <v>1478761.12</v>
+        <v>-1908.88</v>
       </c>
       <c r="J59" s="1">
-        <v>52.458274895491</v>
+        <v>-2.0778596504252</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4297689.35</v>
+        <v>89958.73</v>
       </c>
       <c r="N59" s="1">
-        <v>4297689.35</v>
+        <v>89958.73</v>
       </c>
       <c r="O59" s="1">
-        <v>4.79</v>
+        <v>0.1</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>12353.0</v>
+        <v>22747.0</v>
       </c>
       <c r="D60" s="1">
-        <v>50.58</v>
+        <v>177.95</v>
       </c>
       <c r="E60" s="1">
-        <v>60.53966</v>
+        <v>107.11</v>
       </c>
       <c r="F60" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G60">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>747846.42</v>
+        <v>2109281.59</v>
       </c>
       <c r="I60" s="1">
-        <v>-123031.68</v>
+        <v>1347889.4</v>
       </c>
       <c r="J60" s="1">
-        <v>-16.451463390037</v>
+        <v>63.902771748935</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>624814.74</v>
+        <v>3457170.99</v>
       </c>
       <c r="N60" s="1">
-        <v>624814.74</v>
+        <v>3457170.99</v>
       </c>
       <c r="O60" s="1">
-        <v>0.7</v>
+        <v>3.67</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>151118.0</v>
+        <v>14716.0</v>
       </c>
       <c r="D61" s="1">
-        <v>6.67</v>
+        <v>50.76</v>
       </c>
       <c r="E61" s="1">
-        <v>5.92767844</v>
+        <v>58.84411185</v>
       </c>
       <c r="F61" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G61">
-        <v>1.99</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>464475.6</v>
+        <v>865949.95</v>
       </c>
       <c r="I61" s="1">
-        <v>41908.25</v>
+        <v>-118965.79</v>
       </c>
       <c r="J61" s="1">
-        <v>9.0227021613191</v>
+        <v>-13.738183136335</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>506383.85</v>
+        <v>746984.16</v>
       </c>
       <c r="N61" s="1">
-        <v>506383.85</v>
+        <v>746984.16</v>
       </c>
       <c r="O61" s="1">
-        <v>0.56</v>
+        <v>0.79</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>175309.0</v>
+        <v>157521.0</v>
       </c>
       <c r="D62" s="1">
-        <v>5.62</v>
+        <v>7.1</v>
       </c>
       <c r="E62" s="1">
-        <v>5.60264727</v>
+        <v>5.97691394</v>
       </c>
       <c r="F62" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G62">
-        <v>1.99</v>
+        <v>1.97</v>
       </c>
       <c r="H62" s="1">
-        <v>529472.56</v>
+        <v>487417.16</v>
       </c>
       <c r="I62" s="1">
-        <v>-34503.17</v>
+        <v>79061.64</v>
       </c>
       <c r="J62" s="1">
-        <v>-6.5165171165811</v>
+        <v>16.220528633009</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>494969.39</v>
+        <v>566478.8</v>
       </c>
       <c r="N62" s="1">
-        <v>494969.39</v>
+        <v>566478.8</v>
       </c>
       <c r="O62" s="1">
-        <v>0.55</v>
+        <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>5579.0</v>
+        <v>180666.0</v>
       </c>
       <c r="D63" s="1">
-        <v>15.18</v>
+        <v>5.82</v>
       </c>
       <c r="E63" s="1">
-        <v>10.39328195</v>
+        <v>5.61804883</v>
       </c>
       <c r="F63" t="s">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="G63">
-        <v>1.0</v>
+        <v>1.97</v>
       </c>
       <c r="H63" s="1">
-        <v>57984.12</v>
+        <v>545529.82</v>
       </c>
       <c r="I63" s="1">
-        <v>26705.1</v>
+        <v>-12948.08</v>
       </c>
       <c r="J63" s="1">
-        <v>46.055885645932</v>
+        <v>-2.3734871175328</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>84689.22</v>
+        <v>532581.74</v>
       </c>
       <c r="N63" s="1">
-        <v>84689.22</v>
+        <v>532581.74</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>10100.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D64" s="1">
-        <v>415.75</v>
+        <v>14.65</v>
       </c>
       <c r="E64" s="1">
-        <v>466.20078317</v>
+        <v>10.91609822</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4027808.66</v>
+        <v>68236.53</v>
       </c>
       <c r="I64" s="1">
-        <v>-442226.73</v>
+        <v>23340.62</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.979338080077</v>
+        <v>34.205461502805</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3585581.93</v>
+        <v>91577.15</v>
       </c>
       <c r="N64" s="1">
-        <v>3585581.93</v>
+        <v>91577.15</v>
       </c>
       <c r="O64" s="1">
-        <v>3.99</v>
+        <v>0.1</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>33835.0</v>
+        <v>10166.0</v>
       </c>
       <c r="D65" s="1">
-        <v>34.5</v>
+        <v>405.21</v>
       </c>
       <c r="E65" s="1">
-        <v>29.02368435</v>
+        <v>465.24961145</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
+        <v>37</v>
       </c>
       <c r="G65">
-        <v>9.17</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>115212.09</v>
+        <v>4045238.01</v>
       </c>
       <c r="I65" s="1">
-        <v>12048.17</v>
+        <v>-526969.35</v>
       </c>
       <c r="J65" s="1">
-        <v>10.457383422174</v>
+        <v>-13.026905924875</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>127260.26</v>
+        <v>3518268.66</v>
       </c>
       <c r="N65" s="1">
-        <v>127260.26</v>
+        <v>3518268.66</v>
       </c>
       <c r="O65" s="1">
-        <v>0.14</v>
+        <v>3.73</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" t="s">
         <v>167</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1">
+        <v>37233.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>33.4</v>
+      </c>
+      <c r="E66" s="1">
+        <v>29.55084898</v>
+      </c>
+      <c r="F66" t="s">
         <v>168</v>
       </c>
-      <c r="C66" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G66">
-        <v>186.67</v>
+        <v>9.17</v>
       </c>
       <c r="H66" s="1">
-        <v>498819.31</v>
+        <v>128039.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-44043.82</v>
+        <v>7595.17</v>
       </c>
       <c r="J66" s="1">
-        <v>-8.8296140740823</v>
+        <v>5.9318848976107</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>454775.49</v>
+        <v>135634.91</v>
       </c>
       <c r="N66" s="1">
-        <v>454775.49</v>
+        <v>135634.91</v>
       </c>
       <c r="O66" s="1">
-        <v>0.51</v>
+        <v>0.14</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>27244.0</v>
+        <v>56008.0</v>
       </c>
       <c r="D67" s="1">
-        <v>2927.0</v>
+        <v>1768.5</v>
       </c>
       <c r="E67" s="1">
-        <v>2810.44472177</v>
+        <v>1726.18922297</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H67" s="1">
-        <v>438226.2</v>
+        <v>570279.28</v>
       </c>
       <c r="I67" s="1">
-        <v>-11032.46</v>
+        <v>-34398.75</v>
       </c>
       <c r="J67" s="1">
-        <v>-2.5175263368553</v>
+        <v>-6.031912995331</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>427193.74</v>
+        <v>535880.53</v>
       </c>
       <c r="N67" s="1">
-        <v>427193.74</v>
+        <v>535880.53</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.57</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>71875.0</v>
+        <v>32602.0</v>
       </c>
       <c r="D68" s="1">
-        <v>42.39</v>
+        <v>2974.0</v>
       </c>
       <c r="E68" s="1">
-        <v>37.05132661</v>
+        <v>2859.52113367</v>
       </c>
       <c r="F68" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G68">
-        <v>10.79</v>
+        <v>184.84</v>
       </c>
       <c r="H68" s="1">
-        <v>247421.05</v>
+        <v>528155.58</v>
       </c>
       <c r="I68" s="1">
-        <v>35028.31</v>
+        <v>-3592.09</v>
       </c>
       <c r="J68" s="1">
-        <v>14.157368582827</v>
+        <v>-0.68011967231322</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>282449.36</v>
+        <v>524563.49</v>
       </c>
       <c r="N68" s="1">
-        <v>282449.36</v>
+        <v>524563.49</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>30487.0</v>
+        <v>72584.0</v>
       </c>
       <c r="D69" s="1">
-        <v>3102.0</v>
+        <v>41.62</v>
       </c>
       <c r="E69" s="1">
-        <v>1961.99452226</v>
+        <v>37.23754781</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="G69">
-        <v>186.67</v>
+        <v>10.92</v>
       </c>
       <c r="H69" s="1">
-        <v>348717.98</v>
+        <v>251066.43</v>
       </c>
       <c r="I69" s="1">
-        <v>157908.37</v>
+        <v>25701.17</v>
       </c>
       <c r="J69" s="1">
-        <v>45.282543217301</v>
+        <v>10.236800674626</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>506626.35</v>
+        <v>276767.6</v>
       </c>
       <c r="N69" s="1">
-        <v>506626.35</v>
+        <v>276767.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.56</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>22929.0</v>
+        <v>30423.0</v>
       </c>
       <c r="D70" s="1">
-        <v>50.9</v>
+        <v>3667.0</v>
       </c>
       <c r="E70" s="1">
-        <v>50.3</v>
+        <v>1979.62084607</v>
       </c>
       <c r="F70" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="G70">
-        <v>9.17</v>
+        <v>184.84</v>
       </c>
       <c r="H70" s="1">
-        <v>125931.93</v>
+        <v>350546.86</v>
       </c>
       <c r="I70" s="1">
-        <v>1304.2</v>
+        <v>253020.57</v>
       </c>
       <c r="J70" s="1">
-        <v>1.0356388566426</v>
+        <v>72.178815123319</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>127236.13</v>
+        <v>603567.43</v>
       </c>
       <c r="N70" s="1">
-        <v>127236.13</v>
+        <v>603567.43</v>
       </c>
       <c r="O70" s="1">
-        <v>0.14</v>
+        <v>0.64</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>34796.0</v>
+        <v>28345.0</v>
       </c>
       <c r="D71" s="1">
-        <v>199.64</v>
+        <v>48.32</v>
       </c>
       <c r="E71" s="1">
-        <v>122.29389298</v>
+        <v>49.60603951</v>
       </c>
       <c r="F71" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>9.17</v>
       </c>
       <c r="H71" s="1">
-        <v>3884166.28</v>
+        <v>153337.19</v>
       </c>
       <c r="I71" s="1">
-        <v>2047584.59</v>
+        <v>-3954.47</v>
       </c>
       <c r="J71" s="1">
-        <v>52.716192932914</v>
+        <v>-2.5789373080334</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>5931750.87</v>
+        <v>149382.72</v>
       </c>
       <c r="N71" s="1">
-        <v>5931750.87</v>
+        <v>149382.72</v>
       </c>
       <c r="O71" s="1">
-        <v>6.6</v>
+        <v>0.16</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>51508.0</v>
+        <v>34226.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1582.5</v>
+        <v>225.83</v>
       </c>
       <c r="E72" s="1">
-        <v>1586.19198959</v>
+        <v>122.29389265</v>
       </c>
       <c r="F72" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G72">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>489932.66</v>
+        <v>3820539.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-53266.34</v>
+        <v>2780868.17</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.872175780239</v>
+        <v>72.787325819734</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>436666.32</v>
+        <v>6601407.17</v>
       </c>
       <c r="N72" s="1">
-        <v>436666.32</v>
+        <v>6601407.17</v>
       </c>
       <c r="O72" s="1">
-        <v>0.49</v>
+        <v>7.01</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>26137.0</v>
+        <v>62368.0</v>
       </c>
       <c r="D73" s="1">
-        <v>820.4</v>
+        <v>1561.0</v>
       </c>
       <c r="E73" s="1">
-        <v>723.07912155</v>
+        <v>1591.73807081</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
       <c r="G73">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H73" s="1">
-        <v>109491.36</v>
+        <v>584530.55</v>
       </c>
       <c r="I73" s="1">
-        <v>5380.24</v>
+        <v>-57813.26</v>
       </c>
       <c r="J73" s="1">
-        <v>4.9138489100875</v>
+        <v>-9.8905454984346</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>114871.6</v>
+        <v>526717.29</v>
       </c>
       <c r="N73" s="1">
-        <v>114871.6</v>
+        <v>526717.29</v>
       </c>
       <c r="O73" s="1">
-        <v>0.13</v>
+        <v>0.56</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>39509.0</v>
+        <v>30599.0</v>
       </c>
       <c r="D74" s="1">
-        <v>5.29</v>
+        <v>835.8</v>
       </c>
       <c r="E74" s="1">
-        <v>5.41860741</v>
+        <v>741.5939083</v>
       </c>
       <c r="F74" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G74">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H74" s="1">
-        <v>254407.24</v>
+        <v>129931.13</v>
       </c>
       <c r="I74" s="1">
-        <v>-13287.48</v>
+        <v>8432.66</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.2229173981055</v>
+        <v>6.4900997936368</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>241119.76</v>
+        <v>138363.79</v>
       </c>
       <c r="N74" s="1">
-        <v>241119.76</v>
+        <v>138363.79</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>16898.0</v>
+        <v>48458.0</v>
       </c>
       <c r="D75" s="1">
-        <v>14.97</v>
+        <v>5.35</v>
       </c>
       <c r="E75" s="1">
-        <v>15.88102793</v>
+        <v>5.38129948</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H75" s="1">
-        <v>268357.61</v>
+        <v>308327.02</v>
       </c>
       <c r="I75" s="1">
-        <v>-15394.55</v>
+        <v>-9082.72</v>
       </c>
       <c r="J75" s="1">
-        <v>-5.7365803786969</v>
+        <v>-2.9458073444228</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>252963.06</v>
+        <v>299244.3</v>
       </c>
       <c r="N75" s="1">
-        <v>252963.06</v>
+        <v>299244.3</v>
       </c>
       <c r="O75" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>7065.0</v>
+        <v>20213.0</v>
       </c>
       <c r="D76" s="1">
-        <v>188.8</v>
+        <v>14.45</v>
       </c>
       <c r="E76" s="1">
-        <v>219.56037509</v>
+        <v>15.66766635</v>
       </c>
       <c r="F76" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>207661.97</v>
+        <v>316690.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-29172.19</v>
+        <v>-24612.69</v>
       </c>
       <c r="J76" s="1">
-        <v>-14.047921244318</v>
+        <v>-7.7718425059366</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>178489.78</v>
+        <v>292077.85</v>
       </c>
       <c r="N76" s="1">
-        <v>178489.78</v>
+        <v>292077.85</v>
       </c>
       <c r="O76" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>189</v>
+      </c>
+      <c r="B77" t="s">
         <v>190</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1">
+        <v>6950.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="E77" s="1">
+        <v>219.56037554</v>
+      </c>
+      <c r="F77" t="s">
         <v>191</v>
       </c>
-      <c r="C77" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H77" s="1">
-        <v>389342.56</v>
+        <v>204281.78</v>
       </c>
       <c r="I77" s="1">
-        <v>79551.54</v>
+        <v>-24799.75</v>
       </c>
       <c r="J77" s="1">
-        <v>20.432274344731</v>
+        <v>-12.139971562809</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>468894.1</v>
+        <v>179482.03</v>
       </c>
       <c r="N77" s="1">
-        <v>468894.1</v>
+        <v>179482.03</v>
       </c>
       <c r="O77" s="1">
-        <v>0.52</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>192</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" s="1">
-        <v>10302.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D78" s="1">
-        <v>7.122</v>
+        <v>268.4</v>
       </c>
       <c r="E78" s="1">
-        <v>6.92836537</v>
+        <v>228.21954683</v>
       </c>
       <c r="F78" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>84509.17</v>
+        <v>377703.35</v>
       </c>
       <c r="I78" s="1">
-        <v>136.47</v>
+        <v>66498.65</v>
       </c>
       <c r="J78" s="1">
-        <v>0.16148543406591</v>
+        <v>17.606052474779</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>84645.64</v>
+        <v>444202.0</v>
       </c>
       <c r="N78" s="1">
-        <v>84645.64</v>
+        <v>444202.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>194</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" s="1">
-        <v>18780.0</v>
+        <v>11156.0</v>
       </c>
       <c r="D79" s="1">
-        <v>3780.0</v>
+        <v>6.984</v>
       </c>
       <c r="E79" s="1">
-        <v>4500.0</v>
+        <v>6.94501255</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G79">
-        <v>186.67</v>
+        <v>0.87</v>
       </c>
       <c r="H79" s="1">
-        <v>459087.51</v>
+        <v>91540.78</v>
       </c>
       <c r="I79" s="1">
-        <v>-78794.21</v>
+        <v>-1607.73</v>
       </c>
       <c r="J79" s="1">
-        <v>-17.163222323343</v>
+        <v>-1.7562992144048</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>380293.3</v>
+        <v>89933.05</v>
       </c>
       <c r="N79" s="1">
-        <v>380293.3</v>
+        <v>89933.05</v>
       </c>
       <c r="O79" s="1">
-        <v>0.42</v>
+        <v>0.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>196</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" s="1">
-        <v>162.0</v>
+        <v>24052.0</v>
       </c>
       <c r="D80" s="1">
-        <v>90400.0</v>
+        <v>3759.0</v>
       </c>
       <c r="E80" s="1">
-        <v>79983.13580247</v>
+        <v>4422.4829536</v>
       </c>
       <c r="F80" t="s">
         <v>50</v>
       </c>
       <c r="G80">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H80" s="1">
-        <v>74591.02</v>
+        <v>577598.49</v>
       </c>
       <c r="I80" s="1">
-        <v>3862.92</v>
+        <v>-88454.89</v>
       </c>
       <c r="J80" s="1">
-        <v>5.1788003435266</v>
+        <v>-15.314252293146</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>78453.94</v>
+        <v>489143.6</v>
       </c>
       <c r="N80" s="1">
-        <v>78453.94</v>
+        <v>489143.6</v>
       </c>
       <c r="O80" s="1">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>198</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" s="1">
-        <v>7056.0</v>
+        <v>202.0</v>
       </c>
       <c r="D81" s="1">
-        <v>31.49</v>
+        <v>84400.0</v>
       </c>
       <c r="E81" s="1">
-        <v>26.85862245</v>
+        <v>80855.18316832</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G81">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H81" s="1">
-        <v>223408.78</v>
+        <v>92818.43</v>
       </c>
       <c r="I81" s="1">
-        <v>32928.83</v>
+        <v>-581.11</v>
       </c>
       <c r="J81" s="1">
-        <v>14.7392730044</v>
+        <v>-0.62607178337319</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>256337.61</v>
+        <v>92237.32</v>
       </c>
       <c r="N81" s="1">
-        <v>256337.61</v>
+        <v>92237.32</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>200</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" s="1">
-        <v>13439.0</v>
+        <v>8321.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.35</v>
+        <v>31.08</v>
       </c>
       <c r="E82" s="1">
-        <v>18.77</v>
+        <v>27.60079798</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H82" s="1">
-        <v>252250.03</v>
+        <v>269811.35</v>
       </c>
       <c r="I82" s="1">
-        <v>7794.62</v>
+        <v>28701.58</v>
       </c>
       <c r="J82" s="1">
-        <v>3.0900372935535</v>
+        <v>10.637647378437</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>260044.65</v>
+        <v>298512.93</v>
       </c>
       <c r="N82" s="1">
-        <v>260044.65</v>
+        <v>298512.93</v>
       </c>
       <c r="O82" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>202</v>
       </c>
       <c r="B83" t="s">
         <v>203</v>
       </c>
       <c r="C83" s="1">
-        <v>14137.0</v>
+        <v>14364.0</v>
       </c>
       <c r="D83" s="1">
-        <v>45.72</v>
+        <v>20.76</v>
       </c>
       <c r="E83" s="1">
-        <v>49.71032539</v>
+        <v>18.88785854</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>702754.87</v>
+        <v>271305.2</v>
       </c>
       <c r="I83" s="1">
-        <v>-56411.23</v>
+        <v>26891.44</v>
       </c>
       <c r="J83" s="1">
-        <v>-8.0271560409108</v>
+        <v>9.9118778408965</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>646343.64</v>
+        <v>298196.64</v>
       </c>
       <c r="N83" s="1">
-        <v>646343.64</v>
+        <v>298196.64</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.32</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>204</v>
       </c>
       <c r="B84" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="1">
-        <v>7856.0</v>
+        <v>13906.0</v>
       </c>
       <c r="D84" s="1">
-        <v>74.06</v>
+        <v>48.48</v>
       </c>
       <c r="E84" s="1">
-        <v>62.18017312</v>
+        <v>49.71032576</v>
       </c>
       <c r="F84" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>566833.34</v>
+        <v>691271.79</v>
       </c>
       <c r="I84" s="1">
-        <v>104388.81</v>
+        <v>-17108.91</v>
       </c>
       <c r="J84" s="1">
-        <v>18.416137978052</v>
+        <v>-2.4749903362902</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>671222.15</v>
+        <v>674162.88</v>
       </c>
       <c r="N84" s="1">
-        <v>671222.15</v>
+        <v>674162.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
         <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>20282.0</v>
+        <v>7994.0</v>
       </c>
       <c r="D85" s="1">
-        <v>225.05</v>
+        <v>70.4</v>
       </c>
       <c r="E85" s="1">
-        <v>131.82859777</v>
+        <v>62.6356705</v>
       </c>
       <c r="F85" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H85" s="1">
-        <v>2428765.72</v>
+        <v>580954.16</v>
       </c>
       <c r="I85" s="1">
-        <v>1468821.25</v>
+        <v>68641.96</v>
       </c>
       <c r="J85" s="1">
-        <v>60.476036774761</v>
+        <v>11.815383162073</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>3897586.97</v>
+        <v>649596.12</v>
       </c>
       <c r="N85" s="1">
-        <v>3897586.97</v>
+        <v>649596.12</v>
       </c>
       <c r="O85" s="1">
-        <v>4.34</v>
+        <v>0.69</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>208</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>2752.0</v>
+        <v>18304.0</v>
       </c>
       <c r="D86" s="1">
-        <v>42.82</v>
+        <v>237.08</v>
       </c>
       <c r="E86" s="1">
-        <v>29.08</v>
+        <v>131.82859757</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>80028.16</v>
+        <v>2191900.6</v>
       </c>
       <c r="I86" s="1">
-        <v>37812.48</v>
+        <v>1514391.68</v>
       </c>
       <c r="J86" s="1">
-        <v>47.248968363136</v>
+        <v>69.090344699025</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>117840.64</v>
+        <v>3706292.28</v>
       </c>
       <c r="N86" s="1">
-        <v>117840.64</v>
+        <v>3706292.28</v>
       </c>
       <c r="O86" s="1">
-        <v>0.13</v>
+        <v>3.93</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>210</v>
       </c>
       <c r="B87" t="s">
         <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>25174.0</v>
+        <v>1932.0</v>
       </c>
       <c r="D87" s="1">
-        <v>10.235</v>
+        <v>52.35</v>
       </c>
       <c r="E87" s="1">
-        <v>9.40497656</v>
+        <v>29.08</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>236760.88</v>
+        <v>56182.56</v>
       </c>
       <c r="I87" s="1">
-        <v>20895.01</v>
+        <v>44957.64</v>
       </c>
       <c r="J87" s="1">
-        <v>8.8253642240221</v>
+        <v>80.020632737276</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>257655.89</v>
+        <v>101140.2</v>
       </c>
       <c r="N87" s="1">
-        <v>257655.89</v>
+        <v>101140.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.29</v>
+        <v>0.11</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>212</v>
       </c>
       <c r="B88" t="s">
         <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>3373.0</v>
+        <v>30374.0</v>
       </c>
       <c r="D88" s="1">
-        <v>146.4</v>
+        <v>9.596</v>
       </c>
       <c r="E88" s="1">
-        <v>137.49525941</v>
+        <v>9.47644597</v>
       </c>
       <c r="F88" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>497131.26</v>
+        <v>287837.57</v>
       </c>
       <c r="I88" s="1">
-        <v>40931.61</v>
+        <v>3631.33</v>
       </c>
       <c r="J88" s="1">
-        <v>8.2335618967111</v>
+        <v>1.2615900002213</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>538062.87</v>
+        <v>291468.9</v>
       </c>
       <c r="N88" s="1">
-        <v>538062.87</v>
+        <v>291468.9</v>
       </c>
       <c r="O88" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>214</v>
       </c>
       <c r="B89" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>25142.0</v>
+        <v>4140.0</v>
       </c>
       <c r="D89" s="1">
-        <v>108.9</v>
+        <v>145.1</v>
       </c>
       <c r="E89" s="1">
-        <v>127.53489539</v>
+        <v>140.91768841</v>
       </c>
       <c r="F89" t="s">
-        <v>114</v>
+        <v>32</v>
       </c>
       <c r="G89">
-        <v>10.79</v>
+        <v>0.92</v>
       </c>
       <c r="H89" s="1">
-        <v>287443.68</v>
+        <v>628082.6</v>
       </c>
       <c r="I89" s="1">
-        <v>-33622.99</v>
+        <v>27539.77</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.697244482815</v>
+        <v>4.384736975678</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>253820.69</v>
+        <v>655622.37</v>
       </c>
       <c r="N89" s="1">
-        <v>253820.69</v>
+        <v>655622.37</v>
       </c>
       <c r="O89" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>216</v>
       </c>
       <c r="B90" t="s">
         <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>50286.0</v>
+        <v>30962.0</v>
       </c>
       <c r="D90" s="1">
-        <v>144.5</v>
+        <v>99.58</v>
       </c>
       <c r="E90" s="1">
-        <v>154.76703198</v>
+        <v>122.67548705</v>
       </c>
       <c r="F90" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G90">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H90" s="1">
-        <v>697954.15</v>
+        <v>342202.97</v>
       </c>
       <c r="I90" s="1">
-        <v>-24335.26</v>
+        <v>-59732.27</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.4866559644355</v>
+        <v>-17.455216709545</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>673618.89</v>
+        <v>282470.7</v>
       </c>
       <c r="N90" s="1">
-        <v>673618.89</v>
+        <v>282470.7</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>218</v>
       </c>
       <c r="B91" t="s">
         <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>31457.0</v>
+        <v>57680.0</v>
       </c>
       <c r="D91" s="1">
-        <v>24.84</v>
+        <v>124.6</v>
       </c>
       <c r="E91" s="1">
-        <v>18.18719172</v>
+        <v>151.40247434</v>
       </c>
       <c r="F91" t="s">
-        <v>166</v>
+        <v>116</v>
       </c>
       <c r="G91">
-        <v>9.17</v>
+        <v>10.92</v>
       </c>
       <c r="H91" s="1">
-        <v>66156.03</v>
+        <v>785994.62</v>
       </c>
       <c r="I91" s="1">
-        <v>19031.58</v>
+        <v>-127555.58</v>
       </c>
       <c r="J91" s="1">
-        <v>28.767717772666</v>
+        <v>-16.228556373579</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>85187.61</v>
+        <v>658439.04</v>
       </c>
       <c r="N91" s="1">
-        <v>85187.61</v>
+        <v>658439.04</v>
       </c>
       <c r="O91" s="1">
-        <v>0.09</v>
+        <v>0.7</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>17055.0</v>
+        <v>33528.0</v>
       </c>
       <c r="D92" s="1">
-        <v>282.23</v>
+        <v>24.56</v>
       </c>
       <c r="E92" s="1">
-        <v>178.73552741</v>
+        <v>18.74724469</v>
       </c>
       <c r="F92" t="s">
-        <v>37</v>
+        <v>168</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>9.17</v>
       </c>
       <c r="H92" s="1">
-        <v>2608433.0</v>
+        <v>72201.72</v>
       </c>
       <c r="I92" s="1">
-        <v>1501747.73</v>
+        <v>17609.99</v>
       </c>
       <c r="J92" s="1">
-        <v>57.572792937369</v>
+        <v>24.389986831339</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>4110180.73</v>
+        <v>89811.71</v>
       </c>
       <c r="N92" s="1">
-        <v>4110180.73</v>
+        <v>89811.71</v>
       </c>
       <c r="O92" s="1">
-        <v>4.58</v>
+        <v>0.1</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>29739.0</v>
+        <v>13623.0</v>
       </c>
       <c r="D93" s="1">
-        <v>2765.5</v>
+        <v>306.34</v>
       </c>
       <c r="E93" s="1">
-        <v>2574.52671576</v>
+        <v>178.73552815</v>
       </c>
       <c r="F93" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G93">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>458781.48</v>
+        <v>2083534.6</v>
       </c>
       <c r="I93" s="1">
-        <v>-18194.85</v>
+        <v>1480773.23</v>
       </c>
       <c r="J93" s="1">
-        <v>-3.9659076909556</v>
+        <v>71.070249085376</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>440586.63</v>
+        <v>3564307.83</v>
       </c>
       <c r="N93" s="1">
-        <v>440586.63</v>
+        <v>3564307.83</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>3.78</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>224</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>46000.0</v>
+        <v>34764.0</v>
       </c>
       <c r="D94" s="1">
-        <v>1705.0</v>
+        <v>2816.5</v>
       </c>
       <c r="E94" s="1">
-        <v>1765.43591304</v>
+        <v>2622.56046485</v>
       </c>
       <c r="F94" t="s">
         <v>50</v>
       </c>
       <c r="G94">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H94" s="1">
-        <v>497019.05</v>
+        <v>537293.17</v>
       </c>
       <c r="I94" s="1">
-        <v>-76860.21</v>
+        <v>-7565.88</v>
       </c>
       <c r="J94" s="1">
-        <v>-15.464238241975</v>
+        <v>-1.4081474365289</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>420158.84</v>
+        <v>529727.29</v>
       </c>
       <c r="N94" s="1">
-        <v>420158.84</v>
+        <v>529727.29</v>
       </c>
       <c r="O94" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>226</v>
       </c>
       <c r="B95" t="s">
         <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>23967.0</v>
+        <v>60855.0</v>
       </c>
       <c r="D95" s="1">
-        <v>120.9</v>
+        <v>1645.5</v>
       </c>
       <c r="E95" s="1">
-        <v>116.23299996</v>
+        <v>1737.93351409</v>
       </c>
       <c r="F95" t="s">
-        <v>228</v>
+        <v>50</v>
       </c>
       <c r="G95">
-        <v>10.91</v>
+        <v>184.84</v>
       </c>
       <c r="H95" s="1">
-        <v>248506.36</v>
+        <v>629249.53</v>
       </c>
       <c r="I95" s="1">
-        <v>17061.44</v>
+        <v>-87489.44</v>
       </c>
       <c r="J95" s="1">
-        <v>6.8655949087178</v>
+        <v>-13.903775184385</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>265567.8</v>
+        <v>541760.09</v>
       </c>
       <c r="N95" s="1">
-        <v>265567.8</v>
+        <v>541760.09</v>
       </c>
       <c r="O95" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" t="s">
         <v>229</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" s="1">
+        <v>33156.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E96" s="1">
+        <v>110.33737514</v>
+      </c>
+      <c r="F96" t="s">
         <v>230</v>
       </c>
-      <c r="C96" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G96">
-        <v>186.67</v>
+        <v>10.75</v>
       </c>
       <c r="H96" s="1">
-        <v>710796.66</v>
+        <v>328556.6</v>
       </c>
       <c r="I96" s="1">
-        <v>-49331.48</v>
+        <v>-39787.49</v>
       </c>
       <c r="J96" s="1">
-        <v>-6.9403083576673</v>
+        <v>-12.109782606711</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>661465.18</v>
+        <v>288769.11</v>
       </c>
       <c r="N96" s="1">
-        <v>661465.18</v>
+        <v>288769.11</v>
       </c>
       <c r="O96" s="1">
-        <v>0.74</v>
+        <v>0.31</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>231</v>
       </c>
       <c r="B97" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="1">
-        <v>47765.0</v>
+        <v>49911.0</v>
       </c>
       <c r="D97" s="1">
-        <v>1.565</v>
+        <v>2939.5</v>
       </c>
       <c r="E97" s="1">
-        <v>1.40465969</v>
+        <v>2987.04485985</v>
       </c>
       <c r="F97" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G97">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H97" s="1">
-        <v>79617.02</v>
+        <v>879491.26</v>
       </c>
       <c r="I97" s="1">
-        <v>6622.29</v>
+        <v>-85743.36</v>
       </c>
       <c r="J97" s="1">
-        <v>8.3176813198987</v>
+        <v>-9.7491997817011</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>86239.31</v>
+        <v>793747.9</v>
       </c>
       <c r="N97" s="1">
-        <v>86239.31</v>
+        <v>793747.9</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.84</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>233</v>
       </c>
       <c r="B98" t="s">
         <v>234</v>
       </c>
       <c r="C98" s="1">
-        <v>819.0</v>
+        <v>51975.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.55</v>
+        <v>1.48</v>
       </c>
       <c r="E98" s="1">
-        <v>89.89153846</v>
+        <v>1.41614161</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H98" s="1">
-        <v>73621.17</v>
+        <v>87119.55</v>
       </c>
       <c r="I98" s="1">
-        <v>12005.28</v>
+        <v>1670.2</v>
       </c>
       <c r="J98" s="1">
-        <v>16.306831309527</v>
+        <v>1.9171357060499</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>85626.45</v>
+        <v>88789.75</v>
       </c>
       <c r="N98" s="1">
-        <v>85626.45</v>
+        <v>88789.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>235</v>
       </c>
       <c r="B99" t="s">
         <v>236</v>
       </c>
       <c r="C99" s="1">
-        <v>16506.0</v>
+        <v>898.0</v>
       </c>
       <c r="D99" s="1">
-        <v>13.445</v>
+        <v>100.6</v>
       </c>
       <c r="E99" s="1">
-        <v>11.14960499</v>
+        <v>91.17206013</v>
       </c>
       <c r="F99" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>218605.71</v>
+        <v>81872.51</v>
       </c>
       <c r="I99" s="1">
-        <v>37420.1</v>
+        <v>8466.29</v>
       </c>
       <c r="J99" s="1">
-        <v>17.117622407942</v>
+        <v>10.340821357498</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>256025.81</v>
+        <v>90338.8</v>
       </c>
       <c r="N99" s="1">
-        <v>256025.81</v>
+        <v>90338.8</v>
       </c>
       <c r="O99" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>237</v>
       </c>
       <c r="B100" t="s">
         <v>238</v>
       </c>
       <c r="C100" s="1">
-        <v>9791.0</v>
+        <v>18746.0</v>
       </c>
       <c r="D100" s="1">
-        <v>26.46</v>
+        <v>13.8</v>
       </c>
       <c r="E100" s="1">
-        <v>26.80654683</v>
+        <v>11.52329617</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H100" s="1">
-        <v>262462.9</v>
+        <v>255525.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-3393.04</v>
+        <v>43077.26</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.2927693780721</v>
+        <v>16.858279381843</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>259069.86</v>
+        <v>298603.1</v>
       </c>
       <c r="N100" s="1">
-        <v>259069.86</v>
+        <v>298603.1</v>
       </c>
       <c r="O100" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>239</v>
       </c>
       <c r="B101" t="s">
         <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>3728.0</v>
+        <v>12086.0</v>
       </c>
       <c r="D101" s="1">
-        <v>64.35</v>
+        <v>25.34</v>
       </c>
       <c r="E101" s="1">
-        <v>69.36956009</v>
+        <v>26.52427354</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>258609.72</v>
+        <v>320572.37</v>
       </c>
       <c r="I101" s="1">
-        <v>-18712.92</v>
+        <v>-14313.13</v>
       </c>
       <c r="J101" s="1">
-        <v>-7.2359693208747</v>
+        <v>-4.4648670127123</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>239896.8</v>
+        <v>306259.24</v>
       </c>
       <c r="N101" s="1">
-        <v>239896.8</v>
+        <v>306259.24</v>
       </c>
       <c r="O101" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>11001.0</v>
+        <v>4891.0</v>
       </c>
       <c r="D102" s="1">
-        <v>190.45</v>
+        <v>60.8</v>
       </c>
       <c r="E102" s="1">
-        <v>181.90780384</v>
+        <v>67.08142507</v>
       </c>
       <c r="F102" t="s">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>267888.31</v>
+        <v>328095.25</v>
       </c>
       <c r="I102" s="1">
-        <v>12469.3</v>
+        <v>-30722.45</v>
       </c>
       <c r="J102" s="1">
-        <v>4.6546637290743</v>
+        <v>-9.3638813728635</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>280357.61</v>
+        <v>297372.8</v>
       </c>
       <c r="N102" s="1">
-        <v>280357.61</v>
+        <v>297372.8</v>
       </c>
       <c r="O102" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>7180.0</v>
+        <v>12493.0</v>
       </c>
       <c r="D103" s="1">
-        <v>2995.5</v>
+        <v>190.9</v>
       </c>
       <c r="E103" s="1">
-        <v>3023.79512535</v>
+        <v>183.53996558</v>
       </c>
       <c r="F103" t="s">
-        <v>50</v>
+        <v>191</v>
       </c>
       <c r="G103">
-        <v>186.67</v>
+        <v>7.47</v>
       </c>
       <c r="H103" s="1">
-        <v>128820.24</v>
+        <v>306936.97</v>
       </c>
       <c r="I103" s="1">
-        <v>-13600.99</v>
+        <v>12181.2</v>
       </c>
       <c r="J103" s="1">
-        <v>-10.558115712251</v>
+        <v>3.9686323872944</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>115219.25</v>
+        <v>319118.17</v>
       </c>
       <c r="N103" s="1">
-        <v>115219.25</v>
+        <v>319118.17</v>
       </c>
       <c r="O103" s="1">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>38117.0</v>
+        <v>9200.0</v>
       </c>
       <c r="D104" s="1">
-        <v>25.0</v>
+        <v>2732.0</v>
       </c>
       <c r="E104" s="1">
-        <v>27.67579348</v>
+        <v>2992.66184783</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H104" s="1">
-        <v>944510.91</v>
+        <v>160385.51</v>
       </c>
       <c r="I104" s="1">
-        <v>-130810.12</v>
+        <v>-24403.53</v>
       </c>
       <c r="J104" s="1">
-        <v>-13.849508630874</v>
+        <v>-15.215545344464</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>813700.79</v>
+        <v>135981.98</v>
       </c>
       <c r="N104" s="1">
-        <v>813700.79</v>
+        <v>135981.98</v>
       </c>
       <c r="O104" s="1">
-        <v>0.91</v>
+        <v>0.14</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>247</v>
       </c>
       <c r="B105" t="s">
         <v>248</v>
       </c>
       <c r="C105" s="1">
-        <v>30053.0</v>
+        <v>45020.0</v>
       </c>
       <c r="D105" s="1">
-        <v>121.69</v>
+        <v>23.1</v>
       </c>
       <c r="E105" s="1">
-        <v>116.96920807</v>
+        <v>27.06334207</v>
       </c>
       <c r="F105" t="s">
         <v>37</v>
       </c>
       <c r="G105">
         <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>3231226.95</v>
+        <v>1082519.25</v>
       </c>
       <c r="I105" s="1">
-        <v>-108394.08</v>
+        <v>-194308.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-3.3545795970784</v>
+        <v>-17.949622604864</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3122832.87</v>
+        <v>888211.13</v>
       </c>
       <c r="N105" s="1">
-        <v>3122832.87</v>
+        <v>888211.13</v>
       </c>
       <c r="O105" s="1">
-        <v>3.48</v>
+        <v>0.94</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>249</v>
       </c>
       <c r="B106" t="s">
         <v>250</v>
       </c>
       <c r="C106" s="1">
-        <v>36.0</v>
+        <v>36772.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4794.4</v>
+        <v>109.01</v>
       </c>
       <c r="E106" s="1">
-        <v>4792.49861111</v>
+        <v>117.12187697</v>
       </c>
       <c r="F106" t="s">
+        <v>37</v>
+      </c>
+      <c r="G106">
+        <v>1.17</v>
+      </c>
+      <c r="H106" s="1">
+        <v>3899297.1</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-475702.51</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-12.199699017549</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3423594.59</v>
+      </c>
+      <c r="N106" s="1">
+        <v>3423594.59</v>
+      </c>
+      <c r="O106" s="1">
+        <v>3.63</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>251</v>
+      </c>
+      <c r="B107" t="s">
+        <v>252</v>
+      </c>
+      <c r="C107" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>4799.78</v>
+      </c>
+      <c r="E107" s="1">
+        <v>4798.18058824</v>
+      </c>
+      <c r="F107" t="s">
         <v>8</v>
       </c>
-      <c r="G106">
+      <c r="G107">
         <v>1.0</v>
       </c>
-      <c r="H106" s="1">
-[...23 lines deleted...]
-      <c r="P106">
+      <c r="H107" s="1">
+        <v>81569.07</v>
+      </c>
+      <c r="I107" s="1">
+        <v>27.19</v>
+      </c>
+      <c r="J107" s="1">
+        <v>0.033333713379348</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>81596.26</v>
+      </c>
+      <c r="N107" s="1">
+        <v>81596.26</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>