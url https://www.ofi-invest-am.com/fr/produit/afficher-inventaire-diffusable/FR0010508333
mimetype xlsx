--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -169,71 +169,65 @@
   <si>
     <t>ANDRITZ AG</t>
   </si>
   <si>
     <t>JE00BTDN8H13</t>
   </si>
   <si>
     <t>APTIV HOLDINGS L</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>JP3937200008</t>
   </si>
   <si>
     <t>AZBIL CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>GB00BP0RGD03</t>
-[...2 lines deleted...]
-    <t>BERKELEY GROUP</t>
+    <t>DE0005190003</t>
+  </si>
+  <si>
+    <t>BMW AG</t>
+  </si>
+  <si>
+    <t>GB0001367019</t>
+  </si>
+  <si>
+    <t>BRIT LAND CO PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...10 lines deleted...]
-  <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
     <t>JP3566800003</t>
   </si>
   <si>
     <t>CENTRAL JAPAN RAILW</t>
   </si>
   <si>
     <t>SG1N31909426</t>
   </si>
   <si>
     <t>COMFORTDELGRO CORP</t>
@@ -583,240 +577,228 @@
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
-    <t>DK0063855168</t>
-[...2 lines deleted...]
-    <t>ROCKWOOL A/S</t>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTR</t>
+  </si>
+  <si>
+    <t>GB00B5ZN1N88</t>
+  </si>
+  <si>
+    <t>SEGRO PLC</t>
+  </si>
+  <si>
+    <t>JP3417200007</t>
+  </si>
+  <si>
+    <t>SEIBU HOLDINGS</t>
+  </si>
+  <si>
+    <t>JP3047820000</t>
+  </si>
+  <si>
+    <t>SEKISUI HOUSE RE</t>
+  </si>
+  <si>
+    <t>GB00B1FH8J72</t>
+  </si>
+  <si>
+    <t>SEVERN TRENT</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
+    <t>GB00BWFGQN14</t>
+  </si>
+  <si>
+    <t>SPIRAX GROUP PLC</t>
+  </si>
+  <si>
+    <t>US8581191009</t>
+  </si>
+  <si>
+    <t>STEEL DYNAMICS</t>
+  </si>
+  <si>
+    <t>NL0000226223</t>
+  </si>
+  <si>
+    <t>STMICROELECTRONI</t>
+  </si>
+  <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO OYJ-R</t>
+  </si>
+  <si>
+    <t>CH0038388911</t>
+  </si>
+  <si>
+    <t>SULZER AG-REG</t>
+  </si>
+  <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA B</t>
+  </si>
+  <si>
+    <t>SE0014960373</t>
+  </si>
+  <si>
+    <t>SWECO AB-B</t>
+  </si>
+  <si>
+    <t>HK0000063609</t>
+  </si>
+  <si>
+    <t>SWIREPROPERTIES</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT</t>
+  </si>
+  <si>
+    <t>JP3597800006</t>
+  </si>
+  <si>
+    <t>TOBU RAILWAY CO</t>
+  </si>
+  <si>
+    <t>JP3574200006</t>
+  </si>
+  <si>
+    <t>TOKYU CORP</t>
+  </si>
+  <si>
+    <t>NO0012470089</t>
+  </si>
+  <si>
+    <t>TOMRA SYSTEMS AS</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>JP3633400001</t>
+  </si>
+  <si>
+    <t>TOYOTA MOTOR</t>
+  </si>
+  <si>
+    <t>GB00BG49KP99</t>
+  </si>
+  <si>
+    <t>TRITAX BIG BOX R</t>
+  </si>
+  <si>
+    <t>FR0013326246</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-</t>
+  </si>
+  <si>
+    <t>GB00B39J2M42</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE OYJ</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYST</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>FR0000121972</t>
-[...157 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1180,183 +1162,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>235780.6132</v>
+        <v>237473.2519</v>
       </c>
       <c r="D2">
-        <v>376.79</v>
+        <v>396.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>88841488.49</v>
+        <v>94150609.66</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>88841488.49</v>
+        <v>94150609.66</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>7.0</v>
       </c>
       <c r="D3">
-        <v>274.55</v>
+        <v>288.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1921.86</v>
+        <v>2022.96</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1921.86</v>
+        <v>2022.96</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>183.24</v>
+        <v>192.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1832.48</v>
+        <v>1929.21</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1832.48</v>
+        <v>1929.21</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>27292.7025</v>
+        <v>27463.2412</v>
       </c>
       <c r="D5">
-        <v>196.34</v>
+        <v>206.7</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>5358836.71</v>
+        <v>5676693.23</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>5358836.71</v>
+        <v>5676693.23</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1375,5339 +1357,5189 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>4834.0</v>
+        <v>5130.0</v>
       </c>
       <c r="D2" s="1">
-        <v>82.86</v>
+        <v>83.1</v>
       </c>
       <c r="E2" s="1">
-        <v>44.1810964</v>
+        <v>46.59407407</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>225154.75</v>
+        <v>252973.54</v>
       </c>
       <c r="I2" s="1">
-        <v>212002.4</v>
+        <v>211434.11</v>
       </c>
       <c r="J2" s="1">
-        <v>94.15852874523</v>
+        <v>83.579535630485</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>437157.15</v>
+        <v>464407.65</v>
       </c>
       <c r="N2" s="1">
-        <v>437157.15</v>
+        <v>464407.65</v>
       </c>
       <c r="O2" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>2748.0</v>
+        <v>3176.0</v>
       </c>
       <c r="D3" s="1">
-        <v>258.2</v>
+        <v>246.2</v>
       </c>
       <c r="E3" s="1">
-        <v>233.18975619</v>
+        <v>234.67214106</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>640805.45</v>
+        <v>745318.72</v>
       </c>
       <c r="I3" s="1">
-        <v>68728.15</v>
+        <v>36612.48</v>
       </c>
       <c r="J3" s="1">
-        <v>10.725275510687</v>
+        <v>4.9123252935335</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>709533.6</v>
+        <v>781931.2</v>
       </c>
       <c r="N3" s="1">
-        <v>709533.6</v>
+        <v>781931.2</v>
       </c>
       <c r="O3" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>9895.0</v>
+        <v>8862.0</v>
       </c>
       <c r="D4" s="1">
-        <v>445.5</v>
+        <v>466.38</v>
       </c>
       <c r="E4" s="1">
-        <v>217.5</v>
+        <v>221.42334123</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>1863182.83</v>
+        <v>1698534.72</v>
       </c>
       <c r="I4" s="1">
-        <v>1901793.47</v>
+        <v>1877085.63</v>
       </c>
       <c r="J4" s="1">
-        <v>102.07229475166</v>
+        <v>110.51205535557</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3764976.3</v>
+        <v>3575620.35</v>
       </c>
       <c r="N4" s="1">
-        <v>3764976.3</v>
+        <v>3575620.35</v>
       </c>
       <c r="O4" s="1">
-        <v>4.0</v>
+        <v>3.58</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>16938.0</v>
+        <v>19346.0</v>
       </c>
       <c r="D5" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E5" s="1">
-        <v>20.9916277</v>
+        <v>20.48416779</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>355556.19</v>
+        <v>396286.71</v>
       </c>
       <c r="I5" s="1">
-        <v>-64730.73</v>
+        <v>-64599.54</v>
       </c>
       <c r="J5" s="1">
-        <v>-18.205485327087</v>
+        <v>-16.301212826441</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>290825.46</v>
+        <v>331687.17</v>
       </c>
       <c r="N5" s="1">
-        <v>290825.46</v>
+        <v>331687.17</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>9359.0</v>
+        <v>9747.0</v>
       </c>
       <c r="D6" s="1">
-        <v>432.39</v>
+        <v>401.39</v>
       </c>
       <c r="E6" s="1">
-        <v>246.17911956</v>
+        <v>253.68393865</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1966076.53</v>
+        <v>2111333.15</v>
       </c>
       <c r="I6" s="1">
-        <v>1490162.96</v>
+        <v>1273344.01</v>
       </c>
       <c r="J6" s="1">
-        <v>75.793741355531</v>
+        <v>60.309952031966</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3456239.49</v>
+        <v>3384677.16</v>
       </c>
       <c r="N6" s="1">
-        <v>3456239.49</v>
+        <v>3384677.16</v>
       </c>
       <c r="O6" s="1">
-        <v>3.67</v>
+        <v>3.39</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>9267.0</v>
+        <v>9867.0</v>
       </c>
       <c r="D7" s="1">
-        <v>73.2</v>
+        <v>76.4</v>
       </c>
       <c r="E7" s="1">
-        <v>56.035266</v>
+        <v>57.40187595</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>519278.81</v>
+        <v>566384.31</v>
       </c>
       <c r="I7" s="1">
-        <v>159065.59</v>
+        <v>187454.49</v>
       </c>
       <c r="J7" s="1">
-        <v>30.632020205099</v>
+        <v>33.09669542223</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>678344.4</v>
+        <v>753838.8</v>
       </c>
       <c r="N7" s="1">
-        <v>678344.4</v>
+        <v>753838.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
-        <v>75685.0</v>
+        <v>64857.0</v>
       </c>
       <c r="D8" s="1">
-        <v>54.21</v>
+        <v>68.6</v>
       </c>
       <c r="E8" s="1">
-        <v>60.12335139</v>
+        <v>60.02250012</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>3923886.82</v>
+        <v>3356867.31</v>
       </c>
       <c r="I8" s="1">
-        <v>-419694.27</v>
+        <v>492246.11</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.695881131454</v>
+        <v>14.663853663015</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3504192.55</v>
+        <v>3849113.42</v>
       </c>
       <c r="N8" s="1">
-        <v>3504192.55</v>
+        <v>3849113.42</v>
       </c>
       <c r="O8" s="1">
-        <v>3.72</v>
+        <v>3.86</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>71.0</v>
       </c>
       <c r="D9" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E9" s="1">
-        <v>678.67647887</v>
+        <v>696.49352113</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>48186.03</v>
+        <v>49451.04</v>
       </c>
       <c r="I9" s="1">
-        <v>46030.97</v>
+        <v>54365.16</v>
       </c>
       <c r="J9" s="1">
-        <v>95.527624915354</v>
+        <v>109.93734408821</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>94217.0</v>
+        <v>103816.2</v>
       </c>
       <c r="N9" s="1">
-        <v>94217.0</v>
+        <v>103816.2</v>
       </c>
       <c r="O9" s="1">
         <v>0.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>69363.0</v>
+        <v>69457.0</v>
       </c>
       <c r="D10" s="1">
-        <v>1405.5</v>
+        <v>1611.0</v>
       </c>
       <c r="E10" s="1">
-        <v>1223.47621931</v>
+        <v>1229.94114344</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H10" s="1">
-        <v>484824.47</v>
+        <v>487442.75</v>
       </c>
       <c r="I10" s="1">
-        <v>42613.72</v>
+        <v>116579.09</v>
       </c>
       <c r="J10" s="1">
-        <v>8.7895151001764</v>
+        <v>23.916468139079</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>527438.19</v>
+        <v>604021.84</v>
       </c>
       <c r="N10" s="1">
-        <v>527438.19</v>
+        <v>604021.84</v>
       </c>
       <c r="O10" s="1">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>4608.0</v>
+        <v>11220.0</v>
       </c>
       <c r="D11" s="1">
-        <v>32.58</v>
+        <v>70.38</v>
       </c>
       <c r="E11" s="1">
-        <v>39.22862196</v>
+        <v>77.36539216</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G11">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>213406.83</v>
+        <v>868039.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-40118.16</v>
+        <v>-78376.1</v>
       </c>
       <c r="J11" s="1">
-        <v>-18.798910981434</v>
+        <v>-9.0290916417763</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>173288.67</v>
+        <v>789663.6</v>
       </c>
       <c r="N11" s="1">
-        <v>173288.67</v>
+        <v>789663.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.18</v>
+        <v>0.79</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1">
+        <v>22011.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>3.99</v>
+      </c>
+      <c r="E12" s="1">
+        <v>3.75641815</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H12" s="1">
-        <v>691834.68</v>
+        <v>97422.22</v>
       </c>
       <c r="I12" s="1">
-        <v>12514.92</v>
+        <v>4290.55</v>
       </c>
       <c r="J12" s="1">
-        <v>1.8089466113494</v>
+        <v>4.4040774271003</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>704349.6</v>
+        <v>101712.77</v>
       </c>
       <c r="N12" s="1">
-        <v>704349.6</v>
+        <v>101712.77</v>
       </c>
       <c r="O12" s="1">
-        <v>0.75</v>
+        <v>0.1</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>20533.0</v>
+        <v>59694.0</v>
       </c>
       <c r="D13" s="1">
-        <v>3.744</v>
+        <v>2.52</v>
       </c>
       <c r="E13" s="1">
-        <v>3.74150392</v>
+        <v>2.69793983</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G13">
-        <v>0.87</v>
+        <v>1.49</v>
       </c>
       <c r="H13" s="1">
-        <v>90657.86</v>
+        <v>108445.67</v>
       </c>
       <c r="I13" s="1">
-        <v>-1922.88</v>
+        <v>-7483.3</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.1210295500026</v>
+        <v>-6.9005060321911</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>88734.98</v>
+        <v>100962.37</v>
       </c>
       <c r="N13" s="1">
-        <v>88734.98</v>
+        <v>100962.37</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" s="1">
-        <v>51213.0</v>
+        <v>13561.0</v>
       </c>
       <c r="D14" s="1">
-        <v>2.63</v>
+        <v>345.98</v>
       </c>
       <c r="E14" s="1">
-        <v>2.72596352</v>
+        <v>337.08195856</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="G14">
-        <v>1.49</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>94048.32</v>
+        <v>3913377.92</v>
       </c>
       <c r="I14" s="1">
-        <v>-3673.45</v>
+        <v>145653.81</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.9059177239955</v>
+        <v>3.7219459244049</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>90374.87</v>
+        <v>4059031.73</v>
       </c>
       <c r="N14" s="1">
-        <v>90374.87</v>
+        <v>4059031.73</v>
       </c>
       <c r="O14" s="1">
-        <v>0.1</v>
+        <v>4.07</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>61</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="1">
-        <v>11460.0</v>
+        <v>9987.0</v>
       </c>
       <c r="D15" s="1">
-        <v>345.82</v>
+        <v>3345.0</v>
       </c>
       <c r="E15" s="1">
-        <v>335.54861693</v>
+        <v>4002.67798138</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H15" s="1">
-        <v>3289104.2</v>
+        <v>221885.25</v>
       </c>
       <c r="I15" s="1">
-        <v>95699.32</v>
+        <v>-41553.48</v>
       </c>
       <c r="J15" s="1">
-        <v>2.9095861420261</v>
+        <v>-18.727463858008</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3384803.52</v>
+        <v>180331.77</v>
       </c>
       <c r="N15" s="1">
-        <v>3384803.52</v>
+        <v>180331.77</v>
       </c>
       <c r="O15" s="1">
-        <v>3.59</v>
+        <v>0.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>8104.0</v>
+        <v>691039.0</v>
       </c>
       <c r="D16" s="1">
-        <v>3626.0</v>
+        <v>1.29</v>
       </c>
       <c r="E16" s="1">
-        <v>4148.95471372</v>
+        <v>1.41370227</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G16">
-        <v>184.84</v>
+        <v>1.49</v>
       </c>
       <c r="H16" s="1">
-        <v>187589.16</v>
+        <v>657846.94</v>
       </c>
       <c r="I16" s="1">
-        <v>-28610.04</v>
+        <v>-59544.78</v>
       </c>
       <c r="J16" s="1">
-        <v>-15.251435637326</v>
+        <v>-9.051464159733</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>158979.12</v>
+        <v>598302.16</v>
       </c>
       <c r="N16" s="1">
-        <v>158979.12</v>
+        <v>598302.16</v>
       </c>
       <c r="O16" s="1">
-        <v>0.17</v>
+        <v>0.6</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="1">
-        <v>562891.0</v>
+        <v>20748.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1.42</v>
+        <v>5445.0</v>
       </c>
       <c r="E17" s="1">
-        <v>1.44033312</v>
+        <v>5213.18353576</v>
       </c>
       <c r="F17" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="G17">
-        <v>1.49</v>
+        <v>185.25</v>
       </c>
       <c r="H17" s="1">
-        <v>546301.89</v>
+        <v>586907.66</v>
       </c>
       <c r="I17" s="1">
-        <v>-9981.41</v>
+        <v>22931.35</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.8270868511914</v>
+        <v>3.9071478467328</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>536320.48</v>
+        <v>609839.01</v>
       </c>
       <c r="N17" s="1">
-        <v>536320.48</v>
+        <v>609839.01</v>
       </c>
       <c r="O17" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="1">
-        <v>17361.0</v>
+        <v>1898.0</v>
       </c>
       <c r="D18" s="1">
-        <v>5675.0</v>
+        <v>53.45</v>
       </c>
       <c r="E18" s="1">
-        <v>5166.79868671</v>
+        <v>51.4355216</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>487238.39</v>
+        <v>97624.62</v>
       </c>
       <c r="I18" s="1">
-        <v>45793.82</v>
+        <v>3823.48</v>
       </c>
       <c r="J18" s="1">
-        <v>9.3986477543364</v>
+        <v>3.9165120437857</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>533032.21</v>
+        <v>101448.1</v>
       </c>
       <c r="N18" s="1">
-        <v>533032.21</v>
+        <v>101448.1</v>
       </c>
       <c r="O18" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="1">
-        <v>1653.0</v>
+        <v>43786.0</v>
       </c>
       <c r="D19" s="1">
-        <v>53.95</v>
+        <v>105.06</v>
       </c>
       <c r="E19" s="1">
-        <v>51.12401694</v>
+        <v>98.58983442</v>
       </c>
       <c r="F19" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G19">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>84508.0</v>
+        <v>3684656.19</v>
       </c>
       <c r="I19" s="1">
-        <v>4671.35</v>
+        <v>295062.78</v>
       </c>
       <c r="J19" s="1">
-        <v>5.5277015193828</v>
+        <v>8.0078782058632</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>89179.35</v>
+        <v>3979718.97</v>
       </c>
       <c r="N19" s="1">
-        <v>89179.35</v>
+        <v>3979718.97</v>
       </c>
       <c r="O19" s="1">
-        <v>0.09</v>
+        <v>3.99</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="1">
-        <v>37529.0</v>
+        <v>60841.0</v>
       </c>
       <c r="D20" s="1">
-        <v>108.75</v>
+        <v>1887.0</v>
       </c>
       <c r="E20" s="1">
-        <v>97.25233872</v>
+        <v>2048.81954603</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H20" s="1">
-        <v>3110821.91</v>
+        <v>729413.99</v>
       </c>
       <c r="I20" s="1">
-        <v>374918.15</v>
+        <v>-109674.28</v>
       </c>
       <c r="J20" s="1">
-        <v>12.052060865162</v>
+        <v>-15.035944128245</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3485740.06</v>
+        <v>619739.71</v>
       </c>
       <c r="N20" s="1">
-        <v>3485740.06</v>
+        <v>619739.71</v>
       </c>
       <c r="O20" s="1">
-        <v>3.7</v>
+        <v>0.62</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" s="1">
-        <v>54606.0</v>
+        <v>6709.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1917.0</v>
+        <v>186.79</v>
       </c>
       <c r="E21" s="1">
-        <v>2066.88149654</v>
+        <v>183.07169623</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G21">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>665957.85</v>
+        <v>1060309.73</v>
       </c>
       <c r="I21" s="1">
-        <v>-99620.34</v>
+        <v>23844.7</v>
       </c>
       <c r="J21" s="1">
-        <v>-14.958955735712</v>
+        <v>2.24884289235</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>566337.51</v>
+        <v>1084154.43</v>
       </c>
       <c r="N21" s="1">
-        <v>566337.51</v>
+        <v>1084154.43</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>1.09</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="1">
-        <v>5817.0</v>
+        <v>124544.0</v>
       </c>
       <c r="D22" s="1">
-        <v>193.31</v>
+        <v>7.89</v>
       </c>
       <c r="E22" s="1">
-        <v>183.09131855</v>
+        <v>7.93622479</v>
       </c>
       <c r="F22" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H22" s="1">
-        <v>919968.63</v>
+        <v>595594.89</v>
       </c>
       <c r="I22" s="1">
-        <v>40431.31</v>
+        <v>6372.86</v>
       </c>
       <c r="J22" s="1">
-        <v>4.3948574637811</v>
+        <v>1.0699991062717</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>960399.94</v>
+        <v>601967.75</v>
       </c>
       <c r="N22" s="1">
-        <v>960399.94</v>
+        <v>601967.75</v>
       </c>
       <c r="O22" s="1">
-        <v>1.02</v>
+        <v>0.6</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1">
-        <v>111910.0</v>
+        <v>10129.0</v>
       </c>
       <c r="D23" s="1">
-        <v>7.59</v>
+        <v>3366.0</v>
       </c>
       <c r="E23" s="1">
-        <v>7.94429658</v>
+        <v>3436.9103564</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="G23">
-        <v>1.61</v>
+        <v>185.25</v>
       </c>
       <c r="H23" s="1">
-        <v>534629.88</v>
+        <v>196072.91</v>
       </c>
       <c r="I23" s="1">
-        <v>-8133.32</v>
+        <v>-12028.87</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.5212991836521</v>
+        <v>-6.1348964525492</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>526496.56</v>
+        <v>184044.04</v>
       </c>
       <c r="N23" s="1">
-        <v>526496.56</v>
+        <v>184044.04</v>
       </c>
       <c r="O23" s="1">
-        <v>0.56</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" s="1">
-        <v>8338.0</v>
+        <v>50.0</v>
       </c>
       <c r="D24" s="1">
-        <v>3764.0</v>
+        <v>0.1269</v>
       </c>
       <c r="E24" s="1">
-        <v>3458.9101703</v>
+        <v>0.0022</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G24">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>163825.17</v>
+        <v>0.11</v>
       </c>
       <c r="I24" s="1">
-        <v>5969.62</v>
+        <v>6.24</v>
       </c>
       <c r="J24" s="1">
-        <v>3.6438967223413</v>
+        <v>5672.7272727273</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>169794.79</v>
+        <v>6.35</v>
       </c>
       <c r="N24" s="1">
-        <v>169794.79</v>
+        <v>6.35</v>
       </c>
       <c r="O24" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="1">
-        <v>21050.0</v>
+        <v>22795.0</v>
       </c>
       <c r="D25" s="1">
-        <v>0.0</v>
+        <v>14.03</v>
       </c>
       <c r="E25" s="1">
-        <v>0.0</v>
+        <v>14.20332047</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>0.0</v>
+        <v>323764.69</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>-3950.84</v>
       </c>
       <c r="J25" s="1">
-        <v>0</v>
+        <v>-1.2202813098612</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>0.0</v>
+        <v>319813.85</v>
       </c>
       <c r="N25" s="1">
-        <v>0.0</v>
+        <v>319813.85</v>
       </c>
       <c r="O25" s="1">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="B26" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="1">
-        <v>20938.0</v>
+        <v>76168.0</v>
       </c>
       <c r="D26" s="1">
-        <v>14.18</v>
+        <v>4.423</v>
       </c>
       <c r="E26" s="1">
-        <v>14.21548524</v>
+        <v>4.17556966</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>297643.83</v>
+        <v>318044.79</v>
       </c>
       <c r="I26" s="1">
-        <v>-742.99</v>
+        <v>18846.27</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.24962385412122</v>
+        <v>5.9256653756221</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>296900.84</v>
+        <v>336891.06</v>
       </c>
       <c r="N26" s="1">
-        <v>296900.84</v>
+        <v>336891.06</v>
       </c>
       <c r="O26" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" s="1">
-        <v>69402.0</v>
+        <v>6321.0</v>
       </c>
       <c r="D27" s="1">
-        <v>4.39</v>
+        <v>124.95</v>
       </c>
       <c r="E27" s="1">
-        <v>4.15122777</v>
+        <v>126.60728366</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>288103.51</v>
+        <v>800284.64</v>
       </c>
       <c r="I27" s="1">
-        <v>16571.27</v>
+        <v>-10475.69</v>
       </c>
       <c r="J27" s="1">
-        <v>5.7518459250982</v>
+        <v>-1.3089955093978</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>304674.78</v>
+        <v>789808.95</v>
       </c>
       <c r="N27" s="1">
-        <v>304674.78</v>
+        <v>789808.95</v>
       </c>
       <c r="O27" s="1">
-        <v>0.32</v>
+        <v>0.79</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>88</v>
       </c>
       <c r="B28" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="1">
-        <v>4985.0</v>
+        <v>714.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.85</v>
+        <v>1080.95</v>
       </c>
       <c r="E28" s="1">
-        <v>127.2729669</v>
+        <v>831.61278711</v>
       </c>
       <c r="F28" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G28">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>634455.74</v>
+        <v>537296.89</v>
       </c>
       <c r="I28" s="1">
-        <v>27801.51</v>
+        <v>130406.46</v>
       </c>
       <c r="J28" s="1">
-        <v>4.3819463277297</v>
+        <v>24.270838418588</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>662257.25</v>
+        <v>667703.35</v>
       </c>
       <c r="N28" s="1">
-        <v>662257.25</v>
+        <v>667703.35</v>
       </c>
       <c r="O28" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>90</v>
       </c>
       <c r="B29" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="1">
-        <v>657.0</v>
+        <v>68071.0</v>
       </c>
       <c r="D29" s="1">
-        <v>1077.28</v>
+        <v>70.6</v>
       </c>
       <c r="E29" s="1">
-        <v>810.45890411</v>
+        <v>69.08009226</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>484679.68</v>
+        <v>4054540.37</v>
       </c>
       <c r="I29" s="1">
-        <v>119815.31</v>
+        <v>103096.62</v>
       </c>
       <c r="J29" s="1">
-        <v>24.720514381787</v>
+        <v>2.5427449375723</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>604494.99</v>
+        <v>4157636.99</v>
       </c>
       <c r="N29" s="1">
-        <v>604494.99</v>
+        <v>4157636.99</v>
       </c>
       <c r="O29" s="1">
-        <v>0.64</v>
+        <v>4.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="1">
-        <v>64721.0</v>
+        <v>48373.0</v>
       </c>
       <c r="D30" s="1">
-        <v>68.25</v>
+        <v>15.88</v>
       </c>
       <c r="E30" s="1">
-        <v>69.06771403</v>
+        <v>16.53362578</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3854719.93</v>
+        <v>799781.08</v>
       </c>
       <c r="I30" s="1">
-        <v>-82069.08</v>
+        <v>-31617.84</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.1290542890362</v>
+        <v>-3.9533118237806</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3772650.85</v>
+        <v>768163.24</v>
       </c>
       <c r="N30" s="1">
-        <v>3772650.85</v>
+        <v>768163.24</v>
       </c>
       <c r="O30" s="1">
-        <v>4.0</v>
+        <v>0.77</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>94</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="1">
-        <v>41285.0</v>
+        <v>309015.0</v>
       </c>
       <c r="D31" s="1">
-        <v>17.85</v>
+        <v>14.9</v>
       </c>
       <c r="E31" s="1">
-        <v>16.63104493</v>
+        <v>11.7105835</v>
       </c>
       <c r="F31" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>686612.69</v>
+        <v>3125349.43</v>
       </c>
       <c r="I31" s="1">
-        <v>50324.56</v>
+        <v>857973.95</v>
       </c>
       <c r="J31" s="1">
-        <v>7.329395557778</v>
+        <v>27.452096772424</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>736937.25</v>
+        <v>3983323.38</v>
       </c>
       <c r="N31" s="1">
-        <v>736937.25</v>
+        <v>3983323.38</v>
       </c>
       <c r="O31" s="1">
-        <v>0.78</v>
+        <v>3.99</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>96</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="1">
-        <v>353412.0</v>
+        <v>1417.0</v>
       </c>
       <c r="D32" s="1">
-        <v>13.57</v>
+        <v>508.6</v>
       </c>
       <c r="E32" s="1">
-        <v>11.67184875</v>
+        <v>529.17181369</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>3562677.0</v>
+        <v>797786.08</v>
       </c>
       <c r="I32" s="1">
-        <v>533322.35</v>
+        <v>-12682.1</v>
       </c>
       <c r="J32" s="1">
-        <v>14.969708171692</v>
+        <v>-1.5896617298712</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4095999.35</v>
+        <v>785103.98</v>
       </c>
       <c r="N32" s="1">
-        <v>4095999.35</v>
+        <v>785103.98</v>
       </c>
       <c r="O32" s="1">
-        <v>4.35</v>
+        <v>0.79</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>98</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="1">
-        <v>1233.0</v>
+        <v>1425.0</v>
       </c>
       <c r="D33" s="1">
-        <v>503.4</v>
+        <v>71.6</v>
       </c>
       <c r="E33" s="1">
-        <v>532.04604217</v>
+        <v>86.01341053</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>695332.62</v>
+        <v>122569.11</v>
       </c>
       <c r="I33" s="1">
-        <v>-17905.94</v>
+        <v>-20539.11</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.5751617981046</v>
+        <v>-16.75716663032</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>677426.68</v>
+        <v>102030.0</v>
       </c>
       <c r="N33" s="1">
-        <v>677426.68</v>
+        <v>102030.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>100</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>1253.0</v>
+        <v>17922.0</v>
       </c>
       <c r="D34" s="1">
-        <v>71.55</v>
+        <v>18.23</v>
       </c>
       <c r="E34" s="1">
-        <v>88.10882682</v>
+        <v>16.54433378</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>110400.36</v>
+        <v>296507.55</v>
       </c>
       <c r="I34" s="1">
-        <v>-20748.21</v>
+        <v>30210.51</v>
       </c>
       <c r="J34" s="1">
-        <v>-18.793607194759</v>
+        <v>10.188782713965</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>89652.15</v>
+        <v>326718.06</v>
       </c>
       <c r="N34" s="1">
-        <v>89652.15</v>
+        <v>326718.06</v>
       </c>
       <c r="O34" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>15843.0</v>
+        <v>15627.0</v>
       </c>
       <c r="D35" s="1">
-        <v>18.66</v>
+        <v>7280.0</v>
       </c>
       <c r="E35" s="1">
-        <v>16.31723537</v>
+        <v>4085.29909772</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H35" s="1">
-        <v>258513.96</v>
+        <v>348379.22</v>
       </c>
       <c r="I35" s="1">
-        <v>37116.42</v>
+        <v>265733.47</v>
       </c>
       <c r="J35" s="1">
-        <v>14.35760761237</v>
+        <v>76.277072438477</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>295630.38</v>
+        <v>614112.69</v>
       </c>
       <c r="N35" s="1">
-        <v>295630.38</v>
+        <v>614112.69</v>
       </c>
       <c r="O35" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>104</v>
       </c>
       <c r="B36" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="1">
-        <v>15427.0</v>
+        <v>14056.0</v>
       </c>
       <c r="D36" s="1">
-        <v>6339.0</v>
+        <v>46.64</v>
       </c>
       <c r="E36" s="1">
-        <v>4044.4609451</v>
+        <v>27.66703543</v>
       </c>
       <c r="F36" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G36">
-        <v>184.84</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="1">
-        <v>340563.23</v>
+        <v>453267.25</v>
       </c>
       <c r="I36" s="1">
-        <v>188509.14</v>
+        <v>305979.77</v>
       </c>
       <c r="J36" s="1">
-        <v>55.352170579308</v>
+        <v>67.505377897918</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>529072.37</v>
+        <v>759247.02</v>
       </c>
       <c r="N36" s="1">
-        <v>529072.37</v>
+        <v>759247.02</v>
       </c>
       <c r="O36" s="1">
-        <v>0.56</v>
+        <v>0.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>106</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="1">
-        <v>13561.0</v>
+        <v>25387.0</v>
       </c>
       <c r="D37" s="1">
-        <v>45.6</v>
+        <v>4438.0</v>
       </c>
       <c r="E37" s="1">
-        <v>26.88537423</v>
+        <v>4700.92555245</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G37">
-        <v>0.87</v>
+        <v>185.25</v>
       </c>
       <c r="H37" s="1">
-        <v>425195.61</v>
+        <v>647684.05</v>
       </c>
       <c r="I37" s="1">
-        <v>288582.42</v>
+        <v>-39493.37</v>
       </c>
       <c r="J37" s="1">
-        <v>67.870507882243</v>
+        <v>-6.0976289287964</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>713778.03</v>
+        <v>608190.68</v>
       </c>
       <c r="N37" s="1">
-        <v>713778.03</v>
+        <v>608190.68</v>
       </c>
       <c r="O37" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>108</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1">
-        <v>22648.0</v>
+        <v>76563.0</v>
       </c>
       <c r="D38" s="1">
-        <v>4595.0</v>
+        <v>49.2</v>
       </c>
       <c r="E38" s="1">
-        <v>4725.88581773</v>
+        <v>24.79072907</v>
       </c>
       <c r="F38" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G38">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>581220.25</v>
+        <v>1643028.66</v>
       </c>
       <c r="I38" s="1">
-        <v>-18194.54</v>
+        <v>1615816.91</v>
       </c>
       <c r="J38" s="1">
-        <v>-3.1304036636714</v>
+        <v>98.34380551828</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>563025.71</v>
+        <v>3258845.57</v>
       </c>
       <c r="N38" s="1">
-        <v>563025.71</v>
+        <v>3258845.57</v>
       </c>
       <c r="O38" s="1">
-        <v>0.6</v>
+        <v>3.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>123208.0</v>
+        <v>27071.0</v>
       </c>
       <c r="D39" s="1">
-        <v>32.07</v>
+        <v>5300.0</v>
       </c>
       <c r="E39" s="1">
-        <v>24.61</v>
+        <v>5317.81434007</v>
       </c>
       <c r="F39" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H39" s="1">
-        <v>2625009.86</v>
+        <v>785144.37</v>
       </c>
       <c r="I39" s="1">
-        <v>749701.3</v>
+        <v>-10644.68</v>
       </c>
       <c r="J39" s="1">
-        <v>28.559942247226</v>
+        <v>-1.3557608519819</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3374711.16</v>
+        <v>774499.69</v>
       </c>
       <c r="N39" s="1">
-        <v>3374711.16</v>
+        <v>774499.69</v>
       </c>
       <c r="O39" s="1">
-        <v>3.58</v>
+        <v>0.78</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>26110.0</v>
+        <v>26284.0</v>
       </c>
       <c r="D40" s="1">
-        <v>4750.0</v>
+        <v>315.0</v>
       </c>
       <c r="E40" s="1">
-        <v>5328.24936806</v>
+        <v>367.82536867</v>
       </c>
       <c r="F40" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G40">
-        <v>184.84</v>
+        <v>10.9</v>
       </c>
       <c r="H40" s="1">
-        <v>759022.83</v>
+        <v>871260.28</v>
       </c>
       <c r="I40" s="1">
-        <v>-88037.02</v>
+        <v>-111756.92</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.598731490066</v>
+        <v>-12.827041765292</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>670985.81</v>
+        <v>759503.36</v>
       </c>
       <c r="N40" s="1">
-        <v>670985.81</v>
+        <v>759503.36</v>
       </c>
       <c r="O40" s="1">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>24024.0</v>
+        <v>1242.0</v>
       </c>
       <c r="D41" s="1">
-        <v>305.0</v>
+        <v>77.3</v>
       </c>
       <c r="E41" s="1">
-        <v>372.8421874</v>
+        <v>40.3900161</v>
       </c>
       <c r="F41" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="G41">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>805905.75</v>
+        <v>50164.4</v>
       </c>
       <c r="I41" s="1">
-        <v>-134604.53</v>
+        <v>45842.2</v>
       </c>
       <c r="J41" s="1">
-        <v>-16.702266983453</v>
+        <v>91.383929639346</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>671301.22</v>
+        <v>96006.6</v>
       </c>
       <c r="N41" s="1">
-        <v>671301.22</v>
+        <v>96006.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.71</v>
+        <v>0.1</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>117</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>1536.0</v>
+        <v>78414.0</v>
       </c>
       <c r="D42" s="1">
-        <v>64.36</v>
+        <v>15.42</v>
       </c>
       <c r="E42" s="1">
-        <v>39.88508464</v>
+        <v>11.96552771</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>1.98</v>
       </c>
       <c r="H42" s="1">
-        <v>61263.49</v>
+        <v>465601.24</v>
       </c>
       <c r="I42" s="1">
-        <v>37593.47</v>
+        <v>143784.85</v>
       </c>
       <c r="J42" s="1">
-        <v>61.363578862386</v>
+        <v>30.881543614446</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>98856.96</v>
+        <v>609386.09</v>
       </c>
       <c r="N42" s="1">
-        <v>98856.96</v>
+        <v>609386.09</v>
       </c>
       <c r="O42" s="1">
-        <v>0.1</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
-        <v>72093.0</v>
+        <v>38606.0</v>
       </c>
       <c r="D43" s="1">
-        <v>15.15</v>
+        <v>99.17</v>
       </c>
       <c r="E43" s="1">
-        <v>11.65939314</v>
+        <v>55.20364969</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>37</v>
       </c>
       <c r="G43">
-        <v>1.97</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>416309.33</v>
+        <v>1843186.34</v>
       </c>
       <c r="I43" s="1">
-        <v>136903.94</v>
+        <v>1469000.72</v>
       </c>
       <c r="J43" s="1">
-        <v>32.885148166148</v>
+        <v>79.698980408025</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>553213.27</v>
+        <v>3312187.06</v>
       </c>
       <c r="N43" s="1">
-        <v>553213.27</v>
+        <v>3312187.06</v>
       </c>
       <c r="O43" s="1">
-        <v>0.59</v>
+        <v>3.32</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>122</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="1">
-        <v>35652.0</v>
+        <v>32769.0</v>
       </c>
       <c r="D44" s="1">
-        <v>120.29</v>
+        <v>3432.0</v>
       </c>
       <c r="E44" s="1">
-        <v>50.38</v>
+        <v>3496.04012939</v>
       </c>
       <c r="F44" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H44" s="1">
-        <v>1554971.65</v>
+        <v>674778.9</v>
       </c>
       <c r="I44" s="1">
-        <v>2107819.55</v>
+        <v>-67691.04</v>
       </c>
       <c r="J44" s="1">
-        <v>135.55356780942</v>
+        <v>-10.031588124643</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3662791.2</v>
+        <v>607087.86</v>
       </c>
       <c r="N44" s="1">
-        <v>3662791.2</v>
+        <v>607087.86</v>
       </c>
       <c r="O44" s="1">
-        <v>3.89</v>
+        <v>0.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>27404.0</v>
+        <v>34539.0</v>
       </c>
       <c r="D45" s="1">
-        <v>3662.0</v>
+        <v>3244.0</v>
       </c>
       <c r="E45" s="1">
-        <v>3504.68705298</v>
+        <v>3422.58400649</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
       <c r="G45">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H45" s="1">
-        <v>574986.26</v>
+        <v>699875.98</v>
       </c>
       <c r="I45" s="1">
-        <v>-32054.62</v>
+        <v>-95048.26</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.5748497364094</v>
+        <v>-13.580728974296</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>542931.64</v>
+        <v>604827.72</v>
       </c>
       <c r="N45" s="1">
-        <v>542931.64</v>
+        <v>604827.72</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.61</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>29822.0</v>
+        <v>77030.0</v>
       </c>
       <c r="D46" s="1">
-        <v>3100.0</v>
+        <v>1450.5</v>
       </c>
       <c r="E46" s="1">
-        <v>3454.04577158</v>
+        <v>1370.4868363</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H46" s="1">
-        <v>617973.89</v>
+        <v>614854.86</v>
       </c>
       <c r="I46" s="1">
-        <v>-117811.18</v>
+        <v>-11714.06</v>
       </c>
       <c r="J46" s="1">
-        <v>-19.064103177563</v>
+        <v>-1.9051748245106</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>500162.71</v>
+        <v>603140.8</v>
       </c>
       <c r="N46" s="1">
-        <v>500162.71</v>
+        <v>603140.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>128</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>64587.0</v>
+        <v>152027.0</v>
       </c>
       <c r="D47" s="1">
-        <v>1565.0</v>
+        <v>730.4</v>
       </c>
       <c r="E47" s="1">
-        <v>1351.30173255</v>
+        <v>770.74765009</v>
       </c>
       <c r="F47" t="s">
         <v>50</v>
       </c>
       <c r="G47">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H47" s="1">
-        <v>516291.47</v>
+        <v>677777.9</v>
       </c>
       <c r="I47" s="1">
-        <v>30563.68</v>
+        <v>-78369.85</v>
       </c>
       <c r="J47" s="1">
-        <v>5.9198498863442</v>
+        <v>-11.56276266901</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>546855.15</v>
+        <v>599408.05</v>
       </c>
       <c r="N47" s="1">
-        <v>546855.15</v>
+        <v>599408.05</v>
       </c>
       <c r="O47" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>130</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" s="1">
-        <v>132644.0</v>
+        <v>42988.0</v>
       </c>
       <c r="D48" s="1">
-        <v>751.9</v>
+        <v>17.9</v>
       </c>
       <c r="E48" s="1">
-        <v>775.26778445</v>
+        <v>19.1283072</v>
       </c>
       <c r="F48" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>600511.72</v>
+        <v>822287.67</v>
       </c>
       <c r="I48" s="1">
-        <v>-60925.88</v>
+        <v>-52802.47</v>
       </c>
       <c r="J48" s="1">
-        <v>-10.145660437735</v>
+        <v>-6.4214108913977</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>539585.84</v>
+        <v>769485.2</v>
       </c>
       <c r="N48" s="1">
-        <v>539585.84</v>
+        <v>769485.2</v>
       </c>
       <c r="O48" s="1">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>132</v>
       </c>
       <c r="B49" t="s">
         <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>39934.0</v>
+        <v>4071.0</v>
       </c>
       <c r="D49" s="1">
-        <v>17.36</v>
+        <v>81.9</v>
       </c>
       <c r="E49" s="1">
-        <v>19.23883858</v>
+        <v>72.32348072</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>768283.78</v>
+        <v>294428.89</v>
       </c>
       <c r="I49" s="1">
-        <v>-75029.54</v>
+        <v>38986.01</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.7658628169919</v>
+        <v>13.241231184888</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>693254.24</v>
+        <v>333414.9</v>
       </c>
       <c r="N49" s="1">
-        <v>693254.24</v>
+        <v>333414.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.74</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>134</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>3767.0</v>
+        <v>31065.0</v>
       </c>
       <c r="D50" s="1">
-        <v>74.95</v>
+        <v>3597.0</v>
       </c>
       <c r="E50" s="1">
-        <v>71.73740111</v>
+        <v>3414.26776115</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H50" s="1">
-        <v>270234.79</v>
+        <v>575725.79</v>
       </c>
       <c r="I50" s="1">
-        <v>12101.86</v>
+        <v>27462.46</v>
       </c>
       <c r="J50" s="1">
-        <v>4.4782760946509</v>
+        <v>4.7700590241059</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>282336.65</v>
+        <v>603188.25</v>
       </c>
       <c r="N50" s="1">
-        <v>282336.65</v>
+        <v>603188.25</v>
       </c>
       <c r="O50" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>136</v>
       </c>
       <c r="B51" t="s">
         <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>28311.0</v>
+        <v>2919.0</v>
       </c>
       <c r="D51" s="1">
-        <v>3500.0</v>
+        <v>34.7</v>
       </c>
       <c r="E51" s="1">
-        <v>3396.51361662</v>
+        <v>28.81565605</v>
       </c>
       <c r="F51" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G51">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>522240.15</v>
+        <v>84112.9</v>
       </c>
       <c r="I51" s="1">
-        <v>13847.87</v>
+        <v>17176.4</v>
       </c>
       <c r="J51" s="1">
-        <v>2.651628757383</v>
+        <v>20.420648913544</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>536088.02</v>
+        <v>101289.3</v>
       </c>
       <c r="N51" s="1">
-        <v>536088.02</v>
+        <v>101289.3</v>
       </c>
       <c r="O51" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" t="s">
         <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2692.0</v>
+        <v>3233.0</v>
       </c>
       <c r="D52" s="1">
-        <v>34.04</v>
+        <v>100.6</v>
       </c>
       <c r="E52" s="1">
-        <v>28.29794205</v>
+        <v>83.00449737</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>76178.06</v>
+        <v>268353.54</v>
       </c>
       <c r="I52" s="1">
-        <v>15457.62</v>
+        <v>56886.26</v>
       </c>
       <c r="J52" s="1">
-        <v>20.291432992649</v>
+        <v>21.198252126654</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>91635.68</v>
+        <v>325239.8</v>
       </c>
       <c r="N52" s="1">
-        <v>91635.68</v>
+        <v>325239.8</v>
       </c>
       <c r="O52" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>140</v>
       </c>
       <c r="B53" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>2830.0</v>
+        <v>27826.0</v>
       </c>
       <c r="D53" s="1">
-        <v>102.7</v>
+        <v>27.3</v>
       </c>
       <c r="E53" s="1">
-        <v>80.36787279</v>
+        <v>21.24394739</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>227441.08</v>
+        <v>591134.08</v>
       </c>
       <c r="I53" s="1">
-        <v>63199.92</v>
+        <v>168515.72</v>
       </c>
       <c r="J53" s="1">
-        <v>27.78738124177</v>
+        <v>28.507190788256</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>290641.0</v>
+        <v>759649.8</v>
       </c>
       <c r="N53" s="1">
-        <v>290641.0</v>
+        <v>759649.8</v>
       </c>
       <c r="O53" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>25471.0</v>
+        <v>12638.0</v>
       </c>
       <c r="D54" s="1">
-        <v>26.72</v>
+        <v>8769.0</v>
       </c>
       <c r="E54" s="1">
-        <v>20.62003376</v>
+        <v>6987.79039405</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H54" s="1">
-        <v>525212.88</v>
+        <v>481548.0</v>
       </c>
       <c r="I54" s="1">
-        <v>155372.24</v>
+        <v>116683.81</v>
       </c>
       <c r="J54" s="1">
-        <v>29.582717011814</v>
+        <v>24.230982165848</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>680585.12</v>
+        <v>598231.81</v>
       </c>
       <c r="N54" s="1">
-        <v>680585.12</v>
+        <v>598231.81</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>144</v>
       </c>
       <c r="B55" t="s">
         <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>12009.0</v>
+        <v>13980.0</v>
       </c>
       <c r="D55" s="1">
-        <v>8917.0</v>
+        <v>6.275</v>
       </c>
       <c r="E55" s="1">
-        <v>6880.3972021</v>
+        <v>6.15961373</v>
       </c>
       <c r="F55" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G55">
-        <v>184.84</v>
+        <v>0.86</v>
       </c>
       <c r="H55" s="1">
-        <v>450877.15</v>
+        <v>99393.01</v>
       </c>
       <c r="I55" s="1">
-        <v>128469.45</v>
+        <v>2204.65</v>
       </c>
       <c r="J55" s="1">
-        <v>28.493227035347</v>
+        <v>2.2181137285207</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>579346.6</v>
+        <v>101597.66</v>
       </c>
       <c r="N55" s="1">
-        <v>579346.6</v>
+        <v>101597.66</v>
       </c>
       <c r="O55" s="1">
-        <v>0.61</v>
+        <v>0.1</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>146</v>
       </c>
       <c r="B56" t="s">
         <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>13462.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D56" s="1">
-        <v>5.705</v>
+        <v>144.0</v>
       </c>
       <c r="E56" s="1">
-        <v>6.15844451</v>
+        <v>137.8242491</v>
       </c>
       <c r="F56" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>95685.48</v>
+        <v>763546.34</v>
       </c>
       <c r="I56" s="1">
-        <v>-7036.89</v>
+        <v>34213.66</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.354187908134</v>
+        <v>4.4808884815033</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>88648.59</v>
+        <v>797760.0</v>
       </c>
       <c r="N56" s="1">
-        <v>88648.59</v>
+        <v>797760.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.09</v>
+        <v>0.8</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>148</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>4640.0</v>
+        <v>65420.0</v>
       </c>
       <c r="D57" s="1">
-        <v>154.3</v>
+        <v>1710.0</v>
       </c>
       <c r="E57" s="1">
-        <v>135.95503664</v>
+        <v>1739.72410578</v>
       </c>
       <c r="F57" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G57">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H57" s="1">
-        <v>630831.37</v>
+        <v>667277.66</v>
       </c>
       <c r="I57" s="1">
-        <v>85120.63</v>
+        <v>-63401.71</v>
       </c>
       <c r="J57" s="1">
-        <v>13.493404743014</v>
+        <v>-9.5015484258832</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>715952.0</v>
+        <v>603875.95</v>
       </c>
       <c r="N57" s="1">
-        <v>715952.0</v>
+        <v>603875.95</v>
       </c>
       <c r="O57" s="1">
-        <v>0.76</v>
+        <v>0.6</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>150</v>
       </c>
       <c r="B58" t="s">
         <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>59695.0</v>
+        <v>118918.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1674.0</v>
+        <v>1.27</v>
       </c>
       <c r="E58" s="1">
-        <v>1744.0809448</v>
+        <v>1.27979339</v>
       </c>
       <c r="F58" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G58">
-        <v>184.84</v>
+        <v>1.49</v>
       </c>
       <c r="H58" s="1">
-        <v>615068.04</v>
+        <v>101801.06</v>
       </c>
       <c r="I58" s="1">
-        <v>-74430.42</v>
+        <v>-438.02</v>
       </c>
       <c r="J58" s="1">
-        <v>-12.101168514625</v>
+        <v>-0.43027056889192</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>540637.62</v>
+        <v>101363.04</v>
       </c>
       <c r="N58" s="1">
-        <v>540637.62</v>
+        <v>101363.04</v>
       </c>
       <c r="O58" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>152</v>
       </c>
       <c r="B59" t="s">
         <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>107256.0</v>
+        <v>13135.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1.25</v>
+        <v>263.47</v>
       </c>
       <c r="E59" s="1">
-        <v>1.28103789</v>
+        <v>108.50224362</v>
       </c>
       <c r="F59" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="G59">
-        <v>1.49</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>91867.61</v>
+        <v>1233662.36</v>
       </c>
       <c r="I59" s="1">
-        <v>-1908.88</v>
+        <v>1760263.11</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.0778596504252</v>
+        <v>142.68597041414</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>89958.73</v>
+        <v>2993925.47</v>
       </c>
       <c r="N59" s="1">
-        <v>89958.73</v>
+        <v>2993925.47</v>
       </c>
       <c r="O59" s="1">
-        <v>0.1</v>
+        <v>3.0</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>22747.0</v>
+        <v>16419.0</v>
       </c>
       <c r="D60" s="1">
-        <v>177.95</v>
+        <v>47.995</v>
       </c>
       <c r="E60" s="1">
-        <v>107.11</v>
+        <v>57.86620196</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2109281.59</v>
+        <v>950105.17</v>
       </c>
       <c r="I60" s="1">
-        <v>1347889.4</v>
+        <v>-162075.26</v>
       </c>
       <c r="J60" s="1">
-        <v>63.902771748935</v>
+        <v>-17.05866520019</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3457170.99</v>
+        <v>788029.91</v>
       </c>
       <c r="N60" s="1">
-        <v>3457170.99</v>
+        <v>788029.91</v>
       </c>
       <c r="O60" s="1">
-        <v>3.67</v>
+        <v>0.79</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>14716.0</v>
+        <v>167832.0</v>
       </c>
       <c r="D61" s="1">
-        <v>50.76</v>
+        <v>7.06</v>
       </c>
       <c r="E61" s="1">
-        <v>58.84411185</v>
+        <v>6.04427368</v>
       </c>
       <c r="F61" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>1.98</v>
       </c>
       <c r="H61" s="1">
-        <v>865949.95</v>
+        <v>524140.19</v>
       </c>
       <c r="I61" s="1">
-        <v>-118965.79</v>
+        <v>73024.37</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.738183136335</v>
+        <v>13.932221072381</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>746984.16</v>
+        <v>597164.56</v>
       </c>
       <c r="N61" s="1">
-        <v>746984.16</v>
+        <v>597164.56</v>
       </c>
       <c r="O61" s="1">
-        <v>0.79</v>
+        <v>0.6</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>157521.0</v>
+        <v>200634.0</v>
       </c>
       <c r="D62" s="1">
-        <v>7.1</v>
+        <v>5.91</v>
       </c>
       <c r="E62" s="1">
-        <v>5.97691394</v>
+        <v>5.6504097</v>
       </c>
       <c r="F62" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="G62">
-        <v>1.97</v>
+        <v>1.98</v>
       </c>
       <c r="H62" s="1">
-        <v>487417.16</v>
+        <v>605217.09</v>
       </c>
       <c r="I62" s="1">
-        <v>79061.64</v>
+        <v>-7622.62</v>
       </c>
       <c r="J62" s="1">
-        <v>16.220528633009</v>
+        <v>-1.259485253465</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>566478.8</v>
+        <v>597594.47</v>
       </c>
       <c r="N62" s="1">
-        <v>566478.8</v>
+        <v>597594.47</v>
       </c>
       <c r="O62" s="1">
         <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>180666.0</v>
+        <v>6736.0</v>
       </c>
       <c r="D63" s="1">
-        <v>5.82</v>
+        <v>14.78</v>
       </c>
       <c r="E63" s="1">
-        <v>5.61804883</v>
+        <v>11.217356</v>
       </c>
       <c r="F63" t="s">
-        <v>121</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>1.97</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>545529.82</v>
+        <v>75560.11</v>
       </c>
       <c r="I63" s="1">
-        <v>-12948.08</v>
+        <v>23997.97</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.3734871175328</v>
+        <v>31.760104637222</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>532581.74</v>
+        <v>99558.08</v>
       </c>
       <c r="N63" s="1">
-        <v>532581.74</v>
+        <v>99558.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>6251.0</v>
+        <v>10942.0</v>
       </c>
       <c r="D64" s="1">
-        <v>14.65</v>
+        <v>416.67</v>
       </c>
       <c r="E64" s="1">
-        <v>10.91609822</v>
+        <v>462.46913087</v>
       </c>
       <c r="F64" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G64">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>68236.53</v>
+        <v>4329779.51</v>
       </c>
       <c r="I64" s="1">
-        <v>23340.62</v>
+        <v>-385490.96</v>
       </c>
       <c r="J64" s="1">
-        <v>34.205461502805</v>
+        <v>-8.903246899979</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>91577.15</v>
+        <v>3944288.55</v>
       </c>
       <c r="N64" s="1">
-        <v>91577.15</v>
+        <v>3944288.55</v>
       </c>
       <c r="O64" s="1">
-        <v>0.1</v>
+        <v>3.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>164</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>10166.0</v>
+        <v>44507.0</v>
       </c>
       <c r="D65" s="1">
-        <v>405.21</v>
+        <v>31.46</v>
       </c>
       <c r="E65" s="1">
-        <v>465.24961145</v>
+        <v>29.92508976</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>9.06</v>
       </c>
       <c r="H65" s="1">
-        <v>4045238.01</v>
+        <v>153594.22</v>
       </c>
       <c r="I65" s="1">
-        <v>-526969.35</v>
+        <v>1015.3</v>
       </c>
       <c r="J65" s="1">
-        <v>-13.026905924875</v>
+        <v>0.66102747876841</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>3518268.66</v>
+        <v>154609.52</v>
       </c>
       <c r="N65" s="1">
-        <v>3518268.66</v>
+        <v>154609.52</v>
       </c>
       <c r="O65" s="1">
-        <v>3.73</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>37233.0</v>
+        <v>60540.0</v>
       </c>
       <c r="D66" s="1">
-        <v>33.4</v>
+        <v>1830.0</v>
       </c>
       <c r="E66" s="1">
-        <v>29.55084898</v>
+        <v>1735.7374298</v>
       </c>
       <c r="F66" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="G66">
-        <v>9.17</v>
+        <v>185.25</v>
       </c>
       <c r="H66" s="1">
-        <v>128039.74</v>
+        <v>615487.11</v>
       </c>
       <c r="I66" s="1">
-        <v>7595.17</v>
+        <v>-17441.11</v>
       </c>
       <c r="J66" s="1">
-        <v>5.9318848976107</v>
+        <v>-2.8337084102379</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>135634.91</v>
+        <v>598046.0</v>
       </c>
       <c r="N66" s="1">
-        <v>135634.91</v>
+        <v>598046.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.14</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>169</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>56008.0</v>
+        <v>41919.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1768.5</v>
+        <v>2742.0</v>
       </c>
       <c r="E67" s="1">
-        <v>1726.18922297</v>
+        <v>2821.02707603</v>
       </c>
       <c r="F67" t="s">
         <v>50</v>
       </c>
       <c r="G67">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H67" s="1">
-        <v>570279.28</v>
+        <v>663213.91</v>
       </c>
       <c r="I67" s="1">
-        <v>-34398.75</v>
+        <v>-42745.83</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.031912995331</v>
+        <v>-6.4452553475545</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>535880.53</v>
+        <v>620468.08</v>
       </c>
       <c r="N67" s="1">
-        <v>535880.53</v>
+        <v>620468.08</v>
       </c>
       <c r="O67" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>171</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>32602.0</v>
+        <v>95694.0</v>
       </c>
       <c r="D68" s="1">
-        <v>2974.0</v>
+        <v>36.99</v>
       </c>
       <c r="E68" s="1">
-        <v>2859.52113367</v>
+        <v>37.21059711</v>
       </c>
       <c r="F68" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G68">
-        <v>184.84</v>
+        <v>10.9</v>
       </c>
       <c r="H68" s="1">
-        <v>528155.58</v>
+        <v>329877.7</v>
       </c>
       <c r="I68" s="1">
-        <v>-3592.09</v>
+        <v>-5166.91</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.68011967231322</v>
+        <v>-1.5663107873009</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>524563.49</v>
+        <v>324710.79</v>
       </c>
       <c r="N68" s="1">
-        <v>524563.49</v>
+        <v>324710.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>72584.0</v>
+        <v>31485.0</v>
       </c>
       <c r="D69" s="1">
-        <v>41.62</v>
+        <v>3515.0</v>
       </c>
       <c r="E69" s="1">
-        <v>37.23754781</v>
+        <v>2033.34829284</v>
       </c>
       <c r="F69" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="G69">
-        <v>10.92</v>
+        <v>185.25</v>
       </c>
       <c r="H69" s="1">
-        <v>251066.43</v>
+        <v>370968.9</v>
       </c>
       <c r="I69" s="1">
-        <v>25701.17</v>
+        <v>226437.82</v>
       </c>
       <c r="J69" s="1">
-        <v>10.236800674626</v>
+        <v>61.0395696243</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>276767.6</v>
+        <v>597406.72</v>
       </c>
       <c r="N69" s="1">
-        <v>276767.6</v>
+        <v>597406.72</v>
       </c>
       <c r="O69" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>175</v>
       </c>
       <c r="B70" t="s">
         <v>176</v>
       </c>
       <c r="C70" s="1">
-        <v>30423.0</v>
+        <v>31798.0</v>
       </c>
       <c r="D70" s="1">
-        <v>3667.0</v>
+        <v>44.0</v>
       </c>
       <c r="E70" s="1">
-        <v>1979.62084607</v>
+        <v>49.06614441</v>
       </c>
       <c r="F70" t="s">
-        <v>50</v>
+        <v>166</v>
       </c>
       <c r="G70">
-        <v>184.84</v>
+        <v>9.06</v>
       </c>
       <c r="H70" s="1">
-        <v>350546.86</v>
+        <v>170350.14</v>
       </c>
       <c r="I70" s="1">
-        <v>253020.57</v>
+        <v>-15859.67</v>
       </c>
       <c r="J70" s="1">
-        <v>72.178815123319</v>
+        <v>-9.3100422459295</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>603567.43</v>
+        <v>154490.47</v>
       </c>
       <c r="N70" s="1">
-        <v>603567.43</v>
+        <v>154490.47</v>
       </c>
       <c r="O70" s="1">
-        <v>0.64</v>
+        <v>0.15</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" t="s">
         <v>178</v>
       </c>
       <c r="C71" s="1">
-        <v>28345.0</v>
+        <v>36043.0</v>
       </c>
       <c r="D71" s="1">
-        <v>48.32</v>
+        <v>205.1</v>
       </c>
       <c r="E71" s="1">
-        <v>49.60603951</v>
+        <v>127.31518908</v>
       </c>
       <c r="F71" t="s">
-        <v>168</v>
+        <v>37</v>
       </c>
       <c r="G71">
-        <v>9.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>153337.19</v>
+        <v>4166627.95</v>
       </c>
       <c r="I71" s="1">
-        <v>-3954.47</v>
+        <v>2228751.67</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.5789373080334</v>
+        <v>53.490537114071</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>149382.72</v>
+        <v>6395379.62</v>
       </c>
       <c r="N71" s="1">
-        <v>149382.72</v>
+        <v>6395379.62</v>
       </c>
       <c r="O71" s="1">
-        <v>0.16</v>
+        <v>6.41</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="1">
-        <v>34226.0</v>
+        <v>67534.0</v>
       </c>
       <c r="D72" s="1">
-        <v>225.83</v>
+        <v>1664.0</v>
       </c>
       <c r="E72" s="1">
-        <v>122.29389265</v>
+        <v>1597.32724257</v>
       </c>
       <c r="F72" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H72" s="1">
-        <v>3820539.0</v>
+        <v>630755.7</v>
       </c>
       <c r="I72" s="1">
-        <v>2780868.17</v>
+        <v>-24135.49</v>
       </c>
       <c r="J72" s="1">
-        <v>72.787325819734</v>
+        <v>-3.8264402525415</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>6601407.17</v>
+        <v>606620.21</v>
       </c>
       <c r="N72" s="1">
-        <v>6601407.17</v>
+        <v>606620.21</v>
       </c>
       <c r="O72" s="1">
-        <v>7.01</v>
+        <v>0.61</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>181</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" s="1">
-        <v>62368.0</v>
+        <v>36612.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1561.0</v>
+        <v>778.9</v>
       </c>
       <c r="E73" s="1">
-        <v>1591.73807081</v>
+        <v>746.74273462</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
       <c r="G73">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H73" s="1">
-        <v>584530.55</v>
+        <v>155001.87</v>
       </c>
       <c r="I73" s="1">
-        <v>-57813.26</v>
+        <v>-1063.73</v>
       </c>
       <c r="J73" s="1">
-        <v>-9.8905454984346</v>
+        <v>-0.68626913984973</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>526717.29</v>
+        <v>153938.14</v>
       </c>
       <c r="N73" s="1">
-        <v>526717.29</v>
+        <v>153938.14</v>
       </c>
       <c r="O73" s="1">
-        <v>0.56</v>
+        <v>0.15</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>183</v>
       </c>
       <c r="B74" t="s">
         <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>30599.0</v>
+        <v>54459.0</v>
       </c>
       <c r="D74" s="1">
-        <v>835.8</v>
+        <v>5.14</v>
       </c>
       <c r="E74" s="1">
-        <v>741.5939083</v>
+        <v>5.35115775</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G74">
-        <v>184.84</v>
+        <v>0.86</v>
       </c>
       <c r="H74" s="1">
-        <v>129931.13</v>
+        <v>343730.02</v>
       </c>
       <c r="I74" s="1">
-        <v>8432.66</v>
+        <v>-19543.03</v>
       </c>
       <c r="J74" s="1">
-        <v>6.4900997936368</v>
+        <v>-5.6855755572353</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>138363.79</v>
+        <v>324186.99</v>
       </c>
       <c r="N74" s="1">
-        <v>138363.79</v>
+        <v>324186.99</v>
       </c>
       <c r="O74" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>185</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" s="1">
-        <v>48458.0</v>
+        <v>22012.0</v>
       </c>
       <c r="D75" s="1">
-        <v>5.35</v>
+        <v>14.86</v>
       </c>
       <c r="E75" s="1">
-        <v>5.38129948</v>
+        <v>15.592336</v>
       </c>
       <c r="F75" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>308327.02</v>
+        <v>343218.5</v>
       </c>
       <c r="I75" s="1">
-        <v>-9082.72</v>
+        <v>-16120.18</v>
       </c>
       <c r="J75" s="1">
-        <v>-2.9458073444228</v>
+        <v>-4.6967689678732</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>299244.3</v>
+        <v>327098.32</v>
       </c>
       <c r="N75" s="1">
-        <v>299244.3</v>
+        <v>327098.32</v>
       </c>
       <c r="O75" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>187</v>
       </c>
       <c r="B76" t="s">
         <v>188</v>
       </c>
       <c r="C76" s="1">
-        <v>20213.0</v>
+        <v>1804.0</v>
       </c>
       <c r="D76" s="1">
-        <v>14.45</v>
+        <v>269.05</v>
       </c>
       <c r="E76" s="1">
-        <v>15.66766635</v>
+        <v>232.45574834</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>316690.54</v>
+        <v>419350.17</v>
       </c>
       <c r="I76" s="1">
-        <v>-24612.69</v>
+        <v>66016.03</v>
       </c>
       <c r="J76" s="1">
-        <v>-7.7718425059366</v>
+        <v>15.742459338934</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>292077.85</v>
+        <v>485366.2</v>
       </c>
       <c r="N76" s="1">
-        <v>292077.85</v>
+        <v>485366.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.49</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>189</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" s="1">
-        <v>6950.0</v>
+        <v>12058.0</v>
       </c>
       <c r="D77" s="1">
-        <v>193.0</v>
+        <v>7.128</v>
       </c>
       <c r="E77" s="1">
-        <v>219.56037554</v>
+        <v>6.96405042</v>
       </c>
       <c r="F77" t="s">
-        <v>191</v>
+        <v>55</v>
       </c>
       <c r="G77">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H77" s="1">
-        <v>204281.78</v>
+        <v>99039.38</v>
       </c>
       <c r="I77" s="1">
-        <v>-24799.75</v>
+        <v>502.48</v>
       </c>
       <c r="J77" s="1">
-        <v>-12.139971562809</v>
+        <v>0.50735374151171</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>179482.03</v>
+        <v>99541.86</v>
       </c>
       <c r="N77" s="1">
-        <v>179482.03</v>
+        <v>99541.86</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>191</v>
+      </c>
+      <c r="B78" t="s">
         <v>192</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>1655.0</v>
+        <v>42199.0</v>
       </c>
       <c r="D78" s="1">
-        <v>268.4</v>
+        <v>2656.0</v>
       </c>
       <c r="E78" s="1">
-        <v>228.21954683</v>
+        <v>3680.87471267</v>
       </c>
       <c r="F78" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G78">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H78" s="1">
-        <v>377703.35</v>
+        <v>841895.55</v>
       </c>
       <c r="I78" s="1">
-        <v>66498.65</v>
+        <v>-236873.35</v>
       </c>
       <c r="J78" s="1">
-        <v>17.606052474779</v>
+        <v>-28.135717073217</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>444202.0</v>
+        <v>605022.2</v>
       </c>
       <c r="N78" s="1">
-        <v>444202.0</v>
+        <v>605022.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>193</v>
+      </c>
+      <c r="B79" t="s">
         <v>194</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>11156.0</v>
+        <v>240.0</v>
       </c>
       <c r="D79" s="1">
-        <v>6.984</v>
+        <v>78300.0</v>
       </c>
       <c r="E79" s="1">
-        <v>6.94501255</v>
+        <v>80536.5125</v>
       </c>
       <c r="F79" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G79">
-        <v>0.87</v>
+        <v>185.25</v>
       </c>
       <c r="H79" s="1">
-        <v>91540.78</v>
+        <v>108973.01</v>
       </c>
       <c r="I79" s="1">
-        <v>-1607.73</v>
+        <v>-7531.88</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.7562992144048</v>
+        <v>-6.9116930880408</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>89933.05</v>
+        <v>101441.13</v>
       </c>
       <c r="N79" s="1">
-        <v>89933.05</v>
+        <v>101441.13</v>
       </c>
       <c r="O79" s="1">
         <v>0.1</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>195</v>
+      </c>
+      <c r="B80" t="s">
         <v>196</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>24052.0</v>
+        <v>9684.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3759.0</v>
+        <v>29.64</v>
       </c>
       <c r="E80" s="1">
-        <v>4422.4829536</v>
+        <v>27.89450743</v>
       </c>
       <c r="F80" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G80">
-        <v>184.84</v>
+        <v>0.86</v>
       </c>
       <c r="H80" s="1">
-        <v>577598.49</v>
+        <v>316566.8</v>
       </c>
       <c r="I80" s="1">
-        <v>-88454.89</v>
+        <v>15859.81</v>
       </c>
       <c r="J80" s="1">
-        <v>-15.314252293146</v>
+        <v>5.0099410298237</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>489143.6</v>
+        <v>332426.61</v>
       </c>
       <c r="N80" s="1">
-        <v>489143.6</v>
+        <v>332426.61</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>197</v>
+      </c>
+      <c r="B81" t="s">
         <v>198</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>202.0</v>
+        <v>14796.0</v>
       </c>
       <c r="D81" s="1">
-        <v>84400.0</v>
+        <v>20.96</v>
       </c>
       <c r="E81" s="1">
-        <v>80855.18316832</v>
+        <v>18.95638483</v>
       </c>
       <c r="F81" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>92818.43</v>
+        <v>280478.67</v>
       </c>
       <c r="I81" s="1">
-        <v>-581.11</v>
+        <v>29645.49</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.62607178337319</v>
+        <v>10.56960588126</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>92237.32</v>
+        <v>310124.16</v>
       </c>
       <c r="N81" s="1">
-        <v>92237.32</v>
+        <v>310124.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.1</v>
+        <v>0.31</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>199</v>
+      </c>
+      <c r="B82" t="s">
         <v>200</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>8321.0</v>
+        <v>15834.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.08</v>
+        <v>48.34</v>
       </c>
       <c r="E82" s="1">
-        <v>27.60079798</v>
+        <v>49.60236264</v>
       </c>
       <c r="F82" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G82">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>269811.35</v>
+        <v>785403.81</v>
       </c>
       <c r="I82" s="1">
-        <v>28701.58</v>
+        <v>-19988.25</v>
       </c>
       <c r="J82" s="1">
-        <v>10.637647378437</v>
+        <v>-2.5449647360381</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>298512.93</v>
+        <v>765415.56</v>
       </c>
       <c r="N82" s="1">
-        <v>298512.93</v>
+        <v>765415.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>201</v>
+      </c>
+      <c r="B83" t="s">
         <v>202</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>14364.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D83" s="1">
-        <v>20.76</v>
+        <v>68.2</v>
       </c>
       <c r="E83" s="1">
-        <v>18.88785854</v>
+        <v>63.79955395</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="G83">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H83" s="1">
-        <v>271305.2</v>
+        <v>716405.02</v>
       </c>
       <c r="I83" s="1">
-        <v>26891.44</v>
+        <v>48569.21</v>
       </c>
       <c r="J83" s="1">
-        <v>9.9118778408965</v>
+        <v>6.7795742134805</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>298196.64</v>
+        <v>764974.23</v>
       </c>
       <c r="N83" s="1">
-        <v>298196.64</v>
+        <v>764974.23</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>203</v>
+      </c>
+      <c r="B84" t="s">
         <v>204</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>13906.0</v>
+        <v>17633.0</v>
       </c>
       <c r="D84" s="1">
-        <v>48.48</v>
+        <v>268.5</v>
       </c>
       <c r="E84" s="1">
-        <v>49.71032576</v>
+        <v>133.60114728</v>
       </c>
       <c r="F84" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="G84">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>691271.79</v>
+        <v>2136568.04</v>
       </c>
       <c r="I84" s="1">
-        <v>-17108.91</v>
+        <v>1959340.34</v>
       </c>
       <c r="J84" s="1">
-        <v>-2.4749903362902</v>
+        <v>91.705028967858</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>674162.88</v>
+        <v>4095908.38</v>
       </c>
       <c r="N84" s="1">
-        <v>674162.88</v>
+        <v>4095908.38</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>4.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>205</v>
+      </c>
+      <c r="B85" t="s">
         <v>206</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>7994.0</v>
+        <v>1596.0</v>
       </c>
       <c r="D85" s="1">
-        <v>70.4</v>
+        <v>62.81</v>
       </c>
       <c r="E85" s="1">
-        <v>62.6356705</v>
+        <v>29.53171053</v>
       </c>
       <c r="F85" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G85">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>580954.16</v>
+        <v>47132.61</v>
       </c>
       <c r="I85" s="1">
-        <v>68641.96</v>
+        <v>53112.15</v>
       </c>
       <c r="J85" s="1">
-        <v>11.815383162073</v>
+        <v>112.68663033938</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>649596.12</v>
+        <v>100244.76</v>
       </c>
       <c r="N85" s="1">
-        <v>649596.12</v>
+        <v>100244.76</v>
       </c>
       <c r="O85" s="1">
-        <v>0.69</v>
+        <v>0.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" t="s">
         <v>208</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>18304.0</v>
+        <v>32470.0</v>
       </c>
       <c r="D86" s="1">
-        <v>237.08</v>
+        <v>10.055</v>
       </c>
       <c r="E86" s="1">
-        <v>131.82859757</v>
+        <v>9.51029165</v>
       </c>
       <c r="F86" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2191900.6</v>
+        <v>308799.17</v>
       </c>
       <c r="I86" s="1">
-        <v>1514391.68</v>
+        <v>17686.68</v>
       </c>
       <c r="J86" s="1">
-        <v>69.090344699025</v>
+        <v>5.7275672081632</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>3706292.28</v>
+        <v>326485.85</v>
       </c>
       <c r="N86" s="1">
-        <v>3706292.28</v>
+        <v>326485.85</v>
       </c>
       <c r="O86" s="1">
-        <v>3.93</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>209</v>
+      </c>
+      <c r="B87" t="s">
         <v>210</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>1932.0</v>
+        <v>4513.0</v>
       </c>
       <c r="D87" s="1">
-        <v>52.35</v>
+        <v>153.5</v>
       </c>
       <c r="E87" s="1">
-        <v>29.08</v>
+        <v>142.03070242</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H87" s="1">
-        <v>56182.56</v>
+        <v>690959.26</v>
       </c>
       <c r="I87" s="1">
-        <v>44957.64</v>
+        <v>63706.57</v>
       </c>
       <c r="J87" s="1">
-        <v>80.020632737276</v>
+        <v>9.2200182685156</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>101140.2</v>
+        <v>754665.83</v>
       </c>
       <c r="N87" s="1">
-        <v>101140.2</v>
+        <v>754665.83</v>
       </c>
       <c r="O87" s="1">
-        <v>0.11</v>
+        <v>0.76</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" t="s">
         <v>212</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>30374.0</v>
+        <v>34481.0</v>
       </c>
       <c r="D88" s="1">
-        <v>9.596</v>
+        <v>102.1</v>
       </c>
       <c r="E88" s="1">
-        <v>9.47644597</v>
+        <v>120.48682347</v>
       </c>
       <c r="F88" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G88">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H88" s="1">
-        <v>287837.57</v>
+        <v>374952.95</v>
       </c>
       <c r="I88" s="1">
-        <v>3631.33</v>
+        <v>-52004.44</v>
       </c>
       <c r="J88" s="1">
-        <v>1.2615900002213</v>
+        <v>-13.869590837997</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>291468.9</v>
+        <v>322948.51</v>
       </c>
       <c r="N88" s="1">
-        <v>291468.9</v>
+        <v>322948.51</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" t="s">
         <v>214</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>4140.0</v>
+        <v>62962.0</v>
       </c>
       <c r="D89" s="1">
-        <v>145.1</v>
+        <v>132.1</v>
       </c>
       <c r="E89" s="1">
-        <v>140.91768841</v>
+        <v>149.7169048</v>
       </c>
       <c r="F89" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="G89">
-        <v>0.92</v>
+        <v>10.9</v>
       </c>
       <c r="H89" s="1">
-        <v>628082.6</v>
+        <v>849769.74</v>
       </c>
       <c r="I89" s="1">
-        <v>27539.77</v>
+        <v>-86797.01</v>
       </c>
       <c r="J89" s="1">
-        <v>4.384736975678</v>
+        <v>-10.214179902429</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>655622.37</v>
+        <v>762972.73</v>
       </c>
       <c r="N89" s="1">
-        <v>655622.37</v>
+        <v>762972.73</v>
       </c>
       <c r="O89" s="1">
-        <v>0.7</v>
+        <v>0.76</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s">
         <v>216</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>30962.0</v>
+        <v>41657.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.58</v>
+        <v>21.54</v>
       </c>
       <c r="E90" s="1">
-        <v>122.67548705</v>
+        <v>19.47863072</v>
       </c>
       <c r="F90" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="G90">
-        <v>10.92</v>
+        <v>9.06</v>
       </c>
       <c r="H90" s="1">
-        <v>342202.97</v>
+        <v>92368.57</v>
       </c>
       <c r="I90" s="1">
-        <v>-59732.27</v>
+        <v>6710.72</v>
       </c>
       <c r="J90" s="1">
-        <v>-17.455216709545</v>
+        <v>7.2651552362454</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>282470.7</v>
+        <v>99079.29</v>
       </c>
       <c r="N90" s="1">
-        <v>282470.7</v>
+        <v>99079.29</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s">
         <v>218</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>57680.0</v>
+        <v>13816.0</v>
       </c>
       <c r="D91" s="1">
-        <v>124.6</v>
+        <v>285.06</v>
       </c>
       <c r="E91" s="1">
-        <v>151.40247434</v>
+        <v>181.0131478</v>
       </c>
       <c r="F91" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
       <c r="G91">
-        <v>10.92</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>785994.62</v>
+        <v>2140479.79</v>
       </c>
       <c r="I91" s="1">
-        <v>-127555.58</v>
+        <v>1266725.82</v>
       </c>
       <c r="J91" s="1">
-        <v>-16.228556373579</v>
+        <v>59.179527221792</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>658439.04</v>
+        <v>3407205.61</v>
       </c>
       <c r="N91" s="1">
-        <v>658439.04</v>
+        <v>3407205.61</v>
       </c>
       <c r="O91" s="1">
-        <v>0.7</v>
+        <v>3.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s">
         <v>220</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>33528.0</v>
+        <v>39279.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.56</v>
+        <v>2832.0</v>
       </c>
       <c r="E92" s="1">
-        <v>18.74724469</v>
+        <v>2648.53491688</v>
       </c>
       <c r="F92" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="G92">
-        <v>9.17</v>
+        <v>185.25</v>
       </c>
       <c r="H92" s="1">
-        <v>72201.72</v>
+        <v>606619.67</v>
       </c>
       <c r="I92" s="1">
-        <v>17609.99</v>
+        <v>-6144.92</v>
       </c>
       <c r="J92" s="1">
-        <v>24.389986831339</v>
+        <v>-1.0129773734505</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>89811.71</v>
+        <v>600474.75</v>
       </c>
       <c r="N92" s="1">
-        <v>89811.71</v>
+        <v>600474.75</v>
       </c>
       <c r="O92" s="1">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>221</v>
+      </c>
+      <c r="B93" t="s">
         <v>222</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>13623.0</v>
+        <v>67196.0</v>
       </c>
       <c r="D93" s="1">
-        <v>306.34</v>
+        <v>1684.0</v>
       </c>
       <c r="E93" s="1">
-        <v>178.73552815</v>
+        <v>1732.45672361</v>
       </c>
       <c r="F93" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H93" s="1">
-        <v>2083534.6</v>
+        <v>686497.28</v>
       </c>
       <c r="I93" s="1">
-        <v>1480773.23</v>
+        <v>-75658.52</v>
       </c>
       <c r="J93" s="1">
-        <v>71.070249085376</v>
+        <v>-11.020949711556</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>3564307.83</v>
+        <v>610838.76</v>
       </c>
       <c r="N93" s="1">
-        <v>3564307.83</v>
+        <v>610838.76</v>
       </c>
       <c r="O93" s="1">
-        <v>3.78</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B94" t="s">
         <v>224</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" s="1">
+        <v>36197.0</v>
+      </c>
+      <c r="D94" s="1">
+        <v>95.75</v>
+      </c>
+      <c r="E94" s="1">
+        <v>109.15190347</v>
+      </c>
+      <c r="F94" t="s">
         <v>225</v>
       </c>
-      <c r="C94" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G94">
-        <v>184.84</v>
+        <v>10.89</v>
       </c>
       <c r="H94" s="1">
-        <v>537293.17</v>
+        <v>355601.18</v>
       </c>
       <c r="I94" s="1">
-        <v>-7565.88</v>
+        <v>-37354.75</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.4081474365289</v>
+        <v>-10.504675490672</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>529727.29</v>
+        <v>318246.43</v>
       </c>
       <c r="N94" s="1">
-        <v>529727.29</v>
+        <v>318246.43</v>
       </c>
       <c r="O94" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>226</v>
       </c>
       <c r="B95" t="s">
         <v>227</v>
       </c>
       <c r="C95" s="1">
-        <v>60855.0</v>
+        <v>58144.0</v>
       </c>
       <c r="D95" s="1">
-        <v>1645.5</v>
+        <v>2850.0</v>
       </c>
       <c r="E95" s="1">
-        <v>1737.93351409</v>
+        <v>2972.02101679</v>
       </c>
       <c r="F95" t="s">
         <v>50</v>
       </c>
       <c r="G95">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H95" s="1">
-        <v>629249.53</v>
+        <v>1007270.84</v>
       </c>
       <c r="I95" s="1">
-        <v>-87489.44</v>
+        <v>-112749.21</v>
       </c>
       <c r="J95" s="1">
-        <v>-13.903775184385</v>
+        <v>-11.193534600883</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>541760.09</v>
+        <v>894521.63</v>
       </c>
       <c r="N95" s="1">
-        <v>541760.09</v>
+        <v>894521.63</v>
       </c>
       <c r="O95" s="1">
-        <v>0.58</v>
+        <v>0.9</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>228</v>
       </c>
       <c r="B96" t="s">
         <v>229</v>
       </c>
       <c r="C96" s="1">
-        <v>33156.0</v>
+        <v>59052.0</v>
       </c>
       <c r="D96" s="1">
-        <v>93.6</v>
+        <v>1.447</v>
       </c>
       <c r="E96" s="1">
-        <v>110.33737514</v>
+        <v>1.42438292</v>
       </c>
       <c r="F96" t="s">
-        <v>230</v>
+        <v>55</v>
       </c>
       <c r="G96">
-        <v>10.75</v>
+        <v>0.86</v>
       </c>
       <c r="H96" s="1">
-        <v>328556.6</v>
+        <v>99258.42</v>
       </c>
       <c r="I96" s="1">
-        <v>-39787.49</v>
+        <v>-297.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.109782606711</v>
+        <v>-0.29921894787364</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>288769.11</v>
+        <v>98961.42</v>
       </c>
       <c r="N96" s="1">
-        <v>288769.11</v>
+        <v>98961.42</v>
       </c>
       <c r="O96" s="1">
-        <v>0.31</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>230</v>
+      </c>
+      <c r="B97" t="s">
         <v>231</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>49911.0</v>
+        <v>1030.0</v>
       </c>
       <c r="D97" s="1">
-        <v>2939.5</v>
+        <v>97.8</v>
       </c>
       <c r="E97" s="1">
-        <v>2987.04485985</v>
+        <v>92.08536893</v>
       </c>
       <c r="F97" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>879491.26</v>
+        <v>94847.93</v>
       </c>
       <c r="I97" s="1">
-        <v>-85743.36</v>
+        <v>5886.07</v>
       </c>
       <c r="J97" s="1">
-        <v>-9.7491997817011</v>
+        <v>6.2057970057965</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>793747.9</v>
+        <v>100734.0</v>
       </c>
       <c r="N97" s="1">
-        <v>793747.9</v>
+        <v>100734.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.84</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" t="s">
         <v>233</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>51975.0</v>
+        <v>21742.0</v>
       </c>
       <c r="D98" s="1">
-        <v>1.48</v>
+        <v>13.24</v>
       </c>
       <c r="E98" s="1">
-        <v>1.41614161</v>
+        <v>11.76247447</v>
       </c>
       <c r="F98" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G98">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H98" s="1">
-        <v>87119.55</v>
+        <v>301419.48</v>
       </c>
       <c r="I98" s="1">
-        <v>1670.2</v>
+        <v>31968.76</v>
       </c>
       <c r="J98" s="1">
-        <v>1.9171357060499</v>
+        <v>10.606069654158</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>88789.75</v>
+        <v>333388.24</v>
       </c>
       <c r="N98" s="1">
-        <v>88789.75</v>
+        <v>333388.24</v>
       </c>
       <c r="O98" s="1">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" t="s">
         <v>235</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>898.0</v>
+        <v>13381.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.6</v>
+        <v>25.28</v>
       </c>
       <c r="E99" s="1">
-        <v>91.17206013</v>
+        <v>26.39562514</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>81872.51</v>
+        <v>353199.86</v>
       </c>
       <c r="I99" s="1">
-        <v>8466.29</v>
+        <v>-14928.18</v>
       </c>
       <c r="J99" s="1">
-        <v>10.340821357498</v>
+        <v>-4.226553204183</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>90338.8</v>
+        <v>338271.68</v>
       </c>
       <c r="N99" s="1">
-        <v>90338.8</v>
+        <v>338271.68</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>236</v>
+      </c>
+      <c r="B100" t="s">
         <v>237</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>18746.0</v>
+        <v>5483.0</v>
       </c>
       <c r="D100" s="1">
-        <v>13.8</v>
+        <v>59.35</v>
       </c>
       <c r="E100" s="1">
-        <v>11.52329617</v>
+        <v>66.19605326</v>
       </c>
       <c r="F100" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>255525.84</v>
+        <v>362952.96</v>
       </c>
       <c r="I100" s="1">
-        <v>43077.26</v>
+        <v>-37536.91</v>
       </c>
       <c r="J100" s="1">
-        <v>16.858279381843</v>
+        <v>-10.342086754162</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>298603.1</v>
+        <v>325416.05</v>
       </c>
       <c r="N100" s="1">
-        <v>298603.1</v>
+        <v>325416.05</v>
       </c>
       <c r="O100" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>238</v>
+      </c>
+      <c r="B101" t="s">
         <v>239</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>15145.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>173.4</v>
+      </c>
+      <c r="E101" s="1">
+        <v>182.27772004</v>
+      </c>
+      <c r="F101" t="s">
         <v>240</v>
       </c>
-      <c r="C101" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>320572.37</v>
+        <v>369504.72</v>
       </c>
       <c r="I101" s="1">
-        <v>-14313.13</v>
+        <v>-18150.69</v>
       </c>
       <c r="J101" s="1">
-        <v>-4.4648670127123</v>
+        <v>-4.9121672924773</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>306259.24</v>
+        <v>351354.03</v>
       </c>
       <c r="N101" s="1">
-        <v>306259.24</v>
+        <v>351354.03</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>241</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" s="1">
-        <v>4891.0</v>
+        <v>11869.0</v>
       </c>
       <c r="D102" s="1">
-        <v>60.8</v>
+        <v>2508.5</v>
       </c>
       <c r="E102" s="1">
-        <v>67.08142507</v>
+        <v>2887.87319909</v>
       </c>
       <c r="F102" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="G102">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H102" s="1">
-        <v>328095.25</v>
+        <v>196795.79</v>
       </c>
       <c r="I102" s="1">
-        <v>-30722.45</v>
+        <v>-36076.01</v>
       </c>
       <c r="J102" s="1">
-        <v>-9.3638813728635</v>
+        <v>-18.331698051061</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>297372.8</v>
+        <v>160719.78</v>
       </c>
       <c r="N102" s="1">
-        <v>297372.8</v>
+        <v>160719.78</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>243</v>
       </c>
       <c r="B103" t="s">
         <v>244</v>
       </c>
       <c r="C103" s="1">
-        <v>12493.0</v>
+        <v>47315.0</v>
       </c>
       <c r="D103" s="1">
-        <v>190.9</v>
+        <v>24.48</v>
       </c>
       <c r="E103" s="1">
-        <v>183.53996558</v>
+        <v>26.91965952</v>
       </c>
       <c r="F103" t="s">
-        <v>191</v>
+        <v>37</v>
       </c>
       <c r="G103">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>306936.97</v>
+        <v>1129980.19</v>
       </c>
       <c r="I103" s="1">
-        <v>12181.2</v>
+        <v>-127928.8</v>
       </c>
       <c r="J103" s="1">
-        <v>3.9686323872944</v>
+        <v>-11.32133121732</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>319118.17</v>
+        <v>1002051.39</v>
       </c>
       <c r="N103" s="1">
-        <v>319118.17</v>
+        <v>1002051.39</v>
       </c>
       <c r="O103" s="1">
-        <v>0.34</v>
+        <v>1.0</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>246</v>
       </c>
       <c r="C104" s="1">
-        <v>9200.0</v>
+        <v>42448.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2732.0</v>
+        <v>109.94</v>
       </c>
       <c r="E104" s="1">
-        <v>2992.66184783</v>
+        <v>116.17674496</v>
       </c>
       <c r="F104" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G104">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>160385.51</v>
+        <v>4435761.18</v>
       </c>
       <c r="I104" s="1">
-        <v>-24403.53</v>
+        <v>-398445.56</v>
       </c>
       <c r="J104" s="1">
-        <v>-15.215545344464</v>
+        <v>-8.9825746660238</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>135981.98</v>
+        <v>4037315.62</v>
       </c>
       <c r="N104" s="1">
-        <v>135981.98</v>
+        <v>4037315.62</v>
       </c>
       <c r="O104" s="1">
-        <v>0.14</v>
+        <v>4.04</v>
       </c>
       <c r="P104">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>