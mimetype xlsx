--- v5 (2026-09-05)
+++ v6 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0010508333</t>
   </si>
   <si>
@@ -121,542 +121,551 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
+    <t>BE0003764785</t>
+  </si>
+  <si>
+    <t>ACKERMANS &amp; VAN</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>FR0010220475</t>
-[...2 lines deleted...]
-    <t>ALSTOM</t>
+    <t>JP3102000001</t>
+  </si>
+  <si>
+    <t>AISIN CORP</t>
+  </si>
+  <si>
+    <t>JPY</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>AT0000730007</t>
   </si>
   <si>
     <t>ANDRITZ AG</t>
   </si>
   <si>
     <t>JE00BTDN8H13</t>
   </si>
   <si>
     <t>APTIV HOLDINGS L</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>JP3937200008</t>
   </si>
   <si>
     <t>AZBIL CORP</t>
   </si>
   <si>
-    <t>JPY</t>
-[...5 lines deleted...]
-    <t>BMW AG</t>
+    <t>GB00BP0RGD03</t>
+  </si>
+  <si>
+    <t>BERKELEY GROUP</t>
+  </si>
+  <si>
+    <t>GBP</t>
   </si>
   <si>
     <t>GB0001367019</t>
   </si>
   <si>
     <t>BRIT LAND CO PLC</t>
   </si>
   <si>
-    <t>GBP</t>
-[...1 lines deleted...]
-  <si>
     <t>SGXE62145532</t>
   </si>
   <si>
     <t>CAPITALAND INVES</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US1423391002</t>
   </si>
   <si>
     <t>CARLISLE COS INC</t>
   </si>
   <si>
-    <t>JP3566800003</t>
-[...2 lines deleted...]
-    <t>CENTRAL JAPAN RAILW</t>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS</t>
   </si>
   <si>
     <t>SG1N31909426</t>
   </si>
   <si>
     <t>COMFORTDELGRO CORP</t>
   </si>
   <si>
-    <t>JP3305530002</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEME</t>
+  </si>
+  <si>
     <t>JP3551500006</t>
   </si>
   <si>
     <t>DENSO CORP</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
     <t>AU000000DOW2</t>
   </si>
   <si>
     <t>DOWNER EDI</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
+    <t>DE000PAG9113</t>
+  </si>
+  <si>
+    <t>DR ING HC F PORS</t>
+  </si>
+  <si>
     <t>JP3783600004</t>
   </si>
   <si>
     <t>EAST JAPAN RAIL</t>
   </si>
   <si>
+    <t>JP3166000004</t>
+  </si>
+  <si>
+    <t>EBARA CORP</t>
+  </si>
+  <si>
     <t>ES0627797931</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS RTS</t>
   </si>
   <si>
     <t>ES0127797019</t>
   </si>
   <si>
     <t>EDP RENOVAVEIS S</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP SA</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>US30040W1080</t>
   </si>
   <si>
     <t>EVERSOURCE ENERG</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIE</t>
   </si>
   <si>
     <t>US3453708600</t>
   </si>
   <si>
     <t>FORD MOTOR CO</t>
   </si>
   <si>
+    <t>FI0009007132</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG-REG</t>
   </si>
   <si>
     <t>FR0010040865</t>
   </si>
   <si>
     <t>GECINA SA</t>
   </si>
   <si>
     <t>FR0010533075</t>
   </si>
   <si>
     <t>GETLINK SE</t>
   </si>
   <si>
     <t>JP3385820000</t>
   </si>
   <si>
     <t>GS YUASA CORP</t>
   </si>
   <si>
-    <t>GB0004052071</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3774200004</t>
   </si>
   <si>
     <t>HANKYU HANSHIN H</t>
   </si>
   <si>
-    <t>US42824C1099</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>SE0011090018</t>
   </si>
   <si>
     <t>HOLMEN AB-B SHS</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NZIFTE0003S3</t>
   </si>
   <si>
     <t>INFRATIL LTD</t>
   </si>
   <si>
     <t>NZD</t>
   </si>
   <si>
-    <t>US4581401001</t>
-[...2 lines deleted...]
-    <t>INTEL CORP</t>
+    <t>US4601461035</t>
+  </si>
+  <si>
+    <t>INTL PAPER CO</t>
   </si>
   <si>
     <t>JP3247010006</t>
   </si>
   <si>
     <t>JR KYUSHU</t>
   </si>
   <si>
     <t>JP3279400000</t>
   </si>
   <si>
     <t>KEIHAN HOLDINGS</t>
   </si>
   <si>
     <t>JP3280200001</t>
   </si>
   <si>
     <t>KEIKYU CORP</t>
   </si>
   <si>
     <t>JP3277800003</t>
   </si>
   <si>
     <t>KEIO CORP</t>
   </si>
   <si>
     <t>FI0009004824</t>
   </si>
   <si>
     <t>KEMIRA OYJ</t>
   </si>
   <si>
-    <t>IE0004927939</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3260800002</t>
   </si>
   <si>
     <t>KINTETSU GROUP H</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES OYJ</t>
   </si>
   <si>
     <t>JP3270000007</t>
   </si>
   <si>
     <t>KURITA WATER IND</t>
   </si>
   <si>
     <t>GB00BYW0PQ60</t>
   </si>
   <si>
     <t>LAND SECURITIES</t>
   </si>
   <si>
+    <t>SE0010100958</t>
+  </si>
+  <si>
+    <t>LATOUR INV-B</t>
+  </si>
+  <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>JP3626800001</t>
   </si>
   <si>
     <t>LIXIL CORP</t>
   </si>
   <si>
+    <t>SE0000108847</t>
+  </si>
+  <si>
+    <t>LUNDBERGS AB-B</t>
+  </si>
+  <si>
     <t>SG2D18969584</t>
   </si>
   <si>
     <t>MAPLETREE COMM</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES BENZ GR</t>
   </si>
   <si>
     <t>NZMRPE0001S2</t>
   </si>
   <si>
     <t>MERCURY NZ LTD</t>
   </si>
   <si>
     <t>NZMELE0002S7</t>
   </si>
   <si>
     <t>MERIDIAN ENERGY</t>
   </si>
   <si>
-    <t>ES0105025003</t>
-[...4 lines deleted...]
-  <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>HK0066009694</t>
   </si>
   <si>
     <t>MTR CORP</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>JP3649800004</t>
   </si>
   <si>
     <t>NAGOYA RAILROAD</t>
   </si>
   <si>
-    <t>JP3653000004</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3660400007</t>
   </si>
   <si>
     <t>NICHIAS CORP</t>
   </si>
   <si>
-    <t>KYG6525F1028</t>
-[...4 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>JP3196000008</t>
   </si>
   <si>
     <t>ODAKYU ELEC RAIL</t>
   </si>
   <si>
     <t>JP3174410005</t>
   </si>
   <si>
     <t>OJI HOLDINGS COR</t>
   </si>
   <si>
     <t>GB00BNNTLN49</t>
   </si>
   <si>
     <t>PENNON GRP PLC</t>
   </si>
   <si>
     <t>ES0173093024</t>
   </si>
   <si>
     <t>REDEIA CORP</t>
   </si>
   <si>
+    <t>FR0000131906</t>
+  </si>
+  <si>
+    <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DK0063855168</t>
+  </si>
+  <si>
+    <t>ROCKWOOL A/S</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>SAINT GOBAIN</t>
+  </si>
+  <si>
+    <t>JP3344400001</t>
+  </si>
+  <si>
+    <t>SANWA HOLDINGS</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>GB00B5ZN1N88</t>
   </si>
   <si>
     <t>SEGRO PLC</t>
   </si>
   <si>
-    <t>JP3417200007</t>
-[...4 lines deleted...]
-  <si>
     <t>JP3047820000</t>
   </si>
   <si>
     <t>SEKISUI HOUSE RE</t>
   </si>
   <si>
     <t>GB00B1FH8J72</t>
   </si>
   <si>
     <t>SEVERN TRENT</t>
   </si>
   <si>
-    <t>NL0011821392</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>GB00BWFGQN14</t>
   </si>
   <si>
     <t>SPIRAX GROUP PLC</t>
   </si>
   <si>
     <t>US8581191009</t>
   </si>
   <si>
     <t>STEEL DYNAMICS</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONI</t>
   </si>
   <si>
     <t>FI0009005961</t>
@@ -667,138 +676,138 @@
   <si>
     <t>CH0038388911</t>
   </si>
   <si>
     <t>SULZER AG-REG</t>
   </si>
   <si>
     <t>SE0000112724</t>
   </si>
   <si>
     <t>SVENSKA CELLULOSA B</t>
   </si>
   <si>
     <t>SE0014960373</t>
   </si>
   <si>
     <t>SWECO AB-B</t>
   </si>
   <si>
     <t>HK0000063609</t>
   </si>
   <si>
     <t>SWIREPROPERTIES</t>
   </si>
   <si>
+    <t>US88160R1014</t>
+  </si>
+  <si>
+    <t>TESLA INC</t>
+  </si>
+  <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT</t>
   </si>
   <si>
     <t>JP3597800006</t>
   </si>
   <si>
     <t>TOBU RAILWAY CO</t>
   </si>
   <si>
     <t>JP3574200006</t>
   </si>
   <si>
     <t>TOKYU CORP</t>
   </si>
   <si>
-    <t>NO0012470089</t>
-[...19 lines deleted...]
-  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-</t>
   </si>
   <si>
     <t>GB00B39J2M42</t>
   </si>
   <si>
     <t>UNITED UTILITIES</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYST</t>
   </si>
   <si>
-    <t>DKK</t>
-[...1 lines deleted...]
-  <si>
     <t>JP3659000008</t>
   </si>
   <si>
     <t>WEST JAPAN RAILW</t>
   </si>
   <si>
     <t>US9621661043</t>
   </si>
   <si>
     <t>WEYERHAEUSER CO</t>
   </si>
   <si>
+    <t>KYG9593A1040</t>
+  </si>
+  <si>
+    <t>WHARF REAL ESTAT</t>
+  </si>
+  <si>
+    <t>AT0000831706</t>
+  </si>
+  <si>
+    <t>WIENERBERGER AG</t>
+  </si>
+  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liqui</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1107,5440 +1116,5540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>232058.8885</v>
+      </c>
+      <c r="C2">
+        <v>389.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>90356356.55</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>90356356.55</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7.0</v>
+      </c>
+      <c r="C3">
+        <v>283.96</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>1987.78</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>1987.78</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C4">
+        <v>189.61</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>1896.16</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>1896.16</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>27780.8283</v>
+      </c>
+      <c r="C5">
+        <v>203.14</v>
+      </c>
+      <c r="D5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="E5">
+        <v>5643584.52</v>
+      </c>
+      <c r="F5" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="G5">
+        <v>5643584.52</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:Z106"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="N106" sqref="N106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1063.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>82.36</v>
+      </c>
+      <c r="D2" s="1">
+        <v>46.59407338</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>52419.27</v>
+      </c>
+      <c r="H2" s="1">
+        <v>42438.18</v>
+      </c>
+      <c r="I2" s="1">
+        <v>80.959120567684</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>94857.45</v>
+      </c>
+      <c r="M2" s="1">
+        <v>94857.45</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2785.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>243.2</v>
+      </c>
+      <c r="D3" s="1">
+        <v>234.67214363</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>653561.92</v>
+      </c>
+      <c r="H3" s="1">
+        <v>23750.08</v>
+      </c>
+      <c r="I3" s="1">
+        <v>3.6339448907917</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>677312.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>677312.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>33</v>
       </c>
-      <c r="B3" t="s">
-[...11 lines deleted...]
-      <c r="F3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2656.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>266.6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>278.8017997</v>
+      </c>
+      <c r="E4" t="s">
         <v>8</v>
       </c>
-      <c r="G3">
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H3" s="1">
-[...28 lines deleted...]
-      <c r="A4" t="s">
+      <c r="G4" s="1">
+        <v>740497.58</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-32407.98</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-4.3765139651098</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>708089.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>708089.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>35</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>38</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1">
+        <v>7422.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>517.405</v>
+      </c>
+      <c r="D5" s="1">
+        <v>221.42334007</v>
+      </c>
+      <c r="E5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="1">
-[...8 lines deleted...]
-      <c r="F5" t="s">
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1422537.2</v>
+      </c>
+      <c r="H5" s="1">
+        <v>1943974.51</v>
+      </c>
+      <c r="I5" s="1">
+        <v>136.65544282427</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>3366511.71</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3366511.71</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.51</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>51836.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>2330.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>2252.5</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6">
+        <v>185.51</v>
+      </c>
+      <c r="G6" s="1">
+        <v>633591.17</v>
+      </c>
+      <c r="H6" s="1">
+        <v>17480.24</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.7589147115166</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>651071.41</v>
+      </c>
+      <c r="M6" s="1">
+        <v>651071.41</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="1">
+        <v>10167.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>385.4</v>
+      </c>
+      <c r="D7" s="1">
+        <v>262.4883112</v>
+      </c>
+      <c r="E7" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2284874.98</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1150175.25</v>
+      </c>
+      <c r="I7" s="1">
+        <v>50.338651351506</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>3435050.23</v>
+      </c>
+      <c r="M7" s="1">
+        <v>3435050.23</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10065.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>72.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>58.08363438</v>
+      </c>
+      <c r="E8" t="s">
         <v>8</v>
       </c>
-      <c r="G5">
+      <c r="F8">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...70 lines deleted...]
-      <c r="O6" s="1">
+      <c r="G8" s="1">
+        <v>584611.78</v>
+      </c>
+      <c r="H8" s="1">
+        <v>140068.22</v>
+      </c>
+      <c r="I8" s="1">
+        <v>23.959185358872</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>724680.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>724680.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="1">
+        <v>63322.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>58.57</v>
+      </c>
+      <c r="D9" s="1">
+        <v>60.02279934</v>
+      </c>
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>3277503.44</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-26193.24</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-0.79918268522092</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>3251310.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>3251310.2</v>
+      </c>
+      <c r="N9" s="1">
         <v>3.39</v>
       </c>
-      <c r="P6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1529.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>696.4935</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41789.61</v>
+      </c>
+      <c r="H10" s="1">
+        <v>49950.39</v>
+      </c>
+      <c r="I10" s="1">
+        <v>119.52825116099</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>91740.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>91740.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1">
+        <v>67757.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1680.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>1229.94115737</v>
+      </c>
+      <c r="E11" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
-[...196 lines deleted...]
-      <c r="A11" t="s">
+      <c r="F11">
+        <v>185.51</v>
+      </c>
+      <c r="G11" s="1">
+        <v>475512.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>138114.99</v>
+      </c>
+      <c r="I11" s="1">
+        <v>29.045513038348</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>613627.3</v>
+      </c>
+      <c r="M11" s="1">
+        <v>613627.3</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2400.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>32.3</v>
+      </c>
+      <c r="D12" s="1">
+        <v>34.86</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12">
+        <v>0.85</v>
+      </c>
+      <c r="G12" s="1">
+        <v>97493.44</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-6619.52</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-6.7897081075404</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>90873.92</v>
+      </c>
+      <c r="M12" s="1">
+        <v>90873.92</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...11 lines deleted...]
-      <c r="F12" t="s">
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20771.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>4.146</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3.75641808</v>
+      </c>
+      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="G12">
-[...31 lines deleted...]
-      <c r="A13" t="s">
+      <c r="F13">
+        <v>0.85</v>
+      </c>
+      <c r="G13" s="1">
+        <v>91933.9</v>
+      </c>
+      <c r="H13" s="1">
+        <v>9017.47</v>
+      </c>
+      <c r="I13" s="1">
+        <v>9.8086451243774</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>100951.37</v>
+      </c>
+      <c r="M13" s="1">
+        <v>100951.37</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>59</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1">
+        <v>58194.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2.5</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2.69793982</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="1">
-[...12 lines deleted...]
-        <v>1.16</v>
+      <c r="F14">
+        <v>1.48</v>
+      </c>
+      <c r="G14" s="1">
+        <v>105720.63</v>
       </c>
       <c r="H14" s="1">
-        <v>3913377.92</v>
+        <v>-7210.29</v>
       </c>
       <c r="I14" s="1">
-        <v>145653.81</v>
-[...2 lines deleted...]
-        <v>3.7219459244049</v>
+        <v>-6.8201352943129</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>98510.34</v>
       </c>
       <c r="M14" s="1">
-        <v>4059031.73</v>
+        <v>98510.34</v>
       </c>
       <c r="N14" s="1">
-        <v>4059031.73</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11329.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>331.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>337.08195957</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3269276.49</v>
+      </c>
+      <c r="H15" s="1">
+        <v>18090.04</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.55333466151711</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3287366.53</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3287366.53</v>
+      </c>
+      <c r="N15" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="1">
+        <v>34443.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>113.82</v>
+      </c>
+      <c r="D16" s="1">
+        <v>117.01</v>
+      </c>
+      <c r="E16" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>3537258.46</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-100507.11</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-2.8413843980177</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3436751.35</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3436751.35</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="1">
+        <v>674348.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1.32</v>
+      </c>
+      <c r="D17" s="1">
+        <v>1.41365199</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17">
+        <v>1.48</v>
+      </c>
+      <c r="G17" s="1">
+        <v>641936.61</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-39208.26</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-6.1078086822311</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>602728.35</v>
+      </c>
+      <c r="M17" s="1">
+        <v>602728.35</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>65</v>
       </c>
-      <c r="B17" t="s">
-[...45 lines deleted...]
-    <row r="18" spans="1:16">
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1851.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="D18" s="1">
+        <v>51.43552134</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>95207.15</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1970.35</v>
+      </c>
+      <c r="I18" s="1">
+        <v>2.0695399452667</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>97177.5</v>
+      </c>
+      <c r="M18" s="1">
+        <v>97177.5</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="F18" t="s">
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="1">
+        <v>38529.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>102.95</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.58983441</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3242271.92</v>
+      </c>
+      <c r="H19" s="1">
+        <v>235031.97</v>
+      </c>
+      <c r="I19" s="1">
+        <v>7.2489900847058</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3477303.89</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3477303.89</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.62</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="1">
+        <v>5297.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>17.965</v>
+      </c>
+      <c r="D20" s="1">
+        <v>18.38499906</v>
+      </c>
+      <c r="E20" t="s">
         <v>8</v>
       </c>
-      <c r="G18">
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H18" s="1">
-[...20 lines deleted...]
-      <c r="O18" s="1">
+      <c r="G20" s="1">
+        <v>97385.34</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-2224.73</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.2844608849751</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>95160.61</v>
+      </c>
+      <c r="M20" s="1">
+        <v>95160.61</v>
+      </c>
+      <c r="N20" s="1">
         <v>0.1</v>
       </c>
-      <c r="P18">
-[...54 lines deleted...]
-      <c r="A20" t="s">
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
-[...45 lines deleted...]
-    <row r="21" spans="1:16">
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="1">
+        <v>62255.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1945.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2043.40102803</v>
+      </c>
+      <c r="E21" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21">
+        <v>185.51</v>
+      </c>
+      <c r="G21" s="1">
+        <v>742009.48</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-89277.24</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-12.031819323926</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>652732.24</v>
+      </c>
+      <c r="M21" s="1">
+        <v>652732.24</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>73</v>
       </c>
-      <c r="B21" t="s">
-[...45 lines deleted...]
-    <row r="22" spans="1:16">
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="1">
+        <v>8513.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>176.3</v>
+      </c>
+      <c r="D22" s="1">
+        <v>181.50863503</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1338939.1</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-23219.02</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.7341356302165</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1315720.08</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1315720.08</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>75</v>
       </c>
-      <c r="B22" t="s">
-[...45 lines deleted...]
-    <row r="23" spans="1:16">
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1">
+        <v>125965.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>7.78</v>
+      </c>
+      <c r="D23" s="1">
+        <v>7.93242163</v>
+      </c>
+      <c r="E23" t="s">
         <v>79</v>
       </c>
-      <c r="C23" s="1">
-[...12 lines deleted...]
-        <v>185.25</v>
+      <c r="F23">
+        <v>1.65</v>
+      </c>
+      <c r="G23" s="1">
+        <v>602220.78</v>
       </c>
       <c r="H23" s="1">
-        <v>196072.91</v>
+        <v>-7880.49</v>
       </c>
       <c r="I23" s="1">
-        <v>-12028.87</v>
-[...2 lines deleted...]
-        <v>-6.1348964525492</v>
+        <v>-1.3085715839962</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>594340.29</v>
       </c>
       <c r="M23" s="1">
-        <v>184044.04</v>
+        <v>594340.29</v>
       </c>
       <c r="N23" s="1">
-        <v>184044.04</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="1">
+        <v>16907.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>46.13</v>
+      </c>
+      <c r="D24" s="1">
+        <v>44.11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>745767.77</v>
+      </c>
+      <c r="H24" s="1">
+        <v>34152.14</v>
+      </c>
+      <c r="I24" s="1">
+        <v>4.5794604398096</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>779919.91</v>
+      </c>
+      <c r="M24" s="1">
+        <v>779919.91</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="1">
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="1">
+        <v>5601.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3541.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>3436.91037315</v>
+      </c>
+      <c r="E25" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25">
+        <v>185.51</v>
+      </c>
+      <c r="G25" s="1">
+        <v>108421.79</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-1508.25</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.3910949081361</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>106913.54</v>
+      </c>
+      <c r="M25" s="1">
+        <v>106913.54</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="1">
+        <v>18312.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>5808.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>5989.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26">
+        <v>185.51</v>
+      </c>
+      <c r="G26" s="1">
+        <v>595117.79</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-21789.19</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-3.6613239204293</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>573328.6</v>
+      </c>
+      <c r="M26" s="1">
+        <v>573328.6</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="1">
+        <v>138.0</v>
+      </c>
+      <c r="C27" s="1">
         <v>0.1269</v>
       </c>
-      <c r="E24" s="1">
-[...2 lines deleted...]
-      <c r="F24" t="s">
+      <c r="D27" s="1">
+        <v>0.00224638</v>
+      </c>
+      <c r="E27" t="s">
         <v>8</v>
       </c>
-      <c r="G24">
+      <c r="F27">
         <v>1.0</v>
       </c>
-      <c r="H24" s="1">
-[...43 lines deleted...]
-      <c r="F25" t="s">
+      <c r="G27" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="H27" s="1">
+        <v>17.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>5548.3870967742</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>17.51</v>
+      </c>
+      <c r="M27" s="1">
+        <v>17.51</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="1">
+        <v>7079.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>13.76</v>
+      </c>
+      <c r="D28" s="1">
+        <v>14.20331968</v>
+      </c>
+      <c r="E28" t="s">
         <v>8</v>
       </c>
-      <c r="G25">
+      <c r="F28">
         <v>1.0</v>
       </c>
-      <c r="H25" s="1">
-[...43 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G28" s="1">
+        <v>100545.3</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-3138.26</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-3.1212398789401</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>97407.04</v>
+      </c>
+      <c r="M28" s="1">
+        <v>97407.04</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="1">
+        <v>22036.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>4.483</v>
+      </c>
+      <c r="D29" s="1">
+        <v>4.17556952</v>
+      </c>
+      <c r="E29" t="s">
         <v>8</v>
       </c>
-      <c r="G26">
+      <c r="F29">
         <v>1.0</v>
       </c>
-      <c r="H26" s="1">
-[...43 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G29" s="1">
+        <v>92012.85</v>
+      </c>
+      <c r="H29" s="1">
+        <v>6774.54</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.3626020713411</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>98787.39</v>
+      </c>
+      <c r="M29" s="1">
+        <v>98787.39</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6081.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>119.05</v>
+      </c>
+      <c r="D30" s="1">
+        <v>126.60728334</v>
+      </c>
+      <c r="E30" t="s">
         <v>8</v>
       </c>
-      <c r="G27">
+      <c r="F30">
         <v>1.0</v>
       </c>
-      <c r="H27" s="1">
-[...128 lines deleted...]
-      <c r="A30" t="s">
+      <c r="G30" s="1">
+        <v>769898.89</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-45955.84</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-5.9690747183698</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>723943.05</v>
+      </c>
+      <c r="M30" s="1">
+        <v>723943.05</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>92</v>
       </c>
-      <c r="B30" t="s">
-[...11 lines deleted...]
-      <c r="F30" t="s">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1015.97</v>
+      </c>
+      <c r="D31" s="1">
+        <v>831.61281818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>39</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>82776.83</v>
+      </c>
+      <c r="H31" s="1">
+        <v>15195.2</v>
+      </c>
+      <c r="I31" s="1">
+        <v>18.356827629181</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>97972.03</v>
+      </c>
+      <c r="M31" s="1">
+        <v>97972.03</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" s="1">
+        <v>56515.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D32" s="1">
+        <v>69.08009219</v>
+      </c>
+      <c r="E32" t="s">
+        <v>39</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3366225.69</v>
+      </c>
+      <c r="H32" s="1">
+        <v>290131.81</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.6189054661989</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3656357.5</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3656357.5</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.81</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
+        <v>47173.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>16.4</v>
+      </c>
+      <c r="D33" s="1">
+        <v>16.53362601</v>
+      </c>
+      <c r="E33" t="s">
         <v>8</v>
       </c>
-      <c r="G30">
+      <c r="F33">
         <v>1.0</v>
       </c>
-      <c r="H30" s="1">
-[...20 lines deleted...]
-      <c r="O30" s="1">
+      <c r="G33" s="1">
+        <v>779940.74</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-6303.54</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.80820755689721</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>773637.2</v>
+      </c>
+      <c r="M33" s="1">
+        <v>773637.2</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>13.5</v>
+      </c>
+      <c r="D34" s="1">
+        <v>11.71058351</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3047826.32</v>
+      </c>
+      <c r="H34" s="1">
+        <v>518602.19</v>
+      </c>
+      <c r="I34" s="1">
+        <v>17.015477115507</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3566428.51</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3566428.51</v>
+      </c>
+      <c r="N34" s="1">
+        <v>3.71</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4934.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>19.595</v>
+      </c>
+      <c r="D35" s="1">
+        <v>19.705</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>97224.47</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-542.74</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-0.55823395077392</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>96681.73</v>
+      </c>
+      <c r="M35" s="1">
+        <v>96681.73</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1335.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>513.6</v>
+      </c>
+      <c r="D36" s="1">
+        <v>529.17181273</v>
+      </c>
+      <c r="E36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F36">
+        <v>0.92</v>
+      </c>
+      <c r="G36" s="1">
+        <v>751619.22</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-8723.07</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-1.1605703749832</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>742896.15</v>
+      </c>
+      <c r="M36" s="1">
+        <v>742896.15</v>
+      </c>
+      <c r="N36" s="1">
         <v>0.77</v>
       </c>
-      <c r="P30">
-[...119 lines deleted...]
-      <c r="F33" t="s">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1380.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>69.25</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.01342029</v>
+      </c>
+      <c r="E37" t="s">
         <v>8</v>
       </c>
-      <c r="G33">
+      <c r="F37">
         <v>1.0</v>
       </c>
-      <c r="H33" s="1">
-[...20 lines deleted...]
-      <c r="O33" s="1">
+      <c r="G37" s="1">
+        <v>118698.52</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-23133.52</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-19.489307870056</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>95565.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>95565.0</v>
+      </c>
+      <c r="N37" s="1">
         <v>0.1</v>
       </c>
-      <c r="P33">
-[...19 lines deleted...]
-      <c r="F34" t="s">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" s="1">
+        <v>5449.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>18.41</v>
+      </c>
+      <c r="D38" s="1">
+        <v>16.54433474</v>
+      </c>
+      <c r="E38" t="s">
         <v>8</v>
       </c>
-      <c r="G34">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="H34" s="1">
-[...178 lines deleted...]
-      <c r="A38" t="s">
+      <c r="G38" s="1">
+        <v>90150.08</v>
+      </c>
+      <c r="H38" s="1">
+        <v>10166.01</v>
+      </c>
+      <c r="I38" s="1">
+        <v>11.276762039479</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>100316.09</v>
+      </c>
+      <c r="M38" s="1">
+        <v>100316.09</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>108</v>
       </c>
-      <c r="B38" t="s">
-[...45 lines deleted...]
-    <row r="39" spans="1:16">
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" s="1">
+        <v>16907.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>6174.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>4333.90595611</v>
+      </c>
+      <c r="E39" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39">
+        <v>185.51</v>
+      </c>
+      <c r="G39" s="1">
+        <v>399514.49</v>
+      </c>
+      <c r="H39" s="1">
+        <v>163182.25</v>
+      </c>
+      <c r="I39" s="1">
+        <v>40.845139308965</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>562696.74</v>
+      </c>
+      <c r="M39" s="1">
+        <v>562696.74</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>110</v>
       </c>
-      <c r="B39" t="s">
-[...45 lines deleted...]
-    <row r="40" spans="1:16">
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="1">
+        <v>27007.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>4734.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>4675.13389121</v>
+      </c>
+      <c r="E40" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40">
+        <v>185.51</v>
+      </c>
+      <c r="G40" s="1">
+        <v>685227.16</v>
+      </c>
+      <c r="H40" s="1">
+        <v>3973.71</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.57991133918276</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>689200.87</v>
+      </c>
+      <c r="M40" s="1">
+        <v>689200.87</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>112</v>
       </c>
-      <c r="B40" t="s">
-[...45 lines deleted...]
-    <row r="41" spans="1:16">
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>115</v>
       </c>
-      <c r="B41" t="s">
-        <v>116</v>
+      <c r="B41" s="1">
+        <v>30341.0</v>
       </c>
       <c r="C41" s="1">
-        <v>1242.0</v>
+        <v>4778.0</v>
       </c>
       <c r="D41" s="1">
-        <v>77.3</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>5233.4754952</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41">
+        <v>185.51</v>
+      </c>
+      <c r="G41" s="1">
+        <v>865521.11</v>
       </c>
       <c r="H41" s="1">
-        <v>50164.4</v>
+        <v>-84042.21</v>
       </c>
       <c r="I41" s="1">
-        <v>45842.2</v>
-[...2 lines deleted...]
-        <v>91.383929639346</v>
+        <v>-9.7100127344092</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>781478.9</v>
       </c>
       <c r="M41" s="1">
-        <v>96006.6</v>
+        <v>781478.9</v>
       </c>
       <c r="N41" s="1">
-        <v>96006.6</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.81</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>117</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1">
+        <v>27387.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>298.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>363.37641509</v>
+      </c>
+      <c r="E42" t="s">
         <v>118</v>
       </c>
-      <c r="C42" s="1">
-[...12 lines deleted...]
-        <v>1.98</v>
+      <c r="F42">
+        <v>11.09</v>
+      </c>
+      <c r="G42" s="1">
+        <v>896929.33</v>
       </c>
       <c r="H42" s="1">
-        <v>465601.24</v>
+        <v>-160679.8</v>
       </c>
       <c r="I42" s="1">
-        <v>143784.85</v>
-[...2 lines deleted...]
-        <v>30.881543614446</v>
+        <v>-17.914432567391</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>736249.53</v>
       </c>
       <c r="M42" s="1">
-        <v>609386.09</v>
+        <v>736249.53</v>
       </c>
       <c r="N42" s="1">
-        <v>609386.09</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.77</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>120</v>
       </c>
-      <c r="B43" t="s">
-        <v>121</v>
+      <c r="B43" s="1">
+        <v>10880.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38606.0</v>
+        <v>70.3</v>
       </c>
       <c r="D43" s="1">
-        <v>99.17</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>73.72231526</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>802098.79</v>
       </c>
       <c r="H43" s="1">
-        <v>1843186.34</v>
+        <v>-37234.79</v>
       </c>
       <c r="I43" s="1">
-        <v>1469000.72</v>
-[...2 lines deleted...]
-        <v>79.698980408025</v>
+        <v>-4.6421700748358</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>764864.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3312187.06</v>
+        <v>764864.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3312187.06</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>122</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1">
+        <v>79509.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>15.04</v>
+      </c>
+      <c r="D44" s="1">
+        <v>12.0957152</v>
+      </c>
+      <c r="E44" t="s">
         <v>123</v>
       </c>
-      <c r="C44" s="1">
-[...12 lines deleted...]
-        <v>185.25</v>
+      <c r="F44">
+        <v>2.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>477338.09</v>
       </c>
       <c r="H44" s="1">
-        <v>674778.9</v>
+        <v>119301.73</v>
       </c>
       <c r="I44" s="1">
-        <v>-67691.04</v>
-[...2 lines deleted...]
-        <v>-10.031588124643</v>
+        <v>24.993130131308</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>596639.82</v>
       </c>
       <c r="M44" s="1">
-        <v>607087.86</v>
+        <v>596639.82</v>
       </c>
       <c r="N44" s="1">
-        <v>607087.86</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>102060.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>36.67</v>
+      </c>
+      <c r="D45" s="1">
+        <v>38.34</v>
+      </c>
+      <c r="E45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3434397.15</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-153481.75</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-4.4689575286888</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3280915.4</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3280915.4</v>
+      </c>
+      <c r="N45" s="1">
+        <v>3.42</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>124</v>
       </c>
-      <c r="B45" t="s">
-[...45 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" s="1">
+        <v>32774.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>3607.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>3496.20369805</v>
+      </c>
+      <c r="E46" t="s">
+        <v>42</v>
+      </c>
+      <c r="F46">
+        <v>185.51</v>
+      </c>
+      <c r="G46" s="1">
+        <v>673452.82</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-36192.6</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.3741849354792</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>637260.22</v>
+      </c>
+      <c r="M46" s="1">
+        <v>637260.22</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>126</v>
       </c>
-      <c r="B46" t="s">
-[...38 lines deleted...]
-      <c r="O46" s="1">
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>36262.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>3259.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>3401.75194418</v>
+      </c>
+      <c r="E47" t="s">
+        <v>42</v>
+      </c>
+      <c r="F47">
+        <v>185.51</v>
+      </c>
+      <c r="G47" s="1">
+        <v>726279.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-89223.8</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-12.285051899931</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>637055.59</v>
+      </c>
+      <c r="M47" s="1">
+        <v>637055.59</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>76755.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>1550.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>1373.04608169</v>
+      </c>
+      <c r="E48" t="s">
+        <v>42</v>
+      </c>
+      <c r="F48">
+        <v>185.51</v>
+      </c>
+      <c r="G48" s="1">
+        <v>612844.4</v>
+      </c>
+      <c r="H48" s="1">
+        <v>28482.7</v>
+      </c>
+      <c r="I48" s="1">
+        <v>4.6476234424268</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>641327.1</v>
+      </c>
+      <c r="M48" s="1">
+        <v>641327.1</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>153328.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>753.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>769.74326281</v>
+      </c>
+      <c r="E49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F49">
+        <v>185.51</v>
+      </c>
+      <c r="G49" s="1">
+        <v>681342.5</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-58959.58</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-8.6534422849008</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>622382.92</v>
+      </c>
+      <c r="M49" s="1">
+        <v>622382.92</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="1">
+        <v>45273.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>16.24</v>
+      </c>
+      <c r="D50" s="1">
+        <v>18.9189687</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>856518.47</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-121284.95</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-14.160225873471</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>735233.52</v>
+      </c>
+      <c r="M50" s="1">
+        <v>735233.52</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>33891.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3488.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>3409.75736921</v>
+      </c>
+      <c r="E51" t="s">
+        <v>42</v>
+      </c>
+      <c r="F51">
+        <v>185.51</v>
+      </c>
+      <c r="G51" s="1">
+        <v>627249.22</v>
+      </c>
+      <c r="H51" s="1">
+        <v>9989.39</v>
+      </c>
+      <c r="I51" s="1">
+        <v>1.5925711314555</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>637238.61</v>
+      </c>
+      <c r="M51" s="1">
+        <v>637238.61</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>139</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2753.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>35.56</v>
+      </c>
+      <c r="D52" s="1">
+        <v>28.81565928</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>79329.51</v>
+      </c>
+      <c r="H52" s="1">
+        <v>18567.17</v>
+      </c>
+      <c r="I52" s="1">
+        <v>23.40512376794</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>97896.68</v>
+      </c>
+      <c r="M52" s="1">
+        <v>97896.68</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1">
+        <v>956.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="D53" s="1">
+        <v>83.00449791</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>79352.3</v>
+      </c>
+      <c r="H53" s="1">
+        <v>17490.5</v>
+      </c>
+      <c r="I53" s="1">
+        <v>22.041579135072</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>96842.8</v>
+      </c>
+      <c r="M53" s="1">
+        <v>96842.8</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="1">
+        <v>27969.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>26.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>21.39686725</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>598448.98</v>
+      </c>
+      <c r="H54" s="1">
+        <v>128745.02</v>
+      </c>
+      <c r="I54" s="1">
+        <v>21.513115453885</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>727194.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>727194.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>12238.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>8702.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>6987.79040693</v>
+      </c>
+      <c r="E55" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55">
+        <v>185.51</v>
+      </c>
+      <c r="G55" s="1">
+        <v>466306.72</v>
+      </c>
+      <c r="H55" s="1">
+        <v>107771.07</v>
+      </c>
+      <c r="I55" s="1">
+        <v>23.11162704239</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>574077.79</v>
+      </c>
+      <c r="M55" s="1">
+        <v>574077.79</v>
+      </c>
+      <c r="N55" s="1">
         <v>0.6</v>
       </c>
-      <c r="P46">
-[...69 lines deleted...]
-      <c r="F48" t="s">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>13228.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>6.515</v>
+      </c>
+      <c r="D56" s="1">
+        <v>6.15961445</v>
+      </c>
+      <c r="E56" t="s">
+        <v>55</v>
+      </c>
+      <c r="F56">
+        <v>0.85</v>
+      </c>
+      <c r="G56" s="1">
+        <v>94046.54</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6979.68</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.4215170488994</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>101026.22</v>
+      </c>
+      <c r="M56" s="1">
+        <v>101026.22</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="1">
+        <v>42556.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>187.1</v>
+      </c>
+      <c r="D57" s="1">
+        <v>193.30320002</v>
+      </c>
+      <c r="E57" t="s">
+        <v>118</v>
+      </c>
+      <c r="F57">
+        <v>11.09</v>
+      </c>
+      <c r="G57" s="1">
+        <v>742705.94</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-24417.48</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-3.2876376348895</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>718288.46</v>
+      </c>
+      <c r="M57" s="1">
+        <v>718288.46</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="1">
+        <v>5402.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>142.15</v>
+      </c>
+      <c r="D58" s="1">
+        <v>137.82424843</v>
+      </c>
+      <c r="E58" t="s">
         <v>8</v>
       </c>
-      <c r="G48">
+      <c r="F58">
         <v>1.0</v>
       </c>
-      <c r="H48" s="1">
-[...43 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G58" s="1">
+        <v>744526.59</v>
+      </c>
+      <c r="H58" s="1">
+        <v>23367.71</v>
+      </c>
+      <c r="I58" s="1">
+        <v>3.1385997913117</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>767894.3</v>
+      </c>
+      <c r="M58" s="1">
+        <v>767894.3</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="1">
+        <v>63820.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1893.5</v>
+      </c>
+      <c r="D59" s="1">
+        <v>1739.7241147</v>
+      </c>
+      <c r="E59" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59">
+        <v>185.51</v>
+      </c>
+      <c r="G59" s="1">
+        <v>650957.82</v>
+      </c>
+      <c r="H59" s="1">
+        <v>465.54</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0.071516154456828</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>651423.36</v>
+      </c>
+      <c r="M59" s="1">
+        <v>651423.36</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>155</v>
+      </c>
+      <c r="B60" s="1">
+        <v>14841.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>551.48410013</v>
+      </c>
+      <c r="E60" t="s">
+        <v>118</v>
+      </c>
+      <c r="F60">
+        <v>11.09</v>
+      </c>
+      <c r="G60" s="1">
+        <v>738946.87</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-6603.43</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-0.89362716970437</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>732343.44</v>
+      </c>
+      <c r="M60" s="1">
+        <v>732343.44</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>157</v>
+      </c>
+      <c r="B61" s="1">
+        <v>114403.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="D61" s="1">
+        <v>1.27979327</v>
+      </c>
+      <c r="E61" t="s">
+        <v>60</v>
+      </c>
+      <c r="F61">
+        <v>1.48</v>
+      </c>
+      <c r="G61" s="1">
+        <v>97935.94</v>
+      </c>
+      <c r="H61" s="1">
+        <v>3542.16</v>
+      </c>
+      <c r="I61" s="1">
+        <v>3.6168131944208</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>101478.1</v>
+      </c>
+      <c r="M61" s="1">
+        <v>101478.1</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B62" s="1">
+        <v>14125.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>231.71</v>
+      </c>
+      <c r="D62" s="1">
+        <v>123.73152637</v>
+      </c>
+      <c r="E62" t="s">
+        <v>39</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1517171.68</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1352034.73</v>
+      </c>
+      <c r="I62" s="1">
+        <v>89.115473734653</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2869206.41</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2869206.41</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63" s="1">
+        <v>17674.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>44.125</v>
+      </c>
+      <c r="D63" s="1">
+        <v>56.54210083</v>
+      </c>
+      <c r="E63" t="s">
         <v>8</v>
       </c>
-      <c r="G49">
+      <c r="F63">
         <v>1.0</v>
       </c>
-      <c r="H49" s="1">
-[...678 lines deleted...]
-      <c r="A63" t="s">
+      <c r="G63" s="1">
+        <v>999325.09</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-219459.84</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-21.960805567285</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>779865.25</v>
+      </c>
+      <c r="M63" s="1">
+        <v>779865.25</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>160</v>
       </c>
-      <c r="B63" t="s">
-[...45 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>163</v>
+      </c>
+      <c r="B64" s="1">
+        <v>178821.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>6.93</v>
+      </c>
+      <c r="D64" s="1">
+        <v>6.11084845</v>
+      </c>
+      <c r="E64" t="s">
+        <v>123</v>
+      </c>
+      <c r="F64">
+        <v>2.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>562711.6</v>
+      </c>
+      <c r="H64" s="1">
+        <v>55589.28</v>
+      </c>
+      <c r="I64" s="1">
+        <v>9.8788224731816</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>618300.88</v>
+      </c>
+      <c r="M64" s="1">
+        <v>618300.88</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>162</v>
       </c>
-      <c r="B64" t="s">
-[...45 lines deleted...]
-    <row r="65" spans="1:16">
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="1">
+        <v>214586.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>5.67</v>
+      </c>
+      <c r="D65" s="1">
+        <v>5.65654819</v>
+      </c>
+      <c r="E65" t="s">
+        <v>123</v>
+      </c>
+      <c r="F65">
+        <v>2.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>644161.52</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-37100.22</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-5.7594592114102</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>607061.3</v>
+      </c>
+      <c r="M65" s="1">
+        <v>607061.3</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>164</v>
       </c>
-      <c r="B65" t="s">
-[...45 lines deleted...]
-    <row r="66" spans="1:16">
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>167</v>
       </c>
-      <c r="B66" t="s">
-        <v>168</v>
+      <c r="B66" s="1">
+        <v>8865.0</v>
       </c>
       <c r="C66" s="1">
-        <v>60540.0</v>
+        <v>383.34</v>
       </c>
       <c r="D66" s="1">
-        <v>1830.0</v>
-[...8 lines deleted...]
-        <v>185.25</v>
+        <v>462.46913142</v>
+      </c>
+      <c r="E66" t="s">
+        <v>39</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>3507904.9</v>
       </c>
       <c r="H66" s="1">
-        <v>615487.11</v>
+        <v>-528761.3</v>
       </c>
       <c r="I66" s="1">
-        <v>-17441.11</v>
-[...2 lines deleted...]
-        <v>-2.8337084102379</v>
+        <v>-15.07342174527</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>2979143.6</v>
       </c>
       <c r="M66" s="1">
-        <v>598046.0</v>
+        <v>2979143.6</v>
       </c>
       <c r="N66" s="1">
-        <v>598046.0</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>3.1</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>169</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1">
+        <v>29260.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>31.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>29.92508988</v>
+      </c>
+      <c r="E67" t="s">
         <v>170</v>
       </c>
-      <c r="C67" s="1">
-[...12 lines deleted...]
-        <v>185.25</v>
+      <c r="F67">
+        <v>8.94</v>
+      </c>
+      <c r="G67" s="1">
+        <v>100976.63</v>
       </c>
       <c r="H67" s="1">
-        <v>663213.91</v>
+        <v>453.02</v>
       </c>
       <c r="I67" s="1">
-        <v>-42745.83</v>
-[...2 lines deleted...]
-        <v>-6.4452553475545</v>
+        <v>0.44863846218675</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" s="1">
+        <v>101429.65</v>
       </c>
       <c r="M67" s="1">
-        <v>620468.08</v>
+        <v>101429.65</v>
       </c>
       <c r="N67" s="1">
-        <v>620468.08</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" s="1">
+        <v>62413.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1883.5</v>
+      </c>
+      <c r="D68" s="1">
+        <v>1741.45272619</v>
+      </c>
+      <c r="E68" t="s">
+        <v>42</v>
+      </c>
+      <c r="F68">
+        <v>185.51</v>
+      </c>
+      <c r="G68" s="1">
+        <v>633954.61</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-257.24</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.040577037526393</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>633697.37</v>
+      </c>
+      <c r="M68" s="1">
+        <v>633697.37</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>171</v>
       </c>
-      <c r="B68" t="s">
-[...45 lines deleted...]
-    <row r="69" spans="1:16">
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>174</v>
+      </c>
+      <c r="B69" s="1">
+        <v>29312.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>3678.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>2033.34828739</v>
+      </c>
+      <c r="E69" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69">
+        <v>185.51</v>
+      </c>
+      <c r="G69" s="1">
+        <v>345365.74</v>
+      </c>
+      <c r="H69" s="1">
+        <v>235797.85</v>
+      </c>
+      <c r="I69" s="1">
+        <v>68.274823669539</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>581163.59</v>
+      </c>
+      <c r="M69" s="1">
+        <v>581163.59</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>173</v>
       </c>
-      <c r="B69" t="s">
-[...45 lines deleted...]
-    <row r="70" spans="1:16">
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>176</v>
+      </c>
+      <c r="B70" s="1">
+        <v>36416.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>204.12</v>
+      </c>
+      <c r="D70" s="1">
+        <v>129.76088533</v>
+      </c>
+      <c r="E70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>4283026.92</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2233352.43</v>
+      </c>
+      <c r="I70" s="1">
+        <v>52.144253858671</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>6516379.35</v>
+      </c>
+      <c r="M70" s="1">
+        <v>6516379.35</v>
+      </c>
+      <c r="N70" s="1">
+        <v>6.79</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>175</v>
       </c>
-      <c r="B70" t="s">
-[...45 lines deleted...]
-    <row r="71" spans="1:16">
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>178</v>
+      </c>
+      <c r="B71" s="1">
+        <v>68503.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>1712.5</v>
+      </c>
+      <c r="D71" s="1">
+        <v>1599.96795761</v>
+      </c>
+      <c r="E71" t="s">
+        <v>42</v>
+      </c>
+      <c r="F71">
+        <v>185.51</v>
+      </c>
+      <c r="G71" s="1">
+        <v>639004.27</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-6619.51</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-1.035910135624</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>632384.76</v>
+      </c>
+      <c r="M71" s="1">
+        <v>632384.76</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>177</v>
       </c>
-      <c r="B71" t="s">
-[...45 lines deleted...]
-    <row r="72" spans="1:16">
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="1">
+        <v>23124.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>829.8</v>
+      </c>
+      <c r="D72" s="1">
+        <v>746.74273482</v>
+      </c>
+      <c r="E72" t="s">
+        <v>42</v>
+      </c>
+      <c r="F72">
+        <v>185.51</v>
+      </c>
+      <c r="G72" s="1">
+        <v>97898.59</v>
+      </c>
+      <c r="H72" s="1">
+        <v>5538.81</v>
+      </c>
+      <c r="I72" s="1">
+        <v>5.6577015052004</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>103437.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>103437.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>179</v>
       </c>
-      <c r="B72" t="s">
-[...45 lines deleted...]
-    <row r="73" spans="1:16">
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="1">
+        <v>18302.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>4.7</v>
+      </c>
+      <c r="D73" s="1">
+        <v>5.3511578</v>
+      </c>
+      <c r="E73" t="s">
+        <v>55</v>
+      </c>
+      <c r="F73">
+        <v>0.85</v>
+      </c>
+      <c r="G73" s="1">
+        <v>115517.12</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-14679.65</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-12.70777006906</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>100837.47</v>
+      </c>
+      <c r="M73" s="1">
+        <v>100837.47</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>181</v>
       </c>
-      <c r="B73" t="s">
-[...45 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>184</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6687.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>15.31</v>
+      </c>
+      <c r="D74" s="1">
+        <v>15.59233588</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>104265.95</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-1887.98</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.8107349523023</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>102377.97</v>
+      </c>
+      <c r="M74" s="1">
+        <v>102377.97</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>183</v>
       </c>
-      <c r="B74" t="s">
-[...11 lines deleted...]
-      <c r="F74" t="s">
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>186</v>
+      </c>
+      <c r="B75" s="1">
+        <v>28016.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>25.24</v>
+      </c>
+      <c r="D75" s="1">
+        <v>26.28</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>736260.48</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-29136.64</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-3.9573820395738</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>707123.84</v>
+      </c>
+      <c r="M75" s="1">
+        <v>707123.84</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>188</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3473.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>209.0964987</v>
+      </c>
+      <c r="E76" t="s">
+        <v>189</v>
+      </c>
+      <c r="F76">
+        <v>7.48</v>
+      </c>
+      <c r="G76" s="1">
+        <v>97153.35</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-1913.57</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.9696387206411</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>95239.78</v>
+      </c>
+      <c r="M76" s="1">
+        <v>95239.78</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>191</v>
+      </c>
+      <c r="B77" s="1">
+        <v>9954.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>78.46</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>780990.84</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-34440.84</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-4.4098903900076</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>746550.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>746550.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" s="1">
+        <v>30155.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>3708.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>3800.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>42</v>
+      </c>
+      <c r="F78">
+        <v>185.51</v>
+      </c>
+      <c r="G78" s="1">
+        <v>621807.24</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-19052.99</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-3.0641312571401</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>602754.25</v>
+      </c>
+      <c r="M78" s="1">
+        <v>602754.25</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>195</v>
+      </c>
+      <c r="B79" s="1">
+        <v>359.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>263.8</v>
+      </c>
+      <c r="D79" s="1">
+        <v>232.45573816</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>83451.61</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11252.59</v>
+      </c>
+      <c r="I79" s="1">
+        <v>13.483969931796</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>94704.2</v>
+      </c>
+      <c r="M79" s="1">
+        <v>94704.2</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>197</v>
+      </c>
+      <c r="B80" s="1">
+        <v>9708.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>8.65</v>
+      </c>
+      <c r="D80" s="1">
+        <v>6.96405027</v>
+      </c>
+      <c r="E80" t="s">
         <v>55</v>
       </c>
-      <c r="G74">
-[...46 lines deleted...]
-      <c r="F75" t="s">
+      <c r="F80">
+        <v>0.85</v>
+      </c>
+      <c r="G80" s="1">
+        <v>79737.46</v>
+      </c>
+      <c r="H80" s="1">
+        <v>18702.49</v>
+      </c>
+      <c r="I80" s="1">
+        <v>23.455086229233</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>98439.95</v>
+      </c>
+      <c r="M80" s="1">
+        <v>98439.95</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>199</v>
+      </c>
+      <c r="B81" s="1">
+        <v>237.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>77000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>80480.58649789</v>
+      </c>
+      <c r="E81" t="s">
+        <v>42</v>
+      </c>
+      <c r="F81">
+        <v>185.51</v>
+      </c>
+      <c r="G81" s="1">
+        <v>107488.05</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-9114.06</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-8.4791379134704</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>98373.99</v>
+      </c>
+      <c r="M81" s="1">
+        <v>98373.99</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>201</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>29.62</v>
+      </c>
+      <c r="D82" s="1">
+        <v>27.89450704</v>
+      </c>
+      <c r="E82" t="s">
+        <v>55</v>
+      </c>
+      <c r="F82">
+        <v>0.85</v>
+      </c>
+      <c r="G82" s="1">
+        <v>95159.64</v>
+      </c>
+      <c r="H82" s="1">
+        <v>5917.46</v>
+      </c>
+      <c r="I82" s="1">
+        <v>6.2184556393866</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>101077.1</v>
+      </c>
+      <c r="M82" s="1">
+        <v>101077.1</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>203</v>
+      </c>
+      <c r="B83" s="1">
+        <v>15233.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>49.34</v>
+      </c>
+      <c r="D83" s="1">
+        <v>49.60236329</v>
+      </c>
+      <c r="E83" t="s">
         <v>8</v>
       </c>
-      <c r="G75">
+      <c r="F83">
         <v>1.0</v>
       </c>
-      <c r="H75" s="1">
-[...43 lines deleted...]
-      <c r="F76" t="s">
+      <c r="G83" s="1">
+        <v>755592.8</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-3996.58</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.52893304435934</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>751596.22</v>
+      </c>
+      <c r="M83" s="1">
+        <v>751596.22</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="1">
+        <v>9456.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>63.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>63.80424175</v>
+      </c>
+      <c r="E84" t="s">
+        <v>55</v>
+      </c>
+      <c r="F84">
+        <v>0.85</v>
+      </c>
+      <c r="G84" s="1">
+        <v>699521.52</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-1170.9</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.16738584396946</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>698350.62</v>
+      </c>
+      <c r="M84" s="1">
+        <v>698350.62</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>207</v>
+      </c>
+      <c r="B85" s="1">
+        <v>17914.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>228.76</v>
+      </c>
+      <c r="D85" s="1">
+        <v>137.14101485</v>
+      </c>
+      <c r="E85" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2223462.82</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1369073.9</v>
+      </c>
+      <c r="I85" s="1">
+        <v>61.573950672132</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>3592536.72</v>
+      </c>
+      <c r="M85" s="1">
+        <v>3592536.72</v>
+      </c>
+      <c r="N85" s="1">
+        <v>3.74</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>209</v>
+      </c>
+      <c r="B86" s="1">
+        <v>12471.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>58.47</v>
+      </c>
+      <c r="D86" s="1">
+        <v>58.27274557</v>
+      </c>
+      <c r="E86" t="s">
         <v>8</v>
       </c>
-      <c r="G76">
+      <c r="F86">
         <v>1.0</v>
       </c>
-      <c r="H76" s="1">
-[...28 lines deleted...]
-      <c r="A77" t="s">
+      <c r="G86" s="1">
+        <v>726719.41</v>
+      </c>
+      <c r="H86" s="1">
+        <v>2459.96</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.33850203615726</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>729179.37</v>
+      </c>
+      <c r="M86" s="1">
+        <v>729179.37</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>211</v>
+      </c>
+      <c r="B87" s="1">
+        <v>10924.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>9.16</v>
+      </c>
+      <c r="D87" s="1">
+        <v>9.5102911</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>103890.42</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-3826.58</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-3.6832847533006</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>100063.84</v>
+      </c>
+      <c r="M87" s="1">
+        <v>100063.84</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="1">
+        <v>5108.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>136.7</v>
+      </c>
+      <c r="D88" s="1">
+        <v>140.78005286</v>
+      </c>
+      <c r="E88" t="s">
+        <v>32</v>
+      </c>
+      <c r="F88">
+        <v>0.92</v>
+      </c>
+      <c r="G88" s="1">
+        <v>775904.75</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-19348.49</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-2.4936681983194</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>756556.26</v>
+      </c>
+      <c r="M88" s="1">
+        <v>756556.26</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1">
+        <v>11391.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>97.22</v>
+      </c>
+      <c r="D89" s="1">
+        <v>120.48682293</v>
+      </c>
+      <c r="E89" t="s">
+        <v>118</v>
+      </c>
+      <c r="F89">
+        <v>11.09</v>
+      </c>
+      <c r="G89" s="1">
+        <v>123867.9</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-23964.15</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-19.346537722848</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>99903.75</v>
+      </c>
+      <c r="M89" s="1">
+        <v>99903.75</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>63355.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>130.8</v>
+      </c>
+      <c r="D90" s="1">
+        <v>149.09645537</v>
+      </c>
+      <c r="E90" t="s">
+        <v>118</v>
+      </c>
+      <c r="F90">
+        <v>11.09</v>
+      </c>
+      <c r="G90" s="1">
+        <v>851565.32</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-103993.47</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-12.212036770121</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>747571.85</v>
+      </c>
+      <c r="M90" s="1">
+        <v>747571.85</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>42109.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>21.2</v>
+      </c>
+      <c r="D91" s="1">
+        <v>19.51117481</v>
+      </c>
+      <c r="E91" t="s">
+        <v>170</v>
+      </c>
+      <c r="F91">
+        <v>8.94</v>
+      </c>
+      <c r="G91" s="1">
+        <v>93453.75</v>
+      </c>
+      <c r="H91" s="1">
+        <v>6371.34</v>
+      </c>
+      <c r="I91" s="1">
+        <v>6.8176397415834</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>99825.09</v>
+      </c>
+      <c r="M91" s="1">
+        <v>99825.09</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>10367.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>394.06</v>
+      </c>
+      <c r="D92" s="1">
+        <v>425.3</v>
+      </c>
+      <c r="E92" t="s">
+        <v>39</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>3869824.99</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-288497.72</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-7.4550585813443</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>3581327.27</v>
+      </c>
+      <c r="M92" s="1">
+        <v>3581327.27</v>
+      </c>
+      <c r="N92" s="1">
+        <v>3.73</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>13473.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>301.32</v>
+      </c>
+      <c r="D93" s="1">
+        <v>181.01314778</v>
+      </c>
+      <c r="E93" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>2087339.63</v>
+      </c>
+      <c r="H93" s="1">
+        <v>1471601.69</v>
+      </c>
+      <c r="I93" s="1">
+        <v>70.501305530236</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>3558941.32</v>
+      </c>
+      <c r="M93" s="1">
+        <v>3558941.32</v>
+      </c>
+      <c r="N93" s="1">
+        <v>3.71</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>39551.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>2934.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>2655.65361179</v>
+      </c>
+      <c r="E94" t="s">
+        <v>42</v>
+      </c>
+      <c r="F94">
+        <v>185.51</v>
+      </c>
+      <c r="G94" s="1">
+        <v>610991.72</v>
+      </c>
+      <c r="H94" s="1">
+        <v>14660.23</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.399415494534</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>625651.95</v>
+      </c>
+      <c r="M94" s="1">
+        <v>625651.95</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
+        <v>68679.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>1728.0</v>
+      </c>
+      <c r="D95" s="1">
+        <v>1729.23327364</v>
+      </c>
+      <c r="E95" t="s">
+        <v>42</v>
+      </c>
+      <c r="F95">
+        <v>185.51</v>
+      </c>
+      <c r="G95" s="1">
+        <v>697866.68</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-58118.7</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-8.3280519998462</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>639747.98</v>
+      </c>
+      <c r="M95" s="1">
+        <v>639747.98</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="1">
+        <v>982.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>100.75</v>
+      </c>
+      <c r="D96" s="1">
+        <v>92.0853666</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>90427.83</v>
+      </c>
+      <c r="H96" s="1">
+        <v>8508.67</v>
+      </c>
+      <c r="I96" s="1">
+        <v>9.4093488697008</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>98936.5</v>
+      </c>
+      <c r="M96" s="1">
+        <v>98936.5</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="1">
+        <v>6532.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>13.35</v>
+      </c>
+      <c r="D97" s="1">
+        <v>11.76247551</v>
+      </c>
+      <c r="E97" t="s">
+        <v>55</v>
+      </c>
+      <c r="F97">
+        <v>0.85</v>
+      </c>
+      <c r="G97" s="1">
+        <v>90556.17</v>
+      </c>
+      <c r="H97" s="1">
+        <v>11667.85</v>
+      </c>
+      <c r="I97" s="1">
+        <v>12.884654905348</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>102224.02</v>
+      </c>
+      <c r="M97" s="1">
+        <v>102224.02</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>233</v>
+      </c>
+      <c r="B98" s="1">
+        <v>4362.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D98" s="1">
+        <v>26.39562586</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>115137.72</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-16905.48</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-14.682833740324</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>98232.24</v>
+      </c>
+      <c r="M98" s="1">
+        <v>98232.24</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>235</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1809.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>57.55</v>
+      </c>
+      <c r="D99" s="1">
+        <v>66.19605307</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>119748.66</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-15640.71</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-13.061281854845</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>104107.95</v>
+      </c>
+      <c r="M99" s="1">
+        <v>104107.95</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3941.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>175.1</v>
+      </c>
+      <c r="D100" s="1">
+        <v>182.27772139</v>
+      </c>
+      <c r="E100" t="s">
         <v>189</v>
       </c>
-      <c r="B77" t="s">
-[...38 lines deleted...]
-      <c r="O77" s="1">
+      <c r="F100">
+        <v>7.48</v>
+      </c>
+      <c r="G100" s="1">
+        <v>96151.74</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-3840.98</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-3.9947067000556</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>92310.76</v>
+      </c>
+      <c r="M100" s="1">
+        <v>92310.76</v>
+      </c>
+      <c r="N100" s="1">
         <v>0.1</v>
       </c>
-      <c r="P77">
-[...1104 lines deleted...]
-      <c r="A100" t="s">
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>236</v>
       </c>
-      <c r="B100" t="s">
-[...45 lines deleted...]
-    <row r="101" spans="1:16">
+    </row>
+    <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101" s="1">
+        <v>6961.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>2887.87315041</v>
+      </c>
+      <c r="E101" t="s">
+        <v>42</v>
+      </c>
+      <c r="F101">
+        <v>185.51</v>
+      </c>
+      <c r="G101" s="1">
+        <v>115417.93</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-5696.81</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-4.9358102332974</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>109721.12</v>
+      </c>
+      <c r="M101" s="1">
+        <v>109721.12</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>238</v>
       </c>
-      <c r="B101" t="s">
-[...45 lines deleted...]
-    <row r="102" spans="1:16">
+    </row>
+    <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>241</v>
       </c>
-      <c r="B102" t="s">
-        <v>242</v>
+      <c r="B102" s="1">
+        <v>61519.0</v>
       </c>
       <c r="C102" s="1">
-        <v>11869.0</v>
+        <v>22.46</v>
       </c>
       <c r="D102" s="1">
-        <v>2508.5</v>
-[...8 lines deleted...]
-        <v>185.25</v>
+        <v>26.07982607</v>
+      </c>
+      <c r="E102" t="s">
+        <v>39</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>1419935.13</v>
       </c>
       <c r="H102" s="1">
-        <v>196795.79</v>
+        <v>-208646.68</v>
       </c>
       <c r="I102" s="1">
-        <v>-36076.01</v>
-[...2 lines deleted...]
-        <v>-18.331698051061</v>
+        <v>-14.694099441008</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102">
-        <v>0.0</v>
+      <c r="L102" s="1">
+        <v>1211288.45</v>
       </c>
       <c r="M102" s="1">
-        <v>160719.78</v>
+        <v>1211288.45</v>
       </c>
       <c r="N102" s="1">
-        <v>160719.78</v>
-[...8 lines deleted...]
-    <row r="103" spans="1:16">
+        <v>1.26</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>243</v>
       </c>
-      <c r="B103" t="s">
-        <v>244</v>
+      <c r="B103" s="1">
+        <v>40668.0</v>
       </c>
       <c r="C103" s="1">
-        <v>47315.0</v>
+        <v>22.48</v>
       </c>
       <c r="D103" s="1">
-        <v>24.48</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>21.46070006</v>
+      </c>
+      <c r="E103" t="s">
+        <v>170</v>
+      </c>
+      <c r="F103">
+        <v>8.94</v>
+      </c>
+      <c r="G103" s="1">
+        <v>97247.13</v>
       </c>
       <c r="H103" s="1">
-        <v>1129980.19</v>
+        <v>4982.79</v>
       </c>
       <c r="I103" s="1">
-        <v>-127928.8</v>
-[...2 lines deleted...]
-        <v>-11.32133121732</v>
+        <v>5.1238427293433</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103">
-        <v>0.0</v>
+      <c r="L103" s="1">
+        <v>102229.92</v>
       </c>
       <c r="M103" s="1">
-        <v>1002051.39</v>
+        <v>102229.92</v>
       </c>
       <c r="N103" s="1">
-        <v>1002051.39</v>
-[...8 lines deleted...]
-    <row r="104" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>245</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1">
+        <v>4308.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>22.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>22.48</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>96843.84</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-2067.84</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-2.135231316726</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>94776.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>94776.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" s="1">
+        <v>34059.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>118.62</v>
+      </c>
+      <c r="D105" s="1">
+        <v>116.17674506</v>
+      </c>
+      <c r="E105" t="s">
+        <v>39</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>3559121.51</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-17367.69</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.48797687719293</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>3541753.82</v>
+      </c>
+      <c r="M105" s="1">
+        <v>3541753.82</v>
+      </c>
+      <c r="N105" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>246</v>
       </c>
-      <c r="C104" s="1">
-[...39 lines deleted...]
-        <v>1</v>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>249</v>
+      </c>
+      <c r="B106" s="1">
+        <v>119.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>4816.66</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4816.03</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>573107.57</v>
+      </c>
+      <c r="H106" s="1">
+        <v>74.97</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.013081313862248</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>573182.54</v>
+      </c>
+      <c r="M106" s="1">
+        <v>573182.54</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">