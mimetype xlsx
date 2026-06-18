--- v1 (2026-05-27)
+++ v2 (2026-06-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -115,92 +115,104 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>ES0167050915</t>
+  </si>
+  <si>
+    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
+    <t>GRS419003009</t>
+  </si>
+  <si>
+    <t>ALLWYN AG SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
@@ -355,50 +367,59 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0000108656</t>
+  </si>
+  <si>
+    <t>ERICSSON CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
@@ -535,50 +556,56 @@
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
@@ -619,269 +646,278 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>CH0024638196</t>
   </si>
   <si>
     <t>SCHINDLER HOLDING PAR AG</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>BE0003470755</t>
   </si>
   <si>
     <t>SOLVAY SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>ES0178430E18</t>
   </si>
   <si>
     <t>TELEFONICA SA</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
@@ -892,54 +928,54 @@
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1303,183 +1339,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6404434.0898</v>
+        <v>6437168.0898</v>
       </c>
       <c r="D2">
-        <v>265.99</v>
+        <v>249.22</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1703523676.36</v>
+        <v>1604320582.49</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1703523676.36</v>
+        <v>1604320582.49</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3262.2751</v>
+        <v>3185.8009</v>
       </c>
       <c r="D3">
-        <v>256050.59</v>
+        <v>239998.96</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>835307468.45</v>
+        <v>764588918.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>835307468.45</v>
+        <v>764588918.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78604.0</v>
+        <v>78464.0</v>
       </c>
       <c r="D4">
-        <v>260.35</v>
+        <v>243.95</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20465307.08</v>
+        <v>19141368.15</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20465307.08</v>
+        <v>19141368.15</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>101751.0</v>
+        <v>109978.0</v>
       </c>
       <c r="D5">
-        <v>134.26</v>
+        <v>125.85</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13662084.7</v>
+        <v>13841657.51</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13662084.7</v>
+        <v>13841657.51</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P137"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O137" sqref="O137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1498,6539 +1534,6839 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>146727.0</v>
+        <v>212815.0</v>
       </c>
       <c r="D2" s="1">
-        <v>71.82</v>
+        <v>67.5</v>
       </c>
       <c r="E2" s="1">
-        <v>56.4437233093</v>
+        <v>60.0248866386</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>8854968.82</v>
+        <v>13829641.39</v>
       </c>
       <c r="I2" s="1">
-        <v>2750045.38</v>
+        <v>1980409.79</v>
       </c>
       <c r="J2" s="1">
-        <v>31.056522455378</v>
+        <v>14.320037187891</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11605014.2</v>
+        <v>15810051.18</v>
       </c>
       <c r="N2" s="1">
-        <v>11605014.2</v>
+        <v>15810051.18</v>
       </c>
       <c r="O2" s="1">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>126975.0</v>
+        <v>45779.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>108.9</v>
       </c>
       <c r="E3" s="1">
-        <v>208.744855129</v>
+        <v>107.3775670067</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26505377.98</v>
+        <v>4915637.64</v>
       </c>
       <c r="I3" s="1">
-        <v>-6417932.98</v>
+        <v>69695.46</v>
       </c>
       <c r="J3" s="1">
-        <v>-24.213701026421</v>
+        <v>1.4178315226669</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>20087445.0</v>
+        <v>4985333.1</v>
       </c>
       <c r="N3" s="1">
-        <v>20087445.0</v>
+        <v>4985333.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>7392.0</v>
+        <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>138.05</v>
       </c>
       <c r="E4" s="1">
-        <v>1653.8514867424</v>
+        <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>12225270.19</v>
+        <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-4871708.59</v>
+        <v>-8976479.23</v>
       </c>
       <c r="J4" s="1">
-        <v>-39.849496283403</v>
+        <v>-33.866633544231</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7353561.6</v>
+        <v>17528898.75</v>
       </c>
       <c r="N4" s="1">
-        <v>7353561.6</v>
+        <v>17528898.75</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>674270.0</v>
+        <v>4857.0</v>
       </c>
       <c r="D5" s="1">
-        <v>26.67</v>
+        <v>890.1</v>
       </c>
       <c r="E5" s="1">
-        <v>17.9759421003</v>
+        <v>1653.8514865143</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>12120638.48</v>
+        <v>8032756.67</v>
       </c>
       <c r="I5" s="1">
-        <v>5862142.42</v>
+        <v>-3709540.97</v>
       </c>
       <c r="J5" s="1">
-        <v>48.36496385626</v>
+        <v>-46.180173536864</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>17982780.9</v>
+        <v>4323215.7</v>
       </c>
       <c r="N5" s="1">
-        <v>17982780.9</v>
+        <v>4323215.7</v>
       </c>
       <c r="O5" s="1">
-        <v>0.7</v>
+        <v>0.18</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
-        <v>809569.0</v>
+        <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>8.85</v>
+        <v>25.72</v>
       </c>
       <c r="E6" s="1">
-        <v>9.1168627998</v>
+        <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7380729.5</v>
+        <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>-216043.85</v>
+        <v>5221585.92</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.9271340996849</v>
+        <v>43.080122624035</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7164685.65</v>
+        <v>17342224.4</v>
       </c>
       <c r="N6" s="1">
-        <v>7164685.65</v>
+        <v>17342224.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>203746.0</v>
+        <v>943053.0</v>
       </c>
       <c r="D7" s="1">
-        <v>184.24</v>
+        <v>9.205</v>
       </c>
       <c r="E7" s="1">
-        <v>130.7855969197</v>
+        <v>9.1427565577</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>26647042.23</v>
+        <v>8622104.0</v>
       </c>
       <c r="I7" s="1">
-        <v>10891120.81</v>
+        <v>58698.87</v>
       </c>
       <c r="J7" s="1">
-        <v>40.871781250598</v>
+        <v>0.68079519801663</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>37538163.04</v>
+        <v>8680802.87</v>
       </c>
       <c r="N7" s="1">
-        <v>37538163.04</v>
+        <v>8680802.87</v>
       </c>
       <c r="O7" s="1">
-        <v>1.46</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>178045.0</v>
+        <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>59.62</v>
+        <v>170.3</v>
       </c>
       <c r="E8" s="1">
-        <v>64.6603093038</v>
+        <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11512444.77</v>
+        <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>-897401.87</v>
+        <v>8050901.57</v>
       </c>
       <c r="J8" s="1">
-        <v>-7.7950590680662</v>
+        <v>30.213115213726</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10615042.9</v>
+        <v>34697943.8</v>
       </c>
       <c r="N8" s="1">
-        <v>10615042.9</v>
+        <v>34697943.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.41</v>
+        <v>1.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>205401.0</v>
+        <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>382.2</v>
+        <v>51.14</v>
       </c>
       <c r="E9" s="1">
-        <v>227.3947787985</v>
+        <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46707114.96</v>
+        <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>31797147.24</v>
+        <v>-2407223.47</v>
       </c>
       <c r="J9" s="1">
-        <v>68.077737764859</v>
+        <v>-20.90975043175</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>78504262.2</v>
+        <v>9105221.3</v>
       </c>
       <c r="N9" s="1">
-        <v>78504262.2</v>
+        <v>9105221.3</v>
       </c>
       <c r="O9" s="1">
-        <v>3.05</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>328782.0</v>
+        <v>205401.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.74</v>
+        <v>358.6</v>
       </c>
       <c r="E10" s="1">
-        <v>67.196507321</v>
+        <v>227.3947787985</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>22093002.07</v>
+        <v>46707114.96</v>
       </c>
       <c r="I10" s="1">
-        <v>-4753039.39</v>
+        <v>26949683.64</v>
       </c>
       <c r="J10" s="1">
-        <v>-21.513777869302</v>
+        <v>57.699311257139</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>17339962.68</v>
+        <v>73656798.6</v>
       </c>
       <c r="N10" s="1">
-        <v>17339962.68</v>
+        <v>73656798.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.67</v>
+        <v>3.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>361271.0</v>
+        <v>129699.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.82</v>
+        <v>14.51</v>
       </c>
       <c r="E11" s="1">
-        <v>58.523227494</v>
+        <v>18.8510966931</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>21142744.92</v>
+        <v>2444968.39</v>
       </c>
       <c r="I11" s="1">
-        <v>3719925.3</v>
+        <v>-563035.9</v>
       </c>
       <c r="J11" s="1">
-        <v>17.594334671659</v>
+        <v>-23.02835089005</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>24862670.22</v>
+        <v>1881932.49</v>
       </c>
       <c r="N11" s="1">
-        <v>24862670.22</v>
+        <v>1881932.49</v>
       </c>
       <c r="O11" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>10882.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D12" s="1">
-        <v>657.4</v>
+        <v>50.28</v>
       </c>
       <c r="E12" s="1">
-        <v>723.2899770263</v>
+        <v>67.196507321</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7870841.53</v>
+        <v>22093002.07</v>
       </c>
       <c r="I12" s="1">
-        <v>-717014.73</v>
+        <v>-5561843.11</v>
       </c>
       <c r="J12" s="1">
-        <v>-9.1097594490636</v>
+        <v>-25.174682428299</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7153826.8</v>
+        <v>16531158.96</v>
       </c>
       <c r="N12" s="1">
-        <v>7153826.8</v>
+        <v>16531158.96</v>
       </c>
       <c r="O12" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>169840.0</v>
+        <v>391816.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1233.4</v>
+        <v>61.68</v>
       </c>
       <c r="E13" s="1">
-        <v>212.7903277791</v>
+        <v>58.8784933234</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>36140309.27</v>
+        <v>23069535.74</v>
       </c>
       <c r="I13" s="1">
-        <v>173340346.73</v>
+        <v>1097675.14</v>
       </c>
       <c r="J13" s="1">
-        <v>479.63160866996</v>
+        <v>4.7581154314118</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>209480656.0</v>
+        <v>24167210.88</v>
       </c>
       <c r="N13" s="1">
-        <v>209480656.0</v>
+        <v>24167210.88</v>
       </c>
       <c r="O13" s="1">
-        <v>8.14</v>
+        <v>1.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>817435.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.46</v>
+        <v>599.8</v>
       </c>
       <c r="E14" s="1">
-        <v>21.2811505624</v>
+        <v>683.554539137</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>17395957.31</v>
+        <v>12688822.91</v>
       </c>
       <c r="I14" s="1">
-        <v>16494897.79</v>
+        <v>-1554735.51</v>
       </c>
       <c r="J14" s="1">
-        <v>94.820293566241</v>
+        <v>-12.252795401335</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>33890855.1</v>
+        <v>11134087.4</v>
       </c>
       <c r="N14" s="1">
-        <v>33890855.1</v>
+        <v>11134087.4</v>
       </c>
       <c r="O14" s="1">
-        <v>1.32</v>
+        <v>0.46</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>3775081.0</v>
+        <v>169840.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.75</v>
+        <v>1191.0</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4092103534</v>
+        <v>212.7903277791</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>27970369.23</v>
+        <v>36140309.27</v>
       </c>
       <c r="I15" s="1">
-        <v>46587480.52</v>
+        <v>166139130.73</v>
       </c>
       <c r="J15" s="1">
-        <v>166.56011987869</v>
+        <v>459.70589097286</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>74557849.75</v>
+        <v>202279440.0</v>
       </c>
       <c r="N15" s="1">
-        <v>74557849.75</v>
+        <v>202279440.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.9</v>
+        <v>8.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>11201331.0</v>
+        <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>0.8916</v>
+        <v>39.24</v>
       </c>
       <c r="E16" s="1">
-        <v>0.4843255806</v>
+        <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5425091.14</v>
+        <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>4562015.58</v>
+        <v>14680192.09</v>
       </c>
       <c r="J16" s="1">
-        <v>84.09104035808</v>
+        <v>84.388526761681</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>9987106.72</v>
+        <v>32076149.4</v>
       </c>
       <c r="N16" s="1">
-        <v>9987106.72</v>
+        <v>32076149.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.39</v>
+        <v>1.34</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>4409783.0</v>
+        <v>3775081.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.79</v>
+        <v>18.315</v>
       </c>
       <c r="E17" s="1">
-        <v>4.5203323769</v>
+        <v>7.4092103534</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>19933684.87</v>
+        <v>27970369.23</v>
       </c>
       <c r="I17" s="1">
-        <v>27647873.7</v>
+        <v>41170239.29</v>
       </c>
       <c r="J17" s="1">
-        <v>138.69926147779</v>
+        <v>147.1923339712</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47581558.57</v>
+        <v>69140608.52</v>
       </c>
       <c r="N17" s="1">
-        <v>47581558.57</v>
+        <v>69140608.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.85</v>
+        <v>2.88</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>70726.0</v>
+        <v>11201331.0</v>
       </c>
       <c r="D18" s="1">
-        <v>132.0</v>
+        <v>0.8168</v>
       </c>
       <c r="E18" s="1">
-        <v>108.9943275457</v>
+        <v>0.4843255806</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7708732.81</v>
+        <v>5425091.14</v>
       </c>
       <c r="I18" s="1">
-        <v>1627099.19</v>
+        <v>3724156.02</v>
       </c>
       <c r="J18" s="1">
-        <v>21.107219955649</v>
+        <v>68.646883967372</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9335832.0</v>
+        <v>9149247.16</v>
       </c>
       <c r="N18" s="1">
-        <v>9335832.0</v>
+        <v>9149247.16</v>
       </c>
       <c r="O18" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>63412.0</v>
+        <v>4409783.0</v>
       </c>
       <c r="D19" s="1">
-        <v>189.4</v>
+        <v>9.678</v>
       </c>
       <c r="E19" s="1">
-        <v>141.7162768877</v>
+        <v>4.5203323769</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8986512.55</v>
+        <v>19933684.87</v>
       </c>
       <c r="I19" s="1">
-        <v>3023720.25</v>
+        <v>22744195.0</v>
       </c>
       <c r="J19" s="1">
-        <v>33.647315720936</v>
+        <v>114.09930049727</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>12010232.8</v>
+        <v>42677879.87</v>
       </c>
       <c r="N19" s="1">
-        <v>12010232.8</v>
+        <v>42677879.87</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>1.78</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>60354.0</v>
+        <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0</v>
+        <v>128.3</v>
       </c>
       <c r="E20" s="1">
-        <v>115.7674884846</v>
+        <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>6987031.0</v>
+        <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>-951631.0</v>
+        <v>1365412.99</v>
       </c>
       <c r="J20" s="1">
-        <v>-13.619962470468</v>
+        <v>17.712547881135</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>6035400.0</v>
+        <v>9074145.8</v>
       </c>
       <c r="N20" s="1">
-        <v>6035400.0</v>
+        <v>9074145.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>319341.0</v>
+        <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>89.46</v>
+        <v>192.4</v>
       </c>
       <c r="E21" s="1">
-        <v>80.671217382</v>
+        <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>25761627.23</v>
+        <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>2806618.63</v>
+        <v>3213956.25</v>
       </c>
       <c r="J21" s="1">
-        <v>10.894570459166</v>
+        <v>35.764221460972</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>28568245.86</v>
+        <v>12200468.8</v>
       </c>
       <c r="N21" s="1">
-        <v>28568245.86</v>
+        <v>12200468.8</v>
       </c>
       <c r="O21" s="1">
-        <v>1.11</v>
+        <v>0.51</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>471484.0</v>
+        <v>60354.0</v>
       </c>
       <c r="D22" s="1">
-        <v>95.5</v>
+        <v>92.65</v>
       </c>
       <c r="E22" s="1">
-        <v>56.6675505001</v>
+        <v>115.7674884846</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>26717843.38</v>
+        <v>6987031.0</v>
       </c>
       <c r="I22" s="1">
-        <v>18308878.62</v>
+        <v>-1395232.9</v>
       </c>
       <c r="J22" s="1">
-        <v>68.526783242188</v>
+        <v>-19.968895228889</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>45026722.0</v>
+        <v>5591798.1</v>
       </c>
       <c r="N22" s="1">
-        <v>45026722.0</v>
+        <v>5591798.1</v>
       </c>
       <c r="O22" s="1">
-        <v>1.75</v>
+        <v>0.23</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>906227.0</v>
+        <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>12.01</v>
+        <v>79.02</v>
       </c>
       <c r="E23" s="1">
-        <v>6.1655268492</v>
+        <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5587366.9</v>
+        <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>5296419.37</v>
+        <v>-527301.41</v>
       </c>
       <c r="J23" s="1">
-        <v>94.792761327344</v>
+        <v>-2.0468482262097</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>10883786.27</v>
+        <v>25234325.82</v>
       </c>
       <c r="N23" s="1">
-        <v>10883786.27</v>
+        <v>25234325.82</v>
       </c>
       <c r="O23" s="1">
-        <v>0.42</v>
+        <v>1.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>398580.0</v>
+        <v>471484.0</v>
       </c>
       <c r="D24" s="1">
-        <v>29.42</v>
+        <v>87.3</v>
       </c>
       <c r="E24" s="1">
-        <v>29.0811783331</v>
+        <v>56.6675505001</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>11591176.06</v>
+        <v>26717843.38</v>
       </c>
       <c r="I24" s="1">
-        <v>135047.54</v>
+        <v>14442709.82</v>
       </c>
       <c r="J24" s="1">
-        <v>1.1650891963071</v>
+        <v>54.056420702021</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>11726223.6</v>
+        <v>41160553.2</v>
       </c>
       <c r="N24" s="1">
-        <v>11726223.6</v>
+        <v>41160553.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.46</v>
+        <v>1.71</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>779824.0</v>
+        <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.52</v>
+        <v>11.165</v>
       </c>
       <c r="E25" s="1">
-        <v>3.7024288942</v>
+        <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2887242.91</v>
+        <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5316505.57</v>
+        <v>4530657.56</v>
       </c>
       <c r="J25" s="1">
-        <v>184.13779982232</v>
+        <v>81.087525503292</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8203748.48</v>
+        <v>10118024.46</v>
       </c>
       <c r="N25" s="1">
-        <v>8203748.48</v>
+        <v>10118024.46</v>
       </c>
       <c r="O25" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>62969.0</v>
+        <v>398580.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.95</v>
+        <v>27.32</v>
       </c>
       <c r="E26" s="1">
-        <v>94.3156964538</v>
+        <v>29.0811783331</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>5938965.09</v>
+        <v>11591176.06</v>
       </c>
       <c r="I26" s="1">
-        <v>795569.46</v>
+        <v>-701970.46</v>
       </c>
       <c r="J26" s="1">
-        <v>13.39575915911</v>
+        <v>-6.0560762459853</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6734534.55</v>
+        <v>10889205.6</v>
       </c>
       <c r="N26" s="1">
-        <v>6734534.55</v>
+        <v>10889205.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>67273.0</v>
+        <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>983.2</v>
+        <v>10.27</v>
       </c>
       <c r="E27" s="1">
-        <v>776.5073137812</v>
+        <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6997583.45</v>
+        <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>1855098.55</v>
+        <v>5121549.57</v>
       </c>
       <c r="J27" s="1">
-        <v>26.510559870494</v>
+        <v>177.38547568206</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8852682.0</v>
+        <v>8008792.48</v>
       </c>
       <c r="N27" s="1">
-        <v>8852682.0</v>
+        <v>8008792.48</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>116135.0</v>
+        <v>29768.0</v>
       </c>
       <c r="D28" s="1">
-        <v>32.14</v>
+        <v>104.0</v>
       </c>
       <c r="E28" s="1">
-        <v>53.666604555</v>
+        <v>94.3156963854</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6232571.12</v>
+        <v>2807589.65</v>
       </c>
       <c r="I28" s="1">
-        <v>-2499992.22</v>
+        <v>288282.35</v>
       </c>
       <c r="J28" s="1">
-        <v>-40.111731929984</v>
+        <v>10.267965975726</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3732578.9</v>
+        <v>3095872.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3732578.9</v>
+        <v>3095872.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>51295.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>846.6</v>
+      </c>
+      <c r="E29" s="1">
+        <v>776.5073137733</v>
+      </c>
+      <c r="F29" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G29">
-        <v>0.88</v>
+        <v>7.47</v>
       </c>
       <c r="H29" s="1">
-        <v>2409679.74</v>
+        <v>5335588.47</v>
       </c>
       <c r="I29" s="1">
-        <v>426305.15</v>
+        <v>476016.58</v>
       </c>
       <c r="J29" s="1">
-        <v>17.691361342483</v>
+        <v>8.921538508385</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2835984.89</v>
+        <v>5811605.05</v>
       </c>
       <c r="N29" s="1">
-        <v>2835984.89</v>
+        <v>5811605.05</v>
       </c>
       <c r="O29" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" t="s">
         <v>89</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>79644.0</v>
+        <v>116135.0</v>
       </c>
       <c r="D30" s="1">
-        <v>48.1</v>
+        <v>29.32</v>
       </c>
       <c r="E30" s="1">
-        <v>41.9887381347</v>
+        <v>53.666604555</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>3507032.29</v>
+        <v>6232571.12</v>
       </c>
       <c r="I30" s="1">
-        <v>855159.01</v>
+        <v>-2827492.92</v>
       </c>
       <c r="J30" s="1">
-        <v>24.384121367756</v>
+        <v>-45.366396396613</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4362191.3</v>
+        <v>3405078.2</v>
       </c>
       <c r="N30" s="1">
-        <v>4362191.3</v>
+        <v>3405078.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>1250596.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>2.109</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1.6826000003</v>
+      </c>
+      <c r="F31" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H31" s="1">
-        <v>6000951.88</v>
+        <v>2409679.74</v>
       </c>
       <c r="I31" s="1">
-        <v>12032952.47</v>
+        <v>642283.88</v>
       </c>
       <c r="J31" s="1">
-        <v>200.51739641678</v>
+        <v>26.654325441604</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18033904.35</v>
+        <v>3051963.62</v>
       </c>
       <c r="N31" s="1">
-        <v>18033904.35</v>
+        <v>3051963.62</v>
       </c>
       <c r="O31" s="1">
-        <v>0.7</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>264579.0</v>
+        <v>93431.0</v>
       </c>
       <c r="D32" s="1">
-        <v>86.24</v>
+        <v>44.62</v>
       </c>
       <c r="E32" s="1">
-        <v>47.8803840441</v>
+        <v>42.5434530295</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H32" s="1">
-        <v>12668144.13</v>
+        <v>4235732.31</v>
       </c>
       <c r="I32" s="1">
-        <v>10149148.83</v>
+        <v>588256.6</v>
       </c>
       <c r="J32" s="1">
-        <v>80.115514363034</v>
+        <v>13.88795506768</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>22817292.96</v>
+        <v>4823988.91</v>
       </c>
       <c r="N32" s="1">
-        <v>22817292.96</v>
+        <v>4823988.91</v>
       </c>
       <c r="O32" s="1">
-        <v>0.89</v>
+        <v>0.2</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>32613.0</v>
+        <v>327707.0</v>
       </c>
       <c r="D33" s="1">
-        <v>157.25</v>
+        <v>32.88</v>
       </c>
       <c r="E33" s="1">
-        <v>169.9207733113</v>
+        <v>11.530114523</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>5943091.19</v>
+        <v>3778499.24</v>
       </c>
       <c r="I33" s="1">
-        <v>-295390.9</v>
+        <v>6996506.92</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.9703242059794</v>
+        <v>185.16629157771</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5647700.29</v>
+        <v>10775006.16</v>
       </c>
       <c r="N33" s="1">
-        <v>5647700.29</v>
+        <v>10775006.16</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
-        <v>724716.0</v>
+        <v>264579.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.564</v>
+        <v>71.52</v>
       </c>
       <c r="E34" s="1">
-        <v>2.3150700688</v>
+        <v>47.8803840441</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1912315.92</v>
+        <v>12668144.13</v>
       </c>
       <c r="I34" s="1">
-        <v>203570.92</v>
+        <v>6254545.95</v>
       </c>
       <c r="J34" s="1">
-        <v>10.645255727411</v>
+        <v>49.372235473611</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2115886.84</v>
+        <v>18922690.08</v>
       </c>
       <c r="N34" s="1">
-        <v>2115886.84</v>
+        <v>18922690.08</v>
       </c>
       <c r="O34" s="1">
-        <v>0.08</v>
+        <v>0.79</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>159508.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D35" s="1">
-        <v>43.03</v>
+        <v>137.3</v>
       </c>
       <c r="E35" s="1">
-        <v>35.5831152043</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H35" s="1">
-        <v>5675791.54</v>
+        <v>5943091.19</v>
       </c>
       <c r="I35" s="1">
-        <v>1187837.7</v>
+        <v>-1014888.57</v>
       </c>
       <c r="J35" s="1">
-        <v>20.928141768928</v>
+        <v>-17.076779365386</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6863629.24</v>
+        <v>4928202.62</v>
       </c>
       <c r="N35" s="1">
-        <v>6863629.24</v>
+        <v>4928202.62</v>
       </c>
       <c r="O35" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
-        <v>344604.0</v>
+        <v>724716.0</v>
       </c>
       <c r="D36" s="1">
-        <v>72.64</v>
+        <v>2.338</v>
       </c>
       <c r="E36" s="1">
-        <v>50.9596719423</v>
+        <v>2.3150700688</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="1">
-        <v>17560906.79</v>
+        <v>1912315.92</v>
       </c>
       <c r="I36" s="1">
-        <v>7471127.77</v>
+        <v>48325.15</v>
       </c>
       <c r="J36" s="1">
-        <v>42.544088749759</v>
+        <v>2.5270484596499</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>25032034.56</v>
+        <v>1960641.07</v>
       </c>
       <c r="N36" s="1">
-        <v>25032034.56</v>
+        <v>1960641.07</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.08</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
-        <v>31682.0</v>
+        <v>219678.0</v>
       </c>
       <c r="D37" s="1">
-        <v>232.4</v>
+        <v>41.84</v>
       </c>
       <c r="E37" s="1">
-        <v>271.6233665804</v>
+        <v>37.1563429656</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8605571.5</v>
+        <v>8162431.11</v>
       </c>
       <c r="I37" s="1">
-        <v>-1242674.7</v>
+        <v>1028896.41</v>
       </c>
       <c r="J37" s="1">
-        <v>-14.440350649576</v>
+        <v>12.605269142664</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>7362896.8</v>
+        <v>9191327.52</v>
       </c>
       <c r="N37" s="1">
-        <v>7362896.8</v>
+        <v>9191327.52</v>
       </c>
       <c r="O37" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1600843.0</v>
+        <v>275547.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.68</v>
+        <v>70.78</v>
       </c>
       <c r="E38" s="1">
-        <v>12.4476612572</v>
+        <v>50.9596719253</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19926751.39</v>
+        <v>14041784.72</v>
       </c>
       <c r="I38" s="1">
-        <v>11577838.85</v>
+        <v>5461431.94</v>
       </c>
       <c r="J38" s="1">
-        <v>58.101988745693</v>
+        <v>38.894143792286</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>31504590.24</v>
+        <v>19503216.66</v>
       </c>
       <c r="N38" s="1">
-        <v>31504590.24</v>
+        <v>19503216.66</v>
       </c>
       <c r="O38" s="1">
-        <v>1.22</v>
+        <v>0.81</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>111798.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D39" s="1">
-        <v>146.2</v>
+        <v>248.9</v>
       </c>
       <c r="E39" s="1">
-        <v>89.0729509472</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9958177.77</v>
+        <v>8605571.5</v>
       </c>
       <c r="I39" s="1">
-        <v>6386689.83</v>
+        <v>-719921.7</v>
       </c>
       <c r="J39" s="1">
-        <v>64.135125697801</v>
+        <v>-8.3657628084317</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>16344867.6</v>
+        <v>7885649.8</v>
       </c>
       <c r="N39" s="1">
-        <v>16344867.6</v>
+        <v>7885649.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.33</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>5737658.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.194</v>
+        <v>19.78</v>
       </c>
       <c r="E40" s="1">
-        <v>6.6135008605</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>37946006.12</v>
+        <v>19926751.39</v>
       </c>
       <c r="I40" s="1">
-        <v>20543679.53</v>
+        <v>11737923.15</v>
       </c>
       <c r="J40" s="1">
-        <v>54.139240543611</v>
+        <v>58.905352509645</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58489685.65</v>
+        <v>31664674.54</v>
       </c>
       <c r="N40" s="1">
-        <v>58489685.65</v>
+        <v>31664674.54</v>
       </c>
       <c r="O40" s="1">
-        <v>2.27</v>
+        <v>1.32</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>2091337.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D41" s="1">
-        <v>28.93</v>
+        <v>135.35</v>
       </c>
       <c r="E41" s="1">
-        <v>19.039512355</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39818036.65</v>
+        <v>9958177.77</v>
       </c>
       <c r="I41" s="1">
-        <v>20684342.76</v>
+        <v>5173681.53</v>
       </c>
       <c r="J41" s="1">
-        <v>51.947168922002</v>
+        <v>51.954098927479</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>60502379.41</v>
+        <v>15131859.3</v>
       </c>
       <c r="N41" s="1">
-        <v>60502379.41</v>
+        <v>15131859.3</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>73839.0</v>
+        <v>5737658.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.7</v>
+        <v>9.584</v>
       </c>
       <c r="E42" s="1">
-        <v>100.281207492</v>
+        <v>6.6135008605</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7404664.08</v>
+        <v>37946006.12</v>
       </c>
       <c r="I42" s="1">
-        <v>30923.22</v>
+        <v>17043708.15</v>
       </c>
       <c r="J42" s="1">
-        <v>0.41761813454203</v>
+        <v>44.915683869605</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>7435587.3</v>
+        <v>54989714.27</v>
       </c>
       <c r="N42" s="1">
-        <v>7435587.3</v>
+        <v>54989714.27</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>2.29</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>61287.0</v>
+        <v>2091337.0</v>
       </c>
       <c r="D43" s="1">
-        <v>225.2</v>
+        <v>27.68</v>
       </c>
       <c r="E43" s="1">
-        <v>108.88707801</v>
+        <v>19.039512355</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>6673362.35</v>
+        <v>39818036.65</v>
       </c>
       <c r="I43" s="1">
-        <v>7128470.05</v>
+        <v>18070171.51</v>
       </c>
       <c r="J43" s="1">
-        <v>106.81976605092</v>
+        <v>45.381874723851</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>13801832.4</v>
+        <v>57888208.16</v>
       </c>
       <c r="N43" s="1">
-        <v>13801832.4</v>
+        <v>57888208.16</v>
       </c>
       <c r="O43" s="1">
-        <v>0.54</v>
+        <v>2.41</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>64301.0</v>
+        <v>498057.0</v>
       </c>
       <c r="D44" s="1">
-        <v>68.16</v>
+        <v>109.45</v>
       </c>
       <c r="E44" s="1">
-        <v>65.389426292</v>
+        <v>105.1142000012</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>10.76</v>
       </c>
       <c r="H44" s="1">
-        <v>4204605.5</v>
+        <v>4921769.59</v>
       </c>
       <c r="I44" s="1">
-        <v>178150.66</v>
+        <v>143491.39</v>
       </c>
       <c r="J44" s="1">
-        <v>4.2370362689199</v>
+        <v>2.9154430612019</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4382756.16</v>
+        <v>5065260.98</v>
       </c>
       <c r="N44" s="1">
-        <v>4382756.16</v>
+        <v>5065260.98</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>586272.0</v>
+        <v>99244.0</v>
       </c>
       <c r="D45" s="1">
-        <v>14.79</v>
+        <v>93.95</v>
       </c>
       <c r="E45" s="1">
-        <v>19.6546727458</v>
+        <v>99.4763368063</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>11522984.3</v>
+        <v>9872429.57</v>
       </c>
       <c r="I45" s="1">
-        <v>-2852021.42</v>
+        <v>-548455.77</v>
       </c>
       <c r="J45" s="1">
-        <v>-24.750718613754</v>
+        <v>-5.5554285407781</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>8670962.88</v>
+        <v>9323973.8</v>
       </c>
       <c r="N45" s="1">
-        <v>8670962.88</v>
+        <v>9323973.8</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>30568.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D46" s="1">
-        <v>321.4</v>
+        <v>203.1</v>
       </c>
       <c r="E46" s="1">
-        <v>361.6388154279</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>11054575.31</v>
+        <v>9114668.75</v>
       </c>
       <c r="I46" s="1">
-        <v>-1230020.11</v>
+        <v>5662481.05</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.126796602374</v>
+        <v>62.124924177853</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9824555.2</v>
+        <v>14777149.8</v>
       </c>
       <c r="N46" s="1">
-        <v>9824555.2</v>
+        <v>14777149.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>178147.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.68</v>
+        <v>62.5</v>
       </c>
       <c r="E47" s="1">
-        <v>23.4549994106</v>
+        <v>65.389426292</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4178437.78</v>
+        <v>4204605.5</v>
       </c>
       <c r="I47" s="1">
-        <v>752671.18</v>
+        <v>-185793.0</v>
       </c>
       <c r="J47" s="1">
-        <v>18.013219763679</v>
+        <v>-4.4187974353361</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4931108.96</v>
+        <v>4018812.5</v>
       </c>
       <c r="N47" s="1">
-        <v>4931108.96</v>
+        <v>4018812.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>75875.0</v>
+        <v>586272.0</v>
       </c>
       <c r="D48" s="1">
-        <v>39.45</v>
+        <v>14.46</v>
       </c>
       <c r="E48" s="1">
-        <v>44.5594846787</v>
+        <v>19.6546727458</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3380950.9</v>
+        <v>11522984.3</v>
       </c>
       <c r="I48" s="1">
-        <v>-387682.15</v>
+        <v>-3045491.18</v>
       </c>
       <c r="J48" s="1">
-        <v>-11.466660163565</v>
+        <v>-26.429708664968</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2993268.75</v>
+        <v>8477493.12</v>
       </c>
       <c r="N48" s="1">
-        <v>2993268.75</v>
+        <v>8477493.12</v>
       </c>
       <c r="O48" s="1">
-        <v>0.12</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>248874.0</v>
+        <v>30568.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.9</v>
+        <v>290.0</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886256</v>
+        <v>361.6388154279</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9160850.01</v>
+        <v>11054575.31</v>
       </c>
       <c r="I49" s="1">
-        <v>3506836.59</v>
+        <v>-2189855.31</v>
       </c>
       <c r="J49" s="1">
-        <v>38.280689959686</v>
+        <v>-19.80949288951</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>12667686.6</v>
+        <v>8864720.0</v>
       </c>
       <c r="N49" s="1">
-        <v>12667686.6</v>
+        <v>8864720.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>178147.0</v>
       </c>
       <c r="D50" s="1">
-        <v>18.22</v>
+        <v>27.28</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>23.4549994106</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>4178437.78</v>
       </c>
       <c r="I50" s="1">
-        <v>2218413.99</v>
+        <v>681412.38</v>
       </c>
       <c r="J50" s="1">
-        <v>19.315363021143</v>
+        <v>16.307826414493</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>13703644.62</v>
+        <v>4859850.16</v>
       </c>
       <c r="N50" s="1">
-        <v>13703644.62</v>
+        <v>4859850.16</v>
       </c>
       <c r="O50" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D51" s="1">
-        <v>192.6</v>
+        <v>39.37</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>8174921.74</v>
       </c>
       <c r="I51" s="1">
-        <v>1428297.7</v>
+        <v>-454582.85</v>
       </c>
       <c r="J51" s="1">
-        <v>39.92154591635</v>
+        <v>-5.560699716252</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5006059.2</v>
+        <v>7720338.89</v>
       </c>
       <c r="N51" s="1">
-        <v>5006059.2</v>
+        <v>7720338.89</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.9</v>
+        <v>46.05</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>5411576.49</v>
       </c>
       <c r="I52" s="1">
-        <v>7099910.59</v>
+        <v>1358556.36</v>
       </c>
       <c r="J52" s="1">
-        <v>69.763192963439</v>
+        <v>25.104631940627</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>17277068.9</v>
+        <v>6770132.85</v>
       </c>
       <c r="N52" s="1">
-        <v>17277068.9</v>
+        <v>6770132.85</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.28</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D53" s="1">
-        <v>648.0</v>
+        <v>21.35</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>11485230.63</v>
       </c>
       <c r="I53" s="1">
-        <v>255221.14</v>
+        <v>4572552.72</v>
       </c>
       <c r="J53" s="1">
-        <v>8.1909126912044</v>
+        <v>39.812458863963</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3371127.14</v>
+        <v>16057783.35</v>
       </c>
       <c r="N53" s="1">
-        <v>3371127.14</v>
+        <v>16057783.35</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>744819.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.16</v>
+        <v>204.4</v>
       </c>
       <c r="E54" s="1">
-        <v>22.8080742167</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>16987887.03</v>
+        <v>3577761.5</v>
       </c>
       <c r="I54" s="1">
-        <v>9944768.01</v>
+        <v>1735003.3</v>
       </c>
       <c r="J54" s="1">
-        <v>58.540346968625</v>
+        <v>48.494101689003</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>26932655.04</v>
+        <v>5312764.8</v>
       </c>
       <c r="N54" s="1">
-        <v>26932655.04</v>
+        <v>5312764.8</v>
       </c>
       <c r="O54" s="1">
-        <v>1.05</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>51832.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.5</v>
+        <v>63.75</v>
       </c>
       <c r="E55" s="1">
-        <v>15.2465930313</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>790261.41</v>
+        <v>10177158.31</v>
       </c>
       <c r="I55" s="1">
-        <v>116798.59</v>
+        <v>6536242.94</v>
       </c>
       <c r="J55" s="1">
-        <v>14.779741047965</v>
+        <v>64.224636592098</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>907060.0</v>
+        <v>16713401.25</v>
       </c>
       <c r="N55" s="1">
-        <v>907060.0</v>
+        <v>16713401.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.04</v>
+        <v>0.7</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>88934.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D56" s="1">
-        <v>189.55</v>
+        <v>549.8</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588077</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H56" s="1">
-        <v>9036144.3</v>
+        <v>3115906.0</v>
       </c>
       <c r="I56" s="1">
-        <v>7821295.4</v>
+        <v>-257381.68</v>
       </c>
       <c r="J56" s="1">
-        <v>86.555671759248</v>
+        <v>-8.2602517534226</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>16857439.7</v>
+        <v>2858524.32</v>
       </c>
       <c r="N56" s="1">
-        <v>16857439.7</v>
+        <v>2858524.32</v>
       </c>
       <c r="O56" s="1">
-        <v>0.66</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>74856.0</v>
+        <v>744819.0</v>
       </c>
       <c r="D57" s="1">
-        <v>83.18</v>
+        <v>34.67</v>
       </c>
       <c r="E57" s="1">
-        <v>81.693697232</v>
+        <v>22.8080742167</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>6115263.4</v>
+        <v>16987887.03</v>
       </c>
       <c r="I57" s="1">
-        <v>111258.68</v>
+        <v>8834987.7</v>
       </c>
       <c r="J57" s="1">
-        <v>1.8193603892843</v>
+        <v>52.007572715769</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>6226522.08</v>
+        <v>25822874.73</v>
       </c>
       <c r="N57" s="1">
-        <v>6226522.08</v>
+        <v>25822874.73</v>
       </c>
       <c r="O57" s="1">
-        <v>0.24</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>13502.0</v>
+        <v>93653.0</v>
       </c>
       <c r="D58" s="1">
-        <v>2049.0</v>
+        <v>17.29</v>
       </c>
       <c r="E58" s="1">
-        <v>1848.9450133314</v>
+        <v>16.2590650593</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>24964455.57</v>
+        <v>1522710.22</v>
       </c>
       <c r="I58" s="1">
-        <v>2701142.43</v>
+        <v>96550.15</v>
       </c>
       <c r="J58" s="1">
-        <v>10.819953282883</v>
+        <v>6.3406778736929</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>27665598.0</v>
+        <v>1619260.37</v>
       </c>
       <c r="N58" s="1">
-        <v>27665598.0</v>
+        <v>1619260.37</v>
       </c>
       <c r="O58" s="1">
-        <v>1.08</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>90421.0</v>
+        <v>88934.0</v>
       </c>
       <c r="D59" s="1">
-        <v>48.74</v>
+        <v>172.2</v>
       </c>
       <c r="E59" s="1">
-        <v>51.4520458743</v>
+        <v>101.6050588077</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4652345.44</v>
+        <v>9036144.3</v>
       </c>
       <c r="I59" s="1">
-        <v>-245225.9</v>
+        <v>6278290.5</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.2710165907199</v>
+        <v>69.479750339976</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4407119.54</v>
+        <v>15314434.8</v>
       </c>
       <c r="N59" s="1">
-        <v>4407119.54</v>
+        <v>15314434.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>554812.0</v>
+        <v>74856.0</v>
       </c>
       <c r="D60" s="1">
-        <v>20.05</v>
+        <v>68.72</v>
       </c>
       <c r="E60" s="1">
-        <v>7.8276802773</v>
+        <v>81.693697232</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4342890.95</v>
+        <v>6115263.4</v>
       </c>
       <c r="I60" s="1">
-        <v>6781089.65</v>
+        <v>-971159.08</v>
       </c>
       <c r="J60" s="1">
-        <v>156.14229618176</v>
+        <v>-15.880903511041</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>11123980.6</v>
+        <v>5144104.32</v>
       </c>
       <c r="N60" s="1">
-        <v>11123980.6</v>
+        <v>5144104.32</v>
       </c>
       <c r="O60" s="1">
-        <v>0.43</v>
+        <v>0.21</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>486205.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D61" s="1">
-        <v>56.82</v>
+        <v>1849.5</v>
       </c>
       <c r="E61" s="1">
-        <v>26.8192698142</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>13039663.08</v>
+        <v>24964455.57</v>
       </c>
       <c r="I61" s="1">
-        <v>14586505.02</v>
+        <v>7493.43</v>
       </c>
       <c r="J61" s="1">
-        <v>111.86259131474</v>
+        <v>0.030016396628352</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>27626168.1</v>
+        <v>24971949.0</v>
       </c>
       <c r="N61" s="1">
-        <v>27626168.1</v>
+        <v>24971949.0</v>
       </c>
       <c r="O61" s="1">
-        <v>1.07</v>
+        <v>1.04</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>358453.0</v>
+        <v>90421.0</v>
       </c>
       <c r="D62" s="1">
-        <v>45.825</v>
+        <v>42.92</v>
       </c>
       <c r="E62" s="1">
-        <v>22.8351660608</v>
+        <v>51.4520458743</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>8185333.78</v>
+        <v>4652345.44</v>
       </c>
       <c r="I62" s="1">
-        <v>8240774.95</v>
+        <v>-771476.12</v>
       </c>
       <c r="J62" s="1">
-        <v>100.67732326488</v>
+        <v>-16.582520149235</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>16426108.73</v>
+        <v>3880869.32</v>
       </c>
       <c r="N62" s="1">
-        <v>16426108.73</v>
+        <v>3880869.32</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>639097.0</v>
+        <v>554812.0</v>
       </c>
       <c r="D63" s="1">
-        <v>24.63</v>
+        <v>19.685</v>
       </c>
       <c r="E63" s="1">
-        <v>13.8495131881</v>
+        <v>7.8276802773</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8851182.33</v>
+        <v>4342890.95</v>
       </c>
       <c r="I63" s="1">
-        <v>6889776.78</v>
+        <v>6578583.27</v>
       </c>
       <c r="J63" s="1">
-        <v>77.840185899775</v>
+        <v>151.47935662534</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>15740959.11</v>
+        <v>10921474.22</v>
       </c>
       <c r="N63" s="1">
-        <v>15740959.11</v>
+        <v>10921474.22</v>
       </c>
       <c r="O63" s="1">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>8692992.0</v>
+        <v>533240.0</v>
       </c>
       <c r="D64" s="1">
-        <v>5.835</v>
+        <v>51.94</v>
       </c>
       <c r="E64" s="1">
-        <v>3.222202175</v>
+        <v>29.0583480609</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>28010577.73</v>
+        <v>15495073.52</v>
       </c>
       <c r="I64" s="1">
-        <v>22713030.59</v>
+        <v>12201412.08</v>
       </c>
       <c r="J64" s="1">
-        <v>81.08733353855</v>
+        <v>78.743815343962</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>50723608.32</v>
+        <v>27696485.6</v>
       </c>
       <c r="N64" s="1">
-        <v>50723608.32</v>
+        <v>27696485.6</v>
       </c>
       <c r="O64" s="1">
-        <v>1.97</v>
+        <v>1.15</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>408620.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D65" s="1">
-        <v>19.15</v>
+        <v>39.97</v>
       </c>
       <c r="E65" s="1">
-        <v>10.7080922618</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4375540.66</v>
+        <v>8185333.78</v>
       </c>
       <c r="I65" s="1">
-        <v>3449532.34</v>
+        <v>6142032.63</v>
       </c>
       <c r="J65" s="1">
-        <v>78.836710890032</v>
+        <v>75.037045465481</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7825073.0</v>
+        <v>14327366.41</v>
       </c>
       <c r="N65" s="1">
-        <v>7825073.0</v>
+        <v>14327366.41</v>
       </c>
       <c r="O65" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>121871.0</v>
+        <v>639097.0</v>
       </c>
       <c r="D66" s="1">
-        <v>114.8</v>
+        <v>22.825</v>
       </c>
       <c r="E66" s="1">
-        <v>69.960512345</v>
+        <v>13.8495131881</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>8526157.6</v>
+        <v>8851182.33</v>
       </c>
       <c r="I66" s="1">
-        <v>5464633.2</v>
+        <v>5736206.7</v>
       </c>
       <c r="J66" s="1">
-        <v>64.092566151956</v>
+        <v>64.807236888092</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>13990790.8</v>
+        <v>14587389.03</v>
       </c>
       <c r="N66" s="1">
-        <v>13990790.8</v>
+        <v>14587389.03</v>
       </c>
       <c r="O66" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>36291.0</v>
+        <v>8692992.0</v>
       </c>
       <c r="D67" s="1">
-        <v>58.0</v>
+        <v>5.214</v>
       </c>
       <c r="E67" s="1">
-        <v>65.6</v>
+        <v>3.222202175</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2380689.6</v>
+        <v>28010577.73</v>
       </c>
       <c r="I67" s="1">
-        <v>-275811.6</v>
+        <v>17314682.56</v>
       </c>
       <c r="J67" s="1">
-        <v>-11.585365853659</v>
+        <v>61.814799847757</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2104878.0</v>
+        <v>45325260.29</v>
       </c>
       <c r="N67" s="1">
-        <v>2104878.0</v>
+        <v>45325260.29</v>
       </c>
       <c r="O67" s="1">
-        <v>0.08</v>
+        <v>1.89</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>271383.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D68" s="1">
-        <v>64.02</v>
+        <v>19.22</v>
       </c>
       <c r="E68" s="1">
-        <v>54.9469773346</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>14911675.55</v>
+        <v>4375540.66</v>
       </c>
       <c r="I68" s="1">
-        <v>2462264.11</v>
+        <v>3478135.74</v>
       </c>
       <c r="J68" s="1">
-        <v>16.512323526245</v>
+        <v>79.490422104774</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>17373939.66</v>
+        <v>7853676.4</v>
       </c>
       <c r="N68" s="1">
-        <v>17373939.66</v>
+        <v>7853676.4</v>
       </c>
       <c r="O68" s="1">
-        <v>0.68</v>
+        <v>0.33</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>65261.0</v>
+        <v>121871.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.3</v>
+        <v>108.2</v>
       </c>
       <c r="E69" s="1">
-        <v>65.0786757788</v>
+        <v>69.960512345</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>4247099.46</v>
+        <v>8526157.6</v>
       </c>
       <c r="I69" s="1">
-        <v>2298578.84</v>
+        <v>4660284.6</v>
       </c>
       <c r="J69" s="1">
-        <v>54.121144598766</v>
+        <v>54.658672975972</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>6545678.3</v>
+        <v>13186442.2</v>
       </c>
       <c r="N69" s="1">
-        <v>6545678.3</v>
+        <v>13186442.2</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>410107.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D70" s="1">
-        <v>41.77</v>
+        <v>46.94</v>
       </c>
       <c r="E70" s="1">
-        <v>28.872650796</v>
+        <v>65.6</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>11840876.2</v>
+        <v>2380689.6</v>
       </c>
       <c r="I70" s="1">
-        <v>5289293.19</v>
+        <v>-677190.06</v>
       </c>
       <c r="J70" s="1">
-        <v>44.669778660468</v>
+        <v>-28.44512195122</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>17130169.39</v>
+        <v>1703499.54</v>
       </c>
       <c r="N70" s="1">
-        <v>17130169.39</v>
+        <v>1703499.54</v>
       </c>
       <c r="O70" s="1">
-        <v>0.67</v>
+        <v>0.07</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>4020788.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D71" s="1">
-        <v>4.801</v>
+        <v>56.88</v>
       </c>
       <c r="E71" s="1">
-        <v>3.2430549062</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>13039636.25</v>
+        <v>14911675.55</v>
       </c>
       <c r="I71" s="1">
-        <v>6264166.94</v>
+        <v>524589.49</v>
       </c>
       <c r="J71" s="1">
-        <v>48.03943008763</v>
+        <v>3.5179781657736</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>19303803.19</v>
+        <v>15436265.04</v>
       </c>
       <c r="N71" s="1">
-        <v>19303803.19</v>
+        <v>15436265.04</v>
       </c>
       <c r="O71" s="1">
-        <v>0.75</v>
+        <v>0.64</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>233255.0</v>
+        <v>65261.0</v>
       </c>
       <c r="D72" s="1">
-        <v>178.24</v>
+        <v>91.15</v>
       </c>
       <c r="E72" s="1">
-        <v>53.7325414246</v>
+        <v>65.0786757788</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>12533383.95</v>
+        <v>4247099.46</v>
       </c>
       <c r="I72" s="1">
-        <v>29041987.25</v>
+        <v>1701440.69</v>
       </c>
       <c r="J72" s="1">
-        <v>231.71704757357</v>
+        <v>40.061239583026</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>41575371.2</v>
+        <v>5948540.15</v>
       </c>
       <c r="N72" s="1">
-        <v>41575371.2</v>
+        <v>5948540.15</v>
       </c>
       <c r="O72" s="1">
-        <v>1.62</v>
+        <v>0.25</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>66588.0</v>
+        <v>410107.0</v>
       </c>
       <c r="D73" s="1">
-        <v>70.8</v>
+        <v>41.83</v>
       </c>
       <c r="E73" s="1">
-        <v>110.9074526942</v>
+        <v>28.872650796</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7385105.46</v>
+        <v>11840876.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-2670675.06</v>
+        <v>5313899.61</v>
       </c>
       <c r="J73" s="1">
-        <v>-36.162991503171</v>
+        <v>44.877587775134</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>4714430.4</v>
+        <v>17154775.81</v>
       </c>
       <c r="N73" s="1">
-        <v>4714430.4</v>
+        <v>17154775.81</v>
       </c>
       <c r="O73" s="1">
-        <v>0.18</v>
+        <v>0.71</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>131273.0</v>
+        <v>4020788.0</v>
       </c>
       <c r="D74" s="1">
-        <v>56.8</v>
+        <v>4.791</v>
       </c>
       <c r="E74" s="1">
-        <v>50.6091509297</v>
+        <v>3.2430549062</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>6643615.07</v>
+        <v>13039636.25</v>
       </c>
       <c r="I74" s="1">
-        <v>812691.33</v>
+        <v>6223959.06</v>
       </c>
       <c r="J74" s="1">
-        <v>12.232667327007</v>
+        <v>47.731078848154</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>7456306.4</v>
+        <v>19263595.31</v>
       </c>
       <c r="N74" s="1">
-        <v>7456306.4</v>
+        <v>19263595.31</v>
       </c>
       <c r="O74" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>37233.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D75" s="1">
-        <v>70.84</v>
+        <v>24.09</v>
       </c>
       <c r="E75" s="1">
-        <v>90.0816265141</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F75" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>3610063.85</v>
+        <v>7247340.57</v>
       </c>
       <c r="I75" s="1">
-        <v>-705393.71</v>
+        <v>-224720.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-19.539646369413</v>
+        <v>-3.1007254016765</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>2904670.14</v>
+        <v>7022620.44</v>
       </c>
       <c r="N75" s="1">
-        <v>2904670.14</v>
+        <v>7022620.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>105783.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D76" s="1">
-        <v>397.4</v>
+        <v>170.62</v>
       </c>
       <c r="E76" s="1">
-        <v>189.6456431563</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>20061285.07</v>
+        <v>12533383.95</v>
       </c>
       <c r="I76" s="1">
-        <v>21976879.13</v>
+        <v>27264584.15</v>
       </c>
       <c r="J76" s="1">
-        <v>109.54871063003</v>
+        <v>217.5356971331</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>42038164.2</v>
+        <v>39797968.1</v>
       </c>
       <c r="N76" s="1">
-        <v>42038164.2</v>
+        <v>39797968.1</v>
       </c>
       <c r="O76" s="1">
-        <v>1.63</v>
+        <v>1.66</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>101559.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.54</v>
+        <v>61.6</v>
       </c>
       <c r="E77" s="1">
-        <v>23.1342943511</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2349495.8</v>
+        <v>7385105.46</v>
       </c>
       <c r="I77" s="1">
-        <v>-263473.94</v>
+        <v>-3283284.66</v>
       </c>
       <c r="J77" s="1">
-        <v>-11.21406303429</v>
+        <v>-44.458195997109</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2086021.86</v>
+        <v>4101820.8</v>
       </c>
       <c r="N77" s="1">
-        <v>2086021.86</v>
+        <v>4101820.8</v>
       </c>
       <c r="O77" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>75726.0</v>
+        <v>131273.0</v>
       </c>
       <c r="D78" s="1">
-        <v>544.1</v>
+        <v>64.26</v>
       </c>
       <c r="E78" s="1">
-        <v>179.8035250773</v>
+        <v>50.6091509297</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>13615801.74</v>
+        <v>6643615.07</v>
       </c>
       <c r="I78" s="1">
-        <v>27586714.86</v>
+        <v>1791987.91</v>
       </c>
       <c r="J78" s="1">
-        <v>202.60808277603</v>
+        <v>26.973084549885</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>41202516.6</v>
+        <v>8435602.98</v>
       </c>
       <c r="N78" s="1">
-        <v>41202516.6</v>
+        <v>8435602.98</v>
       </c>
       <c r="O78" s="1">
-        <v>1.6</v>
+        <v>0.35</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>218798.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D79" s="1">
-        <v>13.436</v>
+        <v>71.14</v>
       </c>
       <c r="E79" s="1">
-        <v>14.1799373395</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H79" s="1">
-        <v>3102541.93</v>
+        <v>3610063.85</v>
       </c>
       <c r="I79" s="1">
-        <v>-162772.0</v>
+        <v>-694858.46</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.2464077415386</v>
+        <v>-19.247816350949</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2939769.93</v>
+        <v>2915205.39</v>
       </c>
       <c r="N79" s="1">
-        <v>2939769.93</v>
+        <v>2915205.39</v>
       </c>
       <c r="O79" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>761278.0</v>
+        <v>105783.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.965</v>
+        <v>350.2</v>
       </c>
       <c r="E80" s="1">
-        <v>3.2452314135</v>
+        <v>189.6456431563</v>
       </c>
       <c r="F80" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2826015.83</v>
+        <v>20061285.07</v>
       </c>
       <c r="I80" s="1">
-        <v>611091.06</v>
+        <v>16983921.53</v>
       </c>
       <c r="J80" s="1">
-        <v>21.623766346702</v>
+        <v>84.660187374527</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3437106.89</v>
+        <v>37045206.6</v>
       </c>
       <c r="N80" s="1">
-        <v>3437106.89</v>
+        <v>37045206.6</v>
       </c>
       <c r="O80" s="1">
-        <v>0.13</v>
+        <v>1.54</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>158974.0</v>
+        <v>53034.0</v>
       </c>
       <c r="D81" s="1">
-        <v>59.0</v>
+        <v>25.22</v>
       </c>
       <c r="E81" s="1">
-        <v>39.1090210978</v>
+        <v>23.1342944149</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>6217317.52</v>
+        <v>1226904.17</v>
       </c>
       <c r="I81" s="1">
-        <v>3162148.48</v>
+        <v>110613.31</v>
       </c>
       <c r="J81" s="1">
-        <v>50.860334377775</v>
+        <v>9.015643821636</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>9379466.0</v>
+        <v>1337517.48</v>
       </c>
       <c r="N81" s="1">
-        <v>9379466.0</v>
+        <v>1337517.48</v>
       </c>
       <c r="O81" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>553375.0</v>
+        <v>74286.0</v>
       </c>
       <c r="D82" s="1">
-        <v>17.705</v>
+        <v>468.55</v>
       </c>
       <c r="E82" s="1">
-        <v>14.5416794037</v>
+        <v>179.8035250249</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>8047001.84</v>
+        <v>13356884.66</v>
       </c>
       <c r="I82" s="1">
-        <v>1750502.54</v>
+        <v>21449820.64</v>
       </c>
       <c r="J82" s="1">
-        <v>21.753475080602</v>
+        <v>160.58999673955</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9797504.38</v>
+        <v>34806705.3</v>
       </c>
       <c r="N82" s="1">
-        <v>9797504.38</v>
+        <v>34806705.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>1.45</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>348686.0</v>
+        <v>108892.0</v>
       </c>
       <c r="D83" s="1">
-        <v>34.4</v>
+        <v>13.5</v>
       </c>
       <c r="E83" s="1">
-        <v>31.4790175115</v>
+        <v>14.1799373691</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10976292.7</v>
+        <v>1544081.74</v>
       </c>
       <c r="I83" s="1">
-        <v>1018505.7</v>
+        <v>-74039.74</v>
       </c>
       <c r="J83" s="1">
-        <v>9.279141216779</v>
+        <v>-4.7950660953998</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>11994798.4</v>
+        <v>1470042.0</v>
       </c>
       <c r="N83" s="1">
-        <v>11994798.4</v>
+        <v>1470042.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.47</v>
+        <v>0.06</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>94538.0</v>
+        <v>761278.0</v>
       </c>
       <c r="D84" s="1">
-        <v>58.44</v>
+        <v>3.567</v>
       </c>
       <c r="E84" s="1">
-        <v>51.5623778798</v>
+        <v>3.2452314135</v>
       </c>
       <c r="F84" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G84">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H84" s="1">
-        <v>4874604.08</v>
+        <v>2826015.83</v>
       </c>
       <c r="I84" s="1">
-        <v>650196.64</v>
+        <v>316171.89</v>
       </c>
       <c r="J84" s="1">
-        <v>13.338450248046</v>
+        <v>11.187902298481</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>5524800.72</v>
+        <v>3142187.72</v>
       </c>
       <c r="N84" s="1">
-        <v>5524800.72</v>
+        <v>3142187.72</v>
       </c>
       <c r="O84" s="1">
-        <v>0.21</v>
+        <v>0.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>43478.0</v>
+        <v>158974.0</v>
       </c>
       <c r="D85" s="1">
-        <v>555.6</v>
+        <v>53.47</v>
       </c>
       <c r="E85" s="1">
-        <v>206.5642347854</v>
+        <v>39.1090210978</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>8980999.8</v>
+        <v>6217317.52</v>
       </c>
       <c r="I85" s="1">
-        <v>15175377.0</v>
+        <v>2283022.26</v>
       </c>
       <c r="J85" s="1">
-        <v>168.97202246904</v>
+        <v>36.720374223384</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>24156376.8</v>
+        <v>8500339.78</v>
       </c>
       <c r="N85" s="1">
-        <v>24156376.8</v>
+        <v>8500339.78</v>
       </c>
       <c r="O85" s="1">
-        <v>0.94</v>
+        <v>0.35</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>45143.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D86" s="1">
-        <v>135.2</v>
+        <v>15.175</v>
       </c>
       <c r="E86" s="1">
-        <v>121.5500356644</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F86" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>6316436.84</v>
+        <v>8047001.84</v>
       </c>
       <c r="I86" s="1">
-        <v>633385.07</v>
+        <v>350463.79</v>
       </c>
       <c r="J86" s="1">
-        <v>10.027569119174</v>
+        <v>4.3552095173872</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>6949821.91</v>
+        <v>8397465.63</v>
       </c>
       <c r="N86" s="1">
-        <v>6949821.91</v>
+        <v>8397465.63</v>
       </c>
       <c r="O86" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>72209.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D87" s="1">
-        <v>69.3</v>
+        <v>29.79</v>
       </c>
       <c r="E87" s="1">
-        <v>58.0043766013</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4188438.03</v>
+        <v>10976292.7</v>
       </c>
       <c r="I87" s="1">
-        <v>815645.67</v>
+        <v>-588936.76</v>
       </c>
       <c r="J87" s="1">
-        <v>19.473743294228</v>
+        <v>-5.365534393958</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>5004083.7</v>
+        <v>10387355.94</v>
       </c>
       <c r="N87" s="1">
-        <v>5004083.7</v>
+        <v>10387355.94</v>
       </c>
       <c r="O87" s="1">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2329711.0</v>
+        <v>94538.0</v>
       </c>
       <c r="D88" s="1">
-        <v>6.484</v>
+        <v>53.12</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417537</v>
+        <v>51.5623778798</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14761146.17</v>
+        <v>4874604.08</v>
       </c>
       <c r="I88" s="1">
-        <v>344699.95</v>
+        <v>147254.48</v>
       </c>
       <c r="J88" s="1">
-        <v>2.3351841789939</v>
+        <v>3.0208500543494</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>15105846.12</v>
+        <v>5021858.56</v>
       </c>
       <c r="N88" s="1">
-        <v>15105846.12</v>
+        <v>5021858.56</v>
       </c>
       <c r="O88" s="1">
-        <v>0.59</v>
+        <v>0.21</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>1077048.0</v>
+        <v>43478.0</v>
       </c>
       <c r="D89" s="1">
-        <v>16.45</v>
+        <v>538.6</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633907</v>
+        <v>206.5642347854</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10826985.59</v>
+        <v>8980999.8</v>
       </c>
       <c r="I89" s="1">
-        <v>6890454.01</v>
+        <v>14436251.0</v>
       </c>
       <c r="J89" s="1">
-        <v>63.641481303569</v>
+        <v>160.74213697232</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>17717439.6</v>
+        <v>23417250.8</v>
       </c>
       <c r="N89" s="1">
-        <v>17717439.6</v>
+        <v>23417250.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.69</v>
+        <v>0.97</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>155384.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D90" s="1">
-        <v>130.5</v>
+        <v>12.71</v>
       </c>
       <c r="E90" s="1">
-        <v>83.8987566287</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F90" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G90">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>12889264.77</v>
+        <v>4937988.65</v>
       </c>
       <c r="I90" s="1">
-        <v>9441677.36</v>
+        <v>-178627.47</v>
       </c>
       <c r="J90" s="1">
-        <v>73.25225704088</v>
+        <v>-3.6174135394175</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>22330942.13</v>
+        <v>4759361.18</v>
       </c>
       <c r="N90" s="1">
-        <v>22330942.13</v>
+        <v>4759361.18</v>
       </c>
       <c r="O90" s="1">
-        <v>0.87</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>29742.0</v>
+        <v>45143.0</v>
       </c>
       <c r="D91" s="1">
-        <v>1070.11</v>
+        <v>126.7</v>
       </c>
       <c r="E91" s="1">
-        <v>1068.557950037</v>
+        <v>121.5500356644</v>
       </c>
       <c r="F91" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G91">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H91" s="1">
-        <v>31781050.55</v>
+        <v>6316436.84</v>
       </c>
       <c r="I91" s="1">
-        <v>46161.07</v>
+        <v>301959.48</v>
       </c>
       <c r="J91" s="1">
-        <v>0.14524714948418</v>
+        <v>4.7805350967461</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>31827211.62</v>
+        <v>6618396.32</v>
       </c>
       <c r="N91" s="1">
-        <v>31827211.62</v>
+        <v>6618396.32</v>
       </c>
       <c r="O91" s="1">
-        <v>1.24</v>
+        <v>0.28</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>979.0</v>
+        <v>108833.0</v>
       </c>
       <c r="D92" s="1">
-        <v>28689.83</v>
+        <v>68.18</v>
       </c>
       <c r="E92" s="1">
-        <v>18195.731991828</v>
+        <v>60.9445884061</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17813621.62</v>
+        <v>6632782.39</v>
       </c>
       <c r="I92" s="1">
-        <v>10273721.95</v>
+        <v>787451.55</v>
       </c>
       <c r="J92" s="1">
-        <v>57.673403921779</v>
+        <v>11.872114954159</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>28087343.57</v>
+        <v>7420233.94</v>
       </c>
       <c r="N92" s="1">
-        <v>28087343.57</v>
+        <v>7420233.94</v>
       </c>
       <c r="O92" s="1">
-        <v>1.09</v>
+        <v>0.31</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>227703.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D93" s="1">
-        <v>15.8</v>
+        <v>7.332</v>
       </c>
       <c r="E93" s="1">
-        <v>18.8510967357</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4292451.28</v>
+        <v>10233904.94</v>
       </c>
       <c r="I93" s="1">
-        <v>-694743.88</v>
+        <v>1608660.81</v>
       </c>
       <c r="J93" s="1">
-        <v>-16.185247884747</v>
+        <v>15.718934457877</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>3597707.4</v>
+        <v>11842565.75</v>
       </c>
       <c r="N93" s="1">
-        <v>3597707.4</v>
+        <v>11842565.75</v>
       </c>
       <c r="O93" s="1">
-        <v>0.14</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>1480703.0</v>
+        <v>1077048.0</v>
       </c>
       <c r="D94" s="1">
-        <v>18.19</v>
+        <v>15.96</v>
       </c>
       <c r="E94" s="1">
-        <v>11.4393713121</v>
+        <v>10.0524633907</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>16938311.42</v>
+        <v>10826985.59</v>
       </c>
       <c r="I94" s="1">
-        <v>9995676.15</v>
+        <v>6362700.49</v>
       </c>
       <c r="J94" s="1">
-        <v>59.012235057844</v>
+        <v>58.76705420091</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>26933987.57</v>
+        <v>17189686.08</v>
       </c>
       <c r="N94" s="1">
-        <v>26933987.57</v>
+        <v>17189686.08</v>
       </c>
       <c r="O94" s="1">
-        <v>1.05</v>
+        <v>0.72</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>109929.0</v>
+        <v>57473.0</v>
       </c>
       <c r="D95" s="1">
-        <v>67.7</v>
+        <v>119.5</v>
       </c>
       <c r="E95" s="1">
-        <v>55.1232077978</v>
+        <v>83.8987566335</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H95" s="1">
-        <v>6059639.11</v>
+        <v>4767445.26</v>
       </c>
       <c r="I95" s="1">
-        <v>1382554.19</v>
+        <v>2791462.4</v>
       </c>
       <c r="J95" s="1">
-        <v>22.815784321519</v>
+        <v>58.552584198943</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7442193.3</v>
+        <v>7558907.66</v>
       </c>
       <c r="N95" s="1">
-        <v>7442193.3</v>
+        <v>7558907.66</v>
       </c>
       <c r="O95" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>547826.0</v>
+        <v>21112.0</v>
       </c>
       <c r="D96" s="1">
-        <v>43.51</v>
+        <v>1071.29</v>
       </c>
       <c r="E96" s="1">
-        <v>30.0058583747</v>
+        <v>1069.6167961349</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>16437989.37</v>
+        <v>22581749.8</v>
       </c>
       <c r="I96" s="1">
-        <v>7397919.89</v>
+        <v>35324.68</v>
       </c>
       <c r="J96" s="1">
-        <v>45.005016875735</v>
+        <v>0.15643021604995</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>23835909.26</v>
+        <v>22617074.48</v>
       </c>
       <c r="N96" s="1">
-        <v>23835909.26</v>
+        <v>22617074.48</v>
       </c>
       <c r="O96" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>269121.0</v>
+        <v>979.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.5</v>
+        <v>26960.21</v>
       </c>
       <c r="E97" s="1">
-        <v>29.2892572858</v>
+        <v>18195.731991828</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>7882354.21</v>
+        <v>17813621.62</v>
       </c>
       <c r="I97" s="1">
-        <v>19702548.29</v>
+        <v>8580423.97</v>
       </c>
       <c r="J97" s="1">
-        <v>249.95766195085</v>
+        <v>48.167768200299</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>27584902.5</v>
+        <v>26394045.59</v>
       </c>
       <c r="N97" s="1">
-        <v>27584902.5</v>
+        <v>26394045.59</v>
       </c>
       <c r="O97" s="1">
-        <v>1.07</v>
+        <v>1.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>188889.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D98" s="1">
-        <v>75.42</v>
+        <v>17.425</v>
       </c>
       <c r="E98" s="1">
-        <v>54.715396238</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>10335136.48</v>
+        <v>16938311.42</v>
       </c>
       <c r="I98" s="1">
-        <v>3910871.9</v>
+        <v>8862938.36</v>
       </c>
       <c r="J98" s="1">
-        <v>37.840544317611</v>
+        <v>52.324804641005</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14246008.38</v>
+        <v>25801249.78</v>
       </c>
       <c r="N98" s="1">
-        <v>14246008.38</v>
+        <v>25801249.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>1.07</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>50169.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D99" s="1">
-        <v>56.93</v>
+        <v>70.45</v>
       </c>
       <c r="E99" s="1">
-        <v>70.3323169686</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3528502.01</v>
+        <v>6059639.11</v>
       </c>
       <c r="I99" s="1">
-        <v>-672380.84</v>
+        <v>1684858.94</v>
       </c>
       <c r="J99" s="1">
-        <v>-19.055702337548</v>
+        <v>27.804608647725</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2856121.17</v>
+        <v>7744498.05</v>
       </c>
       <c r="N99" s="1">
-        <v>2856121.17</v>
+        <v>7744498.05</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>547826.0</v>
       </c>
       <c r="D100" s="1">
-        <v>340.0</v>
+        <v>43.13</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>30.0058583747</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>16437989.37</v>
       </c>
       <c r="I100" s="1">
-        <v>30554844.63</v>
+        <v>7189746.01</v>
       </c>
       <c r="J100" s="1">
-        <v>106.62449903762</v>
+        <v>43.738597514375</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>59211340.0</v>
+        <v>23627735.38</v>
       </c>
       <c r="N100" s="1">
-        <v>59211340.0</v>
+        <v>23627735.38</v>
       </c>
       <c r="O100" s="1">
-        <v>2.3</v>
+        <v>0.98</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>3816907.0</v>
+        <v>269121.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3.571</v>
+        <v>100.05</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455158</v>
+        <v>29.2892572858</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>8937461.47</v>
+        <v>7882354.21</v>
       </c>
       <c r="I101" s="1">
-        <v>4692713.43</v>
+        <v>19043201.84</v>
       </c>
       <c r="J101" s="1">
-        <v>52.506110887883</v>
+        <v>241.59282027495</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>13630174.9</v>
+        <v>26925556.05</v>
       </c>
       <c r="N101" s="1">
-        <v>13630174.9</v>
+        <v>26925556.05</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>1.12</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D102" s="1">
-        <v>82.2</v>
+        <v>71.98</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>54.715396238</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>10335136.48</v>
       </c>
       <c r="I102" s="1">
-        <v>-6046948.4</v>
+        <v>3261093.74</v>
       </c>
       <c r="J102" s="1">
-        <v>-11.340198281993</v>
+        <v>31.553465658733</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>47276179.2</v>
+        <v>13596230.22</v>
       </c>
       <c r="N102" s="1">
-        <v>47276179.2</v>
+        <v>13596230.22</v>
       </c>
       <c r="O102" s="1">
-        <v>1.84</v>
+        <v>0.57</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>418348.0</v>
+        <v>2157.0</v>
       </c>
       <c r="D103" s="1">
-        <v>170.96</v>
+        <v>667.5</v>
       </c>
       <c r="E103" s="1">
-        <v>76.3896794296</v>
+        <v>679.1062540566</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>31957469.61</v>
+        <v>1464832.19</v>
       </c>
       <c r="I103" s="1">
-        <v>39563304.47</v>
+        <v>-25034.69</v>
       </c>
       <c r="J103" s="1">
-        <v>123.79986573662</v>
+        <v>-1.7090483245047</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>71520774.08</v>
+        <v>1439797.5</v>
       </c>
       <c r="N103" s="1">
-        <v>71520774.08</v>
+        <v>1439797.5</v>
       </c>
       <c r="O103" s="1">
-        <v>2.78</v>
+        <v>0.06</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>50169.0</v>
       </c>
       <c r="D104" s="1">
-        <v>293.6</v>
+        <v>57.27</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>70.3323169686</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>3528502.01</v>
       </c>
       <c r="I104" s="1">
-        <v>139246.54</v>
+        <v>-655323.38</v>
       </c>
       <c r="J104" s="1">
-        <v>4.4074171549022</v>
+        <v>-18.572283029534</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3298614.83</v>
+        <v>2873178.63</v>
       </c>
       <c r="N104" s="1">
-        <v>3298614.83</v>
+        <v>2873178.63</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>243560.0</v>
+        <v>9734.0</v>
       </c>
       <c r="D105" s="1">
-        <v>276.7</v>
+        <v>314.8</v>
       </c>
       <c r="E105" s="1">
-        <v>75.691690179</v>
+        <v>335.8173001849</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H105" s="1">
-        <v>18435468.06</v>
+        <v>3619783.62</v>
       </c>
       <c r="I105" s="1">
-        <v>48957583.94</v>
+        <v>-247272.94</v>
       </c>
       <c r="J105" s="1">
-        <v>265.56192541824</v>
+        <v>-6.8311525206581</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>67393052.0</v>
+        <v>3372510.68</v>
       </c>
       <c r="N105" s="1">
-        <v>67393052.0</v>
+        <v>3372510.68</v>
       </c>
       <c r="O105" s="1">
-        <v>2.62</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>238957.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D106" s="1">
-        <v>166.45</v>
+        <v>306.6</v>
       </c>
       <c r="E106" s="1">
-        <v>69.3296750043</v>
+        <v>164.549703246</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>16566811.15</v>
+        <v>28656495.37</v>
       </c>
       <c r="I106" s="1">
-        <v>23207581.5</v>
+        <v>24738201.23</v>
       </c>
       <c r="J106" s="1">
-        <v>140.08478330484</v>
+        <v>86.326680602744</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>39774392.65</v>
+        <v>53394696.6</v>
       </c>
       <c r="N106" s="1">
-        <v>39774392.65</v>
+        <v>53394696.6</v>
       </c>
       <c r="O106" s="1">
-        <v>1.55</v>
+        <v>2.22</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>183783.0</v>
+        <v>3816907.0</v>
       </c>
       <c r="D107" s="1">
-        <v>42.14</v>
+        <v>3.382</v>
       </c>
       <c r="E107" s="1">
-        <v>52.9345592356</v>
+        <v>2.3415455158</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9728472.1</v>
+        <v>8937461.47</v>
       </c>
       <c r="I107" s="1">
-        <v>-1983856.48</v>
+        <v>3971318.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-20.392271875868</v>
+        <v>44.434518832113</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>7744615.62</v>
+        <v>12908779.47</v>
       </c>
       <c r="N107" s="1">
-        <v>7744615.62</v>
+        <v>12908779.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>305368.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D108" s="1">
-        <v>247.4</v>
+        <v>76.12</v>
       </c>
       <c r="E108" s="1">
-        <v>93.9521602787</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>28689983.28</v>
+        <v>53323127.6</v>
       </c>
       <c r="I108" s="1">
-        <v>46858059.92</v>
+        <v>-9543775.28</v>
       </c>
       <c r="J108" s="1">
-        <v>163.3255044546</v>
+        <v>-17.898003567218</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>75548043.2</v>
+        <v>43779352.32</v>
       </c>
       <c r="N108" s="1">
-        <v>75548043.2</v>
+        <v>43779352.32</v>
       </c>
       <c r="O108" s="1">
-        <v>2.94</v>
+        <v>1.82</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>357482.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D109" s="1">
-        <v>19.72</v>
+        <v>161.44</v>
       </c>
       <c r="E109" s="1">
-        <v>22.3069429789</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>7974330.59</v>
+        <v>35493364.1</v>
       </c>
       <c r="I109" s="1">
-        <v>-924785.55</v>
+        <v>35411083.9</v>
       </c>
       <c r="J109" s="1">
-        <v>-11.597030491308</v>
+        <v>99.768181455643</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>7049545.04</v>
+        <v>70904448.0</v>
       </c>
       <c r="N109" s="1">
-        <v>7049545.04</v>
+        <v>70904448.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>2.95</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>303852.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D110" s="1">
-        <v>13.715</v>
+        <v>271.6</v>
       </c>
       <c r="E110" s="1">
-        <v>12.5240896555</v>
+        <v>290.484279553</v>
       </c>
       <c r="F110" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="G110">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H110" s="1">
-        <v>4352991.98</v>
+        <v>3159368.29</v>
       </c>
       <c r="I110" s="1">
-        <v>392316.81</v>
+        <v>-109771.99</v>
       </c>
       <c r="J110" s="1">
-        <v>9.012578286441</v>
+        <v>-3.4744917313834</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4745308.79</v>
+        <v>3049596.3</v>
       </c>
       <c r="N110" s="1">
-        <v>4745308.79</v>
+        <v>3049596.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>410821.0</v>
+        <v>224067.0</v>
       </c>
       <c r="D111" s="1">
-        <v>73.86</v>
+        <v>253.35</v>
       </c>
       <c r="E111" s="1">
-        <v>46.5145454346</v>
+        <v>75.6916901641</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>19109152.07</v>
+        <v>16960009.94</v>
       </c>
       <c r="I111" s="1">
-        <v>11234086.99</v>
+        <v>39807364.51</v>
       </c>
       <c r="J111" s="1">
-        <v>58.789039664595</v>
+        <v>234.71309657735</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>30343239.06</v>
+        <v>56767374.45</v>
       </c>
       <c r="N111" s="1">
-        <v>30343239.06</v>
+        <v>56767374.45</v>
       </c>
       <c r="O111" s="1">
-        <v>1.18</v>
+        <v>2.36</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>240705.0</v>
+        <v>238957.0</v>
       </c>
       <c r="D112" s="1">
-        <v>27.72</v>
+        <v>152.1</v>
       </c>
       <c r="E112" s="1">
-        <v>26.4103380486</v>
+        <v>69.3296750043</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>6357100.42</v>
+        <v>16566811.15</v>
       </c>
       <c r="I112" s="1">
-        <v>315242.18</v>
+        <v>19778548.55</v>
       </c>
       <c r="J112" s="1">
-        <v>4.9588988559662</v>
+        <v>119.38657579253</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>6672342.6</v>
+        <v>36345359.7</v>
       </c>
       <c r="N112" s="1">
-        <v>6672342.6</v>
+        <v>36345359.7</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>1.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>695349.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D113" s="1">
-        <v>80.72</v>
+        <v>218.1</v>
       </c>
       <c r="E113" s="1">
-        <v>59.7352610847</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F113" t="s">
-        <v>257</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3783798.37</v>
+        <v>28689983.28</v>
       </c>
       <c r="I113" s="1">
-        <v>1485005.84</v>
+        <v>37910777.52</v>
       </c>
       <c r="J113" s="1">
-        <v>39.246431622095</v>
+        <v>132.13942005476</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5268804.21</v>
+        <v>66600760.8</v>
       </c>
       <c r="N113" s="1">
-        <v>5268804.21</v>
+        <v>66600760.8</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>2.77</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>215998.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D114" s="1">
-        <v>28.405</v>
+        <v>18.74</v>
       </c>
       <c r="E114" s="1">
-        <v>22.2325999778</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4802197.13</v>
+        <v>7974330.59</v>
       </c>
       <c r="I114" s="1">
-        <v>1333226.06</v>
+        <v>-1275117.91</v>
       </c>
       <c r="J114" s="1">
-        <v>27.762834883873</v>
+        <v>-15.990281511517</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6135423.19</v>
+        <v>6699212.68</v>
       </c>
       <c r="N114" s="1">
-        <v>6135423.19</v>
+        <v>6699212.68</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>114211.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D115" s="1">
-        <v>48.37</v>
+        <v>12.515</v>
       </c>
       <c r="E115" s="1">
-        <v>85.1394583709</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F115" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G115">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H115" s="1">
-        <v>9723862.68</v>
+        <v>4352991.98</v>
       </c>
       <c r="I115" s="1">
-        <v>-4199476.61</v>
+        <v>47271.59</v>
       </c>
       <c r="J115" s="1">
-        <v>-43.187329440979</v>
+        <v>1.0859562851756</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5524386.07</v>
+        <v>4400263.57</v>
       </c>
       <c r="N115" s="1">
-        <v>5524386.07</v>
+        <v>4400263.57</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>151241.0</v>
+        <v>374387.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.62</v>
+        <v>67.52</v>
       </c>
       <c r="E116" s="1">
-        <v>21.3361712102</v>
+        <v>46.5145454303</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3226903.87</v>
+        <v>17414441.12</v>
       </c>
       <c r="I116" s="1">
-        <v>2311541.55</v>
+        <v>7864169.12</v>
       </c>
       <c r="J116" s="1">
-        <v>71.633418382556</v>
+        <v>45.158894654209</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>5538445.42</v>
+        <v>25278610.24</v>
       </c>
       <c r="N116" s="1">
-        <v>5538445.42</v>
+        <v>25278610.24</v>
       </c>
       <c r="O116" s="1">
-        <v>0.22</v>
+        <v>1.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>2410708.0</v>
+        <v>148137.0</v>
       </c>
       <c r="D117" s="1">
-        <v>3.85</v>
+        <v>26.22</v>
       </c>
       <c r="E117" s="1">
-        <v>4.6656286742</v>
+        <v>26.4103380654</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>11247468.37</v>
+        <v>3912348.25</v>
       </c>
       <c r="I117" s="1">
-        <v>-1966242.57</v>
+        <v>-28196.11</v>
       </c>
       <c r="J117" s="1">
-        <v>-17.481645694106</v>
+        <v>-0.72069530108931</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>9281225.8</v>
+        <v>3884152.14</v>
       </c>
       <c r="N117" s="1">
-        <v>9281225.8</v>
+        <v>3884152.14</v>
       </c>
       <c r="O117" s="1">
-        <v>0.36</v>
+        <v>0.16</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>466420.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D118" s="1">
-        <v>4.806</v>
+        <v>70.44</v>
       </c>
       <c r="E118" s="1">
-        <v>4.5006999914</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F118" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="G118">
-        <v>0.88</v>
+        <v>10.76</v>
       </c>
       <c r="H118" s="1">
-        <v>2403912.39</v>
+        <v>3783798.37</v>
       </c>
       <c r="I118" s="1">
-        <v>148597.88</v>
+        <v>767435.93</v>
       </c>
       <c r="J118" s="1">
-        <v>6.1815014814246</v>
+        <v>20.28215710659</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2552510.27</v>
+        <v>4551234.3</v>
       </c>
       <c r="N118" s="1">
-        <v>2552510.27</v>
+        <v>4551234.3</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.19</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>20277.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D119" s="1">
-        <v>254.9</v>
+        <v>29.105</v>
       </c>
       <c r="E119" s="1">
-        <v>259.4231454357</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5260323.12</v>
+        <v>4802197.13</v>
       </c>
       <c r="I119" s="1">
-        <v>-91715.82</v>
+        <v>1484424.66</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.743539663016</v>
+        <v>30.91136452368</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5168607.3</v>
+        <v>6286621.79</v>
       </c>
       <c r="N119" s="1">
-        <v>5168607.3</v>
+        <v>6286621.79</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>579445.0</v>
+        <v>114211.0</v>
       </c>
       <c r="D120" s="1">
-        <v>67.28</v>
+        <v>45.48</v>
       </c>
       <c r="E120" s="1">
-        <v>45.0331654428</v>
+        <v>85.1394583709</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>26094242.55</v>
+        <v>9723862.68</v>
       </c>
       <c r="I120" s="1">
-        <v>12890817.05</v>
+        <v>-4529546.4</v>
       </c>
       <c r="J120" s="1">
-        <v>49.401001103211</v>
+        <v>-46.581760243451</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>38985059.6</v>
+        <v>5194316.28</v>
       </c>
       <c r="N120" s="1">
-        <v>38985059.6</v>
+        <v>5194316.28</v>
       </c>
       <c r="O120" s="1">
-        <v>1.52</v>
+        <v>0.22</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>68158.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D121" s="1">
-        <v>252.3</v>
+        <v>32.78</v>
       </c>
       <c r="E121" s="1">
-        <v>171.2835605505</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>11674344.92</v>
+        <v>3226903.87</v>
       </c>
       <c r="I121" s="1">
-        <v>5521918.48</v>
+        <v>1730776.11</v>
       </c>
       <c r="J121" s="1">
-        <v>47.299600258855</v>
+        <v>53.635812522671</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>17196263.4</v>
+        <v>4957679.98</v>
       </c>
       <c r="N121" s="1">
-        <v>17196263.4</v>
+        <v>4957679.98</v>
       </c>
       <c r="O121" s="1">
-        <v>0.67</v>
+        <v>0.21</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>80263.0</v>
+        <v>2410708.0</v>
       </c>
       <c r="D122" s="1">
-        <v>106.15</v>
+        <v>3.665</v>
       </c>
       <c r="E122" s="1">
-        <v>77.549813239</v>
+        <v>4.6656286742</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>6224380.66</v>
+        <v>11247468.37</v>
       </c>
       <c r="I122" s="1">
-        <v>2295536.79</v>
+        <v>-2412223.55</v>
       </c>
       <c r="J122" s="1">
-        <v>36.879762266982</v>
+        <v>-21.446813368545</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8519917.45</v>
+        <v>8835244.82</v>
       </c>
       <c r="N122" s="1">
-        <v>8519917.45</v>
+        <v>8835244.82</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>1004276.0</v>
+        <v>466420.0</v>
       </c>
       <c r="D123" s="1">
-        <v>72.41</v>
+        <v>4.864</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703715</v>
+        <v>4.5006999914</v>
       </c>
       <c r="F123" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="G123">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H123" s="1">
-        <v>16776601.68</v>
+        <v>2403912.39</v>
       </c>
       <c r="I123" s="1">
-        <v>55943023.48</v>
+        <v>221251.78</v>
       </c>
       <c r="J123" s="1">
-        <v>333.45861424779</v>
+        <v>9.2038204437226</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>72719625.16</v>
+        <v>2625164.17</v>
       </c>
       <c r="N123" s="1">
-        <v>72719625.16</v>
+        <v>2625164.17</v>
       </c>
       <c r="O123" s="1">
-        <v>2.83</v>
+        <v>0.11</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D124" s="1">
-        <v>62.26</v>
+        <v>253.4</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>5260323.12</v>
       </c>
       <c r="I124" s="1">
-        <v>3213478.64</v>
+        <v>-122131.32</v>
       </c>
       <c r="J124" s="1">
-        <v>33.945731857456</v>
+        <v>-2.3217455888907</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>12679996.12</v>
+        <v>5138191.8</v>
       </c>
       <c r="N124" s="1">
-        <v>12679996.12</v>
+        <v>5138191.8</v>
       </c>
       <c r="O124" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.76</v>
+        <v>75.42</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>26094242.55</v>
       </c>
       <c r="I125" s="1">
-        <v>1912137.04</v>
+        <v>17607499.35</v>
       </c>
       <c r="J125" s="1">
-        <v>28.691068612294</v>
+        <v>67.476568121346</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>8576709.44</v>
+        <v>43701741.9</v>
       </c>
       <c r="N125" s="1">
-        <v>8576709.44</v>
+        <v>43701741.9</v>
       </c>
       <c r="O125" s="1">
-        <v>0.33</v>
+        <v>1.82</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>214505.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.75</v>
+        <v>253.9</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994546</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>20535292.85</v>
+        <v>16555164.03</v>
       </c>
       <c r="I126" s="1">
-        <v>9656285.9</v>
+        <v>5507730.37</v>
       </c>
       <c r="J126" s="1">
-        <v>47.022878955437</v>
+        <v>33.268956804169</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>30191578.75</v>
+        <v>22062894.4</v>
       </c>
       <c r="N126" s="1">
-        <v>30191578.75</v>
+        <v>22062894.4</v>
       </c>
       <c r="O126" s="1">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>62687.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D127" s="1">
-        <v>48.54</v>
+        <v>16.63</v>
       </c>
       <c r="E127" s="1">
-        <v>38.7475120838</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2428965.29</v>
+        <v>2497967.67</v>
       </c>
       <c r="I127" s="1">
-        <v>613861.69</v>
+        <v>-67576.32</v>
       </c>
       <c r="J127" s="1">
-        <v>25.272559164483</v>
+        <v>-2.7052519859074</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>3042826.98</v>
+        <v>2430391.35</v>
       </c>
       <c r="N127" s="1">
-        <v>3042826.98</v>
+        <v>2430391.35</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>384294.0</v>
+        <v>80263.0</v>
       </c>
       <c r="D128" s="1">
-        <v>28.69</v>
+        <v>97.66</v>
       </c>
       <c r="E128" s="1">
-        <v>49.0180555512</v>
+        <v>77.549813239</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>18837344.64</v>
+        <v>6224380.66</v>
       </c>
       <c r="I128" s="1">
-        <v>-7811949.78</v>
+        <v>1614103.92</v>
       </c>
       <c r="J128" s="1">
-        <v>-41.470546562129</v>
+        <v>25.931960273137</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>11025394.86</v>
+        <v>7838484.58</v>
       </c>
       <c r="N128" s="1">
-        <v>11025394.86</v>
+        <v>7838484.58</v>
       </c>
       <c r="O128" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>218752.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D129" s="1">
-        <v>36.9</v>
+        <v>63.89</v>
       </c>
       <c r="E129" s="1">
-        <v>20.9068441431</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>4573413.97</v>
+        <v>16163371.58</v>
       </c>
       <c r="I129" s="1">
-        <v>3498534.83</v>
+        <v>45654484.05</v>
       </c>
       <c r="J129" s="1">
-        <v>76.497226206706</v>
+        <v>282.45644062586</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>8071948.8</v>
+        <v>61817855.63</v>
       </c>
       <c r="N129" s="1">
-        <v>8071948.8</v>
+        <v>61817855.63</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>2.57</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>169794.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D130" s="1">
-        <v>68.1</v>
+        <v>54.86</v>
       </c>
       <c r="E130" s="1">
-        <v>77.8598086505</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>13220128.35</v>
+        <v>9466517.48</v>
       </c>
       <c r="I130" s="1">
-        <v>-1657156.95</v>
+        <v>1706379.84</v>
       </c>
       <c r="J130" s="1">
-        <v>-12.535104850173</v>
+        <v>18.025423220367</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>11562971.4</v>
+        <v>11172897.32</v>
       </c>
       <c r="N130" s="1">
-        <v>11562971.4</v>
+        <v>11172897.32</v>
       </c>
       <c r="O130" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>246.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D131" s="1">
-        <v>6153.0</v>
+        <v>19.805</v>
       </c>
       <c r="E131" s="1">
-        <v>6028.152032517</v>
+        <v>15.354600916</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>0.0</v>
+        <v>6664572.4</v>
       </c>
       <c r="I131" s="1">
-        <v>307126.0</v>
+        <v>1931669.02</v>
       </c>
       <c r="J131" s="1">
+        <v>28.984140377858</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>8596241.42</v>
+      </c>
+      <c r="N131" s="1">
+        <v>8596241.42</v>
+      </c>
+      <c r="O131" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="P131">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132" t="s">
+        <v>294</v>
+      </c>
+      <c r="B132" t="s">
+        <v>295</v>
+      </c>
+      <c r="C132" s="1">
+        <v>177175.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>129.0</v>
+      </c>
+      <c r="E132" s="1">
+        <v>95.7333994638</v>
+      </c>
+      <c r="F132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>16961565.05</v>
+      </c>
+      <c r="I132" s="1">
+        <v>5894009.95</v>
+      </c>
+      <c r="J132" s="1">
+        <v>34.749210539389</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>22855575.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>22855575.0</v>
+      </c>
+      <c r="O132" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="P132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133" t="s">
+        <v>296</v>
+      </c>
+      <c r="B133" t="s">
+        <v>297</v>
+      </c>
+      <c r="C133" s="1">
+        <v>62687.0</v>
+      </c>
+      <c r="D133" s="1">
+        <v>39.6</v>
+      </c>
+      <c r="E133" s="1">
+        <v>38.7475120838</v>
+      </c>
+      <c r="F133" t="s">
+        <v>8</v>
+      </c>
+      <c r="G133">
+        <v>1.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>2428965.29</v>
+      </c>
+      <c r="I133" s="1">
+        <v>53439.91</v>
+      </c>
+      <c r="J133" s="1">
+        <v>2.2001100723839</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2482405.2</v>
+      </c>
+      <c r="N133" s="1">
+        <v>2482405.2</v>
+      </c>
+      <c r="O133" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P133">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:16">
+      <c r="A134" t="s">
+        <v>298</v>
+      </c>
+      <c r="B134" t="s">
+        <v>299</v>
+      </c>
+      <c r="C134" s="1">
+        <v>384294.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>24.59</v>
+      </c>
+      <c r="E134" s="1">
+        <v>49.0180555512</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>18837344.64</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-9387555.18</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-49.834811431257</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>9449789.46</v>
+      </c>
+      <c r="N134" s="1">
+        <v>9449789.46</v>
+      </c>
+      <c r="O134" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="P134">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:16">
+      <c r="A135" t="s">
+        <v>300</v>
+      </c>
+      <c r="B135" t="s">
+        <v>301</v>
+      </c>
+      <c r="C135" s="1">
+        <v>218752.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>33.36</v>
+      </c>
+      <c r="E135" s="1">
+        <v>20.9068441431</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4573413.97</v>
+      </c>
+      <c r="I135" s="1">
+        <v>2724152.75</v>
+      </c>
+      <c r="J135" s="1">
+        <v>59.56497198525</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>7297566.72</v>
+      </c>
+      <c r="N135" s="1">
+        <v>7297566.72</v>
+      </c>
+      <c r="O135" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P135">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:16">
+      <c r="A136" t="s">
+        <v>302</v>
+      </c>
+      <c r="B136" t="s">
+        <v>303</v>
+      </c>
+      <c r="C136" s="1">
+        <v>204604.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>65.3</v>
+      </c>
+      <c r="E136" s="1">
+        <v>76.0764845751</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>15565553.05</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-2204911.85</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-14.165329319924</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
+      </c>
+      <c r="M136" s="1">
+        <v>13360641.2</v>
+      </c>
+      <c r="N136" s="1">
+        <v>13360641.2</v>
+      </c>
+      <c r="O136" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="P136">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:16">
+      <c r="A137" t="s">
+        <v>304</v>
+      </c>
+      <c r="B137" t="s">
+        <v>305</v>
+      </c>
+      <c r="C137" s="1">
+        <v>274.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>5677.0</v>
+      </c>
+      <c r="E137" s="1">
+        <v>5694.50729927</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-47970.0</v>
+      </c>
+      <c r="J137" s="1">
         <v>0</v>
       </c>
-      <c r="K131">
-[...14 lines deleted...]
-      <c r="P131">
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>-47970.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>-47970.0</v>
+      </c>
+      <c r="O137" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>