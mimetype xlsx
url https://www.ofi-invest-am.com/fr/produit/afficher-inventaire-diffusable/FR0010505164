--- v2 (2026-06-18)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -163,80 +163,80 @@
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
@@ -271,122 +271,107 @@
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>DK0010181759</t>
-[...17 lines deleted...]
-    <t>CENTRICA PLC</t>
+    <t>CH0198251305</t>
+  </si>
+  <si>
+    <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>CH0198251305</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0000108656</t>
@@ -406,56 +391,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>DE000A0Z2ZZ5</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
@@ -466,50 +445,56 @@
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
@@ -535,51 +520,51 @@
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
@@ -592,80 +577,62 @@
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
-    <t>IT0005541336</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -676,108 +643,102 @@
   <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
-    <t>CH0012005267</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
-    <t>DE000RENK730</t>
-[...2 lines deleted...]
-    <t>RENK GROUP AG</t>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
@@ -808,84 +769,78 @@
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>BE0003470755</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>ES0178430E18</t>
-[...2 lines deleted...]
-    <t>TELEFONICA SA</t>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
@@ -902,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
@@ -1295,227 +1244,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6437168.0898</v>
+        <v>6448110.0898</v>
       </c>
       <c r="D2">
-        <v>249.22</v>
+        <v>259.81</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1604320582.49</v>
+        <v>1675323313.2</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1604320582.49</v>
+        <v>1675323313.2</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3185.8009</v>
+        <v>3096.1276</v>
       </c>
       <c r="D3">
-        <v>239998.96</v>
+        <v>250331.83</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>764588918.53</v>
+        <v>775059317.28</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>764588918.53</v>
+        <v>775059317.28</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78464.0</v>
+        <v>77851.0</v>
       </c>
       <c r="D4">
-        <v>243.95</v>
+        <v>254.31</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19141368.15</v>
+        <v>19798702.5</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19141368.15</v>
+        <v>19798702.5</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>109978.0</v>
+        <v>126792.0</v>
       </c>
       <c r="D5">
-        <v>125.85</v>
+        <v>131.28</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>13841657.51</v>
+        <v>16646078.09</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>13841657.51</v>
+        <v>16646078.09</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P137"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O137" sqref="O137"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1534,6839 +1483,6439 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>212815.0</v>
+        <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>67.5</v>
+        <v>72.44</v>
       </c>
       <c r="E2" s="1">
-        <v>60.0248866386</v>
+        <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>13829641.39</v>
+        <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>1980409.79</v>
+        <v>2920370.96</v>
       </c>
       <c r="J2" s="1">
-        <v>14.320037187891</v>
+        <v>19.334812349076</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>15810051.18</v>
+        <v>18024582.51</v>
       </c>
       <c r="N2" s="1">
-        <v>15810051.18</v>
+        <v>18024582.51</v>
       </c>
       <c r="O2" s="1">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>45779.0</v>
+        <v>77041.0</v>
       </c>
       <c r="D3" s="1">
-        <v>108.9</v>
+        <v>122.1</v>
       </c>
       <c r="E3" s="1">
-        <v>107.3775670067</v>
+        <v>113.5735566776</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>4915637.64</v>
+        <v>8749820.38</v>
       </c>
       <c r="I3" s="1">
-        <v>69695.46</v>
+        <v>656885.72</v>
       </c>
       <c r="J3" s="1">
-        <v>1.4178315226669</v>
+        <v>7.5074194837357</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4985333.1</v>
+        <v>9406706.1</v>
       </c>
       <c r="N3" s="1">
-        <v>4985333.1</v>
+        <v>9406706.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>138.05</v>
+        <v>141.85</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-8976479.23</v>
+        <v>-8493974.23</v>
       </c>
       <c r="J4" s="1">
-        <v>-33.866633544231</v>
+        <v>-32.046229396952</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17528898.75</v>
+        <v>18011403.75</v>
       </c>
       <c r="N4" s="1">
-        <v>17528898.75</v>
+        <v>18011403.75</v>
       </c>
       <c r="O4" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>4857.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>890.1</v>
+        <v>958.0</v>
       </c>
       <c r="E5" s="1">
-        <v>1653.8514865143</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>8032756.67</v>
+        <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-3709540.97</v>
+        <v>-751519.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-46.180173536864</v>
+        <v>-42.074605527554</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>4323215.7</v>
+        <v>1034640.0</v>
       </c>
       <c r="N5" s="1">
-        <v>4323215.7</v>
+        <v>1034640.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.18</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>25.72</v>
+        <v>26.04</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>5221585.92</v>
+        <v>5437352.32</v>
       </c>
       <c r="J6" s="1">
-        <v>43.080122624035</v>
+        <v>44.86027967068</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17342224.4</v>
+        <v>17557990.8</v>
       </c>
       <c r="N6" s="1">
-        <v>17342224.4</v>
+        <v>17557990.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>943053.0</v>
+        <v>1201208.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.205</v>
+        <v>9.746</v>
       </c>
       <c r="E7" s="1">
-        <v>9.1427565577</v>
+        <v>9.2645999694</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>8622104.0</v>
+        <v>11128711.6</v>
       </c>
       <c r="I7" s="1">
-        <v>58698.87</v>
+        <v>578261.57</v>
       </c>
       <c r="J7" s="1">
-        <v>0.68079519801663</v>
+        <v>5.196123242155</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8680802.87</v>
+        <v>11706973.17</v>
       </c>
       <c r="N7" s="1">
-        <v>8680802.87</v>
+        <v>11706973.17</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>170.3</v>
+        <v>171.78</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>8050901.57</v>
+        <v>8352445.65</v>
       </c>
       <c r="J8" s="1">
-        <v>30.213115213726</v>
+        <v>31.34473829368</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>34697943.8</v>
+        <v>34999487.88</v>
       </c>
       <c r="N8" s="1">
-        <v>34697943.8</v>
+        <v>34999487.88</v>
       </c>
       <c r="O8" s="1">
-        <v>1.44</v>
+        <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.14</v>
+        <v>52.56</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2407223.47</v>
+        <v>-2154399.57</v>
       </c>
       <c r="J9" s="1">
-        <v>-20.90975043175</v>
+        <v>-18.71365824585</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9105221.3</v>
+        <v>9358045.2</v>
       </c>
       <c r="N9" s="1">
-        <v>9105221.3</v>
+        <v>9358045.2</v>
       </c>
       <c r="O9" s="1">
         <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>205401.0</v>
+        <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>358.6</v>
+        <v>385.9</v>
       </c>
       <c r="E10" s="1">
-        <v>227.3947787985</v>
+        <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>46707114.96</v>
+        <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>26949683.64</v>
+        <v>29130248.06</v>
       </c>
       <c r="J10" s="1">
-        <v>57.699311257139</v>
+        <v>69.704863964275</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>73656798.6</v>
+        <v>70921087.9</v>
       </c>
       <c r="N10" s="1">
-        <v>73656798.6</v>
+        <v>70921087.9</v>
       </c>
       <c r="O10" s="1">
-        <v>3.07</v>
+        <v>2.85</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>129699.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>14.51</v>
+        <v>52.44</v>
       </c>
       <c r="E11" s="1">
-        <v>18.8510966931</v>
+        <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2444968.39</v>
+        <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-563035.9</v>
+        <v>-4851673.99</v>
       </c>
       <c r="J11" s="1">
-        <v>-23.02835089005</v>
+        <v>-21.960229644789</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1881932.49</v>
+        <v>17241328.08</v>
       </c>
       <c r="N11" s="1">
-        <v>1881932.49</v>
+        <v>17241328.08</v>
       </c>
       <c r="O11" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>328782.0</v>
+        <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>50.28</v>
+        <v>64.16</v>
       </c>
       <c r="E12" s="1">
-        <v>67.196507321</v>
+        <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>22093002.07</v>
+        <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>-5561843.11</v>
+        <v>2065945.56</v>
       </c>
       <c r="J12" s="1">
-        <v>-25.174682428299</v>
+        <v>8.0817746617764</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>16531158.96</v>
+        <v>27628964.16</v>
       </c>
       <c r="N12" s="1">
-        <v>16531158.96</v>
+        <v>27628964.16</v>
       </c>
       <c r="O12" s="1">
-        <v>0.69</v>
+        <v>1.11</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>391816.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>61.68</v>
+        <v>710.6</v>
       </c>
       <c r="E13" s="1">
-        <v>58.8784933234</v>
+        <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>23069535.74</v>
+        <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>1097675.14</v>
+        <v>502044.89</v>
       </c>
       <c r="J13" s="1">
-        <v>4.7581154314118</v>
+        <v>3.9565915101892</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>24167210.88</v>
+        <v>13190867.8</v>
       </c>
       <c r="N13" s="1">
-        <v>24167210.88</v>
+        <v>13190867.8</v>
       </c>
       <c r="O13" s="1">
-        <v>1.01</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>18563.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>599.8</v>
+        <v>1222.6</v>
       </c>
       <c r="E14" s="1">
-        <v>683.554539137</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>12688822.91</v>
+        <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-1554735.51</v>
+        <v>170486166.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-12.252795401335</v>
+        <v>474.55618999436</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>11134087.4</v>
+        <v>206411558.0</v>
       </c>
       <c r="N14" s="1">
-        <v>11134087.4</v>
+        <v>206411558.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.46</v>
+        <v>8.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>169840.0</v>
+        <v>17882.0</v>
       </c>
       <c r="D15" s="1">
-        <v>1191.0</v>
+        <v>187.8</v>
       </c>
       <c r="E15" s="1">
-        <v>212.7903277791</v>
+        <v>185.1985504977</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>36140309.27</v>
+        <v>3311720.48</v>
       </c>
       <c r="I15" s="1">
-        <v>166139130.73</v>
+        <v>46519.12</v>
       </c>
       <c r="J15" s="1">
-        <v>459.70589097286</v>
+        <v>1.4046813516097</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>202279440.0</v>
+        <v>3358239.6</v>
       </c>
       <c r="N15" s="1">
-        <v>202279440.0</v>
+        <v>3358239.6</v>
       </c>
       <c r="O15" s="1">
-        <v>8.42</v>
+        <v>0.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>39.24</v>
+        <v>42.29</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>14680192.09</v>
+        <v>17173368.84</v>
       </c>
       <c r="J16" s="1">
-        <v>84.388526761681</v>
+        <v>98.720458632811</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>32076149.4</v>
+        <v>34569326.15</v>
       </c>
       <c r="N16" s="1">
-        <v>32076149.4</v>
+        <v>34569326.15</v>
       </c>
       <c r="O16" s="1">
-        <v>1.34</v>
+        <v>1.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3775081.0</v>
+        <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.315</v>
+        <v>19.57</v>
       </c>
       <c r="E17" s="1">
-        <v>7.4092103534</v>
+        <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>27970369.23</v>
+        <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>41170239.29</v>
+        <v>41552956.11</v>
       </c>
       <c r="J17" s="1">
-        <v>147.1923339712</v>
+        <v>164.13071116471</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>69140608.52</v>
+        <v>66869946.34</v>
       </c>
       <c r="N17" s="1">
-        <v>69140608.52</v>
+        <v>66869946.34</v>
       </c>
       <c r="O17" s="1">
-        <v>2.88</v>
+        <v>2.69</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>11201331.0</v>
+        <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.8168</v>
+        <v>0.886</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255806</v>
+        <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5425091.14</v>
+        <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>3724156.02</v>
+        <v>3379109.75</v>
       </c>
       <c r="J18" s="1">
-        <v>68.646883967372</v>
+        <v>82.934793339491</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9149247.16</v>
+        <v>7453527.27</v>
       </c>
       <c r="N18" s="1">
-        <v>9149247.16</v>
+        <v>7453527.27</v>
       </c>
       <c r="O18" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4409783.0</v>
+        <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>9.678</v>
+        <v>10.526</v>
       </c>
       <c r="E19" s="1">
-        <v>4.5203323769</v>
+        <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>19933684.87</v>
+        <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>22744195.0</v>
+        <v>26602237.24</v>
       </c>
       <c r="J19" s="1">
-        <v>114.09930049727</v>
+        <v>114.68029387142</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>42677879.87</v>
+        <v>49799105.98</v>
       </c>
       <c r="N19" s="1">
-        <v>42677879.87</v>
+        <v>49799105.98</v>
       </c>
       <c r="O19" s="1">
-        <v>1.78</v>
+        <v>2.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>128.3</v>
+        <v>154.1</v>
       </c>
       <c r="E20" s="1">
         <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>1365412.99</v>
+        <v>3190143.79</v>
       </c>
       <c r="J20" s="1">
-        <v>17.712547881135</v>
+        <v>41.38350450883</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9074145.8</v>
+        <v>10898876.6</v>
       </c>
       <c r="N20" s="1">
-        <v>9074145.8</v>
+        <v>10898876.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>192.4</v>
+        <v>220.5</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>3213956.25</v>
+        <v>4995833.45</v>
       </c>
       <c r="J21" s="1">
-        <v>35.764221460972</v>
+        <v>55.592571892641</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>12200468.8</v>
+        <v>13982346.0</v>
       </c>
       <c r="N21" s="1">
-        <v>12200468.8</v>
+        <v>13982346.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>60354.0</v>
+        <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>92.65</v>
+        <v>91.1</v>
       </c>
       <c r="E22" s="1">
-        <v>115.7674884846</v>
+        <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>6987031.0</v>
+        <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1395232.9</v>
+        <v>-664986.16</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.968895228889</v>
+        <v>-21.307785947563</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5591798.1</v>
+        <v>2455873.8</v>
       </c>
       <c r="N22" s="1">
-        <v>5591798.1</v>
+        <v>2455873.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>79.02</v>
+        <v>81.0</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>-527301.41</v>
+        <v>104993.77</v>
       </c>
       <c r="J23" s="1">
-        <v>-2.0468482262097</v>
+        <v>0.40755876584431</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25234325.82</v>
+        <v>25866621.0</v>
       </c>
       <c r="N23" s="1">
-        <v>25234325.82</v>
+        <v>25866621.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>471484.0</v>
+        <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>87.3</v>
+        <v>90.44</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505001</v>
+        <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>26717843.38</v>
+        <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>14442709.82</v>
+        <v>15275211.36</v>
       </c>
       <c r="J24" s="1">
-        <v>54.056420702021</v>
+        <v>59.597510723635</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>41160553.2</v>
+        <v>40905831.12</v>
       </c>
       <c r="N24" s="1">
-        <v>41160553.2</v>
+        <v>40905831.12</v>
       </c>
       <c r="O24" s="1">
-        <v>1.71</v>
+        <v>1.64</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>11.165</v>
+        <v>12.212</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>4530657.56</v>
+        <v>5479477.22</v>
       </c>
       <c r="J25" s="1">
-        <v>81.087525503292</v>
+        <v>98.069042503724</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>10118024.46</v>
+        <v>11066844.12</v>
       </c>
       <c r="N25" s="1">
-        <v>10118024.46</v>
+        <v>11066844.12</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>398580.0</v>
+        <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.32</v>
+        <v>28.85</v>
       </c>
       <c r="E26" s="1">
-        <v>29.0811783331</v>
+        <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>11591176.06</v>
+        <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-701970.46</v>
+        <v>95726.03</v>
       </c>
       <c r="J26" s="1">
-        <v>-6.0560762459853</v>
+        <v>0.68568283437485</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>10889205.6</v>
+        <v>14056412.4</v>
       </c>
       <c r="N26" s="1">
-        <v>10889205.6</v>
+        <v>14056412.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.27</v>
+        <v>10.655</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5121549.57</v>
+        <v>5421781.81</v>
       </c>
       <c r="J27" s="1">
-        <v>177.38547568206</v>
+        <v>187.78405485807</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8008792.48</v>
+        <v>8309024.72</v>
       </c>
       <c r="N27" s="1">
-        <v>8008792.48</v>
+        <v>8309024.72</v>
       </c>
       <c r="O27" s="1">
         <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>29768.0</v>
+        <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>104.0</v>
+        <v>108.95</v>
       </c>
       <c r="E28" s="1">
-        <v>94.3156963854</v>
+        <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2807589.65</v>
+        <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>288282.35</v>
+        <v>266446.77</v>
       </c>
       <c r="J28" s="1">
-        <v>10.267965975726</v>
+        <v>15.51629732365</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3095872.0</v>
+        <v>1983652.65</v>
       </c>
       <c r="N28" s="1">
-        <v>3095872.0</v>
+        <v>1983652.65</v>
       </c>
       <c r="O28" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>51295.0</v>
+        <v>122682.0</v>
       </c>
       <c r="D29" s="1">
-        <v>846.6</v>
+        <v>43.66</v>
       </c>
       <c r="E29" s="1">
-        <v>776.5073137733</v>
+        <v>42.9454085359</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H29" s="1">
-        <v>5335588.47</v>
+        <v>5724257.02</v>
       </c>
       <c r="I29" s="1">
-        <v>476016.58</v>
+        <v>429222.35</v>
       </c>
       <c r="J29" s="1">
-        <v>8.921538508385</v>
+        <v>7.4983067409506</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5811605.05</v>
+        <v>6153479.37</v>
       </c>
       <c r="N29" s="1">
-        <v>5811605.05</v>
+        <v>6153479.37</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>116135.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>29.32</v>
+        <v>34.72</v>
       </c>
       <c r="E30" s="1">
-        <v>53.666604555</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>6232571.12</v>
+        <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>-2827492.92</v>
+        <v>7250943.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-45.366396396613</v>
+        <v>201.1245024349</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3405078.2</v>
+        <v>10856145.44</v>
       </c>
       <c r="N30" s="1">
-        <v>3405078.2</v>
+        <v>10856145.44</v>
       </c>
       <c r="O30" s="1">
-        <v>0.14</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>1250596.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>2.109</v>
+        <v>77.88</v>
       </c>
       <c r="E31" s="1">
-        <v>1.6826000003</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G31">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2409679.74</v>
+        <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>642283.88</v>
+        <v>7535513.53</v>
       </c>
       <c r="J31" s="1">
-        <v>26.654325441604</v>
+        <v>62.655336908117</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3051963.62</v>
+        <v>19562443.56</v>
       </c>
       <c r="N31" s="1">
-        <v>3051963.62</v>
+        <v>19562443.56</v>
       </c>
       <c r="O31" s="1">
-        <v>0.13</v>
+        <v>0.79</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>93431.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>44.62</v>
+        <v>153.3</v>
       </c>
       <c r="E32" s="1">
-        <v>42.5434530295</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>4235732.31</v>
+        <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>588256.6</v>
+        <v>-524674.69</v>
       </c>
       <c r="J32" s="1">
-        <v>13.88795506768</v>
+        <v>-8.8283129641832</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4823988.91</v>
+        <v>5418416.5</v>
       </c>
       <c r="N32" s="1">
-        <v>4823988.91</v>
+        <v>5418416.5</v>
       </c>
       <c r="O32" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
         <v>95</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>327707.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>32.88</v>
+        <v>2.366</v>
       </c>
       <c r="E33" s="1">
-        <v>11.530114523</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G33">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>3778499.24</v>
+        <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>6996506.92</v>
+        <v>120921.58</v>
       </c>
       <c r="J33" s="1">
-        <v>185.16629157771</v>
+        <v>3.8370689116387</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>10775006.16</v>
+        <v>3272326.54</v>
       </c>
       <c r="N33" s="1">
-        <v>10775006.16</v>
+        <v>3272326.54</v>
       </c>
       <c r="O33" s="1">
-        <v>0.45</v>
+        <v>0.13</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>264579.0</v>
+        <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>71.52</v>
+        <v>42.49</v>
       </c>
       <c r="E34" s="1">
-        <v>47.8803840441</v>
+        <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>12668144.13</v>
+        <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>6254545.95</v>
+        <v>871834.25</v>
       </c>
       <c r="J34" s="1">
-        <v>49.372235473611</v>
+        <v>14.354634074232</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>18922690.08</v>
+        <v>6945372.91</v>
       </c>
       <c r="N34" s="1">
-        <v>18922690.08</v>
+        <v>6945372.91</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>32613.0</v>
+        <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>137.3</v>
+        <v>67.48</v>
       </c>
       <c r="E35" s="1">
-        <v>169.9207733113</v>
+        <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G35">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5943091.19</v>
+        <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>-1014888.57</v>
+        <v>2732511.83</v>
       </c>
       <c r="J35" s="1">
-        <v>-17.076779365386</v>
+        <v>32.41843499823</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4928202.62</v>
+        <v>11161394.44</v>
       </c>
       <c r="N35" s="1">
-        <v>4928202.62</v>
+        <v>11161394.44</v>
       </c>
       <c r="O35" s="1">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>724716.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>2.338</v>
+        <v>259.5</v>
       </c>
       <c r="E36" s="1">
-        <v>2.3150700688</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G36">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1912315.92</v>
+        <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>48325.15</v>
+        <v>-384092.5</v>
       </c>
       <c r="J36" s="1">
-        <v>2.5270484596499</v>
+        <v>-4.4633003165449</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1960641.07</v>
+        <v>8221479.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1960641.07</v>
+        <v>8221479.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>219678.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>41.84</v>
+        <v>29.11</v>
       </c>
       <c r="E37" s="1">
-        <v>37.1563429656</v>
+        <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8162431.11</v>
+        <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>1028896.41</v>
+        <v>-827791.34</v>
       </c>
       <c r="J37" s="1">
-        <v>12.605269142664</v>
+        <v>-5.9510769569878</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>9191327.52</v>
+        <v>13082150.44</v>
       </c>
       <c r="N37" s="1">
-        <v>9191327.52</v>
+        <v>13082150.44</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>275547.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>70.78</v>
+        <v>19.21</v>
       </c>
       <c r="E38" s="1">
-        <v>50.9596719253</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14041784.72</v>
+        <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>5461431.94</v>
+        <v>10825442.64</v>
       </c>
       <c r="J38" s="1">
-        <v>38.894143792286</v>
+        <v>54.32617905512</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19503216.66</v>
+        <v>30752194.03</v>
       </c>
       <c r="N38" s="1">
-        <v>19503216.66</v>
+        <v>30752194.03</v>
       </c>
       <c r="O38" s="1">
-        <v>0.81</v>
+        <v>1.24</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>31682.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>248.9</v>
+        <v>140.3</v>
       </c>
       <c r="E39" s="1">
-        <v>271.6233665804</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>8605571.5</v>
+        <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>-719921.7</v>
+        <v>5727081.63</v>
       </c>
       <c r="J39" s="1">
-        <v>-8.3657628084317</v>
+        <v>57.511341555414</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>7885649.8</v>
+        <v>15685259.4</v>
       </c>
       <c r="N39" s="1">
-        <v>7885649.8</v>
+        <v>15685259.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" t="s">
         <v>109</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>1600843.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>19.78</v>
+        <v>9.696</v>
       </c>
       <c r="E40" s="1">
-        <v>12.4476612572</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19926751.39</v>
+        <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>11737923.15</v>
+        <v>17660554.1</v>
       </c>
       <c r="J40" s="1">
-        <v>58.905352509645</v>
+        <v>44.590526398675</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>31664674.54</v>
+        <v>57266621.86</v>
       </c>
       <c r="N40" s="1">
-        <v>31664674.54</v>
+        <v>57266621.86</v>
       </c>
       <c r="O40" s="1">
-        <v>1.32</v>
+        <v>2.3</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>111798.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.35</v>
+        <v>28.28</v>
       </c>
       <c r="E41" s="1">
-        <v>89.0729509472</v>
+        <v>19.0395123558</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9958177.77</v>
+        <v>38672162.64</v>
       </c>
       <c r="I41" s="1">
-        <v>5173681.53</v>
+        <v>18768844.2</v>
       </c>
       <c r="J41" s="1">
-        <v>51.954098927479</v>
+        <v>48.533215932917</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>15131859.3</v>
+        <v>57441006.84</v>
       </c>
       <c r="N41" s="1">
-        <v>15131859.3</v>
+        <v>57441006.84</v>
       </c>
       <c r="O41" s="1">
-        <v>0.63</v>
+        <v>2.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" t="s">
         <v>113</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>498057.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>110.25</v>
+      </c>
+      <c r="E42" s="1">
+        <v>105.1142000012</v>
+      </c>
+      <c r="F42" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H42" s="1">
-        <v>37946006.12</v>
+        <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>17043708.15</v>
+        <v>155510.51</v>
       </c>
       <c r="J42" s="1">
-        <v>44.915683869605</v>
+        <v>3.159646284864</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>54989714.27</v>
+        <v>5077280.1</v>
       </c>
       <c r="N42" s="1">
-        <v>54989714.27</v>
+        <v>5077280.1</v>
       </c>
       <c r="O42" s="1">
-        <v>2.29</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>2091337.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>27.68</v>
+        <v>105.3</v>
       </c>
       <c r="E43" s="1">
-        <v>19.039512355</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>39818036.65</v>
+        <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>18070171.51</v>
+        <v>923555.45</v>
       </c>
       <c r="J43" s="1">
-        <v>45.381874723851</v>
+        <v>7.6001809006018</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>57888208.16</v>
+        <v>13075311.6</v>
       </c>
       <c r="N43" s="1">
-        <v>57888208.16</v>
+        <v>13075311.6</v>
       </c>
       <c r="O43" s="1">
-        <v>2.41</v>
+        <v>0.53</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>498057.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>109.45</v>
+        <v>206.9</v>
       </c>
       <c r="E44" s="1">
-        <v>105.1142000012</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G44">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4921769.59</v>
+        <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>143491.39</v>
+        <v>5938961.45</v>
       </c>
       <c r="J44" s="1">
-        <v>2.9154430612019</v>
+        <v>65.158280710969</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>5065260.98</v>
+        <v>15053630.2</v>
       </c>
       <c r="N44" s="1">
-        <v>5065260.98</v>
+        <v>15053630.2</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" t="s">
         <v>120</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>99244.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>93.95</v>
+        <v>69.24</v>
       </c>
       <c r="E45" s="1">
-        <v>99.4763368063</v>
+        <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9872429.57</v>
+        <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-548455.77</v>
+        <v>247595.74</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.5554285407781</v>
+        <v>5.8886794492373</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>9323973.8</v>
+        <v>4452201.24</v>
       </c>
       <c r="N45" s="1">
-        <v>9323973.8</v>
+        <v>4452201.24</v>
       </c>
       <c r="O45" s="1">
-        <v>0.39</v>
+        <v>0.18</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>72758.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>203.1</v>
+        <v>17.2</v>
       </c>
       <c r="E46" s="1">
-        <v>125.2737671459</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>9114668.75</v>
+        <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>5662481.05</v>
+        <v>-1311474.16</v>
       </c>
       <c r="J46" s="1">
-        <v>62.124924177853</v>
+        <v>-8.8044883428211</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14777149.8</v>
+        <v>13584044.0</v>
       </c>
       <c r="N46" s="1">
-        <v>14777149.8</v>
+        <v>13584044.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>64301.0</v>
+        <v>44625.0</v>
       </c>
       <c r="D47" s="1">
-        <v>62.5</v>
+        <v>305.1</v>
       </c>
       <c r="E47" s="1">
-        <v>65.389426292</v>
+        <v>343.7634095238</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4204605.5</v>
+        <v>15340442.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-185793.0</v>
+        <v>-1725354.65</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.4187974353361</v>
+        <v>-11.247098572058</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4018812.5</v>
+        <v>13615087.5</v>
       </c>
       <c r="N47" s="1">
-        <v>4018812.5</v>
+        <v>13615087.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.17</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>586272.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>14.46</v>
+        <v>38.95</v>
       </c>
       <c r="E48" s="1">
-        <v>19.6546727458</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11522984.3</v>
+        <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-3045491.18</v>
+        <v>-536943.59</v>
       </c>
       <c r="J48" s="1">
-        <v>-26.429708664968</v>
+        <v>-6.5681801866399</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>8477493.12</v>
+        <v>7637978.15</v>
       </c>
       <c r="N48" s="1">
-        <v>8477493.12</v>
+        <v>7637978.15</v>
       </c>
       <c r="O48" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>30568.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>290.0</v>
+        <v>44.19</v>
       </c>
       <c r="E49" s="1">
-        <v>361.6388154279</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>11054575.31</v>
+        <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-2189855.31</v>
+        <v>1085104.74</v>
       </c>
       <c r="J49" s="1">
-        <v>-19.80949288951</v>
+        <v>20.05154582967</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>8864720.0</v>
+        <v>6496681.23</v>
       </c>
       <c r="N49" s="1">
-        <v>8864720.0</v>
+        <v>6496681.23</v>
       </c>
       <c r="O49" s="1">
-        <v>0.37</v>
+        <v>0.26</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" t="s">
         <v>130</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>178147.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>27.28</v>
+        <v>19.46</v>
       </c>
       <c r="E50" s="1">
-        <v>23.4549994106</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>4178437.78</v>
+        <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>681412.38</v>
+        <v>3151044.03</v>
       </c>
       <c r="J50" s="1">
-        <v>16.307826414493</v>
+        <v>27.435618243219</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>4859850.16</v>
+        <v>14636274.66</v>
       </c>
       <c r="N50" s="1">
-        <v>4859850.16</v>
+        <v>14636274.66</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.59</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
         <v>132</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>196097.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>39.37</v>
+        <v>198.5</v>
       </c>
       <c r="E51" s="1">
-        <v>41.6881530059</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>8174921.74</v>
+        <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>-454582.85</v>
+        <v>1581650.5</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.560699716252</v>
+        <v>44.207823802677</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>7720338.89</v>
+        <v>5159412.0</v>
       </c>
       <c r="N51" s="1">
-        <v>7720338.89</v>
+        <v>5159412.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>147017.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>46.05</v>
+        <v>61.5</v>
       </c>
       <c r="E52" s="1">
-        <v>36.8091886653</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>5411576.49</v>
+        <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>1358556.36</v>
+        <v>5946358.19</v>
       </c>
       <c r="J52" s="1">
-        <v>25.104631940627</v>
+        <v>58.428472947671</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>6770132.85</v>
+        <v>16123516.5</v>
       </c>
       <c r="N52" s="1">
-        <v>6770132.85</v>
+        <v>16123516.5</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>752121.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>21.35</v>
+        <v>542.0</v>
       </c>
       <c r="E53" s="1">
-        <v>15.2704559905</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>11485230.63</v>
+        <v>3115906.0</v>
       </c>
       <c r="I53" s="1">
-        <v>4572552.72</v>
+        <v>-340997.58</v>
       </c>
       <c r="J53" s="1">
-        <v>39.812458863963</v>
+        <v>-10.943769805636</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>16057783.35</v>
+        <v>2774908.42</v>
       </c>
       <c r="N53" s="1">
-        <v>16057783.35</v>
+        <v>2774908.42</v>
       </c>
       <c r="O53" s="1">
-        <v>0.67</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
         <v>138</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>25992.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>204.4</v>
+        <v>36.87</v>
       </c>
       <c r="E54" s="1">
-        <v>137.6485649431</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3577761.5</v>
+        <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>1735003.3</v>
+        <v>10866487.68</v>
       </c>
       <c r="J54" s="1">
-        <v>48.494101689003</v>
+        <v>47.522727767589</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5312764.8</v>
+        <v>33732363.0</v>
       </c>
       <c r="N54" s="1">
-        <v>5312764.8</v>
+        <v>33732363.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.22</v>
+        <v>1.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
         <v>140</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>262171.0</v>
+        <v>248513.0</v>
       </c>
       <c r="D55" s="1">
-        <v>63.75</v>
+        <v>16.9</v>
       </c>
       <c r="E55" s="1">
-        <v>38.8187797659</v>
+        <v>16.6783863621</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>10177158.31</v>
+        <v>4144795.83</v>
       </c>
       <c r="I55" s="1">
-        <v>6536242.94</v>
+        <v>55073.87</v>
       </c>
       <c r="J55" s="1">
-        <v>64.224636592098</v>
+        <v>1.3287474765675</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>16713401.25</v>
+        <v>4199869.7</v>
       </c>
       <c r="N55" s="1">
-        <v>16713401.25</v>
+        <v>4199869.7</v>
       </c>
       <c r="O55" s="1">
-        <v>0.7</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" t="s">
         <v>142</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>4724.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>549.8</v>
+        <v>190.65</v>
       </c>
       <c r="E56" s="1">
-        <v>618.7056117697</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3115906.0</v>
+        <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>-257381.68</v>
+        <v>6743462.44</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.2602517534226</v>
+        <v>87.638294984206</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>2858524.32</v>
+        <v>14438115.15</v>
       </c>
       <c r="N56" s="1">
-        <v>2858524.32</v>
+        <v>14438115.15</v>
       </c>
       <c r="O56" s="1">
-        <v>0.12</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
         <v>144</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>744819.0</v>
+        <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>34.67</v>
+        <v>67.78</v>
       </c>
       <c r="E57" s="1">
-        <v>22.8080742167</v>
+        <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>16987887.03</v>
+        <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>8834987.7</v>
+        <v>-12727.07</v>
       </c>
       <c r="J57" s="1">
-        <v>52.007572715769</v>
+        <v>-0.12744984286188</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>25822874.73</v>
+        <v>9973216.98</v>
       </c>
       <c r="N57" s="1">
-        <v>25822874.73</v>
+        <v>9973216.98</v>
       </c>
       <c r="O57" s="1">
-        <v>1.08</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" t="s">
         <v>146</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>93653.0</v>
+        <v>112726.0</v>
       </c>
       <c r="D58" s="1">
-        <v>17.29</v>
+        <v>65.06</v>
       </c>
       <c r="E58" s="1">
-        <v>16.2590650593</v>
+        <v>76.2256770399</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1522710.22</v>
+        <v>8592615.67</v>
       </c>
       <c r="I58" s="1">
-        <v>96550.15</v>
+        <v>-1258662.11</v>
       </c>
       <c r="J58" s="1">
-        <v>6.3406778736929</v>
+        <v>-14.64818349079</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1619260.37</v>
+        <v>7333953.56</v>
       </c>
       <c r="N58" s="1">
-        <v>1619260.37</v>
+        <v>7333953.56</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" t="s">
         <v>148</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>88934.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>172.2</v>
+        <v>1654.5</v>
       </c>
       <c r="E59" s="1">
-        <v>101.6050588077</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>9036144.3</v>
+        <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>6278290.5</v>
+        <v>-2625396.57</v>
       </c>
       <c r="J59" s="1">
-        <v>69.479750339976</v>
+        <v>-10.516538454598</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>15314434.8</v>
+        <v>22339059.0</v>
       </c>
       <c r="N59" s="1">
-        <v>15314434.8</v>
+        <v>22339059.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.64</v>
+        <v>0.9</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>74856.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>68.72</v>
+        <v>45.02</v>
       </c>
       <c r="E60" s="1">
-        <v>81.693697232</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>6115263.4</v>
+        <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-971159.08</v>
+        <v>-409611.97</v>
       </c>
       <c r="J60" s="1">
-        <v>-15.880903511041</v>
+        <v>-12.501049595113</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>5144104.32</v>
+        <v>2867008.66</v>
       </c>
       <c r="N60" s="1">
-        <v>5144104.32</v>
+        <v>2867008.66</v>
       </c>
       <c r="O60" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" t="s">
         <v>152</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>13502.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>1849.5</v>
+        <v>19.86</v>
       </c>
       <c r="E61" s="1">
-        <v>1848.9450133314</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>24964455.57</v>
+        <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>7493.43</v>
+        <v>6614603.28</v>
       </c>
       <c r="J61" s="1">
-        <v>0.030016396628352</v>
+        <v>72.196203762074</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>24971949.0</v>
+        <v>15776585.4</v>
       </c>
       <c r="N61" s="1">
-        <v>24971949.0</v>
+        <v>15776585.4</v>
       </c>
       <c r="O61" s="1">
-        <v>1.04</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" t="s">
         <v>154</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>90421.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>42.92</v>
+        <v>53.1</v>
       </c>
       <c r="E62" s="1">
-        <v>51.4520458743</v>
+        <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4652345.44</v>
+        <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>-771476.12</v>
+        <v>11693210.38</v>
       </c>
       <c r="J62" s="1">
-        <v>-16.582520149235</v>
+        <v>82.735783514137</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>3880869.32</v>
+        <v>25826406.3</v>
       </c>
       <c r="N62" s="1">
-        <v>3880869.32</v>
+        <v>25826406.3</v>
       </c>
       <c r="O62" s="1">
-        <v>0.16</v>
+        <v>1.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" t="s">
         <v>156</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>554812.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>19.685</v>
+        <v>46.005</v>
       </c>
       <c r="E63" s="1">
-        <v>7.8276802773</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4342890.95</v>
+        <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>6578583.27</v>
+        <v>8305296.49</v>
       </c>
       <c r="J63" s="1">
-        <v>151.47935662534</v>
+        <v>101.4655811629</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>10921474.22</v>
+        <v>16490630.27</v>
       </c>
       <c r="N63" s="1">
-        <v>10921474.22</v>
+        <v>16490630.27</v>
       </c>
       <c r="O63" s="1">
-        <v>0.45</v>
+        <v>0.66</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" t="s">
         <v>158</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>533240.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>51.94</v>
+        <v>24.185</v>
       </c>
       <c r="E64" s="1">
-        <v>29.0583480609</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>15495073.52</v>
+        <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>12201412.08</v>
+        <v>6390534.85</v>
       </c>
       <c r="J64" s="1">
-        <v>78.743815343962</v>
+        <v>74.627076559629</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>27696485.6</v>
+        <v>14953827.35</v>
       </c>
       <c r="N64" s="1">
-        <v>27696485.6</v>
+        <v>14953827.35</v>
       </c>
       <c r="O64" s="1">
-        <v>1.15</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" t="s">
         <v>160</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>358453.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>39.97</v>
+        <v>5.742</v>
       </c>
       <c r="E65" s="1">
-        <v>22.8351660608</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8185333.78</v>
+        <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>6142032.63</v>
+        <v>21926414.25</v>
       </c>
       <c r="J65" s="1">
-        <v>75.037045465481</v>
+        <v>74.97208087293</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>14327366.41</v>
+        <v>51172520.26</v>
       </c>
       <c r="N65" s="1">
-        <v>14327366.41</v>
+        <v>51172520.26</v>
       </c>
       <c r="O65" s="1">
-        <v>0.6</v>
+        <v>2.06</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>639097.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>22.825</v>
+        <v>19.37</v>
       </c>
       <c r="E66" s="1">
-        <v>13.8495131881</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>8851182.33</v>
+        <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>5736206.7</v>
+        <v>3539428.74</v>
       </c>
       <c r="J66" s="1">
-        <v>64.807236888092</v>
+        <v>80.891231850649</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>14587389.03</v>
+        <v>7914969.4</v>
       </c>
       <c r="N66" s="1">
-        <v>14587389.03</v>
+        <v>7914969.4</v>
       </c>
       <c r="O66" s="1">
-        <v>0.61</v>
+        <v>0.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" t="s">
         <v>164</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>8692992.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>5.214</v>
+        <v>117.05</v>
       </c>
       <c r="E67" s="1">
-        <v>3.222202175</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>28010577.73</v>
+        <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>17314682.56</v>
+        <v>5531319.58</v>
       </c>
       <c r="J67" s="1">
-        <v>61.814799847757</v>
+        <v>67.308666140976</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>45325260.29</v>
+        <v>13749161.2</v>
       </c>
       <c r="N67" s="1">
-        <v>45325260.29</v>
+        <v>13749161.2</v>
       </c>
       <c r="O67" s="1">
-        <v>1.89</v>
+        <v>0.55</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" t="s">
         <v>166</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>408620.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>19.22</v>
+        <v>47.3</v>
       </c>
       <c r="E68" s="1">
-        <v>10.7080922618</v>
+        <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4375540.66</v>
+        <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>3478135.74</v>
+        <v>-664125.3</v>
       </c>
       <c r="J68" s="1">
-        <v>79.490422104774</v>
+        <v>-27.896341463415</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>7853676.4</v>
+        <v>1716564.3</v>
       </c>
       <c r="N68" s="1">
-        <v>7853676.4</v>
+        <v>1716564.3</v>
       </c>
       <c r="O68" s="1">
-        <v>0.33</v>
+        <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" t="s">
         <v>168</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>121871.0</v>
+        <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>108.2</v>
+        <v>57.72</v>
       </c>
       <c r="E69" s="1">
-        <v>69.960512345</v>
+        <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>8526157.6</v>
+        <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>4660284.6</v>
+        <v>752551.21</v>
       </c>
       <c r="J69" s="1">
-        <v>54.658672975972</v>
+        <v>5.0467246787703</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>13186442.2</v>
+        <v>15664226.76</v>
       </c>
       <c r="N69" s="1">
-        <v>13186442.2</v>
+        <v>15664226.76</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" t="s">
         <v>170</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>36291.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.94</v>
+        <v>30.46</v>
       </c>
       <c r="E70" s="1">
-        <v>65.6</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2380689.6</v>
+        <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>-677190.06</v>
+        <v>1716450.72</v>
       </c>
       <c r="J70" s="1">
-        <v>-28.44512195122</v>
+        <v>40.414657960471</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1703499.54</v>
+        <v>5963550.18</v>
       </c>
       <c r="N70" s="1">
-        <v>1703499.54</v>
+        <v>5963550.18</v>
       </c>
       <c r="O70" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" t="s">
         <v>172</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>271383.0</v>
+        <v>293111.0</v>
       </c>
       <c r="D71" s="1">
-        <v>56.88</v>
+        <v>41.05</v>
       </c>
       <c r="E71" s="1">
-        <v>54.9469773346</v>
+        <v>28.8726508046</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>14911675.55</v>
+        <v>8462891.55</v>
       </c>
       <c r="I71" s="1">
-        <v>524589.49</v>
+        <v>3569315.0</v>
       </c>
       <c r="J71" s="1">
-        <v>3.5179781657736</v>
+        <v>42.17606924196</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>15436265.04</v>
+        <v>12032206.55</v>
       </c>
       <c r="N71" s="1">
-        <v>15436265.04</v>
+        <v>12032206.55</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.48</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" t="s">
         <v>174</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>65261.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>91.15</v>
+        <v>4.799</v>
       </c>
       <c r="E72" s="1">
-        <v>65.0786757788</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>4247099.46</v>
+        <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>1701440.69</v>
+        <v>6250788.11</v>
       </c>
       <c r="J72" s="1">
-        <v>40.061239583026</v>
+        <v>43.974613894217</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>5948540.15</v>
+        <v>20465325.9</v>
       </c>
       <c r="N72" s="1">
-        <v>5948540.15</v>
+        <v>20465325.9</v>
       </c>
       <c r="O72" s="1">
-        <v>0.25</v>
+        <v>0.82</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" t="s">
         <v>176</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>410107.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>41.83</v>
+        <v>24.68</v>
       </c>
       <c r="E73" s="1">
-        <v>28.872650796</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>11840876.2</v>
+        <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>5313899.61</v>
+        <v>-52725.69</v>
       </c>
       <c r="J73" s="1">
-        <v>44.877587775134</v>
+        <v>-0.72751776311238</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>17154775.81</v>
+        <v>7194614.88</v>
       </c>
       <c r="N73" s="1">
-        <v>17154775.81</v>
+        <v>7194614.88</v>
       </c>
       <c r="O73" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" t="s">
         <v>178</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>4020788.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>4.791</v>
+        <v>186.38</v>
       </c>
       <c r="E74" s="1">
-        <v>3.2430549062</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>13039636.25</v>
+        <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>6223959.06</v>
+        <v>30940682.95</v>
       </c>
       <c r="J74" s="1">
-        <v>47.731078848154</v>
+        <v>246.86615421209</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19263595.31</v>
+        <v>43474066.9</v>
       </c>
       <c r="N74" s="1">
-        <v>19263595.31</v>
+        <v>43474066.9</v>
       </c>
       <c r="O74" s="1">
-        <v>0.8</v>
+        <v>1.75</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" t="s">
         <v>180</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>291516.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.09</v>
+        <v>60.8</v>
       </c>
       <c r="E75" s="1">
-        <v>24.8608672251</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7247340.57</v>
+        <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-224720.13</v>
+        <v>-3336555.06</v>
       </c>
       <c r="J75" s="1">
-        <v>-3.1007254016765</v>
+        <v>-45.179518127017</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>7022620.44</v>
+        <v>4048550.4</v>
       </c>
       <c r="N75" s="1">
-        <v>7022620.44</v>
+        <v>4048550.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" t="s">
         <v>182</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>233255.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>170.62</v>
+        <v>57.98</v>
       </c>
       <c r="E76" s="1">
-        <v>53.7325414246</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>12533383.95</v>
+        <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>27264584.15</v>
+        <v>984536.12</v>
       </c>
       <c r="J76" s="1">
-        <v>217.5356971331</v>
+        <v>10.522889094774</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>39797968.1</v>
+        <v>10340675.02</v>
       </c>
       <c r="N76" s="1">
-        <v>39797968.1</v>
+        <v>10340675.02</v>
       </c>
       <c r="O76" s="1">
-        <v>1.66</v>
+        <v>0.42</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
         <v>184</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>66588.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>61.6</v>
+        <v>78.08</v>
       </c>
       <c r="E77" s="1">
-        <v>110.9074526942</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H77" s="1">
-        <v>7385105.46</v>
+        <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>-3283284.66</v>
+        <v>-459361.95</v>
       </c>
       <c r="J77" s="1">
-        <v>-44.458195997109</v>
+        <v>-12.724482698554</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>4101820.8</v>
+        <v>3150701.9</v>
       </c>
       <c r="N77" s="1">
-        <v>4101820.8</v>
+        <v>3150701.9</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" t="s">
         <v>186</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>131273.0</v>
+        <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>64.26</v>
+        <v>349.9</v>
       </c>
       <c r="E78" s="1">
-        <v>50.6091509297</v>
+        <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>6643615.07</v>
+        <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>1791987.91</v>
+        <v>16321906.24</v>
       </c>
       <c r="J78" s="1">
-        <v>26.973084549885</v>
+        <v>84.501997564767</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>8435602.98</v>
+        <v>35637315.0</v>
       </c>
       <c r="N78" s="1">
-        <v>8435602.98</v>
+        <v>35637315.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.35</v>
+        <v>1.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" t="s">
         <v>188</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>37233.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>71.14</v>
+        <v>484.05</v>
       </c>
       <c r="E79" s="1">
-        <v>90.0816265141</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G79">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>3610063.85</v>
+        <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>-694858.46</v>
+        <v>21834856.77</v>
       </c>
       <c r="J79" s="1">
-        <v>-19.247816350949</v>
+        <v>169.21051739686</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>2915205.39</v>
+        <v>34738816.35</v>
       </c>
       <c r="N79" s="1">
-        <v>2915205.39</v>
+        <v>34738816.35</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>1.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" t="s">
         <v>190</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>105783.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>350.2</v>
+        <v>3.603</v>
       </c>
       <c r="E80" s="1">
-        <v>189.6456431563</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H80" s="1">
-        <v>20061285.07</v>
+        <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>16983921.53</v>
+        <v>308631.61</v>
       </c>
       <c r="J80" s="1">
-        <v>84.660187374527</v>
+        <v>7.5515987643121</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>37045206.6</v>
+        <v>4395602.06</v>
       </c>
       <c r="N80" s="1">
-        <v>37045206.6</v>
+        <v>4395602.06</v>
       </c>
       <c r="O80" s="1">
-        <v>1.54</v>
+        <v>0.18</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>53034.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.22</v>
+        <v>16.12</v>
       </c>
       <c r="E81" s="1">
-        <v>23.1342944149</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1226904.17</v>
+        <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>110613.31</v>
+        <v>873403.16</v>
       </c>
       <c r="J81" s="1">
-        <v>9.015643821636</v>
+        <v>10.853771098429</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1337517.48</v>
+        <v>8920405.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1337517.48</v>
+        <v>8920405.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.36</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
         <v>194</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>74286.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>468.55</v>
+        <v>31.09</v>
       </c>
       <c r="E82" s="1">
-        <v>179.8035250249</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>13356884.66</v>
+        <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>21449820.64</v>
+        <v>-135644.96</v>
       </c>
       <c r="J82" s="1">
-        <v>160.58999673955</v>
+        <v>-1.2357994061146</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>34806705.3</v>
+        <v>10840647.74</v>
       </c>
       <c r="N82" s="1">
-        <v>34806705.3</v>
+        <v>10840647.74</v>
       </c>
       <c r="O82" s="1">
-        <v>1.45</v>
+        <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" t="s">
         <v>196</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>108892.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>13.5</v>
+        <v>55.22</v>
       </c>
       <c r="E83" s="1">
-        <v>14.1799373691</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1544081.74</v>
+        <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>-74039.74</v>
+        <v>365611.81</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.7950660953998</v>
+        <v>5.9657818278943</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1470042.0</v>
+        <v>6494092.88</v>
       </c>
       <c r="N83" s="1">
-        <v>1470042.0</v>
+        <v>6494092.88</v>
       </c>
       <c r="O83" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" t="s">
         <v>198</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>761278.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>3.567</v>
+        <v>560.2</v>
       </c>
       <c r="E84" s="1">
-        <v>3.2452314135</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G84">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>2826015.83</v>
+        <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>316171.89</v>
+        <v>13794623.93</v>
       </c>
       <c r="J84" s="1">
-        <v>11.187902298481</v>
+        <v>171.1989326794</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>3142187.72</v>
+        <v>21852281.6</v>
       </c>
       <c r="N84" s="1">
-        <v>3142187.72</v>
+        <v>21852281.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.13</v>
+        <v>0.88</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" t="s">
         <v>200</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>158974.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>53.47</v>
+        <v>14.6</v>
       </c>
       <c r="E85" s="1">
-        <v>39.1090210978</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>6217317.52</v>
+        <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>2283022.26</v>
+        <v>529098.15</v>
       </c>
       <c r="J85" s="1">
-        <v>36.720374223384</v>
+        <v>10.714851481078</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>8500339.78</v>
+        <v>5467086.8</v>
       </c>
       <c r="N85" s="1">
-        <v>8500339.78</v>
+        <v>5467086.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
         <v>202</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>553375.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D86" s="1">
-        <v>15.175</v>
+        <v>134.35</v>
       </c>
       <c r="E86" s="1">
-        <v>14.5416794037</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H86" s="1">
-        <v>8047001.84</v>
+        <v>8791480.07</v>
       </c>
       <c r="I86" s="1">
-        <v>350463.79</v>
+        <v>671285.34</v>
       </c>
       <c r="J86" s="1">
-        <v>4.3552095173872</v>
+        <v>7.6356351223577</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>8397465.63</v>
+        <v>9462765.41</v>
       </c>
       <c r="N86" s="1">
-        <v>8397465.63</v>
+        <v>9462765.41</v>
       </c>
       <c r="O86" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
         <v>204</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>348686.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>29.79</v>
+        <v>72.98</v>
       </c>
       <c r="E87" s="1">
-        <v>31.4790175115</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>10976292.7</v>
+        <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>-588936.76</v>
+        <v>1320398.46</v>
       </c>
       <c r="J87" s="1">
-        <v>-5.365534393958</v>
+        <v>14.480527363787</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10387355.94</v>
+        <v>10438840.26</v>
       </c>
       <c r="N87" s="1">
-        <v>10387355.94</v>
+        <v>10438840.26</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>94538.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D88" s="1">
-        <v>53.12</v>
+        <v>8.592</v>
       </c>
       <c r="E88" s="1">
-        <v>51.5623778798</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4874604.08</v>
+        <v>10233904.94</v>
       </c>
       <c r="I88" s="1">
-        <v>147254.48</v>
+        <v>3643798.95</v>
       </c>
       <c r="J88" s="1">
-        <v>3.0208500543494</v>
+        <v>35.605167053662</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>5021858.56</v>
+        <v>13877703.89</v>
       </c>
       <c r="N88" s="1">
-        <v>5021858.56</v>
+        <v>13877703.89</v>
       </c>
       <c r="O88" s="1">
-        <v>0.21</v>
+        <v>0.56</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" t="s">
         <v>208</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>43478.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>538.6</v>
+        <v>15.89</v>
       </c>
       <c r="E89" s="1">
-        <v>206.5642347854</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>8980999.8</v>
+        <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>14436251.0</v>
+        <v>6113663.77</v>
       </c>
       <c r="J89" s="1">
-        <v>160.74213697232</v>
+        <v>58.07070753173</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>23417250.8</v>
+        <v>16641628.78</v>
       </c>
       <c r="N89" s="1">
-        <v>23417250.8</v>
+        <v>16641628.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.97</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>374458.0</v>
+        <v>29095.0</v>
       </c>
       <c r="D90" s="1">
-        <v>12.71</v>
+        <v>1073.08</v>
       </c>
       <c r="E90" s="1">
-        <v>13.1870293865</v>
+        <v>1072.2345619522</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4937988.65</v>
+        <v>31196664.58</v>
       </c>
       <c r="I90" s="1">
-        <v>-178627.47</v>
+        <v>24598.02</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.6174135394175</v>
+        <v>0.078848236922641</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>4759361.18</v>
+        <v>31221262.6</v>
       </c>
       <c r="N90" s="1">
-        <v>4759361.18</v>
+        <v>31221262.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.2</v>
+        <v>1.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>45143.0</v>
+        <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>126.7</v>
+        <v>28392.91</v>
       </c>
       <c r="E91" s="1">
-        <v>121.5500356644</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>6316436.84</v>
+        <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>301959.48</v>
+        <v>9870868.31</v>
       </c>
       <c r="J91" s="1">
-        <v>4.7805350967461</v>
+        <v>56.041592663994</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>6618396.32</v>
+        <v>27484336.88</v>
       </c>
       <c r="N91" s="1">
-        <v>6618396.32</v>
+        <v>27484336.88</v>
       </c>
       <c r="O91" s="1">
-        <v>0.28</v>
+        <v>1.11</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" t="s">
         <v>214</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>108833.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>68.18</v>
+        <v>18.095</v>
       </c>
       <c r="E92" s="1">
-        <v>60.9445884061</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>6632782.39</v>
+        <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>787451.55</v>
+        <v>9855009.37</v>
       </c>
       <c r="J92" s="1">
-        <v>11.872114954159</v>
+        <v>58.181769868534</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>7420233.94</v>
+        <v>26793320.79</v>
       </c>
       <c r="N92" s="1">
-        <v>7420233.94</v>
+        <v>26793320.79</v>
       </c>
       <c r="O92" s="1">
-        <v>0.31</v>
+        <v>1.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s">
         <v>216</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>1615189.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>7.332</v>
+        <v>73.65</v>
       </c>
       <c r="E93" s="1">
-        <v>6.3360417512</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>10233904.94</v>
+        <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>1608660.81</v>
+        <v>2036631.74</v>
       </c>
       <c r="J93" s="1">
-        <v>15.718934457877</v>
+        <v>33.609786045493</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>11842565.75</v>
+        <v>8096270.85</v>
       </c>
       <c r="N93" s="1">
-        <v>11842565.75</v>
+        <v>8096270.85</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" t="s">
         <v>218</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>1077048.0</v>
+        <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>15.96</v>
+        <v>42.74</v>
       </c>
       <c r="E94" s="1">
-        <v>10.0524633907</v>
+        <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>10826985.59</v>
+        <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>6362700.49</v>
+        <v>6010120.09</v>
       </c>
       <c r="J94" s="1">
-        <v>58.76705420091</v>
+        <v>42.438851340463</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>17189686.08</v>
+        <v>20171955.06</v>
       </c>
       <c r="N94" s="1">
-        <v>17189686.08</v>
+        <v>20171955.06</v>
       </c>
       <c r="O94" s="1">
-        <v>0.72</v>
+        <v>0.81</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" t="s">
         <v>220</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>57473.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D95" s="1">
-        <v>119.5</v>
+        <v>121.0</v>
       </c>
       <c r="E95" s="1">
-        <v>83.8987566335</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F95" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G95">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>4767445.26</v>
+        <v>6815229.41</v>
       </c>
       <c r="I95" s="1">
-        <v>2791462.4</v>
+        <v>21339897.59</v>
       </c>
       <c r="J95" s="1">
-        <v>58.552584198943</v>
+        <v>313.12075215968</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7558907.66</v>
+        <v>28155127.0</v>
       </c>
       <c r="N95" s="1">
-        <v>7558907.66</v>
+        <v>28155127.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.31</v>
+        <v>1.13</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" t="s">
         <v>222</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>21112.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>1071.29</v>
+        <v>80.38</v>
       </c>
       <c r="E96" s="1">
-        <v>1069.6167961349</v>
+        <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>22581749.8</v>
+        <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>35324.68</v>
+        <v>4847761.34</v>
       </c>
       <c r="J96" s="1">
-        <v>0.15643021604995</v>
+        <v>46.905634476924</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>22617074.48</v>
+        <v>15182897.82</v>
       </c>
       <c r="N96" s="1">
-        <v>22617074.48</v>
+        <v>15182897.82</v>
       </c>
       <c r="O96" s="1">
-        <v>0.94</v>
+        <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" t="s">
         <v>224</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>979.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26960.21</v>
+        <v>684.5</v>
       </c>
       <c r="E97" s="1">
-        <v>18195.731991828</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>17813621.62</v>
+        <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>8580423.97</v>
+        <v>91454.06</v>
       </c>
       <c r="J97" s="1">
-        <v>48.167768200299</v>
+        <v>4.2477078166021</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>26394045.59</v>
+        <v>2244475.5</v>
       </c>
       <c r="N97" s="1">
-        <v>26394045.59</v>
+        <v>2244475.5</v>
       </c>
       <c r="O97" s="1">
-        <v>1.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" t="s">
         <v>226</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>1480703.0</v>
+        <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>17.425</v>
+        <v>20.93</v>
       </c>
       <c r="E98" s="1">
-        <v>11.4393713121</v>
+        <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>16938311.42</v>
+        <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>8862938.36</v>
+        <v>-388792.58</v>
       </c>
       <c r="J98" s="1">
-        <v>52.324804641005</v>
+        <v>-5.7936949019233</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>25801249.78</v>
+        <v>6321822.78</v>
       </c>
       <c r="N98" s="1">
-        <v>25801249.78</v>
+        <v>6321822.78</v>
       </c>
       <c r="O98" s="1">
-        <v>1.07</v>
+        <v>0.25</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" t="s">
         <v>228</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>109929.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D99" s="1">
-        <v>70.45</v>
+        <v>313.5</v>
       </c>
       <c r="E99" s="1">
-        <v>55.1232077978</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>6059639.11</v>
+        <v>10078824.51</v>
       </c>
       <c r="I99" s="1">
-        <v>1684858.94</v>
+        <v>-180147.8</v>
       </c>
       <c r="J99" s="1">
-        <v>27.804608647725</v>
+        <v>-1.7873889938381</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>7744498.05</v>
+        <v>9898676.71</v>
       </c>
       <c r="N99" s="1">
-        <v>7744498.05</v>
+        <v>9898676.71</v>
       </c>
       <c r="O99" s="1">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" t="s">
         <v>230</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>547826.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>43.13</v>
+        <v>298.2</v>
       </c>
       <c r="E100" s="1">
-        <v>30.0058583747</v>
+        <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>16437989.37</v>
+        <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>7189746.01</v>
+        <v>23275332.83</v>
       </c>
       <c r="J100" s="1">
-        <v>43.738597514375</v>
+        <v>81.221840038285</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>23627735.38</v>
+        <v>51931828.2</v>
       </c>
       <c r="N100" s="1">
-        <v>23627735.38</v>
+        <v>51931828.2</v>
       </c>
       <c r="O100" s="1">
-        <v>0.98</v>
+        <v>2.09</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" t="s">
         <v>232</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>269121.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.05</v>
+        <v>4.092</v>
       </c>
       <c r="E101" s="1">
-        <v>29.2892572858</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7882354.21</v>
+        <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>19043201.84</v>
+        <v>5639204.65</v>
       </c>
       <c r="J101" s="1">
-        <v>241.59282027495</v>
+        <v>74.756372335858</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>26925556.05</v>
+        <v>13182648.07</v>
       </c>
       <c r="N101" s="1">
-        <v>26925556.05</v>
+        <v>13182648.07</v>
       </c>
       <c r="O101" s="1">
-        <v>1.12</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" t="s">
         <v>234</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>188889.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D102" s="1">
-        <v>71.98</v>
+        <v>80.85</v>
       </c>
       <c r="E102" s="1">
-        <v>54.715396238</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>10335136.48</v>
+        <v>53323127.6</v>
       </c>
       <c r="I102" s="1">
-        <v>3261093.74</v>
+        <v>-6823382.0</v>
       </c>
       <c r="J102" s="1">
-        <v>31.553465658733</v>
+        <v>-12.796289916048</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>13596230.22</v>
+        <v>46499745.6</v>
       </c>
       <c r="N102" s="1">
-        <v>13596230.22</v>
+        <v>46499745.6</v>
       </c>
       <c r="O102" s="1">
-        <v>0.57</v>
+        <v>1.87</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" t="s">
         <v>236</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>2157.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>667.5</v>
+        <v>151.66</v>
       </c>
       <c r="E103" s="1">
-        <v>679.1062540566</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>1464832.19</v>
+        <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>-25034.69</v>
+        <v>31115707.9</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.7090483245047</v>
+        <v>87.666268580047</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>1439797.5</v>
+        <v>66609072.0</v>
       </c>
       <c r="N103" s="1">
-        <v>1439797.5</v>
+        <v>66609072.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.06</v>
+        <v>2.68</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" t="s">
         <v>238</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>50169.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>57.27</v>
+        <v>273.6</v>
       </c>
       <c r="E104" s="1">
-        <v>70.3323169686</v>
+        <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>3528502.01</v>
+        <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-655323.38</v>
+        <v>-134260.24</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.572283029534</v>
+        <v>-4.2495913004178</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2873178.63</v>
+        <v>3025108.05</v>
       </c>
       <c r="N104" s="1">
-        <v>2873178.63</v>
+        <v>3025108.05</v>
       </c>
       <c r="O104" s="1">
         <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" t="s">
         <v>240</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>9734.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>314.8</v>
+        <v>267.75</v>
       </c>
       <c r="E105" s="1">
-        <v>335.8173001849</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G105">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>3619783.62</v>
+        <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>-247272.94</v>
+        <v>41327491.23</v>
       </c>
       <c r="J105" s="1">
-        <v>-6.8311525206581</v>
+        <v>253.73764209393</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>3372510.68</v>
+        <v>57614980.5</v>
       </c>
       <c r="N105" s="1">
-        <v>3372510.68</v>
+        <v>57614980.5</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>2.32</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" t="s">
         <v>242</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>174151.0</v>
+        <v>258489.0</v>
       </c>
       <c r="D106" s="1">
-        <v>306.6</v>
+        <v>166.94</v>
       </c>
       <c r="E106" s="1">
-        <v>164.549703246</v>
+        <v>76.0454849529</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>28656495.37</v>
+        <v>19656921.36</v>
       </c>
       <c r="I106" s="1">
-        <v>24738201.23</v>
+        <v>23495232.3</v>
       </c>
       <c r="J106" s="1">
-        <v>86.326680602744</v>
+        <v>119.52651114437</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>53394696.6</v>
+        <v>43152153.66</v>
       </c>
       <c r="N106" s="1">
-        <v>53394696.6</v>
+        <v>43152153.66</v>
       </c>
       <c r="O106" s="1">
-        <v>2.22</v>
+        <v>1.74</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" t="s">
         <v>244</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>3816907.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>3.382</v>
+        <v>239.6</v>
       </c>
       <c r="E107" s="1">
-        <v>2.3415455158</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>8937461.47</v>
+        <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>3971318.0</v>
+        <v>44476189.52</v>
       </c>
       <c r="J107" s="1">
-        <v>44.434518832113</v>
+        <v>155.02340690106</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>12908779.47</v>
+        <v>73166172.8</v>
       </c>
       <c r="N107" s="1">
-        <v>12908779.47</v>
+        <v>73166172.8</v>
       </c>
       <c r="O107" s="1">
-        <v>0.54</v>
+        <v>2.94</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" t="s">
         <v>246</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>575136.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>76.12</v>
+        <v>19.78</v>
       </c>
       <c r="E108" s="1">
-        <v>92.7139452234</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>53323127.6</v>
+        <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-9543775.28</v>
+        <v>-903336.63</v>
       </c>
       <c r="J108" s="1">
-        <v>-17.898003567218</v>
+        <v>-11.32805593905</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>43779352.32</v>
+        <v>7070993.96</v>
       </c>
       <c r="N108" s="1">
-        <v>43779352.32</v>
+        <v>7070993.96</v>
       </c>
       <c r="O108" s="1">
-        <v>1.82</v>
+        <v>0.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" t="s">
         <v>248</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>439200.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>161.44</v>
+        <v>12.52</v>
       </c>
       <c r="E109" s="1">
-        <v>80.8136705373</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H109" s="1">
-        <v>35493364.1</v>
+        <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>35411083.9</v>
+        <v>17422.22</v>
       </c>
       <c r="J109" s="1">
-        <v>99.768181455643</v>
+        <v>0.40023551800801</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>70904448.0</v>
+        <v>4370414.2</v>
       </c>
       <c r="N109" s="1">
-        <v>70904448.0</v>
+        <v>4370414.2</v>
       </c>
       <c r="O109" s="1">
-        <v>2.95</v>
+        <v>0.18</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" t="s">
         <v>250</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>10202.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>271.6</v>
+        <v>71.8</v>
       </c>
       <c r="E110" s="1">
-        <v>290.484279553</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3159368.29</v>
+        <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>-109771.99</v>
+        <v>7402089.26</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.4744917313834</v>
+        <v>54.360317521939</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>3049596.3</v>
+        <v>21018803.8</v>
       </c>
       <c r="N110" s="1">
-        <v>3049596.3</v>
+        <v>21018803.8</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>0.85</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" t="s">
         <v>252</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>224067.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>253.35</v>
+        <v>82.76</v>
       </c>
       <c r="E111" s="1">
-        <v>75.6916901641</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G111">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H111" s="1">
-        <v>16960009.94</v>
+        <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>39807364.51</v>
+        <v>1537244.93</v>
       </c>
       <c r="J111" s="1">
-        <v>234.71309657735</v>
+        <v>40.627030821412</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>56767374.45</v>
+        <v>5321043.3</v>
       </c>
       <c r="N111" s="1">
-        <v>56767374.45</v>
+        <v>5321043.3</v>
       </c>
       <c r="O111" s="1">
-        <v>2.36</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" t="s">
         <v>254</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>238957.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D112" s="1">
-        <v>152.1</v>
+        <v>34.96</v>
       </c>
       <c r="E112" s="1">
-        <v>69.3296750043</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>16566811.15</v>
+        <v>4802197.13</v>
       </c>
       <c r="I112" s="1">
-        <v>19778548.55</v>
+        <v>2749092.95</v>
       </c>
       <c r="J112" s="1">
-        <v>119.38657579253</v>
+        <v>57.246566010921</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>36345359.7</v>
+        <v>7551290.08</v>
       </c>
       <c r="N112" s="1">
-        <v>36345359.7</v>
+        <v>7551290.08</v>
       </c>
       <c r="O112" s="1">
-        <v>1.51</v>
+        <v>0.3</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" t="s">
         <v>256</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>305368.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>218.1</v>
+        <v>54.5</v>
       </c>
       <c r="E113" s="1">
-        <v>93.9521602787</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>28689983.28</v>
+        <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>37910777.52</v>
+        <v>-1866525.16</v>
       </c>
       <c r="J113" s="1">
-        <v>132.13942005476</v>
+        <v>-35.987377544934</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>66600760.8</v>
+        <v>3320085.5</v>
       </c>
       <c r="N113" s="1">
-        <v>66600760.8</v>
+        <v>3320085.5</v>
       </c>
       <c r="O113" s="1">
-        <v>2.77</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" t="s">
         <v>258</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>357482.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>18.74</v>
+        <v>39.62</v>
       </c>
       <c r="E114" s="1">
-        <v>22.3069429789</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7974330.59</v>
+        <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>-1275117.91</v>
+        <v>2765264.55</v>
       </c>
       <c r="J114" s="1">
-        <v>-15.990281511517</v>
+        <v>85.694047960592</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6699212.68</v>
+        <v>5992168.42</v>
       </c>
       <c r="N114" s="1">
-        <v>6699212.68</v>
+        <v>5992168.42</v>
       </c>
       <c r="O114" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" t="s">
         <v>260</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>303852.0</v>
+        <v>38052.0</v>
       </c>
       <c r="D115" s="1">
-        <v>12.515</v>
+        <v>77.7</v>
       </c>
       <c r="E115" s="1">
-        <v>12.5240896555</v>
+        <v>75.3178001156</v>
       </c>
       <c r="F115" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="G115">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>4352991.98</v>
+        <v>3109562.43</v>
       </c>
       <c r="I115" s="1">
-        <v>47271.59</v>
+        <v>94773.11</v>
       </c>
       <c r="J115" s="1">
-        <v>1.0859562851756</v>
+        <v>3.0477956990238</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>4400263.57</v>
+        <v>3204335.54</v>
       </c>
       <c r="N115" s="1">
-        <v>4400263.57</v>
+        <v>3204335.54</v>
       </c>
       <c r="O115" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" t="s">
         <v>262</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>374387.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>67.52</v>
+        <v>4.9405</v>
       </c>
       <c r="E116" s="1">
-        <v>46.5145454303</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G116">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H116" s="1">
-        <v>17414441.12</v>
+        <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>7864169.12</v>
+        <v>262397.8</v>
       </c>
       <c r="J116" s="1">
-        <v>45.158894654209</v>
+        <v>7.2914811882904</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>25278610.24</v>
+        <v>3861087.74</v>
       </c>
       <c r="N116" s="1">
-        <v>25278610.24</v>
+        <v>3861087.74</v>
       </c>
       <c r="O116" s="1">
-        <v>1.05</v>
+        <v>0.16</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
         <v>264</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>148137.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>26.22</v>
+        <v>267.4</v>
       </c>
       <c r="E117" s="1">
-        <v>26.4103380654</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3912348.25</v>
+        <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>-28196.11</v>
+        <v>161746.68</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.72069530108931</v>
+        <v>3.074843052607</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3884152.14</v>
+        <v>5422069.8</v>
       </c>
       <c r="N117" s="1">
-        <v>3884152.14</v>
+        <v>5422069.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" t="s">
         <v>266</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>695349.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>70.44</v>
+        <v>77.12</v>
       </c>
       <c r="E118" s="1">
-        <v>59.7352610847</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
       <c r="G118">
-        <v>10.76</v>
+        <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3783798.37</v>
+        <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>767435.93</v>
+        <v>18592555.85</v>
       </c>
       <c r="J118" s="1">
-        <v>20.28215710659</v>
+        <v>71.251563690244</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>4551234.3</v>
+        <v>44686798.4</v>
       </c>
       <c r="N118" s="1">
-        <v>4551234.3</v>
+        <v>44686798.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>1.8</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" t="s">
         <v>268</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>215998.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>29.105</v>
+        <v>258.7</v>
       </c>
       <c r="E119" s="1">
-        <v>22.2325999778</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4802197.13</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>1484424.66</v>
+        <v>5924831.17</v>
       </c>
       <c r="J119" s="1">
-        <v>30.91136452368</v>
+        <v>35.788417192747</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>6286621.79</v>
+        <v>22479995.2</v>
       </c>
       <c r="N119" s="1">
-        <v>6286621.79</v>
+        <v>22479995.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.9</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" t="s">
         <v>270</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>114211.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D120" s="1">
-        <v>45.48</v>
+        <v>17.44</v>
       </c>
       <c r="E120" s="1">
-        <v>85.1394583709</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>9723862.68</v>
+        <v>2497967.67</v>
       </c>
       <c r="I120" s="1">
-        <v>-4529546.4</v>
+        <v>50801.13</v>
       </c>
       <c r="J120" s="1">
-        <v>-46.581760243451</v>
+        <v>2.0336984585553</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>5194316.28</v>
+        <v>2548768.8</v>
       </c>
       <c r="N120" s="1">
-        <v>5194316.28</v>
+        <v>2548768.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" t="s">
         <v>272</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>151241.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D121" s="1">
-        <v>32.78</v>
+        <v>104.15</v>
       </c>
       <c r="E121" s="1">
-        <v>21.3361712102</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3226903.87</v>
+        <v>9245132.53</v>
       </c>
       <c r="I121" s="1">
-        <v>1730776.11</v>
+        <v>2148148.42</v>
       </c>
       <c r="J121" s="1">
-        <v>53.635812522671</v>
+        <v>23.235452958942</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4957679.98</v>
+        <v>11393280.95</v>
       </c>
       <c r="N121" s="1">
-        <v>4957679.98</v>
+        <v>11393280.95</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" t="s">
         <v>274</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>2410708.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3.665</v>
+        <v>69.18</v>
       </c>
       <c r="E122" s="1">
-        <v>4.6656286742</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>11247468.37</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>-2412223.55</v>
+        <v>50772913.48</v>
       </c>
       <c r="J122" s="1">
-        <v>-21.446813368545</v>
+        <v>314.12328318199</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8835244.82</v>
+        <v>66936285.06</v>
       </c>
       <c r="N122" s="1">
-        <v>8835244.82</v>
+        <v>66936285.06</v>
       </c>
       <c r="O122" s="1">
-        <v>0.37</v>
+        <v>2.69</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" t="s">
         <v>276</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1">
-        <v>466420.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>4.864</v>
+        <v>48.71</v>
       </c>
       <c r="E123" s="1">
-        <v>4.5006999914</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="G123">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2403912.39</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>221251.78</v>
+        <v>453858.54</v>
       </c>
       <c r="J123" s="1">
-        <v>9.2038204437226</v>
+        <v>4.7943559071102</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2625164.17</v>
+        <v>9920376.02</v>
       </c>
       <c r="N123" s="1">
-        <v>2625164.17</v>
+        <v>9920376.02</v>
       </c>
       <c r="O123" s="1">
-        <v>0.11</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" t="s">
         <v>278</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>20277.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>253.4</v>
+        <v>23.8</v>
       </c>
       <c r="E124" s="1">
-        <v>259.4231454357</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>5260323.12</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>-122131.32</v>
+        <v>3665674.8</v>
       </c>
       <c r="J124" s="1">
-        <v>-2.3217455888907</v>
+        <v>55.002400454079</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>5138191.8</v>
+        <v>10330247.2</v>
       </c>
       <c r="N124" s="1">
-        <v>5138191.8</v>
+        <v>10330247.2</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" t="s">
         <v>280</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>579445.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D125" s="1">
-        <v>75.42</v>
+        <v>134.6</v>
       </c>
       <c r="E125" s="1">
-        <v>45.0331654428</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>26094242.55</v>
+        <v>16099581.52</v>
       </c>
       <c r="I125" s="1">
-        <v>17607499.35</v>
+        <v>6536235.08</v>
       </c>
       <c r="J125" s="1">
-        <v>67.476568121346</v>
+        <v>40.598788682055</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>43701741.9</v>
+        <v>22635816.6</v>
       </c>
       <c r="N125" s="1">
-        <v>43701741.9</v>
+        <v>22635816.6</v>
       </c>
       <c r="O125" s="1">
-        <v>1.82</v>
+        <v>0.91</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" t="s">
         <v>282</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>86896.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D126" s="1">
-        <v>253.9</v>
+        <v>23.24</v>
       </c>
       <c r="E126" s="1">
-        <v>190.5169861674</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16555164.03</v>
+        <v>11493557.59</v>
       </c>
       <c r="I126" s="1">
-        <v>5507730.37</v>
+        <v>-6044335.35</v>
       </c>
       <c r="J126" s="1">
-        <v>33.268956804169</v>
+        <v>-52.588898630124</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>22062894.4</v>
+        <v>5449222.24</v>
       </c>
       <c r="N126" s="1">
-        <v>22062894.4</v>
+        <v>5449222.24</v>
       </c>
       <c r="O126" s="1">
-        <v>0.92</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" t="s">
         <v>284</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>146145.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D127" s="1">
-        <v>16.63</v>
+        <v>36.0</v>
       </c>
       <c r="E127" s="1">
-        <v>17.0923922816</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2497967.67</v>
+        <v>6332242.86</v>
       </c>
       <c r="I127" s="1">
-        <v>-67576.32</v>
+        <v>3316549.14</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.7052519859074</v>
+        <v>52.37558339637</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2430391.35</v>
+        <v>9648792.0</v>
       </c>
       <c r="N127" s="1">
-        <v>2430391.35</v>
+        <v>9648792.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.1</v>
+        <v>0.39</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" t="s">
         <v>286</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>80263.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.66</v>
+        <v>69.7</v>
       </c>
       <c r="E128" s="1">
-        <v>77.549813239</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6224380.66</v>
+        <v>15565553.05</v>
       </c>
       <c r="I128" s="1">
-        <v>1614103.92</v>
+        <v>-1304654.25</v>
       </c>
       <c r="J128" s="1">
-        <v>25.931960273137</v>
+        <v>-8.3816761653708</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>7838484.58</v>
+        <v>14260898.8</v>
       </c>
       <c r="N128" s="1">
-        <v>7838484.58</v>
+        <v>14260898.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" t="s">
         <v>288</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="1">
-        <v>967567.0</v>
+        <v>423.0</v>
       </c>
       <c r="D129" s="1">
-        <v>63.89</v>
+        <v>5877.0</v>
       </c>
       <c r="E129" s="1">
-        <v>16.7051703706</v>
+        <v>5756.676122931</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>16163371.58</v>
+        <v>0.0</v>
       </c>
       <c r="I129" s="1">
-        <v>45654484.05</v>
+        <v>508970.0</v>
       </c>
       <c r="J129" s="1">
-        <v>282.45644062586</v>
+        <v>0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>61817855.63</v>
+        <v>508970.0</v>
       </c>
       <c r="N129" s="1">
-        <v>61817855.63</v>
+        <v>508970.0</v>
       </c>
       <c r="O129" s="1">
-        <v>2.57</v>
+        <v>0.02</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...398 lines deleted...]
-      <c r="P137">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>