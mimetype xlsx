--- v3 (2026-07-16)
+++ v4 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
@@ -815,50 +815,56 @@
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>SE0000114837</t>
+  </si>
+  <si>
+    <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -1244,227 +1250,227 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6448110.0898</v>
+        <v>6420944.0898</v>
       </c>
       <c r="D2">
-        <v>259.81</v>
+        <v>261.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1675323313.2</v>
+        <v>1679816518.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1675323313.2</v>
+        <v>1679816518.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3096.1276</v>
+        <v>3133.9822</v>
       </c>
       <c r="D3">
-        <v>250331.83</v>
+        <v>252192.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>775059317.28</v>
+        <v>790366131.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>775059317.28</v>
+        <v>790366131.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>77851.0</v>
+        <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>254.31</v>
+        <v>256.07</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19798702.5</v>
+        <v>19967032.44</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19798702.5</v>
+        <v>19967032.44</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>126792.0</v>
+        <v>135078.0</v>
       </c>
       <c r="D5">
-        <v>131.28</v>
+        <v>132.27</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16646078.09</v>
+        <v>17866976.32</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16646078.09</v>
+        <v>17866976.32</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O130" sqref="O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1486,6436 +1492,6486 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>72.44</v>
+        <v>82.86</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>2920370.96</v>
+        <v>5658221.0</v>
       </c>
       <c r="J2" s="1">
-        <v>19.334812349076</v>
+        <v>37.461213922153</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>18024582.51</v>
+        <v>20762432.55</v>
       </c>
       <c r="N2" s="1">
-        <v>18024582.51</v>
+        <v>20762432.55</v>
       </c>
       <c r="O2" s="1">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>77041.0</v>
+        <v>87081.0</v>
       </c>
       <c r="D3" s="1">
-        <v>122.1</v>
+        <v>132.4</v>
       </c>
       <c r="E3" s="1">
-        <v>113.5735566776</v>
+        <v>115.8468207761</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8749820.38</v>
+        <v>10088057.0</v>
       </c>
       <c r="I3" s="1">
-        <v>656885.72</v>
+        <v>1441467.4</v>
       </c>
       <c r="J3" s="1">
-        <v>7.5074194837357</v>
+        <v>14.288850667676</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9406706.1</v>
+        <v>11529524.4</v>
       </c>
       <c r="N3" s="1">
-        <v>9406706.1</v>
+        <v>11529524.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>141.85</v>
+        <v>144.0</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-8493974.23</v>
+        <v>-8220977.98</v>
       </c>
       <c r="J4" s="1">
-        <v>-32.046229396952</v>
+        <v>-31.01626389257</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>18011403.75</v>
+        <v>18284400.0</v>
       </c>
       <c r="N4" s="1">
-        <v>18011403.75</v>
+        <v>18284400.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>958.0</v>
+        <v>880.0</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-751519.61</v>
+        <v>-835759.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-42.074605527554</v>
+        <v>-46.790869378129</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1034640.0</v>
+        <v>950400.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1034640.0</v>
+        <v>950400.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>26.04</v>
+        <v>23.12</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>5437352.32</v>
+        <v>3468483.92</v>
       </c>
       <c r="J6" s="1">
-        <v>44.86027967068</v>
+        <v>28.61634662005</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17557990.8</v>
+        <v>15589122.4</v>
       </c>
       <c r="N6" s="1">
-        <v>17557990.8</v>
+        <v>15589122.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1201208.0</v>
+        <v>1251130.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.746</v>
+        <v>9.66</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2645999694</v>
+        <v>9.2810872811</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11128711.6</v>
+        <v>11611846.73</v>
       </c>
       <c r="I7" s="1">
-        <v>578261.57</v>
+        <v>474069.07</v>
       </c>
       <c r="J7" s="1">
-        <v>5.196123242155</v>
+        <v>4.0826328578314</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>11706973.17</v>
+        <v>12085915.8</v>
       </c>
       <c r="N7" s="1">
-        <v>11706973.17</v>
+        <v>12085915.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>171.78</v>
+        <v>173.44</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>8352445.65</v>
+        <v>8690664.01</v>
       </c>
       <c r="J8" s="1">
-        <v>31.34473829368</v>
+        <v>32.613991207684</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>34999487.88</v>
+        <v>35337706.24</v>
       </c>
       <c r="N8" s="1">
-        <v>34999487.88</v>
+        <v>35337706.24</v>
       </c>
       <c r="O8" s="1">
         <v>1.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>52.56</v>
+        <v>49.45</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2154399.57</v>
+        <v>-2708119.52</v>
       </c>
       <c r="J9" s="1">
-        <v>-18.71365824585</v>
+        <v>-23.523409441729</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9358045.2</v>
+        <v>8804325.25</v>
       </c>
       <c r="N9" s="1">
-        <v>9358045.2</v>
+        <v>8804325.25</v>
       </c>
       <c r="O9" s="1">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>385.9</v>
+        <v>372.3</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>29130248.06</v>
+        <v>26630826.46</v>
       </c>
       <c r="J10" s="1">
-        <v>69.704863964275</v>
+        <v>63.724075806944</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>70921087.9</v>
+        <v>68421666.3</v>
       </c>
       <c r="N10" s="1">
-        <v>70921087.9</v>
+        <v>68421666.3</v>
       </c>
       <c r="O10" s="1">
-        <v>2.85</v>
+        <v>2.73</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.44</v>
+        <v>50.92</v>
       </c>
       <c r="E11" s="1">
         <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-4851673.99</v>
+        <v>-5351422.63</v>
       </c>
       <c r="J11" s="1">
-        <v>-21.960229644789</v>
+        <v>-24.222251973926</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>17241328.08</v>
+        <v>16741579.44</v>
       </c>
       <c r="N11" s="1">
-        <v>17241328.08</v>
+        <v>16741579.44</v>
       </c>
       <c r="O11" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>64.16</v>
+        <v>68.54</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>2065945.56</v>
+        <v>3952087.44</v>
       </c>
       <c r="J12" s="1">
-        <v>8.0817746617764</v>
+        <v>15.460175114061</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>27628964.16</v>
+        <v>29515106.04</v>
       </c>
       <c r="N12" s="1">
-        <v>27628964.16</v>
+        <v>29515106.04</v>
       </c>
       <c r="O12" s="1">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>710.6</v>
+        <v>687.2</v>
       </c>
       <c r="E13" s="1">
         <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>502044.89</v>
+        <v>67670.69</v>
       </c>
       <c r="J13" s="1">
-        <v>3.9565915101892</v>
+        <v>0.53330943681678</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>13190867.8</v>
+        <v>12756493.6</v>
       </c>
       <c r="N13" s="1">
-        <v>13190867.8</v>
+        <v>12756493.6</v>
       </c>
       <c r="O13" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1222.6</v>
+        <v>1327.0</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>170486166.96</v>
+        <v>188112018.96</v>
       </c>
       <c r="J14" s="1">
-        <v>474.55618999436</v>
+        <v>523.61857036031</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>206411558.0</v>
+        <v>224037410.0</v>
       </c>
       <c r="N14" s="1">
-        <v>206411558.0</v>
+        <v>224037410.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.3</v>
+        <v>8.93</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>17882.0</v>
+        <v>21976.0</v>
       </c>
       <c r="D15" s="1">
-        <v>187.8</v>
+        <v>209.0</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1985504977</v>
+        <v>185.1785702585</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3311720.48</v>
+        <v>4069484.26</v>
       </c>
       <c r="I15" s="1">
-        <v>46519.12</v>
+        <v>523499.74</v>
       </c>
       <c r="J15" s="1">
-        <v>1.4046813516097</v>
+        <v>12.864031571411</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3358239.6</v>
+        <v>4592984.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3358239.6</v>
+        <v>4592984.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>42.29</v>
+        <v>38.9</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>17173368.84</v>
+        <v>14402264.19</v>
       </c>
       <c r="J16" s="1">
-        <v>98.720458632811</v>
+        <v>82.790868782605</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>34569326.15</v>
+        <v>31798221.5</v>
       </c>
       <c r="N16" s="1">
-        <v>34569326.15</v>
+        <v>31798221.5</v>
       </c>
       <c r="O16" s="1">
-        <v>1.39</v>
+        <v>1.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.57</v>
+        <v>18.645</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>41552956.11</v>
+        <v>38392266.26</v>
       </c>
       <c r="J17" s="1">
-        <v>164.13071116471</v>
+        <v>151.64624985519</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>66869946.34</v>
+        <v>63709256.49</v>
       </c>
       <c r="N17" s="1">
-        <v>66869946.34</v>
+        <v>63709256.49</v>
       </c>
       <c r="O17" s="1">
-        <v>2.69</v>
+        <v>2.54</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.886</v>
+        <v>0.921</v>
       </c>
       <c r="E18" s="1">
         <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>3379109.75</v>
+        <v>3673549.32</v>
       </c>
       <c r="J18" s="1">
-        <v>82.934793339491</v>
+        <v>90.161337221032</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7453527.27</v>
+        <v>7747966.84</v>
       </c>
       <c r="N18" s="1">
-        <v>7453527.27</v>
+        <v>7747966.84</v>
       </c>
       <c r="O18" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4731057.0</v>
+        <v>4804582.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.526</v>
+        <v>10.278</v>
       </c>
       <c r="E19" s="1">
-        <v>4.903104896</v>
+        <v>4.9831415657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23196868.74</v>
+        <v>23941912.27</v>
       </c>
       <c r="I19" s="1">
-        <v>26602237.24</v>
+        <v>25439581.53</v>
       </c>
       <c r="J19" s="1">
-        <v>114.68029387142</v>
+        <v>106.25542873564</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49799105.98</v>
+        <v>49381493.8</v>
       </c>
       <c r="N19" s="1">
-        <v>49799105.98</v>
+        <v>49381493.8</v>
       </c>
       <c r="O19" s="1">
-        <v>2.0</v>
+        <v>1.97</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>70726.0</v>
+        <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>154.1</v>
+        <v>148.0</v>
       </c>
       <c r="E20" s="1">
-        <v>108.9943275457</v>
+        <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7708732.81</v>
+        <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3190143.79</v>
+        <v>3052093.83</v>
       </c>
       <c r="J20" s="1">
-        <v>41.38350450883</v>
+        <v>38.537092130959</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10898876.6</v>
+        <v>10971980.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10898876.6</v>
+        <v>10971980.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>220.5</v>
+        <v>258.2</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>4995833.45</v>
+        <v>7386465.85</v>
       </c>
       <c r="J21" s="1">
-        <v>55.592571892641</v>
+        <v>82.195020692426</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>13982346.0</v>
+        <v>16372978.4</v>
       </c>
       <c r="N21" s="1">
-        <v>13982346.0</v>
+        <v>16372978.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.56</v>
+        <v>0.65</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>91.1</v>
+        <v>74.65</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-664986.16</v>
+        <v>-1108445.26</v>
       </c>
       <c r="J22" s="1">
-        <v>-21.307785947563</v>
+        <v>-35.517302096439</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2455873.8</v>
+        <v>2012414.7</v>
       </c>
       <c r="N22" s="1">
-        <v>2455873.8</v>
+        <v>2012414.7</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>81.0</v>
+        <v>80.7</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>104993.77</v>
+        <v>9191.47</v>
       </c>
       <c r="J23" s="1">
-        <v>0.40755876584431</v>
+        <v>0.035678918563406</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25866621.0</v>
+        <v>25770818.7</v>
       </c>
       <c r="N23" s="1">
-        <v>25866621.0</v>
+        <v>25770818.7</v>
       </c>
       <c r="O23" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>452298.0</v>
+        <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>90.44</v>
+        <v>91.41</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505087</v>
+        <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>25630619.76</v>
+        <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>15275211.36</v>
+        <v>15729452.05</v>
       </c>
       <c r="J24" s="1">
-        <v>59.597510723635</v>
+        <v>60.205284950735</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>40905831.12</v>
+        <v>41855816.31</v>
       </c>
       <c r="N24" s="1">
-        <v>40905831.12</v>
+        <v>41855816.31</v>
       </c>
       <c r="O24" s="1">
-        <v>1.64</v>
+        <v>1.67</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.212</v>
+        <v>12.486</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5479477.22</v>
+        <v>5727783.42</v>
       </c>
       <c r="J25" s="1">
-        <v>98.069042503724</v>
+        <v>102.51310720261</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11066844.12</v>
+        <v>11315150.32</v>
       </c>
       <c r="N25" s="1">
-        <v>11066844.12</v>
+        <v>11315150.32</v>
       </c>
       <c r="O25" s="1">
         <v>0.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>28.85</v>
+        <v>26.23</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>95726.03</v>
+        <v>-1180800.85</v>
       </c>
       <c r="J26" s="1">
-        <v>0.68568283437485</v>
+        <v>-8.45804295509</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14056412.4</v>
+        <v>12779885.52</v>
       </c>
       <c r="N26" s="1">
-        <v>14056412.4</v>
+        <v>12779885.52</v>
       </c>
       <c r="O26" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.655</v>
+        <v>10.735</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5421781.81</v>
+        <v>5484167.73</v>
       </c>
       <c r="J27" s="1">
-        <v>187.78405485807</v>
+        <v>189.94479858295</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8309024.72</v>
+        <v>8371410.64</v>
       </c>
       <c r="N27" s="1">
-        <v>8309024.72</v>
+        <v>8371410.64</v>
       </c>
       <c r="O27" s="1">
         <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>108.95</v>
+        <v>96.74</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>266446.77</v>
+        <v>44139.3</v>
       </c>
       <c r="J28" s="1">
-        <v>15.51629732365</v>
+        <v>2.5704139797145</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1983652.65</v>
+        <v>1761345.18</v>
       </c>
       <c r="N28" s="1">
-        <v>1983652.65</v>
+        <v>1761345.18</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>122682.0</v>
+        <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>43.66</v>
+        <v>42.64</v>
       </c>
       <c r="E29" s="1">
-        <v>42.9454085359</v>
+        <v>43.0530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
         <v>0.87</v>
       </c>
       <c r="H29" s="1">
-        <v>5724257.02</v>
+        <v>6729140.85</v>
       </c>
       <c r="I29" s="1">
-        <v>429222.35</v>
+        <v>293871.65</v>
       </c>
       <c r="J29" s="1">
-        <v>7.4983067409506</v>
+        <v>4.3671496339685</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6153479.37</v>
+        <v>7023012.5</v>
       </c>
       <c r="N29" s="1">
-        <v>6153479.37</v>
+        <v>7023012.5</v>
       </c>
       <c r="O29" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.72</v>
+        <v>36.16</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7250943.82</v>
+        <v>7701198.7</v>
       </c>
       <c r="J30" s="1">
-        <v>201.1245024349</v>
+        <v>213.6135370981</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>10856145.44</v>
+        <v>11306400.32</v>
       </c>
       <c r="N30" s="1">
-        <v>10856145.44</v>
+        <v>11306400.32</v>
       </c>
       <c r="O30" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>77.88</v>
+        <v>75.94</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7535513.53</v>
+        <v>7048210.75</v>
       </c>
       <c r="J31" s="1">
-        <v>62.655336908117</v>
+        <v>58.603573251187</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19562443.56</v>
+        <v>19075140.78</v>
       </c>
       <c r="N31" s="1">
-        <v>19562443.56</v>
+        <v>19075140.78</v>
       </c>
       <c r="O31" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>153.3</v>
+        <v>156.55</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-524674.69</v>
+        <v>-370850.92</v>
       </c>
       <c r="J32" s="1">
-        <v>-8.8283129641832</v>
+        <v>-6.2400341530011</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5418416.5</v>
+        <v>5572240.27</v>
       </c>
       <c r="N32" s="1">
-        <v>5418416.5</v>
+        <v>5572240.27</v>
       </c>
       <c r="O32" s="1">
         <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.366</v>
+        <v>2.066</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
         <v>0.87</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>120921.58</v>
+        <v>-280474.57</v>
       </c>
       <c r="J33" s="1">
-        <v>3.8370689116387</v>
+        <v>-8.8999850403231</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3272326.54</v>
+        <v>2870930.39</v>
       </c>
       <c r="N33" s="1">
-        <v>3272326.54</v>
+        <v>2870930.39</v>
       </c>
       <c r="O33" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>42.49</v>
+        <v>39.99</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>871834.25</v>
+        <v>463186.75</v>
       </c>
       <c r="J34" s="1">
-        <v>14.354634074232</v>
+        <v>7.6263077577907</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6945372.91</v>
+        <v>6536725.41</v>
       </c>
       <c r="N34" s="1">
-        <v>6945372.91</v>
+        <v>6536725.41</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>67.48</v>
+        <v>61.44</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>2732511.83</v>
+        <v>1733477.71</v>
       </c>
       <c r="J35" s="1">
-        <v>32.41843499823</v>
+        <v>20.565925404435</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>11161394.44</v>
+        <v>10162360.32</v>
       </c>
       <c r="N35" s="1">
-        <v>11161394.44</v>
+        <v>10162360.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>259.5</v>
+        <v>245.2</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-384092.5</v>
+        <v>-837145.1</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.4633003165449</v>
+        <v>-9.7279431122035</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8221479.0</v>
+        <v>7768426.4</v>
       </c>
       <c r="N36" s="1">
-        <v>8221479.0</v>
+        <v>7768426.4</v>
       </c>
       <c r="O36" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.11</v>
+        <v>27.96</v>
       </c>
       <c r="E37" s="1">
         <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-827791.34</v>
+        <v>-1344605.94</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.9510769569878</v>
+        <v>-9.6665101929708</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>13082150.44</v>
+        <v>12565335.84</v>
       </c>
       <c r="N37" s="1">
-        <v>13082150.44</v>
+        <v>12565335.84</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>19.21</v>
+        <v>18.735</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>10825442.64</v>
+        <v>10065042.22</v>
       </c>
       <c r="J38" s="1">
-        <v>54.32617905512</v>
+        <v>50.510201201441</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30752194.03</v>
+        <v>29991793.61</v>
       </c>
       <c r="N38" s="1">
-        <v>30752194.03</v>
+        <v>29991793.61</v>
       </c>
       <c r="O38" s="1">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>140.3</v>
+        <v>132.85</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5727081.63</v>
+        <v>4894186.53</v>
       </c>
       <c r="J39" s="1">
-        <v>57.511341555414</v>
+        <v>49.147410731552</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15685259.4</v>
+        <v>14852364.3</v>
       </c>
       <c r="N39" s="1">
-        <v>15685259.4</v>
+        <v>14852364.3</v>
       </c>
       <c r="O39" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.696</v>
+        <v>9.737</v>
       </c>
       <c r="E40" s="1">
         <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>17660554.1</v>
+        <v>17902708.75</v>
       </c>
       <c r="J40" s="1">
-        <v>44.590526398675</v>
+        <v>45.201934356333</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>57266621.86</v>
+        <v>57508776.51</v>
       </c>
       <c r="N40" s="1">
-        <v>57266621.86</v>
+        <v>57508776.51</v>
       </c>
       <c r="O40" s="1">
-        <v>2.3</v>
+        <v>2.29</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>28.28</v>
+        <v>27.4</v>
       </c>
       <c r="E41" s="1">
-        <v>19.0395123558</v>
+        <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>38672162.64</v>
+        <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>18768844.2</v>
+        <v>17629367.37</v>
       </c>
       <c r="J41" s="1">
-        <v>48.533215932917</v>
+        <v>46.363515492605</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>57441006.84</v>
+        <v>55653592.2</v>
       </c>
       <c r="N41" s="1">
-        <v>57441006.84</v>
+        <v>55653592.2</v>
       </c>
       <c r="O41" s="1">
-        <v>2.31</v>
+        <v>2.22</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>498057.0</v>
       </c>
       <c r="D42" s="1">
-        <v>110.25</v>
+        <v>118.0</v>
       </c>
       <c r="E42" s="1">
         <v>105.1142000012</v>
       </c>
       <c r="F42" t="s">
         <v>114</v>
       </c>
       <c r="G42">
-        <v>10.82</v>
+        <v>10.92</v>
       </c>
       <c r="H42" s="1">
         <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>155510.51</v>
+        <v>462581.08</v>
       </c>
       <c r="J42" s="1">
-        <v>3.159646284864</v>
+        <v>9.3986740244783</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5077280.1</v>
+        <v>5384350.67</v>
       </c>
       <c r="N42" s="1">
-        <v>5077280.1</v>
+        <v>5384350.67</v>
       </c>
       <c r="O42" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>105.3</v>
+        <v>96.95</v>
       </c>
       <c r="E43" s="1">
         <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>923555.45</v>
+        <v>-113280.75</v>
       </c>
       <c r="J43" s="1">
-        <v>7.6001809006018</v>
+        <v>-0.93221711003475</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>13075311.6</v>
+        <v>12038475.4</v>
       </c>
       <c r="N43" s="1">
-        <v>13075311.6</v>
+        <v>12038475.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
         <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>206.9</v>
+        <v>170.45</v>
       </c>
       <c r="E44" s="1">
         <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>5938961.45</v>
+        <v>3286932.35</v>
       </c>
       <c r="J44" s="1">
-        <v>65.158280710969</v>
+        <v>36.062005544634</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>15053630.2</v>
+        <v>12401601.1</v>
       </c>
       <c r="N44" s="1">
-        <v>15053630.2</v>
+        <v>12401601.1</v>
       </c>
       <c r="O44" s="1">
-        <v>0.61</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
         <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.24</v>
+        <v>58.82</v>
       </c>
       <c r="E45" s="1">
         <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>247595.74</v>
+        <v>-422420.68</v>
       </c>
       <c r="J45" s="1">
-        <v>5.8886794492373</v>
+        <v>-10.046618642343</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>4452201.24</v>
+        <v>3782184.82</v>
       </c>
       <c r="N45" s="1">
-        <v>4452201.24</v>
+        <v>3782184.82</v>
       </c>
       <c r="O45" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
         <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.2</v>
+        <v>17.85</v>
       </c>
       <c r="E46" s="1">
         <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-1311474.16</v>
+        <v>-798123.66</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.8044883428211</v>
+        <v>-5.3581463325207</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>13584044.0</v>
+        <v>14097394.5</v>
       </c>
       <c r="N46" s="1">
-        <v>13584044.0</v>
+        <v>14097394.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>44625.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D47" s="1">
-        <v>305.1</v>
+        <v>283.15</v>
       </c>
       <c r="E47" s="1">
-        <v>343.7634095238</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>15340442.15</v>
+        <v>16047704.16</v>
       </c>
       <c r="I47" s="1">
-        <v>-1725354.65</v>
+        <v>-2698314.26</v>
       </c>
       <c r="J47" s="1">
-        <v>-11.247098572058</v>
+        <v>-16.814332025921</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13615087.5</v>
+        <v>13349389.9</v>
       </c>
       <c r="N47" s="1">
-        <v>13615087.5</v>
+        <v>13349389.9</v>
       </c>
       <c r="O47" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
         <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>38.95</v>
+        <v>36.53</v>
       </c>
       <c r="E48" s="1">
         <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-536943.59</v>
+        <v>-1011498.33</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.5681801866399</v>
+        <v>-12.373186706494</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7637978.15</v>
+        <v>7163423.41</v>
       </c>
       <c r="N48" s="1">
-        <v>7637978.15</v>
+        <v>7163423.41</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
         <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>44.19</v>
+        <v>38.33</v>
       </c>
       <c r="E49" s="1">
         <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>1085104.74</v>
+        <v>223585.12</v>
       </c>
       <c r="J49" s="1">
-        <v>20.05154582967</v>
+        <v>4.1316078671929</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>6496681.23</v>
+        <v>5635161.61</v>
       </c>
       <c r="N49" s="1">
-        <v>6496681.23</v>
+        <v>5635161.61</v>
       </c>
       <c r="O49" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
         <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.46</v>
+        <v>19.31</v>
       </c>
       <c r="E50" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>3151044.03</v>
+        <v>3038225.88</v>
       </c>
       <c r="J50" s="1">
-        <v>27.435618243219</v>
+        <v>26.453329305064</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14636274.66</v>
+        <v>14523456.51</v>
       </c>
       <c r="N50" s="1">
-        <v>14636274.66</v>
+        <v>14523456.51</v>
       </c>
       <c r="O50" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
         <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>198.5</v>
+        <v>207.0</v>
       </c>
       <c r="E51" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>1581650.5</v>
+        <v>1802582.5</v>
       </c>
       <c r="J51" s="1">
-        <v>44.207823802677</v>
+        <v>50.382969910096</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5159412.0</v>
+        <v>5380344.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5159412.0</v>
+        <v>5380344.0</v>
       </c>
       <c r="O51" s="1">
         <v>0.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
         <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>61.5</v>
+        <v>54.2</v>
       </c>
       <c r="E52" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>5946358.19</v>
+        <v>4032509.89</v>
       </c>
       <c r="J52" s="1">
-        <v>58.428472947671</v>
+        <v>39.623142012419</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>16123516.5</v>
+        <v>14209668.2</v>
       </c>
       <c r="N52" s="1">
-        <v>16123516.5</v>
+        <v>14209668.2</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D53" s="1">
-        <v>542.0</v>
+        <v>503.4</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
         <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>3602614.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-340997.58</v>
+        <v>-533591.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-10.943769805636</v>
+        <v>-14.811224161081</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2774908.42</v>
+        <v>3069023.08</v>
       </c>
       <c r="N53" s="1">
-        <v>2774908.42</v>
+        <v>3069023.08</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
         <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>36.87</v>
+        <v>38.88</v>
       </c>
       <c r="E54" s="1">
         <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>10866487.68</v>
+        <v>12705436.68</v>
       </c>
       <c r="J54" s="1">
-        <v>47.522727767589</v>
+        <v>55.565057108866</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>33732363.0</v>
+        <v>35571312.0</v>
       </c>
       <c r="N54" s="1">
-        <v>33732363.0</v>
+        <v>35571312.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.36</v>
+        <v>1.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>248513.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D55" s="1">
-        <v>16.9</v>
+        <v>19.81</v>
       </c>
       <c r="E55" s="1">
-        <v>16.6783863621</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4144795.83</v>
+        <v>4633156.49</v>
       </c>
       <c r="I55" s="1">
-        <v>55073.87</v>
+        <v>779767.53</v>
       </c>
       <c r="J55" s="1">
-        <v>1.3287474765675</v>
+        <v>16.830157403123</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4199869.7</v>
+        <v>5412924.02</v>
       </c>
       <c r="N55" s="1">
-        <v>4199869.7</v>
+        <v>5412924.02</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
         <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>190.65</v>
+        <v>183.65</v>
       </c>
       <c r="E56" s="1">
         <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>6743462.44</v>
+        <v>6213345.44</v>
       </c>
       <c r="J56" s="1">
-        <v>87.638294984206</v>
+        <v>80.748874239966</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14438115.15</v>
+        <v>13907998.15</v>
       </c>
       <c r="N56" s="1">
-        <v>14438115.15</v>
+        <v>13907998.15</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
         <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>67.78</v>
+        <v>64.46</v>
       </c>
       <c r="E57" s="1">
         <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>-12727.07</v>
+        <v>-501235.19</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.12744984286188</v>
+        <v>-5.0194071535981</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9973216.98</v>
+        <v>9484708.86</v>
       </c>
       <c r="N57" s="1">
-        <v>9973216.98</v>
+        <v>9484708.86</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>112726.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D58" s="1">
-        <v>65.06</v>
+        <v>63.54</v>
       </c>
       <c r="E58" s="1">
-        <v>76.2256770399</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8592615.67</v>
+        <v>9331588.5</v>
       </c>
       <c r="I58" s="1">
-        <v>-1258662.11</v>
+        <v>-1410946.26</v>
       </c>
       <c r="J58" s="1">
-        <v>-14.64818349079</v>
+        <v>-15.120108007334</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7333953.56</v>
+        <v>7920642.24</v>
       </c>
       <c r="N58" s="1">
-        <v>7333953.56</v>
+        <v>7920642.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1654.5</v>
+        <v>1582.5</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>-2625396.57</v>
+        <v>-3597540.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.516538454598</v>
+        <v>-14.41065101505</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>22339059.0</v>
+        <v>21366915.0</v>
       </c>
       <c r="N59" s="1">
-        <v>22339059.0</v>
+        <v>21366915.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
         <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>45.02</v>
+        <v>52.0</v>
       </c>
       <c r="E60" s="1">
         <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-409611.97</v>
+        <v>34895.37</v>
       </c>
       <c r="J60" s="1">
-        <v>-12.501049595113</v>
+        <v>1.0649804765467</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2867008.66</v>
+        <v>3311516.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2867008.66</v>
+        <v>3311516.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
         <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.86</v>
+        <v>19.57</v>
       </c>
       <c r="E61" s="1">
         <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6614603.28</v>
+        <v>6384230.18</v>
       </c>
       <c r="J61" s="1">
-        <v>72.196203762074</v>
+        <v>69.681757684984</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15776585.4</v>
+        <v>15546212.3</v>
       </c>
       <c r="N61" s="1">
-        <v>15776585.4</v>
+        <v>15546212.3</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
         <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.1</v>
+        <v>49.05</v>
       </c>
       <c r="E62" s="1">
         <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>11693210.38</v>
+        <v>9723399.73</v>
       </c>
       <c r="J62" s="1">
-        <v>82.735783514137</v>
+        <v>68.798308500347</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>25826406.3</v>
+        <v>23856595.65</v>
       </c>
       <c r="N62" s="1">
-        <v>25826406.3</v>
+        <v>23856595.65</v>
       </c>
       <c r="O62" s="1">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>46.005</v>
+        <v>64.36</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>8305296.49</v>
+        <v>14884701.3</v>
       </c>
       <c r="J63" s="1">
-        <v>101.4655811629</v>
+        <v>181.84599064694</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>16490630.27</v>
+        <v>23070035.08</v>
       </c>
       <c r="N63" s="1">
-        <v>16490630.27</v>
+        <v>23070035.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
         <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.185</v>
+        <v>25.425</v>
       </c>
       <c r="E64" s="1">
         <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>6390534.85</v>
+        <v>7157239.25</v>
       </c>
       <c r="J64" s="1">
-        <v>74.627076559629</v>
+        <v>83.580459852329</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14953827.35</v>
+        <v>15720531.75</v>
       </c>
       <c r="N64" s="1">
-        <v>14953827.35</v>
+        <v>15720531.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
         <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.742</v>
+        <v>5.714</v>
       </c>
       <c r="E65" s="1">
         <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>21926414.25</v>
+        <v>21676879.14</v>
       </c>
       <c r="J65" s="1">
-        <v>74.97208087293</v>
+        <v>74.118855797719</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51172520.26</v>
+        <v>50922985.15</v>
       </c>
       <c r="N65" s="1">
-        <v>51172520.26</v>
+        <v>50922985.15</v>
       </c>
       <c r="O65" s="1">
-        <v>2.06</v>
+        <v>2.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>19.37</v>
+        <v>13.93</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>3539428.74</v>
+        <v>1316535.94</v>
       </c>
       <c r="J66" s="1">
-        <v>80.891231850649</v>
+        <v>30.088531733585</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7914969.4</v>
+        <v>5692076.6</v>
       </c>
       <c r="N66" s="1">
-        <v>7914969.4</v>
+        <v>5692076.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
         <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>117.05</v>
+        <v>112.6</v>
       </c>
       <c r="E67" s="1">
         <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5531319.58</v>
+        <v>5008604.78</v>
       </c>
       <c r="J67" s="1">
-        <v>67.308666140976</v>
+        <v>60.947935134335</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13749161.2</v>
+        <v>13226446.4</v>
       </c>
       <c r="N67" s="1">
-        <v>13749161.2</v>
+        <v>13226446.4</v>
       </c>
       <c r="O67" s="1">
-        <v>0.55</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>47.3</v>
+        <v>45.23</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-664125.3</v>
+        <v>-739247.67</v>
       </c>
       <c r="J68" s="1">
-        <v>-27.896341463415</v>
+        <v>-31.051829268293</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1716564.3</v>
+        <v>1641441.93</v>
       </c>
       <c r="N68" s="1">
-        <v>1716564.3</v>
+        <v>1641441.93</v>
       </c>
       <c r="O68" s="1">
         <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>57.72</v>
+        <v>49.83</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>752551.21</v>
+        <v>-1388660.66</v>
       </c>
       <c r="J69" s="1">
-        <v>5.0467246787703</v>
+        <v>-9.3125729254483</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>15664226.76</v>
+        <v>13523014.89</v>
       </c>
       <c r="N69" s="1">
-        <v>15664226.76</v>
+        <v>13523014.89</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
         <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>30.46</v>
+        <v>26.72</v>
       </c>
       <c r="E70" s="1">
         <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>1716450.72</v>
+        <v>984222.3</v>
       </c>
       <c r="J70" s="1">
-        <v>40.414657960471</v>
+        <v>23.173987547727</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5963550.18</v>
+        <v>5231321.76</v>
       </c>
       <c r="N70" s="1">
-        <v>5963550.18</v>
+        <v>5231321.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>293111.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D71" s="1">
-        <v>41.05</v>
+        <v>36.5</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726508046</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>8462891.55</v>
+        <v>9201979.09</v>
       </c>
       <c r="I71" s="1">
-        <v>3569315.0</v>
+        <v>2180983.91</v>
       </c>
       <c r="J71" s="1">
-        <v>42.17606924196</v>
+        <v>23.701248271365</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>12032206.55</v>
+        <v>11382963.0</v>
       </c>
       <c r="N71" s="1">
-        <v>12032206.55</v>
+        <v>11382963.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
         <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.799</v>
+        <v>4.564</v>
       </c>
       <c r="E72" s="1">
         <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>6250788.11</v>
+        <v>5248631.08</v>
       </c>
       <c r="J72" s="1">
-        <v>43.974613894217</v>
+        <v>36.924387957887</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20465325.9</v>
+        <v>19463168.87</v>
       </c>
       <c r="N72" s="1">
-        <v>20465325.9</v>
+        <v>19463168.87</v>
       </c>
       <c r="O72" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>291516.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.68</v>
+        <v>21.86</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8608672251</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7247340.57</v>
+        <v>7740319.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-52725.69</v>
+        <v>-892980.45</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.72751776311238</v>
+        <v>-11.536739024572</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>7194614.88</v>
+        <v>6847338.96</v>
       </c>
       <c r="N73" s="1">
-        <v>7194614.88</v>
+        <v>6847338.96</v>
       </c>
       <c r="O73" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
         <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>186.38</v>
+        <v>177.02</v>
       </c>
       <c r="E74" s="1">
         <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>30940682.95</v>
+        <v>28757416.15</v>
       </c>
       <c r="J74" s="1">
-        <v>246.86615421209</v>
+        <v>229.44654264741</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>43474066.9</v>
+        <v>41290800.1</v>
       </c>
       <c r="N74" s="1">
-        <v>43474066.9</v>
+        <v>41290800.1</v>
       </c>
       <c r="O74" s="1">
-        <v>1.75</v>
+        <v>1.65</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
         <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>60.8</v>
+        <v>57.0</v>
       </c>
       <c r="E75" s="1">
         <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-3336555.06</v>
+        <v>-3589589.46</v>
       </c>
       <c r="J75" s="1">
-        <v>-45.179518127017</v>
+        <v>-48.605798244078</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4048550.4</v>
+        <v>3795516.0</v>
       </c>
       <c r="N75" s="1">
-        <v>4048550.4</v>
+        <v>3795516.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
         <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>57.98</v>
+        <v>49.84</v>
       </c>
       <c r="E76" s="1">
         <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>984536.12</v>
+        <v>-467224.74</v>
       </c>
       <c r="J76" s="1">
-        <v>10.522889094774</v>
+        <v>-4.9937772941785</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>10340675.02</v>
+        <v>8888914.16</v>
       </c>
       <c r="N76" s="1">
-        <v>10340675.02</v>
+        <v>8888914.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.42</v>
+        <v>0.35</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>37233.0</v>
+        <v>42919.0</v>
       </c>
       <c r="D77" s="1">
-        <v>78.08</v>
+        <v>81.2</v>
       </c>
       <c r="E77" s="1">
-        <v>90.0816265141</v>
+        <v>88.7485349146</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77">
         <v>0.92</v>
       </c>
       <c r="H77" s="1">
-        <v>3610063.85</v>
+        <v>4107238.27</v>
       </c>
       <c r="I77" s="1">
-        <v>-459361.95</v>
+        <v>-303666.32</v>
       </c>
       <c r="J77" s="1">
-        <v>-12.724482698554</v>
+        <v>-7.3934429910734</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3150701.9</v>
+        <v>3803571.95</v>
       </c>
       <c r="N77" s="1">
-        <v>3150701.9</v>
+        <v>3803571.95</v>
       </c>
       <c r="O77" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
         <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>349.9</v>
+        <v>355.6</v>
       </c>
       <c r="E78" s="1">
         <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>16321906.24</v>
+        <v>16902451.24</v>
       </c>
       <c r="J78" s="1">
-        <v>84.501997564767</v>
+        <v>87.507603126697</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>35637315.0</v>
+        <v>36217860.0</v>
       </c>
       <c r="N78" s="1">
-        <v>35637315.0</v>
+        <v>36217860.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.43</v>
+        <v>1.44</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
         <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>484.05</v>
+        <v>452.3</v>
       </c>
       <c r="E79" s="1">
         <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>21834856.77</v>
+        <v>19556254.52</v>
       </c>
       <c r="J79" s="1">
-        <v>169.21051739686</v>
+        <v>151.55235413408</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>34738816.35</v>
+        <v>32460214.1</v>
       </c>
       <c r="N79" s="1">
-        <v>34738816.35</v>
+        <v>32460214.1</v>
       </c>
       <c r="O79" s="1">
-        <v>1.4</v>
+        <v>1.29</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="1">
         <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.603</v>
+        <v>3.113</v>
       </c>
       <c r="E80" s="1">
         <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
         <v>87</v>
       </c>
       <c r="G80">
         <v>0.87</v>
       </c>
       <c r="H80" s="1">
         <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>308631.61</v>
+        <v>-271187.38</v>
       </c>
       <c r="J80" s="1">
-        <v>7.5515987643121</v>
+        <v>-6.6354132802697</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4395602.06</v>
+        <v>3815783.07</v>
       </c>
       <c r="N80" s="1">
-        <v>4395602.06</v>
+        <v>3815783.07</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1">
         <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>16.12</v>
+        <v>15.1</v>
       </c>
       <c r="E81" s="1">
         <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>873403.16</v>
+        <v>308960.66</v>
       </c>
       <c r="J81" s="1">
-        <v>10.853771098429</v>
+        <v>3.8394505946826</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8920405.0</v>
+        <v>8355962.5</v>
       </c>
       <c r="N81" s="1">
-        <v>8920405.0</v>
+        <v>8355962.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" t="s">
         <v>194</v>
       </c>
       <c r="C82" s="1">
         <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.09</v>
+        <v>31.56</v>
       </c>
       <c r="E82" s="1">
         <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>-135644.96</v>
+        <v>28237.46</v>
       </c>
       <c r="J82" s="1">
-        <v>-1.2357994061146</v>
+        <v>0.25725862795186</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>10840647.74</v>
+        <v>11004530.16</v>
       </c>
       <c r="N82" s="1">
-        <v>10840647.74</v>
+        <v>11004530.16</v>
       </c>
       <c r="O82" s="1">
         <v>0.44</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" s="1">
         <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>55.22</v>
+        <v>50.8</v>
       </c>
       <c r="E83" s="1">
         <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>365611.81</v>
+        <v>-154197.87</v>
       </c>
       <c r="J83" s="1">
-        <v>5.9657818278943</v>
+        <v>-2.5160862575692</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6494092.88</v>
+        <v>5974283.2</v>
       </c>
       <c r="N83" s="1">
-        <v>6494092.88</v>
+        <v>5974283.2</v>
       </c>
       <c r="O83" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" s="1">
         <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>560.2</v>
+        <v>462.1</v>
       </c>
       <c r="E84" s="1">
         <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>13794623.93</v>
+        <v>9967939.13</v>
       </c>
       <c r="J84" s="1">
-        <v>171.1989326794</v>
+        <v>123.70765225125</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>21852281.6</v>
+        <v>18025596.8</v>
       </c>
       <c r="N84" s="1">
-        <v>21852281.6</v>
+        <v>18025596.8</v>
       </c>
       <c r="O84" s="1">
-        <v>0.88</v>
+        <v>0.72</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" t="s">
         <v>200</v>
       </c>
       <c r="C85" s="1">
         <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.6</v>
+        <v>14.085</v>
       </c>
       <c r="E85" s="1">
         <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>529098.15</v>
+        <v>336252.28</v>
       </c>
       <c r="J85" s="1">
-        <v>10.714851481078</v>
+        <v>6.8094988432183</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5467086.8</v>
+        <v>5274240.93</v>
       </c>
       <c r="N85" s="1">
-        <v>5467086.8</v>
+        <v>5274240.93</v>
       </c>
       <c r="O85" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" s="1">
-        <v>61309.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D86" s="1">
-        <v>134.35</v>
+        <v>124.95</v>
       </c>
       <c r="E86" s="1">
-        <v>124.6053735993</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F86" t="s">
         <v>87</v>
       </c>
       <c r="G86">
         <v>0.87</v>
       </c>
       <c r="H86" s="1">
-        <v>8791480.07</v>
+        <v>9268820.09</v>
       </c>
       <c r="I86" s="1">
-        <v>671285.34</v>
+        <v>42107.48</v>
       </c>
       <c r="J86" s="1">
-        <v>7.6356351223577</v>
+        <v>0.45429169615051</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9462765.41</v>
+        <v>9310927.57</v>
       </c>
       <c r="N86" s="1">
-        <v>9462765.41</v>
+        <v>9310927.57</v>
       </c>
       <c r="O86" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" s="1">
         <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>72.98</v>
+        <v>75.58</v>
       </c>
       <c r="E87" s="1">
         <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>1320398.46</v>
+        <v>1692294.66</v>
       </c>
       <c r="J87" s="1">
-        <v>14.480527363787</v>
+        <v>18.559033408537</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10438840.26</v>
+        <v>10810736.46</v>
       </c>
       <c r="N87" s="1">
-        <v>10438840.26</v>
+        <v>10810736.46</v>
       </c>
       <c r="O87" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" s="1">
-        <v>1615189.0</v>
+        <v>1679606.0</v>
       </c>
       <c r="D88" s="1">
-        <v>8.592</v>
+        <v>11.92</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417512</v>
+        <v>6.5333634912</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10233904.94</v>
+        <v>10973476.52</v>
       </c>
       <c r="I88" s="1">
-        <v>3643798.95</v>
+        <v>9047427.0</v>
       </c>
       <c r="J88" s="1">
-        <v>35.605167053662</v>
+        <v>82.448137411242</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>13877703.89</v>
+        <v>20020903.52</v>
       </c>
       <c r="N88" s="1">
-        <v>13877703.89</v>
+        <v>20020903.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" s="1">
         <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.89</v>
+        <v>15.445</v>
       </c>
       <c r="E89" s="1">
         <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>6113663.77</v>
+        <v>5647614.38</v>
       </c>
       <c r="J89" s="1">
-        <v>58.07070753173</v>
+        <v>53.643931896008</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16641628.78</v>
+        <v>16175579.39</v>
       </c>
       <c r="N89" s="1">
-        <v>16641628.78</v>
+        <v>16175579.39</v>
       </c>
       <c r="O89" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" s="1">
-        <v>29095.0</v>
+        <v>38388.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1073.08</v>
+        <v>1074.74</v>
       </c>
       <c r="E90" s="1">
-        <v>1072.2345619522</v>
+        <v>1073.3572777951</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>31196664.58</v>
+        <v>41204039.18</v>
       </c>
       <c r="I90" s="1">
-        <v>24598.02</v>
+        <v>53079.94</v>
       </c>
       <c r="J90" s="1">
-        <v>0.078848236922641</v>
+        <v>0.1288221763117</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>31221262.6</v>
+        <v>41257119.12</v>
       </c>
       <c r="N90" s="1">
-        <v>31221262.6</v>
+        <v>41257119.12</v>
       </c>
       <c r="O90" s="1">
-        <v>1.26</v>
+        <v>1.65</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" s="1">
         <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>28392.91</v>
+        <v>28226.2</v>
       </c>
       <c r="E91" s="1">
         <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>9870868.31</v>
+        <v>9709493.03</v>
       </c>
       <c r="J91" s="1">
-        <v>56.041592663994</v>
+        <v>55.125388797852</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27484336.88</v>
+        <v>27322961.6</v>
       </c>
       <c r="N91" s="1">
-        <v>27484336.88</v>
+        <v>27322961.6</v>
       </c>
       <c r="O91" s="1">
-        <v>1.11</v>
+        <v>1.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" s="1">
         <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>18.095</v>
+        <v>18.445</v>
       </c>
       <c r="E92" s="1">
         <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>9855009.37</v>
+        <v>10373255.42</v>
       </c>
       <c r="J92" s="1">
-        <v>58.181769868534</v>
+        <v>61.241378569482</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>26793320.79</v>
+        <v>27311566.84</v>
       </c>
       <c r="N92" s="1">
-        <v>26793320.79</v>
+        <v>27311566.84</v>
       </c>
       <c r="O92" s="1">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="1">
         <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>73.65</v>
+        <v>67.35</v>
       </c>
       <c r="E93" s="1">
         <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>2036631.74</v>
+        <v>1344079.04</v>
       </c>
       <c r="J93" s="1">
-        <v>33.609786045493</v>
+        <v>22.180843043638</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>8096270.85</v>
+        <v>7403718.15</v>
       </c>
       <c r="N93" s="1">
-        <v>8096270.85</v>
+        <v>7403718.15</v>
       </c>
       <c r="O93" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="1">
         <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>42.74</v>
+        <v>40.015</v>
       </c>
       <c r="E94" s="1">
         <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>6010120.09</v>
+        <v>4724004.57</v>
       </c>
       <c r="J94" s="1">
-        <v>42.438851340463</v>
+        <v>33.357291480992</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>20171955.06</v>
+        <v>18885839.54</v>
       </c>
       <c r="N94" s="1">
-        <v>20171955.06</v>
+        <v>18885839.54</v>
       </c>
       <c r="O94" s="1">
-        <v>0.81</v>
+        <v>0.75</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" t="s">
         <v>220</v>
       </c>
       <c r="C95" s="1">
-        <v>232687.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D95" s="1">
-        <v>121.0</v>
+        <v>154.7</v>
       </c>
       <c r="E95" s="1">
-        <v>29.2892572855</v>
+        <v>31.067426023</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>6815229.41</v>
+        <v>7349310.3</v>
       </c>
       <c r="I95" s="1">
-        <v>21339897.59</v>
+        <v>29246521.7</v>
       </c>
       <c r="J95" s="1">
-        <v>313.12075215968</v>
+        <v>397.94920211765</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>28155127.0</v>
+        <v>36595832.0</v>
       </c>
       <c r="N95" s="1">
-        <v>28155127.0</v>
+        <v>36595832.0</v>
       </c>
       <c r="O95" s="1">
-        <v>1.13</v>
+        <v>1.46</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="1">
         <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>80.38</v>
+        <v>76.44</v>
       </c>
       <c r="E96" s="1">
         <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>4847761.34</v>
+        <v>4103538.68</v>
       </c>
       <c r="J96" s="1">
-        <v>46.905634476924</v>
+        <v>39.704736245534</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>15182897.82</v>
+        <v>14438675.16</v>
       </c>
       <c r="N96" s="1">
-        <v>15182897.82</v>
+        <v>14438675.16</v>
       </c>
       <c r="O96" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="1">
         <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>684.5</v>
+        <v>640.0</v>
       </c>
       <c r="E97" s="1">
         <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>91454.06</v>
+        <v>-54461.44</v>
       </c>
       <c r="J97" s="1">
-        <v>4.2477078166021</v>
+        <v>-2.5295354234838</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2244475.5</v>
+        <v>2098560.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2244475.5</v>
+        <v>2098560.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" s="1">
         <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>20.93</v>
+        <v>22.5</v>
       </c>
       <c r="E98" s="1">
         <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-388792.58</v>
+        <v>85419.64</v>
       </c>
       <c r="J98" s="1">
-        <v>-5.7936949019233</v>
+        <v>1.2729032349129</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6321822.78</v>
+        <v>6796035.0</v>
       </c>
       <c r="N98" s="1">
-        <v>6321822.78</v>
+        <v>6796035.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>228</v>
       </c>
       <c r="C99" s="1">
-        <v>29134.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D99" s="1">
-        <v>313.5</v>
+        <v>320.0</v>
       </c>
       <c r="E99" s="1">
-        <v>315.3562064941</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
       <c r="G99">
         <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>10078824.51</v>
+        <v>10571776.95</v>
       </c>
       <c r="I99" s="1">
-        <v>-180147.8</v>
+        <v>97800.13</v>
       </c>
       <c r="J99" s="1">
-        <v>-1.7873889938381</v>
+        <v>0.92510587825068</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>9898676.71</v>
+        <v>10669577.08</v>
       </c>
       <c r="N99" s="1">
-        <v>9898676.71</v>
+        <v>10669577.08</v>
       </c>
       <c r="O99" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" t="s">
         <v>230</v>
       </c>
       <c r="C100" s="1">
         <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>298.2</v>
+        <v>281.5</v>
       </c>
       <c r="E100" s="1">
         <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>23275332.83</v>
+        <v>20367011.13</v>
       </c>
       <c r="J100" s="1">
-        <v>81.221840038285</v>
+        <v>71.072930820849</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>51931828.2</v>
+        <v>49023506.5</v>
       </c>
       <c r="N100" s="1">
-        <v>51931828.2</v>
+        <v>49023506.5</v>
       </c>
       <c r="O100" s="1">
-        <v>2.09</v>
+        <v>1.95</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" t="s">
         <v>232</v>
       </c>
       <c r="C101" s="1">
         <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.092</v>
+        <v>4.59</v>
       </c>
       <c r="E101" s="1">
         <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>5639204.65</v>
+        <v>7243544.52</v>
       </c>
       <c r="J101" s="1">
-        <v>74.756372335858</v>
+        <v>96.024376623481</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>13182648.07</v>
+        <v>14786987.94</v>
       </c>
       <c r="N101" s="1">
-        <v>13182648.07</v>
+        <v>14786987.94</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>0.59</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" t="s">
         <v>234</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D102" s="1">
-        <v>80.85</v>
+        <v>72.72</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>53814781.03</v>
       </c>
       <c r="I102" s="1">
-        <v>-6823382.0</v>
+        <v>-11508175.75</v>
       </c>
       <c r="J102" s="1">
-        <v>-12.796289916048</v>
+        <v>-21.384785982098</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>46499745.6</v>
+        <v>42306605.28</v>
       </c>
       <c r="N102" s="1">
-        <v>46499745.6</v>
+        <v>42306605.28</v>
       </c>
       <c r="O102" s="1">
-        <v>1.87</v>
+        <v>1.69</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="1">
         <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>151.66</v>
+        <v>136.26</v>
       </c>
       <c r="E103" s="1">
         <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>31115707.9</v>
+        <v>24352027.9</v>
       </c>
       <c r="J103" s="1">
-        <v>87.666268580047</v>
+        <v>68.610086751399</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>66609072.0</v>
+        <v>59845392.0</v>
       </c>
       <c r="N103" s="1">
-        <v>66609072.0</v>
+        <v>59845392.0</v>
       </c>
       <c r="O103" s="1">
-        <v>2.68</v>
+        <v>2.39</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" t="s">
         <v>238</v>
       </c>
       <c r="C104" s="1">
         <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>273.6</v>
+        <v>262.6</v>
       </c>
       <c r="E104" s="1">
         <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
         <v>32</v>
       </c>
       <c r="G104">
         <v>0.92</v>
       </c>
       <c r="H104" s="1">
         <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-134260.24</v>
+        <v>-235444.47</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.2495913004178</v>
+        <v>-7.4522641360055</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3025108.05</v>
+        <v>2923923.82</v>
       </c>
       <c r="N104" s="1">
-        <v>3025108.05</v>
+        <v>2923923.82</v>
       </c>
       <c r="O104" s="1">
         <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" s="1">
         <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>267.75</v>
+        <v>268.4</v>
       </c>
       <c r="E105" s="1">
         <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>41327491.23</v>
+        <v>41467359.53</v>
       </c>
       <c r="J105" s="1">
-        <v>253.73764209393</v>
+        <v>254.59638893748</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>57614980.5</v>
+        <v>57754848.8</v>
       </c>
       <c r="N105" s="1">
-        <v>57614980.5</v>
+        <v>57754848.8</v>
       </c>
       <c r="O105" s="1">
-        <v>2.32</v>
+        <v>2.3</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="1">
-        <v>258489.0</v>
+        <v>262639.0</v>
       </c>
       <c r="D106" s="1">
-        <v>166.94</v>
+        <v>177.24</v>
       </c>
       <c r="E106" s="1">
-        <v>76.0454849529</v>
+        <v>77.7251671305</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19656921.36</v>
+        <v>20413660.17</v>
       </c>
       <c r="I106" s="1">
-        <v>23495232.3</v>
+        <v>26136476.19</v>
       </c>
       <c r="J106" s="1">
-        <v>119.52651114437</v>
+        <v>128.03424752025</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>43152153.66</v>
+        <v>46550136.36</v>
       </c>
       <c r="N106" s="1">
-        <v>43152153.66</v>
+        <v>46550136.36</v>
       </c>
       <c r="O106" s="1">
-        <v>1.74</v>
+        <v>1.86</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" t="s">
         <v>244</v>
       </c>
       <c r="C107" s="1">
         <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>239.6</v>
+        <v>266.8</v>
       </c>
       <c r="E107" s="1">
         <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>44476189.52</v>
+        <v>52782199.12</v>
       </c>
       <c r="J107" s="1">
-        <v>155.02340690106</v>
+        <v>183.97431119033</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>73166172.8</v>
+        <v>81472182.4</v>
       </c>
       <c r="N107" s="1">
-        <v>73166172.8</v>
+        <v>81472182.4</v>
       </c>
       <c r="O107" s="1">
-        <v>2.94</v>
+        <v>3.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" t="s">
         <v>246</v>
       </c>
       <c r="C108" s="1">
         <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>19.78</v>
+        <v>20.76</v>
       </c>
       <c r="E108" s="1">
         <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-903336.63</v>
+        <v>-553004.27</v>
       </c>
       <c r="J108" s="1">
-        <v>-11.32805593905</v>
+        <v>-6.9348049188415</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7070993.96</v>
+        <v>7421326.32</v>
       </c>
       <c r="N108" s="1">
-        <v>7070993.96</v>
+        <v>7421326.32</v>
       </c>
       <c r="O108" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" s="1">
         <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>12.52</v>
+        <v>11.025</v>
       </c>
       <c r="E109" s="1">
         <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
         <v>87</v>
       </c>
       <c r="G109">
         <v>0.87</v>
       </c>
       <c r="H109" s="1">
         <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>17422.22</v>
+        <v>-486231.09</v>
       </c>
       <c r="J109" s="1">
-        <v>0.40023551800801</v>
+        <v>-11.170043322708</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>4370414.2</v>
+        <v>3866760.89</v>
       </c>
       <c r="N109" s="1">
-        <v>4370414.2</v>
+        <v>3866760.89</v>
       </c>
       <c r="O109" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" s="1">
         <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.8</v>
+        <v>66.52</v>
       </c>
       <c r="E110" s="1">
         <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>7402089.26</v>
+        <v>5856416.78</v>
       </c>
       <c r="J110" s="1">
-        <v>54.360317521939</v>
+        <v>43.009029548181</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>21018803.8</v>
+        <v>19473131.32</v>
       </c>
       <c r="N110" s="1">
-        <v>21018803.8</v>
+        <v>19473131.32</v>
       </c>
       <c r="O110" s="1">
-        <v>0.85</v>
+        <v>0.78</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
         <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>82.76</v>
+        <v>84.6</v>
       </c>
       <c r="E111" s="1">
         <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
         <v>114</v>
       </c>
       <c r="G111">
-        <v>10.82</v>
+        <v>10.92</v>
       </c>
       <c r="H111" s="1">
         <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>1537244.93</v>
+        <v>1605664.43</v>
       </c>
       <c r="J111" s="1">
-        <v>40.627030821412</v>
+        <v>42.4352534937</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5321043.3</v>
+        <v>5389462.8</v>
       </c>
       <c r="N111" s="1">
-        <v>5321043.3</v>
+        <v>5389462.8</v>
       </c>
       <c r="O111" s="1">
         <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>215998.0</v>
+        <v>226412.0</v>
       </c>
       <c r="D112" s="1">
-        <v>34.96</v>
+        <v>52.35</v>
       </c>
       <c r="E112" s="1">
-        <v>22.2325999778</v>
+        <v>23.4359741533</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4802197.13</v>
+        <v>5306185.78</v>
       </c>
       <c r="I112" s="1">
-        <v>2749092.95</v>
+        <v>6546482.42</v>
       </c>
       <c r="J112" s="1">
-        <v>57.246566010921</v>
+        <v>123.37454230636</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>7551290.08</v>
+        <v>11852668.2</v>
       </c>
       <c r="N112" s="1">
-        <v>7551290.08</v>
+        <v>11852668.2</v>
       </c>
       <c r="O112" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
         <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>54.5</v>
+        <v>60.05</v>
       </c>
       <c r="E113" s="1">
         <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>-1866525.16</v>
+        <v>-1528424.71</v>
       </c>
       <c r="J113" s="1">
-        <v>-35.987377544934</v>
+        <v>-29.468660946299</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3320085.5</v>
+        <v>3658185.95</v>
       </c>
       <c r="N113" s="1">
-        <v>3320085.5</v>
+        <v>3658185.95</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
         <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>39.62</v>
+        <v>36.88</v>
       </c>
       <c r="E114" s="1">
         <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>2765264.55</v>
+        <v>2350864.21</v>
       </c>
       <c r="J114" s="1">
-        <v>85.694047960592</v>
+        <v>72.852006279319</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5992168.42</v>
+        <v>5577768.08</v>
       </c>
       <c r="N114" s="1">
-        <v>5992168.42</v>
+        <v>5577768.08</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>38052.0</v>
+        <v>44027.0</v>
       </c>
       <c r="D115" s="1">
-        <v>77.7</v>
+        <v>69.8</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3178001156</v>
+        <v>75.3023696822</v>
       </c>
       <c r="F115" t="s">
         <v>32</v>
       </c>
       <c r="G115">
         <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>3109562.43</v>
+        <v>3600568.82</v>
       </c>
       <c r="I115" s="1">
-        <v>94773.11</v>
+        <v>-246588.36</v>
       </c>
       <c r="J115" s="1">
-        <v>3.0477956990238</v>
+        <v>-6.8485945506799</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3204335.54</v>
+        <v>3353980.46</v>
       </c>
       <c r="N115" s="1">
-        <v>3204335.54</v>
+        <v>3353980.46</v>
       </c>
       <c r="O115" s="1">
         <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.9405</v>
+        <v>4.622</v>
       </c>
       <c r="E116" s="1">
         <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
         <v>87</v>
       </c>
       <c r="G116">
         <v>0.87</v>
       </c>
       <c r="H116" s="1">
         <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>262397.8</v>
+        <v>30579.04</v>
       </c>
       <c r="J116" s="1">
-        <v>7.2914811882904</v>
+        <v>0.84972699815311</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3861087.74</v>
+        <v>3629268.98</v>
       </c>
       <c r="N116" s="1">
-        <v>3861087.74</v>
+        <v>3629268.98</v>
       </c>
       <c r="O116" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
         <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>267.4</v>
+        <v>223.7</v>
       </c>
       <c r="E117" s="1">
         <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>161746.68</v>
+        <v>-724358.22</v>
       </c>
       <c r="J117" s="1">
-        <v>3.074843052607</v>
+        <v>-13.770222921211</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>5422069.8</v>
+        <v>4535964.9</v>
       </c>
       <c r="N117" s="1">
-        <v>5422069.8</v>
+        <v>4535964.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
         <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>77.12</v>
+        <v>77.81</v>
       </c>
       <c r="E118" s="1">
         <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>18592555.85</v>
+        <v>18992372.9</v>
       </c>
       <c r="J118" s="1">
-        <v>71.251563690244</v>
+        <v>72.783767774091</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>44686798.4</v>
+        <v>45086615.45</v>
       </c>
       <c r="N118" s="1">
-        <v>44686798.4</v>
+        <v>45086615.45</v>
       </c>
       <c r="O118" s="1">
         <v>1.8</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>86896.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D119" s="1">
-        <v>258.7</v>
+        <v>392.0</v>
       </c>
       <c r="E119" s="1">
-        <v>190.5169861674</v>
+        <v>381.608</v>
       </c>
       <c r="F119" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G119">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H119" s="1">
-        <v>16555164.03</v>
+        <v>1249934.09</v>
       </c>
       <c r="I119" s="1">
-        <v>5924831.17</v>
+        <v>23380.86</v>
       </c>
       <c r="J119" s="1">
-        <v>35.788417192747</v>
+        <v>1.8705674312795</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>22479995.2</v>
+        <v>1273314.95</v>
       </c>
       <c r="N119" s="1">
-        <v>22479995.2</v>
+        <v>1273314.95</v>
       </c>
       <c r="O119" s="1">
-        <v>0.9</v>
+        <v>0.05</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>146145.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D120" s="1">
-        <v>17.44</v>
+        <v>239.1</v>
       </c>
       <c r="E120" s="1">
-        <v>17.0923922816</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2497967.67</v>
+        <v>16555164.03</v>
       </c>
       <c r="I120" s="1">
-        <v>50801.13</v>
+        <v>4221669.57</v>
       </c>
       <c r="J120" s="1">
-        <v>2.0336984585553</v>
+        <v>25.500620606053</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2548768.8</v>
+        <v>20776833.6</v>
       </c>
       <c r="N120" s="1">
-        <v>2548768.8</v>
+        <v>20776833.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.83</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>109393.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D121" s="1">
-        <v>104.15</v>
+        <v>25.96</v>
       </c>
       <c r="E121" s="1">
-        <v>84.5130175605</v>
+        <v>17.749247995</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9245132.53</v>
+        <v>3268719.26</v>
       </c>
       <c r="I121" s="1">
-        <v>2148148.42</v>
+        <v>1512100.3</v>
       </c>
       <c r="J121" s="1">
-        <v>23.235452958942</v>
+        <v>46.25971763632</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>11393280.95</v>
+        <v>4780819.56</v>
       </c>
       <c r="N121" s="1">
-        <v>11393280.95</v>
+        <v>4780819.56</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>967567.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D122" s="1">
-        <v>69.18</v>
+        <v>100.6</v>
       </c>
       <c r="E122" s="1">
-        <v>16.7051703706</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>16163371.58</v>
+        <v>9245132.53</v>
       </c>
       <c r="I122" s="1">
-        <v>50772913.48</v>
+        <v>1759803.27</v>
       </c>
       <c r="J122" s="1">
-        <v>314.12328318199</v>
+        <v>19.03491663629</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>66936285.06</v>
+        <v>11004935.8</v>
       </c>
       <c r="N122" s="1">
-        <v>66936285.06</v>
+        <v>11004935.8</v>
       </c>
       <c r="O122" s="1">
-        <v>2.69</v>
+        <v>0.44</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>203662.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D123" s="1">
-        <v>48.71</v>
+        <v>71.16</v>
       </c>
       <c r="E123" s="1">
-        <v>39.7678394595</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9466517.48</v>
+        <v>16163371.58</v>
       </c>
       <c r="I123" s="1">
-        <v>453858.54</v>
+        <v>52688696.14</v>
       </c>
       <c r="J123" s="1">
-        <v>4.7943559071102</v>
+        <v>325.97590100072</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>9920376.02</v>
+        <v>68852067.72</v>
       </c>
       <c r="N123" s="1">
-        <v>9920376.02</v>
+        <v>68852067.72</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>2.75</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>434044.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>23.8</v>
+        <v>49.09</v>
       </c>
       <c r="E124" s="1">
-        <v>15.354600916</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>6664572.4</v>
+        <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>3665674.8</v>
+        <v>531250.1</v>
       </c>
       <c r="J124" s="1">
-        <v>55.002400454079</v>
+        <v>5.6118852695553</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10330247.2</v>
+        <v>9997767.58</v>
       </c>
       <c r="N124" s="1">
-        <v>10330247.2</v>
+        <v>9997767.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>168171.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>134.6</v>
+        <v>26.92</v>
       </c>
       <c r="E125" s="1">
-        <v>95.7333994565</v>
+        <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>16099581.52</v>
+        <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>6536235.08</v>
+        <v>5019892.08</v>
       </c>
       <c r="J125" s="1">
-        <v>40.598788682055</v>
+        <v>75.322042866546</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>22635816.6</v>
+        <v>11684464.48</v>
       </c>
       <c r="N125" s="1">
-        <v>22635816.6</v>
+        <v>11684464.48</v>
       </c>
       <c r="O125" s="1">
-        <v>0.91</v>
+        <v>0.47</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>234476.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D126" s="1">
-        <v>23.24</v>
+        <v>126.05</v>
       </c>
       <c r="E126" s="1">
-        <v>49.0180555366</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>11493557.59</v>
+        <v>16099581.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-6044335.35</v>
+        <v>5098373.03</v>
       </c>
       <c r="J126" s="1">
-        <v>-52.588898630124</v>
+        <v>31.667736354926</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5449222.24</v>
+        <v>21197954.55</v>
       </c>
       <c r="N126" s="1">
-        <v>5449222.24</v>
+        <v>21197954.55</v>
       </c>
       <c r="O126" s="1">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>268022.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D127" s="1">
-        <v>36.0</v>
+        <v>22.11</v>
       </c>
       <c r="E127" s="1">
-        <v>23.6258324317</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>6332242.86</v>
+        <v>11493557.59</v>
       </c>
       <c r="I127" s="1">
-        <v>3316549.14</v>
+        <v>-6309293.23</v>
       </c>
       <c r="J127" s="1">
-        <v>52.37558339637</v>
+        <v>-54.894171631327</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>9648792.0</v>
+        <v>5184264.36</v>
       </c>
       <c r="N127" s="1">
-        <v>9648792.0</v>
+        <v>5184264.36</v>
       </c>
       <c r="O127" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>204604.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D128" s="1">
-        <v>69.7</v>
+        <v>36.2</v>
       </c>
       <c r="E128" s="1">
-        <v>76.0764845751</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>15565553.05</v>
+        <v>6332242.86</v>
       </c>
       <c r="I128" s="1">
-        <v>-1304654.25</v>
+        <v>3370153.54</v>
       </c>
       <c r="J128" s="1">
-        <v>-8.3816761653708</v>
+        <v>53.222114415239</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>14260898.8</v>
+        <v>9702396.4</v>
       </c>
       <c r="N128" s="1">
-        <v>14260898.8</v>
+        <v>9702396.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.57</v>
+        <v>0.39</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" t="s">
         <v>288</v>
       </c>
       <c r="C129" s="1">
-        <v>423.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D129" s="1">
-        <v>5877.0</v>
+        <v>57.1</v>
       </c>
       <c r="E129" s="1">
-        <v>5756.676122931</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>0.0</v>
+        <v>16048802.68</v>
       </c>
       <c r="I129" s="1">
-        <v>508970.0</v>
+        <v>-3960675.58</v>
       </c>
       <c r="J129" s="1">
+        <v>-24.678947451549</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>12088127.1</v>
+      </c>
+      <c r="N129" s="1">
+        <v>12088127.1</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" t="s">
+        <v>290</v>
+      </c>
+      <c r="C130" s="1">
+        <v>753.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>5840.0</v>
+      </c>
+      <c r="E130" s="1">
+        <v>5824.634794157</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>115700.0</v>
+      </c>
+      <c r="J130" s="1">
         <v>0</v>
       </c>
-      <c r="K129">
-[...14 lines deleted...]
-      <c r="P129">
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>115700.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>115700.0</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>