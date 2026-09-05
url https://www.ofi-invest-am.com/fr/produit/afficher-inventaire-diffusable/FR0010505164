--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -352,473 +352,467 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...2 lines deleted...]
-    <t>ERICSSON CLASS B</t>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE0005785604</t>
+  </si>
+  <si>
+    <t>FRESENIUS SE AND CO KGAA</t>
+  </si>
+  <si>
+    <t>PTGAL0AM0009</t>
+  </si>
+  <si>
+    <t>GALP ENERGIA SGPS SA CLASS B</t>
+  </si>
+  <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>IE0000669501</t>
+  </si>
+  <si>
+    <t>GLANBIA PLC</t>
+  </si>
+  <si>
+    <t>DE0006047004</t>
+  </si>
+  <si>
+    <t>HEIDELBERG MATERIALS AG</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
+    <t>DE0006048432</t>
+  </si>
+  <si>
+    <t>HENKEL &amp; KGAA PREF AG</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>DE000KGX8881</t>
+  </si>
+  <si>
+    <t>KION GROUP AG</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CORP CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
+  </si>
+  <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>DE000LEG1110</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN N</t>
+  </si>
+  <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>CH0025751329</t>
+  </si>
+  <si>
+    <t>LOGITECH INTERNATIONAL SA</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0031274896</t>
+  </si>
+  <si>
+    <t>MARKS AND SPENCER GROUP PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>FR001400AJ45</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
+    <t>GB0032089863</t>
+  </si>
+  <si>
+    <t>NEXT PLC</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
+    <t>FR001400KPZ3</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART I</t>
+  </si>
+  <si>
+    <t>FR0010838607</t>
+  </si>
+  <si>
+    <t>OFI INVEST ESG MID CAPS EURO PART I</t>
+  </si>
+  <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>NL0013654783</t>
+  </si>
+  <si>
+    <t>PROSUS NV CLASS N</t>
+  </si>
+  <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000073272</t>
+  </si>
+  <si>
+    <t>SAFRAN SA</t>
+  </si>
+  <si>
+    <t>IT0005495657</t>
+  </si>
+  <si>
+    <t>SAIPEM</t>
+  </si>
+  <si>
+    <t>FR0000120578</t>
+  </si>
+  <si>
+    <t>SANOFI SA</t>
+  </si>
+  <si>
+    <t>DE0007164600</t>
+  </si>
+  <si>
+    <t>SAP</t>
+  </si>
+  <si>
+    <t>CH0024638196</t>
+  </si>
+  <si>
+    <t>SCHINDLER HOLDING PAR AG</t>
+  </si>
+  <si>
+    <t>FR0000121972</t>
+  </si>
+  <si>
+    <t>SCHNEIDER ELECTRIC</t>
+  </si>
+  <si>
+    <t>DE000ENER6Y0</t>
+  </si>
+  <si>
+    <t>SIEMENS ENERGY N AG</t>
+  </si>
+  <si>
+    <t>DE0007236101</t>
+  </si>
+  <si>
+    <t>SIEMENS N AG</t>
+  </si>
+  <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
+    <t>GB0009223206</t>
+  </si>
+  <si>
+    <t>SMITH AND NEPHEW PLC</t>
+  </si>
+  <si>
+    <t>FR0000130809</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>SE0000171100</t>
+  </si>
+  <si>
+    <t>SSAB A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>AT0000652011</t>
-[...412 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
@@ -863,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1294,183 +1282,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6420944.0898</v>
+        <v>6349130.0898</v>
       </c>
       <c r="D2">
-        <v>261.61</v>
+        <v>270.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1679816518.37</v>
+        <v>1718222400.81</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1679816518.37</v>
+        <v>1718222400.81</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3133.9822</v>
+        <v>3213.2314</v>
       </c>
       <c r="D3">
-        <v>252192.28</v>
+        <v>260987.45</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>790366131.56</v>
+        <v>838613096.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>790366131.56</v>
+        <v>838613096.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>256.07</v>
+        <v>264.89</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19967032.44</v>
+        <v>20654545.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19967032.44</v>
+        <v>20654545.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>135078.0</v>
+        <v>145160.0</v>
       </c>
       <c r="D5">
-        <v>132.27</v>
+        <v>136.89</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>17866976.32</v>
+        <v>19871318.39</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>17866976.32</v>
+        <v>19871318.39</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1492,6486 +1480,6386 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>82.86</v>
+        <v>83.1</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>5658221.0</v>
+        <v>5679795.97</v>
       </c>
       <c r="J2" s="1">
-        <v>37.461213922153</v>
+        <v>37.604054678379</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>20762432.55</v>
+        <v>20784007.52</v>
       </c>
       <c r="N2" s="1">
-        <v>20762432.55</v>
+        <v>20784007.52</v>
       </c>
       <c r="O2" s="1">
-        <v>0.83</v>
+        <v>0.8</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>87081.0</v>
+        <v>114183.0</v>
       </c>
       <c r="D3" s="1">
-        <v>132.4</v>
+        <v>125.9</v>
       </c>
       <c r="E3" s="1">
-        <v>115.8468207761</v>
+        <v>117.9386913113</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>10088057.0</v>
+        <v>13466593.59</v>
       </c>
       <c r="I3" s="1">
-        <v>1441467.4</v>
+        <v>909046.11</v>
       </c>
       <c r="J3" s="1">
-        <v>14.288850667676</v>
+        <v>6.7503790318217</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11529524.4</v>
+        <v>14375639.7</v>
       </c>
       <c r="N3" s="1">
-        <v>11529524.4</v>
+        <v>14375639.7</v>
       </c>
       <c r="O3" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>126975.0</v>
+        <v>130303.0</v>
       </c>
       <c r="D4" s="1">
-        <v>144.0</v>
+        <v>161.45</v>
       </c>
       <c r="E4" s="1">
-        <v>208.744855129</v>
+        <v>207.4280381112</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>26505377.98</v>
+        <v>27028495.65</v>
       </c>
       <c r="I4" s="1">
-        <v>-8220977.98</v>
+        <v>-5991076.3</v>
       </c>
       <c r="J4" s="1">
-        <v>-31.01626389257</v>
+        <v>-22.16577784269</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>18284400.0</v>
+        <v>21037419.35</v>
       </c>
       <c r="N4" s="1">
-        <v>18284400.0</v>
+        <v>21037419.35</v>
       </c>
       <c r="O4" s="1">
-        <v>0.73</v>
+        <v>0.81</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>880.0</v>
+        <v>817.4</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-835759.61</v>
+        <v>-903367.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-46.790869378129</v>
+        <v>-50.575973442821</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>950400.0</v>
+        <v>882792.0</v>
       </c>
       <c r="N5" s="1">
-        <v>950400.0</v>
+        <v>882792.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>23.12</v>
+        <v>24.92</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>3468483.92</v>
+        <v>4682169.92</v>
       </c>
       <c r="J6" s="1">
-        <v>28.61634662005</v>
+        <v>38.629730007424</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>15589122.4</v>
+        <v>16802808.4</v>
       </c>
       <c r="N6" s="1">
-        <v>15589122.4</v>
+        <v>16802808.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1251130.0</v>
+        <v>1302111.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.66</v>
+        <v>10.115</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2810872811</v>
+        <v>9.3165326074</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11611846.73</v>
+        <v>12131159.59</v>
       </c>
       <c r="I7" s="1">
-        <v>474069.07</v>
+        <v>1039693.18</v>
       </c>
       <c r="J7" s="1">
-        <v>4.0826328578314</v>
+        <v>8.57043526867</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>12085915.8</v>
+        <v>13170852.77</v>
       </c>
       <c r="N7" s="1">
-        <v>12085915.8</v>
+        <v>13170852.77</v>
       </c>
       <c r="O7" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>8690664.01</v>
+        <v>9815341.93</v>
       </c>
       <c r="J8" s="1">
-        <v>32.613991207684</v>
+        <v>36.83463945184</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>35337706.24</v>
+        <v>36462384.16</v>
       </c>
       <c r="N8" s="1">
-        <v>35337706.24</v>
+        <v>36462384.16</v>
       </c>
       <c r="O8" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>178045.0</v>
+        <v>158232.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.45</v>
+        <v>57.32</v>
       </c>
       <c r="E9" s="1">
-        <v>64.6603093038</v>
+        <v>64.6603092927</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>11512444.77</v>
+        <v>10231330.06</v>
       </c>
       <c r="I9" s="1">
-        <v>-2708119.52</v>
+        <v>-1161471.82</v>
       </c>
       <c r="J9" s="1">
-        <v>-23.523409441729</v>
+        <v>-11.352109776429</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8804325.25</v>
+        <v>9069858.24</v>
       </c>
       <c r="N9" s="1">
-        <v>8804325.25</v>
+        <v>9069858.24</v>
       </c>
       <c r="O9" s="1">
         <v>0.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>26630826.46</v>
+        <v>26722716.96</v>
       </c>
       <c r="J10" s="1">
-        <v>63.724075806944</v>
+        <v>63.943957724493</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>68421666.3</v>
+        <v>68513556.8</v>
       </c>
       <c r="N10" s="1">
-        <v>68421666.3</v>
+        <v>68513556.8</v>
       </c>
       <c r="O10" s="1">
-        <v>2.73</v>
+        <v>2.64</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>328782.0</v>
+        <v>338590.0</v>
       </c>
       <c r="D11" s="1">
-        <v>50.92</v>
+        <v>53.68</v>
       </c>
       <c r="E11" s="1">
-        <v>67.196507321</v>
+        <v>66.836465253</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>22093002.07</v>
+        <v>22630158.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-5351422.63</v>
+        <v>-4454647.57</v>
       </c>
       <c r="J11" s="1">
-        <v>-24.222251973926</v>
+        <v>-19.684561718168</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>16741579.44</v>
+        <v>18175511.2</v>
       </c>
       <c r="N11" s="1">
-        <v>16741579.44</v>
+        <v>18175511.2</v>
       </c>
       <c r="O11" s="1">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>3952087.44</v>
+        <v>3590361.6</v>
       </c>
       <c r="J12" s="1">
-        <v>15.460175114061</v>
+        <v>14.045139410883</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>29515106.04</v>
+        <v>29153380.2</v>
       </c>
       <c r="N12" s="1">
-        <v>29515106.04</v>
+        <v>29153380.2</v>
       </c>
       <c r="O12" s="1">
-        <v>1.18</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>18563.0</v>
+        <v>20012.0</v>
       </c>
       <c r="D13" s="1">
-        <v>687.2</v>
+        <v>766.0</v>
       </c>
       <c r="E13" s="1">
-        <v>683.554539137</v>
+        <v>685.8813861683</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>12688822.91</v>
+        <v>13725858.3</v>
       </c>
       <c r="I13" s="1">
-        <v>67670.69</v>
+        <v>1603333.7</v>
       </c>
       <c r="J13" s="1">
-        <v>0.53330943681678</v>
+        <v>11.681117966954</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12756493.6</v>
+        <v>15329192.0</v>
       </c>
       <c r="N13" s="1">
-        <v>12756493.6</v>
+        <v>15329192.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>188112018.96</v>
+        <v>210937834.96</v>
       </c>
       <c r="J14" s="1">
-        <v>523.61857036031</v>
+        <v>587.15529282656</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>224037410.0</v>
+        <v>246863226.0</v>
       </c>
       <c r="N14" s="1">
-        <v>224037410.0</v>
+        <v>246863226.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.93</v>
+        <v>9.5</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>21976.0</v>
+        <v>33018.0</v>
       </c>
       <c r="D15" s="1">
-        <v>209.0</v>
+        <v>212.2</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1785702585</v>
+        <v>194.8049094433</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4069484.26</v>
+        <v>6432068.5</v>
       </c>
       <c r="I15" s="1">
-        <v>523499.74</v>
+        <v>574351.1</v>
       </c>
       <c r="J15" s="1">
-        <v>12.864031571411</v>
+        <v>8.9294928995237</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>4592984.0</v>
+        <v>7006419.6</v>
       </c>
       <c r="N15" s="1">
-        <v>4592984.0</v>
+        <v>7006419.6</v>
       </c>
       <c r="O15" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>14402264.19</v>
+        <v>14909073.89</v>
       </c>
       <c r="J16" s="1">
-        <v>82.790868782605</v>
+        <v>85.704245097392</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>31798221.5</v>
+        <v>32305031.2</v>
       </c>
       <c r="N16" s="1">
-        <v>31798221.5</v>
+        <v>32305031.2</v>
       </c>
       <c r="O16" s="1">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>3416962.0</v>
+        <v>3220013.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.645</v>
+        <v>19.41</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>25316990.23</v>
+        <v>23857753.66</v>
       </c>
       <c r="I17" s="1">
-        <v>38392266.26</v>
+        <v>38642698.67</v>
       </c>
       <c r="J17" s="1">
-        <v>151.64624985519</v>
+        <v>161.97123677569</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>63709256.49</v>
+        <v>62500452.33</v>
       </c>
       <c r="N17" s="1">
-        <v>63709256.49</v>
+        <v>62500452.33</v>
       </c>
       <c r="O17" s="1">
-        <v>2.54</v>
+        <v>2.41</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>8412559.0</v>
+        <v>8943222.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.921</v>
+        <v>0.9274</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255804</v>
+        <v>0.5140577792</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4074417.52</v>
+        <v>4597332.84</v>
       </c>
       <c r="I18" s="1">
-        <v>3673549.32</v>
+        <v>3696611.24</v>
       </c>
       <c r="J18" s="1">
-        <v>90.161337221032</v>
+        <v>80.407735716607</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7747966.84</v>
+        <v>8293944.08</v>
       </c>
       <c r="N18" s="1">
-        <v>7747966.84</v>
+        <v>8293944.08</v>
       </c>
       <c r="O18" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4804582.0</v>
+        <v>5072239.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E19" s="1">
-        <v>4.9831415657</v>
+        <v>5.2858859766</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23941912.27</v>
+        <v>26811277.0</v>
       </c>
       <c r="I19" s="1">
-        <v>25439581.53</v>
+        <v>27329802.09</v>
       </c>
       <c r="J19" s="1">
-        <v>106.25542873564</v>
+        <v>101.93398132435</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49381493.8</v>
+        <v>54141079.09</v>
       </c>
       <c r="N19" s="1">
-        <v>49381493.8</v>
+        <v>54141079.09</v>
       </c>
       <c r="O19" s="1">
-        <v>1.97</v>
+        <v>2.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>148.0</v>
+        <v>150.8</v>
       </c>
       <c r="E20" s="1">
         <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3052093.83</v>
+        <v>3259671.83</v>
       </c>
       <c r="J20" s="1">
-        <v>38.537092130959</v>
+        <v>41.158064144248</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10971980.0</v>
+        <v>11179558.0</v>
       </c>
       <c r="N20" s="1">
-        <v>10971980.0</v>
+        <v>11179558.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>63412.0</v>
+        <v>67112.0</v>
       </c>
       <c r="D21" s="1">
-        <v>258.2</v>
+        <v>271.4</v>
       </c>
       <c r="E21" s="1">
-        <v>141.7162768877</v>
+        <v>149.3741640839</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>8986512.55</v>
+        <v>10024798.9</v>
       </c>
       <c r="I21" s="1">
-        <v>7386465.85</v>
+        <v>8189397.9</v>
       </c>
       <c r="J21" s="1">
-        <v>82.195020692426</v>
+        <v>81.691393330593</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>16372978.4</v>
+        <v>18214196.8</v>
       </c>
       <c r="N21" s="1">
-        <v>16372978.4</v>
+        <v>18214196.8</v>
       </c>
       <c r="O21" s="1">
-        <v>0.65</v>
+        <v>0.7</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>74.65</v>
+        <v>72.85</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1108445.26</v>
+        <v>-1156969.66</v>
       </c>
       <c r="J22" s="1">
-        <v>-35.517302096439</v>
+        <v>-37.072142769264</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2012414.7</v>
+        <v>1963890.3</v>
       </c>
       <c r="N22" s="1">
-        <v>2012414.7</v>
+        <v>1963890.3</v>
       </c>
       <c r="O22" s="1">
         <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>80.7</v>
+        <v>70.38</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>9191.47</v>
+        <v>-3286407.65</v>
       </c>
       <c r="J23" s="1">
-        <v>0.035678918563406</v>
+        <v>-12.7569878279</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25770818.7</v>
+        <v>22475219.58</v>
       </c>
       <c r="N23" s="1">
-        <v>25770818.7</v>
+        <v>22475219.58</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>0.87</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E24" s="1">
         <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>15729452.05</v>
+        <v>16755127.89</v>
       </c>
       <c r="J24" s="1">
-        <v>60.205284950735</v>
+        <v>64.13111186562</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>41855816.31</v>
+        <v>42881492.15</v>
       </c>
       <c r="N24" s="1">
-        <v>41855816.31</v>
+        <v>42881492.15</v>
       </c>
       <c r="O24" s="1">
-        <v>1.67</v>
+        <v>1.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>906227.0</v>
+        <v>950870.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.486</v>
+        <v>11.666</v>
       </c>
       <c r="E25" s="1">
-        <v>6.1655268492</v>
+        <v>6.4196217149</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>5587366.9</v>
+        <v>6104225.7</v>
       </c>
       <c r="I25" s="1">
-        <v>5727783.42</v>
+        <v>4988623.72</v>
       </c>
       <c r="J25" s="1">
-        <v>102.51310720261</v>
+        <v>81.724103353518</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11315150.32</v>
+        <v>11092849.42</v>
       </c>
       <c r="N25" s="1">
-        <v>11315150.32</v>
+        <v>11092849.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>26.23</v>
+        <v>25.63</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1180800.85</v>
+        <v>-1473135.25</v>
       </c>
       <c r="J26" s="1">
-        <v>-8.45804295509</v>
+        <v>-10.552025960311</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12779885.52</v>
+        <v>12487551.12</v>
       </c>
       <c r="N26" s="1">
-        <v>12779885.52</v>
+        <v>12487551.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.735</v>
+        <v>11.49</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5484167.73</v>
+        <v>6072934.85</v>
       </c>
       <c r="J27" s="1">
-        <v>189.94479858295</v>
+        <v>210.33681748655</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8371410.64</v>
+        <v>8960177.76</v>
       </c>
       <c r="N27" s="1">
-        <v>8371410.64</v>
+        <v>8960177.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>96.74</v>
+        <v>101.8</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>44139.3</v>
+        <v>136266.72</v>
       </c>
       <c r="J28" s="1">
-        <v>2.5704139797145</v>
+        <v>7.9353746447689</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1761345.18</v>
+        <v>1853472.6</v>
       </c>
       <c r="N28" s="1">
-        <v>1761345.18</v>
+        <v>1853472.6</v>
       </c>
       <c r="O28" s="1">
         <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>42.64</v>
+        <v>42.94</v>
       </c>
       <c r="E29" s="1">
-        <v>43.0530775376</v>
+        <v>41.8530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>6729140.85</v>
+        <v>6557910.45</v>
       </c>
       <c r="I29" s="1">
-        <v>293871.65</v>
+        <v>538267.07</v>
       </c>
       <c r="J29" s="1">
-        <v>4.3671496339685</v>
+        <v>8.2079051567409</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>7023012.5</v>
+        <v>7096177.52</v>
       </c>
       <c r="N29" s="1">
-        <v>7023012.5</v>
+        <v>7096177.52</v>
       </c>
       <c r="O29" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7701198.7</v>
+        <v>7995115.08</v>
       </c>
       <c r="J30" s="1">
-        <v>213.6135370981</v>
+        <v>221.76610139213</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11306400.32</v>
+        <v>11600316.7</v>
       </c>
       <c r="N30" s="1">
-        <v>11306400.32</v>
+        <v>11600316.7</v>
       </c>
       <c r="O30" s="1">
         <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7048210.75</v>
+        <v>7379777.59</v>
       </c>
       <c r="J31" s="1">
-        <v>58.603573251187</v>
+        <v>61.360443368273</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19075140.78</v>
+        <v>19406707.62</v>
       </c>
       <c r="N31" s="1">
-        <v>19075140.78</v>
+        <v>19406707.62</v>
       </c>
       <c r="O31" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>156.55</v>
+        <v>164.65</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
         <v>0.92</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-370850.92</v>
+        <v>-93393.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.2400341530011</v>
+        <v>-1.571454938419</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5572240.27</v>
+        <v>5849698.19</v>
       </c>
       <c r="N32" s="1">
-        <v>5572240.27</v>
+        <v>5849698.19</v>
       </c>
       <c r="O32" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.066</v>
+        <v>2.042</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-280474.57</v>
+        <v>-304294.82</v>
       </c>
       <c r="J33" s="1">
-        <v>-8.8999850403231</v>
+        <v>-9.6558463244914</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2870930.39</v>
+        <v>2847110.14</v>
       </c>
       <c r="N33" s="1">
-        <v>2870930.39</v>
+        <v>2847110.14</v>
       </c>
       <c r="O33" s="1">
         <v>0.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>39.99</v>
+        <v>41.13</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>463186.75</v>
+        <v>649530.01</v>
       </c>
       <c r="J34" s="1">
-        <v>7.6263077577907</v>
+        <v>10.694424558088</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6536725.41</v>
+        <v>6723068.67</v>
       </c>
       <c r="N34" s="1">
-        <v>6536725.41</v>
+        <v>6723068.67</v>
       </c>
       <c r="O34" s="1">
         <v>0.26</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1733477.71</v>
+        <v>2226378.65</v>
       </c>
       <c r="J35" s="1">
-        <v>20.565925404435</v>
+        <v>26.413686760314</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>10162360.32</v>
+        <v>10655261.26</v>
       </c>
       <c r="N35" s="1">
-        <v>10162360.32</v>
+        <v>10655261.26</v>
       </c>
       <c r="O35" s="1">
         <v>0.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-837145.1</v>
+        <v>-814967.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-9.7279431122035</v>
+        <v>-9.4702333250035</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7768426.4</v>
+        <v>7790603.8</v>
       </c>
       <c r="N36" s="1">
-        <v>7768426.4</v>
+        <v>7790603.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>449404.0</v>
+        <v>781786.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E37" s="1">
-        <v>30.9519759059</v>
+        <v>30.0780976124</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>13909941.78</v>
+        <v>23514635.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-1344605.94</v>
+        <v>-1890434.86</v>
       </c>
       <c r="J37" s="1">
-        <v>-9.6665101929708</v>
+        <v>-8.0393967848352</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12565335.84</v>
+        <v>21624200.76</v>
       </c>
       <c r="N37" s="1">
-        <v>12565335.84</v>
+        <v>21624200.76</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.735</v>
+        <v>18.275</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>10065042.22</v>
+        <v>9328654.44</v>
       </c>
       <c r="J38" s="1">
-        <v>50.510201201441</v>
+        <v>46.814727887264</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29991793.61</v>
+        <v>29255405.83</v>
       </c>
       <c r="N38" s="1">
-        <v>29991793.61</v>
+        <v>29255405.83</v>
       </c>
       <c r="O38" s="1">
-        <v>1.2</v>
+        <v>1.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>132.85</v>
+        <v>124.95</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>4894186.53</v>
+        <v>4010982.33</v>
       </c>
       <c r="J39" s="1">
-        <v>49.147410731552</v>
+        <v>40.278276032423</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>14852364.3</v>
+        <v>13969160.1</v>
       </c>
       <c r="N39" s="1">
-        <v>14852364.3</v>
+        <v>13969160.1</v>
       </c>
       <c r="O39" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>5906211.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E40" s="1">
-        <v>6.7058335302</v>
+        <v>6.7315341212</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>39606067.76</v>
+        <v>40115325.53</v>
       </c>
       <c r="I40" s="1">
-        <v>17902708.75</v>
+        <v>17320542.8</v>
       </c>
       <c r="J40" s="1">
-        <v>45.201934356333</v>
+        <v>43.176872108509</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>57508776.51</v>
+        <v>57435868.33</v>
       </c>
       <c r="N40" s="1">
-        <v>57508776.51</v>
+        <v>57435868.33</v>
       </c>
       <c r="O40" s="1">
-        <v>2.29</v>
+        <v>2.21</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E41" s="1">
         <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>17629367.37</v>
+        <v>16695036.99</v>
       </c>
       <c r="J41" s="1">
-        <v>46.363515492605</v>
+        <v>43.906317787255</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>55653592.2</v>
+        <v>54719261.82</v>
       </c>
       <c r="N41" s="1">
-        <v>55653592.2</v>
+        <v>54719261.82</v>
       </c>
       <c r="O41" s="1">
-        <v>2.22</v>
+        <v>2.11</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>498057.0</v>
+        <v>137081.0</v>
       </c>
       <c r="D42" s="1">
-        <v>118.0</v>
+        <v>102.6</v>
       </c>
       <c r="E42" s="1">
-        <v>105.1142000012</v>
+        <v>98.3458089743</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G42">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4921769.59</v>
+        <v>13481341.84</v>
       </c>
       <c r="I42" s="1">
-        <v>462581.08</v>
+        <v>583168.76</v>
       </c>
       <c r="J42" s="1">
-        <v>9.3986740244783</v>
+        <v>4.3257471468434</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>5384350.67</v>
+        <v>14064510.6</v>
       </c>
       <c r="N42" s="1">
-        <v>5384350.67</v>
+        <v>14064510.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" t="s">
         <v>115</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D43" s="1">
-        <v>96.95</v>
+        <v>174.05</v>
       </c>
       <c r="E43" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I43" s="1">
-        <v>-113280.75</v>
+        <v>3548861.15</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.93221711003475</v>
+        <v>38.935711733901</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12038475.4</v>
+        <v>12663529.9</v>
       </c>
       <c r="N43" s="1">
-        <v>12038475.4</v>
+        <v>12663529.9</v>
       </c>
       <c r="O43" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" t="s">
         <v>117</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D44" s="1">
-        <v>170.45</v>
+        <v>64.92</v>
       </c>
       <c r="E44" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I44" s="1">
-        <v>3286932.35</v>
+        <v>-30184.58</v>
       </c>
       <c r="J44" s="1">
-        <v>36.062005544634</v>
+        <v>-0.7178932720323</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12401601.1</v>
+        <v>4174420.92</v>
       </c>
       <c r="N44" s="1">
-        <v>12401601.1</v>
+        <v>4174420.92</v>
       </c>
       <c r="O44" s="1">
-        <v>0.49</v>
+        <v>0.16</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" t="s">
         <v>119</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>64301.0</v>
+        <v>820457.0</v>
       </c>
       <c r="D45" s="1">
-        <v>58.82</v>
+        <v>15.88</v>
       </c>
       <c r="E45" s="1">
-        <v>65.389426292</v>
+        <v>18.7987895405</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>4204605.5</v>
+        <v>15423598.47</v>
       </c>
       <c r="I45" s="1">
-        <v>-422420.68</v>
+        <v>-2394741.31</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.046618642343</v>
+        <v>-15.526475969003</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3782184.82</v>
+        <v>13028857.16</v>
       </c>
       <c r="N45" s="1">
-        <v>3782184.82</v>
+        <v>13028857.16</v>
       </c>
       <c r="O45" s="1">
-        <v>0.15</v>
+        <v>0.5</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>789770.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.85</v>
+        <v>300.4</v>
       </c>
       <c r="E46" s="1">
-        <v>18.8605773326</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>14895518.16</v>
+        <v>16047704.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-798123.66</v>
+        <v>-1885045.76</v>
       </c>
       <c r="J46" s="1">
-        <v>-5.3581463325207</v>
+        <v>-11.746513652081</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14097394.5</v>
+        <v>14162658.4</v>
       </c>
       <c r="N46" s="1">
-        <v>14097394.5</v>
+        <v>14162658.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
         <v>123</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>47146.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D47" s="1">
-        <v>283.15</v>
+        <v>38.18</v>
       </c>
       <c r="E47" s="1">
-        <v>340.3831536079</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>16047704.16</v>
+        <v>8174921.74</v>
       </c>
       <c r="I47" s="1">
-        <v>-2698314.26</v>
+        <v>-687938.28</v>
       </c>
       <c r="J47" s="1">
-        <v>-16.814332025921</v>
+        <v>-8.4152277156845</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13349389.9</v>
+        <v>7486983.46</v>
       </c>
       <c r="N47" s="1">
-        <v>13349389.9</v>
+        <v>7486983.46</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
         <v>125</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D48" s="1">
-        <v>36.53</v>
+        <v>37.26</v>
       </c>
       <c r="E48" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I48" s="1">
-        <v>-1011498.33</v>
+        <v>66276.93</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.373186706494</v>
+        <v>1.2247249969112</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7163423.41</v>
+        <v>5477853.42</v>
       </c>
       <c r="N48" s="1">
-        <v>7163423.41</v>
+        <v>5477853.42</v>
       </c>
       <c r="O48" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>38.33</v>
+        <v>19.26</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I49" s="1">
-        <v>223585.12</v>
+        <v>3000619.83</v>
       </c>
       <c r="J49" s="1">
-        <v>4.1316078671929</v>
+        <v>26.125899659013</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5635161.61</v>
+        <v>14485850.46</v>
       </c>
       <c r="N49" s="1">
-        <v>5635161.61</v>
+        <v>14485850.46</v>
       </c>
       <c r="O49" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" t="s">
         <v>129</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.31</v>
+        <v>203.4</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I50" s="1">
-        <v>3038225.88</v>
+        <v>1709011.3</v>
       </c>
       <c r="J50" s="1">
-        <v>26.453329305064</v>
+        <v>47.76761391166</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14523456.51</v>
+        <v>5286772.8</v>
       </c>
       <c r="N50" s="1">
-        <v>14523456.51</v>
+        <v>5286772.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>130</v>
+      </c>
+      <c r="B51" t="s">
         <v>131</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D51" s="1">
-        <v>207.0</v>
+        <v>54.6</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I51" s="1">
-        <v>1802582.5</v>
+        <v>4137378.29</v>
       </c>
       <c r="J51" s="1">
-        <v>50.382969910096</v>
+        <v>40.653571104762</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5380344.0</v>
+        <v>14314536.6</v>
       </c>
       <c r="N51" s="1">
-        <v>5380344.0</v>
+        <v>14314536.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.21</v>
+        <v>0.55</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>132</v>
+      </c>
+      <c r="B52" t="s">
         <v>133</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D52" s="1">
-        <v>54.2</v>
+        <v>508.6</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>3602614.37</v>
       </c>
       <c r="I52" s="1">
-        <v>4032509.89</v>
+        <v>-507631.42</v>
       </c>
       <c r="J52" s="1">
-        <v>39.623142012419</v>
+        <v>-14.090639959336</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>14209668.2</v>
+        <v>3094982.95</v>
       </c>
       <c r="N52" s="1">
-        <v>14209668.2</v>
+        <v>3094982.95</v>
       </c>
       <c r="O52" s="1">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>134</v>
+      </c>
+      <c r="B53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>5586.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>503.4</v>
+        <v>38.81</v>
       </c>
       <c r="E53" s="1">
-        <v>602.9675044755</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3602614.37</v>
+        <v>22865875.32</v>
       </c>
       <c r="I53" s="1">
-        <v>-533591.29</v>
+        <v>12641393.68</v>
       </c>
       <c r="J53" s="1">
-        <v>-14.811224161081</v>
+        <v>55.284975987528</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3069023.08</v>
+        <v>35507269.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3069023.08</v>
+        <v>35507269.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.12</v>
+        <v>1.37</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>914900.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D54" s="1">
-        <v>38.88</v>
+        <v>21.36</v>
       </c>
       <c r="E54" s="1">
-        <v>24.9927591212</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>22865875.32</v>
+        <v>4633156.49</v>
       </c>
       <c r="I54" s="1">
-        <v>12705436.68</v>
+        <v>1203292.63</v>
       </c>
       <c r="J54" s="1">
-        <v>55.565057108866</v>
+        <v>25.971335796603</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>35571312.0</v>
+        <v>5836449.12</v>
       </c>
       <c r="N54" s="1">
-        <v>35571312.0</v>
+        <v>5836449.12</v>
       </c>
       <c r="O54" s="1">
-        <v>1.42</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B55" t="s">
         <v>139</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>273242.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D55" s="1">
-        <v>19.81</v>
+        <v>179.25</v>
       </c>
       <c r="E55" s="1">
-        <v>16.9562383894</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4633156.49</v>
+        <v>7694652.71</v>
       </c>
       <c r="I55" s="1">
-        <v>779767.53</v>
+        <v>5880129.04</v>
       </c>
       <c r="J55" s="1">
-        <v>16.830157403123</v>
+        <v>76.418381200729</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>5412924.02</v>
+        <v>13574781.75</v>
       </c>
       <c r="N55" s="1">
-        <v>5412924.02</v>
+        <v>13574781.75</v>
       </c>
       <c r="O55" s="1">
-        <v>0.22</v>
+        <v>0.52</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>75731.0</v>
+        <v>90197.0</v>
       </c>
       <c r="D56" s="1">
-        <v>183.65</v>
+        <v>66.74</v>
       </c>
       <c r="E56" s="1">
-        <v>101.6050588266</v>
+        <v>67.8664957815</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>7694652.71</v>
+        <v>6121354.32</v>
       </c>
       <c r="I56" s="1">
-        <v>6213345.44</v>
+        <v>-101606.54</v>
       </c>
       <c r="J56" s="1">
-        <v>80.748874239966</v>
+        <v>-1.6598702621743</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>13907998.15</v>
+        <v>6019747.78</v>
       </c>
       <c r="N56" s="1">
-        <v>13907998.15</v>
+        <v>6019747.78</v>
       </c>
       <c r="O56" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>142</v>
+      </c>
+      <c r="B57" t="s">
         <v>143</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>147141.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D57" s="1">
-        <v>64.46</v>
+        <v>67.1</v>
       </c>
       <c r="E57" s="1">
-        <v>67.8664957422</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9985944.05</v>
+        <v>9331588.5</v>
       </c>
       <c r="I57" s="1">
-        <v>-501235.19</v>
+        <v>-967170.9</v>
       </c>
       <c r="J57" s="1">
-        <v>-5.0194071535981</v>
+        <v>-10.364482960216</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9484708.86</v>
+        <v>8364417.6</v>
       </c>
       <c r="N57" s="1">
-        <v>9484708.86</v>
+        <v>8364417.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>124656.0</v>
+        <v>13502.0</v>
       </c>
       <c r="D58" s="1">
-        <v>63.54</v>
+        <v>1619.0</v>
       </c>
       <c r="E58" s="1">
-        <v>74.8587191952</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9331588.5</v>
+        <v>24964455.57</v>
       </c>
       <c r="I58" s="1">
-        <v>-1410946.26</v>
+        <v>-3104717.57</v>
       </c>
       <c r="J58" s="1">
-        <v>-15.120108007334</v>
+        <v>-12.436552286488</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7920642.24</v>
+        <v>21859738.0</v>
       </c>
       <c r="N58" s="1">
-        <v>7920642.24</v>
+        <v>21859738.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.32</v>
+        <v>0.84</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" t="s">
         <v>147</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>13502.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1582.5</v>
+        <v>57.15</v>
       </c>
       <c r="E59" s="1">
-        <v>1848.9450133314</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>24964455.57</v>
+        <v>3276620.63</v>
       </c>
       <c r="I59" s="1">
-        <v>-3597540.57</v>
+        <v>362862.82</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.41065101505</v>
+        <v>11.074300658358</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21366915.0</v>
+        <v>3639483.45</v>
       </c>
       <c r="N59" s="1">
-        <v>21366915.0</v>
+        <v>3639483.45</v>
       </c>
       <c r="O59" s="1">
-        <v>0.85</v>
+        <v>0.14</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" t="s">
         <v>149</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>63683.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D60" s="1">
-        <v>52.0</v>
+        <v>19.85</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520457579</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3276620.63</v>
+        <v>9161982.12</v>
       </c>
       <c r="I60" s="1">
-        <v>34895.37</v>
+        <v>6606659.38</v>
       </c>
       <c r="J60" s="1">
-        <v>1.0649804765467</v>
+        <v>72.109498724933</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3311516.0</v>
+        <v>15768641.5</v>
       </c>
       <c r="N60" s="1">
-        <v>3311516.0</v>
+        <v>15768641.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.61</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" t="s">
         <v>151</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>794390.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.57</v>
+        <v>55.0</v>
       </c>
       <c r="E61" s="1">
-        <v>11.5333553041</v>
+        <v>29.058348058</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>9161982.12</v>
+        <v>14133195.92</v>
       </c>
       <c r="I61" s="1">
-        <v>6384230.18</v>
+        <v>12617319.08</v>
       </c>
       <c r="J61" s="1">
-        <v>69.681757684984</v>
+        <v>89.274352039125</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>15546212.3</v>
+        <v>26750515.0</v>
       </c>
       <c r="N61" s="1">
-        <v>15546212.3</v>
+        <v>26750515.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>1.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" t="s">
         <v>153</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" s="1">
-        <v>486373.0</v>
+        <v>358453.0</v>
       </c>
       <c r="D62" s="1">
-        <v>49.05</v>
+        <v>77.3</v>
       </c>
       <c r="E62" s="1">
-        <v>29.058348058</v>
+        <v>22.8351660608</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>14133195.92</v>
+        <v>8185333.78</v>
       </c>
       <c r="I62" s="1">
-        <v>9723399.73</v>
+        <v>19523083.12</v>
       </c>
       <c r="J62" s="1">
-        <v>68.798308500347</v>
+        <v>238.51297509336</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>23856595.65</v>
+        <v>27708416.9</v>
       </c>
       <c r="N62" s="1">
-        <v>23856595.65</v>
+        <v>27708416.9</v>
       </c>
       <c r="O62" s="1">
-        <v>0.95</v>
+        <v>1.07</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" t="s">
         <v>155</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>358453.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D63" s="1">
-        <v>64.36</v>
+        <v>25.97</v>
       </c>
       <c r="E63" s="1">
-        <v>22.8351660608</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>8185333.78</v>
+        <v>8563292.5</v>
       </c>
       <c r="I63" s="1">
-        <v>14884701.3</v>
+        <v>7494218.2</v>
       </c>
       <c r="J63" s="1">
-        <v>181.84599064694</v>
+        <v>87.515616218878</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>23070035.08</v>
+        <v>16057510.7</v>
       </c>
       <c r="N63" s="1">
-        <v>23070035.08</v>
+        <v>16057510.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.92</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B64" t="s">
         <v>157</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>618310.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D64" s="1">
-        <v>25.425</v>
+        <v>5.673</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131892</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8563292.5</v>
+        <v>29246106.01</v>
       </c>
       <c r="I64" s="1">
-        <v>7157239.25</v>
+        <v>21311488.45</v>
       </c>
       <c r="J64" s="1">
-        <v>83.580459852329</v>
+        <v>72.86949053222</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>15720531.75</v>
+        <v>50557594.46</v>
       </c>
       <c r="N64" s="1">
-        <v>15720531.75</v>
+        <v>50557594.46</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>1.95</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>158</v>
+      </c>
+      <c r="B65" t="s">
         <v>159</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>8911968.0</v>
+        <v>408620.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.714</v>
+        <v>13.915</v>
       </c>
       <c r="E65" s="1">
-        <v>3.2816664075</v>
+        <v>10.7080922618</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>29246106.01</v>
+        <v>4375540.66</v>
       </c>
       <c r="I65" s="1">
-        <v>21676879.14</v>
+        <v>1310406.64</v>
       </c>
       <c r="J65" s="1">
-        <v>74.118855797719</v>
+        <v>29.948450758997</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>50922985.15</v>
+        <v>5685947.3</v>
       </c>
       <c r="N65" s="1">
-        <v>50922985.15</v>
+        <v>5685947.3</v>
       </c>
       <c r="O65" s="1">
-        <v>2.03</v>
+        <v>0.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>160</v>
+      </c>
+      <c r="B66" t="s">
         <v>161</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1">
-        <v>408620.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D66" s="1">
-        <v>13.93</v>
+        <v>112.7</v>
       </c>
       <c r="E66" s="1">
-        <v>10.7080922618</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4375540.66</v>
+        <v>8217841.62</v>
       </c>
       <c r="I66" s="1">
-        <v>1316535.94</v>
+        <v>5020351.18</v>
       </c>
       <c r="J66" s="1">
-        <v>30.088531733585</v>
+        <v>61.090872909765</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5692076.6</v>
+        <v>13238192.8</v>
       </c>
       <c r="N66" s="1">
-        <v>5692076.6</v>
+        <v>13238192.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.51</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67" t="s">
         <v>163</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>117464.0</v>
+        <v>36291.0</v>
       </c>
       <c r="D67" s="1">
-        <v>112.6</v>
+        <v>40.4</v>
       </c>
       <c r="E67" s="1">
-        <v>69.9605123272</v>
+        <v>65.6</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8217841.62</v>
+        <v>2380689.6</v>
       </c>
       <c r="I67" s="1">
-        <v>5008604.78</v>
+        <v>-914533.2</v>
       </c>
       <c r="J67" s="1">
-        <v>60.947935134335</v>
+        <v>-38.414634146341</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13226446.4</v>
+        <v>1466156.4</v>
       </c>
       <c r="N67" s="1">
-        <v>13226446.4</v>
+        <v>1466156.4</v>
       </c>
       <c r="O67" s="1">
-        <v>0.53</v>
+        <v>0.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" t="s">
         <v>165</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>36291.0</v>
+        <v>323132.0</v>
       </c>
       <c r="D68" s="1">
-        <v>45.23</v>
+        <v>50.34</v>
       </c>
       <c r="E68" s="1">
-        <v>65.6</v>
+        <v>54.2210453004</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2380689.6</v>
+        <v>17520554.81</v>
       </c>
       <c r="I68" s="1">
-        <v>-739247.67</v>
+        <v>-1254089.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-31.051829268293</v>
+        <v>-7.1578208772488</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1641441.93</v>
+        <v>16266464.88</v>
       </c>
       <c r="N68" s="1">
-        <v>1641441.93</v>
+        <v>16266464.88</v>
       </c>
       <c r="O68" s="1">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>166</v>
+      </c>
+      <c r="B69" t="s">
         <v>167</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>271383.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D69" s="1">
-        <v>49.83</v>
+        <v>27.3</v>
       </c>
       <c r="E69" s="1">
-        <v>54.9469773346</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14911675.55</v>
+        <v>4247099.46</v>
       </c>
       <c r="I69" s="1">
-        <v>-1388660.66</v>
+        <v>1097776.44</v>
       </c>
       <c r="J69" s="1">
-        <v>-9.3125729254483</v>
+        <v>25.84767440318</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>13523014.89</v>
+        <v>5344875.9</v>
       </c>
       <c r="N69" s="1">
-        <v>13523014.89</v>
+        <v>5344875.9</v>
       </c>
       <c r="O69" s="1">
-        <v>0.54</v>
+        <v>0.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>168</v>
+      </c>
+      <c r="B70" t="s">
         <v>169</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>195783.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D70" s="1">
-        <v>26.72</v>
+        <v>35.85</v>
       </c>
       <c r="E70" s="1">
-        <v>21.6928919263</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>4247099.46</v>
+        <v>9201979.09</v>
       </c>
       <c r="I70" s="1">
-        <v>984222.3</v>
+        <v>1978273.61</v>
       </c>
       <c r="J70" s="1">
-        <v>23.173987547727</v>
+        <v>21.498349329546</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5231321.76</v>
+        <v>11180252.7</v>
       </c>
       <c r="N70" s="1">
-        <v>5231321.76</v>
+        <v>11180252.7</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>170</v>
+      </c>
+      <c r="B71" t="s">
         <v>171</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>311862.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>36.5</v>
+        <v>4.344</v>
       </c>
       <c r="E71" s="1">
-        <v>29.5065737089</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>9201979.09</v>
+        <v>14214537.79</v>
       </c>
       <c r="I71" s="1">
-        <v>2180983.91</v>
+        <v>4310441.52</v>
       </c>
       <c r="J71" s="1">
-        <v>23.701248271365</v>
+        <v>30.324176443025</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>11382963.0</v>
+        <v>18524979.31</v>
       </c>
       <c r="N71" s="1">
-        <v>11382963.0</v>
+        <v>18524979.31</v>
       </c>
       <c r="O71" s="1">
-        <v>0.45</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>172</v>
+      </c>
+      <c r="B72" t="s">
         <v>173</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>4264498.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.564</v>
+        <v>22.73</v>
       </c>
       <c r="E72" s="1">
-        <v>3.3332265111</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14214537.79</v>
+        <v>7740319.41</v>
       </c>
       <c r="I72" s="1">
-        <v>5248631.08</v>
+        <v>-620465.13</v>
       </c>
       <c r="J72" s="1">
-        <v>36.924387957887</v>
+        <v>-8.0160145484229</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19463168.87</v>
+        <v>7119854.28</v>
       </c>
       <c r="N72" s="1">
-        <v>19463168.87</v>
+        <v>7119854.28</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.27</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>174</v>
+      </c>
+      <c r="B73" t="s">
         <v>175</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>313236.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D73" s="1">
-        <v>21.86</v>
+        <v>183.4</v>
       </c>
       <c r="E73" s="1">
-        <v>24.7108231812</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7740319.41</v>
+        <v>12533383.95</v>
       </c>
       <c r="I73" s="1">
-        <v>-892980.45</v>
+        <v>30245583.05</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.536739024572</v>
+        <v>241.32016676949</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>6847338.96</v>
+        <v>42778967.0</v>
       </c>
       <c r="N73" s="1">
-        <v>6847338.96</v>
+        <v>42778967.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>1.65</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>176</v>
+      </c>
+      <c r="B74" t="s">
         <v>177</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>233255.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D74" s="1">
-        <v>177.02</v>
+        <v>52.3</v>
       </c>
       <c r="E74" s="1">
-        <v>53.7325414246</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>12533383.95</v>
+        <v>7385105.46</v>
       </c>
       <c r="I74" s="1">
-        <v>28757416.15</v>
+        <v>-3902553.06</v>
       </c>
       <c r="J74" s="1">
-        <v>229.44654264741</v>
+        <v>-52.843565757286</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>41290800.1</v>
+        <v>3482552.4</v>
       </c>
       <c r="N74" s="1">
-        <v>41290800.1</v>
+        <v>3482552.4</v>
       </c>
       <c r="O74" s="1">
-        <v>1.65</v>
+        <v>0.13</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s">
         <v>179</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1">
-        <v>66588.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D75" s="1">
-        <v>57.0</v>
+        <v>51.86</v>
       </c>
       <c r="E75" s="1">
-        <v>110.9074526942</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>7385105.46</v>
+        <v>9356138.9</v>
       </c>
       <c r="I75" s="1">
-        <v>-3589589.46</v>
+        <v>-106959.76</v>
       </c>
       <c r="J75" s="1">
-        <v>-48.605798244078</v>
+        <v>-1.143204062522</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>3795516.0</v>
+        <v>9249179.14</v>
       </c>
       <c r="N75" s="1">
-        <v>3795516.0</v>
+        <v>9249179.14</v>
       </c>
       <c r="O75" s="1">
-        <v>0.15</v>
+        <v>0.36</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>180</v>
+      </c>
+      <c r="B76" t="s">
         <v>181</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>178349.0</v>
+        <v>48402.0</v>
       </c>
       <c r="D76" s="1">
-        <v>49.84</v>
+        <v>91.48</v>
       </c>
       <c r="E76" s="1">
-        <v>52.4597216693</v>
+        <v>88.5762993265</v>
       </c>
       <c r="F76" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H76" s="1">
-        <v>9356138.9</v>
+        <v>4631055.88</v>
       </c>
       <c r="I76" s="1">
-        <v>-467224.74</v>
+        <v>192534.69</v>
       </c>
       <c r="J76" s="1">
-        <v>-4.9937772941785</v>
+        <v>4.1574685123428</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>8888914.16</v>
+        <v>4823590.57</v>
       </c>
       <c r="N76" s="1">
-        <v>8888914.16</v>
+        <v>4823590.57</v>
       </c>
       <c r="O76" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>182</v>
+      </c>
+      <c r="B77" t="s">
         <v>183</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>42919.0</v>
+        <v>107321.0</v>
       </c>
       <c r="D77" s="1">
-        <v>81.2</v>
+        <v>375.5</v>
       </c>
       <c r="E77" s="1">
-        <v>88.7485349146</v>
+        <v>199.3169066632</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4107238.27</v>
+        <v>21390889.74</v>
       </c>
       <c r="I77" s="1">
-        <v>-303666.32</v>
+        <v>18908145.76</v>
       </c>
       <c r="J77" s="1">
-        <v>-7.3934429910734</v>
+        <v>88.393451557289</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3803571.95</v>
+        <v>40299035.5</v>
       </c>
       <c r="N77" s="1">
-        <v>3803571.95</v>
+        <v>40299035.5</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>1.55</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" t="s">
         <v>185</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>101850.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D78" s="1">
-        <v>355.6</v>
+        <v>479.05</v>
       </c>
       <c r="E78" s="1">
-        <v>189.6456432008</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>19315408.76</v>
+        <v>12903959.58</v>
       </c>
       <c r="I78" s="1">
-        <v>16902451.24</v>
+        <v>21476021.77</v>
       </c>
       <c r="J78" s="1">
-        <v>87.507603126697</v>
+        <v>166.42970428461</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>36217860.0</v>
+        <v>34379981.35</v>
       </c>
       <c r="N78" s="1">
-        <v>36217860.0</v>
+        <v>34379981.35</v>
       </c>
       <c r="O78" s="1">
-        <v>1.44</v>
+        <v>1.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>186</v>
+      </c>
+      <c r="B79" t="s">
         <v>187</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>71767.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D79" s="1">
-        <v>452.3</v>
+        <v>3.651</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250185</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F79" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G79">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H79" s="1">
-        <v>12903959.58</v>
+        <v>4086970.45</v>
       </c>
       <c r="I79" s="1">
-        <v>19556254.52</v>
+        <v>403300.78</v>
       </c>
       <c r="J79" s="1">
-        <v>151.55235413408</v>
+        <v>9.8679641786987</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>32460214.1</v>
+        <v>4490271.23</v>
       </c>
       <c r="N79" s="1">
-        <v>32460214.1</v>
+        <v>4490271.23</v>
       </c>
       <c r="O79" s="1">
-        <v>1.29</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>188</v>
+      </c>
+      <c r="B80" t="s">
         <v>189</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>1061935.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.113</v>
+        <v>15.96</v>
       </c>
       <c r="E80" s="1">
-        <v>3.3590091861</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F80" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G80">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>4086970.45</v>
+        <v>8047001.84</v>
       </c>
       <c r="I80" s="1">
-        <v>-271187.38</v>
+        <v>784863.16</v>
       </c>
       <c r="J80" s="1">
-        <v>-6.6354132802697</v>
+        <v>9.7534855292142</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3815783.07</v>
+        <v>8831865.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3815783.07</v>
+        <v>8831865.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>190</v>
+      </c>
+      <c r="B81" t="s">
         <v>191</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D81" s="1">
-        <v>15.1</v>
+        <v>31.88</v>
       </c>
       <c r="E81" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I81" s="1">
-        <v>308960.66</v>
+        <v>139816.98</v>
       </c>
       <c r="J81" s="1">
-        <v>3.8394505946826</v>
+        <v>1.2738087788056</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8355962.5</v>
+        <v>11116109.68</v>
       </c>
       <c r="N81" s="1">
-        <v>8355962.5</v>
+        <v>11116109.68</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>192</v>
+      </c>
+      <c r="B82" t="s">
         <v>193</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>348686.0</v>
+        <v>164642.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.56</v>
+        <v>54.18</v>
       </c>
       <c r="E82" s="1">
-        <v>31.4790175115</v>
+        <v>53.1914279467</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>10976292.7</v>
+        <v>8757543.08</v>
       </c>
       <c r="I82" s="1">
-        <v>28237.46</v>
+        <v>162760.48</v>
       </c>
       <c r="J82" s="1">
-        <v>0.25725862795186</v>
+        <v>1.858517606059</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>11004530.16</v>
+        <v>8920303.56</v>
       </c>
       <c r="N82" s="1">
-        <v>11004530.16</v>
+        <v>8920303.56</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>194</v>
+      </c>
+      <c r="B83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D83" s="1">
-        <v>50.8</v>
+        <v>448.1</v>
       </c>
       <c r="E83" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I83" s="1">
-        <v>-154197.87</v>
+        <v>9421827.13</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.5160862575692</v>
+        <v>116.93009948883</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>5974283.2</v>
+        <v>17479484.8</v>
       </c>
       <c r="N83" s="1">
-        <v>5974283.2</v>
+        <v>17479484.8</v>
       </c>
       <c r="O83" s="1">
-        <v>0.24</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>196</v>
+      </c>
+      <c r="B84" t="s">
         <v>197</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>39008.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D84" s="1">
-        <v>462.1</v>
+        <v>14.72</v>
       </c>
       <c r="E84" s="1">
-        <v>206.5642347724</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>8057657.67</v>
+        <v>4937988.65</v>
       </c>
       <c r="I84" s="1">
-        <v>9967939.13</v>
+        <v>574033.11</v>
       </c>
       <c r="J84" s="1">
-        <v>123.70765225125</v>
+        <v>11.624836561745</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>18025596.8</v>
+        <v>5512021.76</v>
       </c>
       <c r="N84" s="1">
-        <v>18025596.8</v>
+        <v>5512021.76</v>
       </c>
       <c r="O84" s="1">
-        <v>0.72</v>
+        <v>0.21</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" t="s">
         <v>199</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>374458.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.085</v>
+        <v>136.25</v>
       </c>
       <c r="E85" s="1">
-        <v>13.1870293865</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F85" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G85">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H85" s="1">
-        <v>4937988.65</v>
+        <v>9268820.09</v>
       </c>
       <c r="I85" s="1">
-        <v>336252.28</v>
+        <v>918252.12</v>
       </c>
       <c r="J85" s="1">
-        <v>6.8094988432183</v>
+        <v>9.90689333792</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5274240.93</v>
+        <v>10187072.21</v>
       </c>
       <c r="N85" s="1">
-        <v>5274240.93</v>
+        <v>10187072.21</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>200</v>
+      </c>
+      <c r="B86" t="s">
         <v>201</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>64558.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D86" s="1">
-        <v>124.95</v>
+        <v>71.32</v>
       </c>
       <c r="E86" s="1">
-        <v>124.7150069705</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F86" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>9268820.09</v>
+        <v>9118441.8</v>
       </c>
       <c r="I86" s="1">
-        <v>42107.48</v>
+        <v>1082957.04</v>
       </c>
       <c r="J86" s="1">
-        <v>0.45429169615051</v>
+        <v>11.876558119831</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9310927.57</v>
+        <v>10201398.84</v>
       </c>
       <c r="N86" s="1">
-        <v>9310927.57</v>
+        <v>10201398.84</v>
       </c>
       <c r="O86" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" t="s">
         <v>203</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>143037.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="D87" s="1">
-        <v>75.58</v>
+        <v>13.08</v>
       </c>
       <c r="E87" s="1">
-        <v>63.7488328195</v>
+        <v>6.9277589069</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>9118441.8</v>
+        <v>12315040.56</v>
       </c>
       <c r="I87" s="1">
-        <v>1692294.66</v>
+        <v>10936451.4</v>
       </c>
       <c r="J87" s="1">
-        <v>18.559033408537</v>
+        <v>88.805646613315</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10810736.46</v>
+        <v>23251491.96</v>
       </c>
       <c r="N87" s="1">
-        <v>10810736.46</v>
+        <v>23251491.96</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" t="s">
         <v>205</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>1679606.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D88" s="1">
-        <v>11.92</v>
+        <v>16.13</v>
       </c>
       <c r="E88" s="1">
-        <v>6.5333634912</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10973476.52</v>
+        <v>10527965.01</v>
       </c>
       <c r="I88" s="1">
-        <v>9047427.0</v>
+        <v>6365016.25</v>
       </c>
       <c r="J88" s="1">
-        <v>82.448137411242</v>
+        <v>60.458182031895</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>20020903.52</v>
+        <v>16892981.26</v>
       </c>
       <c r="N88" s="1">
-        <v>20020903.52</v>
+        <v>16892981.26</v>
       </c>
       <c r="O88" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" t="s">
         <v>207</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1047302.0</v>
+        <v>32507.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.445</v>
+        <v>1076.23</v>
       </c>
       <c r="E89" s="1">
-        <v>10.0524633869</v>
+        <v>1074.3178933768</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10527965.01</v>
+        <v>34922851.76</v>
       </c>
       <c r="I89" s="1">
-        <v>5647614.38</v>
+        <v>62156.85</v>
       </c>
       <c r="J89" s="1">
-        <v>53.643931896008</v>
+        <v>0.17798331713332</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16175579.39</v>
+        <v>34985008.61</v>
       </c>
       <c r="N89" s="1">
-        <v>16175579.39</v>
+        <v>34985008.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>208</v>
+      </c>
+      <c r="B90" t="s">
         <v>209</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>38388.0</v>
+        <v>968.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1074.74</v>
+        <v>29194.41</v>
       </c>
       <c r="E90" s="1">
-        <v>1073.3572777951</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>41204039.18</v>
+        <v>17613468.57</v>
       </c>
       <c r="I90" s="1">
-        <v>53079.94</v>
+        <v>10646720.31</v>
       </c>
       <c r="J90" s="1">
-        <v>0.1288221763117</v>
+        <v>60.446471787697</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>41257119.12</v>
+        <v>28260188.88</v>
       </c>
       <c r="N90" s="1">
-        <v>41257119.12</v>
+        <v>28260188.88</v>
       </c>
       <c r="O90" s="1">
-        <v>1.65</v>
+        <v>1.09</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>210</v>
+      </c>
+      <c r="B91" t="s">
         <v>211</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D91" s="1">
-        <v>28226.2</v>
+        <v>17.435</v>
       </c>
       <c r="E91" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I91" s="1">
-        <v>9709493.03</v>
+        <v>8877745.39</v>
       </c>
       <c r="J91" s="1">
-        <v>55.125388797852</v>
+        <v>52.41222203246</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27322961.6</v>
+        <v>25816056.81</v>
       </c>
       <c r="N91" s="1">
-        <v>27322961.6</v>
+        <v>25816056.81</v>
       </c>
       <c r="O91" s="1">
-        <v>1.09</v>
+        <v>0.99</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" t="s">
         <v>213</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D92" s="1">
-        <v>18.445</v>
+        <v>69.85</v>
       </c>
       <c r="E92" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I92" s="1">
-        <v>10373255.42</v>
+        <v>1618901.54</v>
       </c>
       <c r="J92" s="1">
-        <v>61.241378569482</v>
+        <v>26.716137885644</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>27311566.84</v>
+        <v>7678540.65</v>
       </c>
       <c r="N92" s="1">
-        <v>27311566.84</v>
+        <v>7678540.65</v>
       </c>
       <c r="O92" s="1">
-        <v>1.09</v>
+        <v>0.3</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
         <v>215</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>109929.0</v>
+        <v>438248.0</v>
       </c>
       <c r="D93" s="1">
-        <v>67.35</v>
+        <v>40.15</v>
       </c>
       <c r="E93" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583724</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>6059639.11</v>
+        <v>13150007.42</v>
       </c>
       <c r="I93" s="1">
-        <v>1344079.04</v>
+        <v>4445649.78</v>
       </c>
       <c r="J93" s="1">
-        <v>22.180843043638</v>
+        <v>33.807203585593</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>7403718.15</v>
+        <v>17595657.2</v>
       </c>
       <c r="N93" s="1">
-        <v>7403718.15</v>
+        <v>17595657.2</v>
       </c>
       <c r="O93" s="1">
-        <v>0.3</v>
+        <v>0.68</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>471969.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D94" s="1">
-        <v>40.015</v>
+        <v>145.35</v>
       </c>
       <c r="E94" s="1">
-        <v>30.0058583721</v>
+        <v>31.067426023</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>14161834.97</v>
+        <v>7349310.3</v>
       </c>
       <c r="I94" s="1">
-        <v>4724004.57</v>
+        <v>27034685.7</v>
       </c>
       <c r="J94" s="1">
-        <v>33.357291480992</v>
+        <v>367.85337122043</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>18885839.54</v>
+        <v>34383996.0</v>
       </c>
       <c r="N94" s="1">
-        <v>18885839.54</v>
+        <v>34383996.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.75</v>
+        <v>1.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" t="s">
         <v>219</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>236560.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D95" s="1">
-        <v>154.7</v>
+        <v>87.44</v>
       </c>
       <c r="E95" s="1">
-        <v>31.067426023</v>
+        <v>54.715396238</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>7349310.3</v>
+        <v>10335136.48</v>
       </c>
       <c r="I95" s="1">
-        <v>29246521.7</v>
+        <v>6181317.68</v>
       </c>
       <c r="J95" s="1">
-        <v>397.94920211765</v>
+        <v>59.808766840784</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>36595832.0</v>
+        <v>16516454.16</v>
       </c>
       <c r="N95" s="1">
-        <v>36595832.0</v>
+        <v>16516454.16</v>
       </c>
       <c r="O95" s="1">
-        <v>1.46</v>
+        <v>0.64</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>220</v>
+      </c>
+      <c r="B96" t="s">
         <v>221</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D96" s="1">
-        <v>76.44</v>
+        <v>658.0</v>
       </c>
       <c r="E96" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I96" s="1">
-        <v>4103538.68</v>
+        <v>4560.56</v>
       </c>
       <c r="J96" s="1">
-        <v>39.704736245534</v>
+        <v>0.21182139273077</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14438675.16</v>
+        <v>2157582.0</v>
       </c>
       <c r="N96" s="1">
-        <v>14438675.16</v>
+        <v>2157582.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.58</v>
+        <v>0.08</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" t="s">
         <v>223</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>3279.0</v>
+        <v>338277.0</v>
       </c>
       <c r="D97" s="1">
-        <v>640.0</v>
+        <v>23.08</v>
       </c>
       <c r="E97" s="1">
-        <v>656.6091613297</v>
+        <v>22.2295461116</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2153021.44</v>
+        <v>7519744.17</v>
       </c>
       <c r="I97" s="1">
-        <v>-54461.44</v>
+        <v>287688.99</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.5295354234838</v>
+        <v>3.825781615653</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2098560.0</v>
+        <v>7807433.16</v>
       </c>
       <c r="N97" s="1">
-        <v>2098560.0</v>
+        <v>7807433.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
         <v>225</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>302046.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D98" s="1">
-        <v>22.5</v>
+        <v>327.1</v>
       </c>
       <c r="E98" s="1">
-        <v>22.217196586</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F98" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G98">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H98" s="1">
-        <v>6710615.36</v>
+        <v>10571776.95</v>
       </c>
       <c r="I98" s="1">
-        <v>85419.64</v>
+        <v>314333.4</v>
       </c>
       <c r="J98" s="1">
-        <v>1.2729032349129</v>
+        <v>2.9733260688971</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6796035.0</v>
+        <v>10886110.35</v>
       </c>
       <c r="N98" s="1">
-        <v>6796035.0</v>
+        <v>10886110.35</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
         <v>227</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>30550.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D99" s="1">
-        <v>320.0</v>
+        <v>298.5</v>
       </c>
       <c r="E99" s="1">
-        <v>315.5061584288</v>
+        <v>164.549703246</v>
       </c>
       <c r="F99" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G99">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>10571776.95</v>
+        <v>28656495.37</v>
       </c>
       <c r="I99" s="1">
-        <v>97800.13</v>
+        <v>23327578.13</v>
       </c>
       <c r="J99" s="1">
-        <v>0.92510587825068</v>
+        <v>81.40415577273</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10669577.08</v>
+        <v>51984073.5</v>
       </c>
       <c r="N99" s="1">
-        <v>10669577.08</v>
+        <v>51984073.5</v>
       </c>
       <c r="O99" s="1">
-        <v>0.43</v>
+        <v>2.0</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
         <v>229</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D100" s="1">
-        <v>281.5</v>
+        <v>4.404</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>7543443.42</v>
       </c>
       <c r="I100" s="1">
-        <v>20367011.13</v>
+        <v>6644333.24</v>
       </c>
       <c r="J100" s="1">
-        <v>71.072930820849</v>
+        <v>88.080905099438</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>49023506.5</v>
+        <v>14187776.66</v>
       </c>
       <c r="N100" s="1">
-        <v>49023506.5</v>
+        <v>14187776.66</v>
       </c>
       <c r="O100" s="1">
-        <v>1.95</v>
+        <v>0.55</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
         <v>231</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>3221566.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.59</v>
+        <v>77.95</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455154</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7543443.42</v>
+        <v>53814781.03</v>
       </c>
       <c r="I101" s="1">
-        <v>7243544.52</v>
+        <v>-8465497.73</v>
       </c>
       <c r="J101" s="1">
-        <v>96.024376623481</v>
+        <v>-15.730804005838</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14786987.94</v>
+        <v>45349283.3</v>
       </c>
       <c r="N101" s="1">
-        <v>14786987.94</v>
+        <v>45349283.3</v>
       </c>
       <c r="O101" s="1">
-        <v>0.59</v>
+        <v>1.75</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102" t="s">
         <v>233</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>581774.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D102" s="1">
-        <v>72.72</v>
+        <v>161.48</v>
       </c>
       <c r="E102" s="1">
-        <v>92.5011792036</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53814781.03</v>
+        <v>35493364.1</v>
       </c>
       <c r="I102" s="1">
-        <v>-11508175.75</v>
+        <v>35428651.9</v>
       </c>
       <c r="J102" s="1">
-        <v>-21.384785982098</v>
+        <v>99.817678031821</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>42306605.28</v>
+        <v>70922016.0</v>
       </c>
       <c r="N102" s="1">
-        <v>42306605.28</v>
+        <v>70922016.0</v>
       </c>
       <c r="O102" s="1">
-        <v>1.69</v>
+        <v>2.73</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>234</v>
+      </c>
+      <c r="B103" t="s">
         <v>235</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>439200.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D103" s="1">
-        <v>136.26</v>
+        <v>265.0</v>
       </c>
       <c r="E103" s="1">
-        <v>80.8136705373</v>
+        <v>290.484279553</v>
       </c>
       <c r="F103" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G103">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H103" s="1">
-        <v>35493364.1</v>
+        <v>3159368.29</v>
       </c>
       <c r="I103" s="1">
-        <v>24352027.9</v>
+        <v>-214186.09</v>
       </c>
       <c r="J103" s="1">
-        <v>68.610086751399</v>
+        <v>-6.779396079841</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>59845392.0</v>
+        <v>2945182.2</v>
       </c>
       <c r="N103" s="1">
-        <v>59845392.0</v>
+        <v>2945182.2</v>
       </c>
       <c r="O103" s="1">
-        <v>2.39</v>
+        <v>0.11</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>236</v>
+      </c>
+      <c r="B104" t="s">
         <v>237</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D104" s="1">
-        <v>262.6</v>
+        <v>269.05</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>16287489.27</v>
       </c>
       <c r="I104" s="1">
-        <v>-235444.47</v>
+        <v>41607227.83</v>
       </c>
       <c r="J104" s="1">
-        <v>-7.4522641360055</v>
+        <v>255.45513578103</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>2923923.82</v>
+        <v>57894717.1</v>
       </c>
       <c r="N104" s="1">
-        <v>2923923.82</v>
+        <v>57894717.1</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>2.23</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>238</v>
+      </c>
+      <c r="B105" t="s">
         <v>239</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>215182.0</v>
+        <v>272762.0</v>
       </c>
       <c r="D105" s="1">
-        <v>268.4</v>
+        <v>158.02</v>
       </c>
       <c r="E105" s="1">
-        <v>75.6916901507</v>
+        <v>81.4996660825</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>16287489.27</v>
+        <v>22230011.92</v>
       </c>
       <c r="I105" s="1">
-        <v>41467359.53</v>
+        <v>20871839.32</v>
       </c>
       <c r="J105" s="1">
-        <v>254.59638893748</v>
+        <v>93.890364949476</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>57754848.8</v>
+        <v>43101851.24</v>
       </c>
       <c r="N105" s="1">
-        <v>57754848.8</v>
+        <v>43101851.24</v>
       </c>
       <c r="O105" s="1">
-        <v>2.3</v>
+        <v>1.66</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>240</v>
+      </c>
+      <c r="B106" t="s">
         <v>241</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>262639.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D106" s="1">
-        <v>177.24</v>
+        <v>268.8</v>
       </c>
       <c r="E106" s="1">
-        <v>77.7251671305</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>20413660.17</v>
+        <v>28689983.28</v>
       </c>
       <c r="I106" s="1">
-        <v>26136476.19</v>
+        <v>53392935.12</v>
       </c>
       <c r="J106" s="1">
-        <v>128.03424752025</v>
+        <v>186.10305415277</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>46550136.36</v>
+        <v>82082918.4</v>
       </c>
       <c r="N106" s="1">
-        <v>46550136.36</v>
+        <v>82082918.4</v>
       </c>
       <c r="O106" s="1">
-        <v>1.86</v>
+        <v>3.16</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>242</v>
+      </c>
+      <c r="B107" t="s">
         <v>243</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>305368.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D107" s="1">
-        <v>266.8</v>
+        <v>20.96</v>
       </c>
       <c r="E107" s="1">
-        <v>93.9521602787</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>28689983.28</v>
+        <v>7974330.59</v>
       </c>
       <c r="I107" s="1">
-        <v>52782199.12</v>
+        <v>-481507.87</v>
       </c>
       <c r="J107" s="1">
-        <v>183.97431119033</v>
+        <v>-6.0382230779825</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>81472182.4</v>
+        <v>7492822.72</v>
       </c>
       <c r="N107" s="1">
-        <v>81472182.4</v>
+        <v>7492822.72</v>
       </c>
       <c r="O107" s="1">
-        <v>3.25</v>
+        <v>0.29</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>244</v>
+      </c>
+      <c r="B108" t="s">
         <v>245</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>357482.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D108" s="1">
-        <v>20.76</v>
+        <v>11.47</v>
       </c>
       <c r="E108" s="1">
-        <v>22.3069429789</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H108" s="1">
-        <v>7974330.59</v>
+        <v>4352991.98</v>
       </c>
       <c r="I108" s="1">
-        <v>-553004.27</v>
+        <v>-316646.57</v>
       </c>
       <c r="J108" s="1">
-        <v>-6.9348049188415</v>
+        <v>-7.2742281964875</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7421326.32</v>
+        <v>4036345.41</v>
       </c>
       <c r="N108" s="1">
-        <v>7421326.32</v>
+        <v>4036345.41</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" t="s">
         <v>247</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>303852.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D109" s="1">
-        <v>11.025</v>
+        <v>70.26</v>
       </c>
       <c r="E109" s="1">
-        <v>12.5240896555</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F109" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>4352991.98</v>
+        <v>13616714.54</v>
       </c>
       <c r="I109" s="1">
-        <v>-486231.09</v>
+        <v>6951268.12</v>
       </c>
       <c r="J109" s="1">
-        <v>-11.170043322708</v>
+        <v>51.049525196259</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>3866760.89</v>
+        <v>20567982.66</v>
       </c>
       <c r="N109" s="1">
-        <v>3866760.89</v>
+        <v>20567982.66</v>
       </c>
       <c r="O109" s="1">
-        <v>0.15</v>
+        <v>0.79</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" t="s">
         <v>249</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>695349.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>97.4</v>
+      </c>
+      <c r="E110" s="1">
+        <v>59.7352610847</v>
+      </c>
+      <c r="F110" t="s">
         <v>250</v>
       </c>
-      <c r="C110" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G110">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H110" s="1">
-        <v>13616714.54</v>
+        <v>3783798.37</v>
       </c>
       <c r="I110" s="1">
-        <v>5856416.78</v>
+        <v>2429031.71</v>
       </c>
       <c r="J110" s="1">
-        <v>43.009029548181</v>
+        <v>64.195590580584</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>19473131.32</v>
+        <v>6212830.08</v>
       </c>
       <c r="N110" s="1">
-        <v>19473131.32</v>
+        <v>6212830.08</v>
       </c>
       <c r="O110" s="1">
-        <v>0.78</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
-        <v>695349.0</v>
+        <v>239994.0</v>
       </c>
       <c r="D111" s="1">
-        <v>84.6</v>
+        <v>62.81</v>
       </c>
       <c r="E111" s="1">
-        <v>59.7352610847</v>
+        <v>25.5081878714</v>
       </c>
       <c r="F111" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G111">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>3783798.37</v>
+        <v>6121812.04</v>
       </c>
       <c r="I111" s="1">
-        <v>1605664.43</v>
+        <v>8952211.1</v>
       </c>
       <c r="J111" s="1">
-        <v>42.4352534937</v>
+        <v>146.23466126542</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5389462.8</v>
+        <v>15074023.14</v>
       </c>
       <c r="N111" s="1">
-        <v>5389462.8</v>
+        <v>15074023.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>226412.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D112" s="1">
-        <v>52.35</v>
+        <v>67.1</v>
       </c>
       <c r="E112" s="1">
-        <v>23.4359741533</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>5306185.78</v>
+        <v>5186610.66</v>
       </c>
       <c r="I112" s="1">
-        <v>6546482.42</v>
+        <v>-1098945.76</v>
       </c>
       <c r="J112" s="1">
-        <v>123.37454230636</v>
+        <v>-21.188129050735</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>11852668.2</v>
+        <v>4087664.9</v>
       </c>
       <c r="N112" s="1">
-        <v>11852668.2</v>
+        <v>4087664.9</v>
       </c>
       <c r="O112" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
-        <v>60919.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D113" s="1">
-        <v>60.05</v>
+        <v>35.0</v>
       </c>
       <c r="E113" s="1">
-        <v>85.1394582971</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>5186610.66</v>
+        <v>3226903.87</v>
       </c>
       <c r="I113" s="1">
-        <v>-1528424.71</v>
+        <v>2066531.13</v>
       </c>
       <c r="J113" s="1">
-        <v>-29.468660946299</v>
+        <v>64.040678410417</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3658185.95</v>
+        <v>5293435.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3658185.95</v>
+        <v>5293435.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
-        <v>151241.0</v>
+        <v>58266.0</v>
       </c>
       <c r="D114" s="1">
-        <v>36.88</v>
+        <v>70.0</v>
       </c>
       <c r="E114" s="1">
-        <v>21.3361712102</v>
+        <v>73.1329655374</v>
       </c>
       <c r="F114" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H114" s="1">
-        <v>3226903.87</v>
+        <v>4635498.11</v>
       </c>
       <c r="I114" s="1">
-        <v>2350864.21</v>
+        <v>-192314.93</v>
       </c>
       <c r="J114" s="1">
-        <v>72.852006279319</v>
+        <v>-4.1487435748302</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>5577768.08</v>
+        <v>4443183.18</v>
       </c>
       <c r="N114" s="1">
-        <v>5577768.08</v>
+        <v>4443183.18</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>44027.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D115" s="1">
-        <v>69.8</v>
+        <v>4.543</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3023696822</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F115" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G115">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H115" s="1">
-        <v>3600568.82</v>
+        <v>3598689.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-246588.36</v>
+        <v>-19472.04</v>
       </c>
       <c r="J115" s="1">
-        <v>-6.8485945506799</v>
+        <v>-0.5410869045306</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3353980.46</v>
+        <v>3579217.9</v>
       </c>
       <c r="N115" s="1">
-        <v>3353980.46</v>
+        <v>3579217.9</v>
       </c>
       <c r="O115" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.622</v>
+        <v>232.4</v>
       </c>
       <c r="E116" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F116" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="G116">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I116" s="1">
-        <v>30579.04</v>
+        <v>-547948.32</v>
       </c>
       <c r="J116" s="1">
-        <v>0.84972699815311</v>
+        <v>-10.416628551137</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3629268.98</v>
+        <v>4712374.8</v>
       </c>
       <c r="N116" s="1">
-        <v>3629268.98</v>
+        <v>4712374.8</v>
       </c>
       <c r="O116" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D117" s="1">
-        <v>223.7</v>
+        <v>77.37</v>
       </c>
       <c r="E117" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I117" s="1">
-        <v>-724358.22</v>
+        <v>18737417.1</v>
       </c>
       <c r="J117" s="1">
-        <v>-13.770222921211</v>
+        <v>71.806710097435</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4535964.9</v>
+        <v>44831659.65</v>
       </c>
       <c r="N117" s="1">
-        <v>4535964.9</v>
+        <v>44831659.65</v>
       </c>
       <c r="O117" s="1">
-        <v>0.18</v>
+        <v>1.73</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>579445.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D118" s="1">
-        <v>77.81</v>
+        <v>416.0</v>
       </c>
       <c r="E118" s="1">
-        <v>45.0331654428</v>
+        <v>381.608</v>
       </c>
       <c r="F118" t="s">
-        <v>8</v>
+        <v>250</v>
       </c>
       <c r="G118">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H118" s="1">
-        <v>26094242.55</v>
+        <v>1249934.09</v>
       </c>
       <c r="I118" s="1">
-        <v>18992372.9</v>
+        <v>103068.12</v>
       </c>
       <c r="J118" s="1">
-        <v>72.783767774091</v>
+        <v>8.2458843889921</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>45086615.45</v>
+        <v>1353002.21</v>
       </c>
       <c r="N118" s="1">
-        <v>45086615.45</v>
+        <v>1353002.21</v>
       </c>
       <c r="O118" s="1">
-        <v>1.8</v>
+        <v>0.05</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>35455.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>392.0</v>
+        <v>261.0</v>
       </c>
       <c r="E119" s="1">
-        <v>381.608</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="G119">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1249934.09</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>23380.86</v>
+        <v>6124691.97</v>
       </c>
       <c r="J119" s="1">
-        <v>1.8705674312795</v>
+        <v>36.995658628941</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1273314.95</v>
+        <v>22679856.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1273314.95</v>
+        <v>22679856.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.05</v>
+        <v>0.87</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>86896.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D120" s="1">
-        <v>239.1</v>
+        <v>23.42</v>
       </c>
       <c r="E120" s="1">
-        <v>190.5169861674</v>
+        <v>17.749247995</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>16555164.03</v>
+        <v>3268719.26</v>
       </c>
       <c r="I120" s="1">
-        <v>4221669.57</v>
+        <v>1044331.36</v>
       </c>
       <c r="J120" s="1">
-        <v>25.500620606053</v>
+        <v>31.949252197327</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>20776833.6</v>
+        <v>4313050.62</v>
       </c>
       <c r="N120" s="1">
-        <v>20776833.6</v>
+        <v>4313050.62</v>
       </c>
       <c r="O120" s="1">
-        <v>0.83</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>184161.0</v>
+        <v>148942.0</v>
       </c>
       <c r="D121" s="1">
-        <v>25.96</v>
+        <v>97.8</v>
       </c>
       <c r="E121" s="1">
-        <v>17.749247995</v>
+        <v>88.447387238</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>3268719.26</v>
+        <v>13173530.75</v>
       </c>
       <c r="I121" s="1">
-        <v>1512100.3</v>
+        <v>1392996.85</v>
       </c>
       <c r="J121" s="1">
-        <v>46.25971763632</v>
+        <v>10.574210334614</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>4780819.56</v>
+        <v>14566527.6</v>
       </c>
       <c r="N121" s="1">
-        <v>4780819.56</v>
+        <v>14566527.6</v>
       </c>
       <c r="O121" s="1">
-        <v>0.19</v>
+        <v>0.56</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>109393.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.6</v>
+        <v>73.15</v>
       </c>
       <c r="E122" s="1">
-        <v>84.5130175605</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>9245132.53</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1759803.27</v>
+        <v>54614154.47</v>
       </c>
       <c r="J122" s="1">
-        <v>19.03491663629</v>
+        <v>337.88838052562</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>11004935.8</v>
+        <v>70777526.05</v>
       </c>
       <c r="N122" s="1">
-        <v>11004935.8</v>
+        <v>70777526.05</v>
       </c>
       <c r="O122" s="1">
-        <v>0.44</v>
+        <v>2.72</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>967567.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>71.16</v>
+        <v>48.61</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703706</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16163371.58</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>52688696.14</v>
+        <v>433492.34</v>
       </c>
       <c r="J123" s="1">
-        <v>325.97590100072</v>
+        <v>4.5792166012036</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>68852067.72</v>
+        <v>9900009.82</v>
       </c>
       <c r="N123" s="1">
-        <v>68852067.72</v>
+        <v>9900009.82</v>
       </c>
       <c r="O123" s="1">
-        <v>2.75</v>
+        <v>0.38</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>49.09</v>
+        <v>24.33</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>531250.1</v>
+        <v>3895718.12</v>
       </c>
       <c r="J124" s="1">
-        <v>5.6118852695553</v>
+        <v>58.454134581838</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>9997767.58</v>
+        <v>10560290.52</v>
       </c>
       <c r="N124" s="1">
-        <v>9997767.58</v>
+        <v>10560290.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>143032.0</v>
       </c>
       <c r="D125" s="1">
-        <v>26.92</v>
+        <v>124.25</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>95.7333994491</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>13692939.59</v>
       </c>
       <c r="I125" s="1">
-        <v>5019892.08</v>
+        <v>4078786.41</v>
       </c>
       <c r="J125" s="1">
-        <v>75.322042866546</v>
+        <v>29.787514822447</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>11684464.48</v>
+        <v>17771726.0</v>
       </c>
       <c r="N125" s="1">
-        <v>11684464.48</v>
+        <v>17771726.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.47</v>
+        <v>0.68</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>168171.0</v>
+        <v>290065.0</v>
       </c>
       <c r="D126" s="1">
-        <v>126.05</v>
+        <v>35.58</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994565</v>
+        <v>24.618059435</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16099581.52</v>
+        <v>7140837.41</v>
       </c>
       <c r="I126" s="1">
-        <v>5098373.03</v>
+        <v>3179675.29</v>
       </c>
       <c r="J126" s="1">
-        <v>31.667736354926</v>
+        <v>44.528044925756</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>21197954.55</v>
+        <v>10320512.7</v>
       </c>
       <c r="N126" s="1">
-        <v>21197954.55</v>
+        <v>10320512.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.85</v>
+        <v>0.4</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>234476.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D127" s="1">
-        <v>22.11</v>
+        <v>63.48</v>
       </c>
       <c r="E127" s="1">
-        <v>49.0180555366</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>11493557.59</v>
+        <v>16048802.68</v>
       </c>
       <c r="I127" s="1">
-        <v>-6309293.23</v>
+        <v>-2610023.2</v>
       </c>
       <c r="J127" s="1">
-        <v>-54.894171631327</v>
+        <v>-16.263040003929</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>5184264.36</v>
+        <v>13438779.48</v>
       </c>
       <c r="N127" s="1">
-        <v>5184264.36</v>
+        <v>13438779.48</v>
       </c>
       <c r="O127" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>268022.0</v>
+        <v>650.0</v>
       </c>
       <c r="D128" s="1">
-        <v>36.2</v>
+        <v>6067.0</v>
       </c>
       <c r="E128" s="1">
-        <v>23.6258324317</v>
+        <v>5901.643846154</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>6332242.86</v>
+        <v>0.0</v>
       </c>
       <c r="I128" s="1">
-        <v>3370153.54</v>
+        <v>1074815.0</v>
       </c>
       <c r="J128" s="1">
-        <v>53.222114415239</v>
+        <v>0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>9702396.4</v>
+        <v>1074815.0</v>
       </c>
       <c r="N128" s="1">
-        <v>9702396.4</v>
+        <v>1074815.0</v>
       </c>
       <c r="O128" s="1">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>