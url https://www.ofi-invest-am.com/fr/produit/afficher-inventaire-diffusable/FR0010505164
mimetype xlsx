--- v5 (2026-09-05)
+++ v6 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,89 +214,89 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
@@ -352,116 +352,113 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0014000MR3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
-    <t>CH0030170408</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
@@ -550,80 +547,80 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0031274896</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -766,83 +763,68 @@
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>BE0974464977</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
-    <t>GB00BLGZ9862</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>SE0000114837</t>
   </si>
   <si>
     <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -859,66 +841,72 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
+  </si>
+  <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1227,6640 +1215,6540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6398656.0898</v>
+      </c>
+      <c r="C2">
+        <v>277.56</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1776064160.89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1776064160.89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3197.5297</v>
+      </c>
+      <c r="C3">
+        <v>267790.2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>856267125.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>856267125.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>77973.0</v>
+      </c>
+      <c r="C4">
+        <v>271.69</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>21184609.98</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>21184609.98</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>157802.0</v>
+      </c>
+      <c r="C5">
+        <v>140.46</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>22166156.72</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>22166156.72</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:Z126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="N126" sqref="N126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>229587.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>84.52</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.759836489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>15104211.55</v>
+      </c>
+      <c r="H2" s="1">
+        <v>5943234.88</v>
+      </c>
+      <c r="I2" s="1">
+        <v>39.348196761717</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>21047446.43</v>
+      </c>
+      <c r="M2" s="1">
+        <v>21047446.43</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>143800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>127.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>119.4640922114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>17178936.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1213083.54</v>
+      </c>
+      <c r="I3" s="1">
+        <v>7.0614589140869</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>18392020.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>18392020.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>145391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D4" s="1">
+        <v>204.197030559</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>29688410.47</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-3270865.77</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-11.017315235874</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>26417544.7</v>
+      </c>
+      <c r="M4" s="1">
+        <v>26417544.7</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1653.8514907407</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1786159.61</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-895267.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-50.122486534112</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>890892.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>890892.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>27.3</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>6286932.52</v>
+      </c>
+      <c r="I6" s="1">
+        <v>51.869648041841</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>18407571.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>18407571.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1302111.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.455</v>
+      </c>
+      <c r="D7" s="1">
+        <v>9.3165326074</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>12131159.59</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1482410.92</v>
+      </c>
+      <c r="I7" s="1">
+        <v>12.21986166287</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>13613570.51</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13613570.51</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>203746.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D8" s="1">
+        <v>130.7855969197</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>26647042.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>12451815.17</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46.728695299553</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>39098857.4</v>
+      </c>
+      <c r="M8" s="1">
+        <v>39098857.4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>60.34</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-683611.18</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-6.681547521105</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9547718.88</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9547718.88</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D10" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>33173430.06</v>
+      </c>
+      <c r="I10" s="1">
+        <v>79.379668336428</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>74964269.9</v>
+      </c>
+      <c r="M10" s="1">
+        <v>74964269.9</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.8</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-4976076.17</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-21.988693144286</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>17654082.6</v>
+      </c>
+      <c r="M11" s="1">
+        <v>17654082.6</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>430626.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.3624597679</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>25563018.6</v>
+      </c>
+      <c r="H12" s="1">
+        <v>6596131.08</v>
+      </c>
+      <c r="I12" s="1">
+        <v>25.803412277766</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>32159149.68</v>
+      </c>
+      <c r="M12" s="1">
+        <v>32159149.68</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20012.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>784.4</v>
+      </c>
+      <c r="D13" s="1">
+        <v>685.8813861683</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>13725858.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1971554.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>14.363797563027</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>15697412.8</v>
+      </c>
+      <c r="M13" s="1">
+        <v>15697412.8</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D14" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>221312426.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>641.66904876912</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>255802547.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>255802547.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9.56</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>184.6</v>
+      </c>
+      <c r="D15" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-513906.85</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5.467203231273</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>8885905.6</v>
+      </c>
+      <c r="M15" s="1">
+        <v>8885905.6</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H16" s="1">
+        <v>18088896.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>103.98333197565</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>35484853.35</v>
+      </c>
+      <c r="M16" s="1">
+        <v>35484853.35</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H17" s="1">
+        <v>45275925.45</v>
+      </c>
+      <c r="I17" s="1">
+        <v>189.77446952984</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>69133679.11</v>
+      </c>
+      <c r="M17" s="1">
+        <v>69133679.11</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.017</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4497923.93</v>
+      </c>
+      <c r="I18" s="1">
+        <v>97.837682990123</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9095256.77</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9095256.77</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5072239.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.2858859766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>26811277.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>33193310.37</v>
+      </c>
+      <c r="I19" s="1">
+        <v>123.80354121141</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>60004587.37</v>
+      </c>
+      <c r="M19" s="1">
+        <v>60004587.37</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>171.3</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4779439.33</v>
+      </c>
+      <c r="I20" s="1">
+        <v>60.347323527252</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12699325.5</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12699325.5</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>282.7</v>
+      </c>
+      <c r="D21" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>8494509.61</v>
+      </c>
+      <c r="I21" s="1">
+        <v>59.137300343794</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>22858556.6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>22858556.6</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6901347.77</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-26.789254065299</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>18860279.46</v>
+      </c>
+      <c r="M22" s="1">
+        <v>18860279.46</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>457891.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D23" s="1">
+        <v>57.0580427656</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26126364.26</v>
+      </c>
+      <c r="H23" s="1">
+        <v>20175573.66</v>
+      </c>
+      <c r="I23" s="1">
+        <v>77.223043586241</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>46301937.92</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46301937.92</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.464</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>6698287.98</v>
+      </c>
+      <c r="I24" s="1">
+        <v>109.73198418925</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>12802513.68</v>
+      </c>
+      <c r="M24" s="1">
+        <v>12802513.68</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>54.18</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-67695.27</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.2830616999536</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5208377.58</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5208377.58</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1234395.49</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-8.8419398393805</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>12726290.88</v>
+      </c>
+      <c r="M26" s="1">
+        <v>12726290.88</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.31</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6712390.53</v>
+      </c>
+      <c r="I27" s="1">
+        <v>232.48444066662</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9599633.44</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9599633.44</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>18207.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.3156961608</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1717205.88</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-84402.12</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-4.9150844976142</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1632803.76</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1632803.76</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>142692.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>48.9</v>
+      </c>
+      <c r="D29" s="1">
+        <v>41.8530775376</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29">
+        <v>0.86</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6557910.45</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1524608.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>23.24839187153</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>8082519.17</v>
+      </c>
+      <c r="M29" s="1">
+        <v>8082519.17</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>312677.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.5301145271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3605201.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8223369.29</v>
+      </c>
+      <c r="I30" s="1">
+        <v>228.09734813112</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11828570.91</v>
+      </c>
+      <c r="M30" s="1">
+        <v>11828570.91</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>251187.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D31" s="1">
+        <v>47.8803840565</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>8218742.17</v>
+      </c>
+      <c r="I31" s="1">
+        <v>68.33616017969</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>20245672.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>20245672.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>32613.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>186.8</v>
+      </c>
+      <c r="D32" s="1">
+        <v>169.9207733113</v>
+      </c>
+      <c r="E32" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
+      <c r="F32">
         <v>0.92</v>
       </c>
-      <c r="H2" s="1">
-[...270 lines deleted...]
-      <c r="O7" s="1">
+      <c r="G32" s="1">
+        <v>5943091.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>664759.99</v>
+      </c>
+      <c r="I32" s="1">
+        <v>11.185424701518</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>6607851.18</v>
+      </c>
+      <c r="M32" s="1">
+        <v>6607851.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.116</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33">
+        <v>0.86</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-200605.83</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-6.365599868828</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2950799.13</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2950799.13</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>41.21</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>662606.73</v>
+      </c>
+      <c r="I34" s="1">
+        <v>10.909731000214</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6736145.39</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6736145.39</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D35" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3499981.75</v>
+      </c>
+      <c r="I35" s="1">
+        <v>41.523674156378</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11928864.36</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11928864.36</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D36" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-1055750.9</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-12.268225300319</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>7549820.6</v>
+      </c>
+      <c r="M36" s="1">
+        <v>7549820.6</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>781786.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.0780976124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>23514635.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-2992753.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-12.727193261096</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>20521882.5</v>
+      </c>
+      <c r="M37" s="1">
+        <v>20521882.5</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>8920439.47</v>
+      </c>
+      <c r="I38" s="1">
+        <v>44.766150264095</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>28847190.86</v>
+      </c>
+      <c r="M38" s="1">
+        <v>28847190.86</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>111798.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>130.2</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.0729509472</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9958177.77</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4597921.83</v>
+      </c>
+      <c r="I39" s="1">
+        <v>46.17232124387</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>14556099.6</v>
+      </c>
+      <c r="M39" s="1">
+        <v>14556099.6</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>20061827.24</v>
+      </c>
+      <c r="I40" s="1">
+        <v>50.010381256901</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>60177152.77</v>
+      </c>
+      <c r="M40" s="1">
+        <v>60177152.77</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>17446563.6</v>
+      </c>
+      <c r="I41" s="1">
+        <v>45.882759419819</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>55470788.43</v>
+      </c>
+      <c r="M41" s="1">
+        <v>55470788.43</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>255.9</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>11.08</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-377897.88</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-6.9879947629059</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5029917.85</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5029917.85</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>137081.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.3458089743</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>13481341.84</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2378929.86</v>
+      </c>
+      <c r="I43" s="1">
+        <v>17.646091080797</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15860271.7</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15860271.7</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>106215.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D44" s="1">
+        <v>142.0915744481</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2820903.17</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.691062897368</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>17913159.75</v>
+      </c>
+      <c r="M44" s="1">
+        <v>17913159.75</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-2296286.47</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.888136996476</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>13127312.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>13127312.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-859620.26</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.3566557024566</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>15188083.9</v>
+      </c>
+      <c r="M46" s="1">
+        <v>15188083.9</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>40.86</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-162398.32</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.9865428093994</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>8012523.42</v>
+      </c>
+      <c r="M47" s="1">
+        <v>8012523.42</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>147017.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>39.82</v>
+      </c>
+      <c r="D48" s="1">
+        <v>36.8091886653</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5411576.49</v>
+      </c>
+      <c r="H48" s="1">
+        <v>442640.45</v>
+      </c>
+      <c r="I48" s="1">
+        <v>8.1795101818842</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5854216.94</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5854216.94</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>18.36</v>
+      </c>
+      <c r="D49" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2323710.93</v>
+      </c>
+      <c r="I49" s="1">
+        <v>20.232166030087</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>13808941.56</v>
+      </c>
+      <c r="M49" s="1">
+        <v>13808941.56</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>183.4</v>
+      </c>
+      <c r="D50" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1189171.3</v>
+      </c>
+      <c r="I50" s="1">
+        <v>33.23785836479</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>4766932.8</v>
+      </c>
+      <c r="M50" s="1">
+        <v>4766932.8</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>59.55</v>
+      </c>
+      <c r="D51" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5435124.74</v>
+      </c>
+      <c r="I51" s="1">
+        <v>53.405131122501</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>15612283.05</v>
+      </c>
+      <c r="M51" s="1">
+        <v>15612283.05</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D52" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>16008225.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>70.009240652153</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>38874101.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>38874101.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>23.8</v>
+      </c>
+      <c r="D53" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1870003.11</v>
+      </c>
+      <c r="I53" s="1">
+        <v>40.361319848275</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>6503159.6</v>
+      </c>
+      <c r="M53" s="1">
+        <v>6503159.6</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>184.4</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6270143.69</v>
+      </c>
+      <c r="I54" s="1">
+        <v>81.487026462563</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>13964796.4</v>
+      </c>
+      <c r="M54" s="1">
+        <v>13964796.4</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>553223.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>9.0376026460759</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6674578.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6674578.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>73.8</v>
+      </c>
+      <c r="D56" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-131975.7</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-1.4142897535613</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>9199612.8</v>
+      </c>
+      <c r="M56" s="1">
+        <v>9199612.8</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-3010203.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-12.057958009777</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>21954252.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>21954252.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="D58" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H58" s="1">
+        <v>216391.92</v>
+      </c>
+      <c r="I58" s="1">
+        <v>6.6041188295882</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3493012.55</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3493012.55</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D59" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>8068336.98</v>
+      </c>
+      <c r="I59" s="1">
+        <v>88.063225558882</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>17230319.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>17230319.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H60" s="1">
+        <v>13105299.09</v>
+      </c>
+      <c r="I60" s="1">
+        <v>78.108022868513</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>29883728.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>29883728.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>19881536.12</v>
+      </c>
+      <c r="I61" s="1">
+        <v>242.89218563791</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>28066869.9</v>
+      </c>
+      <c r="M61" s="1">
+        <v>28066869.9</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D62" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8257831.05</v>
+      </c>
+      <c r="I62" s="1">
+        <v>96.432897159591</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>16821123.55</v>
+      </c>
+      <c r="M62" s="1">
+        <v>16821123.55</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>23797927.53</v>
+      </c>
+      <c r="I63" s="1">
+        <v>81.371268783143</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>53044033.54</v>
+      </c>
+      <c r="M63" s="1">
+        <v>53044033.54</v>
+      </c>
+      <c r="N63" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>13.9</v>
+      </c>
+      <c r="D64" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1304277.34</v>
+      </c>
+      <c r="I64" s="1">
+        <v>29.80836978441</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5679818.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5679818.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>117464.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>117.25</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.9605123272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>8217841.62</v>
+      </c>
+      <c r="H65" s="1">
+        <v>5554812.38</v>
+      </c>
+      <c r="I65" s="1">
+        <v>67.594541691837</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>13772654.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>13772654.0</v>
+      </c>
+      <c r="N65" s="1">
         <v>0.51</v>
       </c>
-      <c r="P7">
-[...96 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D66" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-998002.5</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-41.920731707317</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1382687.1</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1382687.1</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>49.96</v>
+      </c>
+      <c r="D67" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-1376880.09</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-7.8586557613697</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>16143674.72</v>
+      </c>
+      <c r="M67" s="1">
+        <v>16143674.72</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D68" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>988137.96</v>
+      </c>
+      <c r="I68" s="1">
+        <v>23.266183646191</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5235237.42</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5235237.42</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>35.43</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1839616.05</v>
+      </c>
+      <c r="I69" s="1">
+        <v>12.69806044762</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>16326994.32</v>
+      </c>
+      <c r="M69" s="1">
+        <v>16326994.32</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H70" s="1">
+        <v>4830710.28</v>
+      </c>
+      <c r="I70" s="1">
+        <v>33.98429376577</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>19045248.07</v>
+      </c>
+      <c r="M70" s="1">
+        <v>19045248.07</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>313236.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>23.89</v>
+      </c>
+      <c r="D71" s="1">
+        <v>24.7108231812</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7740319.41</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-257111.37</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-3.3217152468906</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>7483208.04</v>
+      </c>
+      <c r="M71" s="1">
+        <v>7483208.04</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D72" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H72" s="1">
+        <v>27836384.97</v>
+      </c>
+      <c r="I72" s="1">
+        <v>253.87425251923</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>38801019.9</v>
+      </c>
+      <c r="M72" s="1">
+        <v>38801019.9</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>55.65</v>
+      </c>
+      <c r="D73" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3679483.26</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-49.823029338297</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3705622.2</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3705622.2</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D74" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>244460.45</v>
+      </c>
+      <c r="I74" s="1">
+        <v>1.7405334230289</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>14289605.85</v>
+      </c>
+      <c r="M74" s="1">
+        <v>14289605.85</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>46.255</v>
+      </c>
+      <c r="D75" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-1106605.9</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-11.827591614742</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>8249533.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>8249533.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>78.78</v>
+      </c>
+      <c r="D76" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>0.92</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-495137.92</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-10.691685283659</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4135917.96</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4135917.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>107321.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>199.3169066632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>21390889.74</v>
+      </c>
+      <c r="H77" s="1">
+        <v>20249658.26</v>
+      </c>
+      <c r="I77" s="1">
+        <v>94.664871382765</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>41640548.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>41640548.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D78" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H78" s="1">
+        <v>22674530.67</v>
+      </c>
+      <c r="I78" s="1">
+        <v>175.71762007953</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>35578490.25</v>
+      </c>
+      <c r="M78" s="1">
+        <v>35578490.25</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-16234.11</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-0.56169174428238</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>2873982.84</v>
+      </c>
+      <c r="M79" s="1">
+        <v>2873982.84</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>33.81</v>
+      </c>
+      <c r="D80" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>812780.96</v>
+      </c>
+      <c r="I80" s="1">
+        <v>7.4048768761423</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>11789073.66</v>
+      </c>
+      <c r="M80" s="1">
+        <v>11789073.66</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D81" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-308115.64</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-3.5182886020128</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>8449427.44</v>
+      </c>
+      <c r="M81" s="1">
+        <v>8449427.44</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D82" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H82" s="1">
+        <v>10576463.93</v>
+      </c>
+      <c r="I82" s="1">
+        <v>131.25978247224</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>18634121.6</v>
+      </c>
+      <c r="M82" s="1">
+        <v>18634121.6</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>374458.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>13.1870293865</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>4937988.65</v>
+      </c>
+      <c r="H83" s="1">
+        <v>678881.35</v>
+      </c>
+      <c r="I83" s="1">
+        <v>13.7481350833</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5616870.0</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5616870.0</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>146.15</v>
+      </c>
+      <c r="D84" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84">
+        <v>0.86</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1660349.03</v>
+      </c>
+      <c r="I84" s="1">
+        <v>17.913272820899</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>10929169.12</v>
+      </c>
+      <c r="M84" s="1">
+        <v>10929169.12</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>76.32</v>
+      </c>
+      <c r="D85" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1798142.04</v>
+      </c>
+      <c r="I85" s="1">
+        <v>19.71983897512</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>10916583.84</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10916583.84</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1777637.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.9277589069</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>12315040.56</v>
+      </c>
+      <c r="H86" s="1">
+        <v>7932244.87</v>
+      </c>
+      <c r="I86" s="1">
+        <v>64.411033251197</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>20247285.43</v>
+      </c>
+      <c r="M86" s="1">
+        <v>20247285.43</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>16.305</v>
+      </c>
+      <c r="D87" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H87" s="1">
+        <v>6548294.1</v>
+      </c>
+      <c r="I87" s="1">
+        <v>62.199048854932</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>17076259.11</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17076259.11</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>37185.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D88" s="1">
+        <v>1075.990947425</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>40010723.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>59460.77</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.14861208440366</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>40070184.15</v>
+      </c>
+      <c r="M88" s="1">
+        <v>40070184.15</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>29799.97</v>
+      </c>
+      <c r="D89" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>11232902.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>63.774504978153</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>28846370.96</v>
+      </c>
+      <c r="M89" s="1">
+        <v>28846370.96</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1480703.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>16.98</v>
+      </c>
+      <c r="D90" s="1">
+        <v>11.4393713121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>16938311.42</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8204025.52</v>
+      </c>
+      <c r="I90" s="1">
+        <v>48.434730691709</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>25142336.94</v>
+      </c>
+      <c r="M90" s="1">
+        <v>25142336.94</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="D91" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1635390.89</v>
+      </c>
+      <c r="I91" s="1">
+        <v>26.988255576164</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>7695030.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>7695030.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D92" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3273336.38</v>
+      </c>
+      <c r="I92" s="1">
+        <v>24.892277817437</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>16423343.8</v>
+      </c>
+      <c r="M92" s="1">
+        <v>16423343.8</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D93" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>26443285.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>359.80635761154</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>33792596.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>33792596.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D94" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6026428.7</v>
+      </c>
+      <c r="I94" s="1">
+        <v>58.310102741865</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>16361565.18</v>
+      </c>
+      <c r="M94" s="1">
+        <v>16361565.18</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>646.5</v>
+      </c>
+      <c r="D95" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-33147.94</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-1.5396010176285</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2119873.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2119873.5</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>21.24</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-334740.69</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.4514904022327</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7185003.48</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7185003.48</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="D97" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H97" s="1">
+        <v>562015.56</v>
+      </c>
+      <c r="I97" s="1">
+        <v>5.3161882118597</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>11133792.51</v>
+      </c>
+      <c r="M97" s="1">
+        <v>11133792.51</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D98" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>29283542.33</v>
+      </c>
+      <c r="I98" s="1">
+        <v>102.18814949945</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>57940037.7</v>
+      </c>
+      <c r="M98" s="1">
+        <v>57940037.7</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2.17</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3221566.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D99" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>7543443.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>5903373.06</v>
+      </c>
+      <c r="I99" s="1">
+        <v>78.258332850331</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>13446816.48</v>
+      </c>
+      <c r="M99" s="1">
+        <v>13446816.48</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D100" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-10141006.85</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-18.844277828329</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>43673774.18</v>
+      </c>
+      <c r="M100" s="1">
+        <v>43673774.18</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>439200.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D101" s="1">
+        <v>80.8136705373</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>35493364.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>23860123.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>67.224182618407</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>59353488.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>59353488.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>267.8</v>
+      </c>
+      <c r="D102" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102">
+        <v>0.92</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-195980.25</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-6.2031467056346</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>2963388.04</v>
+      </c>
+      <c r="M102" s="1">
+        <v>2963388.04</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D103" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H103" s="1">
+        <v>43113501.83</v>
+      </c>
+      <c r="I103" s="1">
+        <v>264.7031787116</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>59400991.1</v>
+      </c>
+      <c r="M103" s="1">
+        <v>59400991.1</v>
+      </c>
+      <c r="N103" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>272762.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D104" s="1">
+        <v>81.4996660825</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>22230011.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>19753515.12</v>
+      </c>
+      <c r="I104" s="1">
+        <v>88.859669491351</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>41983527.04</v>
+      </c>
+      <c r="M104" s="1">
+        <v>41983527.04</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.57</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D105" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H105" s="1">
+        <v>44312837.66</v>
+      </c>
+      <c r="I105" s="1">
+        <v>184.71937128384</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>68302112.5</v>
+      </c>
+      <c r="M105" s="1">
+        <v>68302112.5</v>
+      </c>
+      <c r="N105" s="1">
+        <v>2.55</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>16.94</v>
+      </c>
+      <c r="D106" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-1918585.51</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-24.059518079247</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>6055745.08</v>
+      </c>
+      <c r="M106" s="1">
+        <v>6055745.08</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>11.385</v>
+      </c>
+      <c r="D107" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E107" t="s">
+        <v>87</v>
+      </c>
+      <c r="F107">
+        <v>0.86</v>
+      </c>
+      <c r="G107" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-345862.34</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-7.9453934578579</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>4007129.64</v>
+      </c>
+      <c r="M107" s="1">
+        <v>4007129.64</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>292741.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.5145454173</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13616714.54</v>
+      </c>
+      <c r="H108" s="1">
+        <v>8859939.44</v>
+      </c>
+      <c r="I108" s="1">
+        <v>65.066645951733</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>22476653.98</v>
+      </c>
+      <c r="M108" s="1">
+        <v>22476653.98</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>91.32</v>
+      </c>
+      <c r="D109" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109">
+        <v>11.08</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1035000.91</v>
+      </c>
+      <c r="I109" s="1">
+        <v>51.413230997084</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3048103.16</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3048103.16</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>62.6</v>
+      </c>
+      <c r="D110" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H110" s="1">
+        <v>8616532.06</v>
+      </c>
+      <c r="I110" s="1">
+        <v>84.179557335759</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>18852428.2</v>
+      </c>
+      <c r="M110" s="1">
+        <v>18852428.2</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D111" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1770098.77</v>
+      </c>
+      <c r="I111" s="1">
+        <v>54.854400419434</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>4997002.64</v>
+      </c>
+      <c r="M111" s="1">
+        <v>4997002.64</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>64.8</v>
+      </c>
+      <c r="D112" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>0.92</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-540225.26</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-11.654092983764</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4095272.85</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4095272.85</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D113" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-870352.62</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-16.54561136541</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4389970.5</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4389970.5</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>579445.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>68.36</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45.0331654428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>26094242.55</v>
+      </c>
+      <c r="H114" s="1">
+        <v>13516617.65</v>
+      </c>
+      <c r="I114" s="1">
+        <v>51.799233582275</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>39610860.2</v>
+      </c>
+      <c r="M114" s="1">
+        <v>39610860.2</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>413.6</v>
+      </c>
+      <c r="D115" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115">
+        <v>11.08</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H115" s="1">
+        <v>73130.65</v>
+      </c>
+      <c r="I115" s="1">
+        <v>5.8507604988996</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1323064.74</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1323064.74</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D116" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>5907451.97</v>
+      </c>
+      <c r="I116" s="1">
+        <v>35.683439676556</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>22462616.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>22462616.0</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>20.82</v>
+      </c>
+      <c r="D117" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H117" s="1">
+        <v>565512.76</v>
+      </c>
+      <c r="I117" s="1">
+        <v>17.300744267649</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>3834232.02</v>
+      </c>
+      <c r="M117" s="1">
+        <v>3834232.02</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>103.35</v>
+      </c>
+      <c r="D118" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2219624.95</v>
+      </c>
+      <c r="I118" s="1">
+        <v>16.849127178756</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>15393155.7</v>
+      </c>
+      <c r="M118" s="1">
+        <v>15393155.7</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H119" s="1">
+        <v>58426368.45</v>
+      </c>
+      <c r="I119" s="1">
+        <v>361.47389275078</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>74589740.03</v>
+      </c>
+      <c r="M119" s="1">
+        <v>74589740.03</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2.79</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>53.36</v>
+      </c>
+      <c r="D120" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1400886.84</v>
+      </c>
+      <c r="I120" s="1">
+        <v>14.798333631768</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>10867404.32</v>
+      </c>
+      <c r="M120" s="1">
+        <v>10867404.32</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>20.4</v>
+      </c>
+      <c r="D121" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2189925.2</v>
+      </c>
+      <c r="I121" s="1">
+        <v>32.85920038921</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>8854497.6</v>
+      </c>
+      <c r="M121" s="1">
+        <v>8854497.6</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>143032.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.7333994491</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>13692939.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4915523.61</v>
+      </c>
+      <c r="I122" s="1">
+        <v>35.89823483622</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>18608463.2</v>
+      </c>
+      <c r="M122" s="1">
+        <v>18608463.2</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>41.86</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-166803.91</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-7.8844870874485</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1948792.3</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1948792.3</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D124" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2135441.29</v>
+      </c>
+      <c r="I124" s="1">
+        <v>29.904633972054</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>9276278.7</v>
+      </c>
+      <c r="M124" s="1">
+        <v>9276278.7</v>
+      </c>
+      <c r="N124" s="1">
         <v>0.35</v>
       </c>
-      <c r="P9">
-[...1046 lines deleted...]
-      <c r="O30" s="1">
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-3981845.68</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-24.81085822659</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>12066957.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>12066957.0</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.45</v>
       </c>
-      <c r="P30">
-[...4704 lines deleted...]
-      <c r="A125" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>282</v>
+      </c>
+      <c r="B126" s="1">
+        <v>853.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>6268.377491208</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-114110.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>-114110.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>-114110.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>281</v>
-      </c>
-[...143 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">