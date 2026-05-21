--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -211,63 +211,57 @@
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECH6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0326</t>
   </si>
   <si>
     <t>NQH6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0326</t>
   </si>
   <si>
-    <t>TYH6 Comdty</t>
-[...11 lines deleted...]
-    <t>OINL00002017</t>
+    <t>TYM6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0626</t>
+  </si>
+  <si>
+    <t>NDX US 02/20</t>
   </si>
   <si>
     <t>NASDAQ 260220 C26500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -637,93 +631,93 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3223.23</v>
+        <v>3252.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>100448643.22</v>
+        <v>101367497.21</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>100448643.22</v>
+        <v>101367497.21</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P24"/>
+  <dimension ref="A1:P23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O24" sqref="O24"/>
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -745,1186 +739,1136 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.16</v>
+        <v>111.4</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>235046.33</v>
+        <v>242155.13</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6875009196609</v>
+        <v>7.920003620459</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3292559.2</v>
+        <v>3299668.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3292559.2</v>
+        <v>3299668.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.28</v>
+        <v>3.26</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36297.0</v>
       </c>
       <c r="D3" s="1">
-        <v>181.12</v>
+        <v>190.38</v>
       </c>
       <c r="E3" s="1">
         <v>171.33109265</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>5319308.62</v>
+        <v>5327073.83</v>
       </c>
       <c r="I3" s="1">
-        <v>206781.1</v>
+        <v>535506.01</v>
       </c>
       <c r="J3" s="1">
-        <v>3.8873679790363</v>
+        <v>10.052535915388</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5526089.72</v>
+        <v>5862579.84</v>
       </c>
       <c r="N3" s="1">
-        <v>5526089.72</v>
+        <v>5862579.84</v>
       </c>
       <c r="O3" s="1">
-        <v>5.5</v>
+        <v>5.78</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.6602</v>
+        <v>7.4957</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>240479.36</v>
+        <v>185515.14</v>
       </c>
       <c r="J4" s="1">
-        <v>10.369889661933</v>
+        <v>7.9997365778836</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2559494.97</v>
+        <v>2504530.75</v>
       </c>
       <c r="N4" s="1">
-        <v>2559494.97</v>
+        <v>2504530.75</v>
       </c>
       <c r="O4" s="1">
-        <v>2.55</v>
+        <v>2.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>134529.0</v>
       </c>
       <c r="D5" s="1">
-        <v>89.42</v>
+        <v>90.3</v>
       </c>
       <c r="E5" s="1">
         <v>87.13808242</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>11722599.09</v>
       </c>
       <c r="I5" s="1">
-        <v>306984.09</v>
+        <v>425369.61</v>
       </c>
       <c r="J5" s="1">
-        <v>2.6187374288171</v>
+        <v>3.6286288282507</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>12029583.18</v>
+        <v>12147968.7</v>
       </c>
       <c r="N5" s="1">
-        <v>12029583.18</v>
+        <v>12147968.7</v>
       </c>
       <c r="O5" s="1">
         <v>11.98</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>233062.65</v>
+        <v>233408.34</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>597543.67</v>
+        <v>599963.5</v>
       </c>
       <c r="J6" s="1">
-        <v>57.795398890069</v>
+        <v>58.029448796574</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1631438.55</v>
+        <v>1633858.38</v>
       </c>
       <c r="N6" s="1">
-        <v>1631438.55</v>
+        <v>1633858.38</v>
       </c>
       <c r="O6" s="1">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>6913.0</v>
       </c>
       <c r="D7" s="1">
-        <v>610.72</v>
+        <v>627.28</v>
       </c>
       <c r="E7" s="1">
         <v>506.90110516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3504207.34</v>
       </c>
       <c r="I7" s="1">
-        <v>717700.02</v>
+        <v>832179.3</v>
       </c>
       <c r="J7" s="1">
-        <v>20.481094591851</v>
+        <v>23.748004020789</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4221907.36</v>
+        <v>4336386.64</v>
       </c>
       <c r="N7" s="1">
-        <v>4221907.36</v>
+        <v>4336386.64</v>
       </c>
       <c r="O7" s="1">
-        <v>4.2</v>
+        <v>4.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>24211.0</v>
       </c>
       <c r="D8" s="1">
-        <v>168.71</v>
+        <v>171.67</v>
       </c>
       <c r="E8" s="1">
         <v>167.25788402</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4049480.63</v>
       </c>
       <c r="I8" s="1">
-        <v>35157.18</v>
+        <v>106821.74</v>
       </c>
       <c r="J8" s="1">
-        <v>0.86818985475676</v>
+        <v>2.637912111707</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4084637.81</v>
+        <v>4156302.37</v>
       </c>
       <c r="N8" s="1">
-        <v>4084637.81</v>
+        <v>4156302.37</v>
       </c>
       <c r="O8" s="1">
-        <v>4.07</v>
+        <v>4.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>707295.0</v>
       </c>
       <c r="D9" s="1">
-        <v>8.5561</v>
+        <v>8.4114</v>
       </c>
       <c r="E9" s="1">
         <v>7.79527747</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>4826959.65</v>
       </c>
       <c r="I9" s="1">
-        <v>259987.56</v>
+        <v>220415.56</v>
       </c>
       <c r="J9" s="1">
-        <v>5.3861556518294</v>
+        <v>4.5663435367644</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5086947.21</v>
+        <v>5047375.21</v>
       </c>
       <c r="N9" s="1">
-        <v>5086947.21</v>
+        <v>5047375.21</v>
       </c>
       <c r="O9" s="1">
-        <v>5.06</v>
+        <v>4.98</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>900816.0</v>
       </c>
       <c r="D10" s="1">
-        <v>5.7388</v>
+        <v>5.7654</v>
       </c>
       <c r="E10" s="1">
         <v>5.53809025</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4988800.31</v>
       </c>
       <c r="I10" s="1">
-        <v>180802.55</v>
+        <v>204764.26</v>
       </c>
       <c r="J10" s="1">
-        <v>3.6241689136681</v>
+        <v>4.104478978434</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5169602.86</v>
+        <v>5193564.57</v>
       </c>
       <c r="N10" s="1">
-        <v>5169602.86</v>
+        <v>5193564.57</v>
       </c>
       <c r="O10" s="1">
-        <v>5.15</v>
+        <v>5.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
         <v>1122.0</v>
       </c>
       <c r="D11" s="1">
-        <v>2256.37</v>
+        <v>2206.21</v>
       </c>
       <c r="E11" s="1">
         <v>2322.41245098</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2605746.77</v>
       </c>
       <c r="I11" s="1">
-        <v>-74099.63</v>
+        <v>-130379.15</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8437003492861</v>
+        <v>-5.0035234237285</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2531647.14</v>
+        <v>2475367.62</v>
       </c>
       <c r="N11" s="1">
-        <v>2531647.14</v>
+        <v>2475367.62</v>
       </c>
       <c r="O11" s="1">
-        <v>2.52</v>
+        <v>2.44</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
         <v>31475.0</v>
       </c>
       <c r="D12" s="1">
-        <v>137.12</v>
+        <v>139.26</v>
       </c>
       <c r="E12" s="1">
         <v>133.50586656</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4202097.15</v>
       </c>
       <c r="I12" s="1">
-        <v>113754.85</v>
+        <v>181111.35</v>
       </c>
       <c r="J12" s="1">
-        <v>2.7070970979336</v>
+        <v>4.3100229132018</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4315852.0</v>
+        <v>4383208.5</v>
       </c>
       <c r="N12" s="1">
-        <v>4315852.0</v>
+        <v>4383208.5</v>
       </c>
       <c r="O12" s="1">
-        <v>4.3</v>
+        <v>4.32</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>1566.0</v>
+        <v>841.0</v>
       </c>
       <c r="D13" s="1">
-        <v>4771.34</v>
+        <v>4777.07</v>
       </c>
       <c r="E13" s="1">
-        <v>4765.67739464</v>
+        <v>4765.67739596</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>7463050.8</v>
+        <v>4007934.69</v>
       </c>
       <c r="I13" s="1">
-        <v>8867.64</v>
+        <v>9581.18</v>
       </c>
       <c r="J13" s="1">
-        <v>0.11882057670035</v>
+        <v>0.23905529259011</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7471918.44</v>
+        <v>4017515.87</v>
       </c>
       <c r="N13" s="1">
-        <v>7471918.44</v>
+        <v>4017515.87</v>
       </c>
       <c r="O13" s="1">
-        <v>7.44</v>
+        <v>3.96</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
         <v>168888.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.15</v>
+        <v>110.09</v>
       </c>
       <c r="E14" s="1">
         <v>103.30702235</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>17447316.39</v>
       </c>
       <c r="I14" s="1">
-        <v>986808.81</v>
+        <v>1145563.53</v>
       </c>
       <c r="J14" s="1">
-        <v>5.6559346316755</v>
+        <v>6.5658437343211</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>18434125.2</v>
+        <v>18592879.92</v>
       </c>
       <c r="N14" s="1">
-        <v>18434125.2</v>
+        <v>18592879.92</v>
       </c>
       <c r="O14" s="1">
-        <v>18.35</v>
+        <v>18.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>227.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28171.09</v>
+        <v>28336.15</v>
       </c>
       <c r="E15" s="1">
         <v>22711.94581498</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5155611.7</v>
       </c>
       <c r="I15" s="1">
-        <v>1239225.73</v>
+        <v>1276694.35</v>
       </c>
       <c r="J15" s="1">
-        <v>24.036444210878</v>
+        <v>24.763198322325</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6394837.43</v>
+        <v>6432306.05</v>
       </c>
       <c r="N15" s="1">
-        <v>6394837.43</v>
+        <v>6432306.05</v>
       </c>
       <c r="O15" s="1">
-        <v>6.37</v>
+        <v>6.35</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
         <v>46971.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.17</v>
+        <v>109.18</v>
       </c>
       <c r="E16" s="1">
         <v>99.12829107</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>4656154.96</v>
       </c>
       <c r="I16" s="1">
-        <v>471669.11</v>
+        <v>472138.82</v>
       </c>
       <c r="J16" s="1">
-        <v>10.130013155748</v>
+        <v>10.140101093199</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5127824.07</v>
+        <v>5128293.78</v>
       </c>
       <c r="N16" s="1">
-        <v>5127824.07</v>
+        <v>5128293.78</v>
       </c>
       <c r="O16" s="1">
-        <v>5.1</v>
+        <v>5.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
         <v>109727.0</v>
       </c>
       <c r="D17" s="1">
-        <v>24.98</v>
+        <v>26.29</v>
       </c>
       <c r="E17" s="1">
         <v>22.77957294</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2499534.2</v>
       </c>
       <c r="I17" s="1">
-        <v>241446.26</v>
+        <v>385188.63</v>
       </c>
       <c r="J17" s="1">
-        <v>9.6596501860227</v>
+        <v>15.410416468796</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2740980.46</v>
+        <v>2884722.83</v>
       </c>
       <c r="N17" s="1">
-        <v>2740980.46</v>
+        <v>2884722.83</v>
       </c>
       <c r="O17" s="1">
-        <v>2.73</v>
+        <v>2.85</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
         <v>191432.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.536</v>
+        <v>10.31</v>
       </c>
       <c r="E18" s="1">
         <v>10.41102444</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1993003.23</v>
       </c>
       <c r="I18" s="1">
-        <v>23924.32</v>
+        <v>-19339.31</v>
       </c>
       <c r="J18" s="1">
-        <v>1.2004155156337</v>
+        <v>-0.9703601935457</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2016927.55</v>
+        <v>1973663.92</v>
       </c>
       <c r="N18" s="1">
-        <v>2016927.55</v>
+        <v>1973663.92</v>
       </c>
       <c r="O18" s="1">
-        <v>2.01</v>
+        <v>1.95</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
         <v>248854.0</v>
       </c>
       <c r="D19" s="1">
-        <v>33.747</v>
+        <v>34.108</v>
       </c>
       <c r="E19" s="1">
         <v>32.94541892</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>8198599.28</v>
       </c>
       <c r="I19" s="1">
-        <v>199476.66</v>
+        <v>289312.95</v>
       </c>
       <c r="J19" s="1">
-        <v>2.43305780887</v>
+        <v>3.528809496834</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8398075.94</v>
+        <v>8487912.23</v>
       </c>
       <c r="N19" s="1">
-        <v>8398075.94</v>
+        <v>8487912.23</v>
       </c>
       <c r="O19" s="1">
-        <v>8.36</v>
+        <v>8.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
         <v>60.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1.1893</v>
+        <v>1.1793</v>
       </c>
       <c r="E20" s="1">
         <v>1.17795</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>71554.66</v>
+        <v>8589.97</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>71554.66</v>
+        <v>8589.97</v>
       </c>
       <c r="N20" s="1">
-        <v>71554.66</v>
+        <v>8589.97</v>
       </c>
       <c r="O20" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>8.0</v>
+        <v>13.0</v>
       </c>
       <c r="D21" s="1">
-        <v>25670.0</v>
+        <v>25067.5</v>
       </c>
       <c r="E21" s="1">
-        <v>25517.75000001</v>
+        <v>25401.96153848</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>20476.61</v>
+        <v>-73776.19</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>20476.61</v>
+        <v>-73776.19</v>
       </c>
       <c r="N21" s="1">
-        <v>20476.61</v>
+        <v>-73776.19</v>
       </c>
       <c r="O21" s="1">
-        <v>0.02</v>
+        <v>-0.07</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>115.0</v>
+        <v>30.0</v>
       </c>
       <c r="D22" s="1">
-        <v>111.828125</v>
+        <v>112.875</v>
       </c>
       <c r="E22" s="1">
-        <v>112.37567935</v>
+        <v>112.90625</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-52930.48</v>
+        <v>-795.37</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-52930.48</v>
+        <v>-795.37</v>
       </c>
       <c r="N22" s="1">
-        <v>-52930.48</v>
+        <v>-795.37</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="D23" s="1">
-        <v>0.05</v>
+        <v>0.78</v>
       </c>
       <c r="E23" s="1">
-        <v>325.73333333</v>
+        <v>303.56</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>168933.29</v>
+        <v>103229.76</v>
       </c>
       <c r="I23" s="1">
-        <v>-168908.07</v>
+        <v>-102965.06</v>
       </c>
       <c r="J23" s="1">
-        <v>-99.985071030109</v>
+        <v>-99.743581695821</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25.22</v>
+        <v>264.7</v>
       </c>
       <c r="N23" s="1">
-        <v>25.22</v>
+        <v>264.7</v>
       </c>
       <c r="O23" s="1">
         <v>0.0</v>
       </c>
       <c r="P23">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P24">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>