--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -205,66 +205,66 @@
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECH6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0326</t>
   </si>
   <si>
+    <t>VGH6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0326</t>
+  </si>
+  <si>
     <t>NQH6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0326</t>
   </si>
   <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
-  </si>
-[...4 lines deleted...]
-    <t>NASDAQ 260220 C26500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -584,110 +584,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3252.72</v>
+        <v>3195.8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>101367497.21</v>
+        <v>99593693.41</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>101367497.21</v>
+        <v>99593693.41</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -739,1134 +739,1134 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.4</v>
+        <v>111.23</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>242155.13</v>
+        <v>237119.73</v>
       </c>
       <c r="J2" s="1">
-        <v>7.920003620459</v>
+        <v>7.7553142073937</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3299668.0</v>
+        <v>3294632.6</v>
       </c>
       <c r="N2" s="1">
-        <v>3299668.0</v>
+        <v>3294632.6</v>
       </c>
       <c r="O2" s="1">
-        <v>3.26</v>
+        <v>3.31</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>36297.0</v>
       </c>
       <c r="D3" s="1">
-        <v>190.38</v>
+        <v>172.51</v>
       </c>
       <c r="E3" s="1">
         <v>171.33109265</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>5327073.83</v>
       </c>
       <c r="I3" s="1">
-        <v>535506.01</v>
+        <v>80876.66</v>
       </c>
       <c r="J3" s="1">
-        <v>10.052535915388</v>
+        <v>1.5182192434528</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5862579.84</v>
+        <v>5407950.49</v>
       </c>
       <c r="N3" s="1">
-        <v>5862579.84</v>
+        <v>5407950.49</v>
       </c>
       <c r="O3" s="1">
-        <v>5.78</v>
+        <v>5.43</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.4957</v>
+        <v>7.1383</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>185515.14</v>
+        <v>66097.43</v>
       </c>
       <c r="J4" s="1">
-        <v>7.9997365778836</v>
+        <v>2.8502365277308</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2504530.75</v>
+        <v>2385113.04</v>
       </c>
       <c r="N4" s="1">
-        <v>2504530.75</v>
+        <v>2385113.04</v>
       </c>
       <c r="O4" s="1">
-        <v>2.47</v>
+        <v>2.39</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>134529.0</v>
       </c>
       <c r="D5" s="1">
-        <v>90.3</v>
+        <v>89.39</v>
       </c>
       <c r="E5" s="1">
         <v>87.13808242</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>11722599.09</v>
       </c>
       <c r="I5" s="1">
-        <v>425369.61</v>
+        <v>302948.22</v>
       </c>
       <c r="J5" s="1">
-        <v>3.6286288282507</v>
+        <v>2.5843093129273</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>12147968.7</v>
+        <v>12025547.31</v>
       </c>
       <c r="N5" s="1">
-        <v>12147968.7</v>
+        <v>12025547.31</v>
       </c>
       <c r="O5" s="1">
-        <v>11.98</v>
+        <v>12.07</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>233408.34</v>
+        <v>225870.36</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>599963.5</v>
+        <v>547197.64</v>
       </c>
       <c r="J6" s="1">
-        <v>58.029448796574</v>
+        <v>52.925848709107</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1633858.38</v>
+        <v>1581092.52</v>
       </c>
       <c r="N6" s="1">
-        <v>1633858.38</v>
+        <v>1581092.52</v>
       </c>
       <c r="O6" s="1">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
         <v>6913.0</v>
       </c>
       <c r="D7" s="1">
-        <v>627.28</v>
+        <v>616.92</v>
       </c>
       <c r="E7" s="1">
         <v>506.90110516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>3504207.34</v>
       </c>
       <c r="I7" s="1">
-        <v>832179.3</v>
+        <v>760560.62</v>
       </c>
       <c r="J7" s="1">
-        <v>23.748004020789</v>
+        <v>21.704212856309</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4336386.64</v>
+        <v>4264767.96</v>
       </c>
       <c r="N7" s="1">
-        <v>4336386.64</v>
+        <v>4264767.96</v>
       </c>
       <c r="O7" s="1">
         <v>4.28</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
         <v>24211.0</v>
       </c>
       <c r="D8" s="1">
-        <v>171.67</v>
+        <v>168.83</v>
       </c>
       <c r="E8" s="1">
         <v>167.25788402</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>4049480.63</v>
       </c>
       <c r="I8" s="1">
-        <v>106821.74</v>
+        <v>38062.5</v>
       </c>
       <c r="J8" s="1">
-        <v>2.637912111707</v>
+        <v>0.93993535166015</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4156302.37</v>
+        <v>4087543.13</v>
       </c>
       <c r="N8" s="1">
-        <v>4156302.37</v>
+        <v>4087543.13</v>
       </c>
       <c r="O8" s="1">
         <v>4.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
         <v>707295.0</v>
       </c>
       <c r="D9" s="1">
-        <v>8.4114</v>
+        <v>8.2881</v>
       </c>
       <c r="E9" s="1">
         <v>7.79527747</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
         <v>4826959.65</v>
       </c>
       <c r="I9" s="1">
-        <v>220415.56</v>
+        <v>235986.06</v>
       </c>
       <c r="J9" s="1">
-        <v>4.5663435367644</v>
+        <v>4.8889171882761</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5047375.21</v>
+        <v>5062945.71</v>
       </c>
       <c r="N9" s="1">
-        <v>5047375.21</v>
+        <v>5062945.71</v>
       </c>
       <c r="O9" s="1">
-        <v>4.98</v>
+        <v>5.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
         <v>900816.0</v>
       </c>
       <c r="D10" s="1">
-        <v>5.7654</v>
+        <v>5.7074</v>
       </c>
       <c r="E10" s="1">
         <v>5.53809025</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>4988800.31</v>
       </c>
       <c r="I10" s="1">
-        <v>204764.26</v>
+        <v>152516.93</v>
       </c>
       <c r="J10" s="1">
-        <v>4.104478978434</v>
+        <v>3.0571865082329</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5193564.57</v>
+        <v>5141317.24</v>
       </c>
       <c r="N10" s="1">
-        <v>5193564.57</v>
+        <v>5141317.24</v>
       </c>
       <c r="O10" s="1">
-        <v>5.12</v>
+        <v>5.16</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>1122.0</v>
+        <v>662.0</v>
       </c>
       <c r="D11" s="1">
-        <v>2206.21</v>
+        <v>2209.52</v>
       </c>
       <c r="E11" s="1">
-        <v>2322.41245098</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2605746.77</v>
+        <v>1537437.04</v>
       </c>
       <c r="I11" s="1">
-        <v>-130379.15</v>
+        <v>-74734.8</v>
       </c>
       <c r="J11" s="1">
-        <v>-5.0035234237285</v>
+        <v>-4.8609990559353</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2475367.62</v>
+        <v>1462702.24</v>
       </c>
       <c r="N11" s="1">
-        <v>2475367.62</v>
+        <v>1462702.24</v>
       </c>
       <c r="O11" s="1">
-        <v>2.44</v>
+        <v>1.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>31475.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D12" s="1">
-        <v>139.26</v>
+        <v>136.58</v>
       </c>
       <c r="E12" s="1">
-        <v>133.50586656</v>
+        <v>134.58023934</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>4202097.15</v>
+        <v>5212561.83</v>
       </c>
       <c r="I12" s="1">
-        <v>181111.35</v>
+        <v>77454.73</v>
       </c>
       <c r="J12" s="1">
-        <v>4.3100229132018</v>
+        <v>1.4859244365069</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>4383208.5</v>
+        <v>5290016.56</v>
       </c>
       <c r="N12" s="1">
-        <v>4383208.5</v>
+        <v>5290016.56</v>
       </c>
       <c r="O12" s="1">
-        <v>4.32</v>
+        <v>5.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>841.0</v>
+        <v>1113.0</v>
       </c>
       <c r="D13" s="1">
-        <v>4777.07</v>
+        <v>4780.96</v>
       </c>
       <c r="E13" s="1">
-        <v>4765.67739596</v>
+        <v>4769.49501348</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>4007934.69</v>
+        <v>5308447.95</v>
       </c>
       <c r="I13" s="1">
-        <v>9581.18</v>
+        <v>12760.53</v>
       </c>
       <c r="J13" s="1">
-        <v>0.23905529259011</v>
+        <v>0.24038156011306</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4017515.87</v>
+        <v>5321208.48</v>
       </c>
       <c r="N13" s="1">
-        <v>4017515.87</v>
+        <v>5321208.48</v>
       </c>
       <c r="O13" s="1">
-        <v>3.96</v>
+        <v>5.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
         <v>168888.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.09</v>
+        <v>109.18</v>
       </c>
       <c r="E14" s="1">
         <v>103.30702235</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>17447316.39</v>
       </c>
       <c r="I14" s="1">
-        <v>1145563.53</v>
+        <v>991875.45</v>
       </c>
       <c r="J14" s="1">
-        <v>6.5658437343211</v>
+        <v>5.6849742838876</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>18592879.92</v>
+        <v>18439191.84</v>
       </c>
       <c r="N14" s="1">
-        <v>18592879.92</v>
+        <v>18439191.84</v>
       </c>
       <c r="O14" s="1">
-        <v>18.34</v>
+        <v>18.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
         <v>227.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28336.15</v>
+        <v>28357.23</v>
       </c>
       <c r="E15" s="1">
         <v>22711.94581498</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>5155611.7</v>
       </c>
       <c r="I15" s="1">
-        <v>1276694.35</v>
+        <v>1281479.51</v>
       </c>
       <c r="J15" s="1">
-        <v>24.763198322325</v>
+        <v>24.856012915015</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6432306.05</v>
+        <v>6437091.21</v>
       </c>
       <c r="N15" s="1">
-        <v>6432306.05</v>
+        <v>6437091.21</v>
       </c>
       <c r="O15" s="1">
-        <v>6.35</v>
+        <v>6.46</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
         <v>46971.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.18</v>
+        <v>108.03</v>
       </c>
       <c r="E16" s="1">
         <v>99.12829107</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>4656154.96</v>
       </c>
       <c r="I16" s="1">
-        <v>472138.82</v>
+        <v>418122.17</v>
       </c>
       <c r="J16" s="1">
-        <v>10.140101093199</v>
+        <v>8.9799882863005</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5128293.78</v>
+        <v>5074277.13</v>
       </c>
       <c r="N16" s="1">
-        <v>5128293.78</v>
+        <v>5074277.13</v>
       </c>
       <c r="O16" s="1">
-        <v>5.06</v>
+        <v>5.09</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
-        <v>109727.0</v>
+        <v>54248.0</v>
       </c>
       <c r="D17" s="1">
-        <v>26.29</v>
+        <v>25.095</v>
       </c>
       <c r="E17" s="1">
-        <v>22.77957294</v>
+        <v>22.77957289</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2499534.2</v>
+        <v>1235746.27</v>
       </c>
       <c r="I17" s="1">
-        <v>385188.63</v>
+        <v>125607.29</v>
       </c>
       <c r="J17" s="1">
-        <v>15.410416468796</v>
+        <v>10.164488702038</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2884722.83</v>
+        <v>1361353.56</v>
       </c>
       <c r="N17" s="1">
-        <v>2884722.83</v>
+        <v>1361353.56</v>
       </c>
       <c r="O17" s="1">
-        <v>2.85</v>
+        <v>1.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
         <v>191432.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.31</v>
+        <v>10.034</v>
       </c>
       <c r="E18" s="1">
         <v>10.41102444</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>1993003.23</v>
       </c>
       <c r="I18" s="1">
-        <v>-19339.31</v>
+        <v>-72174.54</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.9703601935457</v>
+        <v>-3.6213960375769</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1973663.92</v>
+        <v>1920828.69</v>
       </c>
       <c r="N18" s="1">
-        <v>1973663.92</v>
+        <v>1920828.69</v>
       </c>
       <c r="O18" s="1">
-        <v>1.95</v>
+        <v>1.93</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
         <v>248854.0</v>
       </c>
       <c r="D19" s="1">
-        <v>34.108</v>
+        <v>33.776</v>
       </c>
       <c r="E19" s="1">
         <v>32.94541892</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>8198599.28</v>
       </c>
       <c r="I19" s="1">
-        <v>289312.95</v>
+        <v>206693.42</v>
       </c>
       <c r="J19" s="1">
-        <v>3.528809496834</v>
+        <v>2.5210821134315</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8487912.23</v>
+        <v>8405292.7</v>
       </c>
       <c r="N19" s="1">
-        <v>8487912.23</v>
+        <v>8405292.7</v>
       </c>
       <c r="O19" s="1">
-        <v>8.37</v>
+        <v>8.44</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
         <v>60.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1.1793</v>
+        <v>1.16055</v>
       </c>
       <c r="E20" s="1">
         <v>1.17795</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
         <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>8589.97</v>
+        <v>-112708.9</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8589.97</v>
+        <v>-112708.9</v>
       </c>
       <c r="N20" s="1">
-        <v>8589.97</v>
+        <v>-112708.9</v>
       </c>
       <c r="O20" s="1">
-        <v>0.01</v>
+        <v>-0.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>13.0</v>
+        <v>30.0</v>
       </c>
       <c r="D21" s="1">
-        <v>25067.5</v>
+        <v>5709.0</v>
       </c>
       <c r="E21" s="1">
-        <v>25401.96153848</v>
+        <v>5890.2</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-73776.19</v>
+        <v>-54360.0</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-73776.19</v>
+        <v>-54360.0</v>
       </c>
       <c r="N21" s="1">
-        <v>-73776.19</v>
+        <v>-54360.0</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="D22" s="1">
-        <v>112.875</v>
+        <v>24670.25</v>
       </c>
       <c r="E22" s="1">
-        <v>112.90625</v>
+        <v>25401.96153848</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-795.37</v>
+        <v>-164308.85</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-795.37</v>
+        <v>-164308.85</v>
       </c>
       <c r="N22" s="1">
-        <v>-795.37</v>
+        <v>-164308.85</v>
       </c>
       <c r="O22" s="1">
-        <v>0.0</v>
+        <v>-0.16</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
-        <v>4.0</v>
+        <v>30.0</v>
       </c>
       <c r="D23" s="1">
-        <v>0.78</v>
+        <v>112.4375</v>
       </c>
       <c r="E23" s="1">
-        <v>303.56</v>
+        <v>112.90625</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>103229.76</v>
+        <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-102965.06</v>
+        <v>-12145.36</v>
       </c>
       <c r="J23" s="1">
-        <v>-99.743581695821</v>
+        <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>264.7</v>
+        <v>-12145.36</v>
       </c>
       <c r="N23" s="1">
-        <v>264.7</v>
+        <v>-12145.36</v>
       </c>
       <c r="O23" s="1">
-        <v>0.0</v>
+        <v>-0.01</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>