--- v2 (2026-06-11)
+++ v3 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -121,50 +121,56 @@
   <si>
     <t>BNPP EM SRI PAB</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU2314312849</t>
   </si>
   <si>
     <t>BNPP MSCI SRI CHINA</t>
   </si>
   <si>
     <t>LU2211181891</t>
   </si>
   <si>
     <t>CANDSUS BG REURC AH</t>
   </si>
   <si>
     <t>FR0013053808</t>
   </si>
   <si>
     <t>CPR USA  ESG H I EUR</t>
   </si>
   <si>
+    <t>LU1694789378</t>
+  </si>
+  <si>
+    <t>DNCA INV-ALPHA BDS I</t>
+  </si>
+  <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES D HY CORP BD</t>
   </si>
   <si>
     <t>LU1833932434</t>
@@ -199,66 +205,72 @@
   <si>
     <t>LU1668159590</t>
   </si>
   <si>
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
-    <t>ECH6 Curncy</t>
-[...14 lines deleted...]
-    <t>NASDAQ 100 E- 0326</t>
+    <t>ECM6 Curncy</t>
+  </si>
+  <si>
+    <t>EC EURUSD 0626</t>
+  </si>
+  <si>
+    <t>IKM6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0626</t>
+  </si>
+  <si>
+    <t>VGM6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0626</t>
+  </si>
+  <si>
+    <t>NQM6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -584,140 +596,140 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3195.8</v>
+        <v>3264.68</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>99593693.41</v>
+        <v>101740137.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>99593693.41</v>
+        <v>101740137.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P23"/>
+  <dimension ref="A1:P25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O23" sqref="O23"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>9</v>
       </c>
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>12</v>
       </c>
       <c r="E1" t="s">
         <v>13</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>14</v>
@@ -739,1136 +751,1236 @@
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
         <v>29620.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.23</v>
+        <v>111.17</v>
       </c>
       <c r="E2" s="1">
         <v>103.22460736</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>3057512.87</v>
       </c>
       <c r="I2" s="1">
-        <v>237119.73</v>
+        <v>235342.53</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7553142073937</v>
+        <v>7.6971885321941</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3294632.6</v>
+        <v>3292855.4</v>
       </c>
       <c r="N2" s="1">
-        <v>3294632.6</v>
+        <v>3292855.4</v>
       </c>
       <c r="O2" s="1">
-        <v>3.31</v>
+        <v>3.24</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
-        <v>36297.0</v>
+        <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>172.51</v>
+        <v>188.25</v>
       </c>
       <c r="E3" s="1">
-        <v>171.33109265</v>
+        <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.16</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>5327073.83</v>
+        <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>80876.66</v>
+        <v>162213.41</v>
       </c>
       <c r="J3" s="1">
-        <v>1.5182192434528</v>
+        <v>6.4193754356415</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5407950.49</v>
+        <v>2689147.87</v>
       </c>
       <c r="N3" s="1">
-        <v>5407950.49</v>
+        <v>2689147.87</v>
       </c>
       <c r="O3" s="1">
-        <v>5.43</v>
+        <v>2.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
         <v>334129.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.1383</v>
+        <v>7.1732</v>
       </c>
       <c r="E4" s="1">
         <v>6.9404799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2319015.61</v>
       </c>
       <c r="I4" s="1">
-        <v>66097.43</v>
+        <v>77758.53</v>
       </c>
       <c r="J4" s="1">
-        <v>2.8502365277308</v>
+        <v>3.3530835094292</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2385113.04</v>
+        <v>2396774.14</v>
       </c>
       <c r="N4" s="1">
-        <v>2385113.04</v>
+        <v>2396774.14</v>
       </c>
       <c r="O4" s="1">
-        <v>2.39</v>
+        <v>2.36</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
-        <v>134529.0</v>
+        <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>89.39</v>
+        <v>88.78</v>
       </c>
       <c r="E5" s="1">
-        <v>87.13808242</v>
+        <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>11722599.09</v>
+        <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>302948.22</v>
+        <v>183011.42</v>
       </c>
       <c r="J5" s="1">
-        <v>2.5843093129273</v>
+        <v>1.8842709858453</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>12025547.31</v>
+        <v>9895596.36</v>
       </c>
       <c r="N5" s="1">
-        <v>12025547.31</v>
+        <v>9895596.36</v>
       </c>
       <c r="O5" s="1">
-        <v>12.07</v>
+        <v>9.73</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
         <v>7.0</v>
       </c>
       <c r="D6" s="1">
-        <v>225870.36</v>
+        <v>237208.19</v>
       </c>
       <c r="E6" s="1">
         <v>147699.26857143</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1033894.88</v>
       </c>
       <c r="I6" s="1">
-        <v>547197.64</v>
+        <v>626562.45</v>
       </c>
       <c r="J6" s="1">
-        <v>52.925848709107</v>
+        <v>60.602142647229</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1581092.52</v>
+        <v>1660457.33</v>
       </c>
       <c r="N6" s="1">
-        <v>1581092.52</v>
+        <v>1660457.33</v>
       </c>
       <c r="O6" s="1">
-        <v>1.59</v>
+        <v>1.63</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
-        <v>6913.0</v>
+        <v>43664.0</v>
       </c>
       <c r="D7" s="1">
-        <v>616.92</v>
+        <v>137.58</v>
       </c>
       <c r="E7" s="1">
-        <v>506.90110516</v>
+        <v>136.89693661</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>3504207.34</v>
+        <v>5977467.84</v>
       </c>
       <c r="I7" s="1">
-        <v>760560.62</v>
+        <v>29825.28</v>
       </c>
       <c r="J7" s="1">
-        <v>21.704212856309</v>
+        <v>0.49896178111433</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4264767.96</v>
+        <v>6007293.12</v>
       </c>
       <c r="N7" s="1">
-        <v>4264767.96</v>
+        <v>6007293.12</v>
       </c>
       <c r="O7" s="1">
-        <v>4.28</v>
+        <v>5.9</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
-        <v>24211.0</v>
+        <v>6913.0</v>
       </c>
       <c r="D8" s="1">
-        <v>168.83</v>
+        <v>638.94</v>
       </c>
       <c r="E8" s="1">
-        <v>167.25788402</v>
+        <v>506.90110516</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>4049480.63</v>
+        <v>3504207.34</v>
       </c>
       <c r="I8" s="1">
-        <v>38062.5</v>
+        <v>912784.88</v>
       </c>
       <c r="J8" s="1">
-        <v>0.93993535166015</v>
+        <v>26.048255466527</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4087543.13</v>
+        <v>4416992.22</v>
       </c>
       <c r="N8" s="1">
-        <v>4087543.13</v>
+        <v>4416992.22</v>
       </c>
       <c r="O8" s="1">
-        <v>4.1</v>
+        <v>4.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
-        <v>707295.0</v>
+        <v>24211.0</v>
       </c>
       <c r="D9" s="1">
-        <v>8.2881</v>
+        <v>170.04</v>
       </c>
       <c r="E9" s="1">
-        <v>7.79527747</v>
+        <v>167.25788402</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>4826959.65</v>
+        <v>4049480.63</v>
       </c>
       <c r="I9" s="1">
-        <v>235986.06</v>
+        <v>67357.81</v>
       </c>
       <c r="J9" s="1">
-        <v>4.8889171882761</v>
+        <v>1.6633691121027</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>5062945.71</v>
+        <v>4116838.44</v>
       </c>
       <c r="N9" s="1">
-        <v>5062945.71</v>
+        <v>4116838.44</v>
       </c>
       <c r="O9" s="1">
-        <v>5.08</v>
+        <v>4.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
-        <v>900816.0</v>
+        <v>707295.0</v>
       </c>
       <c r="D10" s="1">
-        <v>5.7074</v>
+        <v>8.6343</v>
       </c>
       <c r="E10" s="1">
-        <v>5.53809025</v>
+        <v>7.79527747</v>
       </c>
       <c r="F10" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>4988800.31</v>
+        <v>4826959.65</v>
       </c>
       <c r="I10" s="1">
-        <v>152516.93</v>
+        <v>390020.72</v>
       </c>
       <c r="J10" s="1">
-        <v>3.0571865082329</v>
+        <v>8.0800493122001</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5141317.24</v>
+        <v>5216980.37</v>
       </c>
       <c r="N10" s="1">
-        <v>5141317.24</v>
+        <v>5216980.37</v>
       </c>
       <c r="O10" s="1">
-        <v>5.16</v>
+        <v>5.13</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>662.0</v>
+        <v>900816.0</v>
       </c>
       <c r="D11" s="1">
-        <v>2209.52</v>
+        <v>5.7522</v>
       </c>
       <c r="E11" s="1">
-        <v>2322.41244713</v>
+        <v>5.53809025</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1537437.04</v>
+        <v>4988800.31</v>
       </c>
       <c r="I11" s="1">
-        <v>-74734.8</v>
+        <v>192873.49</v>
       </c>
       <c r="J11" s="1">
-        <v>-4.8609990559353</v>
+        <v>3.8661296908074</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1462702.24</v>
+        <v>5181673.8</v>
       </c>
       <c r="N11" s="1">
-        <v>1462702.24</v>
+        <v>5181673.8</v>
       </c>
       <c r="O11" s="1">
-        <v>1.47</v>
+        <v>5.09</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>38732.0</v>
+        <v>662.0</v>
       </c>
       <c r="D12" s="1">
-        <v>136.58</v>
+        <v>2404.29</v>
       </c>
       <c r="E12" s="1">
-        <v>134.58023934</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5212561.83</v>
+        <v>1537437.04</v>
       </c>
       <c r="I12" s="1">
-        <v>77454.73</v>
+        <v>54202.94</v>
       </c>
       <c r="J12" s="1">
-        <v>1.4859244365069</v>
+        <v>3.5255388409271</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5290016.56</v>
+        <v>1591639.98</v>
       </c>
       <c r="N12" s="1">
-        <v>5290016.56</v>
+        <v>1591639.98</v>
       </c>
       <c r="O12" s="1">
-        <v>5.31</v>
+        <v>1.56</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>1113.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D13" s="1">
-        <v>4780.96</v>
+        <v>143.37</v>
       </c>
       <c r="E13" s="1">
-        <v>4769.49501348</v>
+        <v>134.58023934</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5308447.95</v>
+        <v>5212561.83</v>
       </c>
       <c r="I13" s="1">
-        <v>12760.53</v>
+        <v>340445.01</v>
       </c>
       <c r="J13" s="1">
-        <v>0.24038156011306</v>
+        <v>6.5312416639478</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5321208.48</v>
+        <v>5553006.84</v>
       </c>
       <c r="N13" s="1">
-        <v>5321208.48</v>
+        <v>5553006.84</v>
       </c>
       <c r="O13" s="1">
-        <v>5.34</v>
+        <v>5.46</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>168888.0</v>
+        <v>662.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.18</v>
+        <v>4794.4</v>
       </c>
       <c r="E14" s="1">
-        <v>103.30702235</v>
+        <v>4781.81995468</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>17447316.39</v>
+        <v>3165564.81</v>
       </c>
       <c r="I14" s="1">
-        <v>991875.45</v>
+        <v>8327.99</v>
       </c>
       <c r="J14" s="1">
-        <v>5.6849742838876</v>
+        <v>0.2630806980698</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>18439191.84</v>
+        <v>3173892.8</v>
       </c>
       <c r="N14" s="1">
-        <v>18439191.84</v>
+        <v>3173892.8</v>
       </c>
       <c r="O14" s="1">
-        <v>18.51</v>
+        <v>3.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
-        <v>227.0</v>
+        <v>146249.0</v>
       </c>
       <c r="D15" s="1">
-        <v>28357.23</v>
+        <v>108.69</v>
       </c>
       <c r="E15" s="1">
-        <v>22711.94581498</v>
+        <v>103.30702234</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5155611.7</v>
+        <v>15108548.71</v>
       </c>
       <c r="I15" s="1">
-        <v>1281479.51</v>
+        <v>787255.1</v>
       </c>
       <c r="J15" s="1">
-        <v>24.856012915015</v>
+        <v>5.2106599721185</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>6437091.21</v>
+        <v>15895803.81</v>
       </c>
       <c r="N15" s="1">
-        <v>6437091.21</v>
+        <v>15895803.81</v>
       </c>
       <c r="O15" s="1">
-        <v>6.46</v>
+        <v>15.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
-        <v>46971.0</v>
+        <v>227.0</v>
       </c>
       <c r="D16" s="1">
-        <v>108.03</v>
+        <v>30036.31</v>
       </c>
       <c r="E16" s="1">
-        <v>99.12829107</v>
+        <v>22711.94581498</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4656154.96</v>
+        <v>5155611.7</v>
       </c>
       <c r="I16" s="1">
-        <v>418122.17</v>
+        <v>1662630.67</v>
       </c>
       <c r="J16" s="1">
-        <v>8.9799882863005</v>
+        <v>32.248950594941</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5074277.13</v>
+        <v>6818242.37</v>
       </c>
       <c r="N16" s="1">
-        <v>5074277.13</v>
+        <v>6818242.37</v>
       </c>
       <c r="O16" s="1">
-        <v>5.09</v>
+        <v>6.7</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
-        <v>54248.0</v>
+        <v>46971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>25.095</v>
+        <v>108.23</v>
       </c>
       <c r="E17" s="1">
-        <v>22.77957289</v>
+        <v>99.12829107</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1235746.27</v>
+        <v>4656154.96</v>
       </c>
       <c r="I17" s="1">
-        <v>125607.29</v>
+        <v>427516.37</v>
       </c>
       <c r="J17" s="1">
-        <v>10.164488702038</v>
+        <v>9.1817470353263</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1361353.56</v>
+        <v>5083671.33</v>
       </c>
       <c r="N17" s="1">
-        <v>1361353.56</v>
+        <v>5083671.33</v>
       </c>
       <c r="O17" s="1">
-        <v>1.37</v>
+        <v>5.0</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
-        <v>191432.0</v>
+        <v>76623.0</v>
       </c>
       <c r="D18" s="1">
-        <v>10.034</v>
+        <v>25.985</v>
       </c>
       <c r="E18" s="1">
-        <v>10.41102444</v>
+        <v>23.45279028</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1993003.23</v>
+        <v>1797023.15</v>
       </c>
       <c r="I18" s="1">
-        <v>-72174.54</v>
+        <v>194025.51</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6213960375769</v>
+        <v>10.797051223297</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1920828.69</v>
+        <v>1991048.66</v>
       </c>
       <c r="N18" s="1">
-        <v>1920828.69</v>
+        <v>1991048.66</v>
       </c>
       <c r="O18" s="1">
-        <v>1.93</v>
+        <v>1.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
-        <v>248854.0</v>
+        <v>490416.0</v>
       </c>
       <c r="D19" s="1">
-        <v>33.776</v>
+        <v>10.53</v>
       </c>
       <c r="E19" s="1">
-        <v>32.94541892</v>
+        <v>10.11227915</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8198599.28</v>
+        <v>4959223.49</v>
       </c>
       <c r="I19" s="1">
-        <v>206693.42</v>
+        <v>204856.99</v>
       </c>
       <c r="J19" s="1">
-        <v>2.5210821134315</v>
+        <v>4.1308279494377</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>8405292.7</v>
+        <v>5164080.48</v>
       </c>
       <c r="N19" s="1">
-        <v>8405292.7</v>
+        <v>5164080.48</v>
       </c>
       <c r="O19" s="1">
-        <v>8.44</v>
+        <v>5.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
-        <v>60.0</v>
+        <v>248854.0</v>
       </c>
       <c r="D20" s="1">
-        <v>1.16055</v>
+        <v>33.639</v>
       </c>
       <c r="E20" s="1">
-        <v>1.17795</v>
+        <v>32.94541892</v>
       </c>
       <c r="F20" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G20">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>0.0</v>
+        <v>8198599.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-112708.9</v>
+        <v>172600.43</v>
       </c>
       <c r="J20" s="1">
-        <v>0</v>
+        <v>2.1052429092497</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>-112708.9</v>
+        <v>8371199.71</v>
       </c>
       <c r="N20" s="1">
-        <v>-112708.9</v>
+        <v>8371199.71</v>
       </c>
       <c r="O20" s="1">
-        <v>-0.11</v>
+        <v>8.23</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>30.0</v>
+        <v>92.0</v>
       </c>
       <c r="D21" s="1">
-        <v>5709.0</v>
+        <v>1.1745</v>
       </c>
       <c r="E21" s="1">
-        <v>5890.2</v>
+        <v>1.15305859</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-54360.0</v>
+        <v>210640.91</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>-54360.0</v>
+        <v>210640.91</v>
       </c>
       <c r="N21" s="1">
-        <v>-54360.0</v>
+        <v>210640.91</v>
       </c>
       <c r="O21" s="1">
-        <v>-0.05</v>
+        <v>0.21</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>13.0</v>
+        <v>25.0</v>
       </c>
       <c r="D22" s="1">
-        <v>24670.25</v>
+        <v>117.49</v>
       </c>
       <c r="E22" s="1">
-        <v>25401.96153848</v>
+        <v>117.242</v>
       </c>
       <c r="F22" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G22">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-164308.85</v>
+        <v>6200.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>-164308.85</v>
+        <v>6200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>-164308.85</v>
+        <v>6200.0</v>
       </c>
       <c r="O22" s="1">
-        <v>-0.16</v>
+        <v>0.01</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
         <v>30.0</v>
       </c>
       <c r="D23" s="1">
-        <v>112.4375</v>
+        <v>5833.0</v>
       </c>
       <c r="E23" s="1">
-        <v>112.90625</v>
+        <v>5657.5</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G23">
-        <v>1.16</v>
+        <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-12145.36</v>
+        <v>52650.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>-12145.36</v>
+        <v>52650.0</v>
       </c>
       <c r="N23" s="1">
-        <v>-12145.36</v>
+        <v>52650.0</v>
       </c>
       <c r="O23" s="1">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="P23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>27435.0</v>
+      </c>
+      <c r="E24" s="1">
+        <v>25012.7</v>
+      </c>
+      <c r="F24" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24">
+        <v>1.17</v>
+      </c>
+      <c r="H24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>538012.98</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>538012.98</v>
+      </c>
+      <c r="N24" s="1">
+        <v>538012.98</v>
+      </c>
+      <c r="O24" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="1">
+        <v>120.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>111.21875</v>
+      </c>
+      <c r="E25" s="1">
+        <v>112.12109375</v>
+      </c>
+      <c r="F25" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25">
+        <v>1.17</v>
+      </c>
+      <c r="H25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-92500.64</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>-92500.64</v>
+      </c>
+      <c r="N25" s="1">
+        <v>-92500.64</v>
+      </c>
+      <c r="O25" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="P25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>