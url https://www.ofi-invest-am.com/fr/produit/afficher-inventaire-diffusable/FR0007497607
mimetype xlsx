--- v3 (2026-07-25)
+++ v4 (2026-09-05)
@@ -115,56 +115,50 @@
   <si>
     <t>AWF US CR SD IG IHDG</t>
   </si>
   <si>
     <t>LU1291098314</t>
   </si>
   <si>
     <t>BNPP EM SRI PAB</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>LU2314312849</t>
   </si>
   <si>
     <t>BNPP MSCI SRI CHINA</t>
   </si>
   <si>
     <t>LU2211181891</t>
   </si>
   <si>
     <t>CANDSUS BG REURC AH</t>
   </si>
   <si>
-    <t>FR0013053808</t>
-[...4 lines deleted...]
-  <si>
     <t>LU1694789378</t>
   </si>
   <si>
     <t>DNCA INV-ALPHA BDS I</t>
   </si>
   <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
@@ -211,72 +205,78 @@
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
     <t>ECM6 Curncy</t>
   </si>
   <si>
     <t>EC EURUSD 0626</t>
   </si>
   <si>
-    <t>IKM6 Comdty</t>
-[...2 lines deleted...]
-    <t>EURO BTP 0626</t>
+    <t>OEU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BOBL 0926</t>
+  </si>
+  <si>
+    <t>IKU6 Comdty</t>
+  </si>
+  <si>
+    <t>EURO BTP 0926</t>
   </si>
   <si>
     <t>VGM6 Index</t>
   </si>
   <si>
     <t>EURO STOXX 50 0626</t>
   </si>
   <si>
     <t>NQM6 Index</t>
   </si>
   <si>
     <t>NASDAQ 100 E- 0626</t>
   </si>
   <si>
-    <t>TYM6 Comdty</t>
-[...2 lines deleted...]
-    <t>US 10YR NOTE 0626</t>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,110 +596,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>31163.8873</v>
       </c>
       <c r="D2">
-        <v>3264.68</v>
+        <v>3113.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>101740137.03</v>
+        <v>97041877.85</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>101740137.03</v>
+        <v>97041877.85</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -748,1237 +748,1237 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>29620.0</v>
+        <v>20386.0</v>
       </c>
       <c r="D2" s="1">
-        <v>111.17</v>
+        <v>110.87</v>
       </c>
       <c r="E2" s="1">
-        <v>103.22460736</v>
+        <v>103.22460757</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>3057512.87</v>
+        <v>2104336.85</v>
       </c>
       <c r="I2" s="1">
-        <v>235342.53</v>
+        <v>155858.97</v>
       </c>
       <c r="J2" s="1">
-        <v>7.6971885321941</v>
+        <v>7.4065599335962</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3292855.4</v>
+        <v>2260195.82</v>
       </c>
       <c r="N2" s="1">
-        <v>3292855.4</v>
+        <v>2260195.82</v>
       </c>
       <c r="O2" s="1">
-        <v>3.24</v>
+        <v>2.33</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="1">
         <v>16722.0</v>
       </c>
       <c r="D3" s="1">
-        <v>188.25</v>
+        <v>192.11</v>
       </c>
       <c r="E3" s="1">
         <v>175.67812044</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>2526934.46</v>
       </c>
       <c r="I3" s="1">
-        <v>162213.41</v>
+        <v>252253.55</v>
       </c>
       <c r="J3" s="1">
-        <v>6.4193754356415</v>
+        <v>9.9825917131226</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2689147.87</v>
+        <v>2779188.01</v>
       </c>
       <c r="N3" s="1">
-        <v>2689147.87</v>
+        <v>2779188.01</v>
       </c>
       <c r="O3" s="1">
-        <v>2.64</v>
+        <v>2.86</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="1">
-        <v>334129.0</v>
+        <v>429090.0</v>
       </c>
       <c r="D4" s="1">
-        <v>7.1732</v>
+        <v>6.8813</v>
       </c>
       <c r="E4" s="1">
-        <v>6.9404799</v>
+        <v>7.10712478</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>2319015.61</v>
+        <v>3049596.17</v>
       </c>
       <c r="I4" s="1">
-        <v>77758.53</v>
+        <v>-96899.15</v>
       </c>
       <c r="J4" s="1">
-        <v>3.3530835094292</v>
+        <v>-3.1774420152161</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2396774.14</v>
+        <v>2952697.02</v>
       </c>
       <c r="N4" s="1">
-        <v>2396774.14</v>
+        <v>2952697.02</v>
       </c>
       <c r="O4" s="1">
-        <v>2.36</v>
+        <v>3.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1">
         <v>111462.0</v>
       </c>
       <c r="D5" s="1">
-        <v>88.78</v>
+        <v>88.5</v>
       </c>
       <c r="E5" s="1">
         <v>87.1380824</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9712584.94</v>
       </c>
       <c r="I5" s="1">
-        <v>183011.42</v>
+        <v>151802.06</v>
       </c>
       <c r="J5" s="1">
-        <v>1.8842709858453</v>
+        <v>1.5629419041148</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9895596.36</v>
+        <v>9864387.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9895596.36</v>
+        <v>9864387.0</v>
       </c>
       <c r="O5" s="1">
-        <v>9.73</v>
+        <v>10.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1">
-        <v>7.0</v>
+        <v>43664.0</v>
       </c>
       <c r="D6" s="1">
-        <v>237208.19</v>
+        <v>137.77</v>
       </c>
       <c r="E6" s="1">
-        <v>147699.26857143</v>
+        <v>136.89693661</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1033894.88</v>
+        <v>5977467.84</v>
       </c>
       <c r="I6" s="1">
-        <v>626562.45</v>
+        <v>38121.44</v>
       </c>
       <c r="J6" s="1">
-        <v>60.602142647229</v>
+        <v>0.63775232289665</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1660457.33</v>
+        <v>6015589.28</v>
       </c>
       <c r="N6" s="1">
-        <v>1660457.33</v>
+        <v>6015589.28</v>
       </c>
       <c r="O6" s="1">
-        <v>1.63</v>
+        <v>6.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="1">
-        <v>43664.0</v>
+        <v>6913.0</v>
       </c>
       <c r="D7" s="1">
-        <v>137.58</v>
+        <v>665.1</v>
       </c>
       <c r="E7" s="1">
-        <v>136.89693661</v>
+        <v>506.90110516</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5977467.84</v>
+        <v>3504207.34</v>
       </c>
       <c r="I7" s="1">
-        <v>29825.28</v>
+        <v>1093628.96</v>
       </c>
       <c r="J7" s="1">
-        <v>0.49896178111433</v>
+        <v>31.20902543398</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>6007293.12</v>
+        <v>4597836.3</v>
       </c>
       <c r="N7" s="1">
-        <v>6007293.12</v>
+        <v>4597836.3</v>
       </c>
       <c r="O7" s="1">
-        <v>5.9</v>
+        <v>4.74</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="1">
-        <v>6913.0</v>
+        <v>24211.0</v>
       </c>
       <c r="D8" s="1">
-        <v>638.94</v>
+        <v>170.79</v>
       </c>
       <c r="E8" s="1">
-        <v>506.90110516</v>
+        <v>167.25788402</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>3504207.34</v>
+        <v>4049480.63</v>
       </c>
       <c r="I8" s="1">
-        <v>912784.88</v>
+        <v>85516.06</v>
       </c>
       <c r="J8" s="1">
-        <v>26.048255466527</v>
+        <v>2.1117784677488</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>4416992.22</v>
+        <v>4134996.69</v>
       </c>
       <c r="N8" s="1">
-        <v>4416992.22</v>
+        <v>4134996.69</v>
       </c>
       <c r="O8" s="1">
-        <v>4.34</v>
+        <v>4.26</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="1">
-        <v>24211.0</v>
+        <v>707295.0</v>
       </c>
       <c r="D9" s="1">
-        <v>170.04</v>
+        <v>9.109</v>
       </c>
       <c r="E9" s="1">
-        <v>167.25788402</v>
+        <v>7.79527747</v>
       </c>
       <c r="F9" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G9">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>4049480.63</v>
+        <v>4826959.65</v>
       </c>
       <c r="I9" s="1">
-        <v>67357.81</v>
+        <v>746835.8</v>
       </c>
       <c r="J9" s="1">
-        <v>1.6633691121027</v>
+        <v>15.472178227137</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>4116838.44</v>
+        <v>5573795.45</v>
       </c>
       <c r="N9" s="1">
-        <v>4116838.44</v>
+        <v>5573795.45</v>
       </c>
       <c r="O9" s="1">
-        <v>4.05</v>
+        <v>5.74</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1">
-        <v>707295.0</v>
+        <v>900816.0</v>
       </c>
       <c r="D10" s="1">
-        <v>8.6343</v>
+        <v>5.7444</v>
       </c>
       <c r="E10" s="1">
-        <v>7.79527747</v>
+        <v>5.53809025</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G10">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4826959.65</v>
+        <v>4988800.31</v>
       </c>
       <c r="I10" s="1">
-        <v>390020.72</v>
+        <v>185847.12</v>
       </c>
       <c r="J10" s="1">
-        <v>8.0800493122001</v>
+        <v>3.72528681149</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5216980.37</v>
+        <v>5174647.43</v>
       </c>
       <c r="N10" s="1">
-        <v>5216980.37</v>
+        <v>5174647.43</v>
       </c>
       <c r="O10" s="1">
-        <v>5.13</v>
+        <v>5.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1">
-        <v>900816.0</v>
+        <v>662.0</v>
       </c>
       <c r="D11" s="1">
-        <v>5.7522</v>
+        <v>2600.74</v>
       </c>
       <c r="E11" s="1">
-        <v>5.53809025</v>
+        <v>2322.41244713</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4988800.31</v>
+        <v>1537437.04</v>
       </c>
       <c r="I11" s="1">
-        <v>192873.49</v>
+        <v>184252.84</v>
       </c>
       <c r="J11" s="1">
-        <v>3.8661296908074</v>
+        <v>11.984415309781</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>5181673.8</v>
+        <v>1721689.88</v>
       </c>
       <c r="N11" s="1">
-        <v>5181673.8</v>
+        <v>1721689.88</v>
       </c>
       <c r="O11" s="1">
-        <v>5.09</v>
+        <v>1.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="1">
-        <v>662.0</v>
+        <v>38732.0</v>
       </c>
       <c r="D12" s="1">
-        <v>2404.29</v>
+        <v>150.26</v>
       </c>
       <c r="E12" s="1">
-        <v>2322.41244713</v>
+        <v>134.58023934</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1537437.04</v>
+        <v>5212561.83</v>
       </c>
       <c r="I12" s="1">
-        <v>54202.94</v>
+        <v>607308.49</v>
       </c>
       <c r="J12" s="1">
-        <v>3.5255388409271</v>
+        <v>11.650864005195</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1591639.98</v>
+        <v>5819870.32</v>
       </c>
       <c r="N12" s="1">
-        <v>1591639.98</v>
+        <v>5819870.32</v>
       </c>
       <c r="O12" s="1">
-        <v>1.56</v>
+        <v>6.0</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="1">
-        <v>38732.0</v>
+        <v>774.0</v>
       </c>
       <c r="D13" s="1">
-        <v>143.37</v>
+        <v>4806.42</v>
       </c>
       <c r="E13" s="1">
-        <v>134.58023934</v>
+        <v>4795.56215762</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5212561.83</v>
+        <v>3711765.11</v>
       </c>
       <c r="I13" s="1">
-        <v>340445.01</v>
+        <v>8403.97</v>
       </c>
       <c r="J13" s="1">
-        <v>6.5312416639478</v>
+        <v>0.22641438105441</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5553006.84</v>
+        <v>3720169.08</v>
       </c>
       <c r="N13" s="1">
-        <v>5553006.84</v>
+        <v>3720169.08</v>
       </c>
       <c r="O13" s="1">
-        <v>5.46</v>
+        <v>3.83</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="1">
-        <v>662.0</v>
+        <v>146249.0</v>
       </c>
       <c r="D14" s="1">
-        <v>4794.4</v>
+        <v>108.28</v>
       </c>
       <c r="E14" s="1">
-        <v>4781.81995468</v>
+        <v>103.30702234</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3165564.81</v>
+        <v>15108548.71</v>
       </c>
       <c r="I14" s="1">
-        <v>8327.99</v>
+        <v>727293.01</v>
       </c>
       <c r="J14" s="1">
-        <v>0.2630806980698</v>
+        <v>4.8137847251909</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3173892.8</v>
+        <v>15835841.72</v>
       </c>
       <c r="N14" s="1">
-        <v>3173892.8</v>
+        <v>15835841.72</v>
       </c>
       <c r="O14" s="1">
-        <v>3.12</v>
+        <v>16.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="1">
-        <v>146249.0</v>
+        <v>200.0</v>
       </c>
       <c r="D15" s="1">
-        <v>108.69</v>
+        <v>31699.74</v>
       </c>
       <c r="E15" s="1">
-        <v>103.30702234</v>
+        <v>22711.9458</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>15108548.71</v>
+        <v>4542389.16</v>
       </c>
       <c r="I15" s="1">
-        <v>787255.1</v>
+        <v>1797558.84</v>
       </c>
       <c r="J15" s="1">
-        <v>5.2106599721185</v>
+        <v>39.572981897482</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>15895803.81</v>
+        <v>6339948.0</v>
       </c>
       <c r="N15" s="1">
-        <v>15895803.81</v>
+        <v>6339948.0</v>
       </c>
       <c r="O15" s="1">
-        <v>15.62</v>
+        <v>6.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="1">
-        <v>227.0</v>
+        <v>46971.0</v>
       </c>
       <c r="D16" s="1">
-        <v>30036.31</v>
+        <v>108.33</v>
       </c>
       <c r="E16" s="1">
-        <v>22711.94581498</v>
+        <v>99.12829107</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5155611.7</v>
+        <v>4656154.96</v>
       </c>
       <c r="I16" s="1">
-        <v>1662630.67</v>
+        <v>432213.47</v>
       </c>
       <c r="J16" s="1">
-        <v>32.248950594941</v>
+        <v>9.2826264098392</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>6818242.37</v>
+        <v>5088368.43</v>
       </c>
       <c r="N16" s="1">
-        <v>6818242.37</v>
+        <v>5088368.43</v>
       </c>
       <c r="O16" s="1">
-        <v>6.7</v>
+        <v>5.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="1">
-        <v>46971.0</v>
+        <v>76623.0</v>
       </c>
       <c r="D17" s="1">
-        <v>108.23</v>
+        <v>27.82</v>
       </c>
       <c r="E17" s="1">
-        <v>99.12829107</v>
+        <v>23.45279028</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>4656154.96</v>
+        <v>1797023.15</v>
       </c>
       <c r="I17" s="1">
-        <v>427516.37</v>
+        <v>334628.71</v>
       </c>
       <c r="J17" s="1">
-        <v>9.1817470353263</v>
+        <v>18.621279864981</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>5083671.33</v>
+        <v>2131651.86</v>
       </c>
       <c r="N17" s="1">
-        <v>5083671.33</v>
+        <v>2131651.86</v>
       </c>
       <c r="O17" s="1">
-        <v>5.0</v>
+        <v>2.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="1">
-        <v>76623.0</v>
+        <v>334512.0</v>
       </c>
       <c r="D18" s="1">
-        <v>25.985</v>
+        <v>11.016</v>
       </c>
       <c r="E18" s="1">
-        <v>23.45279028</v>
+        <v>10.11227914</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1797023.15</v>
+        <v>3382678.72</v>
       </c>
       <c r="I18" s="1">
-        <v>194025.51</v>
+        <v>302305.47</v>
       </c>
       <c r="J18" s="1">
-        <v>10.797051223297</v>
+        <v>8.9368661650492</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1991048.66</v>
+        <v>3684984.19</v>
       </c>
       <c r="N18" s="1">
-        <v>1991048.66</v>
+        <v>3684984.19</v>
       </c>
       <c r="O18" s="1">
-        <v>1.96</v>
+        <v>3.8</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1">
-        <v>490416.0</v>
+        <v>248854.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.53</v>
+        <v>33.464</v>
       </c>
       <c r="E19" s="1">
-        <v>10.11227915</v>
+        <v>32.94541892</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4959223.49</v>
+        <v>8198599.28</v>
       </c>
       <c r="I19" s="1">
-        <v>204856.99</v>
+        <v>129050.98</v>
       </c>
       <c r="J19" s="1">
-        <v>4.1308279494377</v>
+        <v>1.5740613194111</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5164080.48</v>
+        <v>8327650.26</v>
       </c>
       <c r="N19" s="1">
-        <v>5164080.48</v>
+        <v>8327650.26</v>
       </c>
       <c r="O19" s="1">
-        <v>5.08</v>
+        <v>8.58</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="1">
-        <v>248854.0</v>
+        <v>80.0</v>
       </c>
       <c r="D20" s="1">
-        <v>33.639</v>
+        <v>1.15275</v>
       </c>
       <c r="E20" s="1">
-        <v>32.94541892</v>
+        <v>1.152675</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>8198599.28</v>
+        <v>0.0</v>
       </c>
       <c r="I20" s="1">
-        <v>172600.43</v>
+        <v>648.85</v>
       </c>
       <c r="J20" s="1">
-        <v>2.1052429092497</v>
+        <v>0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>8371199.71</v>
+        <v>648.85</v>
       </c>
       <c r="N20" s="1">
-        <v>8371199.71</v>
+        <v>648.85</v>
       </c>
       <c r="O20" s="1">
-        <v>8.23</v>
+        <v>0.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="1">
-        <v>92.0</v>
+        <v>60.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1.1745</v>
+        <v>114.48</v>
       </c>
       <c r="E21" s="1">
-        <v>1.15305859</v>
+        <v>114.62</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>0.0</v>
       </c>
       <c r="I21" s="1">
-        <v>210640.91</v>
+        <v>-8400.0</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>210640.91</v>
+        <v>-8400.0</v>
       </c>
       <c r="N21" s="1">
-        <v>210640.91</v>
+        <v>-8400.0</v>
       </c>
       <c r="O21" s="1">
-        <v>0.21</v>
+        <v>-0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>65</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="1">
-        <v>25.0</v>
+        <v>50.0</v>
       </c>
       <c r="D22" s="1">
         <v>117.49</v>
       </c>
       <c r="E22" s="1">
-        <v>117.242</v>
+        <v>117.82</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>0.0</v>
       </c>
       <c r="I22" s="1">
-        <v>6200.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6200.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6200.0</v>
+        <v>-16500.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>67</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="1">
-        <v>30.0</v>
+        <v>40.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5833.0</v>
+        <v>6067.0</v>
       </c>
       <c r="E23" s="1">
-        <v>5657.5</v>
+        <v>5721.375</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>0.0</v>
       </c>
       <c r="I23" s="1">
-        <v>52650.0</v>
+        <v>138250.0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>52650.0</v>
+        <v>138250.0</v>
       </c>
       <c r="N23" s="1">
-        <v>52650.0</v>
+        <v>138250.0</v>
       </c>
       <c r="O23" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>69</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="D24" s="1">
-        <v>27435.0</v>
+        <v>29026.5</v>
       </c>
       <c r="E24" s="1">
-        <v>25012.7</v>
+        <v>26137.03214285</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
         <v>0.0</v>
       </c>
       <c r="I24" s="1">
-        <v>538012.98</v>
+        <v>699931.65</v>
       </c>
       <c r="J24" s="1">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>538012.98</v>
+        <v>699931.65</v>
       </c>
       <c r="N24" s="1">
-        <v>538012.98</v>
+        <v>699931.65</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.72</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="1">
-        <v>120.0</v>
+        <v>90.0</v>
       </c>
       <c r="D25" s="1">
-        <v>111.21875</v>
+        <v>109.078125</v>
       </c>
       <c r="E25" s="1">
-        <v>112.12109375</v>
+        <v>109.6875</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
         <v>0.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-92500.64</v>
+        <v>-47446.79</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>-92500.64</v>
+        <v>-47446.79</v>
       </c>
       <c r="N25" s="1">
-        <v>-92500.64</v>
+        <v>-47446.79</v>
       </c>
       <c r="O25" s="1">
-        <v>-0.09</v>
+        <v>-0.05</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>