--- v4 (2026-09-05)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0007497607</t>
   </si>
   <si>
@@ -145,50 +145,56 @@
   <si>
     <t>BE0947854676</t>
   </si>
   <si>
     <t>DPAM Cap B EqUD CF</t>
   </si>
   <si>
     <t>LU0907928062</t>
   </si>
   <si>
     <t>DPAM EMGMKSUSF</t>
   </si>
   <si>
     <t>IE00BMXC7V63</t>
   </si>
   <si>
     <t>ISH SP500 PAB A</t>
   </si>
   <si>
     <t>IE00BMDFDY08</t>
   </si>
   <si>
     <t>ISHARES D HY CORP BD</t>
   </si>
   <si>
+    <t>LU1900066975</t>
+  </si>
+  <si>
+    <t>LYXOR MSCI KOREA-C-E</t>
+  </si>
+  <si>
     <t>LU1833932434</t>
   </si>
   <si>
     <t>ODDOAI CI EUR</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
     <t>OFI INVEST ESG ACTIO</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liqui</t>
   </si>
   <si>
     <t>LU1811861431</t>
   </si>
   <si>
     <t>RCG-RS GL SD-IHEUR</t>
   </si>
   <si>
     <t>FR0013277522</t>
@@ -199,78 +205,78 @@
   <si>
     <t>LU1668159590</t>
   </si>
   <si>
     <t>UBAMEMRCBIHCEUR</t>
   </si>
   <si>
     <t>IE00BG36TC12</t>
   </si>
   <si>
     <t>X ESG MSCI JAPAN</t>
   </si>
   <si>
     <t>IE0000MMQ5M5</t>
   </si>
   <si>
     <t>Xtrackers MSCI USA E</t>
   </si>
   <si>
     <t>IE00BL58LL31</t>
   </si>
   <si>
     <t>Xtrackers USD Corp B</t>
   </si>
   <si>
-    <t>ECM6 Curncy</t>
-[...2 lines deleted...]
-    <t>EC EURUSD 0626</t>
+    <t>ECU6 Curncy</t>
+  </si>
+  <si>
+    <t>EC EURUSD 0926</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
   </si>
   <si>
     <t>IKU6 Comdty</t>
   </si>
   <si>
     <t>EURO BTP 0926</t>
   </si>
   <si>
-    <t>VGM6 Index</t>
-[...8 lines deleted...]
-    <t>NASDAQ 100 E- 0626</t>
+    <t>VGU6 Index</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 0926</t>
+  </si>
+  <si>
+    <t>NQU6 Index</t>
+  </si>
+  <si>
+    <t>NASDAQ 100 E- 0926</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>US 10YR NOTE 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -585,1403 +591,1453 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>31163.8873</v>
+      </c>
+      <c r="C2">
+        <v>3147.75</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>98096350.53</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>98096350.53</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P25"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O25" sqref="O25"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="1">
+        <v>20386.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>111.24</v>
+      </c>
+      <c r="D2" s="1">
+        <v>103.22460757</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>2104336.85</v>
+      </c>
+      <c r="H2" s="1">
+        <v>163401.79</v>
+      </c>
+      <c r="I2" s="1">
+        <v>7.7650015965837</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>2267738.64</v>
+      </c>
+      <c r="M2" s="1">
+        <v>2267738.64</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="1">
+        <v>16722.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>199.18</v>
+      </c>
+      <c r="D3" s="1">
+        <v>175.67812044</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>2526934.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>396003.64</v>
+      </c>
+      <c r="I3" s="1">
+        <v>15.671306330596</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2922938.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>2922938.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>2.98</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="1">
+        <v>293649.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>6.5228</v>
+      </c>
+      <c r="D4" s="1">
+        <v>7.10712476</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...43 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G4" s="1">
+        <v>2087000.08</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-171586.38</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-8.2216757749238</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>1915413.7</v>
+      </c>
+      <c r="M4" s="1">
+        <v>1915413.7</v>
+      </c>
+      <c r="N4" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="1">
+        <v>111462.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>89.39</v>
+      </c>
+      <c r="D5" s="1">
+        <v>87.1380824</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>9712584.94</v>
+      </c>
+      <c r="H5" s="1">
+        <v>251003.24</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.5843093424725</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>9963588.18</v>
+      </c>
+      <c r="M5" s="1">
+        <v>9963588.18</v>
+      </c>
+      <c r="N5" s="1">
+        <v>10.16</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1">
+        <v>43664.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>138.38</v>
+      </c>
+      <c r="D6" s="1">
+        <v>136.89693661</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5977467.84</v>
+      </c>
+      <c r="H6" s="1">
+        <v>64756.48</v>
+      </c>
+      <c r="I6" s="1">
+        <v>1.0833430096715</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>6042224.32</v>
+      </c>
+      <c r="M6" s="1">
+        <v>6042224.32</v>
+      </c>
+      <c r="N6" s="1">
+        <v>6.16</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="1">
+        <v>6913.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>680.73</v>
+      </c>
+      <c r="D7" s="1">
+        <v>506.90110516</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>3504207.34</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1201679.15</v>
+      </c>
+      <c r="I7" s="1">
+        <v>34.29246712325</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4705886.49</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4705886.49</v>
+      </c>
+      <c r="N7" s="1">
+        <v>4.8</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="1">
+        <v>24211.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>175.03</v>
+      </c>
+      <c r="D8" s="1">
+        <v>167.25788402</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>4049480.63</v>
+      </c>
+      <c r="H8" s="1">
+        <v>188170.7</v>
+      </c>
+      <c r="I8" s="1">
+        <v>4.6467860250019</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4237651.33</v>
+      </c>
+      <c r="M8" s="1">
+        <v>4237651.33</v>
+      </c>
+      <c r="N8" s="1">
+        <v>4.32</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="1">
+        <v>707295.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>8.922</v>
+      </c>
+      <c r="D9" s="1">
+        <v>7.79527747</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="G3">
-[...49 lines deleted...]
-      <c r="G4">
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>4826959.65</v>
+      </c>
+      <c r="H9" s="1">
+        <v>710983.3</v>
+      </c>
+      <c r="I9" s="1">
+        <v>14.729422898739</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>5537942.95</v>
+      </c>
+      <c r="M9" s="1">
+        <v>5537942.95</v>
+      </c>
+      <c r="N9" s="1">
+        <v>5.65</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="1">
+        <v>900816.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>5.778</v>
+      </c>
+      <c r="D10" s="1">
+        <v>5.53809025</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...46 lines deleted...]
-      <c r="G5">
+      <c r="G10" s="1">
+        <v>4988800.31</v>
+      </c>
+      <c r="H10" s="1">
+        <v>216114.54</v>
+      </c>
+      <c r="I10" s="1">
+        <v>4.3319941984208</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>5204914.85</v>
+      </c>
+      <c r="M10" s="1">
+        <v>5204914.85</v>
+      </c>
+      <c r="N10" s="1">
+        <v>5.31</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5501.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>194.88</v>
+      </c>
+      <c r="D11" s="1">
+        <v>178.45540084</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...46 lines deleted...]
-      <c r="G6">
+      <c r="G11" s="1">
+        <v>981683.16</v>
+      </c>
+      <c r="H11" s="1">
+        <v>90351.72</v>
+      </c>
+      <c r="I11" s="1">
+        <v>9.2037557209395</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1072034.88</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1072034.88</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="1">
+        <v>662.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2652.59</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2322.41244713</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...46 lines deleted...]
-      <c r="G7">
+      <c r="G12" s="1">
+        <v>1537437.04</v>
+      </c>
+      <c r="H12" s="1">
+        <v>218577.54</v>
+      </c>
+      <c r="I12" s="1">
+        <v>14.217007546533</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1756014.58</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1756014.58</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.79</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="1">
+        <v>38732.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>152.7</v>
+      </c>
+      <c r="D13" s="1">
+        <v>134.58023934</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...46 lines deleted...]
-      <c r="G8">
+      <c r="G13" s="1">
+        <v>5212561.83</v>
+      </c>
+      <c r="H13" s="1">
+        <v>701814.57</v>
+      </c>
+      <c r="I13" s="1">
+        <v>13.463908782066</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5914376.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5914376.4</v>
+      </c>
+      <c r="N13" s="1">
+        <v>6.03</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="1">
+        <v>736.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D14" s="1">
+        <v>4800.19331522</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...43 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G14" s="1">
+        <v>3532942.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>9072.44</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.25679559078446</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>3542014.72</v>
+      </c>
+      <c r="M14" s="1">
+        <v>3542014.72</v>
+      </c>
+      <c r="N14" s="1">
+        <v>3.61</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="1">
+        <v>146249.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>109.26</v>
+      </c>
+      <c r="D15" s="1">
+        <v>103.30702234</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>15108548.71</v>
+      </c>
+      <c r="H15" s="1">
+        <v>870617.03</v>
+      </c>
+      <c r="I15" s="1">
+        <v>5.7624133641887</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>15979165.74</v>
+      </c>
+      <c r="M15" s="1">
+        <v>15979165.74</v>
+      </c>
+      <c r="N15" s="1">
+        <v>16.29</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>32095.98</v>
+      </c>
+      <c r="D16" s="1">
+        <v>22711.9458</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>4542389.16</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1876806.84</v>
+      </c>
+      <c r="I16" s="1">
+        <v>41.317614451158</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>6419196.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>6419196.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>6.54</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="1">
+        <v>46971.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>108.72</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.12829107</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4656154.96</v>
+      </c>
+      <c r="H17" s="1">
+        <v>450532.16</v>
+      </c>
+      <c r="I17" s="1">
+        <v>9.6760559704396</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>5106687.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5106687.12</v>
+      </c>
+      <c r="N17" s="1">
+        <v>5.21</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1">
+        <v>76623.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>28.51</v>
+      </c>
+      <c r="D18" s="1">
+        <v>23.45279028</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1797023.15</v>
+      </c>
+      <c r="H18" s="1">
+        <v>387498.58</v>
+      </c>
+      <c r="I18" s="1">
+        <v>21.563360494271</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>2184521.73</v>
+      </c>
+      <c r="M18" s="1">
+        <v>2184521.73</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.23</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="1">
+        <v>334512.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>10.846</v>
+      </c>
+      <c r="D19" s="1">
+        <v>10.11227914</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3382678.72</v>
+      </c>
+      <c r="H19" s="1">
+        <v>245438.43</v>
+      </c>
+      <c r="I19" s="1">
+        <v>7.2557416862811</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3628117.15</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3628117.15</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="1">
+        <v>248854.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>33.808</v>
+      </c>
+      <c r="D20" s="1">
+        <v>32.94541892</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>8198599.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>214656.75</v>
+      </c>
+      <c r="I20" s="1">
+        <v>2.6182124856821</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>8413256.03</v>
+      </c>
+      <c r="M20" s="1">
+        <v>8413256.03</v>
+      </c>
+      <c r="N20" s="1">
+        <v>8.58</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>1.14235</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1.1585591</v>
+      </c>
+      <c r="E21" t="s">
         <v>28</v>
       </c>
-      <c r="G9">
-[...49 lines deleted...]
-      <c r="G10">
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-142247.48</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>-142247.48</v>
+      </c>
+      <c r="M21" s="1">
+        <v>-142247.48</v>
+      </c>
+      <c r="N21" s="1">
+        <v>-0.15</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D22" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H10" s="1">
-[...46 lines deleted...]
-      <c r="G11">
+      <c r="G22" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>50400.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>50400.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>50400.0</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="1">
+        <v>50.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>119.41</v>
+      </c>
+      <c r="D23" s="1">
+        <v>117.82</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
         <v>1.0</v>
       </c>
-      <c r="H11" s="1">
-[...46 lines deleted...]
-      <c r="G12">
+      <c r="G23" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>79500.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>79500.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>79500.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6199.5</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
         <v>1.0</v>
       </c>
-      <c r="H12" s="1">
-[...393 lines deleted...]
-      <c r="F20" t="s">
+      <c r="G24" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>22200.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>22200.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>22200.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>29368.25</v>
+      </c>
+      <c r="D25" s="1">
+        <v>29750.39</v>
+      </c>
+      <c r="E25" t="s">
         <v>28</v>
       </c>
-      <c r="G20">
-[...8 lines deleted...]
-      <c r="J20" s="1">
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-67071.52</v>
+      </c>
+      <c r="I25" s="1">
         <v>0</v>
       </c>
-      <c r="K20">
-[...46 lines deleted...]
-      <c r="J21" s="1">
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>-67071.52</v>
+      </c>
+      <c r="M25" s="1">
+        <v>-67071.52</v>
+      </c>
+      <c r="N25" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>110.265625</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.6875</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>38051.23</v>
+      </c>
+      <c r="I26" s="1">
         <v>0</v>
       </c>
-      <c r="K21">
-[...215 lines deleted...]
-        <v>1</v>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>38051.23</v>
+      </c>
+      <c r="M26" s="1">
+        <v>38051.23</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">