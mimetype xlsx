--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>331188.3176</v>
+        <v>327832.3176</v>
       </c>
       <c r="D2">
-        <v>130.28</v>
+        <v>133.66</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43149161.51</v>
+        <v>43820336.01</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43149161.51</v>
+        <v>43820336.01</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1135.5859</v>
+        <v>1124.0659</v>
       </c>
       <c r="D2" s="1">
-        <v>37925.45</v>
+        <v>38933.42</v>
       </c>
       <c r="E2" s="1">
-        <v>25870.08838345</v>
+        <v>25884.773997681</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29377707.6</v>
+        <v>29096191.78</v>
       </c>
       <c r="I2" s="1">
-        <v>13689898.67</v>
+        <v>14667538.01</v>
       </c>
       <c r="J2" s="1">
-        <v>46.599615110881</v>
+        <v>50.410507742398</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>43067606.27</v>
+        <v>43763729.79</v>
       </c>
       <c r="N2" s="1">
-        <v>43067606.27</v>
+        <v>43763729.79</v>
       </c>
       <c r="O2" s="1">
-        <v>99.81</v>
+        <v>99.87</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>