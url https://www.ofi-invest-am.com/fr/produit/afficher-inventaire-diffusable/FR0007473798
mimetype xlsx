--- v1 (2026-05-21)
+++ v2 (2026-06-12)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>327832.3176</v>
+        <v>330390.3176</v>
       </c>
       <c r="D2">
-        <v>133.66</v>
+        <v>125.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>43820336.01</v>
+        <v>41422393.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>43820336.01</v>
+        <v>41422393.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1124.0659</v>
+        <v>1131.9359</v>
       </c>
       <c r="D2" s="1">
-        <v>38933.42</v>
+        <v>36533.56</v>
       </c>
       <c r="E2" s="1">
-        <v>25884.773997681</v>
+        <v>26005.634753699</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29096191.78</v>
+        <v>29436711.58</v>
       </c>
       <c r="I2" s="1">
-        <v>14667538.01</v>
+        <v>11916936.54</v>
       </c>
       <c r="J2" s="1">
-        <v>50.410507742398</v>
+        <v>40.483246600468</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>43763729.79</v>
+        <v>41353648.12</v>
       </c>
       <c r="N2" s="1">
-        <v>43763729.79</v>
+        <v>41353648.12</v>
       </c>
       <c r="O2" s="1">
-        <v>99.87</v>
+        <v>99.83</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>