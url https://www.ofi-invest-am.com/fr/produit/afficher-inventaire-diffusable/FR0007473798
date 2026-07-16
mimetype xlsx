--- v2 (2026-06-12)
+++ v3 (2026-07-16)
@@ -91,51 +91,51 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007082920</t>
   </si>
   <si>
-    <t>OFI INVEST ISR VALEURS EUROPE PART I</t>
+    <t>Ofi Invest ISR Val I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -455,110 +455,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>330390.3176</v>
+        <v>329333.3176</v>
       </c>
       <c r="D2">
-        <v>125.37</v>
+        <v>129.95</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>41422393.87</v>
+        <v>42797560.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>41422393.87</v>
+        <v>42797560.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1131.9359</v>
+        <v>1127.3759</v>
       </c>
       <c r="D2" s="1">
-        <v>36533.56</v>
+        <v>37907.22</v>
       </c>
       <c r="E2" s="1">
-        <v>26005.634753699</v>
+        <v>26020.77327536</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29436711.58</v>
+        <v>29335192.69</v>
       </c>
       <c r="I2" s="1">
-        <v>11916936.54</v>
+        <v>13400493.57</v>
       </c>
       <c r="J2" s="1">
-        <v>40.483246600468</v>
+        <v>45.680605243026</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>41353648.12</v>
+        <v>42735686.26</v>
       </c>
       <c r="N2" s="1">
-        <v>41353648.12</v>
+        <v>42735686.26</v>
       </c>
       <c r="O2" s="1">
-        <v>99.83</v>
+        <v>99.86</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>