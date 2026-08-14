--- v3 (2026-07-16)
+++ v4 (2026-08-14)
@@ -455,110 +455,110 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>329333.3176</v>
+        <v>327246.3176</v>
       </c>
       <c r="D2">
-        <v>129.95</v>
+        <v>130.64</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42797560.6</v>
+        <v>42753228.72</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42797560.6</v>
+        <v>42753228.72</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1127.3759</v>
+        <v>1119.2759</v>
       </c>
       <c r="D2" s="1">
-        <v>37907.22</v>
+        <v>38137.84</v>
       </c>
       <c r="E2" s="1">
-        <v>26020.77327536</v>
+        <v>26067.0053112</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29335192.69</v>
+        <v>29176170.83</v>
       </c>
       <c r="I2" s="1">
-        <v>13400493.57</v>
+        <v>13510594.36</v>
       </c>
       <c r="J2" s="1">
-        <v>45.680605243026</v>
+        <v>46.306948361119</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>42735686.26</v>
+        <v>42686765.19</v>
       </c>
       <c r="N2" s="1">
-        <v>42735686.26</v>
+        <v>42686765.19</v>
       </c>
       <c r="O2" s="1">
-        <v>99.86</v>
+        <v>99.84</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>