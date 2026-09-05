--- v4 (2026-08-14)
+++ v5 (2026-09-05)
@@ -499,66 +499,66 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>327246.3176</v>
+        <v>327207.3176</v>
       </c>
       <c r="D2">
-        <v>130.64</v>
+        <v>135.35</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>42753228.72</v>
+        <v>44290321.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>42753228.72</v>
+        <v>44290321.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -607,87 +607,87 @@
       </c>
       <c r="L1" t="s">
         <v>19</v>
       </c>
       <c r="M1" t="s">
         <v>20</v>
       </c>
       <c r="N1" t="s">
         <v>21</v>
       </c>
       <c r="O1" t="s">
         <v>22</v>
       </c>
       <c r="P1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" s="1">
-        <v>1119.2759</v>
+        <v>1119.1459</v>
       </c>
       <c r="D2" s="1">
-        <v>38137.84</v>
+        <v>39540.43</v>
       </c>
       <c r="E2" s="1">
-        <v>26067.0053112</v>
+        <v>26105.17285548</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>29176170.83</v>
+        <v>29215497.17</v>
       </c>
       <c r="I2" s="1">
-        <v>13510594.36</v>
+        <v>15036012.95</v>
       </c>
       <c r="J2" s="1">
-        <v>46.306948361119</v>
+        <v>51.465880804657</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>42686765.19</v>
+        <v>44251510.12</v>
       </c>
       <c r="N2" s="1">
-        <v>42686765.19</v>
+        <v>44251510.12</v>
       </c>
       <c r="O2" s="1">
-        <v>99.84</v>
+        <v>99.91</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>