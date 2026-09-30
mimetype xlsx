--- v5 (2026-09-05)
+++ v6 (2026-09-30)
@@ -444,253 +444,253 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>325833.3176</v>
+      </c>
+      <c r="C2">
+        <v>139.88</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>45577755.12</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>45577755.12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" t="s">
+        <v>20</v>
+      </c>
+      <c r="M1" t="s">
+        <v>21</v>
+      </c>
+      <c r="N1" t="s">
+        <v>22</v>
+      </c>
+      <c r="O1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" t="s">
         <v>9</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>25</v>
       </c>
+      <c r="B2" s="1">
+        <v>1112.7459</v>
+      </c>
       <c r="C2" s="1">
-        <v>1119.1459</v>
+        <v>40890.37</v>
       </c>
       <c r="D2" s="1">
-        <v>39540.43</v>
-[...4 lines deleted...]
-      <c r="F2" t="s">
+        <v>26149.61688917</v>
+      </c>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>29097878.98</v>
+      </c>
       <c r="H2" s="1">
-        <v>29215497.17</v>
+        <v>16402712.59</v>
       </c>
       <c r="I2" s="1">
-        <v>15036012.95</v>
-[...2 lines deleted...]
-        <v>51.465880804657</v>
+        <v>56.370818647208</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>45500591.57</v>
       </c>
       <c r="M2" s="1">
-        <v>44251510.12</v>
+        <v>45500591.57</v>
       </c>
       <c r="N2" s="1">
-        <v>44251510.12</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>99.83</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">