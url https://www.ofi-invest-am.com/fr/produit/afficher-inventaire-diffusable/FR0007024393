--- v0 (2026-05-21)
+++ v1 (2026-07-08)
@@ -115,92 +115,104 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>ES0167050915</t>
+  </si>
+  <si>
+    <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
+    <t>GRS419003009</t>
+  </si>
+  <si>
+    <t>ALLWYN AG</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
@@ -268,227 +280,218 @@
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>ES0105066007</t>
-[...8 lines deleted...]
-    <t>CENTRICA PLC</t>
+    <t>CH0198251305</t>
+  </si>
+  <si>
+    <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>CH0198251305</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
+    <t>SE0000108656</t>
+  </si>
+  <si>
+    <t>ERICSSON CLASS B</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>DE000A0Z2ZZ5</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
@@ -520,368 +523,365 @@
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
-    <t>IT0005541336</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>NL0015002MS2</t>
-[...4 lines deleted...]
-  <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
     <t>DE0007100000</t>
   </si>
   <si>
     <t>MERCEDES-BENZ GROUP N AG</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>GRS003003035</t>
+  </si>
+  <si>
+    <t>NATIONAL BANK OF GREECE SA</t>
+  </si>
+  <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
-    <t>CH0012005267</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
+    <t>DE0007010803</t>
+  </si>
+  <si>
+    <t>RATIONAL AG</t>
+  </si>
+  <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
+    <t>ES0173516115</t>
+  </si>
+  <si>
+    <t>REPSOL SA</t>
+  </si>
+  <si>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>CH0024638196</t>
   </si>
   <si>
     <t>SCHINDLER HOLDING PAR AG</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>BE0003470755</t>
-[...4 lines deleted...]
-  <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>ES0178430E18</t>
-[...4 lines deleted...]
-  <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
@@ -892,54 +892,54 @@
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 MAR 26</t>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1303,153 +1303,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6390074.0898</v>
+        <v>6437260.0898</v>
       </c>
       <c r="D2">
-        <v>264.58</v>
+        <v>257.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1690722896.29</v>
+        <v>1659498647.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1690722896.29</v>
+        <v>1659498647.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3262.3274</v>
+        <v>3085.1276</v>
       </c>
       <c r="D3">
-        <v>254664.19</v>
+        <v>248347.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>830797994.22</v>
+        <v>766185268.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>830797994.22</v>
+        <v>766185268.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78604.0</v>
+        <v>78464.0</v>
       </c>
       <c r="D4">
-        <v>258.98</v>
+        <v>252.33</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>20357168.06</v>
+        <v>19799422.12</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>20357168.06</v>
+        <v>19799422.12</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>96205.0</v>
+        <v>122895.0</v>
       </c>
       <c r="D5">
-        <v>133.54</v>
+        <v>130.24</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>12847265.73</v>
+        <v>16006271.34</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>12847265.73</v>
+        <v>16006271.34</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1498,6537 +1498,6537 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>146727.0</v>
+        <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>70.28</v>
+        <v>70.1</v>
       </c>
       <c r="E2" s="1">
-        <v>56.4437233093</v>
+        <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>8854968.82</v>
+        <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>2439016.79</v>
+        <v>2346640.93</v>
       </c>
       <c r="J2" s="1">
-        <v>27.544047185024</v>
+        <v>15.536335162096</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>11293985.61</v>
+        <v>17450852.48</v>
       </c>
       <c r="N2" s="1">
-        <v>11293985.61</v>
+        <v>17450852.48</v>
       </c>
       <c r="O2" s="1">
-        <v>0.44</v>
+        <v>0.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>126975.0</v>
+        <v>56306.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.7</v>
+        <v>119.1</v>
       </c>
       <c r="E3" s="1">
-        <v>208.744855129</v>
+        <v>109.5524104003</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26505377.98</v>
+        <v>6168458.02</v>
       </c>
       <c r="I3" s="1">
-        <v>-6354445.48</v>
+        <v>537586.58</v>
       </c>
       <c r="J3" s="1">
-        <v>-23.974174164937</v>
+        <v>8.7150885724922</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>20150932.5</v>
+        <v>6706044.6</v>
       </c>
       <c r="N3" s="1">
-        <v>20150932.5</v>
+        <v>6706044.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.79</v>
+        <v>0.27</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
-        <v>7392.0</v>
+        <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1001.6</v>
+        <v>137.55</v>
       </c>
       <c r="E4" s="1">
-        <v>1653.8514867424</v>
+        <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>12225270.19</v>
+        <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-4821442.99</v>
+        <v>-9039966.73</v>
       </c>
       <c r="J4" s="1">
-        <v>-39.438334818513</v>
+        <v>-34.106160405716</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>7403827.2</v>
+        <v>17465411.25</v>
       </c>
       <c r="N4" s="1">
-        <v>7403827.2</v>
+        <v>17465411.25</v>
       </c>
       <c r="O4" s="1">
-        <v>0.29</v>
+        <v>0.71</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
-        <v>674270.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>27.0</v>
+        <v>878.1</v>
       </c>
       <c r="E5" s="1">
-        <v>17.9759421003</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>12120638.48</v>
+        <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>6084651.52</v>
+        <v>-837811.61</v>
       </c>
       <c r="J5" s="1">
-        <v>50.200750810612</v>
+        <v>-46.905752728335</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>18205290.0</v>
+        <v>948348.0</v>
       </c>
       <c r="N5" s="1">
-        <v>18205290.0</v>
+        <v>948348.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
-        <v>809569.0</v>
+        <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>8.9</v>
+        <v>26.98</v>
       </c>
       <c r="E6" s="1">
-        <v>9.1168627998</v>
+        <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>7380729.5</v>
+        <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>-175565.4</v>
+        <v>6071166.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-2.3786998290616</v>
+        <v>50.089490995197</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>7205164.1</v>
+        <v>18191804.6</v>
       </c>
       <c r="N6" s="1">
-        <v>7205164.1</v>
+        <v>18191804.6</v>
       </c>
       <c r="O6" s="1">
-        <v>0.28</v>
+        <v>0.74</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>203746.0</v>
+        <v>943053.0</v>
       </c>
       <c r="D7" s="1">
-        <v>189.74</v>
+        <v>9.386</v>
       </c>
       <c r="E7" s="1">
-        <v>130.7855969197</v>
+        <v>9.1427565577</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>26647042.23</v>
+        <v>8622104.0</v>
       </c>
       <c r="I7" s="1">
-        <v>12011723.81</v>
+        <v>229391.46</v>
       </c>
       <c r="J7" s="1">
-        <v>45.077137290971</v>
+        <v>2.6605044429991</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>38658766.04</v>
+        <v>8851495.46</v>
       </c>
       <c r="N7" s="1">
-        <v>38658766.04</v>
+        <v>8851495.46</v>
       </c>
       <c r="O7" s="1">
-        <v>1.51</v>
+        <v>0.36</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>178045.0</v>
+        <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>60.32</v>
+        <v>175.26</v>
       </c>
       <c r="E8" s="1">
-        <v>64.6603093038</v>
+        <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>11512444.77</v>
+        <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>-772770.37</v>
+        <v>9061481.73</v>
       </c>
       <c r="J8" s="1">
-        <v>-6.7124784130452</v>
+        <v>34.005581751953</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>10739674.4</v>
+        <v>35708523.96</v>
       </c>
       <c r="N8" s="1">
-        <v>10739674.4</v>
+        <v>35708523.96</v>
       </c>
       <c r="O8" s="1">
-        <v>0.42</v>
+        <v>1.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
-        <v>205401.0</v>
+        <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>379.2</v>
+        <v>51.86</v>
       </c>
       <c r="E9" s="1">
-        <v>227.3947787985</v>
+        <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>46707114.96</v>
+        <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>31180944.24</v>
+        <v>-2279031.07</v>
       </c>
       <c r="J9" s="1">
-        <v>66.75844625964</v>
+        <v>-19.796238900871</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>77888059.2</v>
+        <v>9233413.7</v>
       </c>
       <c r="N9" s="1">
-        <v>77888059.2</v>
+        <v>9233413.7</v>
       </c>
       <c r="O9" s="1">
-        <v>3.05</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
-        <v>328782.0</v>
+        <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>49.0</v>
+        <v>378.1</v>
       </c>
       <c r="E10" s="1">
-        <v>67.196507321</v>
+        <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>22093002.07</v>
+        <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>-5982684.07</v>
+        <v>27696756.26</v>
       </c>
       <c r="J10" s="1">
-        <v>-27.079543337045</v>
+        <v>66.274706050511</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>16110318.0</v>
+        <v>69487596.1</v>
       </c>
       <c r="N10" s="1">
-        <v>16110318.0</v>
+        <v>69487596.1</v>
       </c>
       <c r="O10" s="1">
-        <v>0.63</v>
+        <v>2.82</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>361271.0</v>
+        <v>129699.0</v>
       </c>
       <c r="D11" s="1">
-        <v>66.92</v>
+        <v>15.05</v>
       </c>
       <c r="E11" s="1">
-        <v>58.523227494</v>
+        <v>18.8510966931</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>21142744.92</v>
+        <v>2444968.39</v>
       </c>
       <c r="I11" s="1">
-        <v>3033510.4</v>
+        <v>-492998.44</v>
       </c>
       <c r="J11" s="1">
-        <v>14.34776047991</v>
+        <v>-20.163796064455</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>24176255.32</v>
+        <v>1951969.95</v>
       </c>
       <c r="N11" s="1">
-        <v>24176255.32</v>
+        <v>1951969.95</v>
       </c>
       <c r="O11" s="1">
-        <v>0.95</v>
+        <v>0.08</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>10882.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D12" s="1">
-        <v>722.4</v>
+        <v>50.5</v>
       </c>
       <c r="E12" s="1">
-        <v>723.2899770263</v>
+        <v>67.196507321</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>7870841.53</v>
+        <v>22093002.07</v>
       </c>
       <c r="I12" s="1">
-        <v>-9684.73</v>
+        <v>-5489511.07</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.12304567387218</v>
+        <v>-24.847284459608</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7861156.8</v>
+        <v>16603491.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7861156.8</v>
+        <v>16603491.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>169840.0</v>
+        <v>391816.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1255.6</v>
+        <v>63.6</v>
       </c>
       <c r="E13" s="1">
-        <v>212.7903277791</v>
+        <v>58.8784933234</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>36140309.27</v>
+        <v>23069535.74</v>
       </c>
       <c r="I13" s="1">
-        <v>177110794.73</v>
+        <v>1849961.86</v>
       </c>
       <c r="J13" s="1">
-        <v>490.06441369061</v>
+        <v>8.0190684409499</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>213251104.0</v>
+        <v>24919497.6</v>
       </c>
       <c r="N13" s="1">
-        <v>213251104.0</v>
+        <v>24919497.6</v>
       </c>
       <c r="O13" s="1">
-        <v>8.35</v>
+        <v>1.01</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>817435.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D14" s="1">
-        <v>39.8</v>
+        <v>670.6</v>
       </c>
       <c r="E14" s="1">
-        <v>21.2811505624</v>
+        <v>683.554539137</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>17395957.31</v>
+        <v>12688822.91</v>
       </c>
       <c r="I14" s="1">
-        <v>15137955.69</v>
+        <v>-240475.11</v>
       </c>
       <c r="J14" s="1">
-        <v>87.019963433102</v>
+        <v>-1.8951727177978</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>32533913.0</v>
+        <v>12448347.8</v>
       </c>
       <c r="N14" s="1">
-        <v>32533913.0</v>
+        <v>12448347.8</v>
       </c>
       <c r="O14" s="1">
-        <v>1.27</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>3775081.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D15" s="1">
-        <v>19.855</v>
+        <v>1212.6</v>
       </c>
       <c r="E15" s="1">
-        <v>7.4092103534</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>27970369.23</v>
+        <v>35925391.04</v>
       </c>
       <c r="I15" s="1">
-        <v>46983864.03</v>
+        <v>168797866.96</v>
       </c>
       <c r="J15" s="1">
-        <v>167.97727496427</v>
+        <v>469.85672827349</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>74954233.26</v>
+        <v>204723258.0</v>
       </c>
       <c r="N15" s="1">
-        <v>74954233.26</v>
+        <v>204723258.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.93</v>
+        <v>8.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>11201331.0</v>
+        <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>0.9072</v>
+        <v>41.26</v>
       </c>
       <c r="E16" s="1">
-        <v>0.4843255806</v>
+        <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5425091.14</v>
+        <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>4736756.34</v>
+        <v>16331410.79</v>
       </c>
       <c r="J16" s="1">
-        <v>87.312014079822</v>
+        <v>93.88049475502</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>10161847.48</v>
+        <v>33727368.1</v>
       </c>
       <c r="N16" s="1">
-        <v>10161847.48</v>
+        <v>33727368.1</v>
       </c>
       <c r="O16" s="1">
-        <v>0.4</v>
+        <v>1.37</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>4409783.0</v>
+        <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.756</v>
+        <v>19.54</v>
       </c>
       <c r="E17" s="1">
-        <v>4.5203323769</v>
+        <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>19933684.87</v>
+        <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>27497941.08</v>
+        <v>41450447.25</v>
       </c>
       <c r="J17" s="1">
-        <v>137.9471044081</v>
+        <v>163.72580971684</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>47431625.95</v>
+        <v>66767437.48</v>
       </c>
       <c r="N17" s="1">
-        <v>47431625.95</v>
+        <v>66767437.48</v>
       </c>
       <c r="O17" s="1">
-        <v>1.86</v>
+        <v>2.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>70726.0</v>
+        <v>11201331.0</v>
       </c>
       <c r="D18" s="1">
-        <v>135.3</v>
+        <v>0.9084</v>
       </c>
       <c r="E18" s="1">
-        <v>108.9943275457</v>
+        <v>0.4843255806</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>7708732.81</v>
+        <v>5425091.14</v>
       </c>
       <c r="I18" s="1">
-        <v>1860494.99</v>
+        <v>4750197.94</v>
       </c>
       <c r="J18" s="1">
-        <v>24.13490045454</v>
+        <v>87.559781345904</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>9569227.8</v>
+        <v>10175289.08</v>
       </c>
       <c r="N18" s="1">
-        <v>9569227.8</v>
+        <v>10175289.08</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>63412.0</v>
+        <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>184.5</v>
+        <v>10.46</v>
       </c>
       <c r="E19" s="1">
-        <v>141.7162768877</v>
+        <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>8986512.55</v>
+        <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>2713001.45</v>
+        <v>26289987.48</v>
       </c>
       <c r="J19" s="1">
-        <v>30.18970301221</v>
+        <v>113.33420805484</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>11699514.0</v>
+        <v>49486856.22</v>
       </c>
       <c r="N19" s="1">
-        <v>11699514.0</v>
+        <v>49486856.22</v>
       </c>
       <c r="O19" s="1">
-        <v>0.46</v>
+        <v>2.01</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>60354.0</v>
+        <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.25</v>
+        <v>137.8</v>
       </c>
       <c r="E20" s="1">
-        <v>115.7674884846</v>
+        <v>108.9943275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>6987031.0</v>
+        <v>7708732.81</v>
       </c>
       <c r="I20" s="1">
-        <v>-1238312.5</v>
+        <v>2037309.99</v>
       </c>
       <c r="J20" s="1">
-        <v>-17.723014253121</v>
+        <v>26.428597802185</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5748718.5</v>
+        <v>9746042.8</v>
       </c>
       <c r="N20" s="1">
-        <v>5748718.5</v>
+        <v>9746042.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.23</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>319341.0</v>
+        <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>90.32</v>
+        <v>207.0</v>
       </c>
       <c r="E21" s="1">
-        <v>80.671217382</v>
+        <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>25761627.23</v>
+        <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>3081251.89</v>
+        <v>4139771.45</v>
       </c>
       <c r="J21" s="1">
-        <v>11.960626021371</v>
+        <v>46.06649606248</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>28842879.12</v>
+        <v>13126284.0</v>
       </c>
       <c r="N21" s="1">
-        <v>28842879.12</v>
+        <v>13126284.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.13</v>
+        <v>0.53</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>471484.0</v>
+        <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>94.73</v>
+        <v>92.65</v>
       </c>
       <c r="E22" s="1">
-        <v>56.6675505001</v>
+        <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>26717843.38</v>
+        <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>17945835.94</v>
+        <v>-623201.26</v>
       </c>
       <c r="J22" s="1">
-        <v>67.1679809061</v>
+        <v>-19.968895368186</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>44663679.32</v>
+        <v>2497658.7</v>
       </c>
       <c r="N22" s="1">
-        <v>44663679.32</v>
+        <v>2497658.7</v>
       </c>
       <c r="O22" s="1">
-        <v>1.75</v>
+        <v>0.1</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>906227.0</v>
+        <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>12.41</v>
+        <v>82.42</v>
       </c>
       <c r="E23" s="1">
-        <v>6.1655268492</v>
+        <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5587366.9</v>
+        <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>5658910.17</v>
+        <v>558457.99</v>
       </c>
       <c r="J23" s="1">
-        <v>101.28044696689</v>
+        <v>2.1677900429739</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>11246277.07</v>
+        <v>26320085.22</v>
       </c>
       <c r="N23" s="1">
-        <v>11246277.07</v>
+        <v>26320085.22</v>
       </c>
       <c r="O23" s="1">
-        <v>0.44</v>
+        <v>1.07</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>398580.0</v>
+        <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>27.66</v>
+        <v>89.98</v>
       </c>
       <c r="E24" s="1">
-        <v>29.0811783331</v>
+        <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>11591176.06</v>
+        <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>-566453.26</v>
+        <v>15067154.28</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.8869351743761</v>
+        <v>58.785758678822</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>11024722.8</v>
+        <v>40697774.04</v>
       </c>
       <c r="N24" s="1">
-        <v>11024722.8</v>
+        <v>40697774.04</v>
       </c>
       <c r="O24" s="1">
-        <v>0.43</v>
+        <v>1.65</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>779824.0</v>
+        <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.965</v>
+        <v>12.064</v>
       </c>
       <c r="E25" s="1">
-        <v>3.7024288942</v>
+        <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2887242.91</v>
+        <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5663527.25</v>
+        <v>5345355.63</v>
       </c>
       <c r="J25" s="1">
-        <v>196.15693679199</v>
+        <v>95.668598924477</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>8550770.16</v>
+        <v>10932722.53</v>
       </c>
       <c r="N25" s="1">
-        <v>8550770.16</v>
+        <v>10932722.53</v>
       </c>
       <c r="O25" s="1">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>62969.0</v>
+        <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>104.5</v>
+        <v>27.28</v>
       </c>
       <c r="E26" s="1">
-        <v>94.3156964538</v>
+        <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>5938965.09</v>
+        <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>641295.41</v>
+        <v>-669215.65</v>
       </c>
       <c r="J26" s="1">
-        <v>10.798100347143</v>
+        <v>-4.7935726959533</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>6580260.5</v>
+        <v>13291470.72</v>
       </c>
       <c r="N26" s="1">
-        <v>6580260.5</v>
+        <v>13291470.72</v>
       </c>
       <c r="O26" s="1">
-        <v>0.26</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>67273.0</v>
+        <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>996.4</v>
+        <v>10.635</v>
       </c>
       <c r="E27" s="1">
-        <v>776.5073137812</v>
+        <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>6997583.45</v>
+        <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>1974971.44</v>
+        <v>5406185.33</v>
       </c>
       <c r="J27" s="1">
-        <v>28.223621113086</v>
+        <v>187.24386892684</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8972554.89</v>
+        <v>8293428.24</v>
       </c>
       <c r="N27" s="1">
-        <v>8972554.89</v>
+        <v>8293428.24</v>
       </c>
       <c r="O27" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>116135.0</v>
+        <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>30.46</v>
+        <v>103.2</v>
       </c>
       <c r="E28" s="1">
-        <v>53.666604555</v>
+        <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>6232571.12</v>
+        <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>-2695099.02</v>
+        <v>161756.52</v>
       </c>
       <c r="J28" s="1">
-        <v>-43.242170335635</v>
+        <v>9.419751113361</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>3537472.1</v>
+        <v>1878962.4</v>
       </c>
       <c r="N28" s="1">
-        <v>3537472.1</v>
+        <v>1878962.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>44854.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="E29" s="1">
+        <v>776.507313729</v>
+      </c>
+      <c r="F29" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="H29" s="1">
-        <v>2409679.74</v>
+        <v>4665610.4</v>
       </c>
       <c r="I29" s="1">
-        <v>286897.74</v>
+        <v>490401.24</v>
       </c>
       <c r="J29" s="1">
-        <v>11.906052710556</v>
+        <v>10.510977084585</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2696577.48</v>
+        <v>5156011.64</v>
       </c>
       <c r="N29" s="1">
-        <v>2696577.48</v>
+        <v>5156011.64</v>
       </c>
       <c r="O29" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" t="s">
         <v>89</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>93431.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>44.06</v>
+      </c>
+      <c r="E30" s="1">
+        <v>42.5434530295</v>
+      </c>
+      <c r="F30" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G30">
         <v>0.87</v>
       </c>
       <c r="H30" s="1">
-        <v>3507032.29</v>
+        <v>4235732.31</v>
       </c>
       <c r="I30" s="1">
-        <v>848049.96</v>
+        <v>498133.67</v>
       </c>
       <c r="J30" s="1">
-        <v>24.181412940455</v>
+        <v>11.760272688243</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4355082.25</v>
+        <v>4733865.98</v>
       </c>
       <c r="N30" s="1">
-        <v>4355082.25</v>
+        <v>4733865.98</v>
       </c>
       <c r="O30" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="1">
-        <v>520459.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D31" s="1">
-        <v>34.49</v>
+        <v>34.33</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5301145335</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6000951.88</v>
+        <v>3605201.62</v>
       </c>
       <c r="I31" s="1">
-        <v>11949679.03</v>
+        <v>7128999.79</v>
       </c>
       <c r="J31" s="1">
-        <v>199.12972589942</v>
+        <v>197.74205554695</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>17950630.91</v>
+        <v>10734201.41</v>
       </c>
       <c r="N31" s="1">
-        <v>17950630.91</v>
+        <v>10734201.41</v>
       </c>
       <c r="O31" s="1">
-        <v>0.7</v>
+        <v>0.44</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1">
-        <v>264579.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D32" s="1">
-        <v>90.24</v>
+        <v>76.26</v>
       </c>
       <c r="E32" s="1">
-        <v>47.8803840441</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>12668144.13</v>
+        <v>12026930.03</v>
       </c>
       <c r="I32" s="1">
-        <v>11207464.83</v>
+        <v>7128590.59</v>
       </c>
       <c r="J32" s="1">
-        <v>88.46966623516</v>
+        <v>59.271905400783</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>23875608.96</v>
+        <v>19155520.62</v>
       </c>
       <c r="N32" s="1">
-        <v>23875608.96</v>
+        <v>19155520.62</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.78</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
         <v>32613.0</v>
       </c>
       <c r="D33" s="1">
-        <v>162.3</v>
+        <v>151.6</v>
       </c>
       <c r="E33" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F33" t="s">
         <v>32</v>
       </c>
       <c r="G33">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H33" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I33" s="1">
-        <v>-145938.9</v>
+        <v>-582146.98</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.4556059352675</v>
+        <v>-9.7953566820502</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5797152.29</v>
+        <v>5360944.21</v>
       </c>
       <c r="N33" s="1">
-        <v>5797152.29</v>
+        <v>5360944.21</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
-        <v>724716.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.288</v>
+        <v>2.248</v>
       </c>
       <c r="E34" s="1">
-        <v>2.3150700688</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G34">
         <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>1912315.92</v>
+        <v>3151404.96</v>
       </c>
       <c r="I34" s="1">
-        <v>-13054.47</v>
+        <v>-39240.77</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.6826523726268</v>
+        <v>-1.2451833546648</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1899261.45</v>
+        <v>3112164.19</v>
       </c>
       <c r="N34" s="1">
-        <v>1899261.45</v>
+        <v>3112164.19</v>
       </c>
       <c r="O34" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>159508.0</v>
+        <v>219678.0</v>
       </c>
       <c r="D35" s="1">
-        <v>42.73</v>
+        <v>44.75</v>
       </c>
       <c r="E35" s="1">
-        <v>35.5831152043</v>
+        <v>37.1563429656</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>5675791.54</v>
+        <v>8162431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>1139985.3</v>
+        <v>1668159.39</v>
       </c>
       <c r="J35" s="1">
-        <v>20.085045265775</v>
+        <v>20.43704096879</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>6815776.84</v>
+        <v>9830590.5</v>
       </c>
       <c r="N35" s="1">
-        <v>6815776.84</v>
+        <v>9830590.5</v>
       </c>
       <c r="O35" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
-        <v>344604.0</v>
+        <v>275547.0</v>
       </c>
       <c r="D36" s="1">
-        <v>73.6</v>
+        <v>69.0</v>
       </c>
       <c r="E36" s="1">
-        <v>50.9596719423</v>
+        <v>50.9596719253</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>17560906.79</v>
+        <v>14041784.72</v>
       </c>
       <c r="I36" s="1">
-        <v>7801947.61</v>
+        <v>4970958.28</v>
       </c>
       <c r="J36" s="1">
-        <v>44.427931332355</v>
+        <v>35.401185669225</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>25362854.4</v>
+        <v>19012743.0</v>
       </c>
       <c r="N36" s="1">
-        <v>25362854.4</v>
+        <v>19012743.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.99</v>
+        <v>0.77</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
         <v>31682.0</v>
       </c>
       <c r="D37" s="1">
-        <v>219.9</v>
+        <v>253.7</v>
       </c>
       <c r="E37" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I37" s="1">
-        <v>-1638699.7</v>
+        <v>-567848.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-19.042311135292</v>
+        <v>-6.5986099819169</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>6966871.8</v>
+        <v>8037723.4</v>
       </c>
       <c r="N37" s="1">
-        <v>6966871.8</v>
+        <v>8037723.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1600843.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.63</v>
+        <v>31.48</v>
       </c>
       <c r="E38" s="1">
-        <v>12.4476612572</v>
+        <v>31.780086025</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19926751.39</v>
+        <v>14282097.78</v>
       </c>
       <c r="I38" s="1">
-        <v>9896953.7</v>
+        <v>-134859.86</v>
       </c>
       <c r="J38" s="1">
-        <v>49.6666692242</v>
+        <v>-0.9442580640279</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>29823705.09</v>
+        <v>14147237.92</v>
       </c>
       <c r="N38" s="1">
-        <v>29823705.09</v>
+        <v>14147237.92</v>
       </c>
       <c r="O38" s="1">
-        <v>1.17</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>111798.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D39" s="1">
-        <v>141.55</v>
+        <v>19.61</v>
       </c>
       <c r="E39" s="1">
-        <v>89.0729509472</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>9958177.77</v>
+        <v>19926751.39</v>
       </c>
       <c r="I39" s="1">
-        <v>5866829.13</v>
+        <v>11465779.84</v>
       </c>
       <c r="J39" s="1">
-        <v>58.914685653377</v>
+        <v>57.539634110927</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15825006.9</v>
+        <v>31392531.23</v>
       </c>
       <c r="N39" s="1">
-        <v>15825006.9</v>
+        <v>31392531.23</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>1.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>5737658.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.082</v>
+        <v>141.65</v>
       </c>
       <c r="E40" s="1">
-        <v>6.6135008605</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>37946006.12</v>
+        <v>9958177.77</v>
       </c>
       <c r="I40" s="1">
-        <v>14163403.84</v>
+        <v>5878008.93</v>
       </c>
       <c r="J40" s="1">
-        <v>37.325150360251</v>
+        <v>59.026953181214</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>52109409.96</v>
+        <v>15836186.7</v>
       </c>
       <c r="N40" s="1">
-        <v>52109409.96</v>
+        <v>15836186.7</v>
       </c>
       <c r="O40" s="1">
-        <v>2.04</v>
+        <v>0.64</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>2091337.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D41" s="1">
-        <v>26.3</v>
+        <v>9.851</v>
       </c>
       <c r="E41" s="1">
-        <v>19.039512355</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39818036.65</v>
+        <v>39606067.76</v>
       </c>
       <c r="I41" s="1">
-        <v>15184126.45</v>
+        <v>18576016.8</v>
       </c>
       <c r="J41" s="1">
-        <v>38.133789929092</v>
+        <v>46.901946723327</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>55002163.1</v>
+        <v>58182084.56</v>
       </c>
       <c r="N41" s="1">
-        <v>55002163.1</v>
+        <v>58182084.56</v>
       </c>
       <c r="O41" s="1">
-        <v>2.15</v>
+        <v>2.36</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>73839.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D42" s="1">
-        <v>106.6</v>
+        <v>28.9</v>
       </c>
       <c r="E42" s="1">
-        <v>100.281207492</v>
+        <v>19.0395123558</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>7404664.08</v>
+        <v>38672162.64</v>
       </c>
       <c r="I42" s="1">
-        <v>466573.32</v>
+        <v>20028159.06</v>
       </c>
       <c r="J42" s="1">
-        <v>6.3010734174993</v>
+        <v>51.789601855067</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>7871237.4</v>
+        <v>58700321.7</v>
       </c>
       <c r="N42" s="1">
-        <v>7871237.4</v>
+        <v>58700321.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>2.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>61287.0</v>
+        <v>498057.0</v>
       </c>
       <c r="D43" s="1">
-        <v>238.2</v>
+        <v>110.95</v>
       </c>
       <c r="E43" s="1">
-        <v>108.88707801</v>
+        <v>105.1142000012</v>
       </c>
       <c r="F43" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>10.85</v>
       </c>
       <c r="H43" s="1">
-        <v>6673362.35</v>
+        <v>4921769.59</v>
       </c>
       <c r="I43" s="1">
-        <v>7925201.05</v>
+        <v>171969.1</v>
       </c>
       <c r="J43" s="1">
-        <v>118.75874011247</v>
+        <v>3.4940501958768</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>14598563.4</v>
+        <v>5093738.69</v>
       </c>
       <c r="N43" s="1">
-        <v>14598563.4</v>
+        <v>5093738.69</v>
       </c>
       <c r="O43" s="1">
-        <v>0.57</v>
+        <v>0.21</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>64301.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D44" s="1">
-        <v>67.54</v>
+        <v>100.2</v>
       </c>
       <c r="E44" s="1">
-        <v>65.389426292</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4204605.5</v>
+        <v>12151756.15</v>
       </c>
       <c r="I44" s="1">
-        <v>138284.04</v>
+        <v>290278.25</v>
       </c>
       <c r="J44" s="1">
-        <v>3.2888707394784</v>
+        <v>2.3887761276381</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4342889.54</v>
+        <v>12442034.4</v>
       </c>
       <c r="N44" s="1">
-        <v>4342889.54</v>
+        <v>12442034.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>586272.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D45" s="1">
-        <v>15.24</v>
+        <v>200.7</v>
       </c>
       <c r="E45" s="1">
-        <v>19.6546727458</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>11522984.3</v>
+        <v>9114668.75</v>
       </c>
       <c r="I45" s="1">
-        <v>-2588199.02</v>
+        <v>5487861.85</v>
       </c>
       <c r="J45" s="1">
-        <v>-22.461186725734</v>
+        <v>60.209120051675</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>8934785.28</v>
+        <v>14602530.6</v>
       </c>
       <c r="N45" s="1">
-        <v>8934785.28</v>
+        <v>14602530.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.35</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>30568.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D46" s="1">
-        <v>309.2</v>
+        <v>65.3</v>
       </c>
       <c r="E46" s="1">
-        <v>361.6388154279</v>
+        <v>65.389426292</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>11054575.31</v>
+        <v>4204605.5</v>
       </c>
       <c r="I46" s="1">
-        <v>-1602949.71</v>
+        <v>-5750.2</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.500328280816</v>
+        <v>-0.13675956043914</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>9451625.6</v>
+        <v>4198855.3</v>
       </c>
       <c r="N46" s="1">
-        <v>9451625.6</v>
+        <v>4198855.3</v>
       </c>
       <c r="O46" s="1">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>178147.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.74</v>
+        <v>16.77</v>
       </c>
       <c r="E47" s="1">
-        <v>23.4549994106</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>4178437.78</v>
+        <v>14895518.16</v>
       </c>
       <c r="I47" s="1">
-        <v>1297801.0</v>
+        <v>-1651075.26</v>
       </c>
       <c r="J47" s="1">
-        <v>31.059478884953</v>
+        <v>-11.084376134251</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>5476238.78</v>
+        <v>13244442.9</v>
       </c>
       <c r="N47" s="1">
-        <v>5476238.78</v>
+        <v>13244442.9</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>75875.0</v>
+        <v>30568.0</v>
       </c>
       <c r="D48" s="1">
-        <v>41.17</v>
+        <v>302.55</v>
       </c>
       <c r="E48" s="1">
-        <v>44.5594846787</v>
+        <v>361.6388154279</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3380950.9</v>
+        <v>11054575.31</v>
       </c>
       <c r="I48" s="1">
-        <v>-257177.15</v>
+        <v>-1806226.91</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.6066514305191</v>
+        <v>-16.339179564556</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>3123773.75</v>
+        <v>9248348.4</v>
       </c>
       <c r="N48" s="1">
-        <v>3123773.75</v>
+        <v>9248348.4</v>
       </c>
       <c r="O48" s="1">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>248874.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D49" s="1">
-        <v>52.06</v>
+        <v>40.25</v>
       </c>
       <c r="E49" s="1">
-        <v>36.8091886256</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>9160850.01</v>
+        <v>8174921.74</v>
       </c>
       <c r="I49" s="1">
-        <v>3795530.43</v>
+        <v>-282017.49</v>
       </c>
       <c r="J49" s="1">
-        <v>41.432077000025</v>
+        <v>-3.4497882544867</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>12956380.44</v>
+        <v>7892904.25</v>
       </c>
       <c r="N49" s="1">
-        <v>12956380.44</v>
+        <v>7892904.25</v>
       </c>
       <c r="O49" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>752121.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D50" s="1">
-        <v>18.235</v>
+        <v>44.75</v>
       </c>
       <c r="E50" s="1">
-        <v>15.2704559905</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>11485230.63</v>
+        <v>5411576.49</v>
       </c>
       <c r="I50" s="1">
-        <v>2229695.81</v>
+        <v>1167434.26</v>
       </c>
       <c r="J50" s="1">
-        <v>19.413591958493</v>
+        <v>21.572905088883</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>13714926.44</v>
+        <v>6579010.75</v>
       </c>
       <c r="N50" s="1">
-        <v>13714926.44</v>
+        <v>6579010.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.54</v>
+        <v>0.27</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>25992.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D51" s="1">
-        <v>187.3</v>
+        <v>20.02</v>
       </c>
       <c r="E51" s="1">
-        <v>137.6485649431</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3577761.5</v>
+        <v>11485230.63</v>
       </c>
       <c r="I51" s="1">
-        <v>1290540.1</v>
+        <v>3572231.79</v>
       </c>
       <c r="J51" s="1">
-        <v>36.07116069643</v>
+        <v>31.102830278995</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>4868301.6</v>
+        <v>15057462.42</v>
       </c>
       <c r="N51" s="1">
-        <v>4868301.6</v>
+        <v>15057462.42</v>
       </c>
       <c r="O51" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>262171.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D52" s="1">
-        <v>65.25</v>
+        <v>204.0</v>
       </c>
       <c r="E52" s="1">
-        <v>38.8187797659</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>10177158.31</v>
+        <v>3577761.5</v>
       </c>
       <c r="I52" s="1">
-        <v>6929499.44</v>
+        <v>1724606.5</v>
       </c>
       <c r="J52" s="1">
-        <v>68.088745688383</v>
+        <v>48.203506578066</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>17106657.75</v>
+        <v>5302368.0</v>
       </c>
       <c r="N52" s="1">
-        <v>17106657.75</v>
+        <v>5302368.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D53" s="1">
-        <v>648.6</v>
+        <v>62.9</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F53" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>10177158.31</v>
       </c>
       <c r="I53" s="1">
-        <v>239864.66</v>
+        <v>6313397.59</v>
       </c>
       <c r="J53" s="1">
-        <v>7.6980711228131</v>
+        <v>62.03497477087</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3355770.66</v>
+        <v>16490555.9</v>
       </c>
       <c r="N53" s="1">
-        <v>3355770.66</v>
+        <v>16490555.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.13</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>744819.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D54" s="1">
-        <v>35.68</v>
+        <v>549.2</v>
       </c>
       <c r="E54" s="1">
-        <v>22.8080742167</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F54" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G54">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H54" s="1">
-        <v>16987887.03</v>
+        <v>3115906.0</v>
       </c>
       <c r="I54" s="1">
-        <v>9587254.89</v>
+        <v>-302763.36</v>
       </c>
       <c r="J54" s="1">
-        <v>56.43582908851</v>
+        <v>-9.7167039057019</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>26575141.92</v>
+        <v>2813142.64</v>
       </c>
       <c r="N54" s="1">
-        <v>26575141.92</v>
+        <v>2813142.64</v>
       </c>
       <c r="O54" s="1">
-        <v>1.04</v>
+        <v>0.11</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>51832.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D55" s="1">
-        <v>16.5</v>
+        <v>36.1</v>
       </c>
       <c r="E55" s="1">
-        <v>15.2465930313</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>790261.41</v>
+        <v>22865875.32</v>
       </c>
       <c r="I55" s="1">
-        <v>64966.59</v>
+        <v>10162014.68</v>
       </c>
       <c r="J55" s="1">
-        <v>8.2208987023674</v>
+        <v>44.441835432872</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>855228.0</v>
+        <v>33027890.0</v>
       </c>
       <c r="N55" s="1">
-        <v>855228.0</v>
+        <v>33027890.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.03</v>
+        <v>1.34</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>227703.0</v>
+        <v>175383.0</v>
       </c>
       <c r="D56" s="1">
-        <v>16.3</v>
+        <v>17.57</v>
       </c>
       <c r="E56" s="1">
-        <v>18.8510967357</v>
+        <v>16.5508601176</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>4292451.28</v>
+        <v>2902739.5</v>
       </c>
       <c r="I56" s="1">
-        <v>-580892.38</v>
+        <v>178739.81</v>
       </c>
       <c r="J56" s="1">
-        <v>-13.53288231148</v>
+        <v>6.157624891934</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3711558.9</v>
+        <v>3081479.31</v>
       </c>
       <c r="N56" s="1">
-        <v>3711558.9</v>
+        <v>3081479.31</v>
       </c>
       <c r="O56" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
         <v>88934.0</v>
       </c>
       <c r="D57" s="1">
-        <v>205.8</v>
+        <v>185.5</v>
       </c>
       <c r="E57" s="1">
         <v>101.6050588077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>9036144.3</v>
       </c>
       <c r="I57" s="1">
-        <v>9266472.9</v>
+        <v>7461112.7</v>
       </c>
       <c r="J57" s="1">
-        <v>102.54896991851</v>
+        <v>82.569649756479</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>18302617.2</v>
+        <v>16497257.0</v>
       </c>
       <c r="N57" s="1">
-        <v>18302617.2</v>
+        <v>16497257.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C58" s="1">
         <v>74856.0</v>
       </c>
       <c r="D58" s="1">
-        <v>82.66</v>
+        <v>66.96</v>
       </c>
       <c r="E58" s="1">
         <v>81.693697232</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>6115263.4</v>
       </c>
       <c r="I58" s="1">
-        <v>72333.56</v>
+        <v>-1102905.64</v>
       </c>
       <c r="J58" s="1">
-        <v>1.1828363762712</v>
+        <v>-18.035292478162</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>6187596.96</v>
+        <v>5012357.76</v>
       </c>
       <c r="N58" s="1">
-        <v>6187596.96</v>
+        <v>5012357.76</v>
       </c>
       <c r="O58" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>2112.0</v>
+        <v>1768.0</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>3551768.43</v>
+        <v>-1092919.57</v>
       </c>
       <c r="J59" s="1">
-        <v>14.227301773279</v>
+        <v>-4.3779026822174</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>28516224.0</v>
+        <v>23871536.0</v>
       </c>
       <c r="N59" s="1">
-        <v>28516224.0</v>
+        <v>23871536.0</v>
       </c>
       <c r="O59" s="1">
-        <v>1.12</v>
+        <v>0.97</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C60" s="1">
         <v>90421.0</v>
       </c>
       <c r="D60" s="1">
-        <v>49.88</v>
+        <v>45.28</v>
       </c>
       <c r="E60" s="1">
         <v>51.4520458743</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>4652345.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-142145.96</v>
+        <v>-558082.56</v>
       </c>
       <c r="J60" s="1">
-        <v>-3.055361254516</v>
+        <v>-11.99572489183</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4510199.48</v>
+        <v>4094262.88</v>
       </c>
       <c r="N60" s="1">
-        <v>4510199.48</v>
+        <v>4094262.88</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>554812.0</v>
+        <v>670893.0</v>
       </c>
       <c r="D61" s="1">
-        <v>19.765</v>
+        <v>20.28</v>
       </c>
       <c r="E61" s="1">
-        <v>7.8276802773</v>
+        <v>9.98268791</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4342890.95</v>
+        <v>6697315.44</v>
       </c>
       <c r="I61" s="1">
-        <v>6622968.23</v>
+        <v>6908394.6</v>
       </c>
       <c r="J61" s="1">
-        <v>152.50137077469</v>
+        <v>103.15169804814</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>10965859.18</v>
+        <v>13605710.04</v>
       </c>
       <c r="N61" s="1">
-        <v>10965859.18</v>
+        <v>13605710.04</v>
       </c>
       <c r="O61" s="1">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>486205.0</v>
+        <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>57.66</v>
+        <v>53.04</v>
       </c>
       <c r="E62" s="1">
-        <v>26.8192698142</v>
+        <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>13039663.08</v>
+        <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>14994917.22</v>
+        <v>11664028.0</v>
       </c>
       <c r="J62" s="1">
-        <v>114.9946676383</v>
+        <v>82.529302402821</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>28034580.3</v>
+        <v>25797223.92</v>
       </c>
       <c r="N62" s="1">
-        <v>28034580.3</v>
+        <v>25797223.92</v>
       </c>
       <c r="O62" s="1">
-        <v>1.1</v>
+        <v>1.05</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>45.2</v>
+        <v>42.79</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>8016741.82</v>
+        <v>7152870.09</v>
       </c>
       <c r="J63" s="1">
-        <v>97.940316613454</v>
+        <v>87.386419201099</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>16202075.6</v>
+        <v>15338203.87</v>
       </c>
       <c r="N63" s="1">
-        <v>16202075.6</v>
+        <v>15338203.87</v>
       </c>
       <c r="O63" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>639097.0</v>
+        <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>25.11</v>
+        <v>24.2</v>
       </c>
       <c r="E64" s="1">
-        <v>13.8495131881</v>
+        <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>8851182.33</v>
+        <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>7196543.34</v>
+        <v>6399809.5</v>
       </c>
       <c r="J64" s="1">
-        <v>81.306011690757</v>
+        <v>74.735383615589</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>16047725.67</v>
+        <v>14963102.0</v>
       </c>
       <c r="N64" s="1">
-        <v>16047725.67</v>
+        <v>14963102.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>8692992.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.871</v>
+        <v>5.642</v>
       </c>
       <c r="E65" s="1">
-        <v>3.222202175</v>
+        <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>28010577.73</v>
+        <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>23025978.3</v>
+        <v>21035217.45</v>
       </c>
       <c r="J65" s="1">
-        <v>82.204581861725</v>
+        <v>71.924848534733</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51036556.03</v>
+        <v>50281323.46</v>
       </c>
       <c r="N65" s="1">
-        <v>51036556.03</v>
+        <v>50281323.46</v>
       </c>
       <c r="O65" s="1">
-        <v>2.0</v>
+        <v>2.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>19.12</v>
+        <v>19.21</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>3437273.74</v>
+        <v>3474049.54</v>
       </c>
       <c r="J66" s="1">
-        <v>78.556548940857</v>
+        <v>79.397034788382</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7812814.4</v>
+        <v>7849590.2</v>
       </c>
       <c r="N66" s="1">
-        <v>7812814.4</v>
+        <v>7849590.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>121871.0</v>
+        <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>116.65</v>
+        <v>114.3</v>
       </c>
       <c r="E67" s="1">
-        <v>69.960512345</v>
+        <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>8526157.6</v>
+        <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5690094.55</v>
+        <v>5208293.58</v>
       </c>
       <c r="J67" s="1">
-        <v>66.736914996739</v>
+        <v>63.377877316648</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>14216252.15</v>
+        <v>13426135.2</v>
       </c>
       <c r="N67" s="1">
-        <v>14216252.15</v>
+        <v>13426135.2</v>
       </c>
       <c r="O67" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>65.55</v>
+        <v>44.76</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-1814.55</v>
+        <v>-756304.44</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.076219512195122</v>
+        <v>-31.768292682927</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2378875.05</v>
+        <v>1624385.16</v>
       </c>
       <c r="N68" s="1">
-        <v>2378875.05</v>
+        <v>1624385.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>63.22</v>
+        <v>56.86</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>2245157.71</v>
+        <v>519161.83</v>
       </c>
       <c r="J69" s="1">
-        <v>15.056374466248</v>
+        <v>3.4815794392737</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>17156833.26</v>
+        <v>15430837.38</v>
       </c>
       <c r="N69" s="1">
-        <v>17156833.26</v>
+        <v>15430837.38</v>
       </c>
       <c r="O69" s="1">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>65261.0</v>
+        <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>100.2</v>
+        <v>30.78</v>
       </c>
       <c r="E70" s="1">
-        <v>65.0786757788</v>
+        <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>2292052.74</v>
+        <v>1779101.28</v>
       </c>
       <c r="J70" s="1">
-        <v>53.967484434659</v>
+        <v>41.889795535893</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6539152.2</v>
+        <v>6026200.74</v>
       </c>
       <c r="N70" s="1">
-        <v>6539152.2</v>
+        <v>6026200.74</v>
       </c>
       <c r="O70" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>410107.0</v>
+        <v>353695.0</v>
       </c>
       <c r="D71" s="1">
-        <v>40.05</v>
+        <v>41.9</v>
       </c>
       <c r="E71" s="1">
-        <v>28.872650796</v>
+        <v>28.8726507867</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>11840876.2</v>
+        <v>10212112.22</v>
       </c>
       <c r="I71" s="1">
-        <v>4583909.15</v>
+        <v>4607708.28</v>
       </c>
       <c r="J71" s="1">
-        <v>38.712584040022</v>
+        <v>45.120031789075</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>16424785.35</v>
+        <v>14819820.5</v>
       </c>
       <c r="N71" s="1">
-        <v>16424785.35</v>
+        <v>14819820.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>4020788.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.638</v>
+        <v>4.82</v>
       </c>
       <c r="E72" s="1">
-        <v>3.2430549062</v>
+        <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>13039636.25</v>
+        <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>5608778.49</v>
+        <v>6340342.57</v>
       </c>
       <c r="J72" s="1">
-        <v>43.013304838162</v>
+        <v>44.604634098342</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>18648414.74</v>
+        <v>20554880.36</v>
       </c>
       <c r="N72" s="1">
-        <v>18648414.74</v>
+        <v>20554880.36</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.84</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>233255.0</v>
+        <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>175.56</v>
+        <v>23.93</v>
       </c>
       <c r="E73" s="1">
-        <v>53.7325414246</v>
+        <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>12533383.95</v>
+        <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>28416863.85</v>
+        <v>-271362.69</v>
       </c>
       <c r="J73" s="1">
-        <v>226.72938101445</v>
+        <v>-3.7443071341685</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>40950247.8</v>
+        <v>6975977.88</v>
       </c>
       <c r="N73" s="1">
-        <v>40950247.8</v>
+        <v>6975977.88</v>
       </c>
       <c r="O73" s="1">
-        <v>1.6</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>66588.0</v>
+        <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>68.75</v>
+        <v>183.44</v>
       </c>
       <c r="E74" s="1">
-        <v>110.9074526942</v>
+        <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>7385105.46</v>
+        <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>-2807180.46</v>
+        <v>30254913.25</v>
       </c>
       <c r="J74" s="1">
-        <v>-38.011379461059</v>
+        <v>241.39460955395</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>4577925.0</v>
+        <v>42788297.2</v>
       </c>
       <c r="N74" s="1">
-        <v>4577925.0</v>
+        <v>42788297.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.18</v>
+        <v>1.74</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>131273.0</v>
+        <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>58.92</v>
+        <v>60.35</v>
       </c>
       <c r="E75" s="1">
-        <v>50.6091509297</v>
+        <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>6643615.07</v>
+        <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>1090990.09</v>
+        <v>-3366519.66</v>
       </c>
       <c r="J75" s="1">
-        <v>16.421633079353</v>
+        <v>-45.58526182509</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>7734605.16</v>
+        <v>4018585.8</v>
       </c>
       <c r="N75" s="1">
-        <v>7734605.16</v>
+        <v>4018585.8</v>
       </c>
       <c r="O75" s="1">
-        <v>0.3</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>37233.0</v>
+        <v>131273.0</v>
       </c>
       <c r="D76" s="1">
-        <v>69.8</v>
+        <v>57.63</v>
       </c>
       <c r="E76" s="1">
-        <v>90.0816265141</v>
+        <v>50.6091509297</v>
       </c>
       <c r="F76" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G76">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3610063.85</v>
+        <v>6643615.07</v>
       </c>
       <c r="I76" s="1">
-        <v>-763709.98</v>
+        <v>921647.92</v>
       </c>
       <c r="J76" s="1">
-        <v>-21.155026939482</v>
+        <v>13.872686937595</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>2846353.87</v>
+        <v>7565262.99</v>
       </c>
       <c r="N76" s="1">
-        <v>2846353.87</v>
+        <v>7565262.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>105783.0</v>
+        <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>401.15</v>
+        <v>74.64</v>
       </c>
       <c r="E77" s="1">
-        <v>189.6456431563</v>
+        <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H77" s="1">
-        <v>20061285.07</v>
+        <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>22373565.38</v>
+        <v>-596704.0</v>
       </c>
       <c r="J77" s="1">
-        <v>111.52608271071</v>
+        <v>-16.52890432949</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>42434850.45</v>
+        <v>3013359.85</v>
       </c>
       <c r="N77" s="1">
-        <v>42434850.45</v>
+        <v>3013359.85</v>
       </c>
       <c r="O77" s="1">
-        <v>1.66</v>
+        <v>0.12</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>101559.0</v>
+        <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.5</v>
+        <v>366.8</v>
       </c>
       <c r="E78" s="1">
-        <v>23.1342943511</v>
+        <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2349495.8</v>
+        <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>-267536.3</v>
+        <v>18043171.24</v>
       </c>
       <c r="J78" s="1">
-        <v>-11.386966514262</v>
+        <v>93.413354406278</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>2081959.5</v>
+        <v>37358580.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2081959.5</v>
+        <v>37358580.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.08</v>
+        <v>1.52</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>75726.0</v>
+        <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>554.7</v>
+        <v>498.85</v>
       </c>
       <c r="E79" s="1">
-        <v>179.8035250773</v>
+        <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>13615801.74</v>
+        <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>28389410.46</v>
+        <v>22897008.37</v>
       </c>
       <c r="J79" s="1">
-        <v>208.50340657208</v>
+        <v>177.44172420912</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>42005212.2</v>
+        <v>35800967.95</v>
       </c>
       <c r="N79" s="1">
-        <v>42005212.2</v>
+        <v>35800967.95</v>
       </c>
       <c r="O79" s="1">
-        <v>1.64</v>
+        <v>1.45</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>218798.0</v>
+        <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>14.084</v>
+        <v>3.6405</v>
       </c>
       <c r="E80" s="1">
-        <v>14.1799373395</v>
+        <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G80">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H80" s="1">
-        <v>3102541.93</v>
+        <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>-20990.9</v>
+        <v>358722.25</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.67657103348157</v>
+        <v>8.7772166299857</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>3081551.03</v>
+        <v>4445692.7</v>
       </c>
       <c r="N80" s="1">
-        <v>3081551.03</v>
+        <v>4445692.7</v>
       </c>
       <c r="O80" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B81" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>761278.0</v>
+        <v>158974.0</v>
       </c>
       <c r="D81" s="1">
-        <v>3.971</v>
+        <v>54.39</v>
       </c>
       <c r="E81" s="1">
-        <v>3.2452314135</v>
+        <v>39.1090210978</v>
       </c>
       <c r="F81" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G81">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2826015.83</v>
+        <v>6217317.52</v>
       </c>
       <c r="I81" s="1">
-        <v>636597.93</v>
+        <v>2429278.34</v>
       </c>
       <c r="J81" s="1">
-        <v>22.526339847148</v>
+        <v>39.072772657749</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>3462613.76</v>
+        <v>8646595.86</v>
       </c>
       <c r="N81" s="1">
-        <v>3462613.76</v>
+        <v>8646595.86</v>
       </c>
       <c r="O81" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>158974.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D82" s="1">
-        <v>59.24</v>
+        <v>16.19</v>
       </c>
       <c r="E82" s="1">
-        <v>39.1090210978</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>6217317.52</v>
+        <v>8047001.84</v>
       </c>
       <c r="I82" s="1">
-        <v>3200302.24</v>
+        <v>912139.41</v>
       </c>
       <c r="J82" s="1">
-        <v>51.474003534566</v>
+        <v>11.335146034961</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>9417619.76</v>
+        <v>8959141.25</v>
       </c>
       <c r="N82" s="1">
-        <v>9417619.76</v>
+        <v>8959141.25</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D83" s="1">
-        <v>16.91</v>
+        <v>30.54</v>
       </c>
       <c r="E83" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I83" s="1">
-        <v>1310569.41</v>
+        <v>-327422.26</v>
       </c>
       <c r="J83" s="1">
-        <v>16.286431096429</v>
+        <v>-2.9829949778945</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>9357571.25</v>
+        <v>10648870.44</v>
       </c>
       <c r="N83" s="1">
-        <v>9357571.25</v>
+        <v>10648870.44</v>
       </c>
       <c r="O83" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B84" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>348686.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D84" s="1">
-        <v>33.47</v>
+        <v>54.34</v>
       </c>
       <c r="E84" s="1">
-        <v>31.4790175115</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>10976292.7</v>
+        <v>6128481.07</v>
       </c>
       <c r="I84" s="1">
-        <v>694227.72</v>
+        <v>262120.29</v>
       </c>
       <c r="J84" s="1">
-        <v>6.3247923408602</v>
+        <v>4.2770841095214</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>11670520.42</v>
+        <v>6390601.36</v>
       </c>
       <c r="N84" s="1">
-        <v>11670520.42</v>
+        <v>6390601.36</v>
       </c>
       <c r="O84" s="1">
-        <v>0.46</v>
+        <v>0.26</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B85" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>94538.0</v>
+        <v>43478.0</v>
       </c>
       <c r="D85" s="1">
-        <v>57.0</v>
+        <v>551.8</v>
       </c>
       <c r="E85" s="1">
-        <v>51.5623778798</v>
+        <v>206.5642347854</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>4874604.08</v>
+        <v>8980999.8</v>
       </c>
       <c r="I85" s="1">
-        <v>514061.92</v>
+        <v>15010160.6</v>
       </c>
       <c r="J85" s="1">
-        <v>10.54571636103</v>
+        <v>167.13240100506</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5388666.0</v>
+        <v>23991160.4</v>
       </c>
       <c r="N85" s="1">
-        <v>5388666.0</v>
+        <v>23991160.4</v>
       </c>
       <c r="O85" s="1">
-        <v>0.21</v>
+        <v>0.97</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B86" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>43478.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D86" s="1">
-        <v>542.0</v>
+        <v>14.91</v>
       </c>
       <c r="E86" s="1">
-        <v>206.5642347854</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>8980999.8</v>
+        <v>4937988.65</v>
       </c>
       <c r="I86" s="1">
-        <v>14584076.2</v>
+        <v>645180.13</v>
       </c>
       <c r="J86" s="1">
-        <v>162.38811407166</v>
+        <v>13.0656462728</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>23565076.0</v>
+        <v>5583168.78</v>
       </c>
       <c r="N86" s="1">
-        <v>23565076.0</v>
+        <v>5583168.78</v>
       </c>
       <c r="O86" s="1">
-        <v>0.92</v>
+        <v>0.23</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>45143.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D87" s="1">
-        <v>129.8</v>
+        <v>133.15</v>
       </c>
       <c r="E87" s="1">
-        <v>121.5500356644</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F87" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G87">
         <v>0.87</v>
       </c>
       <c r="H87" s="1">
-        <v>6316436.84</v>
+        <v>8791480.07</v>
       </c>
       <c r="I87" s="1">
-        <v>395162.04</v>
+        <v>595931.79</v>
       </c>
       <c r="J87" s="1">
-        <v>6.2560910527525</v>
+        <v>6.7785149400902</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>6711598.88</v>
+        <v>9387411.86</v>
       </c>
       <c r="N87" s="1">
-        <v>6711598.88</v>
+        <v>9387411.86</v>
       </c>
       <c r="O87" s="1">
-        <v>0.26</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>72209.0</v>
+        <v>108833.0</v>
       </c>
       <c r="D88" s="1">
-        <v>70.36</v>
+        <v>70.54</v>
       </c>
       <c r="E88" s="1">
-        <v>58.0043766013</v>
+        <v>60.9445884061</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>4188438.03</v>
+        <v>6632782.39</v>
       </c>
       <c r="I88" s="1">
-        <v>892187.21</v>
+        <v>1044297.43</v>
       </c>
       <c r="J88" s="1">
-        <v>21.301191604356</v>
+        <v>15.744485022974</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>5080625.24</v>
+        <v>7677079.82</v>
       </c>
       <c r="N88" s="1">
-        <v>5080625.24</v>
+        <v>7677079.82</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2329711.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D89" s="1">
-        <v>6.424</v>
+        <v>8.02</v>
       </c>
       <c r="E89" s="1">
-        <v>6.3360417537</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>14761146.17</v>
+        <v>10233904.94</v>
       </c>
       <c r="I89" s="1">
-        <v>204917.29</v>
+        <v>2719910.84</v>
       </c>
       <c r="J89" s="1">
-        <v>1.3882207224292</v>
+        <v>26.577448744604</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>14966063.46</v>
+        <v>12953815.78</v>
       </c>
       <c r="N89" s="1">
-        <v>14966063.46</v>
+        <v>12953815.78</v>
       </c>
       <c r="O89" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>1077048.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D90" s="1">
-        <v>16.775</v>
+        <v>15.725</v>
       </c>
       <c r="E90" s="1">
-        <v>10.0524633907</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10826985.59</v>
+        <v>10527965.01</v>
       </c>
       <c r="I90" s="1">
-        <v>7240494.61</v>
+        <v>5940858.94</v>
       </c>
       <c r="J90" s="1">
-        <v>66.874519687986</v>
+        <v>56.429318812867</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>18067480.2</v>
+        <v>16468823.95</v>
       </c>
       <c r="N90" s="1">
-        <v>18067480.2</v>
+        <v>16468823.95</v>
       </c>
       <c r="O90" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>155384.0</v>
+        <v>18168.0</v>
       </c>
       <c r="D91" s="1">
-        <v>126.46</v>
+        <v>1072.63</v>
       </c>
       <c r="E91" s="1">
-        <v>83.8987566287</v>
+        <v>1071.7869319683</v>
       </c>
       <c r="F91" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>12889264.77</v>
+        <v>19472224.98</v>
       </c>
       <c r="I91" s="1">
-        <v>8631857.45</v>
+        <v>15316.86</v>
       </c>
       <c r="J91" s="1">
-        <v>66.96935476173</v>
+        <v>0.07866004021488</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>21521122.22</v>
+        <v>19487541.84</v>
       </c>
       <c r="N91" s="1">
-        <v>21521122.22</v>
+        <v>19487541.84</v>
       </c>
       <c r="O91" s="1">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>26500.0</v>
+        <v>968.0</v>
       </c>
       <c r="D92" s="1">
-        <v>1069.69</v>
+        <v>26912.59</v>
       </c>
       <c r="E92" s="1">
-        <v>1068.3439467925</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>28311114.59</v>
+        <v>17613468.57</v>
       </c>
       <c r="I92" s="1">
-        <v>35670.41</v>
+        <v>8437918.55</v>
       </c>
       <c r="J92" s="1">
-        <v>0.12599436834818</v>
+        <v>47.906058460125</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>28346785.0</v>
+        <v>26051387.12</v>
       </c>
       <c r="N92" s="1">
-        <v>28346785.0</v>
+        <v>26051387.12</v>
       </c>
       <c r="O92" s="1">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>979.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D93" s="1">
-        <v>28360.72</v>
+        <v>17.965</v>
       </c>
       <c r="E93" s="1">
-        <v>18195.731991828</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>17813621.62</v>
+        <v>16938311.42</v>
       </c>
       <c r="I93" s="1">
-        <v>9951523.26</v>
+        <v>9662517.98</v>
       </c>
       <c r="J93" s="1">
-        <v>55.864683062691</v>
+        <v>57.04534377961</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>27765144.88</v>
+        <v>26600829.4</v>
       </c>
       <c r="N93" s="1">
-        <v>27765144.88</v>
+        <v>26600829.4</v>
       </c>
       <c r="O93" s="1">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D94" s="1">
-        <v>17.75</v>
+        <v>71.45</v>
       </c>
       <c r="E94" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I94" s="1">
-        <v>9344166.83</v>
+        <v>1794787.94</v>
       </c>
       <c r="J94" s="1">
-        <v>55.165869833795</v>
+        <v>29.618726584528</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>26282478.25</v>
+        <v>7854427.05</v>
       </c>
       <c r="N94" s="1">
-        <v>26282478.25</v>
+        <v>7854427.05</v>
       </c>
       <c r="O94" s="1">
-        <v>1.03</v>
+        <v>0.32</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>109929.0</v>
+        <v>489778.0</v>
       </c>
       <c r="D95" s="1">
-        <v>69.25</v>
+        <v>42.035</v>
       </c>
       <c r="E95" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583685</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>6059639.11</v>
+        <v>14696209.3</v>
       </c>
       <c r="I95" s="1">
-        <v>1552944.14</v>
+        <v>5891608.93</v>
       </c>
       <c r="J95" s="1">
-        <v>25.627667123562</v>
+        <v>40.089310173338</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>7612583.25</v>
+        <v>20587818.23</v>
       </c>
       <c r="N95" s="1">
-        <v>7612583.25</v>
+        <v>20587818.23</v>
       </c>
       <c r="O95" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>547826.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D96" s="1">
-        <v>44.14</v>
+        <v>115.0</v>
       </c>
       <c r="E96" s="1">
-        <v>30.0058583747</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>16437989.37</v>
+        <v>6815229.41</v>
       </c>
       <c r="I96" s="1">
-        <v>7743050.27</v>
+        <v>19943775.59</v>
       </c>
       <c r="J96" s="1">
-        <v>47.104606869569</v>
+        <v>292.63542560631</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>24181039.64</v>
+        <v>26759005.0</v>
       </c>
       <c r="N96" s="1">
-        <v>24181039.64</v>
+        <v>26759005.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.95</v>
+        <v>1.09</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>269121.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.5</v>
+        <v>75.0</v>
       </c>
       <c r="E97" s="1">
-        <v>29.2892572858</v>
+        <v>54.715396238</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>7882354.21</v>
+        <v>10335136.48</v>
       </c>
       <c r="I97" s="1">
-        <v>18356943.29</v>
+        <v>3831538.52</v>
       </c>
       <c r="J97" s="1">
-        <v>232.88655648983</v>
+        <v>37.072935876702</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>26239297.5</v>
+        <v>14166675.0</v>
       </c>
       <c r="N97" s="1">
-        <v>26239297.5</v>
+        <v>14166675.0</v>
       </c>
       <c r="O97" s="1">
-        <v>1.03</v>
+        <v>0.58</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D98" s="1">
-        <v>74.1</v>
+        <v>682.5</v>
       </c>
       <c r="E98" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I98" s="1">
-        <v>3661538.42</v>
+        <v>84896.06</v>
       </c>
       <c r="J98" s="1">
-        <v>35.428060646181</v>
+        <v>3.9431126148005</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>13996674.9</v>
+        <v>2237917.5</v>
       </c>
       <c r="N98" s="1">
-        <v>13996674.9</v>
+        <v>2237917.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
         <v>50169.0</v>
       </c>
       <c r="D99" s="1">
-        <v>60.79</v>
+        <v>55.62</v>
       </c>
       <c r="E99" s="1">
         <v>70.3323169686</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>3528502.01</v>
       </c>
       <c r="I99" s="1">
-        <v>-478728.5</v>
+        <v>-738102.23</v>
       </c>
       <c r="J99" s="1">
-        <v>-13.567471370096</v>
+        <v>-20.918288494896</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>3049773.51</v>
+        <v>2790399.78</v>
       </c>
       <c r="N99" s="1">
-        <v>3049773.51</v>
+        <v>2790399.78</v>
       </c>
       <c r="O99" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>174151.0</v>
+        <v>187896.0</v>
       </c>
       <c r="D100" s="1">
-        <v>346.4</v>
+        <v>22.57</v>
       </c>
       <c r="E100" s="1">
-        <v>164.549703246</v>
+        <v>22.8138976349</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28656495.37</v>
+        <v>4286640.11</v>
       </c>
       <c r="I100" s="1">
-        <v>31669411.03</v>
+        <v>-45827.39</v>
       </c>
       <c r="J100" s="1">
-        <v>110.51390137244</v>
+        <v>-1.0690748190662</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>60325906.4</v>
+        <v>4240812.72</v>
       </c>
       <c r="N100" s="1">
-        <v>60325906.4</v>
+        <v>4240812.72</v>
       </c>
       <c r="O100" s="1">
-        <v>2.36</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>3816907.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D101" s="1">
-        <v>3.423</v>
+        <v>314.1</v>
       </c>
       <c r="E101" s="1">
-        <v>2.3415455158</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F101" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H101" s="1">
-        <v>8937461.47</v>
+        <v>10078824.51</v>
       </c>
       <c r="I101" s="1">
-        <v>4127811.19</v>
+        <v>-156363.79</v>
       </c>
       <c r="J101" s="1">
-        <v>46.18549913592</v>
+        <v>-1.551408994619</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>13065272.66</v>
+        <v>9922460.72</v>
       </c>
       <c r="N101" s="1">
-        <v>13065272.66</v>
+        <v>9922460.72</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D102" s="1">
-        <v>79.58</v>
+        <v>313.1</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>164.549703246</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>28656495.37</v>
       </c>
       <c r="I102" s="1">
-        <v>-7553804.72</v>
+        <v>25870182.73</v>
       </c>
       <c r="J102" s="1">
-        <v>-14.166094638455</v>
+        <v>90.276854849051</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>45769322.88</v>
+        <v>54526678.1</v>
       </c>
       <c r="N102" s="1">
-        <v>45769322.88</v>
+        <v>54526678.1</v>
       </c>
       <c r="O102" s="1">
-        <v>1.79</v>
+        <v>2.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>418348.0</v>
+        <v>3816907.0</v>
       </c>
       <c r="D103" s="1">
-        <v>173.8</v>
+        <v>4.124</v>
       </c>
       <c r="E103" s="1">
-        <v>76.3896794296</v>
+        <v>2.3415455158</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>31957469.61</v>
+        <v>8937461.47</v>
       </c>
       <c r="I103" s="1">
-        <v>40751412.79</v>
+        <v>6803463.0</v>
       </c>
       <c r="J103" s="1">
-        <v>127.51764544352</v>
+        <v>76.122991107004</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>72708882.4</v>
+        <v>15740924.47</v>
       </c>
       <c r="N103" s="1">
-        <v>72708882.4</v>
+        <v>15740924.47</v>
       </c>
       <c r="O103" s="1">
-        <v>2.85</v>
+        <v>0.64</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>10202.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D104" s="1">
-        <v>293.8</v>
+        <v>80.87</v>
       </c>
       <c r="E104" s="1">
-        <v>290.484279553</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F104" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G104">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>3159368.29</v>
+        <v>53323127.6</v>
       </c>
       <c r="I104" s="1">
-        <v>123417.54</v>
+        <v>-6811879.28</v>
       </c>
       <c r="J104" s="1">
-        <v>3.9063992757869</v>
+        <v>-12.774718188136</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3282785.83</v>
+        <v>46511248.32</v>
       </c>
       <c r="N104" s="1">
-        <v>3282785.83</v>
+        <v>46511248.32</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>1.89</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>243560.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D105" s="1">
-        <v>261.9</v>
+        <v>149.7</v>
       </c>
       <c r="E105" s="1">
-        <v>75.691690179</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>18435468.06</v>
+        <v>35493364.1</v>
       </c>
       <c r="I105" s="1">
-        <v>45352895.94</v>
+        <v>30254875.9</v>
       </c>
       <c r="J105" s="1">
-        <v>246.00892037237</v>
+        <v>85.24093634731</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>63788364.0</v>
+        <v>65748240.0</v>
       </c>
       <c r="N105" s="1">
-        <v>63788364.0</v>
+        <v>65748240.0</v>
       </c>
       <c r="O105" s="1">
-        <v>2.5</v>
+        <v>2.67</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>238957.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D106" s="1">
-        <v>165.25</v>
+        <v>266.0</v>
       </c>
       <c r="E106" s="1">
-        <v>69.3296750043</v>
+        <v>290.484279553</v>
       </c>
       <c r="F106" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H106" s="1">
-        <v>16566811.15</v>
+        <v>3159368.29</v>
       </c>
       <c r="I106" s="1">
-        <v>22920833.1</v>
+        <v>-216855.96</v>
       </c>
       <c r="J106" s="1">
-        <v>138.35392274632</v>
+        <v>-6.8639025303378</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>39487644.25</v>
+        <v>2942512.33</v>
       </c>
       <c r="N106" s="1">
-        <v>39487644.25</v>
+        <v>2942512.33</v>
       </c>
       <c r="O106" s="1">
-        <v>1.55</v>
+        <v>0.12</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>183783.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D107" s="1">
-        <v>42.35</v>
+        <v>255.95</v>
       </c>
       <c r="E107" s="1">
-        <v>52.9345592356</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>9728472.1</v>
+        <v>16287489.27</v>
       </c>
       <c r="I107" s="1">
-        <v>-1945262.05</v>
+        <v>38788343.63</v>
       </c>
       <c r="J107" s="1">
-        <v>-19.995555622758</v>
+        <v>238.14808401099</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>7783210.05</v>
+        <v>55075832.9</v>
       </c>
       <c r="N107" s="1">
-        <v>7783210.05</v>
+        <v>55075832.9</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>2.24</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>305368.0</v>
+        <v>246720.0</v>
       </c>
       <c r="D108" s="1">
-        <v>245.15</v>
+        <v>165.38</v>
       </c>
       <c r="E108" s="1">
-        <v>93.9521602787</v>
+        <v>71.701553583</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>28689983.28</v>
+        <v>17690207.3</v>
       </c>
       <c r="I108" s="1">
-        <v>46170981.92</v>
+        <v>23112346.3</v>
       </c>
       <c r="J108" s="1">
-        <v>160.93066862185</v>
+        <v>130.65051137077</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>74860965.2</v>
+        <v>40802553.6</v>
       </c>
       <c r="N108" s="1">
-        <v>74860965.2</v>
+        <v>40802553.6</v>
       </c>
       <c r="O108" s="1">
-        <v>2.93</v>
+        <v>1.66</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>357482.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D109" s="1">
-        <v>20.28</v>
+        <v>231.5</v>
       </c>
       <c r="E109" s="1">
-        <v>22.3069429789</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>7974330.59</v>
+        <v>28689983.28</v>
       </c>
       <c r="I109" s="1">
-        <v>-724595.63</v>
+        <v>42002708.72</v>
       </c>
       <c r="J109" s="1">
-        <v>-9.0866013369029</v>
+        <v>146.40199790315</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>7249734.96</v>
+        <v>70692692.0</v>
       </c>
       <c r="N109" s="1">
-        <v>7249734.96</v>
+        <v>70692692.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.28</v>
+        <v>2.87</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>303852.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D110" s="1">
-        <v>13.365</v>
+        <v>19.31</v>
       </c>
       <c r="E110" s="1">
-        <v>12.5240896555</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F110" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4352991.98</v>
+        <v>7974330.59</v>
       </c>
       <c r="I110" s="1">
-        <v>298496.46</v>
+        <v>-1071353.17</v>
       </c>
       <c r="J110" s="1">
-        <v>6.8572710763414</v>
+        <v>-13.435023265069</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>4651488.44</v>
+        <v>6902977.42</v>
       </c>
       <c r="N110" s="1">
-        <v>4651488.44</v>
+        <v>6902977.42</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>410821.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D111" s="1">
-        <v>73.76</v>
+        <v>12.265</v>
       </c>
       <c r="E111" s="1">
-        <v>46.5145454346</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F111" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G111">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H111" s="1">
-        <v>19109152.07</v>
+        <v>4352991.98</v>
       </c>
       <c r="I111" s="1">
-        <v>11193004.89</v>
+        <v>-67406.91</v>
       </c>
       <c r="J111" s="1">
-        <v>58.57405315002</v>
+        <v>-1.5485190487302</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>30302156.96</v>
+        <v>4285585.07</v>
       </c>
       <c r="N111" s="1">
-        <v>30302156.96</v>
+        <v>4285585.07</v>
       </c>
       <c r="O111" s="1">
-        <v>1.19</v>
+        <v>0.17</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>240705.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D112" s="1">
-        <v>27.1</v>
+        <v>70.61</v>
       </c>
       <c r="E112" s="1">
-        <v>26.4103380486</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>6357100.42</v>
+        <v>13616714.54</v>
       </c>
       <c r="I112" s="1">
-        <v>166005.08</v>
+        <v>7053727.47</v>
       </c>
       <c r="J112" s="1">
-        <v>2.6113332971386</v>
+        <v>51.80197799755</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>6523105.5</v>
+        <v>20670442.01</v>
       </c>
       <c r="N112" s="1">
-        <v>6523105.5</v>
+        <v>20670442.01</v>
       </c>
       <c r="O112" s="1">
-        <v>0.26</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>695349.0</v>
       </c>
       <c r="D113" s="1">
-        <v>77.9</v>
+        <v>79.66</v>
       </c>
       <c r="E113" s="1">
         <v>59.7352610847</v>
       </c>
       <c r="F113" t="s">
-        <v>257</v>
+        <v>117</v>
       </c>
       <c r="G113">
-        <v>10.66</v>
+        <v>10.85</v>
       </c>
       <c r="H113" s="1">
         <v>3783798.37</v>
       </c>
       <c r="I113" s="1">
-        <v>1295977.98</v>
+        <v>1322115.01</v>
       </c>
       <c r="J113" s="1">
-        <v>34.250714580227</v>
+        <v>34.941476281676</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5079776.35</v>
+        <v>5105913.38</v>
       </c>
       <c r="N113" s="1">
-        <v>5079776.35</v>
+        <v>5105913.38</v>
       </c>
       <c r="O113" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>215998.0</v>
       </c>
       <c r="D114" s="1">
-        <v>28.55</v>
+        <v>32.225</v>
       </c>
       <c r="E114" s="1">
         <v>22.2325999778</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>4802197.13</v>
       </c>
       <c r="I114" s="1">
-        <v>1364545.77</v>
+        <v>2158338.42</v>
       </c>
       <c r="J114" s="1">
-        <v>28.415030309262</v>
+        <v>44.944810918247</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6166742.9</v>
+        <v>6960535.55</v>
       </c>
       <c r="N114" s="1">
-        <v>6166742.9</v>
+        <v>6960535.55</v>
       </c>
       <c r="O114" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>114211.0</v>
+        <v>103736.0</v>
       </c>
       <c r="D115" s="1">
-        <v>77.94</v>
+        <v>50.35</v>
       </c>
       <c r="E115" s="1">
-        <v>85.1394583709</v>
+        <v>85.1394583365</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9723862.68</v>
+        <v>8832026.85</v>
       </c>
       <c r="I115" s="1">
-        <v>-822257.34</v>
+        <v>-3608919.25</v>
       </c>
       <c r="J115" s="1">
-        <v>-8.4560772509799</v>
+        <v>-40.861733227181</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>8901605.34</v>
+        <v>5223107.6</v>
       </c>
       <c r="N115" s="1">
-        <v>8901605.34</v>
+        <v>5223107.6</v>
       </c>
       <c r="O115" s="1">
-        <v>0.35</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>151241.0</v>
       </c>
       <c r="D116" s="1">
-        <v>33.74</v>
+        <v>39.94</v>
       </c>
       <c r="E116" s="1">
         <v>21.3361712102</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3226903.87</v>
       </c>
       <c r="I116" s="1">
-        <v>1875967.47</v>
+        <v>2813661.67</v>
       </c>
       <c r="J116" s="1">
-        <v>58.135213987642</v>
+        <v>87.193848448916</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>5102871.34</v>
+        <v>6040565.54</v>
       </c>
       <c r="N116" s="1">
-        <v>5102871.34</v>
+        <v>6040565.54</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>2410708.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D117" s="1">
-        <v>3.579</v>
+        <v>4.8565</v>
       </c>
       <c r="E117" s="1">
-        <v>4.6656286742</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F117" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="G117">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H117" s="1">
-        <v>11247468.37</v>
+        <v>3598689.94</v>
       </c>
       <c r="I117" s="1">
-        <v>-2619544.44</v>
+        <v>200460.21</v>
       </c>
       <c r="J117" s="1">
-        <v>-23.290080521471</v>
+        <v>5.5703662538929</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>8627923.93</v>
+        <v>3799150.15</v>
       </c>
       <c r="N117" s="1">
-        <v>8627923.93</v>
+        <v>3799150.15</v>
       </c>
       <c r="O117" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>466420.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D118" s="1">
-        <v>4.946</v>
+        <v>270.3</v>
       </c>
       <c r="E118" s="1">
-        <v>4.5006999914</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F118" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="G118">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2403912.39</v>
+        <v>5260323.12</v>
       </c>
       <c r="I118" s="1">
-        <v>238448.67</v>
+        <v>220549.98</v>
       </c>
       <c r="J118" s="1">
-        <v>9.9191913562208</v>
+        <v>4.1927078426315</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>2642361.06</v>
+        <v>5480873.1</v>
       </c>
       <c r="N118" s="1">
-        <v>2642361.06</v>
+        <v>5480873.1</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D119" s="1">
-        <v>264.4</v>
+        <v>76.81</v>
       </c>
       <c r="E119" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I119" s="1">
-        <v>100915.68</v>
+        <v>18412927.9</v>
       </c>
       <c r="J119" s="1">
-        <v>1.9184312008575</v>
+        <v>70.563182145327</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>5361238.8</v>
+        <v>44507170.45</v>
       </c>
       <c r="N119" s="1">
-        <v>5361238.8</v>
+        <v>44507170.45</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>1.81</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>579445.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D120" s="1">
-        <v>65.44</v>
+        <v>267.8</v>
       </c>
       <c r="E120" s="1">
-        <v>45.0331654428</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>26094242.55</v>
+        <v>16555164.03</v>
       </c>
       <c r="I120" s="1">
-        <v>11824638.25</v>
+        <v>6715584.77</v>
       </c>
       <c r="J120" s="1">
-        <v>45.315123546286</v>
+        <v>40.564894179427</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>37918880.8</v>
+        <v>23270748.8</v>
       </c>
       <c r="N120" s="1">
-        <v>37918880.8</v>
+        <v>23270748.8</v>
       </c>
       <c r="O120" s="1">
-        <v>1.48</v>
+        <v>0.95</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>68158.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D121" s="1">
-        <v>276.1</v>
+        <v>17.65</v>
       </c>
       <c r="E121" s="1">
-        <v>171.2835605505</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>11674344.92</v>
+        <v>2497967.67</v>
       </c>
       <c r="I121" s="1">
-        <v>7144078.88</v>
+        <v>81491.58</v>
       </c>
       <c r="J121" s="1">
-        <v>61.194687401784</v>
+        <v>3.2623152404531</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>18818423.8</v>
+        <v>2579459.25</v>
       </c>
       <c r="N121" s="1">
-        <v>18818423.8</v>
+        <v>2579459.25</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
         <v>80263.0</v>
       </c>
       <c r="D122" s="1">
-        <v>104.4</v>
+        <v>102.35</v>
       </c>
       <c r="E122" s="1">
         <v>77.549813239</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>6224380.66</v>
       </c>
       <c r="I122" s="1">
-        <v>2155076.54</v>
+        <v>1990537.39</v>
       </c>
       <c r="J122" s="1">
-        <v>34.623148192868</v>
+        <v>31.979685991763</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8379457.2</v>
+        <v>8214918.05</v>
       </c>
       <c r="N122" s="1">
-        <v>8379457.2</v>
+        <v>8214918.05</v>
       </c>
       <c r="O122" s="1">
         <v>0.33</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>1004276.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D123" s="1">
-        <v>73.93</v>
+        <v>67.32</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703715</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16776601.68</v>
+        <v>16163371.58</v>
       </c>
       <c r="I123" s="1">
-        <v>57469523.0</v>
+        <v>48973238.86</v>
       </c>
       <c r="J123" s="1">
-        <v>342.55759358292</v>
+        <v>302.98900583711</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>74246124.68</v>
+        <v>65136610.44</v>
       </c>
       <c r="N123" s="1">
-        <v>74246124.68</v>
+        <v>65136610.44</v>
       </c>
       <c r="O123" s="1">
-        <v>2.91</v>
+        <v>2.65</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
         <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>61.72</v>
+        <v>49.605</v>
       </c>
       <c r="E124" s="1">
         <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>3103501.16</v>
+        <v>636136.03</v>
       </c>
       <c r="J124" s="1">
-        <v>32.78397960556</v>
+        <v>6.7198526949744</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>12570018.64</v>
+        <v>10102653.51</v>
       </c>
       <c r="N124" s="1">
-        <v>12570018.64</v>
+        <v>10102653.51</v>
       </c>
       <c r="O124" s="1">
-        <v>0.49</v>
+        <v>0.41</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
         <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.31</v>
+        <v>21.95</v>
       </c>
       <c r="E125" s="1">
         <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
         <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>1716817.24</v>
+        <v>2862693.4</v>
       </c>
       <c r="J125" s="1">
-        <v>25.76035095665</v>
+        <v>42.95389453643</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>8381389.64</v>
+        <v>9527265.8</v>
       </c>
       <c r="N125" s="1">
-        <v>8381389.64</v>
+        <v>9527265.8</v>
       </c>
       <c r="O125" s="1">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>214505.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.1</v>
+        <v>136.35</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994546</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>20535292.85</v>
+        <v>16099581.52</v>
       </c>
       <c r="I126" s="1">
-        <v>9516857.65</v>
+        <v>6830534.33</v>
       </c>
       <c r="J126" s="1">
-        <v>46.343910065057</v>
+        <v>42.426781848427</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>30052150.5</v>
+        <v>22930115.85</v>
       </c>
       <c r="N126" s="1">
-        <v>30052150.5</v>
+        <v>22930115.85</v>
       </c>
       <c r="O126" s="1">
-        <v>1.18</v>
+        <v>0.93</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
         <v>62687.0</v>
       </c>
       <c r="D127" s="1">
-        <v>47.98</v>
+        <v>42.48</v>
       </c>
       <c r="E127" s="1">
         <v>38.7475120838</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>2428965.29</v>
       </c>
       <c r="I127" s="1">
-        <v>578756.97</v>
+        <v>233978.47</v>
       </c>
       <c r="J127" s="1">
-        <v>23.827305082651</v>
+        <v>9.6328453503755</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>3007722.26</v>
+        <v>2662943.76</v>
       </c>
       <c r="N127" s="1">
-        <v>3007722.26</v>
+        <v>2662943.76</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>384294.0</v>
+        <v>363032.0</v>
       </c>
       <c r="D128" s="1">
-        <v>27.46</v>
+        <v>23.27</v>
       </c>
       <c r="E128" s="1">
-        <v>49.0180555512</v>
+        <v>49.0180555433</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>18837344.64</v>
+        <v>17795122.74</v>
       </c>
       <c r="I128" s="1">
-        <v>-8284631.4</v>
+        <v>-9347368.1</v>
       </c>
       <c r="J128" s="1">
-        <v>-43.979826022868</v>
+        <v>-52.527696698539</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>10552713.24</v>
+        <v>8447754.64</v>
       </c>
       <c r="N128" s="1">
-        <v>10552713.24</v>
+        <v>8447754.64</v>
       </c>
       <c r="O128" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
         <v>218752.0</v>
       </c>
       <c r="D129" s="1">
-        <v>36.54</v>
+        <v>35.14</v>
       </c>
       <c r="E129" s="1">
         <v>20.9068441431</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>4573413.97</v>
       </c>
       <c r="I129" s="1">
-        <v>3419784.11</v>
+        <v>3113531.31</v>
       </c>
       <c r="J129" s="1">
-        <v>74.775302048592</v>
+        <v>68.078930322592</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>7993198.08</v>
+        <v>7686945.28</v>
       </c>
       <c r="N129" s="1">
-        <v>7993198.08</v>
+        <v>7686945.28</v>
       </c>
       <c r="O129" s="1">
         <v>0.31</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>169794.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D130" s="1">
-        <v>62.36</v>
+        <v>64.6</v>
       </c>
       <c r="E130" s="1">
-        <v>77.8598086505</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>13220128.35</v>
+        <v>15565553.05</v>
       </c>
       <c r="I130" s="1">
-        <v>-2631774.51</v>
+        <v>-2348134.65</v>
       </c>
       <c r="J130" s="1">
-        <v>-19.907329492758</v>
+        <v>-15.085455958149</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>10588353.84</v>
+        <v>13217418.4</v>
       </c>
       <c r="N130" s="1">
-        <v>10588353.84</v>
+        <v>13217418.4</v>
       </c>
       <c r="O130" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>246.0</v>
+        <v>274.0</v>
       </c>
       <c r="D131" s="1">
-        <v>6136.0</v>
+        <v>5838.0</v>
       </c>
       <c r="E131" s="1">
-        <v>6028.152032517</v>
+        <v>5694.50729927</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>0.0</v>
       </c>
       <c r="I131" s="1">
-        <v>265306.0</v>
+        <v>393170.0</v>
       </c>
       <c r="J131" s="1">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>265306.0</v>
+        <v>393170.0</v>
       </c>
       <c r="N131" s="1">
-        <v>265306.0</v>
+        <v>393170.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>