--- v1 (2026-07-08)
+++ v2 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -163,80 +163,80 @@
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>GRS419003009</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
@@ -271,59 +271,50 @@
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>DK0010181759</t>
-[...7 lines deleted...]
-  <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
@@ -454,50 +445,56 @@
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
@@ -592,56 +589,50 @@
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0031274896</t>
   </si>
   <si>
     <t>MARKS AND SPENCER GROUP PLC</t>
   </si>
   <si>
-    <t>DE0007100000</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -700,56 +691,50 @@
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
-    <t>DE000RENK730</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0173516115</t>
   </si>
   <si>
     <t>REPSOL SA</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -808,50 +793,56 @@
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>BE0974464977</t>
   </si>
   <si>
     <t>SYENSQO NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>CH0012453913</t>
+  </si>
+  <si>
+    <t>TEMENOS AG</t>
+  </si>
+  <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -866,56 +857,50 @@
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
-  </si>
-[...4 lines deleted...]
-    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
@@ -1303,183 +1288,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6437260.0898</v>
+        <v>6454838.0898</v>
       </c>
       <c r="D2">
-        <v>257.79</v>
+        <v>256.98</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1659498647.06</v>
+        <v>1658812330.65</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1659498647.06</v>
+        <v>1658812330.65</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3085.1276</v>
+        <v>3096.1276</v>
       </c>
       <c r="D3">
-        <v>248347.99</v>
+        <v>247661.95</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>766185268.01</v>
+        <v>766793012.11</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>766185268.01</v>
+        <v>766793012.11</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>78464.0</v>
+        <v>77287.0</v>
       </c>
       <c r="D4">
-        <v>252.33</v>
+        <v>251.54</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19799422.12</v>
+        <v>19441276.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19799422.12</v>
+        <v>19441276.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>122895.0</v>
+        <v>129612.0</v>
       </c>
       <c r="D5">
-        <v>130.24</v>
+        <v>129.89</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16006271.34</v>
+        <v>16835347.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16006271.34</v>
+        <v>16835347.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P129"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O129" sqref="O129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1501,6536 +1486,6436 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>70.1</v>
+        <v>76.42</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>2346640.93</v>
+        <v>3872629.66</v>
       </c>
       <c r="J2" s="1">
-        <v>15.536335162096</v>
+        <v>25.63940293858</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>17450852.48</v>
+        <v>18976841.21</v>
       </c>
       <c r="N2" s="1">
-        <v>17450852.48</v>
+        <v>18976841.21</v>
       </c>
       <c r="O2" s="1">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>56306.0</v>
+        <v>77041.0</v>
       </c>
       <c r="D3" s="1">
         <v>119.1</v>
       </c>
       <c r="E3" s="1">
-        <v>109.5524104003</v>
+        <v>113.5735566776</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6168458.02</v>
+        <v>8749820.38</v>
       </c>
       <c r="I3" s="1">
-        <v>537586.58</v>
+        <v>425762.72</v>
       </c>
       <c r="J3" s="1">
-        <v>8.7150885724922</v>
+        <v>4.8659595455604</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6706044.6</v>
+        <v>9175583.1</v>
       </c>
       <c r="N3" s="1">
-        <v>6706044.6</v>
+        <v>9175583.1</v>
       </c>
       <c r="O3" s="1">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>137.55</v>
+        <v>137.8</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-9039966.73</v>
+        <v>-9008222.98</v>
       </c>
       <c r="J4" s="1">
-        <v>-34.106160405716</v>
+        <v>-33.986396974973</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17465411.25</v>
+        <v>17497155.0</v>
       </c>
       <c r="N4" s="1">
-        <v>17465411.25</v>
+        <v>17497155.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.71</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>878.1</v>
+        <v>954.0</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-837811.61</v>
+        <v>-755839.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-46.905752728335</v>
+        <v>-42.316465212199</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>948348.0</v>
+        <v>1030320.0</v>
       </c>
       <c r="N5" s="1">
-        <v>948348.0</v>
+        <v>1030320.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>26.98</v>
+        <v>23.62</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>6071166.12</v>
+        <v>3805618.92</v>
       </c>
       <c r="J6" s="1">
-        <v>50.089490995197</v>
+        <v>31.397842005432</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>18191804.6</v>
+        <v>15926257.4</v>
       </c>
       <c r="N6" s="1">
-        <v>18191804.6</v>
+        <v>15926257.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.74</v>
+        <v>0.65</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>943053.0</v>
+        <v>1201208.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.386</v>
+        <v>9.614</v>
       </c>
       <c r="E7" s="1">
-        <v>9.1427565577</v>
+        <v>9.2645999694</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>8622104.0</v>
+        <v>11128711.6</v>
       </c>
       <c r="I7" s="1">
-        <v>229391.46</v>
+        <v>419702.11</v>
       </c>
       <c r="J7" s="1">
-        <v>2.6605044429991</v>
+        <v>3.7713450135593</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>8851495.46</v>
+        <v>11548413.71</v>
       </c>
       <c r="N7" s="1">
-        <v>8851495.46</v>
+        <v>11548413.71</v>
       </c>
       <c r="O7" s="1">
-        <v>0.36</v>
+        <v>0.47</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>175.26</v>
+        <v>166.1</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>9061481.73</v>
+        <v>7195168.37</v>
       </c>
       <c r="J8" s="1">
-        <v>34.005581751953</v>
+        <v>27.001752419259</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>35708523.96</v>
+        <v>33842210.6</v>
       </c>
       <c r="N8" s="1">
-        <v>35708523.96</v>
+        <v>33842210.6</v>
       </c>
       <c r="O8" s="1">
-        <v>1.45</v>
+        <v>1.37</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>51.86</v>
+        <v>50.26</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2279031.07</v>
+        <v>-2563903.07</v>
       </c>
       <c r="J9" s="1">
-        <v>-19.796238900871</v>
+        <v>-22.27070896949</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>9233413.7</v>
+        <v>8948541.7</v>
       </c>
       <c r="N9" s="1">
-        <v>9233413.7</v>
+        <v>8948541.7</v>
       </c>
       <c r="O9" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>378.1</v>
+        <v>391.9</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>27696756.26</v>
+        <v>30232934.06</v>
       </c>
       <c r="J10" s="1">
-        <v>66.274706050511</v>
+        <v>72.343446974862</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>69487596.1</v>
+        <v>72023773.9</v>
       </c>
       <c r="N10" s="1">
-        <v>69487596.1</v>
+        <v>72023773.9</v>
       </c>
       <c r="O10" s="1">
-        <v>2.82</v>
+        <v>2.93</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
-        <v>129699.0</v>
+        <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>15.05</v>
+        <v>49.22</v>
       </c>
       <c r="E11" s="1">
-        <v>18.8510966931</v>
+        <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2444968.39</v>
+        <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-492998.44</v>
+        <v>-5910352.03</v>
       </c>
       <c r="J11" s="1">
-        <v>-20.163796064455</v>
+        <v>-26.752145368355</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1951969.95</v>
+        <v>16182650.04</v>
       </c>
       <c r="N11" s="1">
-        <v>1951969.95</v>
+        <v>16182650.04</v>
       </c>
       <c r="O11" s="1">
-        <v>0.08</v>
+        <v>0.66</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
-        <v>328782.0</v>
+        <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>50.5</v>
+        <v>63.84</v>
       </c>
       <c r="E12" s="1">
-        <v>67.196507321</v>
+        <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>22093002.07</v>
+        <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>-5489511.07</v>
+        <v>1928145.24</v>
       </c>
       <c r="J12" s="1">
-        <v>-24.847284459608</v>
+        <v>7.5427134415182</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>16603491.0</v>
+        <v>27491163.84</v>
       </c>
       <c r="N12" s="1">
-        <v>16603491.0</v>
+        <v>27491163.84</v>
       </c>
       <c r="O12" s="1">
-        <v>0.67</v>
+        <v>1.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>391816.0</v>
+        <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.6</v>
+        <v>665.6</v>
       </c>
       <c r="E13" s="1">
-        <v>58.8784933234</v>
+        <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>23069535.74</v>
+        <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>1849961.86</v>
+        <v>-333290.11</v>
       </c>
       <c r="J13" s="1">
-        <v>8.0190684409499</v>
+        <v>-2.6266432462962</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>24919497.6</v>
+        <v>12355532.8</v>
       </c>
       <c r="N13" s="1">
-        <v>24919497.6</v>
+        <v>12355532.8</v>
       </c>
       <c r="O13" s="1">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>18563.0</v>
+        <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>670.6</v>
+        <v>1171.8</v>
       </c>
       <c r="E14" s="1">
-        <v>683.554539137</v>
+        <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>12688822.91</v>
+        <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>-240475.11</v>
+        <v>161909602.96</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.8951727177978</v>
+        <v>450.68292445231</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>12448347.8</v>
+        <v>197834994.0</v>
       </c>
       <c r="N14" s="1">
-        <v>12448347.8</v>
+        <v>197834994.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.51</v>
+        <v>8.04</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>168830.0</v>
+        <v>17882.0</v>
       </c>
       <c r="D15" s="1">
-        <v>1212.6</v>
+        <v>184.1</v>
       </c>
       <c r="E15" s="1">
-        <v>212.7903277853</v>
+        <v>185.1985504977</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>35925391.04</v>
+        <v>3311720.48</v>
       </c>
       <c r="I15" s="1">
-        <v>168797866.96</v>
+        <v>-19644.28</v>
       </c>
       <c r="J15" s="1">
-        <v>469.85672827349</v>
+        <v>-0.59317445776704</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>204723258.0</v>
+        <v>3292076.2</v>
       </c>
       <c r="N15" s="1">
-        <v>204723258.0</v>
+        <v>3292076.2</v>
       </c>
       <c r="O15" s="1">
-        <v>8.32</v>
+        <v>0.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>41.26</v>
+        <v>40.98</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>16331410.79</v>
+        <v>16102528.99</v>
       </c>
       <c r="J16" s="1">
-        <v>93.88049475502</v>
+        <v>92.564776419309</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>33727368.1</v>
+        <v>33498486.3</v>
       </c>
       <c r="N16" s="1">
-        <v>33727368.1</v>
+        <v>33498486.3</v>
       </c>
       <c r="O16" s="1">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>19.54</v>
+        <v>18.78</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>41450447.25</v>
+        <v>38853556.13</v>
       </c>
       <c r="J17" s="1">
-        <v>163.72580971684</v>
+        <v>153.46830637063</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>66767437.48</v>
+        <v>64170546.36</v>
       </c>
       <c r="N17" s="1">
-        <v>66767437.48</v>
+        <v>64170546.36</v>
       </c>
       <c r="O17" s="1">
-        <v>2.71</v>
+        <v>2.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>11201331.0</v>
+        <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.9084</v>
+        <v>0.8936</v>
       </c>
       <c r="E18" s="1">
-        <v>0.4843255806</v>
+        <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>5425091.14</v>
+        <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>4750197.94</v>
+        <v>3443045.2</v>
       </c>
       <c r="J18" s="1">
-        <v>87.559781345904</v>
+        <v>84.503985737819</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>10175289.08</v>
+        <v>7517462.72</v>
       </c>
       <c r="N18" s="1">
-        <v>10175289.08</v>
+        <v>7517462.72</v>
       </c>
       <c r="O18" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
         <v>4731057.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.46</v>
+        <v>10.366</v>
       </c>
       <c r="E19" s="1">
         <v>4.903104896</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>23196868.74</v>
       </c>
       <c r="I19" s="1">
-        <v>26289987.48</v>
+        <v>25845268.12</v>
       </c>
       <c r="J19" s="1">
-        <v>113.33420805484</v>
+        <v>111.41705550729</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49486856.22</v>
+        <v>49042136.86</v>
       </c>
       <c r="N19" s="1">
-        <v>49486856.22</v>
+        <v>49042136.86</v>
       </c>
       <c r="O19" s="1">
-        <v>2.01</v>
+        <v>1.99</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>70726.0</v>
       </c>
       <c r="D20" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E20" s="1">
-        <v>108.9943275457</v>
+        <v>104.9443275457</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7708732.81</v>
+        <v>7422292.51</v>
       </c>
       <c r="I20" s="1">
-        <v>2037309.99</v>
+        <v>3002719.89</v>
       </c>
       <c r="J20" s="1">
-        <v>26.428597802185</v>
+        <v>40.455423791968</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>9746042.8</v>
+        <v>10425012.4</v>
       </c>
       <c r="N20" s="1">
-        <v>9746042.8</v>
+        <v>10425012.4</v>
       </c>
       <c r="O20" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>207.0</v>
+        <v>235.3</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>4139771.45</v>
+        <v>5934331.05</v>
       </c>
       <c r="J21" s="1">
-        <v>46.06649606248</v>
+        <v>66.035973543485</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>13126284.0</v>
+        <v>14920843.6</v>
       </c>
       <c r="N21" s="1">
-        <v>13126284.0</v>
+        <v>14920843.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>92.65</v>
+        <v>69.8</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-623201.26</v>
+        <v>-1239191.56</v>
       </c>
       <c r="J22" s="1">
-        <v>-19.968895368186</v>
+        <v>-39.706733909329</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>2497658.7</v>
+        <v>1881668.4</v>
       </c>
       <c r="N22" s="1">
-        <v>2497658.7</v>
+        <v>1881668.4</v>
       </c>
       <c r="O22" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>82.42</v>
+        <v>79.36</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>558457.99</v>
+        <v>-418725.47</v>
       </c>
       <c r="J23" s="1">
-        <v>2.1677900429739</v>
+        <v>-1.6253843992913</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>26320085.22</v>
+        <v>25342901.76</v>
       </c>
       <c r="N23" s="1">
-        <v>26320085.22</v>
+        <v>25342901.76</v>
       </c>
       <c r="O23" s="1">
-        <v>1.07</v>
+        <v>1.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
         <v>452298.0</v>
       </c>
       <c r="D24" s="1">
-        <v>89.98</v>
+        <v>91.52</v>
       </c>
       <c r="E24" s="1">
         <v>56.6675505087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>25630619.76</v>
       </c>
       <c r="I24" s="1">
-        <v>15067154.28</v>
+        <v>15763693.2</v>
       </c>
       <c r="J24" s="1">
-        <v>58.785758678822</v>
+        <v>61.503363350586</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>40697774.04</v>
+        <v>41394312.96</v>
       </c>
       <c r="N24" s="1">
-        <v>40697774.04</v>
+        <v>41394312.96</v>
       </c>
       <c r="O24" s="1">
-        <v>1.65</v>
+        <v>1.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.064</v>
+        <v>12.46</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5345355.63</v>
+        <v>5704221.52</v>
       </c>
       <c r="J25" s="1">
-        <v>95.668598924477</v>
+        <v>102.09140767183</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>10932722.53</v>
+        <v>11291588.42</v>
       </c>
       <c r="N25" s="1">
-        <v>10932722.53</v>
+        <v>11291588.42</v>
       </c>
       <c r="O25" s="1">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>27.28</v>
+        <v>25.6</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-669215.65</v>
+        <v>-1487751.97</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.7935726959533</v>
+        <v>-10.656725110572</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>13291470.72</v>
+        <v>12472934.4</v>
       </c>
       <c r="N26" s="1">
-        <v>13291470.72</v>
+        <v>12472934.4</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.635</v>
+        <v>10.61</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5406185.33</v>
+        <v>5386689.73</v>
       </c>
       <c r="J27" s="1">
-        <v>187.24386892684</v>
+        <v>186.56863651282</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8293428.24</v>
+        <v>8273932.64</v>
       </c>
       <c r="N27" s="1">
-        <v>8293428.24</v>
+        <v>8273932.64</v>
       </c>
       <c r="O27" s="1">
         <v>0.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>103.2</v>
+        <v>99.28</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>161756.52</v>
+        <v>90385.08</v>
       </c>
       <c r="J28" s="1">
-        <v>9.419751113361</v>
+        <v>5.2634970013031</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1878962.4</v>
+        <v>1807590.96</v>
       </c>
       <c r="N28" s="1">
-        <v>1878962.4</v>
+        <v>1807590.96</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>44854.0</v>
+        <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>859.0</v>
+        <v>42.25</v>
       </c>
       <c r="E29" s="1">
-        <v>776.507313729</v>
+        <v>43.0530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H29" s="1">
-        <v>4665610.4</v>
+        <v>6729140.85</v>
       </c>
       <c r="I29" s="1">
-        <v>490401.24</v>
+        <v>224018.71</v>
       </c>
       <c r="J29" s="1">
-        <v>10.510977084585</v>
+        <v>3.3290833851397</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>5156011.64</v>
+        <v>6953159.56</v>
       </c>
       <c r="N29" s="1">
-        <v>5156011.64</v>
+        <v>6953159.56</v>
       </c>
       <c r="O29" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>93431.0</v>
+        <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>44.06</v>
+        <v>35.48</v>
       </c>
       <c r="E30" s="1">
-        <v>42.5434530295</v>
+        <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G30">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4235732.31</v>
+        <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>498133.67</v>
+        <v>7488578.34</v>
       </c>
       <c r="J30" s="1">
-        <v>11.760272688243</v>
+        <v>207.71593739603</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4733865.98</v>
+        <v>11093779.96</v>
       </c>
       <c r="N30" s="1">
-        <v>4733865.98</v>
+        <v>11093779.96</v>
       </c>
       <c r="O30" s="1">
-        <v>0.19</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" t="s">
         <v>91</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="1">
-        <v>312677.0</v>
+        <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>34.33</v>
+        <v>77.34</v>
       </c>
       <c r="E31" s="1">
-        <v>11.5301145271</v>
+        <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3605201.62</v>
+        <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7128999.79</v>
+        <v>7399872.55</v>
       </c>
       <c r="J31" s="1">
-        <v>197.74205554695</v>
+        <v>61.527526405672</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>10734201.41</v>
+        <v>19426802.58</v>
       </c>
       <c r="N31" s="1">
-        <v>10734201.41</v>
+        <v>19426802.58</v>
       </c>
       <c r="O31" s="1">
-        <v>0.44</v>
+        <v>0.79</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>251187.0</v>
+        <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>76.26</v>
+        <v>149.1</v>
       </c>
       <c r="E32" s="1">
-        <v>47.8803840565</v>
+        <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G32">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H32" s="1">
-        <v>12026930.03</v>
+        <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>7128590.59</v>
+        <v>-683669.53</v>
       </c>
       <c r="J32" s="1">
-        <v>59.271905400783</v>
+        <v>-11.503601545781</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19155520.62</v>
+        <v>5259421.66</v>
       </c>
       <c r="N32" s="1">
-        <v>19155520.62</v>
+        <v>5259421.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.78</v>
+        <v>0.21</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
         <v>95</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1">
-        <v>32613.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>151.6</v>
+        <v>2.174</v>
       </c>
       <c r="E33" s="1">
-        <v>169.9207733113</v>
+        <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="G33">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="H33" s="1">
-        <v>5943091.19</v>
+        <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-582146.98</v>
+        <v>-132835.86</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.7953566820502</v>
+        <v>-4.215131399679</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5360944.21</v>
+        <v>3018569.1</v>
       </c>
       <c r="N33" s="1">
-        <v>5360944.21</v>
+        <v>3018569.1</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>1203887.0</v>
+        <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>2.248</v>
+        <v>42.47</v>
       </c>
       <c r="E34" s="1">
-        <v>2.2886534617</v>
+        <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3151404.96</v>
+        <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>-39240.77</v>
+        <v>868565.07</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.2451833546648</v>
+        <v>14.3008074637</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3112164.19</v>
+        <v>6942103.73</v>
       </c>
       <c r="N34" s="1">
-        <v>3112164.19</v>
+        <v>6942103.73</v>
       </c>
       <c r="O34" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>219678.0</v>
+        <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>44.75</v>
+        <v>67.4</v>
       </c>
       <c r="E35" s="1">
-        <v>37.1563429656</v>
+        <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>8162431.11</v>
+        <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>1668159.39</v>
+        <v>2719279.59</v>
       </c>
       <c r="J35" s="1">
-        <v>20.43704096879</v>
+        <v>32.261448116193</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9830590.5</v>
+        <v>11148162.2</v>
       </c>
       <c r="N35" s="1">
-        <v>9830590.5</v>
+        <v>11148162.2</v>
       </c>
       <c r="O35" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>275547.0</v>
+        <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>69.0</v>
+        <v>267.3</v>
       </c>
       <c r="E36" s="1">
-        <v>50.9596719253</v>
+        <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>14041784.72</v>
+        <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>4970958.28</v>
+        <v>-136972.9</v>
       </c>
       <c r="J36" s="1">
-        <v>35.401185669225</v>
+        <v>-1.5916769734584</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>19012743.0</v>
+        <v>8468598.6</v>
       </c>
       <c r="N36" s="1">
-        <v>19012743.0</v>
+        <v>8468598.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>31682.0</v>
+        <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>253.7</v>
+        <v>26.76</v>
       </c>
       <c r="E37" s="1">
-        <v>271.6233665804</v>
+        <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>8605571.5</v>
+        <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-567848.1</v>
+        <v>-1883890.74</v>
       </c>
       <c r="J37" s="1">
-        <v>-6.5986099819169</v>
+        <v>-13.543484004431</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>8037723.4</v>
+        <v>12026051.04</v>
       </c>
       <c r="N37" s="1">
-        <v>8037723.4</v>
+        <v>12026051.04</v>
       </c>
       <c r="O37" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>449404.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>31.48</v>
+        <v>18.925</v>
       </c>
       <c r="E38" s="1">
-        <v>31.780086025</v>
+        <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>14282097.78</v>
+        <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>-134859.86</v>
+        <v>10369202.39</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.9442580640279</v>
+        <v>52.03659235295</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>14147237.92</v>
+        <v>30295953.78</v>
       </c>
       <c r="N38" s="1">
-        <v>14147237.92</v>
+        <v>30295953.78</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>1.23</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>1600843.0</v>
+        <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.61</v>
+        <v>136.85</v>
       </c>
       <c r="E39" s="1">
-        <v>12.4476612572</v>
+        <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>19926751.39</v>
+        <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>11465779.84</v>
+        <v>5341378.53</v>
       </c>
       <c r="J39" s="1">
-        <v>57.539634110927</v>
+        <v>53.638111845035</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>31392531.23</v>
+        <v>15299556.3</v>
       </c>
       <c r="N39" s="1">
-        <v>31392531.23</v>
+        <v>15299556.3</v>
       </c>
       <c r="O39" s="1">
-        <v>1.28</v>
+        <v>0.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B40" t="s">
         <v>109</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>111798.0</v>
+        <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>141.65</v>
+        <v>9.945</v>
       </c>
       <c r="E40" s="1">
-        <v>89.0729509472</v>
+        <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>9958177.77</v>
+        <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>5878008.93</v>
+        <v>19131200.64</v>
       </c>
       <c r="J40" s="1">
-        <v>59.026953181214</v>
+        <v>48.303711330115</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>15836186.7</v>
+        <v>58737268.4</v>
       </c>
       <c r="N40" s="1">
-        <v>15836186.7</v>
+        <v>58737268.4</v>
       </c>
       <c r="O40" s="1">
-        <v>0.64</v>
+        <v>2.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" t="s">
         <v>111</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>5906211.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>9.851</v>
+        <v>28.52</v>
       </c>
       <c r="E41" s="1">
-        <v>6.7058335302</v>
+        <v>19.0395123558</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>39606067.76</v>
+        <v>38672162.64</v>
       </c>
       <c r="I41" s="1">
-        <v>18576016.8</v>
+        <v>19256320.92</v>
       </c>
       <c r="J41" s="1">
-        <v>46.901946723327</v>
+        <v>49.793752418911</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>58182084.56</v>
+        <v>57928483.56</v>
       </c>
       <c r="N41" s="1">
-        <v>58182084.56</v>
+        <v>57928483.56</v>
       </c>
       <c r="O41" s="1">
-        <v>2.36</v>
+        <v>2.35</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" t="s">
         <v>113</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>498057.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>104.65</v>
+      </c>
+      <c r="E42" s="1">
+        <v>105.1142000012</v>
+      </c>
+      <c r="F42" t="s">
         <v>114</v>
       </c>
-      <c r="C42" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>10.87</v>
       </c>
       <c r="H42" s="1">
-        <v>38672162.64</v>
+        <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>20028159.06</v>
+        <v>-126746.15</v>
       </c>
       <c r="J42" s="1">
-        <v>51.789601855067</v>
+        <v>-2.5752150254559</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>58700321.7</v>
+        <v>4795023.44</v>
       </c>
       <c r="N42" s="1">
-        <v>58700321.7</v>
+        <v>4795023.44</v>
       </c>
       <c r="O42" s="1">
-        <v>2.38</v>
+        <v>0.19</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>498057.0</v>
+        <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>110.95</v>
+        <v>100.9</v>
       </c>
       <c r="E43" s="1">
-        <v>105.1142000012</v>
+        <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4921769.59</v>
+        <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>171969.1</v>
+        <v>377198.65</v>
       </c>
       <c r="J43" s="1">
-        <v>3.4940501958768</v>
+        <v>3.1040669788292</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5093738.69</v>
+        <v>12528954.8</v>
       </c>
       <c r="N43" s="1">
-        <v>5093738.69</v>
+        <v>12528954.8</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" t="s">
         <v>118</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" s="1">
-        <v>124172.0</v>
+        <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>100.2</v>
+        <v>182.7</v>
       </c>
       <c r="E44" s="1">
-        <v>97.8622890024</v>
+        <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>12151756.15</v>
+        <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>290278.25</v>
+        <v>4178217.85</v>
       </c>
       <c r="J44" s="1">
-        <v>2.3887761276381</v>
+        <v>45.840589105336</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>12442034.4</v>
+        <v>13292886.6</v>
       </c>
       <c r="N44" s="1">
-        <v>12442034.4</v>
+        <v>13292886.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" t="s">
         <v>120</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="1">
-        <v>72758.0</v>
+        <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>200.7</v>
+        <v>59.76</v>
       </c>
       <c r="E45" s="1">
-        <v>125.2737671459</v>
+        <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>9114668.75</v>
+        <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>5487861.85</v>
+        <v>-361977.74</v>
       </c>
       <c r="J45" s="1">
-        <v>60.209120051675</v>
+        <v>-8.609077355771</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>14602530.6</v>
+        <v>3842627.76</v>
       </c>
       <c r="N45" s="1">
-        <v>14602530.6</v>
+        <v>3842627.76</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>64301.0</v>
+        <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>65.3</v>
+        <v>17.67</v>
       </c>
       <c r="E46" s="1">
-        <v>65.389426292</v>
+        <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4204605.5</v>
+        <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-5750.2</v>
+        <v>-940282.26</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.13675956043914</v>
+        <v>-6.3125179661424</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>4198855.3</v>
+        <v>13955235.9</v>
       </c>
       <c r="N46" s="1">
-        <v>4198855.3</v>
+        <v>13955235.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.57</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>789770.0</v>
+        <v>44625.0</v>
       </c>
       <c r="D47" s="1">
-        <v>16.77</v>
+        <v>291.45</v>
       </c>
       <c r="E47" s="1">
-        <v>18.8605773326</v>
+        <v>343.7634095238</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>14895518.16</v>
+        <v>15340442.15</v>
       </c>
       <c r="I47" s="1">
-        <v>-1651075.26</v>
+        <v>-2334485.9</v>
       </c>
       <c r="J47" s="1">
-        <v>-11.084376134251</v>
+        <v>-15.217852765737</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13244442.9</v>
+        <v>13005956.25</v>
       </c>
       <c r="N47" s="1">
-        <v>13244442.9</v>
+        <v>13005956.25</v>
       </c>
       <c r="O47" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>30568.0</v>
+        <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>302.55</v>
+        <v>38.71</v>
       </c>
       <c r="E48" s="1">
-        <v>361.6388154279</v>
+        <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>11054575.31</v>
+        <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-1806226.91</v>
+        <v>-584006.87</v>
       </c>
       <c r="J48" s="1">
-        <v>-16.339179564556</v>
+        <v>-7.1438833125759</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>9248348.4</v>
+        <v>7590914.87</v>
       </c>
       <c r="N48" s="1">
-        <v>9248348.4</v>
+        <v>7590914.87</v>
       </c>
       <c r="O48" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>196097.0</v>
+        <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>40.25</v>
+        <v>40.79</v>
       </c>
       <c r="E49" s="1">
-        <v>41.6881530059</v>
+        <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>8174921.74</v>
+        <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>-282017.49</v>
+        <v>585246.94</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.4497882544867</v>
+        <v>10.814721755878</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7892904.25</v>
+        <v>5996823.43</v>
       </c>
       <c r="N49" s="1">
-        <v>7892904.25</v>
+        <v>5996823.43</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" t="s">
         <v>130</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>147017.0</v>
+        <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>44.75</v>
+        <v>19.645</v>
       </c>
       <c r="E50" s="1">
-        <v>36.8091886653</v>
+        <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>5411576.49</v>
+        <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>1167434.26</v>
+        <v>3290186.42</v>
       </c>
       <c r="J50" s="1">
-        <v>21.572905088883</v>
+        <v>28.647107977143</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>6579010.75</v>
+        <v>14775417.05</v>
       </c>
       <c r="N50" s="1">
-        <v>6579010.75</v>
+        <v>14775417.05</v>
       </c>
       <c r="O50" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
         <v>132</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>752121.0</v>
+        <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>20.02</v>
+        <v>204.0</v>
       </c>
       <c r="E51" s="1">
-        <v>15.2704559905</v>
+        <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>11485230.63</v>
+        <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>3572231.79</v>
+        <v>1724606.5</v>
       </c>
       <c r="J51" s="1">
-        <v>31.102830278995</v>
+        <v>48.203506578066</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>15057462.42</v>
+        <v>5302368.0</v>
       </c>
       <c r="N51" s="1">
-        <v>15057462.42</v>
+        <v>5302368.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>25992.0</v>
+        <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>204.0</v>
+        <v>59.9</v>
       </c>
       <c r="E52" s="1">
-        <v>137.6485649431</v>
+        <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3577761.5</v>
+        <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>1724606.5</v>
+        <v>5526884.59</v>
       </c>
       <c r="J52" s="1">
-        <v>48.203506578066</v>
+        <v>54.306756578301</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5302368.0</v>
+        <v>15704042.9</v>
       </c>
       <c r="N52" s="1">
-        <v>5302368.0</v>
+        <v>15704042.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" t="s">
         <v>136</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>262171.0</v>
+        <v>4724.0</v>
       </c>
       <c r="D53" s="1">
-        <v>62.9</v>
+        <v>534.4</v>
       </c>
       <c r="E53" s="1">
-        <v>38.8187797659</v>
+        <v>618.7056117697</v>
       </c>
       <c r="F53" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G53">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H53" s="1">
-        <v>10177158.31</v>
+        <v>3115906.0</v>
       </c>
       <c r="I53" s="1">
-        <v>6313397.59</v>
+        <v>-385382.39</v>
       </c>
       <c r="J53" s="1">
-        <v>62.03497477087</v>
+        <v>-12.368229015895</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>16490555.9</v>
+        <v>2730523.61</v>
       </c>
       <c r="N53" s="1">
-        <v>16490555.9</v>
+        <v>2730523.61</v>
       </c>
       <c r="O53" s="1">
-        <v>0.67</v>
+        <v>0.11</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" t="s">
         <v>138</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>4724.0</v>
+        <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>549.2</v>
+        <v>38.37</v>
       </c>
       <c r="E54" s="1">
-        <v>618.7056117697</v>
+        <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G54">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>3115906.0</v>
+        <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-302763.36</v>
+        <v>12238837.68</v>
       </c>
       <c r="J54" s="1">
-        <v>-9.7167039057019</v>
+        <v>53.524466081975</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2813142.64</v>
+        <v>35104713.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2813142.64</v>
+        <v>35104713.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.11</v>
+        <v>1.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" t="s">
         <v>140</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>914900.0</v>
+        <v>248513.0</v>
       </c>
       <c r="D55" s="1">
-        <v>36.1</v>
+        <v>17.52</v>
       </c>
       <c r="E55" s="1">
-        <v>24.9927591212</v>
+        <v>16.6783863621</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>22865875.32</v>
+        <v>4144795.83</v>
       </c>
       <c r="I55" s="1">
-        <v>10162014.68</v>
+        <v>209151.93</v>
       </c>
       <c r="J55" s="1">
-        <v>44.441835432872</v>
+        <v>5.0461334786664</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>33027890.0</v>
+        <v>4353947.76</v>
       </c>
       <c r="N55" s="1">
-        <v>33027890.0</v>
+        <v>4353947.76</v>
       </c>
       <c r="O55" s="1">
-        <v>1.34</v>
+        <v>0.18</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" t="s">
         <v>142</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>175383.0</v>
+        <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>17.57</v>
+        <v>185.75</v>
       </c>
       <c r="E56" s="1">
-        <v>16.5508601176</v>
+        <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2902739.5</v>
+        <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>178739.81</v>
+        <v>6372380.54</v>
       </c>
       <c r="J56" s="1">
-        <v>6.157624891934</v>
+        <v>82.815700463238</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>3081479.31</v>
+        <v>14067033.25</v>
       </c>
       <c r="N56" s="1">
-        <v>3081479.31</v>
+        <v>14067033.25</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.57</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
         <v>144</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>88934.0</v>
+        <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>185.5</v>
+        <v>66.8</v>
       </c>
       <c r="E57" s="1">
-        <v>101.6050588077</v>
+        <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>9036144.3</v>
+        <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>7461112.7</v>
+        <v>-156925.25</v>
       </c>
       <c r="J57" s="1">
-        <v>82.569649756479</v>
+        <v>-1.5714613381997</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>16497257.0</v>
+        <v>9829018.8</v>
       </c>
       <c r="N57" s="1">
-        <v>16497257.0</v>
+        <v>9829018.8</v>
       </c>
       <c r="O57" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" t="s">
         <v>146</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>74856.0</v>
+        <v>112726.0</v>
       </c>
       <c r="D58" s="1">
-        <v>66.96</v>
+        <v>62.74</v>
       </c>
       <c r="E58" s="1">
-        <v>81.693697232</v>
+        <v>76.2256770399</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6115263.4</v>
+        <v>8592615.67</v>
       </c>
       <c r="I58" s="1">
-        <v>-1102905.64</v>
+        <v>-1520186.43</v>
       </c>
       <c r="J58" s="1">
-        <v>-18.035292478162</v>
+        <v>-17.691777316511</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>5012357.76</v>
+        <v>7072429.24</v>
       </c>
       <c r="N58" s="1">
-        <v>5012357.76</v>
+        <v>7072429.24</v>
       </c>
       <c r="O58" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1768.0</v>
+        <v>1622.5</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>-1092919.57</v>
+        <v>-3057460.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-4.3779026822174</v>
+        <v>-12.247255148132</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>23871536.0</v>
+        <v>21906995.0</v>
       </c>
       <c r="N59" s="1">
-        <v>23871536.0</v>
+        <v>21906995.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.97</v>
+        <v>0.89</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>90421.0</v>
+        <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>45.28</v>
+        <v>50.9</v>
       </c>
       <c r="E60" s="1">
-        <v>51.4520458743</v>
+        <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4652345.44</v>
+        <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-558082.56</v>
+        <v>-35155.93</v>
       </c>
       <c r="J60" s="1">
-        <v>-11.99572489183</v>
+        <v>-1.0729325719957</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>4094262.88</v>
+        <v>3241464.7</v>
       </c>
       <c r="N60" s="1">
-        <v>4094262.88</v>
+        <v>3241464.7</v>
       </c>
       <c r="O60" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" t="s">
         <v>152</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>670893.0</v>
+        <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>20.28</v>
+        <v>20.16</v>
       </c>
       <c r="E61" s="1">
-        <v>9.98268791</v>
+        <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>6697315.44</v>
+        <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6908394.6</v>
+        <v>6852920.28</v>
       </c>
       <c r="J61" s="1">
-        <v>103.15169804814</v>
+        <v>74.797354876305</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>13605710.04</v>
+        <v>16014902.4</v>
       </c>
       <c r="N61" s="1">
-        <v>13605710.04</v>
+        <v>16014902.4</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>0.65</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>53.04</v>
+        <v>51.86</v>
       </c>
       <c r="E62" s="1">
         <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>11664028.0</v>
+        <v>11090107.86</v>
       </c>
       <c r="J62" s="1">
-        <v>82.529302402821</v>
+        <v>78.468507213618</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>25797223.92</v>
+        <v>25223303.78</v>
       </c>
       <c r="N62" s="1">
-        <v>25797223.92</v>
+        <v>25223303.78</v>
       </c>
       <c r="O62" s="1">
-        <v>1.05</v>
+        <v>1.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>42.79</v>
+        <v>52.8</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>7152870.09</v>
+        <v>10740984.62</v>
       </c>
       <c r="J63" s="1">
-        <v>87.386419201099</v>
+        <v>131.222316752</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>15338203.87</v>
+        <v>18926318.4</v>
       </c>
       <c r="N63" s="1">
-        <v>15338203.87</v>
+        <v>18926318.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C64" s="1">
         <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.2</v>
+        <v>24.015</v>
       </c>
       <c r="E64" s="1">
         <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>6399809.5</v>
+        <v>6285422.15</v>
       </c>
       <c r="J64" s="1">
-        <v>74.735383615589</v>
+        <v>73.399596592082</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14963102.0</v>
+        <v>14848714.65</v>
       </c>
       <c r="N64" s="1">
-        <v>14963102.0</v>
+        <v>14848714.65</v>
       </c>
       <c r="O64" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.642</v>
+        <v>5.781</v>
       </c>
       <c r="E65" s="1">
         <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>21035217.45</v>
+        <v>22273981.0</v>
       </c>
       <c r="J65" s="1">
-        <v>71.924848534733</v>
+        <v>76.160501477988</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>50281323.46</v>
+        <v>51520087.01</v>
       </c>
       <c r="N65" s="1">
-        <v>50281323.46</v>
+        <v>51520087.01</v>
       </c>
       <c r="O65" s="1">
-        <v>2.04</v>
+        <v>2.09</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>19.21</v>
+        <v>13.98</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>3474049.54</v>
+        <v>1336966.94</v>
       </c>
       <c r="J66" s="1">
-        <v>79.397034788382</v>
+        <v>30.555468315543</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7849590.2</v>
+        <v>5712507.6</v>
       </c>
       <c r="N66" s="1">
-        <v>7849590.2</v>
+        <v>5712507.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.32</v>
+        <v>0.23</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>114.3</v>
+        <v>113.45</v>
       </c>
       <c r="E67" s="1">
         <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5208293.58</v>
+        <v>5108449.18</v>
       </c>
       <c r="J67" s="1">
-        <v>63.377877316648</v>
+        <v>62.162906225491</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13426135.2</v>
+        <v>13326290.8</v>
       </c>
       <c r="N67" s="1">
-        <v>13426135.2</v>
+        <v>13326290.8</v>
       </c>
       <c r="O67" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>44.76</v>
+        <v>43.3</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-756304.44</v>
+        <v>-809289.3</v>
       </c>
       <c r="J68" s="1">
-        <v>-31.768292682927</v>
+        <v>-33.993902439024</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1624385.16</v>
+        <v>1571400.3</v>
       </c>
       <c r="N68" s="1">
-        <v>1624385.16</v>
+        <v>1571400.3</v>
       </c>
       <c r="O68" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>56.86</v>
+        <v>56.3</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>519161.83</v>
+        <v>367187.35</v>
       </c>
       <c r="J69" s="1">
-        <v>3.4815794392737</v>
+        <v>2.4624150972759</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>15430837.38</v>
+        <v>15278862.9</v>
       </c>
       <c r="N69" s="1">
-        <v>15430837.38</v>
+        <v>15278862.9</v>
       </c>
       <c r="O69" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C70" s="1">
         <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>30.78</v>
+        <v>30.14</v>
       </c>
       <c r="E70" s="1">
         <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>1779101.28</v>
+        <v>1653800.16</v>
       </c>
       <c r="J70" s="1">
-        <v>41.889795535893</v>
+        <v>38.939520385049</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>6026200.74</v>
+        <v>5900899.62</v>
       </c>
       <c r="N70" s="1">
-        <v>6026200.74</v>
+        <v>5900899.62</v>
       </c>
       <c r="O70" s="1">
         <v>0.24</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" t="s">
         <v>172</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>353695.0</v>
+        <v>293111.0</v>
       </c>
       <c r="D71" s="1">
-        <v>41.9</v>
+        <v>40.71</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726507867</v>
+        <v>28.8726508046</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>10212112.22</v>
+        <v>8462891.55</v>
       </c>
       <c r="I71" s="1">
-        <v>4607708.28</v>
+        <v>3469657.26</v>
       </c>
       <c r="J71" s="1">
-        <v>45.120031789075</v>
+        <v>40.998484259201</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>14819820.5</v>
+        <v>11932548.81</v>
       </c>
       <c r="N71" s="1">
-        <v>14819820.5</v>
+        <v>11932548.81</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C72" s="1">
         <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.82</v>
+        <v>4.627</v>
       </c>
       <c r="E72" s="1">
         <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>6340342.57</v>
+        <v>5517294.46</v>
       </c>
       <c r="J72" s="1">
-        <v>44.604634098342</v>
+        <v>38.814448570262</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>20554880.36</v>
+        <v>19731832.25</v>
       </c>
       <c r="N72" s="1">
-        <v>20554880.36</v>
+        <v>19731832.25</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C73" s="1">
         <v>291516.0</v>
       </c>
       <c r="D73" s="1">
-        <v>23.93</v>
+        <v>23.15</v>
       </c>
       <c r="E73" s="1">
         <v>24.8608672251</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>7247340.57</v>
       </c>
       <c r="I73" s="1">
-        <v>-271362.69</v>
+        <v>-498745.17</v>
       </c>
       <c r="J73" s="1">
-        <v>-3.7443071341685</v>
+        <v>-6.8817680800669</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>6975977.88</v>
+        <v>6748595.4</v>
       </c>
       <c r="N73" s="1">
-        <v>6975977.88</v>
+        <v>6748595.4</v>
       </c>
       <c r="O73" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="C74" s="1">
         <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>183.44</v>
+        <v>181.62</v>
       </c>
       <c r="E74" s="1">
         <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>30254913.25</v>
+        <v>29830389.15</v>
       </c>
       <c r="J74" s="1">
-        <v>241.39460955395</v>
+        <v>238.00746286082</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>42788297.2</v>
+        <v>42363773.1</v>
       </c>
       <c r="N74" s="1">
-        <v>42788297.2</v>
+        <v>42363773.1</v>
       </c>
       <c r="O74" s="1">
-        <v>1.74</v>
+        <v>1.72</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C75" s="1">
         <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>60.35</v>
+        <v>60.15</v>
       </c>
       <c r="E75" s="1">
         <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-3366519.66</v>
+        <v>-3379837.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-45.58526182509</v>
+        <v>-45.765592357567</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4018585.8</v>
+        <v>4005268.2</v>
       </c>
       <c r="N75" s="1">
-        <v>4018585.8</v>
+        <v>4005268.2</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" t="s">
         <v>182</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>131273.0</v>
+        <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>57.63</v>
+        <v>52.41</v>
       </c>
       <c r="E76" s="1">
-        <v>50.6091509297</v>
+        <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>6643615.07</v>
+        <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>921647.92</v>
+        <v>-8867.81</v>
       </c>
       <c r="J76" s="1">
-        <v>13.872686937595</v>
+        <v>-0.094780657863042</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>7565262.99</v>
+        <v>9347271.09</v>
       </c>
       <c r="N76" s="1">
-        <v>7565262.99</v>
+        <v>9347271.09</v>
       </c>
       <c r="O76" s="1">
-        <v>0.31</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>37233.0</v>
       </c>
       <c r="D77" s="1">
-        <v>74.64</v>
+        <v>76.28</v>
       </c>
       <c r="E77" s="1">
         <v>90.0816265141</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77">
         <v>0.92</v>
       </c>
       <c r="H77" s="1">
         <v>3610063.85</v>
       </c>
       <c r="I77" s="1">
-        <v>-596704.0</v>
+        <v>-538155.09</v>
       </c>
       <c r="J77" s="1">
-        <v>-16.52890432949</v>
+        <v>-14.907079552069</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3013359.85</v>
+        <v>3071908.76</v>
       </c>
       <c r="N77" s="1">
-        <v>3013359.85</v>
+        <v>3071908.76</v>
       </c>
       <c r="O77" s="1">
         <v>0.12</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C78" s="1">
         <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>366.8</v>
+        <v>373.7</v>
       </c>
       <c r="E78" s="1">
         <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>18043171.24</v>
+        <v>18745936.24</v>
       </c>
       <c r="J78" s="1">
-        <v>93.413354406278</v>
+        <v>97.051719033877</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>37358580.0</v>
+        <v>38061345.0</v>
       </c>
       <c r="N78" s="1">
-        <v>37358580.0</v>
+        <v>38061345.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.52</v>
+        <v>1.55</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C79" s="1">
         <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>498.85</v>
+        <v>454.75</v>
       </c>
       <c r="E79" s="1">
         <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>22897008.37</v>
+        <v>19732083.67</v>
       </c>
       <c r="J79" s="1">
-        <v>177.44172420912</v>
+        <v>152.91495255908</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>35800967.95</v>
+        <v>32636043.25</v>
       </c>
       <c r="N79" s="1">
-        <v>35800967.95</v>
+        <v>32636043.25</v>
       </c>
       <c r="O79" s="1">
-        <v>1.45</v>
+        <v>1.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C80" s="1">
         <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.6405</v>
+        <v>3.296</v>
       </c>
       <c r="E80" s="1">
         <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G80">
         <v>0.87</v>
       </c>
       <c r="H80" s="1">
         <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>358722.25</v>
+        <v>-50135.48</v>
       </c>
       <c r="J80" s="1">
-        <v>8.7772166299857</v>
+        <v>-1.2267150108707</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4445692.7</v>
+        <v>4036834.97</v>
       </c>
       <c r="N80" s="1">
-        <v>4445692.7</v>
+        <v>4036834.97</v>
       </c>
       <c r="O80" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1">
-        <v>158974.0</v>
+        <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>54.39</v>
+        <v>14.55</v>
       </c>
       <c r="E81" s="1">
-        <v>39.1090210978</v>
+        <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>6217317.52</v>
+        <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>2429278.34</v>
+        <v>4604.41</v>
       </c>
       <c r="J81" s="1">
-        <v>39.072772657749</v>
+        <v>0.057218950505422</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8646595.86</v>
+        <v>8051606.25</v>
       </c>
       <c r="N81" s="1">
-        <v>8646595.86</v>
+        <v>8051606.25</v>
       </c>
       <c r="O81" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" t="s">
         <v>194</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>553375.0</v>
+        <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>16.19</v>
+        <v>31.48</v>
       </c>
       <c r="E82" s="1">
-        <v>14.5416794037</v>
+        <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>8047001.84</v>
+        <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>912139.41</v>
+        <v>342.58</v>
       </c>
       <c r="J82" s="1">
-        <v>11.335146034961</v>
+        <v>0.003121090238419</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>8959141.25</v>
+        <v>10976635.28</v>
       </c>
       <c r="N82" s="1">
-        <v>8959141.25</v>
+        <v>10976635.28</v>
       </c>
       <c r="O82" s="1">
-        <v>0.36</v>
+        <v>0.45</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" t="s">
         <v>196</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1">
-        <v>348686.0</v>
+        <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>30.54</v>
+        <v>53.58</v>
       </c>
       <c r="E83" s="1">
-        <v>31.4790175115</v>
+        <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>10976292.7</v>
+        <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>-327422.26</v>
+        <v>172741.25</v>
       </c>
       <c r="J83" s="1">
-        <v>-2.9829949778945</v>
+        <v>2.8186633527449</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>10648870.44</v>
+        <v>6301222.32</v>
       </c>
       <c r="N83" s="1">
-        <v>10648870.44</v>
+        <v>6301222.32</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" t="s">
         <v>198</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>117604.0</v>
+        <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>54.34</v>
+        <v>544.2</v>
       </c>
       <c r="E84" s="1">
-        <v>52.1111617802</v>
+        <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>6128481.07</v>
+        <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>262120.29</v>
+        <v>13170495.93</v>
       </c>
       <c r="J84" s="1">
-        <v>4.2770841095214</v>
+        <v>163.45315809377</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>6390601.36</v>
+        <v>21228153.6</v>
       </c>
       <c r="N84" s="1">
-        <v>6390601.36</v>
+        <v>21228153.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.26</v>
+        <v>0.86</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" t="s">
         <v>200</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>43478.0</v>
+        <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>551.8</v>
+        <v>13.855</v>
       </c>
       <c r="E85" s="1">
-        <v>206.5642347854</v>
+        <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>8980999.8</v>
+        <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>15010160.6</v>
+        <v>250126.94</v>
       </c>
       <c r="J85" s="1">
-        <v>167.13240100506</v>
+        <v>5.065360771941</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>23991160.4</v>
+        <v>5188115.59</v>
       </c>
       <c r="N85" s="1">
-        <v>23991160.4</v>
+        <v>5188115.59</v>
       </c>
       <c r="O85" s="1">
-        <v>0.97</v>
+        <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" t="s">
         <v>202</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>374458.0</v>
+        <v>61309.0</v>
       </c>
       <c r="D86" s="1">
-        <v>14.91</v>
+        <v>133.4</v>
       </c>
       <c r="E86" s="1">
-        <v>13.1870293865</v>
+        <v>124.6053735993</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H86" s="1">
-        <v>4937988.65</v>
+        <v>8791480.07</v>
       </c>
       <c r="I86" s="1">
-        <v>645180.13</v>
+        <v>641217.7</v>
       </c>
       <c r="J86" s="1">
-        <v>13.0656462728</v>
+        <v>7.293626271054</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>5583168.78</v>
+        <v>9432697.77</v>
       </c>
       <c r="N86" s="1">
-        <v>5583168.78</v>
+        <v>9432697.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" t="s">
         <v>204</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>61309.0</v>
+        <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>133.15</v>
+        <v>73.78</v>
       </c>
       <c r="E87" s="1">
-        <v>124.6053735993</v>
+        <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>8791480.07</v>
+        <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>595931.79</v>
+        <v>1434828.06</v>
       </c>
       <c r="J87" s="1">
-        <v>6.7785149400902</v>
+        <v>15.735452300633</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>9387411.86</v>
+        <v>10553269.86</v>
       </c>
       <c r="N87" s="1">
-        <v>9387411.86</v>
+        <v>10553269.86</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>0.43</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" t="s">
         <v>206</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>108833.0</v>
+        <v>1615189.0</v>
       </c>
       <c r="D88" s="1">
-        <v>70.54</v>
+        <v>9.41</v>
       </c>
       <c r="E88" s="1">
-        <v>60.9445884061</v>
+        <v>6.3360417512</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>6632782.39</v>
+        <v>10233904.94</v>
       </c>
       <c r="I88" s="1">
-        <v>1044297.43</v>
+        <v>4965023.55</v>
       </c>
       <c r="J88" s="1">
-        <v>15.744485022974</v>
+        <v>48.515435497098</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>7677079.82</v>
+        <v>15198928.49</v>
       </c>
       <c r="N88" s="1">
-        <v>7677079.82</v>
+        <v>15198928.49</v>
       </c>
       <c r="O88" s="1">
-        <v>0.31</v>
+        <v>0.62</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" t="s">
         <v>208</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1615189.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>8.02</v>
+        <v>15.845</v>
       </c>
       <c r="E89" s="1">
-        <v>6.3360417512</v>
+        <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>10233904.94</v>
+        <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>2719910.84</v>
+        <v>6066535.18</v>
       </c>
       <c r="J89" s="1">
-        <v>26.577448744604</v>
+        <v>57.623056062949</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>12953815.78</v>
+        <v>16594500.19</v>
       </c>
       <c r="N89" s="1">
-        <v>12953815.78</v>
+        <v>16594500.19</v>
       </c>
       <c r="O89" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" t="s">
         <v>210</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>1047302.0</v>
+        <v>31822.0</v>
       </c>
       <c r="D90" s="1">
-        <v>15.725</v>
+        <v>1073.83</v>
       </c>
       <c r="E90" s="1">
-        <v>10.0524633869</v>
+        <v>1072.4773920558</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>10527965.01</v>
+        <v>34128375.57</v>
       </c>
       <c r="I90" s="1">
-        <v>5940858.94</v>
+        <v>43042.69</v>
       </c>
       <c r="J90" s="1">
-        <v>56.429318812867</v>
+        <v>0.12611994940022</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>16468823.95</v>
+        <v>34171418.26</v>
       </c>
       <c r="N90" s="1">
-        <v>16468823.95</v>
+        <v>34171418.26</v>
       </c>
       <c r="O90" s="1">
-        <v>0.67</v>
+        <v>1.39</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" t="s">
         <v>212</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>18168.0</v>
+        <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>1072.63</v>
+        <v>27930.63</v>
       </c>
       <c r="E91" s="1">
-        <v>1071.7869319683</v>
+        <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>19472224.98</v>
+        <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>15316.86</v>
+        <v>9423381.27</v>
       </c>
       <c r="J91" s="1">
-        <v>0.07866004021488</v>
+        <v>53.500996879458</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>19487541.84</v>
+        <v>27036849.84</v>
       </c>
       <c r="N91" s="1">
-        <v>19487541.84</v>
+        <v>27036849.84</v>
       </c>
       <c r="O91" s="1">
-        <v>0.79</v>
+        <v>1.1</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" t="s">
         <v>214</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>968.0</v>
+        <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>26912.59</v>
+        <v>17.515</v>
       </c>
       <c r="E92" s="1">
-        <v>18195.731993802</v>
+        <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>17613468.57</v>
+        <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>8437918.55</v>
+        <v>8996201.63</v>
       </c>
       <c r="J92" s="1">
-        <v>47.906058460125</v>
+        <v>53.111561164106</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>26051387.12</v>
+        <v>25934513.05</v>
       </c>
       <c r="N92" s="1">
-        <v>26051387.12</v>
+        <v>25934513.05</v>
       </c>
       <c r="O92" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s">
         <v>216</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>1480703.0</v>
+        <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>17.965</v>
+        <v>66.85</v>
       </c>
       <c r="E93" s="1">
-        <v>11.4393713121</v>
+        <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>16938311.42</v>
+        <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>9662517.98</v>
+        <v>1289114.54</v>
       </c>
       <c r="J93" s="1">
-        <v>57.04534377961</v>
+        <v>21.273784075237</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>26600829.4</v>
+        <v>7348753.65</v>
       </c>
       <c r="N93" s="1">
-        <v>26600829.4</v>
+        <v>7348753.65</v>
       </c>
       <c r="O93" s="1">
-        <v>1.08</v>
+        <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" t="s">
         <v>218</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>109929.0</v>
+        <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>71.45</v>
+        <v>40.745</v>
       </c>
       <c r="E94" s="1">
-        <v>55.1232077978</v>
+        <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6059639.11</v>
+        <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>1794787.94</v>
+        <v>5068541.94</v>
       </c>
       <c r="J94" s="1">
-        <v>29.618726584528</v>
+        <v>35.790149728033</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>7854427.05</v>
+        <v>19230376.91</v>
       </c>
       <c r="N94" s="1">
-        <v>7854427.05</v>
+        <v>19230376.91</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" t="s">
         <v>220</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>489778.0</v>
+        <v>232687.0</v>
       </c>
       <c r="D95" s="1">
-        <v>42.035</v>
+        <v>123.2</v>
       </c>
       <c r="E95" s="1">
-        <v>30.0058583685</v>
+        <v>29.2892572855</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>14696209.3</v>
+        <v>6815229.41</v>
       </c>
       <c r="I95" s="1">
-        <v>5891608.93</v>
+        <v>21851808.99</v>
       </c>
       <c r="J95" s="1">
-        <v>40.089310173338</v>
+        <v>320.63203856259</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>20587818.23</v>
+        <v>28667038.4</v>
       </c>
       <c r="N95" s="1">
-        <v>20587818.23</v>
+        <v>28667038.4</v>
       </c>
       <c r="O95" s="1">
-        <v>0.84</v>
+        <v>1.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" t="s">
         <v>222</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="1">
-        <v>232687.0</v>
+        <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>115.0</v>
+        <v>79.06</v>
       </c>
       <c r="E96" s="1">
-        <v>29.2892572855</v>
+        <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>6815229.41</v>
+        <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>19943775.59</v>
+        <v>4598427.86</v>
       </c>
       <c r="J96" s="1">
-        <v>292.63542560631</v>
+        <v>44.493150805494</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>26759005.0</v>
+        <v>14933564.34</v>
       </c>
       <c r="N96" s="1">
-        <v>26759005.0</v>
+        <v>14933564.34</v>
       </c>
       <c r="O96" s="1">
-        <v>1.09</v>
+        <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" t="s">
         <v>224</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>188889.0</v>
+        <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>75.0</v>
+        <v>643.0</v>
       </c>
       <c r="E97" s="1">
-        <v>54.715396238</v>
+        <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>10335136.48</v>
+        <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>3831538.52</v>
+        <v>-44624.44</v>
       </c>
       <c r="J97" s="1">
-        <v>37.072935876702</v>
+        <v>-2.0726426207813</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>14166675.0</v>
+        <v>2108397.0</v>
       </c>
       <c r="N97" s="1">
-        <v>14166675.0</v>
+        <v>2108397.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.58</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" t="s">
         <v>226</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>3279.0</v>
+        <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>682.5</v>
+        <v>21.67</v>
       </c>
       <c r="E98" s="1">
-        <v>656.6091613297</v>
+        <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2153021.44</v>
+        <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>84896.06</v>
+        <v>-165278.54</v>
       </c>
       <c r="J98" s="1">
-        <v>3.9431126148005</v>
+        <v>-2.462941639975</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>2237917.5</v>
+        <v>6545336.82</v>
       </c>
       <c r="N98" s="1">
-        <v>2237917.5</v>
+        <v>6545336.82</v>
       </c>
       <c r="O98" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" t="s">
         <v>228</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>50169.0</v>
+        <v>29134.0</v>
       </c>
       <c r="D99" s="1">
-        <v>55.62</v>
+        <v>321.1</v>
       </c>
       <c r="E99" s="1">
-        <v>70.3323169686</v>
+        <v>315.3562064941</v>
       </c>
       <c r="F99" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H99" s="1">
-        <v>3528502.01</v>
+        <v>10078824.51</v>
       </c>
       <c r="I99" s="1">
-        <v>-738102.23</v>
+        <v>39532.96</v>
       </c>
       <c r="J99" s="1">
-        <v>-20.918288494896</v>
+        <v>0.39223780472392</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2790399.78</v>
+        <v>10118357.47</v>
       </c>
       <c r="N99" s="1">
-        <v>2790399.78</v>
+        <v>10118357.47</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" t="s">
         <v>230</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>187896.0</v>
+        <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>22.57</v>
+        <v>271.3</v>
       </c>
       <c r="E100" s="1">
-        <v>22.8138976349</v>
+        <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>4286640.11</v>
+        <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>-45827.39</v>
+        <v>18590670.93</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.0690748190662</v>
+        <v>64.874195849721</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>4240812.72</v>
+        <v>47247166.3</v>
       </c>
       <c r="N100" s="1">
-        <v>4240812.72</v>
+        <v>47247166.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.17</v>
+        <v>1.92</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" t="s">
         <v>232</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1">
-        <v>29134.0</v>
+        <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>314.1</v>
+        <v>4.585</v>
       </c>
       <c r="E101" s="1">
-        <v>315.3562064941</v>
+        <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>10078824.51</v>
+        <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>-156363.79</v>
+        <v>7227436.69</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.551408994619</v>
+        <v>95.810842444153</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>9922460.72</v>
+        <v>14770880.11</v>
       </c>
       <c r="N101" s="1">
-        <v>9922460.72</v>
+        <v>14770880.11</v>
       </c>
       <c r="O101" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" t="s">
         <v>234</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>174151.0</v>
+        <v>575136.0</v>
       </c>
       <c r="D102" s="1">
-        <v>313.1</v>
+        <v>78.89</v>
       </c>
       <c r="E102" s="1">
-        <v>164.549703246</v>
+        <v>92.7139452234</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>28656495.37</v>
+        <v>53323127.6</v>
       </c>
       <c r="I102" s="1">
-        <v>25870182.73</v>
+        <v>-7950648.56</v>
       </c>
       <c r="J102" s="1">
-        <v>90.276854849051</v>
+        <v>-14.910319251416</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>54526678.1</v>
+        <v>45372479.04</v>
       </c>
       <c r="N102" s="1">
-        <v>54526678.1</v>
+        <v>45372479.04</v>
       </c>
       <c r="O102" s="1">
-        <v>2.22</v>
+        <v>1.84</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" t="s">
         <v>236</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="1">
-        <v>3816907.0</v>
+        <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>4.124</v>
+        <v>148.88</v>
       </c>
       <c r="E103" s="1">
-        <v>2.3415455158</v>
+        <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8937461.47</v>
+        <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>6803463.0</v>
+        <v>29894731.9</v>
       </c>
       <c r="J103" s="1">
-        <v>76.122991107004</v>
+        <v>84.226256535655</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>15740924.47</v>
+        <v>65388096.0</v>
       </c>
       <c r="N103" s="1">
-        <v>15740924.47</v>
+        <v>65388096.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.64</v>
+        <v>2.66</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" t="s">
         <v>238</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>575136.0</v>
+        <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>80.87</v>
+        <v>273.2</v>
       </c>
       <c r="E104" s="1">
-        <v>92.7139452234</v>
+        <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>53323127.6</v>
+        <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-6811879.28</v>
+        <v>-144727.22</v>
       </c>
       <c r="J104" s="1">
-        <v>-12.774718188136</v>
+        <v>-4.5808910742723</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>46511248.32</v>
+        <v>3014641.07</v>
       </c>
       <c r="N104" s="1">
-        <v>46511248.32</v>
+        <v>3014641.07</v>
       </c>
       <c r="O104" s="1">
-        <v>1.89</v>
+        <v>0.12</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" t="s">
         <v>240</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>439200.0</v>
+        <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>149.7</v>
+        <v>270.8</v>
       </c>
       <c r="E105" s="1">
-        <v>80.8136705373</v>
+        <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>35493364.1</v>
+        <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>30254875.9</v>
+        <v>41983796.33</v>
       </c>
       <c r="J105" s="1">
-        <v>85.24093634731</v>
+        <v>257.76714651368</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>65748240.0</v>
+        <v>58271285.6</v>
       </c>
       <c r="N105" s="1">
-        <v>65748240.0</v>
+        <v>58271285.6</v>
       </c>
       <c r="O105" s="1">
-        <v>2.67</v>
+        <v>2.37</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" t="s">
         <v>242</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>10202.0</v>
+        <v>258489.0</v>
       </c>
       <c r="D106" s="1">
-        <v>266.0</v>
+        <v>172.98</v>
       </c>
       <c r="E106" s="1">
-        <v>290.484279553</v>
+        <v>76.0454849529</v>
       </c>
       <c r="F106" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="G106">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3159368.29</v>
+        <v>19656921.36</v>
       </c>
       <c r="I106" s="1">
-        <v>-216855.96</v>
+        <v>25056505.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-6.8639025303378</v>
+        <v>127.46912601984</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2942512.33</v>
+        <v>44713427.22</v>
       </c>
       <c r="N106" s="1">
-        <v>2942512.33</v>
+        <v>44713427.22</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>1.82</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" t="s">
         <v>244</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>215182.0</v>
+        <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>255.95</v>
+        <v>251.15</v>
       </c>
       <c r="E107" s="1">
-        <v>75.6916901507</v>
+        <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>16287489.27</v>
+        <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>38788343.63</v>
+        <v>48003189.92</v>
       </c>
       <c r="J107" s="1">
-        <v>238.14808401099</v>
+        <v>167.31689750919</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>55075832.9</v>
+        <v>76693173.2</v>
       </c>
       <c r="N107" s="1">
-        <v>55075832.9</v>
+        <v>76693173.2</v>
       </c>
       <c r="O107" s="1">
-        <v>2.24</v>
+        <v>3.12</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" t="s">
         <v>246</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1">
-        <v>246720.0</v>
+        <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>165.38</v>
+        <v>20.6</v>
       </c>
       <c r="E108" s="1">
-        <v>71.701553583</v>
+        <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>17690207.3</v>
+        <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>23112346.3</v>
+        <v>-610201.39</v>
       </c>
       <c r="J108" s="1">
-        <v>130.65051137077</v>
+        <v>-7.6520703915286</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>40802553.6</v>
+        <v>7364129.2</v>
       </c>
       <c r="N108" s="1">
-        <v>40802553.6</v>
+        <v>7364129.2</v>
       </c>
       <c r="O108" s="1">
-        <v>1.66</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" t="s">
         <v>248</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>305368.0</v>
+        <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>231.5</v>
+        <v>11.575</v>
       </c>
       <c r="E109" s="1">
-        <v>93.9521602787</v>
+        <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H109" s="1">
-        <v>28689983.28</v>
+        <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>42002708.72</v>
+        <v>-296608.96</v>
       </c>
       <c r="J109" s="1">
-        <v>146.40199790315</v>
+        <v>-6.8139100959244</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>70692692.0</v>
+        <v>4056383.02</v>
       </c>
       <c r="N109" s="1">
-        <v>70692692.0</v>
+        <v>4056383.02</v>
       </c>
       <c r="O109" s="1">
-        <v>2.87</v>
+        <v>0.16</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" t="s">
         <v>250</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1">
-        <v>357482.0</v>
+        <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>19.31</v>
+        <v>71.14</v>
       </c>
       <c r="E110" s="1">
-        <v>22.3069429789</v>
+        <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>7974330.59</v>
+        <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>-1071353.17</v>
+        <v>7208880.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-13.435023265069</v>
+        <v>52.941406525219</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>6902977.42</v>
+        <v>20825594.74</v>
       </c>
       <c r="N110" s="1">
-        <v>6902977.42</v>
+        <v>20825594.74</v>
       </c>
       <c r="O110" s="1">
-        <v>0.28</v>
+        <v>0.85</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" t="s">
         <v>252</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" s="1">
-        <v>303852.0</v>
+        <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>12.265</v>
+        <v>81.0</v>
       </c>
       <c r="E111" s="1">
-        <v>12.5240896555</v>
+        <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="G111">
-        <v>0.87</v>
+        <v>10.87</v>
       </c>
       <c r="H111" s="1">
-        <v>4352991.98</v>
+        <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>-67406.91</v>
+        <v>1397758.95</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5485190487302</v>
+        <v>36.940629846511</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>4285585.07</v>
+        <v>5181557.32</v>
       </c>
       <c r="N111" s="1">
-        <v>4285585.07</v>
+        <v>5181557.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" t="s">
         <v>254</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>292741.0</v>
+        <v>215998.0</v>
       </c>
       <c r="D112" s="1">
-        <v>70.61</v>
+        <v>42.195</v>
       </c>
       <c r="E112" s="1">
-        <v>46.5145454173</v>
+        <v>22.2325999778</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>13616714.54</v>
+        <v>4802197.13</v>
       </c>
       <c r="I112" s="1">
-        <v>7053727.47</v>
+        <v>4311838.48</v>
       </c>
       <c r="J112" s="1">
-        <v>51.80197799755</v>
+        <v>89.788868788067</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>20670442.01</v>
+        <v>9114035.61</v>
       </c>
       <c r="N112" s="1">
-        <v>20670442.01</v>
+        <v>9114035.61</v>
       </c>
       <c r="O112" s="1">
-        <v>0.84</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" t="s">
         <v>256</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>695349.0</v>
+        <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>79.66</v>
+        <v>55.25</v>
       </c>
       <c r="E113" s="1">
-        <v>59.7352610847</v>
+        <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
-        <v>117</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3783798.37</v>
+        <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>1322115.01</v>
+        <v>-1820835.91</v>
       </c>
       <c r="J113" s="1">
-        <v>34.941476281676</v>
+        <v>-35.10646989647</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>5105913.38</v>
+        <v>3365774.75</v>
       </c>
       <c r="N113" s="1">
-        <v>5105913.38</v>
+        <v>3365774.75</v>
       </c>
       <c r="O113" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" t="s">
         <v>258</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>215998.0</v>
+        <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>32.225</v>
+        <v>40.24</v>
       </c>
       <c r="E114" s="1">
-        <v>22.2325999778</v>
+        <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>4802197.13</v>
+        <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>2158338.42</v>
+        <v>2859033.97</v>
       </c>
       <c r="J114" s="1">
-        <v>44.944810918247</v>
+        <v>88.599911406719</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6960535.55</v>
+        <v>6085937.84</v>
       </c>
       <c r="N114" s="1">
-        <v>6960535.55</v>
+        <v>6085937.84</v>
       </c>
       <c r="O114" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" t="s">
         <v>260</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>103736.0</v>
+        <v>38052.0</v>
       </c>
       <c r="D115" s="1">
-        <v>50.35</v>
+        <v>73.45</v>
       </c>
       <c r="E115" s="1">
-        <v>85.1394583365</v>
+        <v>75.3178001156</v>
       </c>
       <c r="F115" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G115">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H115" s="1">
-        <v>8832026.85</v>
+        <v>3109562.43</v>
       </c>
       <c r="I115" s="1">
-        <v>-3608919.25</v>
+        <v>-86557.29</v>
       </c>
       <c r="J115" s="1">
-        <v>-40.861733227181</v>
+        <v>-2.7835842485401</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>5223107.6</v>
+        <v>3023005.14</v>
       </c>
       <c r="N115" s="1">
-        <v>5223107.6</v>
+        <v>3023005.14</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" t="s">
         <v>262</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>151241.0</v>
+        <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>39.94</v>
+        <v>4.8485</v>
       </c>
       <c r="E116" s="1">
-        <v>21.3361712102</v>
+        <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="G116">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H116" s="1">
-        <v>3226903.87</v>
+        <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>2813661.67</v>
+        <v>205356.87</v>
       </c>
       <c r="J116" s="1">
-        <v>87.193848448916</v>
+        <v>5.7064341030725</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>6040565.54</v>
+        <v>3804046.81</v>
       </c>
       <c r="N116" s="1">
-        <v>6040565.54</v>
+        <v>3804046.81</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" t="s">
         <v>264</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>680272.0</v>
+        <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>4.8565</v>
+        <v>231.1</v>
       </c>
       <c r="E117" s="1">
-        <v>4.6131474616</v>
+        <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="G117">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3598689.94</v>
+        <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>200460.21</v>
+        <v>-574308.42</v>
       </c>
       <c r="J117" s="1">
-        <v>5.5703662538929</v>
+        <v>-10.917740353562</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>3799150.15</v>
+        <v>4686014.7</v>
       </c>
       <c r="N117" s="1">
-        <v>3799150.15</v>
+        <v>4686014.7</v>
       </c>
       <c r="O117" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" t="s">
         <v>266</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>20277.0</v>
+        <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>270.3</v>
+        <v>78.27</v>
       </c>
       <c r="E118" s="1">
-        <v>259.4231454357</v>
+        <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>5260323.12</v>
+        <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>220549.98</v>
+        <v>19258917.6</v>
       </c>
       <c r="J118" s="1">
-        <v>4.1927078426315</v>
+        <v>73.805237163322</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>5480873.1</v>
+        <v>45353160.15</v>
       </c>
       <c r="N118" s="1">
-        <v>5480873.1</v>
+        <v>45353160.15</v>
       </c>
       <c r="O118" s="1">
-        <v>0.22</v>
+        <v>1.84</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" t="s">
         <v>268</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>579445.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D119" s="1">
-        <v>76.81</v>
+        <v>227.7</v>
       </c>
       <c r="E119" s="1">
-        <v>45.0331654428</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>26094242.55</v>
+        <v>16555164.03</v>
       </c>
       <c r="I119" s="1">
-        <v>18412927.9</v>
+        <v>3231055.17</v>
       </c>
       <c r="J119" s="1">
-        <v>70.563182145327</v>
+        <v>19.516902183179</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>44507170.45</v>
+        <v>19786219.2</v>
       </c>
       <c r="N119" s="1">
-        <v>44507170.45</v>
+        <v>19786219.2</v>
       </c>
       <c r="O119" s="1">
-        <v>1.81</v>
+        <v>0.8</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" t="s">
         <v>270</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>86896.0</v>
+        <v>146145.0</v>
       </c>
       <c r="D120" s="1">
-        <v>267.8</v>
+        <v>17.2</v>
       </c>
       <c r="E120" s="1">
-        <v>190.5169861674</v>
+        <v>17.0923922816</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>16555164.03</v>
+        <v>2497967.67</v>
       </c>
       <c r="I120" s="1">
-        <v>6715584.77</v>
+        <v>15726.33</v>
       </c>
       <c r="J120" s="1">
-        <v>40.564894179427</v>
+        <v>0.62956499352932</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>23270748.8</v>
+        <v>2513694.0</v>
       </c>
       <c r="N120" s="1">
-        <v>23270748.8</v>
+        <v>2513694.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.95</v>
+        <v>0.1</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" t="s">
         <v>272</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>146145.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D121" s="1">
-        <v>17.65</v>
+        <v>103.9</v>
       </c>
       <c r="E121" s="1">
-        <v>17.0923922816</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>2497967.67</v>
+        <v>9245132.53</v>
       </c>
       <c r="I121" s="1">
-        <v>81491.58</v>
+        <v>2120800.17</v>
       </c>
       <c r="J121" s="1">
-        <v>3.2623152404531</v>
+        <v>22.939640541854</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>2579459.25</v>
+        <v>11365932.7</v>
       </c>
       <c r="N121" s="1">
-        <v>2579459.25</v>
+        <v>11365932.7</v>
       </c>
       <c r="O121" s="1">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" t="s">
         <v>274</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>80263.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.35</v>
+        <v>65.77</v>
       </c>
       <c r="E122" s="1">
-        <v>77.549813239</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>6224380.66</v>
+        <v>16163371.58</v>
       </c>
       <c r="I122" s="1">
-        <v>1990537.39</v>
+        <v>47473510.01</v>
       </c>
       <c r="J122" s="1">
-        <v>31.979685991763</v>
+        <v>293.71044138305</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>8214918.05</v>
+        <v>63636881.59</v>
       </c>
       <c r="N122" s="1">
-        <v>8214918.05</v>
+        <v>63636881.59</v>
       </c>
       <c r="O122" s="1">
-        <v>0.33</v>
+        <v>2.58</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" t="s">
         <v>276</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="1">
-        <v>967567.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D123" s="1">
-        <v>67.32</v>
+        <v>49.295</v>
       </c>
       <c r="E123" s="1">
-        <v>16.7051703706</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>16163371.58</v>
+        <v>9466517.48</v>
       </c>
       <c r="I123" s="1">
-        <v>48973238.86</v>
+        <v>573000.81</v>
       </c>
       <c r="J123" s="1">
-        <v>302.98900583711</v>
+        <v>6.0529208466639</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>65136610.44</v>
+        <v>10039518.29</v>
       </c>
       <c r="N123" s="1">
-        <v>65136610.44</v>
+        <v>10039518.29</v>
       </c>
       <c r="O123" s="1">
-        <v>2.65</v>
+        <v>0.41</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" t="s">
         <v>278</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="1">
-        <v>203662.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D124" s="1">
-        <v>49.605</v>
+        <v>24.91</v>
       </c>
       <c r="E124" s="1">
-        <v>39.7678394595</v>
+        <v>15.354600916</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>9466517.48</v>
+        <v>6664572.4</v>
       </c>
       <c r="I124" s="1">
-        <v>636136.03</v>
+        <v>4147463.64</v>
       </c>
       <c r="J124" s="1">
-        <v>6.7198526949744</v>
+        <v>62.231504004668</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10102653.51</v>
+        <v>10812036.04</v>
       </c>
       <c r="N124" s="1">
-        <v>10102653.51</v>
+        <v>10812036.04</v>
       </c>
       <c r="O124" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" t="s">
         <v>280</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>434044.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D125" s="1">
-        <v>21.95</v>
+        <v>128.55</v>
       </c>
       <c r="E125" s="1">
-        <v>15.354600916</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>6664572.4</v>
+        <v>16099581.52</v>
       </c>
       <c r="I125" s="1">
-        <v>2862693.4</v>
+        <v>5518800.53</v>
       </c>
       <c r="J125" s="1">
-        <v>42.95389453643</v>
+        <v>34.279155164028</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>9527265.8</v>
+        <v>21618382.05</v>
       </c>
       <c r="N125" s="1">
-        <v>9527265.8</v>
+        <v>21618382.05</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.88</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" t="s">
         <v>282</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>168171.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D126" s="1">
-        <v>136.35</v>
+        <v>23.03</v>
       </c>
       <c r="E126" s="1">
-        <v>95.7333994565</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>16099581.52</v>
+        <v>11493557.59</v>
       </c>
       <c r="I126" s="1">
-        <v>6830534.33</v>
+        <v>-6093575.31</v>
       </c>
       <c r="J126" s="1">
-        <v>42.426781848427</v>
+        <v>-53.017312196719</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>22930115.85</v>
+        <v>5399982.28</v>
       </c>
       <c r="N126" s="1">
-        <v>22930115.85</v>
+        <v>5399982.28</v>
       </c>
       <c r="O126" s="1">
-        <v>0.93</v>
+        <v>0.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" t="s">
         <v>284</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" s="1">
-        <v>62687.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D127" s="1">
-        <v>42.48</v>
+        <v>35.91</v>
       </c>
       <c r="E127" s="1">
-        <v>38.7475120838</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2428965.29</v>
+        <v>6332242.86</v>
       </c>
       <c r="I127" s="1">
-        <v>233978.47</v>
+        <v>3292427.16</v>
       </c>
       <c r="J127" s="1">
-        <v>9.6328453503755</v>
+        <v>51.994644437879</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2662943.76</v>
+        <v>9624670.02</v>
       </c>
       <c r="N127" s="1">
-        <v>2662943.76</v>
+        <v>9624670.02</v>
       </c>
       <c r="O127" s="1">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" t="s">
         <v>286</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>363032.0</v>
+        <v>204604.0</v>
       </c>
       <c r="D128" s="1">
-        <v>23.27</v>
+        <v>66.44</v>
       </c>
       <c r="E128" s="1">
-        <v>49.0180555433</v>
+        <v>76.0764845751</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>17795122.74</v>
+        <v>15565553.05</v>
       </c>
       <c r="I128" s="1">
-        <v>-9347368.1</v>
+        <v>-1971663.29</v>
       </c>
       <c r="J128" s="1">
-        <v>-52.527696698539</v>
+        <v>-12.666837366244</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>8447754.64</v>
+        <v>13593889.76</v>
       </c>
       <c r="N128" s="1">
-        <v>8447754.64</v>
+        <v>13593889.76</v>
       </c>
       <c r="O128" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" t="s">
         <v>288</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="1">
-        <v>218752.0</v>
+        <v>423.0</v>
       </c>
       <c r="D129" s="1">
-        <v>35.14</v>
+        <v>5796.0</v>
       </c>
       <c r="E129" s="1">
-        <v>20.9068441431</v>
+        <v>5756.676122931</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>4573413.97</v>
+        <v>0.0</v>
       </c>
       <c r="I129" s="1">
-        <v>3113531.31</v>
+        <v>166340.0</v>
       </c>
       <c r="J129" s="1">
-        <v>68.078930322592</v>
+        <v>0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>7686945.28</v>
+        <v>166340.0</v>
       </c>
       <c r="N129" s="1">
-        <v>7686945.28</v>
+        <v>166340.0</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>0.01</v>
       </c>
       <c r="P129">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>