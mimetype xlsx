--- v2 (2026-07-28)
+++ v3 (2026-08-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="289">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,51 +214,51 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
@@ -815,50 +815,56 @@
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>GB00BLGZ9862</t>
   </si>
   <si>
     <t>TESCO PLC</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
+  </si>
+  <si>
+    <t>SE0000114837</t>
+  </si>
+  <si>
+    <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -1288,183 +1294,183 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>6454838.0898</v>
+        <v>6421541.0898</v>
       </c>
       <c r="D2">
-        <v>256.98</v>
+        <v>267.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>1658812330.65</v>
+        <v>1720517363.98</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>1658812330.65</v>
+        <v>1720517363.98</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3096.1276</v>
+        <v>3153.9822</v>
       </c>
       <c r="D3">
-        <v>247661.95</v>
+        <v>258321.93</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>766793012.11</v>
+        <v>814742778.33</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>766793012.11</v>
+        <v>814742778.33</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>77287.0</v>
+        <v>77973.0</v>
       </c>
       <c r="D4">
-        <v>251.54</v>
+        <v>262.25</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19441276.23</v>
+        <v>20448919.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19441276.23</v>
+        <v>20448919.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>129612.0</v>
+        <v>140785.0</v>
       </c>
       <c r="D5">
-        <v>129.89</v>
+        <v>135.48</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16835347.75</v>
+        <v>19074886.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16835347.75</v>
+        <v>19074886.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P129"/>
+  <dimension ref="A1:P130"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O129" sqref="O129"/>
+      <selection activeCell="O130" sqref="O130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>15</v>
       </c>
       <c r="B1" t="s">
         <v>16</v>
       </c>
       <c r="C1" t="s">
         <v>17</v>
       </c>
       <c r="D1" t="s">
         <v>18</v>
       </c>
       <c r="E1" t="s">
         <v>19</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>20</v>
@@ -1486,6436 +1492,6486 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>229587.0</v>
       </c>
       <c r="D2" s="1">
-        <v>76.42</v>
+        <v>83.8</v>
       </c>
       <c r="E2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="I2" s="1">
-        <v>3872629.66</v>
+        <v>6002025.74</v>
       </c>
       <c r="J2" s="1">
-        <v>25.63940293858</v>
+        <v>39.737431643693</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>18976841.21</v>
+        <v>21106237.29</v>
       </c>
       <c r="N2" s="1">
-        <v>18976841.21</v>
+        <v>21106237.29</v>
       </c>
       <c r="O2" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="1">
-        <v>77041.0</v>
+        <v>87081.0</v>
       </c>
       <c r="D3" s="1">
-        <v>119.1</v>
+        <v>123.6</v>
       </c>
       <c r="E3" s="1">
-        <v>113.5735566776</v>
+        <v>115.8468207761</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>8749820.38</v>
+        <v>10088057.0</v>
       </c>
       <c r="I3" s="1">
-        <v>425762.72</v>
+        <v>675154.6</v>
       </c>
       <c r="J3" s="1">
-        <v>4.8659595455604</v>
+        <v>6.692612858948</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9175583.1</v>
+        <v>10763211.6</v>
       </c>
       <c r="N3" s="1">
-        <v>9175583.1</v>
+        <v>10763211.6</v>
       </c>
       <c r="O3" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="1">
         <v>126975.0</v>
       </c>
       <c r="D4" s="1">
-        <v>137.8</v>
+        <v>154.5</v>
       </c>
       <c r="E4" s="1">
         <v>208.744855129</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>26505377.98</v>
       </c>
       <c r="I4" s="1">
-        <v>-9008222.98</v>
+        <v>-6887740.48</v>
       </c>
       <c r="J4" s="1">
-        <v>-33.986396974973</v>
+        <v>-25.986199801403</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>17497155.0</v>
+        <v>19617637.5</v>
       </c>
       <c r="N4" s="1">
-        <v>17497155.0</v>
+        <v>19617637.5</v>
       </c>
       <c r="O4" s="1">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="1">
         <v>1080.0</v>
       </c>
       <c r="D5" s="1">
-        <v>954.0</v>
+        <v>957.9</v>
       </c>
       <c r="E5" s="1">
         <v>1653.8514907407</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1786159.61</v>
       </c>
       <c r="I5" s="1">
-        <v>-755839.61</v>
+        <v>-751627.61</v>
       </c>
       <c r="J5" s="1">
-        <v>-42.316465212199</v>
+        <v>-42.08065201967</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1030320.0</v>
+        <v>1034532.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1030320.0</v>
+        <v>1034532.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.04</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1">
         <v>674270.0</v>
       </c>
       <c r="D6" s="1">
-        <v>23.62</v>
+        <v>23.8</v>
       </c>
       <c r="E6" s="1">
         <v>17.9759421003</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>12120638.48</v>
       </c>
       <c r="I6" s="1">
-        <v>3805618.92</v>
+        <v>3926987.52</v>
       </c>
       <c r="J6" s="1">
-        <v>31.397842005432</v>
+        <v>32.399180344169</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>15926257.4</v>
+        <v>16047626.0</v>
       </c>
       <c r="N6" s="1">
-        <v>15926257.4</v>
+        <v>16047626.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1">
-        <v>1201208.0</v>
+        <v>1251130.0</v>
       </c>
       <c r="D7" s="1">
-        <v>9.614</v>
+        <v>10.125</v>
       </c>
       <c r="E7" s="1">
-        <v>9.2645999694</v>
+        <v>9.2810872811</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>11128711.6</v>
+        <v>11611846.73</v>
       </c>
       <c r="I7" s="1">
-        <v>419702.11</v>
+        <v>1055844.52</v>
       </c>
       <c r="J7" s="1">
-        <v>3.7713450135593</v>
+        <v>9.0928217065779</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>11548413.71</v>
+        <v>12667691.25</v>
       </c>
       <c r="N7" s="1">
-        <v>11548413.71</v>
+        <v>12667691.25</v>
       </c>
       <c r="O7" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>203746.0</v>
       </c>
       <c r="D8" s="1">
-        <v>166.1</v>
+        <v>169.52</v>
       </c>
       <c r="E8" s="1">
         <v>130.7855969197</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>26647042.23</v>
       </c>
       <c r="I8" s="1">
-        <v>7195168.37</v>
+        <v>7891979.69</v>
       </c>
       <c r="J8" s="1">
-        <v>27.001752419259</v>
+        <v>29.616719266182</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>33842210.6</v>
+        <v>34539021.92</v>
       </c>
       <c r="N8" s="1">
-        <v>33842210.6</v>
+        <v>34539021.92</v>
       </c>
       <c r="O8" s="1">
-        <v>1.37</v>
+        <v>1.34</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>178045.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.26</v>
+        <v>51.88</v>
       </c>
       <c r="E9" s="1">
         <v>64.6603093038</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>11512444.77</v>
       </c>
       <c r="I9" s="1">
-        <v>-2563903.07</v>
+        <v>-2275470.17</v>
       </c>
       <c r="J9" s="1">
-        <v>-22.27070896949</v>
+        <v>-19.765308025013</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>8948541.7</v>
+        <v>9236974.6</v>
       </c>
       <c r="N9" s="1">
-        <v>8948541.7</v>
+        <v>9236974.6</v>
       </c>
       <c r="O9" s="1">
         <v>0.36</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="1">
         <v>183781.0</v>
       </c>
       <c r="D10" s="1">
-        <v>391.9</v>
+        <v>385.6</v>
       </c>
       <c r="E10" s="1">
         <v>227.3947787856</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>41790839.84</v>
       </c>
       <c r="I10" s="1">
-        <v>30232934.06</v>
+        <v>29075113.76</v>
       </c>
       <c r="J10" s="1">
-        <v>72.343446974862</v>
+        <v>69.572934813746</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>72023773.9</v>
+        <v>70865953.6</v>
       </c>
       <c r="N10" s="1">
-        <v>72023773.9</v>
+        <v>70865953.6</v>
       </c>
       <c r="O10" s="1">
-        <v>2.93</v>
+        <v>2.75</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="1">
         <v>328782.0</v>
       </c>
       <c r="D11" s="1">
-        <v>49.22</v>
+        <v>51.46</v>
       </c>
       <c r="E11" s="1">
         <v>67.196507321</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>22093002.07</v>
       </c>
       <c r="I11" s="1">
-        <v>-5910352.03</v>
+        <v>-5173880.35</v>
       </c>
       <c r="J11" s="1">
-        <v>-26.752145368355</v>
+        <v>-23.418638778048</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>16182650.04</v>
+        <v>16919121.72</v>
       </c>
       <c r="N11" s="1">
-        <v>16182650.04</v>
+        <v>16919121.72</v>
       </c>
       <c r="O11" s="1">
         <v>0.66</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="1">
         <v>430626.0</v>
       </c>
       <c r="D12" s="1">
-        <v>63.84</v>
+        <v>71.9</v>
       </c>
       <c r="E12" s="1">
         <v>59.3624597679</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>25563018.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1928145.24</v>
+        <v>5398990.8</v>
       </c>
       <c r="J12" s="1">
-        <v>7.5427134415182</v>
+        <v>21.120317926773</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>27491163.84</v>
+        <v>30962009.4</v>
       </c>
       <c r="N12" s="1">
-        <v>27491163.84</v>
+        <v>30962009.4</v>
       </c>
       <c r="O12" s="1">
-        <v>1.12</v>
+        <v>1.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="1">
         <v>18563.0</v>
       </c>
       <c r="D13" s="1">
-        <v>665.6</v>
+        <v>701.0</v>
       </c>
       <c r="E13" s="1">
         <v>683.554539137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>12688822.91</v>
       </c>
       <c r="I13" s="1">
-        <v>-333290.11</v>
+        <v>323840.09</v>
       </c>
       <c r="J13" s="1">
-        <v>-2.6266432462962</v>
+        <v>2.5521680954723</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>12355532.8</v>
+        <v>13012663.0</v>
       </c>
       <c r="N13" s="1">
-        <v>12355532.8</v>
+        <v>13012663.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
         <v>168830.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1171.8</v>
+        <v>1409.0</v>
       </c>
       <c r="E14" s="1">
         <v>212.7903277853</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>35925391.04</v>
       </c>
       <c r="I14" s="1">
-        <v>161909602.96</v>
+        <v>201956078.96</v>
       </c>
       <c r="J14" s="1">
-        <v>450.68292445231</v>
+        <v>562.1541564715</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>197834994.0</v>
+        <v>237881470.0</v>
       </c>
       <c r="N14" s="1">
-        <v>197834994.0</v>
+        <v>237881470.0</v>
       </c>
       <c r="O14" s="1">
-        <v>8.04</v>
+        <v>9.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>17882.0</v>
+        <v>21976.0</v>
       </c>
       <c r="D15" s="1">
-        <v>184.1</v>
+        <v>198.9</v>
       </c>
       <c r="E15" s="1">
-        <v>185.1985504977</v>
+        <v>185.1785702585</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3311720.48</v>
+        <v>4069484.26</v>
       </c>
       <c r="I15" s="1">
-        <v>-19644.28</v>
+        <v>301542.14</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.59317445776704</v>
+        <v>7.4098367442758</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3292076.2</v>
+        <v>4371026.4</v>
       </c>
       <c r="N15" s="1">
-        <v>3292076.2</v>
+        <v>4371026.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
         <v>817435.0</v>
       </c>
       <c r="D16" s="1">
-        <v>40.98</v>
+        <v>40.12</v>
       </c>
       <c r="E16" s="1">
         <v>21.2811505624</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>17395957.31</v>
       </c>
       <c r="I16" s="1">
-        <v>16102528.99</v>
+        <v>15399534.89</v>
       </c>
       <c r="J16" s="1">
-        <v>92.564776419309</v>
+        <v>88.523641531056</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>33498486.3</v>
+        <v>32795492.2</v>
       </c>
       <c r="N16" s="1">
-        <v>33498486.3</v>
+        <v>32795492.2</v>
       </c>
       <c r="O16" s="1">
-        <v>1.36</v>
+        <v>1.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
         <v>3416962.0</v>
       </c>
       <c r="D17" s="1">
-        <v>18.78</v>
+        <v>19.295</v>
       </c>
       <c r="E17" s="1">
         <v>7.4092103541</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>25316990.23</v>
       </c>
       <c r="I17" s="1">
-        <v>38853556.13</v>
+        <v>40613291.56</v>
       </c>
       <c r="J17" s="1">
-        <v>153.46830637063</v>
+        <v>160.41911455918</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>64170546.36</v>
+        <v>65930281.79</v>
       </c>
       <c r="N17" s="1">
-        <v>64170546.36</v>
+        <v>65930281.79</v>
       </c>
       <c r="O17" s="1">
-        <v>2.61</v>
+        <v>2.56</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
         <v>8412559.0</v>
       </c>
       <c r="D18" s="1">
-        <v>0.8936</v>
+        <v>0.9632</v>
       </c>
       <c r="E18" s="1">
         <v>0.4843255804</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>4074417.52</v>
       </c>
       <c r="I18" s="1">
-        <v>3443045.2</v>
+        <v>4028559.31</v>
       </c>
       <c r="J18" s="1">
-        <v>84.503985737819</v>
+        <v>98.874484272294</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>7517462.72</v>
+        <v>8102976.83</v>
       </c>
       <c r="N18" s="1">
-        <v>7517462.72</v>
+        <v>8102976.83</v>
       </c>
       <c r="O18" s="1">
         <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>4731057.0</v>
+        <v>4804582.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.366</v>
+        <v>10.428</v>
       </c>
       <c r="E19" s="1">
-        <v>4.903104896</v>
+        <v>4.9831415657</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>23196868.74</v>
+        <v>23941912.27</v>
       </c>
       <c r="I19" s="1">
-        <v>25845268.12</v>
+        <v>26160268.83</v>
       </c>
       <c r="J19" s="1">
-        <v>111.41705550729</v>
+        <v>109.26557801642</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>49042136.86</v>
+        <v>50102181.1</v>
       </c>
       <c r="N19" s="1">
-        <v>49042136.86</v>
+        <v>50102181.1</v>
       </c>
       <c r="O19" s="1">
-        <v>1.99</v>
+        <v>1.95</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>70726.0</v>
+        <v>74135.0</v>
       </c>
       <c r="D20" s="1">
-        <v>147.4</v>
+        <v>151.7</v>
       </c>
       <c r="E20" s="1">
-        <v>104.9443275457</v>
+        <v>106.8305951305</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>7422292.51</v>
+        <v>7919886.17</v>
       </c>
       <c r="I20" s="1">
-        <v>3002719.89</v>
+        <v>3326393.33</v>
       </c>
       <c r="J20" s="1">
-        <v>40.455423791968</v>
+        <v>42.000519434233</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>10425012.4</v>
+        <v>11246279.5</v>
       </c>
       <c r="N20" s="1">
-        <v>10425012.4</v>
+        <v>11246279.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>63412.0</v>
       </c>
       <c r="D21" s="1">
-        <v>235.3</v>
+        <v>273.6</v>
       </c>
       <c r="E21" s="1">
         <v>141.7162768877</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>8986512.55</v>
       </c>
       <c r="I21" s="1">
-        <v>5934331.05</v>
+        <v>8363010.65</v>
       </c>
       <c r="J21" s="1">
-        <v>66.035973543485</v>
+        <v>93.061803491278</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>14920843.6</v>
+        <v>17349523.2</v>
       </c>
       <c r="N21" s="1">
-        <v>14920843.6</v>
+        <v>17349523.2</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
         <v>26958.0</v>
       </c>
       <c r="D22" s="1">
-        <v>69.8</v>
+        <v>73.3</v>
       </c>
       <c r="E22" s="1">
         <v>115.7674886861</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3120859.96</v>
       </c>
       <c r="I22" s="1">
-        <v>-1239191.56</v>
+        <v>-1144838.56</v>
       </c>
       <c r="J22" s="1">
-        <v>-39.706733909329</v>
+        <v>-36.683432601058</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1881668.4</v>
+        <v>1976021.4</v>
       </c>
       <c r="N22" s="1">
-        <v>1881668.4</v>
+        <v>1976021.4</v>
       </c>
       <c r="O22" s="1">
         <v>0.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
         <v>319341.0</v>
       </c>
       <c r="D23" s="1">
-        <v>79.36</v>
+        <v>74.48</v>
       </c>
       <c r="E23" s="1">
         <v>80.671217382</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>25761627.23</v>
       </c>
       <c r="I23" s="1">
-        <v>-418725.47</v>
+        <v>-1977109.55</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.6253843992913</v>
+        <v>-7.6746299150607</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>25342901.76</v>
+        <v>23784517.68</v>
       </c>
       <c r="N23" s="1">
-        <v>25342901.76</v>
+        <v>23784517.68</v>
       </c>
       <c r="O23" s="1">
-        <v>1.03</v>
+        <v>0.92</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>452298.0</v>
+        <v>457891.0</v>
       </c>
       <c r="D24" s="1">
-        <v>91.52</v>
+        <v>89.93</v>
       </c>
       <c r="E24" s="1">
-        <v>56.6675505087</v>
+        <v>57.0580427656</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>25630619.76</v>
+        <v>26126364.26</v>
       </c>
       <c r="I24" s="1">
-        <v>15763693.2</v>
+        <v>15051773.37</v>
       </c>
       <c r="J24" s="1">
-        <v>61.503363350586</v>
+        <v>57.611435024829</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>41394312.96</v>
+        <v>41178137.63</v>
       </c>
       <c r="N24" s="1">
-        <v>41394312.96</v>
+        <v>41178137.63</v>
       </c>
       <c r="O24" s="1">
-        <v>1.68</v>
+        <v>1.6</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>906227.0</v>
       </c>
       <c r="D25" s="1">
-        <v>12.46</v>
+        <v>11.492</v>
       </c>
       <c r="E25" s="1">
         <v>6.1655268492</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>5587366.9</v>
       </c>
       <c r="I25" s="1">
-        <v>5704221.52</v>
+        <v>4826993.78</v>
       </c>
       <c r="J25" s="1">
-        <v>102.09140767183</v>
+        <v>86.391208352543</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>11291588.42</v>
+        <v>10414360.68</v>
       </c>
       <c r="N25" s="1">
-        <v>11291588.42</v>
+        <v>10414360.68</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>487224.0</v>
       </c>
       <c r="D26" s="1">
-        <v>25.6</v>
+        <v>26.9</v>
       </c>
       <c r="E26" s="1">
         <v>28.6535276793</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>13960686.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-1487751.97</v>
+        <v>-854360.77</v>
       </c>
       <c r="J26" s="1">
-        <v>-10.656725110572</v>
+        <v>-6.1197619325933</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>12472934.4</v>
+        <v>13106325.6</v>
       </c>
       <c r="N26" s="1">
-        <v>12472934.4</v>
+        <v>13106325.6</v>
       </c>
       <c r="O26" s="1">
         <v>0.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
         <v>779824.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.61</v>
+        <v>11.43</v>
       </c>
       <c r="E27" s="1">
         <v>3.7024288942</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2887242.91</v>
       </c>
       <c r="I27" s="1">
-        <v>5386689.73</v>
+        <v>6026145.41</v>
       </c>
       <c r="J27" s="1">
-        <v>186.56863651282</v>
+        <v>208.71625969288</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>8273932.64</v>
+        <v>8913388.32</v>
       </c>
       <c r="N27" s="1">
-        <v>8273932.64</v>
+        <v>8913388.32</v>
       </c>
       <c r="O27" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
         <v>18207.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.28</v>
+        <v>103.1</v>
       </c>
       <c r="E28" s="1">
         <v>94.3156961608</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1717205.88</v>
       </c>
       <c r="I28" s="1">
-        <v>90385.08</v>
+        <v>159935.82</v>
       </c>
       <c r="J28" s="1">
-        <v>5.2634970013031</v>
+        <v>9.3137242227472</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1807590.96</v>
+        <v>1877141.7</v>
       </c>
       <c r="N28" s="1">
-        <v>1807590.96</v>
+        <v>1877141.7</v>
       </c>
       <c r="O28" s="1">
         <v>0.07</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
         <v>142692.0</v>
       </c>
       <c r="D29" s="1">
-        <v>42.25</v>
+        <v>42.78</v>
       </c>
       <c r="E29" s="1">
-        <v>43.0530775376</v>
+        <v>41.8530775376</v>
       </c>
       <c r="F29" t="s">
         <v>87</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H29" s="1">
-        <v>6729140.85</v>
+        <v>6557910.45</v>
       </c>
       <c r="I29" s="1">
-        <v>224018.71</v>
+        <v>512644.67</v>
       </c>
       <c r="J29" s="1">
-        <v>3.3290833851397</v>
+        <v>7.8171953384938</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6953159.56</v>
+        <v>7070555.12</v>
       </c>
       <c r="N29" s="1">
-        <v>6953159.56</v>
+        <v>7070555.12</v>
       </c>
       <c r="O29" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>312677.0</v>
       </c>
       <c r="D30" s="1">
-        <v>35.48</v>
+        <v>36.28</v>
       </c>
       <c r="E30" s="1">
         <v>11.5301145271</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>3605201.62</v>
       </c>
       <c r="I30" s="1">
-        <v>7488578.34</v>
+        <v>7738719.94</v>
       </c>
       <c r="J30" s="1">
-        <v>207.71593739603</v>
+        <v>214.6542899867</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>11093779.96</v>
+        <v>11343921.56</v>
       </c>
       <c r="N30" s="1">
-        <v>11093779.96</v>
+        <v>11343921.56</v>
       </c>
       <c r="O30" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>251187.0</v>
       </c>
       <c r="D31" s="1">
-        <v>77.34</v>
+        <v>75.28</v>
       </c>
       <c r="E31" s="1">
         <v>47.8803840565</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>12026930.03</v>
       </c>
       <c r="I31" s="1">
-        <v>7399872.55</v>
+        <v>6882427.33</v>
       </c>
       <c r="J31" s="1">
-        <v>61.527526405672</v>
+        <v>57.225138192643</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>19426802.58</v>
+        <v>18909357.36</v>
       </c>
       <c r="N31" s="1">
-        <v>19426802.58</v>
+        <v>18909357.36</v>
       </c>
       <c r="O31" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>32613.0</v>
       </c>
       <c r="D32" s="1">
-        <v>149.1</v>
+        <v>155.75</v>
       </c>
       <c r="E32" s="1">
         <v>169.9207733113</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H32" s="1">
         <v>5943091.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-683669.53</v>
+        <v>-370742.17</v>
       </c>
       <c r="J32" s="1">
-        <v>-11.503601545781</v>
+        <v>-6.2382042971816</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>5259421.66</v>
+        <v>5572349.02</v>
       </c>
       <c r="N32" s="1">
-        <v>5259421.66</v>
+        <v>5572349.02</v>
       </c>
       <c r="O32" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
         <v>1203887.0</v>
       </c>
       <c r="D33" s="1">
-        <v>2.174</v>
+        <v>1.97</v>
       </c>
       <c r="E33" s="1">
         <v>2.2886534617</v>
       </c>
       <c r="F33" t="s">
         <v>87</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H33" s="1">
         <v>3151404.96</v>
       </c>
       <c r="I33" s="1">
-        <v>-132835.86</v>
+        <v>-404364.49</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.215131399679</v>
+        <v>-12.831244956853</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3018569.1</v>
+        <v>2747040.47</v>
       </c>
       <c r="N33" s="1">
-        <v>3018569.1</v>
+        <v>2747040.47</v>
       </c>
       <c r="O33" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
         <v>163459.0</v>
       </c>
       <c r="D34" s="1">
-        <v>42.47</v>
+        <v>40.13</v>
       </c>
       <c r="E34" s="1">
         <v>37.1563429361</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>6073538.66</v>
       </c>
       <c r="I34" s="1">
-        <v>868565.07</v>
+        <v>486071.01</v>
       </c>
       <c r="J34" s="1">
-        <v>14.3008074637</v>
+        <v>8.0030940315114</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>6942103.73</v>
+        <v>6559609.67</v>
       </c>
       <c r="N34" s="1">
-        <v>6942103.73</v>
+        <v>6559609.67</v>
       </c>
       <c r="O34" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>165403.0</v>
       </c>
       <c r="D35" s="1">
-        <v>67.4</v>
+        <v>61.86</v>
       </c>
       <c r="E35" s="1">
         <v>50.9596718923</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8428882.61</v>
       </c>
       <c r="I35" s="1">
-        <v>2719279.59</v>
+        <v>1802946.97</v>
       </c>
       <c r="J35" s="1">
-        <v>32.261448116193</v>
+        <v>21.390106535129</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>11148162.2</v>
+        <v>10231829.58</v>
       </c>
       <c r="N35" s="1">
-        <v>11148162.2</v>
+        <v>10231829.58</v>
       </c>
       <c r="O35" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>31682.0</v>
       </c>
       <c r="D36" s="1">
-        <v>267.3</v>
+        <v>256.0</v>
       </c>
       <c r="E36" s="1">
         <v>271.6233665804</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>8605571.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-136972.9</v>
+        <v>-494979.5</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.5916769734584</v>
+        <v>-5.7518492525453</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>8468598.6</v>
+        <v>8110592.0</v>
       </c>
       <c r="N36" s="1">
-        <v>8468598.6</v>
+        <v>8110592.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>449404.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.76</v>
+        <v>29.31</v>
       </c>
       <c r="E37" s="1">
         <v>30.9519759059</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>13909941.78</v>
       </c>
       <c r="I37" s="1">
-        <v>-1883890.74</v>
+        <v>-737910.54</v>
       </c>
       <c r="J37" s="1">
-        <v>-13.543484004431</v>
+        <v>-5.3049146550777</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>12026051.04</v>
+        <v>13172031.24</v>
       </c>
       <c r="N37" s="1">
-        <v>12026051.04</v>
+        <v>13172031.24</v>
       </c>
       <c r="O37" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>1600843.0</v>
       </c>
       <c r="D38" s="1">
-        <v>18.925</v>
+        <v>18.3</v>
       </c>
       <c r="E38" s="1">
         <v>12.4476612572</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>19926751.39</v>
       </c>
       <c r="I38" s="1">
-        <v>10369202.39</v>
+        <v>9368675.51</v>
       </c>
       <c r="J38" s="1">
-        <v>52.03659235295</v>
+        <v>47.01556880316</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>30295953.78</v>
+        <v>29295426.9</v>
       </c>
       <c r="N38" s="1">
-        <v>30295953.78</v>
+        <v>29295426.9</v>
       </c>
       <c r="O38" s="1">
-        <v>1.23</v>
+        <v>1.14</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
         <v>111798.0</v>
       </c>
       <c r="D39" s="1">
-        <v>136.85</v>
+        <v>121.0</v>
       </c>
       <c r="E39" s="1">
         <v>89.0729509472</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>9958177.77</v>
       </c>
       <c r="I39" s="1">
-        <v>5341378.53</v>
+        <v>3569380.23</v>
       </c>
       <c r="J39" s="1">
-        <v>53.638111845035</v>
+        <v>35.843708682859</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>15299556.3</v>
+        <v>13527558.0</v>
       </c>
       <c r="N39" s="1">
-        <v>15299556.3</v>
+        <v>13527558.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
         <v>5906211.0</v>
       </c>
       <c r="D40" s="1">
-        <v>9.945</v>
+        <v>9.698</v>
       </c>
       <c r="E40" s="1">
         <v>6.7058335302</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>39606067.76</v>
       </c>
       <c r="I40" s="1">
-        <v>19131200.64</v>
+        <v>17672366.52</v>
       </c>
       <c r="J40" s="1">
-        <v>48.303711330115</v>
+        <v>44.620351172171</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>58737268.4</v>
+        <v>57278434.28</v>
       </c>
       <c r="N40" s="1">
-        <v>58737268.4</v>
+        <v>57278434.28</v>
       </c>
       <c r="O40" s="1">
-        <v>2.39</v>
+        <v>2.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>2031153.0</v>
       </c>
       <c r="D41" s="1">
-        <v>28.52</v>
+        <v>27.17</v>
       </c>
       <c r="E41" s="1">
-        <v>19.0395123558</v>
+        <v>18.7205123543</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>38672162.64</v>
+        <v>38024224.83</v>
       </c>
       <c r="I41" s="1">
-        <v>19256320.92</v>
+        <v>17162202.18</v>
       </c>
       <c r="J41" s="1">
-        <v>49.793752418911</v>
+        <v>45.13491663993</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>57928483.56</v>
+        <v>55186427.01</v>
       </c>
       <c r="N41" s="1">
-        <v>57928483.56</v>
+        <v>55186427.01</v>
       </c>
       <c r="O41" s="1">
-        <v>2.35</v>
+        <v>2.14</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>498057.0</v>
       </c>
       <c r="D42" s="1">
-        <v>104.65</v>
+        <v>125.85</v>
       </c>
       <c r="E42" s="1">
         <v>105.1142000012</v>
       </c>
       <c r="F42" t="s">
         <v>114</v>
       </c>
       <c r="G42">
-        <v>10.87</v>
+        <v>10.86</v>
       </c>
       <c r="H42" s="1">
         <v>4921769.59</v>
       </c>
       <c r="I42" s="1">
-        <v>-126746.15</v>
+        <v>848584.7</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.5752150254559</v>
+        <v>17.241455222206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4795023.44</v>
+        <v>5770354.29</v>
       </c>
       <c r="N42" s="1">
-        <v>4795023.44</v>
+        <v>5770354.29</v>
       </c>
       <c r="O42" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>124172.0</v>
       </c>
       <c r="D43" s="1">
-        <v>100.9</v>
+        <v>98.3</v>
       </c>
       <c r="E43" s="1">
         <v>97.8622890024</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>12151756.15</v>
       </c>
       <c r="I43" s="1">
-        <v>377198.65</v>
+        <v>54351.45</v>
       </c>
       <c r="J43" s="1">
-        <v>3.1040669788292</v>
+        <v>0.44727238869091</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>12528954.8</v>
+        <v>12206107.6</v>
       </c>
       <c r="N43" s="1">
-        <v>12528954.8</v>
+        <v>12206107.6</v>
       </c>
       <c r="O43" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
         <v>72758.0</v>
       </c>
       <c r="D44" s="1">
-        <v>182.7</v>
+        <v>173.25</v>
       </c>
       <c r="E44" s="1">
         <v>125.2737671459</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>9114668.75</v>
       </c>
       <c r="I44" s="1">
-        <v>4178217.85</v>
+        <v>3490654.75</v>
       </c>
       <c r="J44" s="1">
-        <v>45.840589105336</v>
+        <v>38.297110358509</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>13292886.6</v>
+        <v>12605323.5</v>
       </c>
       <c r="N44" s="1">
-        <v>13292886.6</v>
+        <v>12605323.5</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
         <v>64301.0</v>
       </c>
       <c r="D45" s="1">
-        <v>59.76</v>
+        <v>62.58</v>
       </c>
       <c r="E45" s="1">
         <v>65.389426292</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>4204605.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-361977.74</v>
+        <v>-180648.92</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.609077355771</v>
+        <v>-4.2964534960533</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3842627.76</v>
+        <v>4023956.58</v>
       </c>
       <c r="N45" s="1">
-        <v>3842627.76</v>
+        <v>4023956.58</v>
       </c>
       <c r="O45" s="1">
         <v>0.16</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
         <v>789770.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.67</v>
+        <v>17.28</v>
       </c>
       <c r="E46" s="1">
         <v>18.8605773326</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>14895518.16</v>
       </c>
       <c r="I46" s="1">
-        <v>-940282.26</v>
+        <v>-1248292.56</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.3125179661424</v>
+        <v>-8.3803231723226</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>13955235.9</v>
+        <v>13647225.6</v>
       </c>
       <c r="N46" s="1">
-        <v>13955235.9</v>
+        <v>13647225.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>44625.0</v>
+        <v>47146.0</v>
       </c>
       <c r="D47" s="1">
-        <v>291.45</v>
+        <v>301.55</v>
       </c>
       <c r="E47" s="1">
-        <v>343.7634095238</v>
+        <v>340.3831536079</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>15340442.15</v>
+        <v>16047704.16</v>
       </c>
       <c r="I47" s="1">
-        <v>-2334485.9</v>
+        <v>-1830827.86</v>
       </c>
       <c r="J47" s="1">
-        <v>-15.217852765737</v>
+        <v>-11.408659093825</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>13005956.25</v>
+        <v>14216876.3</v>
       </c>
       <c r="N47" s="1">
-        <v>13005956.25</v>
+        <v>14216876.3</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
         <v>196097.0</v>
       </c>
       <c r="D48" s="1">
-        <v>38.71</v>
+        <v>37.26</v>
       </c>
       <c r="E48" s="1">
         <v>41.6881530059</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>8174921.74</v>
       </c>
       <c r="I48" s="1">
-        <v>-584006.87</v>
+        <v>-868347.52</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.1438833125759</v>
+        <v>-10.622089698439</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7590914.87</v>
+        <v>7306574.22</v>
       </c>
       <c r="N48" s="1">
-        <v>7590914.87</v>
+        <v>7306574.22</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
         <v>147017.0</v>
       </c>
       <c r="D49" s="1">
-        <v>40.79</v>
+        <v>38.78</v>
       </c>
       <c r="E49" s="1">
         <v>36.8091886653</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5411576.49</v>
       </c>
       <c r="I49" s="1">
-        <v>585246.94</v>
+        <v>289742.77</v>
       </c>
       <c r="J49" s="1">
-        <v>10.814721755878</v>
+        <v>5.3541287004889</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5996823.43</v>
+        <v>5701319.26</v>
       </c>
       <c r="N49" s="1">
-        <v>5996823.43</v>
+        <v>5701319.26</v>
       </c>
       <c r="O49" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
         <v>752121.0</v>
       </c>
       <c r="D50" s="1">
-        <v>19.645</v>
+        <v>19.095</v>
       </c>
       <c r="E50" s="1">
         <v>15.2704559905</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>11485230.63</v>
       </c>
       <c r="I50" s="1">
-        <v>3290186.42</v>
+        <v>2876519.87</v>
       </c>
       <c r="J50" s="1">
-        <v>28.647107977143</v>
+        <v>25.045381870577</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>14775417.05</v>
+        <v>14361750.5</v>
       </c>
       <c r="N50" s="1">
-        <v>14775417.05</v>
+        <v>14361750.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
         <v>25992.0</v>
       </c>
       <c r="D51" s="1">
-        <v>204.0</v>
+        <v>204.8</v>
       </c>
       <c r="E51" s="1">
         <v>137.6485649431</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3577761.5</v>
       </c>
       <c r="I51" s="1">
-        <v>1724606.5</v>
+        <v>1745400.1</v>
       </c>
       <c r="J51" s="1">
-        <v>48.203506578066</v>
+        <v>48.78469679994</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5302368.0</v>
+        <v>5323161.6</v>
       </c>
       <c r="N51" s="1">
-        <v>5302368.0</v>
+        <v>5323161.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
         <v>262171.0</v>
       </c>
       <c r="D52" s="1">
-        <v>59.9</v>
+        <v>54.25</v>
       </c>
       <c r="E52" s="1">
         <v>38.8187797659</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>10177158.31</v>
       </c>
       <c r="I52" s="1">
-        <v>5526884.59</v>
+        <v>4045618.44</v>
       </c>
       <c r="J52" s="1">
-        <v>54.306756578301</v>
+        <v>39.751945648962</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>15704042.9</v>
+        <v>14222776.75</v>
       </c>
       <c r="N52" s="1">
-        <v>15704042.9</v>
+        <v>14222776.75</v>
       </c>
       <c r="O52" s="1">
-        <v>0.64</v>
+        <v>0.55</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4724.0</v>
+        <v>5586.0</v>
       </c>
       <c r="D53" s="1">
-        <v>534.4</v>
+        <v>505.6</v>
       </c>
       <c r="E53" s="1">
-        <v>618.7056117697</v>
+        <v>602.9675044755</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H53" s="1">
-        <v>3115906.0</v>
+        <v>3602614.37</v>
       </c>
       <c r="I53" s="1">
-        <v>-385382.39</v>
+        <v>-504285.59</v>
       </c>
       <c r="J53" s="1">
-        <v>-12.368229015895</v>
+        <v>-13.997767682251</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2730523.61</v>
+        <v>3098328.78</v>
       </c>
       <c r="N53" s="1">
-        <v>2730523.61</v>
+        <v>3098328.78</v>
       </c>
       <c r="O53" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
         <v>914900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>38.37</v>
+        <v>38.94</v>
       </c>
       <c r="E54" s="1">
         <v>24.9927591212</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>22865875.32</v>
       </c>
       <c r="I54" s="1">
-        <v>12238837.68</v>
+        <v>12760330.68</v>
       </c>
       <c r="J54" s="1">
-        <v>53.524466081975</v>
+        <v>55.805126641441</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>35104713.0</v>
+        <v>35626206.0</v>
       </c>
       <c r="N54" s="1">
-        <v>35104713.0</v>
+        <v>35626206.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.43</v>
+        <v>1.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>248513.0</v>
+        <v>273242.0</v>
       </c>
       <c r="D55" s="1">
-        <v>17.52</v>
+        <v>20.36</v>
       </c>
       <c r="E55" s="1">
-        <v>16.6783863621</v>
+        <v>16.9562383894</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>4144795.83</v>
+        <v>4633156.49</v>
       </c>
       <c r="I55" s="1">
-        <v>209151.93</v>
+        <v>930050.63</v>
       </c>
       <c r="J55" s="1">
-        <v>5.0461334786664</v>
+        <v>20.073801349196</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>4353947.76</v>
+        <v>5563207.12</v>
       </c>
       <c r="N55" s="1">
-        <v>4353947.76</v>
+        <v>5563207.12</v>
       </c>
       <c r="O55" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
         <v>75731.0</v>
       </c>
       <c r="D56" s="1">
-        <v>185.75</v>
+        <v>174.65</v>
       </c>
       <c r="E56" s="1">
         <v>101.6050588266</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>7694652.71</v>
       </c>
       <c r="I56" s="1">
-        <v>6372380.54</v>
+        <v>5531766.44</v>
       </c>
       <c r="J56" s="1">
-        <v>82.815700463238</v>
+        <v>71.891047568799</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>14067033.25</v>
+        <v>13226419.15</v>
       </c>
       <c r="N56" s="1">
-        <v>14067033.25</v>
+        <v>13226419.15</v>
       </c>
       <c r="O56" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
         <v>147141.0</v>
       </c>
       <c r="D57" s="1">
-        <v>66.8</v>
+        <v>68.86</v>
       </c>
       <c r="E57" s="1">
         <v>67.8664957422</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>9985944.05</v>
       </c>
       <c r="I57" s="1">
-        <v>-156925.25</v>
+        <v>146185.21</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.5714613381997</v>
+        <v>1.4639097642451</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>9829018.8</v>
+        <v>10132129.26</v>
       </c>
       <c r="N57" s="1">
-        <v>9829018.8</v>
+        <v>10132129.26</v>
       </c>
       <c r="O57" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>112726.0</v>
+        <v>124656.0</v>
       </c>
       <c r="D58" s="1">
-        <v>62.74</v>
+        <v>65.98</v>
       </c>
       <c r="E58" s="1">
-        <v>76.2256770399</v>
+        <v>74.8587191952</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>8592615.67</v>
+        <v>9331588.5</v>
       </c>
       <c r="I58" s="1">
-        <v>-1520186.43</v>
+        <v>-1106785.62</v>
       </c>
       <c r="J58" s="1">
-        <v>-17.691777316511</v>
+        <v>-11.860634660433</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>7072429.24</v>
+        <v>8224802.88</v>
       </c>
       <c r="N58" s="1">
-        <v>7072429.24</v>
+        <v>8224802.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
         <v>13502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>1622.5</v>
+        <v>1605.0</v>
       </c>
       <c r="E59" s="1">
         <v>1848.9450133314</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>24964455.57</v>
       </c>
       <c r="I59" s="1">
-        <v>-3057460.57</v>
+        <v>-3293745.57</v>
       </c>
       <c r="J59" s="1">
-        <v>-12.247255148132</v>
+        <v>-13.193740839909</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>21906995.0</v>
+        <v>21670710.0</v>
       </c>
       <c r="N59" s="1">
-        <v>21906995.0</v>
+        <v>21670710.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
         <v>63683.0</v>
       </c>
       <c r="D60" s="1">
-        <v>50.9</v>
+        <v>49.18</v>
       </c>
       <c r="E60" s="1">
         <v>51.4520457579</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>3276620.63</v>
       </c>
       <c r="I60" s="1">
-        <v>-35155.93</v>
+        <v>-144690.69</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.0729325719957</v>
+        <v>-4.4158511569891</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3241464.7</v>
+        <v>3131929.94</v>
       </c>
       <c r="N60" s="1">
-        <v>3241464.7</v>
+        <v>3131929.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
         <v>794390.0</v>
       </c>
       <c r="D61" s="1">
-        <v>20.16</v>
+        <v>19.575</v>
       </c>
       <c r="E61" s="1">
         <v>11.5333553041</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>9161982.12</v>
       </c>
       <c r="I61" s="1">
-        <v>6852920.28</v>
+        <v>6388202.13</v>
       </c>
       <c r="J61" s="1">
-        <v>74.797354876305</v>
+        <v>69.725110203555</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>16014902.4</v>
+        <v>15550184.25</v>
       </c>
       <c r="N61" s="1">
-        <v>16014902.4</v>
+        <v>15550184.25</v>
       </c>
       <c r="O61" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
         <v>486373.0</v>
       </c>
       <c r="D62" s="1">
-        <v>51.86</v>
+        <v>50.78</v>
       </c>
       <c r="E62" s="1">
         <v>29.058348058</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>14133195.92</v>
       </c>
       <c r="I62" s="1">
-        <v>11090107.86</v>
+        <v>10564825.02</v>
       </c>
       <c r="J62" s="1">
-        <v>78.468507213618</v>
+        <v>74.751847209941</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>25223303.78</v>
+        <v>24698020.94</v>
       </c>
       <c r="N62" s="1">
-        <v>25223303.78</v>
+        <v>24698020.94</v>
       </c>
       <c r="O62" s="1">
-        <v>1.02</v>
+        <v>0.96</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
         <v>358453.0</v>
       </c>
       <c r="D63" s="1">
-        <v>52.8</v>
+        <v>73.42</v>
       </c>
       <c r="E63" s="1">
         <v>22.8351660608</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>8185333.78</v>
       </c>
       <c r="I63" s="1">
-        <v>10740984.62</v>
+        <v>18132285.48</v>
       </c>
       <c r="J63" s="1">
-        <v>131.222316752</v>
+        <v>221.52163818053</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>18926318.4</v>
+        <v>26317619.26</v>
       </c>
       <c r="N63" s="1">
-        <v>18926318.4</v>
+        <v>26317619.26</v>
       </c>
       <c r="O63" s="1">
-        <v>0.77</v>
+        <v>1.02</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
         <v>618310.0</v>
       </c>
       <c r="D64" s="1">
-        <v>24.015</v>
+        <v>26.435</v>
       </c>
       <c r="E64" s="1">
         <v>13.8495131892</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>8563292.5</v>
       </c>
       <c r="I64" s="1">
-        <v>6285422.15</v>
+        <v>7781732.35</v>
       </c>
       <c r="J64" s="1">
-        <v>73.399596592082</v>
+        <v>90.873134953641</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>14848714.65</v>
+        <v>16345024.85</v>
       </c>
       <c r="N64" s="1">
-        <v>14848714.65</v>
+        <v>16345024.85</v>
       </c>
       <c r="O64" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
         <v>8911968.0</v>
       </c>
       <c r="D65" s="1">
-        <v>5.781</v>
+        <v>5.618</v>
       </c>
       <c r="E65" s="1">
         <v>3.2816664075</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>29246106.01</v>
       </c>
       <c r="I65" s="1">
-        <v>22273981.0</v>
+        <v>20821330.21</v>
       </c>
       <c r="J65" s="1">
-        <v>76.160501477988</v>
+        <v>71.193512746212</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51520087.01</v>
+        <v>50067436.22</v>
       </c>
       <c r="N65" s="1">
-        <v>51520087.01</v>
+        <v>50067436.22</v>
       </c>
       <c r="O65" s="1">
-        <v>2.09</v>
+        <v>1.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
         <v>408620.0</v>
       </c>
       <c r="D66" s="1">
-        <v>13.98</v>
+        <v>13.91</v>
       </c>
       <c r="E66" s="1">
         <v>10.7080922618</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>4375540.66</v>
       </c>
       <c r="I66" s="1">
-        <v>1336966.94</v>
+        <v>1308363.54</v>
       </c>
       <c r="J66" s="1">
-        <v>30.555468315543</v>
+        <v>29.901757100801</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>5712507.6</v>
+        <v>5683904.2</v>
       </c>
       <c r="N66" s="1">
-        <v>5712507.6</v>
+        <v>5683904.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
         <v>117464.0</v>
       </c>
       <c r="D67" s="1">
-        <v>113.45</v>
+        <v>112.6</v>
       </c>
       <c r="E67" s="1">
         <v>69.9605123272</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>8217841.62</v>
       </c>
       <c r="I67" s="1">
-        <v>5108449.18</v>
+        <v>5008604.78</v>
       </c>
       <c r="J67" s="1">
-        <v>62.162906225491</v>
+        <v>60.947935134335</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>13326290.8</v>
+        <v>13226446.4</v>
       </c>
       <c r="N67" s="1">
-        <v>13326290.8</v>
+        <v>13226446.4</v>
       </c>
       <c r="O67" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
         <v>36291.0</v>
       </c>
       <c r="D68" s="1">
-        <v>43.3</v>
+        <v>44.19</v>
       </c>
       <c r="E68" s="1">
         <v>65.6</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
         <v>2380689.6</v>
       </c>
       <c r="I68" s="1">
-        <v>-809289.3</v>
+        <v>-776990.31</v>
       </c>
       <c r="J68" s="1">
-        <v>-33.993902439024</v>
+        <v>-32.637195121951</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1571400.3</v>
+        <v>1603699.29</v>
       </c>
       <c r="N68" s="1">
-        <v>1571400.3</v>
+        <v>1603699.29</v>
       </c>
       <c r="O68" s="1">
         <v>0.06</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
         <v>271383.0</v>
       </c>
       <c r="D69" s="1">
-        <v>56.3</v>
+        <v>50.56</v>
       </c>
       <c r="E69" s="1">
         <v>54.9469773346</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>14911675.55</v>
       </c>
       <c r="I69" s="1">
-        <v>367187.35</v>
+        <v>-1190551.07</v>
       </c>
       <c r="J69" s="1">
-        <v>2.4624150972759</v>
+        <v>-7.9840194082012</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>15278862.9</v>
+        <v>13721124.48</v>
       </c>
       <c r="N69" s="1">
-        <v>15278862.9</v>
+        <v>13721124.48</v>
       </c>
       <c r="O69" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
         <v>195783.0</v>
       </c>
       <c r="D70" s="1">
-        <v>30.14</v>
+        <v>27.18</v>
       </c>
       <c r="E70" s="1">
         <v>21.6928919263</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>4247099.46</v>
       </c>
       <c r="I70" s="1">
-        <v>1653800.16</v>
+        <v>1074282.48</v>
       </c>
       <c r="J70" s="1">
-        <v>38.939520385049</v>
+        <v>25.294497812396</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>5900899.62</v>
+        <v>5321381.94</v>
       </c>
       <c r="N70" s="1">
-        <v>5900899.62</v>
+        <v>5321381.94</v>
       </c>
       <c r="O70" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>293111.0</v>
+        <v>311862.0</v>
       </c>
       <c r="D71" s="1">
-        <v>40.71</v>
+        <v>36.65</v>
       </c>
       <c r="E71" s="1">
-        <v>28.8726508046</v>
+        <v>29.5065737089</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>8462891.55</v>
+        <v>9201979.09</v>
       </c>
       <c r="I71" s="1">
-        <v>3469657.26</v>
+        <v>2227763.21</v>
       </c>
       <c r="J71" s="1">
-        <v>40.998484259201</v>
+        <v>24.209609565631</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>11932548.81</v>
+        <v>11429742.3</v>
       </c>
       <c r="N71" s="1">
-        <v>11932548.81</v>
+        <v>11429742.3</v>
       </c>
       <c r="O71" s="1">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
         <v>4264498.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.627</v>
+        <v>4.621</v>
       </c>
       <c r="E72" s="1">
         <v>3.3332265111</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>14214537.79</v>
       </c>
       <c r="I72" s="1">
-        <v>5517294.46</v>
+        <v>5491707.47</v>
       </c>
       <c r="J72" s="1">
-        <v>38.814448570262</v>
+        <v>38.634442787605</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19731832.25</v>
+        <v>19706245.26</v>
       </c>
       <c r="N72" s="1">
-        <v>19731832.25</v>
+        <v>19706245.26</v>
       </c>
       <c r="O72" s="1">
-        <v>0.8</v>
+        <v>0.77</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>291516.0</v>
+        <v>313236.0</v>
       </c>
       <c r="D73" s="1">
-        <v>23.15</v>
+        <v>23.37</v>
       </c>
       <c r="E73" s="1">
-        <v>24.8608672251</v>
+        <v>24.7108231812</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7247340.57</v>
+        <v>7740319.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-498745.17</v>
+        <v>-419994.09</v>
       </c>
       <c r="J73" s="1">
-        <v>-6.8817680800669</v>
+        <v>-5.4260563130947</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>6748595.4</v>
+        <v>7320325.32</v>
       </c>
       <c r="N73" s="1">
-        <v>6748595.4</v>
+        <v>7320325.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
         <v>233255.0</v>
       </c>
       <c r="D74" s="1">
-        <v>181.62</v>
+        <v>180.38</v>
       </c>
       <c r="E74" s="1">
         <v>53.7325414246</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>12533383.95</v>
       </c>
       <c r="I74" s="1">
-        <v>29830389.15</v>
+        <v>29541152.95</v>
       </c>
       <c r="J74" s="1">
-        <v>238.00746286082</v>
+        <v>235.69973654242</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>42363773.1</v>
+        <v>42074536.9</v>
       </c>
       <c r="N74" s="1">
-        <v>42363773.1</v>
+        <v>42074536.9</v>
       </c>
       <c r="O74" s="1">
-        <v>1.72</v>
+        <v>1.63</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
         <v>66588.0</v>
       </c>
       <c r="D75" s="1">
-        <v>60.15</v>
+        <v>57.8</v>
       </c>
       <c r="E75" s="1">
         <v>110.9074526942</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>7385105.46</v>
       </c>
       <c r="I75" s="1">
-        <v>-3379837.26</v>
+        <v>-3536319.06</v>
       </c>
       <c r="J75" s="1">
-        <v>-45.765592357567</v>
+        <v>-47.88447611417</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>4005268.2</v>
+        <v>3848786.4</v>
       </c>
       <c r="N75" s="1">
-        <v>4005268.2</v>
+        <v>3848786.4</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
         <v>178349.0</v>
       </c>
       <c r="D76" s="1">
-        <v>52.41</v>
+        <v>52.32</v>
       </c>
       <c r="E76" s="1">
         <v>52.4597216693</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>9356138.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-8867.81</v>
+        <v>-24919.22</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.094780657863042</v>
+        <v>-0.26634085135269</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>9347271.09</v>
+        <v>9331219.68</v>
       </c>
       <c r="N76" s="1">
-        <v>9347271.09</v>
+        <v>9331219.68</v>
       </c>
       <c r="O76" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" t="s">
         <v>184</v>
       </c>
       <c r="C77" s="1">
-        <v>37233.0</v>
+        <v>42919.0</v>
       </c>
       <c r="D77" s="1">
-        <v>76.28</v>
+        <v>87.36</v>
       </c>
       <c r="E77" s="1">
-        <v>90.0816265141</v>
+        <v>88.7485349146</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H77" s="1">
-        <v>3610063.85</v>
+        <v>4107238.27</v>
       </c>
       <c r="I77" s="1">
-        <v>-538155.09</v>
+        <v>5979.7</v>
       </c>
       <c r="J77" s="1">
-        <v>-14.907079552069</v>
+        <v>0.14558931347316</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>3071908.76</v>
+        <v>4113217.97</v>
       </c>
       <c r="N77" s="1">
-        <v>3071908.76</v>
+        <v>4113217.97</v>
       </c>
       <c r="O77" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" t="s">
         <v>186</v>
       </c>
       <c r="C78" s="1">
         <v>101850.0</v>
       </c>
       <c r="D78" s="1">
-        <v>373.7</v>
+        <v>361.65</v>
       </c>
       <c r="E78" s="1">
         <v>189.6456432008</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>19315408.76</v>
       </c>
       <c r="I78" s="1">
-        <v>18745936.24</v>
+        <v>17518643.74</v>
       </c>
       <c r="J78" s="1">
-        <v>97.051719033877</v>
+        <v>90.697763416113</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>38061345.0</v>
+        <v>36834052.5</v>
       </c>
       <c r="N78" s="1">
-        <v>38061345.0</v>
+        <v>36834052.5</v>
       </c>
       <c r="O78" s="1">
-        <v>1.55</v>
+        <v>1.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" t="s">
         <v>188</v>
       </c>
       <c r="C79" s="1">
         <v>71767.0</v>
       </c>
       <c r="D79" s="1">
-        <v>454.75</v>
+        <v>472.6</v>
       </c>
       <c r="E79" s="1">
         <v>179.8035250185</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>12903959.58</v>
       </c>
       <c r="I79" s="1">
-        <v>19732083.67</v>
+        <v>21013124.62</v>
       </c>
       <c r="J79" s="1">
-        <v>152.91495255908</v>
+        <v>162.84245536981</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>32636043.25</v>
+        <v>33917084.2</v>
       </c>
       <c r="N79" s="1">
-        <v>32636043.25</v>
+        <v>33917084.2</v>
       </c>
       <c r="O79" s="1">
-        <v>1.33</v>
+        <v>1.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" t="s">
         <v>190</v>
       </c>
       <c r="C80" s="1">
         <v>1061935.0</v>
       </c>
       <c r="D80" s="1">
-        <v>3.296</v>
+        <v>3.472</v>
       </c>
       <c r="E80" s="1">
         <v>3.3590091861</v>
       </c>
       <c r="F80" t="s">
         <v>87</v>
       </c>
       <c r="G80">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H80" s="1">
         <v>4086970.45</v>
       </c>
       <c r="I80" s="1">
-        <v>-50135.48</v>
+        <v>183647.86</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.2267150108707</v>
+        <v>4.4934961543458</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4036834.97</v>
+        <v>4270618.31</v>
       </c>
       <c r="N80" s="1">
-        <v>4036834.97</v>
+        <v>4270618.31</v>
       </c>
       <c r="O80" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" s="1">
         <v>553375.0</v>
       </c>
       <c r="D81" s="1">
-        <v>14.55</v>
+        <v>15.48</v>
       </c>
       <c r="E81" s="1">
         <v>14.5416794037</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>8047001.84</v>
       </c>
       <c r="I81" s="1">
-        <v>4604.41</v>
+        <v>519243.16</v>
       </c>
       <c r="J81" s="1">
-        <v>0.057218950505422</v>
+        <v>6.4526288215687</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>8051606.25</v>
+        <v>8566245.0</v>
       </c>
       <c r="N81" s="1">
-        <v>8051606.25</v>
+        <v>8566245.0</v>
       </c>
       <c r="O81" s="1">
         <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" t="s">
         <v>194</v>
       </c>
       <c r="C82" s="1">
         <v>348686.0</v>
       </c>
       <c r="D82" s="1">
-        <v>31.48</v>
+        <v>31.51</v>
       </c>
       <c r="E82" s="1">
         <v>31.4790175115</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>10976292.7</v>
       </c>
       <c r="I82" s="1">
-        <v>342.58</v>
+        <v>10803.16</v>
       </c>
       <c r="J82" s="1">
-        <v>0.003121090238419</v>
+        <v>0.098422666880959</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>10976635.28</v>
+        <v>10987095.86</v>
       </c>
       <c r="N82" s="1">
-        <v>10976635.28</v>
+        <v>10987095.86</v>
       </c>
       <c r="O82" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" s="1">
         <v>117604.0</v>
       </c>
       <c r="D83" s="1">
-        <v>53.58</v>
+        <v>51.52</v>
       </c>
       <c r="E83" s="1">
         <v>52.1111617802</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>6128481.07</v>
       </c>
       <c r="I83" s="1">
-        <v>172741.25</v>
+        <v>-69522.99</v>
       </c>
       <c r="J83" s="1">
-        <v>2.8186633527449</v>
+        <v>-1.1344244879914</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>6301222.32</v>
+        <v>6058958.08</v>
       </c>
       <c r="N83" s="1">
-        <v>6301222.32</v>
+        <v>6058958.08</v>
       </c>
       <c r="O83" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" t="s">
         <v>198</v>
       </c>
       <c r="C84" s="1">
         <v>39008.0</v>
       </c>
       <c r="D84" s="1">
-        <v>544.2</v>
+        <v>469.0</v>
       </c>
       <c r="E84" s="1">
         <v>206.5642347724</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>8057657.67</v>
       </c>
       <c r="I84" s="1">
-        <v>13170495.93</v>
+        <v>10237094.33</v>
       </c>
       <c r="J84" s="1">
-        <v>163.45315809377</v>
+        <v>127.04801754131</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>21228153.6</v>
+        <v>18294752.0</v>
       </c>
       <c r="N84" s="1">
-        <v>21228153.6</v>
+        <v>18294752.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.86</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" t="s">
         <v>200</v>
       </c>
       <c r="C85" s="1">
         <v>374458.0</v>
       </c>
       <c r="D85" s="1">
-        <v>13.855</v>
+        <v>14.155</v>
       </c>
       <c r="E85" s="1">
         <v>13.1870293865</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>4937988.65</v>
       </c>
       <c r="I85" s="1">
-        <v>250126.94</v>
+        <v>362464.34</v>
       </c>
       <c r="J85" s="1">
-        <v>5.065360771941</v>
+        <v>7.340323473607</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>5188115.59</v>
+        <v>5300452.99</v>
       </c>
       <c r="N85" s="1">
-        <v>5188115.59</v>
+        <v>5300452.99</v>
       </c>
       <c r="O85" s="1">
         <v>0.21</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" t="s">
         <v>202</v>
       </c>
       <c r="C86" s="1">
-        <v>61309.0</v>
+        <v>64558.0</v>
       </c>
       <c r="D86" s="1">
-        <v>133.4</v>
+        <v>130.95</v>
       </c>
       <c r="E86" s="1">
-        <v>124.6053735993</v>
+        <v>124.7150069705</v>
       </c>
       <c r="F86" t="s">
         <v>87</v>
       </c>
       <c r="G86">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H86" s="1">
-        <v>8791480.07</v>
+        <v>9268820.09</v>
       </c>
       <c r="I86" s="1">
-        <v>641217.7</v>
+        <v>523118.41</v>
       </c>
       <c r="J86" s="1">
-        <v>7.293626271054</v>
+        <v>5.6438511581899</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>9432697.77</v>
+        <v>9791938.5</v>
       </c>
       <c r="N86" s="1">
-        <v>9432697.77</v>
+        <v>9791938.5</v>
       </c>
       <c r="O86" s="1">
         <v>0.38</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" t="s">
         <v>204</v>
       </c>
       <c r="C87" s="1">
         <v>143037.0</v>
       </c>
       <c r="D87" s="1">
-        <v>73.78</v>
+        <v>75.84</v>
       </c>
       <c r="E87" s="1">
         <v>63.7488328195</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>9118441.8</v>
       </c>
       <c r="I87" s="1">
-        <v>1434828.06</v>
+        <v>1729484.28</v>
       </c>
       <c r="J87" s="1">
-        <v>15.735452300633</v>
+        <v>18.966884013012</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>10553269.86</v>
+        <v>10847926.08</v>
       </c>
       <c r="N87" s="1">
-        <v>10553269.86</v>
+        <v>10847926.08</v>
       </c>
       <c r="O87" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" t="s">
         <v>206</v>
       </c>
       <c r="C88" s="1">
-        <v>1615189.0</v>
+        <v>1679606.0</v>
       </c>
       <c r="D88" s="1">
-        <v>9.41</v>
+        <v>13.255</v>
       </c>
       <c r="E88" s="1">
-        <v>6.3360417512</v>
+        <v>6.5333634912</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>10233904.94</v>
+        <v>10973476.52</v>
       </c>
       <c r="I88" s="1">
-        <v>4965023.55</v>
+        <v>11289701.01</v>
       </c>
       <c r="J88" s="1">
-        <v>48.515435497098</v>
+        <v>102.88171655923</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>15198928.49</v>
+        <v>22263177.53</v>
       </c>
       <c r="N88" s="1">
-        <v>15198928.49</v>
+        <v>22263177.53</v>
       </c>
       <c r="O88" s="1">
-        <v>0.62</v>
+        <v>0.86</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" t="s">
         <v>208</v>
       </c>
       <c r="C89" s="1">
         <v>1047302.0</v>
       </c>
       <c r="D89" s="1">
-        <v>15.845</v>
+        <v>16.39</v>
       </c>
       <c r="E89" s="1">
         <v>10.0524633869</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>10527965.01</v>
       </c>
       <c r="I89" s="1">
-        <v>6066535.18</v>
+        <v>6637314.77</v>
       </c>
       <c r="J89" s="1">
-        <v>57.623056062949</v>
+        <v>63.044612740407</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>16594500.19</v>
+        <v>17165279.78</v>
       </c>
       <c r="N89" s="1">
-        <v>16594500.19</v>
+        <v>17165279.78</v>
       </c>
       <c r="O89" s="1">
         <v>0.67</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" t="s">
         <v>210</v>
       </c>
       <c r="C90" s="1">
-        <v>31822.0</v>
+        <v>54317.0</v>
       </c>
       <c r="D90" s="1">
-        <v>1073.83</v>
+        <v>1075.33</v>
       </c>
       <c r="E90" s="1">
-        <v>1072.4773920558</v>
+        <v>1073.8785245871</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>34128375.57</v>
+        <v>58329859.82</v>
       </c>
       <c r="I90" s="1">
-        <v>43042.69</v>
+        <v>78839.79</v>
       </c>
       <c r="J90" s="1">
-        <v>0.12611994940022</v>
+        <v>0.13516197406147</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>34171418.26</v>
+        <v>58408699.61</v>
       </c>
       <c r="N90" s="1">
-        <v>34171418.26</v>
+        <v>58408699.61</v>
       </c>
       <c r="O90" s="1">
-        <v>1.39</v>
+        <v>2.27</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" t="s">
         <v>212</v>
       </c>
       <c r="C91" s="1">
         <v>968.0</v>
       </c>
       <c r="D91" s="1">
-        <v>27930.63</v>
+        <v>28862.33</v>
       </c>
       <c r="E91" s="1">
         <v>18195.731993802</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>17613468.57</v>
       </c>
       <c r="I91" s="1">
-        <v>9423381.27</v>
+        <v>10325266.87</v>
       </c>
       <c r="J91" s="1">
-        <v>53.500996879458</v>
+        <v>58.621428419763</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>27036849.84</v>
+        <v>27938735.44</v>
       </c>
       <c r="N91" s="1">
-        <v>27036849.84</v>
+        <v>27938735.44</v>
       </c>
       <c r="O91" s="1">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" t="s">
         <v>214</v>
       </c>
       <c r="C92" s="1">
         <v>1480703.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.515</v>
+        <v>18.205</v>
       </c>
       <c r="E92" s="1">
         <v>11.4393713121</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>16938311.42</v>
       </c>
       <c r="I92" s="1">
-        <v>8996201.63</v>
+        <v>10017886.7</v>
       </c>
       <c r="J92" s="1">
-        <v>53.111561164106</v>
+        <v>59.143361174546</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>25934513.05</v>
+        <v>26956198.12</v>
       </c>
       <c r="N92" s="1">
-        <v>25934513.05</v>
+        <v>26956198.12</v>
       </c>
       <c r="O92" s="1">
         <v>1.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" t="s">
         <v>216</v>
       </c>
       <c r="C93" s="1">
         <v>109929.0</v>
       </c>
       <c r="D93" s="1">
-        <v>66.85</v>
+        <v>71.25</v>
       </c>
       <c r="E93" s="1">
         <v>55.1232077978</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>6059639.11</v>
       </c>
       <c r="I93" s="1">
-        <v>1289114.54</v>
+        <v>1772802.14</v>
       </c>
       <c r="J93" s="1">
-        <v>21.273784075237</v>
+        <v>29.255902997167</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>7348753.65</v>
+        <v>7832441.25</v>
       </c>
       <c r="N93" s="1">
-        <v>7348753.65</v>
+        <v>7832441.25</v>
       </c>
       <c r="O93" s="1">
         <v>0.3</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" t="s">
         <v>218</v>
       </c>
       <c r="C94" s="1">
         <v>471969.0</v>
       </c>
       <c r="D94" s="1">
-        <v>40.745</v>
+        <v>39.06</v>
       </c>
       <c r="E94" s="1">
         <v>30.0058583721</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>14161834.97</v>
       </c>
       <c r="I94" s="1">
-        <v>5068541.94</v>
+        <v>4273274.17</v>
       </c>
       <c r="J94" s="1">
-        <v>35.790149728033</v>
+        <v>30.174579629352</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>19230376.91</v>
+        <v>18435109.14</v>
       </c>
       <c r="N94" s="1">
-        <v>19230376.91</v>
+        <v>18435109.14</v>
       </c>
       <c r="O94" s="1">
-        <v>0.78</v>
+        <v>0.72</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" t="s">
         <v>220</v>
       </c>
       <c r="C95" s="1">
-        <v>232687.0</v>
+        <v>236560.0</v>
       </c>
       <c r="D95" s="1">
-        <v>123.2</v>
+        <v>149.8</v>
       </c>
       <c r="E95" s="1">
-        <v>29.2892572855</v>
+        <v>31.067426023</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>6815229.41</v>
+        <v>7349310.3</v>
       </c>
       <c r="I95" s="1">
-        <v>21851808.99</v>
+        <v>28087377.7</v>
       </c>
       <c r="J95" s="1">
-        <v>320.63203856259</v>
+        <v>382.17705544424</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>28667038.4</v>
+        <v>35436688.0</v>
       </c>
       <c r="N95" s="1">
-        <v>28667038.4</v>
+        <v>35436688.0</v>
       </c>
       <c r="O95" s="1">
-        <v>1.16</v>
+        <v>1.38</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" t="s">
         <v>222</v>
       </c>
       <c r="C96" s="1">
         <v>188889.0</v>
       </c>
       <c r="D96" s="1">
-        <v>79.06</v>
+        <v>83.3</v>
       </c>
       <c r="E96" s="1">
         <v>54.715396238</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>10335136.48</v>
       </c>
       <c r="I96" s="1">
-        <v>4598427.86</v>
+        <v>5399317.22</v>
       </c>
       <c r="J96" s="1">
-        <v>44.493150805494</v>
+        <v>52.24234078039</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>14933564.34</v>
+        <v>15734453.7</v>
       </c>
       <c r="N96" s="1">
-        <v>14933564.34</v>
+        <v>15734453.7</v>
       </c>
       <c r="O96" s="1">
         <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" t="s">
         <v>224</v>
       </c>
       <c r="C97" s="1">
         <v>3279.0</v>
       </c>
       <c r="D97" s="1">
-        <v>643.0</v>
+        <v>652.0</v>
       </c>
       <c r="E97" s="1">
         <v>656.6091613297</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>2153021.44</v>
       </c>
       <c r="I97" s="1">
-        <v>-44624.44</v>
+        <v>-15113.44</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.0726426207813</v>
+        <v>-0.70196421267407</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2108397.0</v>
+        <v>2137908.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2108397.0</v>
+        <v>2137908.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" s="1">
         <v>302046.0</v>
       </c>
       <c r="D98" s="1">
-        <v>21.67</v>
+        <v>22.26</v>
       </c>
       <c r="E98" s="1">
         <v>22.217196586</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>6710615.36</v>
       </c>
       <c r="I98" s="1">
-        <v>-165278.54</v>
+        <v>12928.6</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.462941639975</v>
+        <v>0.19265893374047</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>6545336.82</v>
+        <v>6723543.96</v>
       </c>
       <c r="N98" s="1">
-        <v>6545336.82</v>
+        <v>6723543.96</v>
       </c>
       <c r="O98" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" t="s">
         <v>228</v>
       </c>
       <c r="C99" s="1">
-        <v>29134.0</v>
+        <v>30550.0</v>
       </c>
       <c r="D99" s="1">
-        <v>321.1</v>
+        <v>334.5</v>
       </c>
       <c r="E99" s="1">
-        <v>315.3562064941</v>
+        <v>315.5061584288</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
       <c r="G99">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H99" s="1">
-        <v>10078824.51</v>
+        <v>10571776.95</v>
       </c>
       <c r="I99" s="1">
-        <v>39532.96</v>
+        <v>638771.02</v>
       </c>
       <c r="J99" s="1">
-        <v>0.39223780472392</v>
+        <v>6.0422294475292</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>10118357.47</v>
+        <v>11210547.97</v>
       </c>
       <c r="N99" s="1">
-        <v>10118357.47</v>
+        <v>11210547.97</v>
       </c>
       <c r="O99" s="1">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" t="s">
         <v>230</v>
       </c>
       <c r="C100" s="1">
         <v>174151.0</v>
       </c>
       <c r="D100" s="1">
-        <v>271.3</v>
+        <v>285.0</v>
       </c>
       <c r="E100" s="1">
         <v>164.549703246</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>28656495.37</v>
       </c>
       <c r="I100" s="1">
-        <v>18590670.93</v>
+        <v>20976539.63</v>
       </c>
       <c r="J100" s="1">
-        <v>64.874195849721</v>
+        <v>73.199947722707</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>47247166.3</v>
+        <v>49633035.0</v>
       </c>
       <c r="N100" s="1">
-        <v>47247166.3</v>
+        <v>49633035.0</v>
       </c>
       <c r="O100" s="1">
-        <v>1.92</v>
+        <v>1.93</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" t="s">
         <v>232</v>
       </c>
       <c r="C101" s="1">
         <v>3221566.0</v>
       </c>
       <c r="D101" s="1">
-        <v>4.585</v>
+        <v>4.23</v>
       </c>
       <c r="E101" s="1">
         <v>2.3415455154</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>7543443.42</v>
       </c>
       <c r="I101" s="1">
-        <v>7227436.69</v>
+        <v>6083780.76</v>
       </c>
       <c r="J101" s="1">
-        <v>95.810842444153</v>
+        <v>80.649915711835</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>14770880.11</v>
+        <v>13627224.18</v>
       </c>
       <c r="N101" s="1">
-        <v>14770880.11</v>
+        <v>13627224.18</v>
       </c>
       <c r="O101" s="1">
-        <v>0.6</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" t="s">
         <v>234</v>
       </c>
       <c r="C102" s="1">
-        <v>575136.0</v>
+        <v>581774.0</v>
       </c>
       <c r="D102" s="1">
-        <v>78.89</v>
+        <v>76.88</v>
       </c>
       <c r="E102" s="1">
-        <v>92.7139452234</v>
+        <v>92.5011792036</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>53323127.6</v>
+        <v>53814781.03</v>
       </c>
       <c r="I102" s="1">
-        <v>-7950648.56</v>
+        <v>-9087995.91</v>
       </c>
       <c r="J102" s="1">
-        <v>-14.910319251416</v>
+        <v>-16.887546016277</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>45372479.04</v>
+        <v>44726785.12</v>
       </c>
       <c r="N102" s="1">
-        <v>45372479.04</v>
+        <v>44726785.12</v>
       </c>
       <c r="O102" s="1">
-        <v>1.84</v>
+        <v>1.74</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="1">
         <v>439200.0</v>
       </c>
       <c r="D103" s="1">
-        <v>148.88</v>
+        <v>151.78</v>
       </c>
       <c r="E103" s="1">
         <v>80.8136705373</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>35493364.1</v>
       </c>
       <c r="I103" s="1">
-        <v>29894731.9</v>
+        <v>31168411.9</v>
       </c>
       <c r="J103" s="1">
-        <v>84.226256535655</v>
+        <v>87.814758308582</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>65388096.0</v>
+        <v>66661776.0</v>
       </c>
       <c r="N103" s="1">
-        <v>65388096.0</v>
+        <v>66661776.0</v>
       </c>
       <c r="O103" s="1">
-        <v>2.66</v>
+        <v>2.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" t="s">
         <v>238</v>
       </c>
       <c r="C104" s="1">
         <v>10202.0</v>
       </c>
       <c r="D104" s="1">
-        <v>273.2</v>
+        <v>259.0</v>
       </c>
       <c r="E104" s="1">
         <v>290.484279553</v>
       </c>
       <c r="F104" t="s">
         <v>32</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H104" s="1">
         <v>3159368.29</v>
       </c>
       <c r="I104" s="1">
-        <v>-144727.22</v>
+        <v>-260659.5</v>
       </c>
       <c r="J104" s="1">
-        <v>-4.5808910742723</v>
+        <v>-8.2503676708105</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>3014641.07</v>
+        <v>2898708.79</v>
       </c>
       <c r="N104" s="1">
-        <v>3014641.07</v>
+        <v>2898708.79</v>
       </c>
       <c r="O104" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" s="1">
         <v>215182.0</v>
       </c>
       <c r="D105" s="1">
-        <v>270.8</v>
+        <v>269.05</v>
       </c>
       <c r="E105" s="1">
         <v>75.6916901507</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>16287489.27</v>
       </c>
       <c r="I105" s="1">
-        <v>41983796.33</v>
+        <v>41607227.83</v>
       </c>
       <c r="J105" s="1">
-        <v>257.76714651368</v>
+        <v>255.45513578103</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>58271285.6</v>
+        <v>57894717.1</v>
       </c>
       <c r="N105" s="1">
-        <v>58271285.6</v>
+        <v>57894717.1</v>
       </c>
       <c r="O105" s="1">
-        <v>2.37</v>
+        <v>2.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" s="1">
-        <v>258489.0</v>
+        <v>262639.0</v>
       </c>
       <c r="D106" s="1">
-        <v>172.98</v>
+        <v>175.42</v>
       </c>
       <c r="E106" s="1">
-        <v>76.0454849529</v>
+        <v>77.7251671305</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>19656921.36</v>
+        <v>20413660.17</v>
       </c>
       <c r="I106" s="1">
-        <v>25056505.86</v>
+        <v>25658473.21</v>
       </c>
       <c r="J106" s="1">
-        <v>127.46912601984</v>
+        <v>125.69266361996</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>44713427.22</v>
+        <v>46072133.38</v>
       </c>
       <c r="N106" s="1">
-        <v>44713427.22</v>
+        <v>46072133.38</v>
       </c>
       <c r="O106" s="1">
-        <v>1.82</v>
+        <v>1.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" t="s">
         <v>244</v>
       </c>
       <c r="C107" s="1">
         <v>305368.0</v>
       </c>
       <c r="D107" s="1">
-        <v>251.15</v>
+        <v>268.6</v>
       </c>
       <c r="E107" s="1">
         <v>93.9521602787</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>28689983.28</v>
       </c>
       <c r="I107" s="1">
-        <v>48003189.92</v>
+        <v>53331861.52</v>
       </c>
       <c r="J107" s="1">
-        <v>167.31689750919</v>
+        <v>185.89017985653</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>76693173.2</v>
+        <v>82021844.8</v>
       </c>
       <c r="N107" s="1">
-        <v>76693173.2</v>
+        <v>82021844.8</v>
       </c>
       <c r="O107" s="1">
-        <v>3.12</v>
+        <v>3.19</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" t="s">
         <v>246</v>
       </c>
       <c r="C108" s="1">
         <v>357482.0</v>
       </c>
       <c r="D108" s="1">
-        <v>20.6</v>
+        <v>20.54</v>
       </c>
       <c r="E108" s="1">
         <v>22.3069429789</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>7974330.59</v>
       </c>
       <c r="I108" s="1">
-        <v>-610201.39</v>
+        <v>-631650.31</v>
       </c>
       <c r="J108" s="1">
-        <v>-7.6520703915286</v>
+        <v>-7.9210449437863</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7364129.2</v>
+        <v>7342680.28</v>
       </c>
       <c r="N108" s="1">
-        <v>7364129.2</v>
+        <v>7342680.28</v>
       </c>
       <c r="O108" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" s="1">
         <v>303852.0</v>
       </c>
       <c r="D109" s="1">
-        <v>11.575</v>
+        <v>11.38</v>
       </c>
       <c r="E109" s="1">
         <v>12.5240896555</v>
       </c>
       <c r="F109" t="s">
         <v>87</v>
       </c>
       <c r="G109">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H109" s="1">
         <v>4352991.98</v>
       </c>
       <c r="I109" s="1">
-        <v>-296608.96</v>
+        <v>-347854.13</v>
       </c>
       <c r="J109" s="1">
-        <v>-6.8139100959244</v>
+        <v>-7.9911502616644</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>4056383.02</v>
+        <v>4005137.85</v>
       </c>
       <c r="N109" s="1">
-        <v>4056383.02</v>
+        <v>4005137.85</v>
       </c>
       <c r="O109" s="1">
         <v>0.16</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" s="1">
         <v>292741.0</v>
       </c>
       <c r="D110" s="1">
-        <v>71.14</v>
+        <v>68.8</v>
       </c>
       <c r="E110" s="1">
         <v>46.5145454173</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>13616714.54</v>
       </c>
       <c r="I110" s="1">
-        <v>7208880.2</v>
+        <v>6523866.26</v>
       </c>
       <c r="J110" s="1">
-        <v>52.941406525219</v>
+        <v>47.910722082303</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>20825594.74</v>
+        <v>20140580.8</v>
       </c>
       <c r="N110" s="1">
-        <v>20825594.74</v>
+        <v>20140580.8</v>
       </c>
       <c r="O110" s="1">
-        <v>0.85</v>
+        <v>0.78</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" s="1">
         <v>695349.0</v>
       </c>
       <c r="D111" s="1">
-        <v>81.0</v>
+        <v>91.24</v>
       </c>
       <c r="E111" s="1">
         <v>59.7352610847</v>
       </c>
       <c r="F111" t="s">
         <v>114</v>
       </c>
       <c r="G111">
-        <v>10.87</v>
+        <v>10.86</v>
       </c>
       <c r="H111" s="1">
         <v>3783798.37</v>
       </c>
       <c r="I111" s="1">
-        <v>1397758.95</v>
+        <v>2056813.16</v>
       </c>
       <c r="J111" s="1">
-        <v>36.940629846511</v>
+        <v>54.358423966444</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>5181557.32</v>
+        <v>5840611.53</v>
       </c>
       <c r="N111" s="1">
-        <v>5181557.32</v>
+        <v>5840611.53</v>
       </c>
       <c r="O111" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1">
-        <v>215998.0</v>
+        <v>226412.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.195</v>
+        <v>57.94</v>
       </c>
       <c r="E112" s="1">
-        <v>22.2325999778</v>
+        <v>23.4359741533</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>4802197.13</v>
+        <v>5306185.78</v>
       </c>
       <c r="I112" s="1">
-        <v>4311838.48</v>
+        <v>7812125.5</v>
       </c>
       <c r="J112" s="1">
-        <v>89.788868788067</v>
+        <v>147.22676181911</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>9114035.61</v>
+        <v>13118311.28</v>
       </c>
       <c r="N112" s="1">
-        <v>9114035.61</v>
+        <v>13118311.28</v>
       </c>
       <c r="O112" s="1">
-        <v>0.37</v>
+        <v>0.51</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1">
         <v>60919.0</v>
       </c>
       <c r="D113" s="1">
-        <v>55.25</v>
+        <v>66.5</v>
       </c>
       <c r="E113" s="1">
         <v>85.1394582971</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>5186610.66</v>
       </c>
       <c r="I113" s="1">
-        <v>-1820835.91</v>
+        <v>-1135497.16</v>
       </c>
       <c r="J113" s="1">
-        <v>-35.10646989647</v>
+        <v>-21.892855169507</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>3365774.75</v>
+        <v>4051113.5</v>
       </c>
       <c r="N113" s="1">
-        <v>3365774.75</v>
+        <v>4051113.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1">
         <v>151241.0</v>
       </c>
       <c r="D114" s="1">
-        <v>40.24</v>
+        <v>36.64</v>
       </c>
       <c r="E114" s="1">
         <v>21.3361712102</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>3226903.87</v>
       </c>
       <c r="I114" s="1">
-        <v>2859033.97</v>
+        <v>2314566.37</v>
       </c>
       <c r="J114" s="1">
-        <v>88.599911406719</v>
+        <v>71.727155913077</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>6085937.84</v>
+        <v>5541470.24</v>
       </c>
       <c r="N114" s="1">
-        <v>6085937.84</v>
+        <v>5541470.24</v>
       </c>
       <c r="O114" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" t="s">
         <v>260</v>
       </c>
       <c r="C115" s="1">
-        <v>38052.0</v>
+        <v>44027.0</v>
       </c>
       <c r="D115" s="1">
-        <v>73.45</v>
+        <v>66.8</v>
       </c>
       <c r="E115" s="1">
-        <v>75.3178001156</v>
+        <v>75.3023696822</v>
       </c>
       <c r="F115" t="s">
         <v>32</v>
       </c>
       <c r="G115">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H115" s="1">
-        <v>3109562.43</v>
+        <v>3600568.82</v>
       </c>
       <c r="I115" s="1">
-        <v>-86557.29</v>
+        <v>-374192.21</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.7835842485401</v>
+        <v>-10.392585969236</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>3023005.14</v>
+        <v>3226376.61</v>
       </c>
       <c r="N115" s="1">
-        <v>3023005.14</v>
+        <v>3226376.61</v>
       </c>
       <c r="O115" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" t="s">
         <v>262</v>
       </c>
       <c r="C116" s="1">
         <v>680272.0</v>
       </c>
       <c r="D116" s="1">
-        <v>4.8485</v>
+        <v>4.628</v>
       </c>
       <c r="E116" s="1">
         <v>4.6131474616</v>
       </c>
       <c r="F116" t="s">
         <v>87</v>
       </c>
       <c r="G116">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H116" s="1">
         <v>3598689.94</v>
       </c>
       <c r="I116" s="1">
-        <v>205356.87</v>
+        <v>47917.83</v>
       </c>
       <c r="J116" s="1">
-        <v>5.7064341030725</v>
+        <v>1.3315353864579</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>3804046.81</v>
+        <v>3646607.77</v>
       </c>
       <c r="N116" s="1">
-        <v>3804046.81</v>
+        <v>3646607.77</v>
       </c>
       <c r="O116" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" t="s">
         <v>264</v>
       </c>
       <c r="C117" s="1">
         <v>20277.0</v>
       </c>
       <c r="D117" s="1">
-        <v>231.1</v>
+        <v>229.7</v>
       </c>
       <c r="E117" s="1">
         <v>259.4231454357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>5260323.12</v>
       </c>
       <c r="I117" s="1">
-        <v>-574308.42</v>
+        <v>-602696.22</v>
       </c>
       <c r="J117" s="1">
-        <v>-10.917740353562</v>
+        <v>-11.457399217712</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>4686014.7</v>
+        <v>4657626.9</v>
       </c>
       <c r="N117" s="1">
-        <v>4686014.7</v>
+        <v>4657626.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" t="s">
         <v>266</v>
       </c>
       <c r="C118" s="1">
         <v>579445.0</v>
       </c>
       <c r="D118" s="1">
-        <v>78.27</v>
+        <v>78.65</v>
       </c>
       <c r="E118" s="1">
         <v>45.0331654428</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>26094242.55</v>
       </c>
       <c r="I118" s="1">
-        <v>19258917.6</v>
+        <v>19479106.7</v>
       </c>
       <c r="J118" s="1">
-        <v>73.805237163322</v>
+        <v>74.649059702252</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>45353160.15</v>
+        <v>45573349.25</v>
       </c>
       <c r="N118" s="1">
-        <v>45353160.15</v>
+        <v>45573349.25</v>
       </c>
       <c r="O118" s="1">
-        <v>1.84</v>
+        <v>1.77</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" t="s">
         <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>86896.0</v>
+        <v>35455.0</v>
       </c>
       <c r="D119" s="1">
-        <v>227.7</v>
+        <v>399.6</v>
       </c>
       <c r="E119" s="1">
-        <v>190.5169861674</v>
+        <v>381.608</v>
       </c>
       <c r="F119" t="s">
-        <v>8</v>
+        <v>114</v>
       </c>
       <c r="G119">
-        <v>1.0</v>
+        <v>10.86</v>
       </c>
       <c r="H119" s="1">
-        <v>16555164.03</v>
+        <v>1249934.09</v>
       </c>
       <c r="I119" s="1">
-        <v>3231055.17</v>
+        <v>54352.95</v>
       </c>
       <c r="J119" s="1">
-        <v>19.516902183179</v>
+        <v>4.3484652858776</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>19786219.2</v>
+        <v>1304287.04</v>
       </c>
       <c r="N119" s="1">
-        <v>19786219.2</v>
+        <v>1304287.04</v>
       </c>
       <c r="O119" s="1">
-        <v>0.8</v>
+        <v>0.05</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" t="s">
         <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>146145.0</v>
+        <v>86896.0</v>
       </c>
       <c r="D120" s="1">
-        <v>17.2</v>
+        <v>242.0</v>
       </c>
       <c r="E120" s="1">
-        <v>17.0923922816</v>
+        <v>190.5169861674</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2497967.67</v>
+        <v>16555164.03</v>
       </c>
       <c r="I120" s="1">
-        <v>15726.33</v>
+        <v>4473667.97</v>
       </c>
       <c r="J120" s="1">
-        <v>0.62956499352932</v>
+        <v>27.022794590819</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2513694.0</v>
+        <v>21028832.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2513694.0</v>
+        <v>21028832.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.1</v>
+        <v>0.82</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" t="s">
         <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>109393.0</v>
+        <v>184161.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.9</v>
+        <v>26.18</v>
       </c>
       <c r="E121" s="1">
-        <v>84.5130175605</v>
+        <v>17.749247995</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>9245132.53</v>
+        <v>3268719.26</v>
       </c>
       <c r="I121" s="1">
-        <v>2120800.17</v>
+        <v>1552615.72</v>
       </c>
       <c r="J121" s="1">
-        <v>22.939640541854</v>
+        <v>47.499206768831</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>11365932.7</v>
+        <v>4821334.98</v>
       </c>
       <c r="N121" s="1">
-        <v>11365932.7</v>
+        <v>4821334.98</v>
       </c>
       <c r="O121" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>967567.0</v>
+        <v>109393.0</v>
       </c>
       <c r="D122" s="1">
-        <v>65.77</v>
+        <v>97.6</v>
       </c>
       <c r="E122" s="1">
-        <v>16.7051703706</v>
+        <v>84.5130175605</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>16163371.58</v>
+        <v>9245132.53</v>
       </c>
       <c r="I122" s="1">
-        <v>47473510.01</v>
+        <v>1431624.27</v>
       </c>
       <c r="J122" s="1">
-        <v>293.71044138305</v>
+        <v>15.485167631231</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>63636881.59</v>
+        <v>10676756.8</v>
       </c>
       <c r="N122" s="1">
-        <v>63636881.59</v>
+        <v>10676756.8</v>
       </c>
       <c r="O122" s="1">
-        <v>2.58</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" t="s">
         <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>203662.0</v>
+        <v>967567.0</v>
       </c>
       <c r="D123" s="1">
-        <v>49.295</v>
+        <v>72.11</v>
       </c>
       <c r="E123" s="1">
-        <v>39.7678394595</v>
+        <v>16.7051703706</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>9466517.48</v>
+        <v>16163371.58</v>
       </c>
       <c r="I123" s="1">
-        <v>573000.81</v>
+        <v>53607884.79</v>
       </c>
       <c r="J123" s="1">
-        <v>6.0529208466639</v>
+        <v>331.66276308547</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>10039518.29</v>
+        <v>69771256.37</v>
       </c>
       <c r="N123" s="1">
-        <v>10039518.29</v>
+        <v>69771256.37</v>
       </c>
       <c r="O123" s="1">
-        <v>0.41</v>
+        <v>2.71</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" t="s">
         <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>434044.0</v>
+        <v>203662.0</v>
       </c>
       <c r="D124" s="1">
-        <v>24.91</v>
+        <v>49.325</v>
       </c>
       <c r="E124" s="1">
-        <v>15.354600916</v>
+        <v>39.7678394595</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>6664572.4</v>
+        <v>9466517.48</v>
       </c>
       <c r="I124" s="1">
-        <v>4147463.64</v>
+        <v>579110.67</v>
       </c>
       <c r="J124" s="1">
-        <v>62.231504004668</v>
+        <v>6.1174626384359</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>10812036.04</v>
+        <v>10045628.15</v>
       </c>
       <c r="N124" s="1">
-        <v>10812036.04</v>
+        <v>10045628.15</v>
       </c>
       <c r="O124" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>168171.0</v>
+        <v>434044.0</v>
       </c>
       <c r="D125" s="1">
-        <v>128.55</v>
+        <v>24.04</v>
       </c>
       <c r="E125" s="1">
-        <v>95.7333994565</v>
+        <v>15.354600916</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>16099581.52</v>
+        <v>6664572.4</v>
       </c>
       <c r="I125" s="1">
-        <v>5518800.53</v>
+        <v>3769845.36</v>
       </c>
       <c r="J125" s="1">
-        <v>34.279155164028</v>
+        <v>56.565449870422</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>21618382.05</v>
+        <v>10434417.76</v>
       </c>
       <c r="N125" s="1">
-        <v>21618382.05</v>
+        <v>10434417.76</v>
       </c>
       <c r="O125" s="1">
-        <v>0.88</v>
+        <v>0.41</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" t="s">
         <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>234476.0</v>
+        <v>168171.0</v>
       </c>
       <c r="D126" s="1">
-        <v>23.03</v>
+        <v>121.7</v>
       </c>
       <c r="E126" s="1">
-        <v>49.0180555366</v>
+        <v>95.7333994565</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>11493557.59</v>
+        <v>16099581.52</v>
       </c>
       <c r="I126" s="1">
-        <v>-6093575.31</v>
+        <v>4366829.18</v>
       </c>
       <c r="J126" s="1">
-        <v>-53.017312196719</v>
+        <v>27.123867627088</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>5399982.28</v>
+        <v>20466410.7</v>
       </c>
       <c r="N126" s="1">
-        <v>5399982.28</v>
+        <v>20466410.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.22</v>
+        <v>0.79</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" t="s">
         <v>284</v>
       </c>
       <c r="C127" s="1">
-        <v>268022.0</v>
+        <v>234476.0</v>
       </c>
       <c r="D127" s="1">
-        <v>35.91</v>
+        <v>21.12</v>
       </c>
       <c r="E127" s="1">
-        <v>23.6258324317</v>
+        <v>49.0180555366</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>6332242.86</v>
+        <v>11493557.59</v>
       </c>
       <c r="I127" s="1">
-        <v>3292427.16</v>
+        <v>-6541424.47</v>
       </c>
       <c r="J127" s="1">
-        <v>51.994644437879</v>
+        <v>-56.913835588133</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>9624670.02</v>
+        <v>4952133.12</v>
       </c>
       <c r="N127" s="1">
-        <v>9624670.02</v>
+        <v>4952133.12</v>
       </c>
       <c r="O127" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" t="s">
         <v>286</v>
       </c>
       <c r="C128" s="1">
-        <v>204604.0</v>
+        <v>268022.0</v>
       </c>
       <c r="D128" s="1">
-        <v>66.44</v>
+        <v>35.48</v>
       </c>
       <c r="E128" s="1">
-        <v>76.0764845751</v>
+        <v>23.6258324317</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>15565553.05</v>
+        <v>6332242.86</v>
       </c>
       <c r="I128" s="1">
-        <v>-1971663.29</v>
+        <v>3177177.7</v>
       </c>
       <c r="J128" s="1">
-        <v>-12.666837366244</v>
+        <v>50.174602747312</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>13593889.76</v>
+        <v>9509420.56</v>
       </c>
       <c r="N128" s="1">
-        <v>13593889.76</v>
+        <v>9509420.56</v>
       </c>
       <c r="O128" s="1">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" t="s">
         <v>288</v>
       </c>
       <c r="C129" s="1">
-        <v>423.0</v>
+        <v>211701.0</v>
       </c>
       <c r="D129" s="1">
-        <v>5796.0</v>
+        <v>62.5</v>
       </c>
       <c r="E129" s="1">
-        <v>5756.676122931</v>
+        <v>75.8088184751</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>0.0</v>
+        <v>16048802.68</v>
       </c>
       <c r="I129" s="1">
-        <v>166340.0</v>
+        <v>-2817490.18</v>
       </c>
       <c r="J129" s="1">
+        <v>-17.555765599331</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129">
+        <v>0.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>13231312.5</v>
+      </c>
+      <c r="N129" s="1">
+        <v>13231312.5</v>
+      </c>
+      <c r="O129" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="P129">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" t="s">
+        <v>290</v>
+      </c>
+      <c r="C130" s="1">
+        <v>753.0</v>
+      </c>
+      <c r="D130" s="1">
+        <v>6029.0</v>
+      </c>
+      <c r="E130" s="1">
+        <v>5824.634794157</v>
+      </c>
+      <c r="F130" t="s">
+        <v>8</v>
+      </c>
+      <c r="G130">
+        <v>1.0</v>
+      </c>
+      <c r="H130" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1538870.0</v>
+      </c>
+      <c r="J130" s="1">
         <v>0</v>
       </c>
-      <c r="K129">
-[...14 lines deleted...]
-      <c r="P129">
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
+      </c>
+      <c r="M130" s="1">
+        <v>1538870.0</v>
+      </c>
+      <c r="N130" s="1">
+        <v>1538870.0</v>
+      </c>
+      <c r="O130" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P130">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>