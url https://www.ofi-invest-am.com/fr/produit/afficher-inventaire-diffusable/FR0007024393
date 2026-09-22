--- v3 (2026-08-24)
+++ v4 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -214,89 +214,89 @@
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
+    <t>DE000A1DAHH0</t>
+  </si>
+  <si>
+    <t>BRENNTAG</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
@@ -352,125 +352,113 @@
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
-    <t>SE0000108656</t>
-[...2 lines deleted...]
-    <t>ERICSSON CLASS B</t>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0014000MR3</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE0005785604</t>
   </si>
   <si>
     <t>FRESENIUS SE AND CO KGAA</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
-    <t>CH0030170408</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
   </si>
   <si>
     <t>GLANBIA PLC</t>
   </si>
   <si>
     <t>DE0006047004</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
@@ -559,80 +547,80 @@
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>CH0025751329</t>
   </si>
   <si>
     <t>LOGITECH INTERNATIONAL SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0031274896</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
@@ -781,74 +769,62 @@
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
-    <t>BE0974464977</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
-    <t>GB00BLGZ9862</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>SE0000114837</t>
   </si>
   <si>
     <t>TRELLEBORG B</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
@@ -865,72 +841,72 @@
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
-    <t>DE000A1ML7J1</t>
-[...2 lines deleted...]
-    <t>VONOVIA</t>
+    <t>AT0000937503</t>
+  </si>
+  <si>
+    <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1239,6740 +1215,6540 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6395623.0898</v>
+      </c>
+      <c r="C2">
+        <v>281.6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>1801055541.31</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3219.755</v>
+      </c>
+      <c r="C3">
+        <v>271666.8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>874700538.15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>874700538.15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>77973.0</v>
+      </c>
+      <c r="C4">
+        <v>275.64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>21492891.09</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>21492891.09</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>153252.0</v>
+      </c>
+      <c r="C5">
+        <v>142.5</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>21838443.82</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>21838443.82</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P130"/>
+  <dimension ref="A1:Z126"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O130" sqref="O130"/>
+      <selection activeCell="N126" sqref="N126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>229587.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D2" s="1">
+        <v>60.759836489</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>15104211.55</v>
+      </c>
+      <c r="H2" s="1">
+        <v>6890838.99</v>
+      </c>
+      <c r="I2" s="1">
+        <v>45.621970846932</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="M2" s="1">
+        <v>21995050.54</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...11 lines deleted...]
-      <c r="F2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="1">
+        <v>143800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>134.3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>119.4640922114</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>17178936.46</v>
+      </c>
+      <c r="H3" s="1">
+        <v>2133403.54</v>
+      </c>
+      <c r="I3" s="1">
+        <v>12.418717217841</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>19312340.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="1">
+        <v>145391.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D4" s="1">
+        <v>204.197030559</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>29688410.47</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-4317680.97</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-14.543321456576</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="M4" s="1">
+        <v>25370729.5</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1080.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1653.8514907407</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1786159.61</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-842023.61</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-47.141565920864</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>944136.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D6" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>5787972.72</v>
+      </c>
+      <c r="I6" s="1">
+        <v>47.753034871477</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>17908611.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1302111.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D7" s="1">
+        <v>9.3165326074</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>12131159.59</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1833980.89</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.117935564147</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="M7" s="1">
+        <v>13965140.48</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>203746.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D8" s="1">
+        <v>130.7855969197</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>26647042.23</v>
+      </c>
+      <c r="H8" s="1">
+        <v>11966899.69</v>
+      </c>
+      <c r="I8" s="1">
+        <v>44.908923049356</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="M8" s="1">
+        <v>38613941.92</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>60.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-626647.66</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-6.1247917555697</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9604682.4</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H10" s="1">
+        <v>32934514.76</v>
+      </c>
+      <c r="I10" s="1">
+        <v>78.807975350801</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="M10" s="1">
+        <v>74725354.6</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D11" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-5253719.97</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-23.215568319232</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="M11" s="1">
+        <v>17376438.8</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>430626.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D12" s="1">
+        <v>59.3624597679</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>25563018.6</v>
+      </c>
+      <c r="H12" s="1">
+        <v>4942527.24</v>
+      </c>
+      <c r="I12" s="1">
+        <v>19.334677634667</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="M12" s="1">
+        <v>30505545.84</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20012.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>796.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>685.8813861683</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>13725858.3</v>
+      </c>
+      <c r="H13" s="1">
+        <v>2203693.7</v>
+      </c>
+      <c r="I13" s="1">
+        <v>16.055052090987</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>15929552.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D14" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H14" s="1">
+        <v>233890222.72</v>
+      </c>
+      <c r="I14" s="1">
+        <v>678.13687172215</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>268380343.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>9.87</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>195.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25216.35</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.26826439499865</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="M15" s="1">
+        <v>9425028.8</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D16" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H16" s="1">
+        <v>17598435.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>101.16393554199</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="M16" s="1">
+        <v>34994392.35</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D17" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H17" s="1">
+        <v>46177529.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>193.55354971001</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="M17" s="1">
+        <v>70035282.75</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1.049</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>4784107.04</v>
+      </c>
+      <c r="I18" s="1">
+        <v>104.06266429907</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="M18" s="1">
+        <v>9381439.88</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>5072239.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D19" s="1">
+        <v>5.2858859766</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>26811277.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>34045446.52</v>
+      </c>
+      <c r="I19" s="1">
+        <v>126.98181634541</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="M19" s="1">
+        <v>60856723.52</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.24</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H20" s="1">
+        <v>4875814.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>61.564203390565</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>12795701.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H21" s="1">
+        <v>11534770.41</v>
+      </c>
+      <c r="I21" s="1">
+        <v>80.303067916934</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="M21" s="1">
+        <v>25898817.4</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6300986.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-24.458807022339</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19460640.54</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>457891.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D23" s="1">
+        <v>57.0580427656</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>26126364.26</v>
+      </c>
+      <c r="H23" s="1">
+        <v>20505255.18</v>
+      </c>
+      <c r="I23" s="1">
+        <v>78.484916523169</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="M23" s="1">
+        <v>46631619.44</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7116670.78</v>
+      </c>
+      <c r="I24" s="1">
+        <v>116.58597060066</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="M24" s="1">
+        <v>13220896.48</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>53.74</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-109992.91</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.0847496448045</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5166079.94</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1516985.41</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-10.866123411094</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>12443700.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>7032118.37</v>
+      </c>
+      <c r="I27" s="1">
+        <v>243.55825225665</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9919361.28</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>18207.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>87.82</v>
+      </c>
+      <c r="D28" s="1">
+        <v>94.3156961608</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1717205.88</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-118267.14</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-6.8871846630295</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1598938.74</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>142692.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>45.94</v>
+      </c>
+      <c r="D29" s="1">
+        <v>41.8530775376</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29">
+        <v>0.86</v>
+      </c>
+      <c r="G29" s="1">
+        <v>6557910.45</v>
+      </c>
+      <c r="H29" s="1">
+        <v>1037999.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.828208206167</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="M29" s="1">
+        <v>7595910.17</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>312677.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>38.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11.5301145271</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3605201.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8307792.08</v>
+      </c>
+      <c r="I30" s="1">
+        <v>230.43904213046</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="M30" s="1">
+        <v>11912993.7</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>251187.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>47.8803840565</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H31" s="1">
+        <v>7590774.67</v>
+      </c>
+      <c r="I31" s="1">
+        <v>63.114815260965</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="M31" s="1">
+        <v>19617704.7</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>32613.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>182.3</v>
+      </c>
+      <c r="D32" s="1">
+        <v>169.9207733113</v>
+      </c>
+      <c r="E32" t="s">
         <v>32</v>
       </c>
-      <c r="G2">
-[...223 lines deleted...]
-      <c r="O6" s="1">
+      <c r="F32">
+        <v>0.92</v>
+      </c>
+      <c r="G32" s="1">
+        <v>5943091.19</v>
+      </c>
+      <c r="H32" s="1">
+        <v>488485.94</v>
+      </c>
+      <c r="I32" s="1">
+        <v>8.219391632791</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="M32" s="1">
+        <v>6431577.13</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>2.074</v>
+      </c>
+      <c r="D33" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33">
+        <v>0.86</v>
+      </c>
+      <c r="G33" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-258170.15</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-8.1922238898805</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2893234.81</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>41.46</v>
+      </c>
+      <c r="D34" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>703471.48</v>
+      </c>
+      <c r="I34" s="1">
+        <v>11.582563631858</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="M34" s="1">
+        <v>6777010.14</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D35" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2593573.31</v>
+      </c>
+      <c r="I35" s="1">
+        <v>30.770072736842</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11022455.92</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-875163.5</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-10.169731318832</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>7730408.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>781786.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>30.0780976124</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>23514635.62</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3094385.3</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-13.159401446851</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="M37" s="1">
+        <v>20420250.32</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>8576258.23</v>
+      </c>
+      <c r="I38" s="1">
+        <v>43.038918196691</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="M38" s="1">
+        <v>28503009.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>111798.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D39" s="1">
+        <v>89.0729509472</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>9958177.77</v>
+      </c>
+      <c r="H39" s="1">
+        <v>4569972.33</v>
+      </c>
+      <c r="I39" s="1">
+        <v>45.891652424277</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="M39" s="1">
+        <v>14528150.1</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>18411097.26</v>
+      </c>
+      <c r="I40" s="1">
+        <v>45.89542030821</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="M40" s="1">
+        <v>58526422.79</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.15</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>17182513.71</v>
+      </c>
+      <c r="I41" s="1">
+        <v>45.18833398135</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="M41" s="1">
+        <v>55206738.54</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>10.99</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>82161.98</v>
+      </c>
+      <c r="I42" s="1">
+        <v>1.5193191503217</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="M42" s="1">
+        <v>5489977.71</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>137081.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.3458089743</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>13481341.84</v>
+      </c>
+      <c r="H43" s="1">
+        <v>2488594.66</v>
+      </c>
+      <c r="I43" s="1">
+        <v>18.459547198901</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="M43" s="1">
+        <v>15969936.5</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>106215.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D44" s="1">
+        <v>142.0915744481</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2804970.92</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.585497172882</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="M44" s="1">
+        <v>17897227.5</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>16.03</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-2271672.76</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.728552253345</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="M45" s="1">
+        <v>13151925.71</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-1611598.96</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-10.042551532181</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="M46" s="1">
+        <v>14436105.2</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-85920.49</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-1.0510252297535</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="M47" s="1">
+        <v>8089001.25</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>147017.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>39.54</v>
+      </c>
+      <c r="D48" s="1">
+        <v>36.8091886653</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5411576.49</v>
+      </c>
+      <c r="H48" s="1">
+        <v>401475.69</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7.4188305522778</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5813052.18</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>18.605</v>
+      </c>
+      <c r="D49" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2507980.58</v>
+      </c>
+      <c r="I49" s="1">
+        <v>21.836571339273</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="M49" s="1">
+        <v>13993211.21</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1399706.5</v>
+      </c>
+      <c r="I50" s="1">
+        <v>39.122409361272</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>4977468.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D51" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5107410.99</v>
+      </c>
+      <c r="I51" s="1">
+        <v>50.18504020893</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="M51" s="1">
+        <v>15284569.3</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D52" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H52" s="1">
+        <v>16310142.68</v>
+      </c>
+      <c r="I52" s="1">
+        <v>71.329623081317</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>39176018.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>22.64</v>
+      </c>
+      <c r="D53" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1553042.39</v>
+      </c>
+      <c r="I53" s="1">
+        <v>33.520179889283</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="M53" s="1">
+        <v>6186198.88</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>185.15</v>
+      </c>
+      <c r="D54" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H54" s="1">
+        <v>6326941.94</v>
+      </c>
+      <c r="I54" s="1">
+        <v>82.22517868516</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="M54" s="1">
+        <v>14021594.65</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H55" s="1">
+        <v>282632.68</v>
+      </c>
+      <c r="I55" s="1">
+        <v>4.6171592955593</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>6403987.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D56" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-573257.94</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-6.1431978060327</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="M56" s="1">
+        <v>8758330.56</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-3091215.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-12.382467389815</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>21873240.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D58" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H58" s="1">
+        <v>286443.22</v>
+      </c>
+      <c r="I58" s="1">
+        <v>8.7420318781305</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3563063.85</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D59" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H59" s="1">
+        <v>7671141.98</v>
+      </c>
+      <c r="I59" s="1">
+        <v>83.72797370183</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>16833124.1</v>
+      </c>
+      <c r="N59" s="1">
         <v>0.62</v>
       </c>
-      <c r="P6">
-[...146 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D60" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H60" s="1">
+        <v>12657043.17</v>
+      </c>
+      <c r="I60" s="1">
+        <v>75.436402525485</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="M60" s="1">
+        <v>29435472.08</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D61" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>22620117.04</v>
+      </c>
+      <c r="I61" s="1">
+        <v>276.34935419824</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="M61" s="1">
+        <v>30805450.82</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D62" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8857591.75</v>
+      </c>
+      <c r="I62" s="1">
+        <v>103.43675344501</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="M62" s="1">
+        <v>17420884.25</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H63" s="1">
+        <v>26311102.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>89.964463956342</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="M63" s="1">
+        <v>55557208.51</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D64" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H64" s="1">
+        <v>1314492.84</v>
+      </c>
+      <c r="I64" s="1">
+        <v>30.041838075389</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5690033.5</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>117464.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D65" s="1">
+        <v>69.9605123272</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>8217841.62</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6059907.58</v>
+      </c>
+      <c r="I65" s="1">
+        <v>73.740866035333</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>14277749.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>42.11</v>
+      </c>
+      <c r="D66" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-852475.59</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-35.807926829268</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1528214.01</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D67" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-1570759.29</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-8.96523715735</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="M67" s="1">
+        <v>15949795.52</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D68" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1254402.84</v>
+      </c>
+      <c r="I68" s="1">
+        <v>29.535518341734</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5501502.3</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>34.23</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H69" s="1">
+        <v>1286627.25</v>
+      </c>
+      <c r="I69" s="1">
+        <v>8.8810219904612</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="M69" s="1">
+        <v>15774005.52</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D70" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H70" s="1">
+        <v>4382937.99</v>
+      </c>
+      <c r="I70" s="1">
+        <v>30.834192815495</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="M70" s="1">
+        <v>18597475.78</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>313236.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D71" s="1">
+        <v>24.7108231812</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>7740319.41</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-322890.93</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-4.1715452928576</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="M71" s="1">
+        <v>7417428.48</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D72" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H72" s="1">
+        <v>26229215.57</v>
+      </c>
+      <c r="I72" s="1">
+        <v>239.21649683233</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="M72" s="1">
+        <v>37193850.5</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>53.45</v>
+      </c>
+      <c r="D73" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-3825976.86</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-51.806665195543</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3559128.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D74" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1141565.75</v>
+      </c>
+      <c r="I74" s="1">
+        <v>8.1278314854612</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="M74" s="1">
+        <v>15186711.15</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D75" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-424420.98</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-4.5362834448728</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="M75" s="1">
+        <v>8931717.92</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.52</v>
+      </c>
+      <c r="D76" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E76" t="s">
+        <v>32</v>
+      </c>
+      <c r="F76">
+        <v>0.92</v>
+      </c>
+      <c r="G76" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-100829.74</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-2.1772516379137</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="M76" s="1">
+        <v>4530226.14</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>107321.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D77" s="1">
+        <v>199.3169066632</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>21390889.74</v>
+      </c>
+      <c r="H77" s="1">
+        <v>19187180.36</v>
+      </c>
+      <c r="I77" s="1">
+        <v>89.697906880988</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="M77" s="1">
+        <v>40578070.1</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D78" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H78" s="1">
+        <v>21641085.87</v>
+      </c>
+      <c r="I78" s="1">
+        <v>167.70887831625</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="M78" s="1">
+        <v>34545045.45</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H79" s="1">
+        <v>234195.93</v>
+      </c>
+      <c r="I79" s="1">
+        <v>8.1030571078756</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3124412.88</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>33.37</v>
+      </c>
+      <c r="D80" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H80" s="1">
+        <v>659359.12</v>
+      </c>
+      <c r="I80" s="1">
+        <v>6.0071204187184</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="M80" s="1">
+        <v>11635651.82</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D81" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H81" s="1">
+        <v>-324579.84</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-3.7062888190782</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="M81" s="1">
+        <v>8432963.24</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D82" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H82" s="1">
+        <v>10588166.33</v>
+      </c>
+      <c r="I82" s="1">
+        <v>131.40501574572</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>18645824.0</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>374458.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="D83" s="1">
+        <v>13.1870293865</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>4937988.65</v>
+      </c>
+      <c r="H83" s="1">
+        <v>941001.95</v>
+      </c>
+      <c r="I83" s="1">
+        <v>19.056381387187</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5878990.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>143.65</v>
+      </c>
+      <c r="D84" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E84" t="s">
+        <v>87</v>
+      </c>
+      <c r="F84">
+        <v>0.86</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1477132.05</v>
+      </c>
+      <c r="I84" s="1">
+        <v>15.936570519841</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="M84" s="1">
+        <v>10745952.14</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D85" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H85" s="1">
+        <v>1792420.56</v>
+      </c>
+      <c r="I85" s="1">
+        <v>19.657092728277</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="M85" s="1">
+        <v>10910862.36</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1777637.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D86" s="1">
+        <v>6.9277589069</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>12315040.56</v>
+      </c>
+      <c r="H86" s="1">
+        <v>9514341.8</v>
+      </c>
+      <c r="I86" s="1">
+        <v>77.257900643082</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="M86" s="1">
+        <v>21829382.36</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D87" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H87" s="1">
+        <v>7082418.12</v>
+      </c>
+      <c r="I87" s="1">
+        <v>67.272432167781</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="M87" s="1">
+        <v>17610383.13</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>38290.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>1077.41</v>
+      </c>
+      <c r="D88" s="1">
+        <v>1075.3458132672</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>41174991.19</v>
+      </c>
+      <c r="H88" s="1">
+        <v>79037.71</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.19195562091388</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="M88" s="1">
+        <v>41254028.9</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>30028.97</v>
+      </c>
+      <c r="D89" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H89" s="1">
+        <v>11454574.39</v>
+      </c>
+      <c r="I89" s="1">
+        <v>65.033041870639</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="M89" s="1">
+        <v>29068042.96</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1480703.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D90" s="1">
+        <v>11.4393713121</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>16938311.42</v>
+      </c>
+      <c r="H90" s="1">
+        <v>8033744.68</v>
+      </c>
+      <c r="I90" s="1">
+        <v>47.429430719488</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="M90" s="1">
+        <v>24972056.1</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D91" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H91" s="1">
+        <v>1470497.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>24.267078670961</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="M91" s="1">
+        <v>7530136.5</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D92" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H92" s="1">
+        <v>3439870.62</v>
+      </c>
+      <c r="I92" s="1">
+        <v>26.158697178895</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="M92" s="1">
+        <v>16589878.04</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>154.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H93" s="1">
+        <v>29246521.7</v>
+      </c>
+      <c r="I93" s="1">
+        <v>397.94920211765</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>36595832.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>87.72</v>
+      </c>
+      <c r="D94" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6234206.6</v>
+      </c>
+      <c r="I94" s="1">
+        <v>60.32050580139</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="M94" s="1">
+        <v>16569343.08</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>663.5</v>
+      </c>
+      <c r="D95" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>22595.06</v>
+      </c>
+      <c r="I95" s="1">
+        <v>1.0494581976852</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="M95" s="1">
+        <v>2175616.5</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>21.63</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-202812.66</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-2.697068615833</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="M96" s="1">
+        <v>7316931.51</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>318.6</v>
+      </c>
+      <c r="D97" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E97" t="s">
+        <v>32</v>
+      </c>
+      <c r="F97">
+        <v>0.92</v>
+      </c>
+      <c r="G97" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-42536.36</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-0.40235771338327</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="M97" s="1">
+        <v>10529240.59</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D98" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H98" s="1">
+        <v>29022315.83</v>
+      </c>
+      <c r="I98" s="1">
+        <v>101.27657082723</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="M98" s="1">
+        <v>57678811.2</v>
+      </c>
+      <c r="N98" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3221566.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D99" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>7543443.42</v>
+      </c>
+      <c r="H99" s="1">
+        <v>6931052.62</v>
+      </c>
+      <c r="I99" s="1">
+        <v>91.881813571023</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="M99" s="1">
+        <v>14474496.04</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D100" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-11641983.77</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-21.633431460977</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>42172797.26</v>
+      </c>
+      <c r="N100" s="1">
+        <v>1.55</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>439200.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D101" s="1">
+        <v>80.8136705373</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>35493364.1</v>
+      </c>
+      <c r="H101" s="1">
+        <v>22577659.9</v>
+      </c>
+      <c r="I101" s="1">
+        <v>63.61093255739</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>58071024.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>268.8</v>
+      </c>
+      <c r="D102" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>32</v>
+      </c>
+      <c r="F102">
+        <v>0.92</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-192797.97</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-6.1024215065474</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="M102" s="1">
+        <v>2966570.32</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D103" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H103" s="1">
+        <v>46707041.23</v>
+      </c>
+      <c r="I103" s="1">
+        <v>286.76636684593</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="M103" s="1">
+        <v>62994530.5</v>
+      </c>
+      <c r="N103" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>272762.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D104" s="1">
+        <v>81.4996660825</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>22230011.92</v>
+      </c>
+      <c r="H104" s="1">
+        <v>23904952.76</v>
+      </c>
+      <c r="I104" s="1">
+        <v>107.53459263102</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="M104" s="1">
+        <v>46134964.68</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H105" s="1">
+        <v>47249190.16</v>
+      </c>
+      <c r="I105" s="1">
+        <v>196.95964332034</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>71238465.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D106" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-495807.15</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-6.2175394461543</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>7478523.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>11.135</v>
+      </c>
+      <c r="D107" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E107" t="s">
+        <v>87</v>
+      </c>
+      <c r="F107">
+        <v>0.86</v>
+      </c>
+      <c r="G107" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-432491.38</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-9.9354968257947</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3920500.6</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>292741.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D108" s="1">
+        <v>46.5145454173</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>13616714.54</v>
+      </c>
+      <c r="H108" s="1">
+        <v>9486405.18</v>
+      </c>
+      <c r="I108" s="1">
+        <v>69.66735736534</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="M108" s="1">
+        <v>23103119.72</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>95.96</v>
+      </c>
+      <c r="D109" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109">
+        <v>10.99</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H109" s="1">
+        <v>1216538.41</v>
+      </c>
+      <c r="I109" s="1">
+        <v>60.431029273352</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="M109" s="1">
+        <v>3229640.66</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D110" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H110" s="1">
+        <v>10649341.81</v>
+      </c>
+      <c r="I110" s="1">
+        <v>104.03917414113</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="M110" s="1">
+        <v>20885237.95</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D111" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H111" s="1">
+        <v>2081655.23</v>
+      </c>
+      <c r="I111" s="1">
+        <v>64.509366063018</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="M111" s="1">
+        <v>5308559.1</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>64.7</v>
+      </c>
+      <c r="D112" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E112" t="s">
+        <v>32</v>
+      </c>
+      <c r="F112">
+        <v>0.92</v>
+      </c>
+      <c r="G112" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-557382.36</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-12.024217177385</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="M112" s="1">
+        <v>4078115.75</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D113" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-671638.02</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-12.767999316361</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="M113" s="1">
+        <v>4588685.1</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>579445.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>70.92</v>
+      </c>
+      <c r="D114" s="1">
+        <v>45.0331654428</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>26094242.55</v>
+      </c>
+      <c r="H114" s="1">
+        <v>14999996.85</v>
+      </c>
+      <c r="I114" s="1">
+        <v>57.48393279191</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="M114" s="1">
+        <v>41094239.4</v>
+      </c>
+      <c r="N114" s="1">
+        <v>1.51</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>424.2</v>
+      </c>
+      <c r="D115" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115">
+        <v>10.99</v>
+      </c>
+      <c r="G115" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H115" s="1">
+        <v>118334.74</v>
+      </c>
+      <c r="I115" s="1">
+        <v>9.467278390655</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="M115" s="1">
+        <v>1368268.83</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D116" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H116" s="1">
+        <v>4960285.57</v>
+      </c>
+      <c r="I116" s="1">
+        <v>29.96216504416</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="M116" s="1">
+        <v>21515449.6</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D117" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H117" s="1">
+        <v>797555.62</v>
+      </c>
+      <c r="I117" s="1">
+        <v>24.399636572032</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="M117" s="1">
+        <v>4066274.88</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D118" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1765351.85</v>
+      </c>
+      <c r="I118" s="1">
+        <v>13.400749453597</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>14938882.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D119" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H119" s="1">
+        <v>61280691.1</v>
+      </c>
+      <c r="I119" s="1">
+        <v>379.13309606658</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="M119" s="1">
+        <v>77444062.68</v>
+      </c>
+      <c r="N119" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>50.99</v>
+      </c>
+      <c r="D120" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H120" s="1">
+        <v>918207.9</v>
+      </c>
+      <c r="I120" s="1">
+        <v>9.6995320817809</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="M120" s="1">
+        <v>10384725.38</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D121" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H121" s="1">
+        <v>3001587.48</v>
+      </c>
+      <c r="I121" s="1">
+        <v>45.037960424888</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="M121" s="1">
+        <v>9666159.88</v>
+      </c>
+      <c r="N121" s="1">
         <v>0.36</v>
       </c>
-      <c r="P9">
-[...546 lines deleted...]
-      <c r="O20" s="1">
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>143032.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D122" s="1">
+        <v>95.7333994491</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>13692939.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>4994191.21</v>
+      </c>
+      <c r="I122" s="1">
+        <v>36.472746974267</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="M122" s="1">
+        <v>18687130.8</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>44.96</v>
+      </c>
+      <c r="D123" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-22483.41</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-1.0627458062992</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2093112.8</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D124" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2799690.14</v>
+      </c>
+      <c r="I124" s="1">
+        <v>39.206748162048</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="M124" s="1">
+        <v>9940527.55</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D125" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H125" s="1">
+        <v>-4079228.14</v>
+      </c>
+      <c r="I125" s="1">
+        <v>-25.417647791779</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="M125" s="1">
+        <v>11969574.54</v>
+      </c>
+      <c r="N125" s="1">
         <v>0.44</v>
       </c>
-      <c r="P20">
-[...5204 lines deleted...]
-      <c r="A125" t="s">
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-[...45 lines deleted...]
-    <row r="126" spans="1:16">
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>282</v>
+      </c>
+      <c r="B126" s="1">
+        <v>874.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>6271.624141876</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>763665.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>281</v>
-      </c>
-[...243 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">