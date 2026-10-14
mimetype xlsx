--- v4 (2026-09-22)
+++ v5 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -121,50 +121,53 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>ES0167050915</t>
   </si>
   <si>
     <t>ACS ACTIVIDADES DE CONSTRUCCION Y</t>
   </si>
   <si>
+    <t>ES06670509T7</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
@@ -322,50 +325,56 @@
   <si>
     <t>GB00BD3VFW73</t>
   </si>
   <si>
     <t>CONVATEC GROUP PLC</t>
   </si>
   <si>
     <t>DE000DTR0CK8</t>
   </si>
   <si>
     <t>DAIMLER TRUCK HOLDING E AG</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>FR0000130452</t>
   </si>
   <si>
     <t>EIFFAGE SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
@@ -391,56 +400,50 @@
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
-    <t>DE0005785604</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>IE0000669501</t>
@@ -455,50 +458,56 @@
     <t>HEIDELBERG MATERIALS AG</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
@@ -1225,228 +1234,228 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>1</v>
       </c>
       <c r="B1" t="s">
         <v>2</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>6395623.0898</v>
+        <v>6373515.8886</v>
       </c>
       <c r="C2">
-        <v>281.6</v>
+        <v>278.1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1801055541.31</v>
+        <v>1772512099.92</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1801055541.31</v>
+        <v>1772512099.92</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3219.755</v>
+        <v>3197.4169</v>
       </c>
       <c r="C3">
-        <v>271666.8</v>
+        <v>268394.08</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>874700538.15</v>
+        <v>858167780.02</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>874700538.15</v>
+        <v>858167780.02</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>77973.0</v>
+        <v>77979.0</v>
       </c>
       <c r="C4">
-        <v>275.64</v>
+        <v>272.21</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>21492891.09</v>
+        <v>21227267.41</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>21492891.09</v>
+        <v>21227267.41</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>153252.0</v>
+        <v>162870.0</v>
       </c>
       <c r="C5">
-        <v>142.5</v>
+        <v>140.79</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>21838443.82</v>
+        <v>22930659.12</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>21838443.82</v>
+        <v>22930659.12</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z126"/>
+  <dimension ref="A1:Z128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N126" sqref="N126"/>
+      <selection activeCell="N128" sqref="N128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1465,6290 +1474,6390 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>229587.0</v>
       </c>
       <c r="C2" s="1">
-        <v>88.56</v>
+        <v>83.82</v>
       </c>
       <c r="D2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="G2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="H2" s="1">
-        <v>6890838.99</v>
+        <v>5676504.76</v>
       </c>
       <c r="I2" s="1">
-        <v>45.621970846932</v>
+        <v>37.58226466313</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>21995050.54</v>
+        <v>20780716.31</v>
       </c>
       <c r="M2" s="1">
-        <v>21995050.54</v>
+        <v>20780716.31</v>
       </c>
       <c r="N2" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
-        <v>143800.0</v>
+        <v>61332.0</v>
       </c>
       <c r="C3" s="1">
-        <v>134.3</v>
+        <v>118.8</v>
       </c>
       <c r="D3" s="1">
-        <v>119.4640922114</v>
+        <v>119.4640923172</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>17178936.46</v>
+        <v>7326971.71</v>
       </c>
       <c r="H3" s="1">
-        <v>2133403.54</v>
+        <v>-40730.11</v>
       </c>
       <c r="I3" s="1">
-        <v>12.418717217841</v>
+        <v>-0.55589282464965</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>19312340.0</v>
+        <v>7286241.6</v>
       </c>
       <c r="M3" s="1">
-        <v>19312340.0</v>
+        <v>7286241.6</v>
       </c>
       <c r="N3" s="1">
-        <v>0.71</v>
+        <v>0.27</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B4" s="1">
-        <v>145391.0</v>
+        <v>143800.0</v>
       </c>
       <c r="C4" s="1">
-        <v>174.5</v>
+        <v>1.711</v>
       </c>
       <c r="D4" s="1">
-        <v>204.197030559</v>
+        <v>0.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>29688410.47</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>-4317680.97</v>
+        <v>246041.8</v>
       </c>
       <c r="I4" s="1">
-        <v>-14.543321456576</v>
+        <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>25370729.5</v>
+        <v>246041.8</v>
       </c>
       <c r="M4" s="1">
-        <v>25370729.5</v>
+        <v>246041.8</v>
       </c>
       <c r="N4" s="1">
-        <v>0.93</v>
+        <v>0.01</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>1080.0</v>
+        <v>145391.0</v>
       </c>
       <c r="C5" s="1">
-        <v>874.2</v>
+        <v>183.6</v>
       </c>
       <c r="D5" s="1">
-        <v>1653.8514907407</v>
+        <v>204.197030559</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>1786159.61</v>
+        <v>29688410.47</v>
       </c>
       <c r="H5" s="1">
-        <v>-842023.61</v>
+        <v>-2994622.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-47.141565920864</v>
+        <v>-10.086841372077</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>944136.0</v>
+        <v>26693787.6</v>
       </c>
       <c r="M5" s="1">
-        <v>944136.0</v>
+        <v>26693787.6</v>
       </c>
       <c r="N5" s="1">
-        <v>0.03</v>
+        <v>1.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B6" s="1">
-        <v>674270.0</v>
+        <v>1080.0</v>
       </c>
       <c r="C6" s="1">
-        <v>26.56</v>
+        <v>843.7</v>
       </c>
       <c r="D6" s="1">
-        <v>17.9759421003</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>12120638.48</v>
+        <v>1786159.61</v>
       </c>
       <c r="H6" s="1">
-        <v>5787972.72</v>
+        <v>-874963.61</v>
       </c>
       <c r="I6" s="1">
-        <v>47.753034871477</v>
+        <v>-48.985746016281</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>17908611.2</v>
+        <v>911196.0</v>
       </c>
       <c r="M6" s="1">
-        <v>17908611.2</v>
+        <v>911196.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>1302111.0</v>
+        <v>674270.0</v>
       </c>
       <c r="C7" s="1">
-        <v>10.725</v>
+        <v>26.6</v>
       </c>
       <c r="D7" s="1">
-        <v>9.3165326074</v>
+        <v>17.9759421003</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>12131159.59</v>
+        <v>12120638.48</v>
       </c>
       <c r="H7" s="1">
-        <v>1833980.89</v>
+        <v>5814943.52</v>
       </c>
       <c r="I7" s="1">
-        <v>15.117935564147</v>
+        <v>47.975554502307</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>13965140.48</v>
+        <v>17935582.0</v>
       </c>
       <c r="M7" s="1">
-        <v>13965140.48</v>
+        <v>17935582.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>203746.0</v>
+        <v>1302111.0</v>
       </c>
       <c r="C8" s="1">
-        <v>189.52</v>
+        <v>10.43</v>
       </c>
       <c r="D8" s="1">
-        <v>130.7855969197</v>
+        <v>9.3165326074</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>26647042.23</v>
+        <v>12131159.59</v>
       </c>
       <c r="H8" s="1">
-        <v>11966899.69</v>
+        <v>1449858.14</v>
       </c>
       <c r="I8" s="1">
-        <v>44.908923049356</v>
+        <v>11.95152144561</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>38613941.92</v>
+        <v>13581017.73</v>
       </c>
       <c r="M8" s="1">
-        <v>38613941.92</v>
+        <v>13581017.73</v>
       </c>
       <c r="N8" s="1">
-        <v>1.42</v>
+        <v>0.51</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>158232.0</v>
+        <v>203746.0</v>
       </c>
       <c r="C9" s="1">
-        <v>60.7</v>
+        <v>195.28</v>
       </c>
       <c r="D9" s="1">
-        <v>64.6603092927</v>
+        <v>130.7855969197</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>10231330.06</v>
+        <v>26647042.23</v>
       </c>
       <c r="H9" s="1">
-        <v>-626647.66</v>
+        <v>13140476.65</v>
       </c>
       <c r="I9" s="1">
-        <v>-6.1247917555697</v>
+        <v>49.31307773891</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>9604682.4</v>
+        <v>39787518.88</v>
       </c>
       <c r="M9" s="1">
-        <v>9604682.4</v>
+        <v>39787518.88</v>
       </c>
       <c r="N9" s="1">
-        <v>0.35</v>
+        <v>1.49</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>183781.0</v>
+        <v>158232.0</v>
       </c>
       <c r="C10" s="1">
-        <v>406.6</v>
+        <v>57.48</v>
       </c>
       <c r="D10" s="1">
-        <v>227.3947787856</v>
+        <v>64.6603092927</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>41790839.84</v>
+        <v>10231330.06</v>
       </c>
       <c r="H10" s="1">
-        <v>32934514.76</v>
+        <v>-1136154.7</v>
       </c>
       <c r="I10" s="1">
-        <v>78.807975350801</v>
+        <v>-11.104662769525</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>74725354.6</v>
+        <v>9095175.36</v>
       </c>
       <c r="M10" s="1">
-        <v>74725354.6</v>
+        <v>9095175.36</v>
       </c>
       <c r="N10" s="1">
-        <v>2.75</v>
+        <v>0.34</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>338590.0</v>
+        <v>183781.0</v>
       </c>
       <c r="C11" s="1">
-        <v>51.32</v>
+        <v>421.0</v>
       </c>
       <c r="D11" s="1">
-        <v>66.836465253</v>
+        <v>227.3947787856</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>22630158.77</v>
+        <v>41790839.84</v>
       </c>
       <c r="H11" s="1">
-        <v>-5253719.97</v>
+        <v>35580961.16</v>
       </c>
       <c r="I11" s="1">
-        <v>-23.215568319232</v>
+        <v>85.140574576211</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>17376438.8</v>
+        <v>77371801.0</v>
       </c>
       <c r="M11" s="1">
-        <v>17376438.8</v>
+        <v>77371801.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.64</v>
+        <v>2.89</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>430626.0</v>
+        <v>338590.0</v>
       </c>
       <c r="C12" s="1">
-        <v>70.84</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>59.3624597679</v>
+        <v>66.836465253</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>25563018.6</v>
+        <v>22630158.77</v>
       </c>
       <c r="H12" s="1">
-        <v>4942527.24</v>
+        <v>-5720974.17</v>
       </c>
       <c r="I12" s="1">
-        <v>19.334677634667</v>
+        <v>-25.280309467312</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>30505545.84</v>
+        <v>16909184.6</v>
       </c>
       <c r="M12" s="1">
-        <v>30505545.84</v>
+        <v>16909184.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>20012.0</v>
+        <v>468706.0</v>
       </c>
       <c r="C13" s="1">
-        <v>796.0</v>
+        <v>69.64</v>
       </c>
       <c r="D13" s="1">
-        <v>685.8813861683</v>
+        <v>60.1503929115</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>13725858.3</v>
+        <v>28192850.06</v>
       </c>
       <c r="H13" s="1">
-        <v>2203693.7</v>
+        <v>4447835.78</v>
       </c>
       <c r="I13" s="1">
-        <v>16.055052090987</v>
+        <v>15.77646733315</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>15929552.0</v>
+        <v>32640685.84</v>
       </c>
       <c r="M13" s="1">
-        <v>15929552.0</v>
+        <v>32640685.84</v>
       </c>
       <c r="N13" s="1">
-        <v>0.59</v>
+        <v>1.22</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>162085.0</v>
+        <v>23332.0</v>
       </c>
       <c r="C14" s="1">
-        <v>1655.8</v>
+        <v>759.6</v>
       </c>
       <c r="D14" s="1">
-        <v>212.790327791</v>
+        <v>701.9056531802</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>34490120.28</v>
+        <v>16376862.7</v>
       </c>
       <c r="H14" s="1">
-        <v>233890222.72</v>
+        <v>1346124.5</v>
       </c>
       <c r="I14" s="1">
-        <v>678.13687172215</v>
+        <v>8.2196726238659</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>268380343.0</v>
+        <v>17722987.2</v>
       </c>
       <c r="M14" s="1">
-        <v>268380343.0</v>
+        <v>17722987.2</v>
       </c>
       <c r="N14" s="1">
-        <v>9.87</v>
+        <v>0.66</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>48136.0</v>
+        <v>162085.0</v>
       </c>
       <c r="C15" s="1">
-        <v>195.8</v>
+        <v>1540.8</v>
       </c>
       <c r="D15" s="1">
-        <v>195.2761436347</v>
+        <v>212.790327791</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>9399812.45</v>
+        <v>34490120.28</v>
       </c>
       <c r="H15" s="1">
-        <v>25216.35</v>
+        <v>215250447.72</v>
       </c>
       <c r="I15" s="1">
-        <v>0.26826439499865</v>
+        <v>624.0930619335</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>9425028.8</v>
+        <v>249740568.0</v>
       </c>
       <c r="M15" s="1">
-        <v>9425028.8</v>
+        <v>249740568.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.35</v>
+        <v>9.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>817435.0</v>
+        <v>48136.0</v>
       </c>
       <c r="C16" s="1">
-        <v>42.81</v>
+        <v>174.1</v>
       </c>
       <c r="D16" s="1">
-        <v>21.2811505624</v>
+        <v>195.2761436347</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>17395957.31</v>
+        <v>9399812.45</v>
       </c>
       <c r="H16" s="1">
-        <v>17598435.04</v>
+        <v>-1019334.85</v>
       </c>
       <c r="I16" s="1">
-        <v>101.16393554199</v>
+        <v>-10.844204130903</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>34994392.35</v>
+        <v>8380477.6</v>
       </c>
       <c r="M16" s="1">
-        <v>34994392.35</v>
+        <v>8380477.6</v>
       </c>
       <c r="N16" s="1">
-        <v>1.29</v>
+        <v>0.31</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>3220013.0</v>
+        <v>817435.0</v>
       </c>
       <c r="C17" s="1">
-        <v>21.75</v>
+        <v>44.32</v>
       </c>
       <c r="D17" s="1">
-        <v>7.4092103541</v>
+        <v>21.2811505624</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>23857753.66</v>
+        <v>17395957.31</v>
       </c>
       <c r="H17" s="1">
-        <v>46177529.09</v>
+        <v>18832761.89</v>
       </c>
       <c r="I17" s="1">
-        <v>193.55354971001</v>
+        <v>108.25941656671</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>70035282.75</v>
+        <v>36228719.2</v>
       </c>
       <c r="M17" s="1">
-        <v>70035282.75</v>
+        <v>36228719.2</v>
       </c>
       <c r="N17" s="1">
-        <v>2.58</v>
+        <v>1.35</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>8943222.0</v>
+        <v>3220013.0</v>
       </c>
       <c r="C18" s="1">
-        <v>1.049</v>
+        <v>22.39</v>
       </c>
       <c r="D18" s="1">
-        <v>0.5140577792</v>
+        <v>7.4092103541</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4597332.84</v>
+        <v>23857753.66</v>
       </c>
       <c r="H18" s="1">
-        <v>4784107.04</v>
+        <v>48238337.41</v>
       </c>
       <c r="I18" s="1">
-        <v>104.06266429907</v>
+        <v>202.1914472647</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>9381439.88</v>
+        <v>72096091.07</v>
       </c>
       <c r="M18" s="1">
-        <v>9381439.88</v>
+        <v>72096091.07</v>
       </c>
       <c r="N18" s="1">
-        <v>0.35</v>
+        <v>2.7</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>5072239.0</v>
+        <v>8943222.0</v>
       </c>
       <c r="C19" s="1">
-        <v>11.998</v>
+        <v>1.0375</v>
       </c>
       <c r="D19" s="1">
-        <v>5.2858859766</v>
+        <v>0.5140577792</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>26811277.0</v>
+        <v>4597332.84</v>
       </c>
       <c r="H19" s="1">
-        <v>34045446.52</v>
+        <v>4681259.99</v>
       </c>
       <c r="I19" s="1">
-        <v>126.98181634541</v>
+        <v>101.82556175332</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>60856723.52</v>
+        <v>9278592.83</v>
       </c>
       <c r="M19" s="1">
-        <v>60856723.52</v>
+        <v>9278592.83</v>
       </c>
       <c r="N19" s="1">
-        <v>2.24</v>
+        <v>0.35</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>74135.0</v>
+        <v>5072239.0</v>
       </c>
       <c r="C20" s="1">
-        <v>172.6</v>
+        <v>12.01</v>
       </c>
       <c r="D20" s="1">
-        <v>106.8305951305</v>
+        <v>5.2858859766</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>7919886.17</v>
+        <v>26811277.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4875814.83</v>
+        <v>34106313.39</v>
       </c>
       <c r="I20" s="1">
-        <v>61.564203390565</v>
+        <v>127.20883600583</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>12795701.0</v>
+        <v>60917590.39</v>
       </c>
       <c r="M20" s="1">
-        <v>12795701.0</v>
+        <v>60917590.39</v>
       </c>
       <c r="N20" s="1">
-        <v>0.47</v>
+        <v>2.28</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>80858.0</v>
+        <v>74135.0</v>
       </c>
       <c r="C21" s="1">
-        <v>320.3</v>
+        <v>175.5</v>
       </c>
       <c r="D21" s="1">
-        <v>177.6453410918</v>
+        <v>106.8305951305</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>14364046.99</v>
+        <v>7919886.17</v>
       </c>
       <c r="H21" s="1">
-        <v>11534770.41</v>
+        <v>5090806.33</v>
       </c>
       <c r="I21" s="1">
-        <v>80.303067916934</v>
+        <v>64.278781547185</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>25898817.4</v>
+        <v>13010692.5</v>
       </c>
       <c r="M21" s="1">
-        <v>25898817.4</v>
+        <v>13010692.5</v>
       </c>
       <c r="N21" s="1">
-        <v>0.95</v>
+        <v>0.49</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>319341.0</v>
+        <v>80858.0</v>
       </c>
       <c r="C22" s="1">
-        <v>60.94</v>
+        <v>247.0</v>
       </c>
       <c r="D22" s="1">
-        <v>80.671217382</v>
+        <v>177.6453410918</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>25761627.23</v>
+        <v>14364046.99</v>
       </c>
       <c r="H22" s="1">
-        <v>-6300986.69</v>
+        <v>5607879.01</v>
       </c>
       <c r="I22" s="1">
-        <v>-24.458807022339</v>
+        <v>39.041079536318</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>19460640.54</v>
+        <v>19971926.0</v>
       </c>
       <c r="M22" s="1">
-        <v>19460640.54</v>
+        <v>19971926.0</v>
       </c>
       <c r="N22" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>457891.0</v>
+        <v>319341.0</v>
       </c>
       <c r="C23" s="1">
-        <v>101.84</v>
+        <v>57.92</v>
       </c>
       <c r="D23" s="1">
-        <v>57.0580427656</v>
+        <v>80.671217382</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>26126364.26</v>
+        <v>25761627.23</v>
       </c>
       <c r="H23" s="1">
-        <v>20505255.18</v>
+        <v>-7265396.51</v>
       </c>
       <c r="I23" s="1">
-        <v>78.484916523169</v>
+        <v>-28.202397484967</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>46631619.44</v>
+        <v>18496230.72</v>
       </c>
       <c r="M23" s="1">
-        <v>46631619.44</v>
+        <v>18496230.72</v>
       </c>
       <c r="N23" s="1">
-        <v>1.71</v>
+        <v>0.69</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>950870.0</v>
+        <v>457891.0</v>
       </c>
       <c r="C24" s="1">
-        <v>13.904</v>
+        <v>100.92</v>
       </c>
       <c r="D24" s="1">
-        <v>6.4196217149</v>
+        <v>57.0580427656</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>6104225.7</v>
+        <v>26126364.26</v>
       </c>
       <c r="H24" s="1">
-        <v>7116670.78</v>
+        <v>20083995.46</v>
       </c>
       <c r="I24" s="1">
-        <v>116.58597060066</v>
+        <v>76.872523325984</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>13220896.48</v>
+        <v>46210359.72</v>
       </c>
       <c r="M24" s="1">
-        <v>13220896.48</v>
+        <v>46210359.72</v>
       </c>
       <c r="N24" s="1">
-        <v>0.49</v>
+        <v>1.73</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>96131.0</v>
+        <v>950870.0</v>
       </c>
       <c r="C25" s="1">
-        <v>53.74</v>
+        <v>14.044</v>
       </c>
       <c r="D25" s="1">
-        <v>54.8841981255</v>
+        <v>6.4196217149</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>5276072.85</v>
+        <v>6104225.7</v>
       </c>
       <c r="H25" s="1">
-        <v>-109992.91</v>
+        <v>7249792.58</v>
       </c>
       <c r="I25" s="1">
-        <v>-2.0847496448045</v>
+        <v>118.76678445884</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>5166079.94</v>
+        <v>13354018.28</v>
       </c>
       <c r="M25" s="1">
-        <v>5166079.94</v>
+        <v>13354018.28</v>
       </c>
       <c r="N25" s="1">
-        <v>0.19</v>
+        <v>0.5</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>487224.0</v>
+        <v>96131.0</v>
       </c>
       <c r="C26" s="1">
-        <v>25.54</v>
+        <v>58.26</v>
       </c>
       <c r="D26" s="1">
-        <v>28.6535276793</v>
+        <v>54.8841981255</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>13960686.37</v>
+        <v>5276072.85</v>
       </c>
       <c r="H26" s="1">
-        <v>-1516985.41</v>
+        <v>324519.21</v>
       </c>
       <c r="I26" s="1">
-        <v>-10.866123411094</v>
+        <v>6.1507719704818</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>12443700.96</v>
+        <v>5600592.06</v>
       </c>
       <c r="M26" s="1">
-        <v>12443700.96</v>
+        <v>5600592.06</v>
       </c>
       <c r="N26" s="1">
-        <v>0.46</v>
+        <v>0.21</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>779824.0</v>
+        <v>487224.0</v>
       </c>
       <c r="C27" s="1">
-        <v>12.72</v>
+        <v>27.44</v>
       </c>
       <c r="D27" s="1">
-        <v>3.7024288942</v>
+        <v>28.6535276793</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2887242.91</v>
+        <v>13960686.37</v>
       </c>
       <c r="H27" s="1">
-        <v>7032118.37</v>
+        <v>-591259.81</v>
       </c>
       <c r="I27" s="1">
-        <v>243.55825225665</v>
+        <v>-4.2351772278944</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>9919361.28</v>
+        <v>13369426.56</v>
       </c>
       <c r="M27" s="1">
-        <v>9919361.28</v>
+        <v>13369426.56</v>
       </c>
       <c r="N27" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>18207.0</v>
+        <v>779824.0</v>
       </c>
       <c r="C28" s="1">
-        <v>87.82</v>
+        <v>12.41</v>
       </c>
       <c r="D28" s="1">
-        <v>94.3156961608</v>
+        <v>3.7024288942</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1717205.88</v>
+        <v>2887242.91</v>
       </c>
       <c r="H28" s="1">
-        <v>-118267.14</v>
+        <v>6790372.93</v>
       </c>
       <c r="I28" s="1">
-        <v>-6.8871846630295</v>
+        <v>235.18537032272</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>1598938.74</v>
+        <v>9677615.84</v>
       </c>
       <c r="M28" s="1">
-        <v>1598938.74</v>
+        <v>9677615.84</v>
       </c>
       <c r="N28" s="1">
-        <v>0.06</v>
+        <v>0.36</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>142692.0</v>
+        <v>18207.0</v>
       </c>
       <c r="C29" s="1">
-        <v>45.94</v>
+        <v>91.62</v>
       </c>
       <c r="D29" s="1">
-        <v>41.8530775376</v>
+        <v>94.3156961608</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F29">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>6557910.45</v>
+        <v>1717205.88</v>
       </c>
       <c r="H29" s="1">
-        <v>1037999.72</v>
+        <v>-49080.54</v>
       </c>
       <c r="I29" s="1">
-        <v>15.828208206167</v>
+        <v>-2.858162819708</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>7595910.17</v>
+        <v>1668125.34</v>
       </c>
       <c r="M29" s="1">
-        <v>7595910.17</v>
+        <v>1668125.34</v>
       </c>
       <c r="N29" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>312677.0</v>
+        <v>96545.0</v>
       </c>
       <c r="C30" s="1">
-        <v>38.1</v>
+        <v>49.2</v>
       </c>
       <c r="D30" s="1">
-        <v>11.5301145271</v>
+        <v>41.8530775286</v>
       </c>
       <c r="E30" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="F30">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G30" s="1">
-        <v>3605201.62</v>
+        <v>4437063.5</v>
       </c>
       <c r="H30" s="1">
-        <v>8307792.08</v>
+        <v>1134146.92</v>
       </c>
       <c r="I30" s="1">
-        <v>230.43904213046</v>
+        <v>25.560754764948</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>11912993.7</v>
+        <v>5571210.42</v>
       </c>
       <c r="M30" s="1">
-        <v>11912993.7</v>
+        <v>5571210.42</v>
       </c>
       <c r="N30" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B31" s="1">
-        <v>251187.0</v>
+        <v>312677.0</v>
       </c>
       <c r="C31" s="1">
-        <v>78.1</v>
+        <v>38.85</v>
       </c>
       <c r="D31" s="1">
-        <v>47.8803840565</v>
+        <v>11.5301145271</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>12026930.03</v>
+        <v>3605201.62</v>
       </c>
       <c r="H31" s="1">
-        <v>7590774.67</v>
+        <v>8542299.83</v>
       </c>
       <c r="I31" s="1">
-        <v>63.114815260965</v>
+        <v>236.94374768421</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>19617704.7</v>
+        <v>12147501.45</v>
       </c>
       <c r="M31" s="1">
-        <v>19617704.7</v>
+        <v>12147501.45</v>
       </c>
       <c r="N31" s="1">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B32" s="1">
-        <v>32613.0</v>
+        <v>251187.0</v>
       </c>
       <c r="C32" s="1">
-        <v>182.3</v>
+        <v>74.88</v>
       </c>
       <c r="D32" s="1">
-        <v>169.9207733113</v>
+        <v>47.8803840565</v>
       </c>
       <c r="E32" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F32">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>5943091.19</v>
+        <v>12026930.03</v>
       </c>
       <c r="H32" s="1">
-        <v>488485.94</v>
+        <v>6781952.53</v>
       </c>
       <c r="I32" s="1">
-        <v>8.219391632791</v>
+        <v>56.389723005647</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>6431577.13</v>
+        <v>18808882.56</v>
       </c>
       <c r="M32" s="1">
-        <v>6431577.13</v>
+        <v>18808882.56</v>
       </c>
       <c r="N32" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B33" s="1">
-        <v>1203887.0</v>
+        <v>12335.0</v>
       </c>
       <c r="C33" s="1">
-        <v>2.074</v>
+        <v>184.15</v>
       </c>
       <c r="D33" s="1">
-        <v>2.2886534617</v>
+        <v>169.920773409</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="F33">
-        <v>0.86</v>
+        <v>0.93</v>
       </c>
       <c r="G33" s="1">
-        <v>3151404.96</v>
+        <v>2247816.21</v>
       </c>
       <c r="H33" s="1">
-        <v>-258170.15</v>
+        <v>205064.57</v>
       </c>
       <c r="I33" s="1">
-        <v>-8.1922238898805</v>
+        <v>9.1228352695259</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>2893234.81</v>
+        <v>2452880.78</v>
       </c>
       <c r="M33" s="1">
-        <v>2893234.81</v>
+        <v>2452880.78</v>
       </c>
       <c r="N33" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B34" s="1">
-        <v>163459.0</v>
+        <v>1203887.0</v>
       </c>
       <c r="C34" s="1">
-        <v>41.46</v>
+        <v>2.148</v>
       </c>
       <c r="D34" s="1">
-        <v>37.1563429361</v>
+        <v>2.2886534617</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G34" s="1">
-        <v>6073538.66</v>
+        <v>3151404.96</v>
       </c>
       <c r="H34" s="1">
-        <v>703471.48</v>
+        <v>-118389.15</v>
       </c>
       <c r="I34" s="1">
-        <v>11.582563631858</v>
+        <v>-3.7567101500024</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>6777010.14</v>
+        <v>3033015.81</v>
       </c>
       <c r="M34" s="1">
-        <v>6777010.14</v>
+        <v>3033015.81</v>
       </c>
       <c r="N34" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B35" s="1">
-        <v>165403.0</v>
+        <v>163459.0</v>
       </c>
       <c r="C35" s="1">
-        <v>66.64</v>
+        <v>42.15</v>
       </c>
       <c r="D35" s="1">
-        <v>50.9596718923</v>
+        <v>37.1563429361</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>8428882.61</v>
+        <v>6073538.66</v>
       </c>
       <c r="H35" s="1">
-        <v>2593573.31</v>
+        <v>816258.19</v>
       </c>
       <c r="I35" s="1">
-        <v>30.770072736842</v>
+        <v>13.439581695196</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>11022455.92</v>
+        <v>6889796.85</v>
       </c>
       <c r="M35" s="1">
-        <v>11022455.92</v>
+        <v>6889796.85</v>
       </c>
       <c r="N35" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B36" s="1">
-        <v>31682.0</v>
+        <v>165403.0</v>
       </c>
       <c r="C36" s="1">
-        <v>244.0</v>
+        <v>72.2</v>
       </c>
       <c r="D36" s="1">
-        <v>271.6233665804</v>
+        <v>50.9596718923</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>8605571.5</v>
+        <v>8428882.61</v>
       </c>
       <c r="H36" s="1">
-        <v>-875163.5</v>
+        <v>3513213.99</v>
       </c>
       <c r="I36" s="1">
-        <v>-10.169731318832</v>
+        <v>41.680661038415</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>7730408.0</v>
+        <v>11942096.6</v>
       </c>
       <c r="M36" s="1">
-        <v>7730408.0</v>
+        <v>11942096.6</v>
       </c>
       <c r="N36" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B37" s="1">
-        <v>781786.0</v>
+        <v>31682.0</v>
       </c>
       <c r="C37" s="1">
-        <v>26.12</v>
+        <v>256.4</v>
       </c>
       <c r="D37" s="1">
-        <v>30.0780976124</v>
+        <v>271.6233665804</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>23514635.62</v>
+        <v>8605571.5</v>
       </c>
       <c r="H37" s="1">
-        <v>-3094385.3</v>
+        <v>-482306.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-13.159401446851</v>
+        <v>-5.6045865170024</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>20420250.32</v>
+        <v>8123264.8</v>
       </c>
       <c r="M37" s="1">
-        <v>20420250.32</v>
+        <v>8123264.8</v>
       </c>
       <c r="N37" s="1">
-        <v>0.75</v>
+        <v>0.3</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B38" s="1">
-        <v>1600843.0</v>
+        <v>215008.0</v>
       </c>
       <c r="C38" s="1">
-        <v>17.805</v>
+        <v>56.94</v>
       </c>
       <c r="D38" s="1">
-        <v>12.4476612572</v>
+        <v>55.9683965248</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>19926751.39</v>
+        <v>12033653.0</v>
       </c>
       <c r="H38" s="1">
-        <v>8576258.23</v>
+        <v>208902.52</v>
       </c>
       <c r="I38" s="1">
-        <v>43.038918196691</v>
+        <v>1.7359859055268</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>28503009.62</v>
+        <v>12242555.52</v>
       </c>
       <c r="M38" s="1">
-        <v>28503009.62</v>
+        <v>12242555.52</v>
       </c>
       <c r="N38" s="1">
-        <v>1.05</v>
+        <v>0.46</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B39" s="1">
-        <v>111798.0</v>
+        <v>781786.0</v>
       </c>
       <c r="C39" s="1">
-        <v>129.95</v>
+        <v>26.74</v>
       </c>
       <c r="D39" s="1">
-        <v>89.0729509472</v>
+        <v>30.0780976124</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>9958177.77</v>
+        <v>23514635.62</v>
       </c>
       <c r="H39" s="1">
-        <v>4569972.33</v>
+        <v>-2609677.98</v>
       </c>
       <c r="I39" s="1">
-        <v>45.891652424277</v>
+        <v>-11.098100868637</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>14528150.1</v>
+        <v>20904957.64</v>
       </c>
       <c r="M39" s="1">
-        <v>14528150.1</v>
+        <v>20904957.64</v>
       </c>
       <c r="N39" s="1">
-        <v>0.53</v>
+        <v>0.78</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B40" s="1">
-        <v>5959314.0</v>
+        <v>1600843.0</v>
       </c>
       <c r="C40" s="1">
-        <v>9.821</v>
+        <v>19.105</v>
       </c>
       <c r="D40" s="1">
-        <v>6.7315341212</v>
+        <v>12.4476612572</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>40115325.53</v>
+        <v>19926751.39</v>
       </c>
       <c r="H40" s="1">
-        <v>18411097.26</v>
+        <v>10657354.13</v>
       </c>
       <c r="I40" s="1">
-        <v>45.89542030821</v>
+        <v>53.482647128063</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>58526422.79</v>
+        <v>30584105.52</v>
       </c>
       <c r="M40" s="1">
-        <v>58526422.79</v>
+        <v>30584105.52</v>
       </c>
       <c r="N40" s="1">
-        <v>2.15</v>
+        <v>1.14</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B41" s="1">
-        <v>2031153.0</v>
+        <v>122377.0</v>
       </c>
       <c r="C41" s="1">
-        <v>27.18</v>
+        <v>120.55</v>
       </c>
       <c r="D41" s="1">
-        <v>18.7205123543</v>
+        <v>92.3572887879</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>38024224.83</v>
+        <v>11302407.93</v>
       </c>
       <c r="H41" s="1">
-        <v>17182513.71</v>
+        <v>3450139.42</v>
       </c>
       <c r="I41" s="1">
-        <v>45.18833398135</v>
+        <v>30.525702499573</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>55206738.54</v>
+        <v>14752547.35</v>
       </c>
       <c r="M41" s="1">
-        <v>55206738.54</v>
+        <v>14752547.35</v>
       </c>
       <c r="N41" s="1">
-        <v>2.03</v>
+        <v>0.55</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B42" s="1">
-        <v>217855.0</v>
+        <v>5959314.0</v>
       </c>
       <c r="C42" s="1">
-        <v>277.0</v>
+        <v>10.218</v>
       </c>
       <c r="D42" s="1">
-        <v>271.2956322784</v>
+        <v>6.7315341212</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>5407815.73</v>
+        <v>40115325.53</v>
       </c>
       <c r="H42" s="1">
-        <v>82161.98</v>
+        <v>20776944.92</v>
       </c>
       <c r="I42" s="1">
-        <v>1.5193191503217</v>
+        <v>51.793035817351</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>5489977.71</v>
+        <v>60892270.45</v>
       </c>
       <c r="M42" s="1">
-        <v>5489977.71</v>
+        <v>60892270.45</v>
       </c>
       <c r="N42" s="1">
-        <v>0.2</v>
+        <v>2.28</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B43" s="1">
-        <v>137081.0</v>
+        <v>2031153.0</v>
       </c>
       <c r="C43" s="1">
-        <v>116.5</v>
+        <v>27.16</v>
       </c>
       <c r="D43" s="1">
-        <v>98.3458089743</v>
+        <v>18.7205123543</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>13481341.84</v>
+        <v>38024224.83</v>
       </c>
       <c r="H43" s="1">
-        <v>2488594.66</v>
+        <v>17141890.65</v>
       </c>
       <c r="I43" s="1">
-        <v>18.459547198901</v>
+        <v>45.081499298509</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>15969936.5</v>
+        <v>55166115.48</v>
       </c>
       <c r="M43" s="1">
-        <v>15969936.5</v>
+        <v>55166115.48</v>
       </c>
       <c r="N43" s="1">
-        <v>0.59</v>
+        <v>2.06</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B44" s="1">
-        <v>106215.0</v>
+        <v>217855.0</v>
       </c>
       <c r="C44" s="1">
-        <v>168.5</v>
+        <v>254.0</v>
       </c>
       <c r="D44" s="1">
-        <v>142.0915744481</v>
+        <v>271.2956322784</v>
       </c>
       <c r="E44" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F44">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G44" s="1">
-        <v>15092256.58</v>
+        <v>5407815.73</v>
       </c>
       <c r="H44" s="1">
-        <v>2804970.92</v>
+        <v>-394118.83</v>
       </c>
       <c r="I44" s="1">
-        <v>18.585497172882</v>
+        <v>-7.2879485854818</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>17897227.5</v>
+        <v>5013696.9</v>
       </c>
       <c r="M44" s="1">
-        <v>17897227.5</v>
+        <v>5013696.9</v>
       </c>
       <c r="N44" s="1">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>820457.0</v>
+        <v>137081.0</v>
       </c>
       <c r="C45" s="1">
-        <v>16.03</v>
+        <v>116.2</v>
       </c>
       <c r="D45" s="1">
-        <v>18.7987895405</v>
+        <v>98.3458089743</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>15423598.47</v>
+        <v>13481341.84</v>
       </c>
       <c r="H45" s="1">
-        <v>-2271672.76</v>
+        <v>2447470.36</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.728552253345</v>
+        <v>18.154501154612</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>13151925.71</v>
+        <v>15928812.2</v>
       </c>
       <c r="M45" s="1">
-        <v>13151925.71</v>
+        <v>15928812.2</v>
       </c>
       <c r="N45" s="1">
-        <v>0.48</v>
+        <v>0.6</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>47146.0</v>
+        <v>106215.0</v>
       </c>
       <c r="C46" s="1">
-        <v>306.2</v>
+        <v>169.4</v>
       </c>
       <c r="D46" s="1">
-        <v>340.3831536079</v>
+        <v>142.0915744481</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>16047704.16</v>
+        <v>15092256.58</v>
       </c>
       <c r="H46" s="1">
-        <v>-1611598.96</v>
+        <v>2900564.42</v>
       </c>
       <c r="I46" s="1">
-        <v>-10.042551532181</v>
+        <v>19.218891519799</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>14436105.2</v>
+        <v>17992821.0</v>
       </c>
       <c r="M46" s="1">
-        <v>14436105.2</v>
+        <v>17992821.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.53</v>
+        <v>0.67</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>196097.0</v>
+        <v>820457.0</v>
       </c>
       <c r="C47" s="1">
-        <v>41.25</v>
+        <v>16.65</v>
       </c>
       <c r="D47" s="1">
-        <v>41.6881530059</v>
+        <v>18.7987895405</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>8174921.74</v>
+        <v>15423598.47</v>
       </c>
       <c r="H47" s="1">
-        <v>-85920.49</v>
+        <v>-1762989.42</v>
       </c>
       <c r="I47" s="1">
-        <v>-1.0510252297535</v>
+        <v>-11.430467561958</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>8089001.25</v>
+        <v>13660609.05</v>
       </c>
       <c r="M47" s="1">
-        <v>8089001.25</v>
+        <v>13660609.05</v>
       </c>
       <c r="N47" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>147017.0</v>
+        <v>47146.0</v>
       </c>
       <c r="C48" s="1">
-        <v>39.54</v>
+        <v>327.95</v>
       </c>
       <c r="D48" s="1">
-        <v>36.8091886653</v>
+        <v>340.3831536079</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>5411576.49</v>
+        <v>16047704.16</v>
       </c>
       <c r="H48" s="1">
-        <v>401475.69</v>
+        <v>-586173.46</v>
       </c>
       <c r="I48" s="1">
-        <v>7.4188305522778</v>
+        <v>-3.6526935825567</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>5813052.18</v>
+        <v>15461530.7</v>
       </c>
       <c r="M48" s="1">
-        <v>5813052.18</v>
+        <v>15461530.7</v>
       </c>
       <c r="N48" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>752121.0</v>
+        <v>196097.0</v>
       </c>
       <c r="C49" s="1">
-        <v>18.605</v>
+        <v>42.94</v>
       </c>
       <c r="D49" s="1">
-        <v>15.2704559905</v>
+        <v>41.6881530059</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>11485230.63</v>
+        <v>8174921.74</v>
       </c>
       <c r="H49" s="1">
-        <v>2507980.58</v>
+        <v>245483.44</v>
       </c>
       <c r="I49" s="1">
-        <v>21.836571339273</v>
+        <v>3.0028842820457</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>13993211.21</v>
+        <v>8420405.18</v>
       </c>
       <c r="M49" s="1">
-        <v>13993211.21</v>
+        <v>8420405.18</v>
       </c>
       <c r="N49" s="1">
-        <v>0.51</v>
+        <v>0.31</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>25992.0</v>
+        <v>752121.0</v>
       </c>
       <c r="C50" s="1">
-        <v>191.5</v>
+        <v>19.86</v>
       </c>
       <c r="D50" s="1">
-        <v>137.6485649431</v>
+        <v>15.2704559905</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3577761.5</v>
+        <v>11485230.63</v>
       </c>
       <c r="H50" s="1">
-        <v>1399706.5</v>
+        <v>3451892.43</v>
       </c>
       <c r="I50" s="1">
-        <v>39.122409361272</v>
+        <v>30.05505541163</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>4977468.0</v>
+        <v>14937123.06</v>
       </c>
       <c r="M50" s="1">
-        <v>4977468.0</v>
+        <v>14937123.06</v>
       </c>
       <c r="N50" s="1">
-        <v>0.18</v>
+        <v>0.56</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>262171.0</v>
+        <v>25992.0</v>
       </c>
       <c r="C51" s="1">
-        <v>58.3</v>
+        <v>189.9</v>
       </c>
       <c r="D51" s="1">
-        <v>38.8187797659</v>
+        <v>137.6485649431</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>10177158.31</v>
+        <v>3577761.5</v>
       </c>
       <c r="H51" s="1">
-        <v>5107410.99</v>
+        <v>1358119.3</v>
       </c>
       <c r="I51" s="1">
-        <v>50.18504020893</v>
+        <v>37.960028917523</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>15284569.3</v>
+        <v>4935880.8</v>
       </c>
       <c r="M51" s="1">
-        <v>15284569.3</v>
+        <v>4935880.8</v>
       </c>
       <c r="N51" s="1">
-        <v>0.56</v>
+        <v>0.18</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>914900.0</v>
+        <v>262171.0</v>
       </c>
       <c r="C52" s="1">
-        <v>42.82</v>
+        <v>59.55</v>
       </c>
       <c r="D52" s="1">
-        <v>24.9927591212</v>
+        <v>38.8187797659</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>22865875.32</v>
+        <v>10177158.31</v>
       </c>
       <c r="H52" s="1">
-        <v>16310142.68</v>
+        <v>5435124.74</v>
       </c>
       <c r="I52" s="1">
-        <v>71.329623081317</v>
+        <v>53.405131122501</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>39176018.0</v>
+        <v>15612283.05</v>
       </c>
       <c r="M52" s="1">
-        <v>39176018.0</v>
+        <v>15612283.05</v>
       </c>
       <c r="N52" s="1">
-        <v>1.44</v>
+        <v>0.58</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>273242.0</v>
+        <v>914900.0</v>
       </c>
       <c r="C53" s="1">
-        <v>22.64</v>
+        <v>42.25</v>
       </c>
       <c r="D53" s="1">
-        <v>16.9562383894</v>
+        <v>24.9927591212</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>4633156.49</v>
+        <v>22865875.32</v>
       </c>
       <c r="H53" s="1">
-        <v>1553042.39</v>
+        <v>15788649.68</v>
       </c>
       <c r="I53" s="1">
-        <v>33.520179889283</v>
+        <v>69.048962521851</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>6186198.88</v>
+        <v>38654525.0</v>
       </c>
       <c r="M53" s="1">
-        <v>6186198.88</v>
+        <v>38654525.0</v>
       </c>
       <c r="N53" s="1">
-        <v>0.23</v>
+        <v>1.45</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>75731.0</v>
+        <v>273242.0</v>
       </c>
       <c r="C54" s="1">
-        <v>185.15</v>
+        <v>23.74</v>
       </c>
       <c r="D54" s="1">
-        <v>101.6050588266</v>
+        <v>16.9562383894</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>7694652.71</v>
+        <v>4633156.49</v>
       </c>
       <c r="H54" s="1">
-        <v>6326941.94</v>
+        <v>1853608.59</v>
       </c>
       <c r="I54" s="1">
-        <v>82.22517868516</v>
+        <v>40.00746778143</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>14021594.65</v>
+        <v>6486765.08</v>
       </c>
       <c r="M54" s="1">
-        <v>14021594.65</v>
+        <v>6486765.08</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.24</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>90197.0</v>
+        <v>75731.0</v>
       </c>
       <c r="C55" s="1">
-        <v>71.0</v>
+        <v>170.1</v>
       </c>
       <c r="D55" s="1">
-        <v>67.8664957815</v>
+        <v>101.6050588266</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>6121354.32</v>
+        <v>7694652.71</v>
       </c>
       <c r="H55" s="1">
-        <v>282632.68</v>
+        <v>5187190.39</v>
       </c>
       <c r="I55" s="1">
-        <v>4.6171592955593</v>
+        <v>67.412924085043</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>6403987.0</v>
+        <v>12881843.1</v>
       </c>
       <c r="M55" s="1">
-        <v>6403987.0</v>
+        <v>12881843.1</v>
       </c>
       <c r="N55" s="1">
-        <v>0.24</v>
+        <v>0.48</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>124656.0</v>
+        <v>90197.0</v>
       </c>
       <c r="C56" s="1">
-        <v>70.26</v>
+        <v>75.8</v>
       </c>
       <c r="D56" s="1">
-        <v>74.8587191952</v>
+        <v>67.8664957815</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>9331588.5</v>
+        <v>6121354.32</v>
       </c>
       <c r="H56" s="1">
-        <v>-573257.94</v>
+        <v>715578.28</v>
       </c>
       <c r="I56" s="1">
-        <v>-6.1431978060327</v>
+        <v>11.689868656386</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>8758330.56</v>
+        <v>6836932.6</v>
       </c>
       <c r="M56" s="1">
-        <v>8758330.56</v>
+        <v>6836932.6</v>
       </c>
       <c r="N56" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>13502.0</v>
+        <v>124656.0</v>
       </c>
       <c r="C57" s="1">
-        <v>1620.0</v>
+        <v>74.64</v>
       </c>
       <c r="D57" s="1">
-        <v>1848.9450133314</v>
+        <v>74.8587191952</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>24964455.57</v>
+        <v>9331588.5</v>
       </c>
       <c r="H57" s="1">
-        <v>-3091215.57</v>
+        <v>-27264.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-12.382467389815</v>
+        <v>-0.29217597839853</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>21873240.0</v>
+        <v>9304323.84</v>
       </c>
       <c r="M57" s="1">
-        <v>21873240.0</v>
+        <v>9304323.84</v>
       </c>
       <c r="N57" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>63683.0</v>
+        <v>13502.0</v>
       </c>
       <c r="C58" s="1">
-        <v>55.95</v>
+        <v>1657.0</v>
       </c>
       <c r="D58" s="1">
-        <v>51.4520457579</v>
+        <v>1848.9450133314</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3276620.63</v>
+        <v>24964455.57</v>
       </c>
       <c r="H58" s="1">
-        <v>286443.22</v>
+        <v>-2591641.57</v>
       </c>
       <c r="I58" s="1">
-        <v>8.7420318781305</v>
+        <v>-10.381326212915</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>3563063.85</v>
+        <v>22372814.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3563063.85</v>
+        <v>22372814.0</v>
       </c>
       <c r="N58" s="1">
-        <v>0.13</v>
+        <v>0.84</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>794390.0</v>
+        <v>63683.0</v>
       </c>
       <c r="C59" s="1">
-        <v>21.19</v>
+        <v>52.0</v>
       </c>
       <c r="D59" s="1">
-        <v>11.5333553041</v>
+        <v>51.4520457579</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>9161982.12</v>
+        <v>3276620.63</v>
       </c>
       <c r="H59" s="1">
-        <v>7671141.98</v>
+        <v>34895.37</v>
       </c>
       <c r="I59" s="1">
-        <v>83.72797370183</v>
+        <v>1.0649804765467</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>16833124.1</v>
+        <v>3311516.0</v>
       </c>
       <c r="M59" s="1">
-        <v>16833124.1</v>
+        <v>3311516.0</v>
       </c>
       <c r="N59" s="1">
-        <v>0.62</v>
+        <v>0.12</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>533638.0</v>
+        <v>794390.0</v>
       </c>
       <c r="C60" s="1">
-        <v>55.16</v>
+        <v>0.421</v>
       </c>
       <c r="D60" s="1">
-        <v>31.4415931961</v>
+        <v>0.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>16778428.91</v>
+        <v>0.0</v>
       </c>
       <c r="H60" s="1">
-        <v>12657043.17</v>
+        <v>334438.19</v>
       </c>
       <c r="I60" s="1">
-        <v>75.436402525485</v>
+        <v>0</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>29435472.08</v>
+        <v>334438.19</v>
       </c>
       <c r="M60" s="1">
-        <v>29435472.08</v>
+        <v>334438.19</v>
       </c>
       <c r="N60" s="1">
-        <v>1.08</v>
+        <v>0.01</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>358453.0</v>
+        <v>794390.0</v>
       </c>
       <c r="C61" s="1">
-        <v>85.94</v>
+        <v>21.14</v>
       </c>
       <c r="D61" s="1">
-        <v>22.8351660608</v>
+        <v>11.5333553041</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>8185333.78</v>
+        <v>9161982.12</v>
       </c>
       <c r="H61" s="1">
-        <v>22620117.04</v>
+        <v>7631422.48</v>
       </c>
       <c r="I61" s="1">
-        <v>276.34935419824</v>
+        <v>83.294448516125</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>30805450.82</v>
+        <v>16793404.6</v>
       </c>
       <c r="M61" s="1">
-        <v>30805450.82</v>
+        <v>16793404.6</v>
       </c>
       <c r="N61" s="1">
-        <v>1.13</v>
+        <v>0.63</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>618310.0</v>
+        <v>533638.0</v>
       </c>
       <c r="C62" s="1">
-        <v>28.175</v>
+        <v>54.8</v>
       </c>
       <c r="D62" s="1">
-        <v>13.8495131892</v>
+        <v>31.4415931961</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>8563292.5</v>
+        <v>16778428.91</v>
       </c>
       <c r="H62" s="1">
-        <v>8857591.75</v>
+        <v>12464933.49</v>
       </c>
       <c r="I62" s="1">
-        <v>103.43675344501</v>
+        <v>74.291422378473</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>17420884.25</v>
+        <v>29243362.4</v>
       </c>
       <c r="M62" s="1">
-        <v>17420884.25</v>
+        <v>29243362.4</v>
       </c>
       <c r="N62" s="1">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>8911968.0</v>
+        <v>358453.0</v>
       </c>
       <c r="C63" s="1">
-        <v>6.234</v>
+        <v>70.37</v>
       </c>
       <c r="D63" s="1">
-        <v>3.2816664075</v>
+        <v>22.8351660608</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>29246106.01</v>
+        <v>8185333.78</v>
       </c>
       <c r="H63" s="1">
-        <v>26311102.5</v>
+        <v>17039003.83</v>
       </c>
       <c r="I63" s="1">
-        <v>89.964463956342</v>
+        <v>208.16504601966</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>55557208.51</v>
+        <v>25224337.61</v>
       </c>
       <c r="M63" s="1">
-        <v>55557208.51</v>
+        <v>25224337.61</v>
       </c>
       <c r="N63" s="1">
-        <v>2.04</v>
+        <v>0.94</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>408620.0</v>
+        <v>618310.0</v>
       </c>
       <c r="C64" s="1">
-        <v>13.925</v>
+        <v>28.42</v>
       </c>
       <c r="D64" s="1">
-        <v>10.7080922618</v>
+        <v>13.8495131892</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>4375540.66</v>
+        <v>8563292.5</v>
       </c>
       <c r="H64" s="1">
-        <v>1314492.84</v>
+        <v>9009077.7</v>
       </c>
       <c r="I64" s="1">
-        <v>30.041838075389</v>
+        <v>105.20576869236</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>5690033.5</v>
+        <v>17572370.2</v>
       </c>
       <c r="M64" s="1">
-        <v>5690033.5</v>
+        <v>17572370.2</v>
       </c>
       <c r="N64" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>117464.0</v>
+        <v>8911968.0</v>
       </c>
       <c r="C65" s="1">
-        <v>121.55</v>
+        <v>6.325</v>
       </c>
       <c r="D65" s="1">
-        <v>69.9605123272</v>
+        <v>3.2816664075</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>8217841.62</v>
+        <v>29246106.01</v>
       </c>
       <c r="H65" s="1">
-        <v>6059907.58</v>
+        <v>27122091.59</v>
       </c>
       <c r="I65" s="1">
-        <v>73.740866035333</v>
+        <v>92.737445390939</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>14277749.2</v>
+        <v>56368197.6</v>
       </c>
       <c r="M65" s="1">
-        <v>14277749.2</v>
+        <v>56368197.6</v>
       </c>
       <c r="N65" s="1">
-        <v>0.53</v>
+        <v>2.11</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>36291.0</v>
+        <v>408620.0</v>
       </c>
       <c r="C66" s="1">
-        <v>42.11</v>
+        <v>13.96</v>
       </c>
       <c r="D66" s="1">
-        <v>65.6</v>
+        <v>10.7080922618</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2380689.6</v>
+        <v>4375540.66</v>
       </c>
       <c r="H66" s="1">
-        <v>-852475.59</v>
+        <v>1328794.54</v>
       </c>
       <c r="I66" s="1">
-        <v>-35.807926829268</v>
+        <v>30.36869368276</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>1528214.01</v>
+        <v>5704335.2</v>
       </c>
       <c r="M66" s="1">
-        <v>1528214.01</v>
+        <v>5704335.2</v>
       </c>
       <c r="N66" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>323132.0</v>
+        <v>117464.0</v>
       </c>
       <c r="C67" s="1">
-        <v>49.36</v>
+        <v>120.55</v>
       </c>
       <c r="D67" s="1">
-        <v>54.2210453004</v>
+        <v>69.9605123272</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>17520554.81</v>
+        <v>8217841.62</v>
       </c>
       <c r="H67" s="1">
-        <v>-1570759.29</v>
+        <v>5942443.58</v>
       </c>
       <c r="I67" s="1">
-        <v>-8.96523715735</v>
+        <v>72.311488281031</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>15949795.52</v>
+        <v>14160285.2</v>
       </c>
       <c r="M67" s="1">
-        <v>15949795.52</v>
+        <v>14160285.2</v>
       </c>
       <c r="N67" s="1">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>195783.0</v>
+        <v>36291.0</v>
       </c>
       <c r="C68" s="1">
-        <v>28.1</v>
+        <v>40.34</v>
       </c>
       <c r="D68" s="1">
-        <v>21.6928919263</v>
+        <v>65.6</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>4247099.46</v>
+        <v>2380689.6</v>
       </c>
       <c r="H68" s="1">
-        <v>1254402.84</v>
+        <v>-916710.66</v>
       </c>
       <c r="I68" s="1">
-        <v>29.535518341734</v>
+        <v>-38.506097560976</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>5501502.3</v>
+        <v>1463978.94</v>
       </c>
       <c r="M68" s="1">
-        <v>5501502.3</v>
+        <v>1463978.94</v>
       </c>
       <c r="N68" s="1">
-        <v>0.2</v>
+        <v>0.05</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>460824.0</v>
+        <v>323132.0</v>
       </c>
       <c r="C69" s="1">
-        <v>34.23</v>
+        <v>49.62</v>
       </c>
       <c r="D69" s="1">
-        <v>31.4379855867</v>
+        <v>54.2210453004</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>14487378.27</v>
+        <v>17520554.81</v>
       </c>
       <c r="H69" s="1">
-        <v>1286627.25</v>
+        <v>-1486744.97</v>
       </c>
       <c r="I69" s="1">
-        <v>8.8810219904612</v>
+        <v>-8.4857185524252</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>15774005.52</v>
+        <v>16033809.84</v>
       </c>
       <c r="M69" s="1">
-        <v>15774005.52</v>
+        <v>16033809.84</v>
       </c>
       <c r="N69" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>4264498.0</v>
+        <v>195783.0</v>
       </c>
       <c r="C70" s="1">
-        <v>4.361</v>
+        <v>26.78</v>
       </c>
       <c r="D70" s="1">
-        <v>3.3332265111</v>
+        <v>21.6928919263</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>14214537.79</v>
+        <v>4247099.46</v>
       </c>
       <c r="H70" s="1">
-        <v>4382937.99</v>
+        <v>995969.28</v>
       </c>
       <c r="I70" s="1">
-        <v>30.834192815495</v>
+        <v>23.450575843119</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>18597475.78</v>
+        <v>5243068.74</v>
       </c>
       <c r="M70" s="1">
-        <v>18597475.78</v>
+        <v>5243068.74</v>
       </c>
       <c r="N70" s="1">
-        <v>0.68</v>
+        <v>0.2</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>313236.0</v>
+        <v>460824.0</v>
       </c>
       <c r="C71" s="1">
-        <v>23.68</v>
+        <v>35.6</v>
       </c>
       <c r="D71" s="1">
-        <v>24.7108231812</v>
+        <v>31.4379855867</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>7740319.41</v>
+        <v>14487378.27</v>
       </c>
       <c r="H71" s="1">
-        <v>-322890.93</v>
+        <v>1917956.13</v>
       </c>
       <c r="I71" s="1">
-        <v>-4.1715452928576</v>
+        <v>13.238807562384</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>7417428.48</v>
+        <v>16405334.4</v>
       </c>
       <c r="M71" s="1">
-        <v>7417428.48</v>
+        <v>16405334.4</v>
       </c>
       <c r="N71" s="1">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>224465.0</v>
+        <v>4264498.0</v>
       </c>
       <c r="C72" s="1">
-        <v>165.7</v>
+        <v>4.334</v>
       </c>
       <c r="D72" s="1">
-        <v>48.8478601564</v>
+        <v>3.3332265111</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>10964634.93</v>
+        <v>14214537.79</v>
       </c>
       <c r="H72" s="1">
-        <v>26229215.57</v>
+        <v>4267796.54</v>
       </c>
       <c r="I72" s="1">
-        <v>239.21649683233</v>
+        <v>30.024166828713</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>37193850.5</v>
+        <v>18482334.33</v>
       </c>
       <c r="M72" s="1">
-        <v>37193850.5</v>
+        <v>18482334.33</v>
       </c>
       <c r="N72" s="1">
-        <v>1.37</v>
+        <v>0.69</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>66588.0</v>
+        <v>533657.0</v>
       </c>
       <c r="C73" s="1">
-        <v>53.45</v>
+        <v>24.09</v>
       </c>
       <c r="D73" s="1">
-        <v>110.9074526942</v>
+        <v>24.4032236811</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>7385105.46</v>
+        <v>13022951.14</v>
       </c>
       <c r="H73" s="1">
-        <v>-3825976.86</v>
+        <v>-167154.01</v>
       </c>
       <c r="I73" s="1">
-        <v>-51.806665195543</v>
+        <v>-1.2835340331316</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>3559128.6</v>
+        <v>12855797.13</v>
       </c>
       <c r="M73" s="1">
-        <v>3559128.6</v>
+        <v>12855797.13</v>
       </c>
       <c r="N73" s="1">
-        <v>0.13</v>
+        <v>0.48</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>98583.0</v>
+        <v>224465.0</v>
       </c>
       <c r="C74" s="1">
-        <v>154.05</v>
+        <v>176.74</v>
       </c>
       <c r="D74" s="1">
-        <v>142.4702575495</v>
+        <v>48.8478601564</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>14045145.4</v>
+        <v>10964634.93</v>
       </c>
       <c r="H74" s="1">
-        <v>1141565.75</v>
+        <v>28707309.17</v>
       </c>
       <c r="I74" s="1">
-        <v>8.1278314854612</v>
+        <v>261.81728213727</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>15186711.15</v>
+        <v>39671944.1</v>
       </c>
       <c r="M74" s="1">
-        <v>15186711.15</v>
+        <v>39671944.1</v>
       </c>
       <c r="N74" s="1">
-        <v>0.56</v>
+        <v>1.48</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>178349.0</v>
+        <v>66588.0</v>
       </c>
       <c r="C75" s="1">
-        <v>50.08</v>
+        <v>53.05</v>
       </c>
       <c r="D75" s="1">
-        <v>52.4597216693</v>
+        <v>110.9074526942</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>9356138.9</v>
+        <v>7385105.46</v>
       </c>
       <c r="H75" s="1">
-        <v>-424420.98</v>
+        <v>-3852612.06</v>
       </c>
       <c r="I75" s="1">
-        <v>-4.5362834448728</v>
+        <v>-52.167326260497</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>8931717.92</v>
+        <v>3532493.4</v>
       </c>
       <c r="M75" s="1">
-        <v>8931717.92</v>
+        <v>3532493.4</v>
       </c>
       <c r="N75" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>48402.0</v>
+        <v>98583.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.52</v>
+        <v>139.25</v>
       </c>
       <c r="D76" s="1">
-        <v>88.5762993265</v>
+        <v>142.4702575495</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F76">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4631055.88</v>
+        <v>14045145.4</v>
       </c>
       <c r="H76" s="1">
-        <v>-100829.74</v>
+        <v>-317462.65</v>
       </c>
       <c r="I76" s="1">
-        <v>-2.1772516379137</v>
+        <v>-2.2603016270661</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>4530226.14</v>
+        <v>13727682.75</v>
       </c>
       <c r="M76" s="1">
-        <v>4530226.14</v>
+        <v>13727682.75</v>
       </c>
       <c r="N76" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>107321.0</v>
+        <v>178349.0</v>
       </c>
       <c r="C77" s="1">
-        <v>378.1</v>
+        <v>51.15</v>
       </c>
       <c r="D77" s="1">
-        <v>199.3169066632</v>
+        <v>52.4597216693</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>21390889.74</v>
+        <v>9356138.9</v>
       </c>
       <c r="H77" s="1">
-        <v>19187180.36</v>
+        <v>-233587.55</v>
       </c>
       <c r="I77" s="1">
-        <v>89.697906880988</v>
+        <v>-2.4966233667181</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>40578070.1</v>
+        <v>9122551.35</v>
       </c>
       <c r="M77" s="1">
-        <v>40578070.1</v>
+        <v>9122551.35</v>
       </c>
       <c r="N77" s="1">
-        <v>1.49</v>
+        <v>0.34</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>71767.0</v>
+        <v>48402.0</v>
       </c>
       <c r="C78" s="1">
-        <v>481.35</v>
+        <v>83.58</v>
       </c>
       <c r="D78" s="1">
-        <v>179.8035250185</v>
+        <v>88.5762993265</v>
       </c>
       <c r="E78" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F78">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G78" s="1">
-        <v>12903959.58</v>
+        <v>4631055.88</v>
       </c>
       <c r="H78" s="1">
-        <v>21641085.87</v>
+        <v>-262566.96</v>
       </c>
       <c r="I78" s="1">
-        <v>167.70887831625</v>
+        <v>-5.6696996711687</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>34545045.45</v>
+        <v>4368488.92</v>
       </c>
       <c r="M78" s="1">
-        <v>34545045.45</v>
+        <v>4368488.92</v>
       </c>
       <c r="N78" s="1">
-        <v>1.27</v>
+        <v>0.16</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>198754.0</v>
+        <v>117829.0</v>
       </c>
       <c r="C79" s="1">
-        <v>15.72</v>
+        <v>381.8</v>
       </c>
       <c r="D79" s="1">
-        <v>14.5416794127</v>
+        <v>215.4276925884</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>2890216.95</v>
+        <v>25383629.59</v>
       </c>
       <c r="H79" s="1">
-        <v>234195.93</v>
+        <v>19603482.61</v>
       </c>
       <c r="I79" s="1">
-        <v>8.1030571078756</v>
+        <v>77.228839715353</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>3124412.88</v>
+        <v>44987112.2</v>
       </c>
       <c r="M79" s="1">
-        <v>3124412.88</v>
+        <v>44987112.2</v>
       </c>
       <c r="N79" s="1">
-        <v>0.11</v>
+        <v>1.68</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>348686.0</v>
+        <v>71767.0</v>
       </c>
       <c r="C80" s="1">
-        <v>33.37</v>
+        <v>491.5</v>
       </c>
       <c r="D80" s="1">
-        <v>31.4790175115</v>
+        <v>179.8035250185</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>10976292.7</v>
+        <v>12903959.58</v>
       </c>
       <c r="H80" s="1">
-        <v>659359.12</v>
+        <v>22369520.92</v>
       </c>
       <c r="I80" s="1">
-        <v>6.0071204187184</v>
+        <v>173.35392893411</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>11635651.82</v>
+        <v>35273480.5</v>
       </c>
       <c r="M80" s="1">
-        <v>11635651.82</v>
+        <v>35273480.5</v>
       </c>
       <c r="N80" s="1">
-        <v>0.43</v>
+        <v>1.32</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>164642.0</v>
+        <v>198754.0</v>
       </c>
       <c r="C81" s="1">
-        <v>51.22</v>
+        <v>15.16</v>
       </c>
       <c r="D81" s="1">
-        <v>53.1914279467</v>
+        <v>14.5416794127</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>8757543.08</v>
+        <v>2890216.95</v>
       </c>
       <c r="H81" s="1">
-        <v>-324579.84</v>
+        <v>122893.69</v>
       </c>
       <c r="I81" s="1">
-        <v>-3.7062888190782</v>
+        <v>4.2520576180276</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>8432963.24</v>
+        <v>3013110.64</v>
       </c>
       <c r="M81" s="1">
-        <v>8432963.24</v>
+        <v>3013110.64</v>
       </c>
       <c r="N81" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>39008.0</v>
+        <v>348686.0</v>
       </c>
       <c r="C82" s="1">
-        <v>478.0</v>
+        <v>34.73</v>
       </c>
       <c r="D82" s="1">
-        <v>206.5642347724</v>
+        <v>31.4790175115</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>8057657.67</v>
+        <v>10976292.7</v>
       </c>
       <c r="H82" s="1">
-        <v>10588166.33</v>
+        <v>1133572.08</v>
       </c>
       <c r="I82" s="1">
-        <v>131.40501574572</v>
+        <v>10.327458559847</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>18645824.0</v>
+        <v>12109864.78</v>
       </c>
       <c r="M82" s="1">
-        <v>18645824.0</v>
+        <v>12109864.78</v>
       </c>
       <c r="N82" s="1">
-        <v>0.69</v>
+        <v>0.45</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>374458.0</v>
+        <v>164642.0</v>
       </c>
       <c r="C83" s="1">
-        <v>15.7</v>
+        <v>50.6</v>
       </c>
       <c r="D83" s="1">
-        <v>13.1870293865</v>
+        <v>53.1914279467</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>4937988.65</v>
+        <v>8757543.08</v>
       </c>
       <c r="H83" s="1">
-        <v>941001.95</v>
+        <v>-426657.88</v>
       </c>
       <c r="I83" s="1">
-        <v>19.056381387187</v>
+        <v>-4.871890164884</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>5878990.6</v>
+        <v>8330885.2</v>
       </c>
       <c r="M83" s="1">
-        <v>5878990.6</v>
+        <v>8330885.2</v>
       </c>
       <c r="N83" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>64558.0</v>
+        <v>39008.0</v>
       </c>
       <c r="C84" s="1">
-        <v>143.65</v>
+        <v>510.0</v>
       </c>
       <c r="D84" s="1">
-        <v>124.7150069705</v>
+        <v>206.5642347724</v>
       </c>
       <c r="E84" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>9268820.09</v>
+        <v>8057657.67</v>
       </c>
       <c r="H84" s="1">
-        <v>1477132.05</v>
+        <v>11836422.33</v>
       </c>
       <c r="I84" s="1">
-        <v>15.936570519841</v>
+        <v>146.89656491699</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>10745952.14</v>
+        <v>19894080.0</v>
       </c>
       <c r="M84" s="1">
-        <v>10745952.14</v>
+        <v>19894080.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>143037.0</v>
+        <v>374458.0</v>
       </c>
       <c r="C85" s="1">
-        <v>76.28</v>
+        <v>15.555</v>
       </c>
       <c r="D85" s="1">
-        <v>63.7488328195</v>
+        <v>13.1870293865</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>9118441.8</v>
+        <v>4937988.65</v>
       </c>
       <c r="H85" s="1">
-        <v>1792420.56</v>
+        <v>886705.54</v>
       </c>
       <c r="I85" s="1">
-        <v>19.657092728277</v>
+        <v>17.956816081382</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>10910862.36</v>
+        <v>5824694.19</v>
       </c>
       <c r="M85" s="1">
-        <v>10910862.36</v>
+        <v>5824694.19</v>
       </c>
       <c r="N85" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>1777637.0</v>
+        <v>64558.0</v>
       </c>
       <c r="C86" s="1">
-        <v>12.28</v>
+        <v>147.6</v>
       </c>
       <c r="D86" s="1">
-        <v>6.9277589069</v>
+        <v>124.7150069705</v>
       </c>
       <c r="E86" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="F86">
-        <v>1.0</v>
+        <v>0.85</v>
       </c>
       <c r="G86" s="1">
-        <v>12315040.56</v>
+        <v>9268820.09</v>
       </c>
       <c r="H86" s="1">
-        <v>9514341.8</v>
+        <v>1907300.95</v>
       </c>
       <c r="I86" s="1">
-        <v>77.257900643082</v>
+        <v>20.577602450799</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>21829382.36</v>
+        <v>11176121.04</v>
       </c>
       <c r="M86" s="1">
-        <v>21829382.36</v>
+        <v>11176121.04</v>
       </c>
       <c r="N86" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>1047302.0</v>
+        <v>143037.0</v>
       </c>
       <c r="C87" s="1">
-        <v>16.815</v>
+        <v>76.1</v>
       </c>
       <c r="D87" s="1">
-        <v>10.0524633869</v>
+        <v>63.7488328195</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>10527965.01</v>
+        <v>9118441.8</v>
       </c>
       <c r="H87" s="1">
-        <v>7082418.12</v>
+        <v>1766673.9</v>
       </c>
       <c r="I87" s="1">
-        <v>67.272432167781</v>
+        <v>19.374734617487</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>17610383.13</v>
+        <v>10885115.7</v>
       </c>
       <c r="M87" s="1">
-        <v>17610383.13</v>
+        <v>10885115.7</v>
       </c>
       <c r="N87" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>38290.0</v>
+        <v>1777637.0</v>
       </c>
       <c r="C88" s="1">
-        <v>1077.41</v>
+        <v>10.56</v>
       </c>
       <c r="D88" s="1">
-        <v>1075.3458132672</v>
+        <v>6.9277589069</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>41174991.19</v>
+        <v>12315040.56</v>
       </c>
       <c r="H88" s="1">
-        <v>79037.71</v>
+        <v>6456806.16</v>
       </c>
       <c r="I88" s="1">
-        <v>0.19195562091388</v>
+        <v>52.43024680708</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>41254028.9</v>
+        <v>18771846.72</v>
       </c>
       <c r="M88" s="1">
-        <v>41254028.9</v>
+        <v>18771846.72</v>
       </c>
       <c r="N88" s="1">
-        <v>1.52</v>
+        <v>0.7</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>968.0</v>
+        <v>1047302.0</v>
       </c>
       <c r="C89" s="1">
-        <v>30028.97</v>
+        <v>16.78</v>
       </c>
       <c r="D89" s="1">
-        <v>18195.731993802</v>
+        <v>10.0524633869</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>17613468.57</v>
+        <v>10527965.01</v>
       </c>
       <c r="H89" s="1">
-        <v>11454574.39</v>
+        <v>7045762.55</v>
       </c>
       <c r="I89" s="1">
-        <v>65.033041870639</v>
+        <v>66.924258803174</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>29068042.96</v>
+        <v>17573727.56</v>
       </c>
       <c r="M89" s="1">
-        <v>29068042.96</v>
+        <v>17573727.56</v>
       </c>
       <c r="N89" s="1">
-        <v>1.07</v>
+        <v>0.66</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>1480703.0</v>
+        <v>25973.0</v>
       </c>
       <c r="C90" s="1">
-        <v>16.865</v>
+        <v>1078.79</v>
       </c>
       <c r="D90" s="1">
-        <v>11.4393713121</v>
+        <v>1076.2985173064</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>16938311.42</v>
+        <v>27954701.39</v>
       </c>
       <c r="H90" s="1">
-        <v>8033744.68</v>
+        <v>64711.28</v>
       </c>
       <c r="I90" s="1">
-        <v>47.429430719488</v>
+        <v>0.23148621441955</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>24972056.1</v>
+        <v>28019412.67</v>
       </c>
       <c r="M90" s="1">
-        <v>24972056.1</v>
+        <v>28019412.67</v>
       </c>
       <c r="N90" s="1">
-        <v>0.92</v>
+        <v>1.05</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>109929.0</v>
+        <v>968.0</v>
       </c>
       <c r="C91" s="1">
-        <v>68.5</v>
+        <v>29801.01</v>
       </c>
       <c r="D91" s="1">
-        <v>55.1232077978</v>
+        <v>18195.731993802</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>6059639.11</v>
+        <v>17613468.57</v>
       </c>
       <c r="H91" s="1">
-        <v>1470497.39</v>
+        <v>11233909.11</v>
       </c>
       <c r="I91" s="1">
-        <v>24.267078670961</v>
+        <v>63.780220604215</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>7530136.5</v>
+        <v>28847377.68</v>
       </c>
       <c r="M91" s="1">
-        <v>7530136.5</v>
+        <v>28847377.68</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>1.08</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>438248.0</v>
+        <v>1144675.0</v>
       </c>
       <c r="C92" s="1">
-        <v>37.855</v>
+        <v>16.27</v>
       </c>
       <c r="D92" s="1">
-        <v>30.0058583724</v>
+        <v>11.439371315</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>13150007.42</v>
+        <v>13094362.36</v>
       </c>
       <c r="H92" s="1">
-        <v>3439870.62</v>
+        <v>5529499.89</v>
       </c>
       <c r="I92" s="1">
-        <v>26.158697178895</v>
+        <v>42.228095862776</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>16589878.04</v>
+        <v>18623862.25</v>
       </c>
       <c r="M92" s="1">
-        <v>16589878.04</v>
+        <v>18623862.25</v>
       </c>
       <c r="N92" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>236560.0</v>
+        <v>109929.0</v>
       </c>
       <c r="C93" s="1">
-        <v>154.7</v>
+        <v>69.0</v>
       </c>
       <c r="D93" s="1">
-        <v>31.067426023</v>
+        <v>55.1232077978</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>7349310.3</v>
+        <v>6059639.11</v>
       </c>
       <c r="H93" s="1">
-        <v>29246521.7</v>
+        <v>1525461.89</v>
       </c>
       <c r="I93" s="1">
-        <v>397.94920211765</v>
+        <v>25.174137639362</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>36595832.0</v>
+        <v>7585101.0</v>
       </c>
       <c r="M93" s="1">
-        <v>36595832.0</v>
+        <v>7585101.0</v>
       </c>
       <c r="N93" s="1">
-        <v>1.35</v>
+        <v>0.28</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>188889.0</v>
+        <v>438248.0</v>
       </c>
       <c r="C94" s="1">
-        <v>87.72</v>
+        <v>39.485</v>
       </c>
       <c r="D94" s="1">
-        <v>54.715396238</v>
+        <v>30.0058583724</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>10335136.48</v>
+        <v>13150007.42</v>
       </c>
       <c r="H94" s="1">
-        <v>6234206.6</v>
+        <v>4154214.86</v>
       </c>
       <c r="I94" s="1">
-        <v>60.32050580139</v>
+        <v>31.590969703042</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>16569343.08</v>
+        <v>17304222.28</v>
       </c>
       <c r="M94" s="1">
-        <v>16569343.08</v>
+        <v>17304222.28</v>
       </c>
       <c r="N94" s="1">
-        <v>0.61</v>
+        <v>0.65</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>3279.0</v>
+        <v>236560.0</v>
       </c>
       <c r="C95" s="1">
-        <v>663.5</v>
+        <v>133.35</v>
       </c>
       <c r="D95" s="1">
-        <v>656.6091613297</v>
+        <v>31.067426023</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2153021.44</v>
+        <v>7349310.3</v>
       </c>
       <c r="H95" s="1">
-        <v>22595.06</v>
+        <v>24195965.7</v>
       </c>
       <c r="I95" s="1">
-        <v>1.0494581976852</v>
+        <v>329.22770589779</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>2175616.5</v>
+        <v>31545276.0</v>
       </c>
       <c r="M95" s="1">
-        <v>2175616.5</v>
+        <v>31545276.0</v>
       </c>
       <c r="N95" s="1">
-        <v>0.08</v>
+        <v>1.18</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>338277.0</v>
+        <v>188889.0</v>
       </c>
       <c r="C96" s="1">
-        <v>21.63</v>
+        <v>87.86</v>
       </c>
       <c r="D96" s="1">
-        <v>22.2295461116</v>
+        <v>54.715396238</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>7519744.17</v>
+        <v>10335136.48</v>
       </c>
       <c r="H96" s="1">
-        <v>-202812.66</v>
+        <v>6260651.06</v>
       </c>
       <c r="I96" s="1">
-        <v>-2.697068615833</v>
+        <v>60.576375281693</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>7316931.51</v>
+        <v>16595787.54</v>
       </c>
       <c r="M96" s="1">
-        <v>7316931.51</v>
+        <v>16595787.54</v>
       </c>
       <c r="N96" s="1">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>30550.0</v>
+        <v>3279.0</v>
       </c>
       <c r="C97" s="1">
-        <v>318.6</v>
+        <v>633.5</v>
       </c>
       <c r="D97" s="1">
-        <v>315.5061584288</v>
+        <v>656.6091613297</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>10571776.95</v>
+        <v>2153021.44</v>
       </c>
       <c r="H97" s="1">
-        <v>-42536.36</v>
+        <v>-75774.94</v>
       </c>
       <c r="I97" s="1">
-        <v>-0.40235771338327</v>
+        <v>-3.519469829339</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>10529240.59</v>
+        <v>2077246.5</v>
       </c>
       <c r="M97" s="1">
-        <v>10529240.59</v>
+        <v>2077246.5</v>
       </c>
       <c r="N97" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>174151.0</v>
+        <v>338277.0</v>
       </c>
       <c r="C98" s="1">
-        <v>331.2</v>
+        <v>24.06</v>
       </c>
       <c r="D98" s="1">
-        <v>164.549703246</v>
+        <v>22.2295461116</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>28656495.37</v>
+        <v>7519744.17</v>
       </c>
       <c r="H98" s="1">
-        <v>29022315.83</v>
+        <v>619200.45</v>
       </c>
       <c r="I98" s="1">
-        <v>101.27657082723</v>
+        <v>8.2343286686574</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>57678811.2</v>
+        <v>8138944.62</v>
       </c>
       <c r="M98" s="1">
-        <v>57678811.2</v>
+        <v>8138944.62</v>
       </c>
       <c r="N98" s="1">
-        <v>2.12</v>
+        <v>0.3</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>3221566.0</v>
+        <v>30550.0</v>
       </c>
       <c r="C99" s="1">
-        <v>4.493</v>
+        <v>330.7</v>
       </c>
       <c r="D99" s="1">
-        <v>2.3415455154</v>
+        <v>315.5061584288</v>
       </c>
       <c r="E99" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F99">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G99" s="1">
-        <v>7543443.42</v>
+        <v>10571776.95</v>
       </c>
       <c r="H99" s="1">
-        <v>6931052.62</v>
+        <v>337876.96</v>
       </c>
       <c r="I99" s="1">
-        <v>91.881813571023</v>
+        <v>3.1960280811638</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>14474496.04</v>
+        <v>10909653.91</v>
       </c>
       <c r="M99" s="1">
-        <v>14474496.04</v>
+        <v>10909653.91</v>
       </c>
       <c r="N99" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>581774.0</v>
+        <v>174151.0</v>
       </c>
       <c r="C100" s="1">
-        <v>72.49</v>
+        <v>330.1</v>
       </c>
       <c r="D100" s="1">
-        <v>92.5011792036</v>
+        <v>164.549703246</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>53814781.03</v>
+        <v>28656495.37</v>
       </c>
       <c r="H100" s="1">
-        <v>-11641983.77</v>
+        <v>28830749.73</v>
       </c>
       <c r="I100" s="1">
-        <v>-21.633431460977</v>
+        <v>100.60807980093</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>42172797.26</v>
+        <v>57487245.1</v>
       </c>
       <c r="M100" s="1">
-        <v>42172797.26</v>
+        <v>57487245.1</v>
       </c>
       <c r="N100" s="1">
-        <v>1.55</v>
+        <v>2.15</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>439200.0</v>
+        <v>2915351.0</v>
       </c>
       <c r="C101" s="1">
-        <v>132.22</v>
+        <v>4.376</v>
       </c>
       <c r="D101" s="1">
-        <v>80.8136705373</v>
+        <v>2.3415455154</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>35493364.1</v>
+        <v>6826427.06</v>
       </c>
       <c r="H101" s="1">
-        <v>22577659.9</v>
+        <v>5931148.92</v>
       </c>
       <c r="I101" s="1">
-        <v>63.61093255739</v>
+        <v>86.885113806519</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>58071024.0</v>
+        <v>12757575.98</v>
       </c>
       <c r="M101" s="1">
-        <v>58071024.0</v>
+        <v>12757575.98</v>
       </c>
       <c r="N101" s="1">
-        <v>2.14</v>
+        <v>0.48</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>10202.0</v>
+        <v>581774.0</v>
       </c>
       <c r="C102" s="1">
-        <v>268.8</v>
+        <v>77.1</v>
       </c>
       <c r="D102" s="1">
-        <v>290.484279553</v>
+        <v>92.5011792036</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F102">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3159368.29</v>
+        <v>53814781.03</v>
       </c>
       <c r="H102" s="1">
-        <v>-192797.97</v>
+        <v>-8960005.63</v>
       </c>
       <c r="I102" s="1">
-        <v>-6.1024215065474</v>
+        <v>-16.649711210392</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>2966570.32</v>
+        <v>44854775.4</v>
       </c>
       <c r="M102" s="1">
-        <v>2966570.32</v>
+        <v>44854775.4</v>
       </c>
       <c r="N102" s="1">
-        <v>0.11</v>
+        <v>1.68</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>215182.0</v>
+        <v>439200.0</v>
       </c>
       <c r="C103" s="1">
-        <v>292.75</v>
+        <v>140.72</v>
       </c>
       <c r="D103" s="1">
-        <v>75.6916901507</v>
+        <v>80.8136705373</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>16287489.27</v>
+        <v>35493364.1</v>
       </c>
       <c r="H103" s="1">
-        <v>46707041.23</v>
+        <v>26310859.9</v>
       </c>
       <c r="I103" s="1">
-        <v>286.76636684593</v>
+        <v>74.12895499528</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>62994530.5</v>
+        <v>61804224.0</v>
       </c>
       <c r="M103" s="1">
-        <v>62994530.5</v>
+        <v>61804224.0</v>
       </c>
       <c r="N103" s="1">
-        <v>2.32</v>
+        <v>2.31</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>272762.0</v>
+        <v>10202.0</v>
       </c>
       <c r="C104" s="1">
-        <v>169.14</v>
+        <v>263.6</v>
       </c>
       <c r="D104" s="1">
-        <v>81.4996660825</v>
+        <v>290.484279553</v>
       </c>
       <c r="E104" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F104">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G104" s="1">
-        <v>22230011.92</v>
+        <v>3159368.29</v>
       </c>
       <c r="H104" s="1">
-        <v>23904952.76</v>
+        <v>-255370.45</v>
       </c>
       <c r="I104" s="1">
-        <v>107.53459263102</v>
+        <v>-8.0829592044807</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>46134964.68</v>
+        <v>2903997.84</v>
       </c>
       <c r="M104" s="1">
-        <v>46134964.68</v>
+        <v>2903997.84</v>
       </c>
       <c r="N104" s="1">
-        <v>1.7</v>
+        <v>0.11</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>255335.0</v>
+        <v>215182.0</v>
       </c>
       <c r="C105" s="1">
-        <v>279.0</v>
+        <v>268.55</v>
       </c>
       <c r="D105" s="1">
-        <v>93.9521602601</v>
+        <v>75.6916901507</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>23989274.84</v>
+        <v>16287489.27</v>
       </c>
       <c r="H105" s="1">
-        <v>47249190.16</v>
+        <v>41499636.83</v>
       </c>
       <c r="I105" s="1">
-        <v>196.95964332034</v>
+        <v>254.79456128599</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>71238465.0</v>
+        <v>57787126.1</v>
       </c>
       <c r="M105" s="1">
-        <v>71238465.0</v>
+        <v>57787126.1</v>
       </c>
       <c r="N105" s="1">
-        <v>2.62</v>
+        <v>2.16</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>357482.0</v>
+        <v>264070.0</v>
       </c>
       <c r="C106" s="1">
-        <v>20.92</v>
+        <v>150.68</v>
       </c>
       <c r="D106" s="1">
-        <v>22.3069429789</v>
+        <v>81.4996660734</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>7974330.59</v>
+        <v>21521616.82</v>
       </c>
       <c r="H106" s="1">
-        <v>-495807.15</v>
+        <v>18268450.78</v>
       </c>
       <c r="I106" s="1">
-        <v>-6.2175394461543</v>
+        <v>84.88419310125</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>7478523.44</v>
+        <v>39790067.6</v>
       </c>
       <c r="M106" s="1">
-        <v>7478523.44</v>
+        <v>39790067.6</v>
       </c>
       <c r="N106" s="1">
-        <v>0.28</v>
+        <v>1.49</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>303852.0</v>
+        <v>255335.0</v>
       </c>
       <c r="C107" s="1">
-        <v>11.135</v>
+        <v>272.1</v>
       </c>
       <c r="D107" s="1">
-        <v>12.5240896555</v>
+        <v>93.9521602601</v>
       </c>
       <c r="E107" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>4352991.98</v>
+        <v>23989274.84</v>
       </c>
       <c r="H107" s="1">
-        <v>-432491.38</v>
+        <v>45487378.66</v>
       </c>
       <c r="I107" s="1">
-        <v>-9.9354968257947</v>
+        <v>189.61548009844</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>3920500.6</v>
+        <v>69476653.5</v>
       </c>
       <c r="M107" s="1">
-        <v>3920500.6</v>
+        <v>69476653.5</v>
       </c>
       <c r="N107" s="1">
-        <v>0.14</v>
+        <v>2.6</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>292741.0</v>
+        <v>357482.0</v>
       </c>
       <c r="C108" s="1">
-        <v>78.92</v>
+        <v>16.28</v>
       </c>
       <c r="D108" s="1">
-        <v>46.5145454173</v>
+        <v>22.3069429789</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>13616714.54</v>
+        <v>7974330.59</v>
       </c>
       <c r="H108" s="1">
-        <v>9486405.18</v>
+        <v>-2154523.63</v>
       </c>
       <c r="I108" s="1">
-        <v>69.66735736534</v>
+        <v>-27.018238154082</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>23103119.72</v>
+        <v>5819806.96</v>
       </c>
       <c r="M108" s="1">
-        <v>23103119.72</v>
+        <v>5819806.96</v>
       </c>
       <c r="N108" s="1">
-        <v>0.85</v>
+        <v>0.22</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>369948.0</v>
+        <v>303852.0</v>
       </c>
       <c r="C109" s="1">
-        <v>95.96</v>
+        <v>11.545</v>
       </c>
       <c r="D109" s="1">
-        <v>59.7352610907</v>
+        <v>12.5240896555</v>
       </c>
       <c r="E109" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="F109">
-        <v>10.99</v>
+        <v>0.85</v>
       </c>
       <c r="G109" s="1">
-        <v>2013102.25</v>
+        <v>4352991.98</v>
       </c>
       <c r="H109" s="1">
-        <v>1216538.41</v>
+        <v>-238552.22</v>
       </c>
       <c r="I109" s="1">
-        <v>60.431029273352</v>
+        <v>-5.4801897429639</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>3229640.66</v>
+        <v>4114439.76</v>
       </c>
       <c r="M109" s="1">
-        <v>3229640.66</v>
+        <v>4114439.76</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>301157.0</v>
+        <v>292741.0</v>
       </c>
       <c r="C110" s="1">
-        <v>69.35</v>
+        <v>74.64</v>
       </c>
       <c r="D110" s="1">
-        <v>33.9885712104</v>
+        <v>46.5145454173</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>10235896.14</v>
+        <v>13616714.54</v>
       </c>
       <c r="H110" s="1">
-        <v>10649341.81</v>
+        <v>8233473.7</v>
       </c>
       <c r="I110" s="1">
-        <v>104.03917414113</v>
+        <v>60.465934538127</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>20885237.95</v>
+        <v>21850188.24</v>
       </c>
       <c r="M110" s="1">
-        <v>20885237.95</v>
+        <v>21850188.24</v>
       </c>
       <c r="N110" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>151241.0</v>
+        <v>369948.0</v>
       </c>
       <c r="C111" s="1">
-        <v>35.1</v>
+        <v>98.6</v>
       </c>
       <c r="D111" s="1">
-        <v>21.3361712102</v>
+        <v>59.7352610907</v>
       </c>
       <c r="E111" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F111">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G111" s="1">
-        <v>3226903.87</v>
+        <v>2013102.25</v>
       </c>
       <c r="H111" s="1">
-        <v>2081655.23</v>
+        <v>1291920.29</v>
       </c>
       <c r="I111" s="1">
-        <v>64.509366063018</v>
+        <v>64.175592173721</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>5308559.1</v>
+        <v>3305022.54</v>
       </c>
       <c r="M111" s="1">
-        <v>5308559.1</v>
+        <v>3305022.54</v>
       </c>
       <c r="N111" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>58266.0</v>
+        <v>301157.0</v>
       </c>
       <c r="C112" s="1">
-        <v>64.7</v>
+        <v>61.55</v>
       </c>
       <c r="D112" s="1">
-        <v>73.1329655374</v>
+        <v>33.9885712104</v>
       </c>
       <c r="E112" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F112">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>4635498.11</v>
+        <v>10235896.14</v>
       </c>
       <c r="H112" s="1">
-        <v>-557382.36</v>
+        <v>8300317.21</v>
       </c>
       <c r="I112" s="1">
-        <v>-12.024217177385</v>
+        <v>81.090283610478</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>4078115.75</v>
+        <v>18536213.35</v>
       </c>
       <c r="M112" s="1">
-        <v>4078115.75</v>
+        <v>18536213.35</v>
       </c>
       <c r="N112" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>20277.0</v>
+        <v>151241.0</v>
       </c>
       <c r="C113" s="1">
-        <v>226.3</v>
+        <v>33.08</v>
       </c>
       <c r="D113" s="1">
-        <v>259.4231454357</v>
+        <v>21.3361712102</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>5260323.12</v>
+        <v>3226903.87</v>
       </c>
       <c r="H113" s="1">
-        <v>-671638.02</v>
+        <v>1776148.41</v>
       </c>
       <c r="I113" s="1">
-        <v>-12.767999316361</v>
+        <v>55.041875480474</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>4588685.1</v>
+        <v>5003052.28</v>
       </c>
       <c r="M113" s="1">
-        <v>4588685.1</v>
+        <v>5003052.28</v>
       </c>
       <c r="N113" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>579445.0</v>
+        <v>58266.0</v>
       </c>
       <c r="C114" s="1">
-        <v>70.92</v>
+        <v>70.2</v>
       </c>
       <c r="D114" s="1">
-        <v>45.0331654428</v>
+        <v>73.1329655374</v>
       </c>
       <c r="E114" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F114">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="G114" s="1">
-        <v>26094242.55</v>
+        <v>4635498.11</v>
       </c>
       <c r="H114" s="1">
-        <v>14999996.85</v>
+        <v>-218594.92</v>
       </c>
       <c r="I114" s="1">
-        <v>57.48393279191</v>
+        <v>-4.7156727241121</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>41094239.4</v>
+        <v>4416903.19</v>
       </c>
       <c r="M114" s="1">
-        <v>41094239.4</v>
+        <v>4416903.19</v>
       </c>
       <c r="N114" s="1">
-        <v>1.51</v>
+        <v>0.17</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>35455.0</v>
+        <v>20277.0</v>
       </c>
       <c r="C115" s="1">
-        <v>424.2</v>
+        <v>221.1</v>
       </c>
       <c r="D115" s="1">
-        <v>381.608</v>
+        <v>259.4231454357</v>
       </c>
       <c r="E115" t="s">
-        <v>114</v>
+        <v>8</v>
       </c>
       <c r="F115">
-        <v>10.99</v>
+        <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1249934.09</v>
+        <v>5260323.12</v>
       </c>
       <c r="H115" s="1">
-        <v>118334.74</v>
+        <v>-777078.42</v>
       </c>
       <c r="I115" s="1">
-        <v>9.467278390655</v>
+        <v>-14.772446526061</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>1368268.83</v>
+        <v>4483244.7</v>
       </c>
       <c r="M115" s="1">
-        <v>1368268.83</v>
+        <v>4483244.7</v>
       </c>
       <c r="N115" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>86896.0</v>
+        <v>619274.0</v>
       </c>
       <c r="C116" s="1">
-        <v>247.6</v>
+        <v>70.42</v>
       </c>
       <c r="D116" s="1">
-        <v>190.5169861674</v>
+        <v>46.5830779752</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>16555164.03</v>
+        <v>28847689.03</v>
       </c>
       <c r="H116" s="1">
-        <v>4960285.57</v>
+        <v>14761586.05</v>
       </c>
       <c r="I116" s="1">
-        <v>29.96216504416</v>
+        <v>51.170775013031</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>21515449.6</v>
+        <v>43609275.08</v>
       </c>
       <c r="M116" s="1">
-        <v>21515449.6</v>
+        <v>43609275.08</v>
       </c>
       <c r="N116" s="1">
-        <v>0.79</v>
+        <v>1.63</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>184161.0</v>
+        <v>35455.0</v>
       </c>
       <c r="C117" s="1">
-        <v>22.08</v>
+        <v>409.2</v>
       </c>
       <c r="D117" s="1">
-        <v>17.749247995</v>
+        <v>381.608</v>
       </c>
       <c r="E117" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="F117">
-        <v>1.0</v>
+        <v>11.04</v>
       </c>
       <c r="G117" s="1">
-        <v>3268719.26</v>
+        <v>1249934.09</v>
       </c>
       <c r="H117" s="1">
-        <v>797555.62</v>
+        <v>64594.22</v>
       </c>
       <c r="I117" s="1">
-        <v>24.399636572032</v>
+        <v>5.1678100882903</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>4066274.88</v>
+        <v>1314528.31</v>
       </c>
       <c r="M117" s="1">
-        <v>4066274.88</v>
+        <v>1314528.31</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>148942.0</v>
+        <v>86896.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.3</v>
+        <v>235.6</v>
       </c>
       <c r="D118" s="1">
-        <v>88.447387238</v>
+        <v>190.5169861674</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>13173530.75</v>
+        <v>16555164.03</v>
       </c>
       <c r="H118" s="1">
-        <v>1765351.85</v>
+        <v>3917533.57</v>
       </c>
       <c r="I118" s="1">
-        <v>13.400749453597</v>
+        <v>23.663514072714</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>14938882.6</v>
+        <v>20472697.6</v>
       </c>
       <c r="M118" s="1">
-        <v>14938882.6</v>
+        <v>20472697.6</v>
       </c>
       <c r="N118" s="1">
-        <v>0.55</v>
+        <v>0.77</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>967567.0</v>
+        <v>184161.0</v>
       </c>
       <c r="C119" s="1">
-        <v>80.04</v>
+        <v>20.44</v>
       </c>
       <c r="D119" s="1">
-        <v>16.7051703706</v>
+        <v>17.749247995</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>16163371.58</v>
+        <v>3268719.26</v>
       </c>
       <c r="H119" s="1">
-        <v>61280691.1</v>
+        <v>495531.58</v>
       </c>
       <c r="I119" s="1">
-        <v>379.13309606658</v>
+        <v>15.159808493312</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>77444062.68</v>
+        <v>3764250.84</v>
       </c>
       <c r="M119" s="1">
-        <v>77444062.68</v>
+        <v>3764250.84</v>
       </c>
       <c r="N119" s="1">
-        <v>2.85</v>
+        <v>0.14</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>203662.0</v>
+        <v>148942.0</v>
       </c>
       <c r="C120" s="1">
-        <v>50.99</v>
+        <v>102.2</v>
       </c>
       <c r="D120" s="1">
-        <v>39.7678394595</v>
+        <v>88.447387238</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>9466517.48</v>
+        <v>13173530.75</v>
       </c>
       <c r="H120" s="1">
-        <v>918207.9</v>
+        <v>2048341.65</v>
       </c>
       <c r="I120" s="1">
-        <v>9.6995320817809</v>
+        <v>15.548919184024</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>10384725.38</v>
+        <v>15221872.4</v>
       </c>
       <c r="M120" s="1">
-        <v>10384725.38</v>
+        <v>15221872.4</v>
       </c>
       <c r="N120" s="1">
-        <v>0.38</v>
+        <v>0.57</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>434044.0</v>
+        <v>967567.0</v>
       </c>
       <c r="C121" s="1">
-        <v>22.27</v>
+        <v>82.57</v>
       </c>
       <c r="D121" s="1">
-        <v>15.354600916</v>
+        <v>16.7051703706</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>6664572.4</v>
+        <v>16163371.58</v>
       </c>
       <c r="H121" s="1">
-        <v>3001587.48</v>
+        <v>63728635.61</v>
       </c>
       <c r="I121" s="1">
-        <v>45.037960424888</v>
+        <v>394.27810772386</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>9666159.88</v>
+        <v>79892007.19</v>
       </c>
       <c r="M121" s="1">
-        <v>9666159.88</v>
+        <v>79892007.19</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>2.99</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>143032.0</v>
+        <v>203662.0</v>
       </c>
       <c r="C122" s="1">
-        <v>130.65</v>
+        <v>53.8</v>
       </c>
       <c r="D122" s="1">
-        <v>95.7333994491</v>
+        <v>39.7678394595</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>13692939.59</v>
+        <v>9466517.48</v>
       </c>
       <c r="H122" s="1">
-        <v>4994191.21</v>
+        <v>1490498.12</v>
       </c>
       <c r="I122" s="1">
-        <v>36.472746974267</v>
+        <v>15.744946577757</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>18687130.8</v>
+        <v>10957015.6</v>
       </c>
       <c r="M122" s="1">
-        <v>18687130.8</v>
+        <v>10957015.6</v>
       </c>
       <c r="N122" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>46555.0</v>
+        <v>434044.0</v>
       </c>
       <c r="C123" s="1">
-        <v>44.96</v>
+        <v>21.07</v>
       </c>
       <c r="D123" s="1">
-        <v>45.4429429707</v>
+        <v>15.354600916</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2115596.21</v>
+        <v>6664572.4</v>
       </c>
       <c r="H123" s="1">
-        <v>-22483.41</v>
+        <v>2480734.68</v>
       </c>
       <c r="I123" s="1">
-        <v>-1.0627458062992</v>
+        <v>37.22271334317</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>2093112.8</v>
+        <v>9145307.08</v>
       </c>
       <c r="M123" s="1">
-        <v>2093112.8</v>
+        <v>9145307.08</v>
       </c>
       <c r="N123" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>290065.0</v>
+        <v>153752.0</v>
       </c>
       <c r="C124" s="1">
-        <v>34.27</v>
+        <v>119.35</v>
       </c>
       <c r="D124" s="1">
-        <v>24.618059435</v>
+        <v>97.7965769551</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>7140837.41</v>
+        <v>15036419.3</v>
       </c>
       <c r="H124" s="1">
-        <v>2799690.14</v>
+        <v>3313881.9</v>
       </c>
       <c r="I124" s="1">
-        <v>39.206748162048</v>
+        <v>22.039036248477</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>9940527.55</v>
+        <v>18350301.2</v>
       </c>
       <c r="M124" s="1">
-        <v>9940527.55</v>
+        <v>18350301.2</v>
       </c>
       <c r="N124" s="1">
-        <v>0.37</v>
+        <v>0.69</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>211701.0</v>
+        <v>46555.0</v>
       </c>
       <c r="C125" s="1">
-        <v>56.54</v>
+        <v>43.76</v>
       </c>
       <c r="D125" s="1">
-        <v>75.8088184751</v>
+        <v>45.4429429707</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>16048802.68</v>
+        <v>2115596.21</v>
       </c>
       <c r="H125" s="1">
-        <v>-4079228.14</v>
+        <v>-78349.41</v>
       </c>
       <c r="I125" s="1">
-        <v>-25.417647791779</v>
+        <v>-3.7034198506151</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>11969574.54</v>
+        <v>2037246.8</v>
       </c>
       <c r="M125" s="1">
-        <v>11969574.54</v>
+        <v>2037246.8</v>
       </c>
       <c r="N125" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>29.98</v>
+      </c>
+      <c r="D126" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H126" s="1">
+        <v>1555311.29</v>
+      </c>
+      <c r="I126" s="1">
+        <v>21.780516775553</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>8696148.7</v>
+      </c>
+      <c r="M126" s="1">
+        <v>8696148.7</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>62.44</v>
+      </c>
+      <c r="D127" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-2830192.24</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-17.634912064356</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>13218610.44</v>
+      </c>
+      <c r="M127" s="1">
+        <v>13218610.44</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>282</v>
       </c>
-      <c r="B126" s="1">
-[...20 lines deleted...]
-      <c r="I126" s="1">
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>704.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>6291.0</v>
+      </c>
+      <c r="D128" s="1">
+        <v>6268.3515625</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>159445.0</v>
+      </c>
+      <c r="I128" s="1">
         <v>0</v>
       </c>
-      <c r="J126">
-[...18 lines deleted...]
-        <v>281</v>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>159445.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>159445.0</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">