--- v5 (2026-10-14)
+++ v6 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0007024393</t>
   </si>
   <si>
@@ -115,209 +115,200 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>ES0167050915</t>
-[...7 lines deleted...]
-  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
-    <t>ADYEN NV</t>
+    <t>ADYEN</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
-    <t>AKZO NOBEL NV</t>
+    <t>AKZO NOBEL</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
-    <t>AMADEUS IT GROUP SA</t>
+    <t>AMADEUS IT GROUP</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
-    <t>ASML HOLDING NV</t>
+    <t>ASML HOLDING</t>
   </si>
   <si>
     <t>DE0006766504</t>
   </si>
   <si>
     <t>AURUBIS AG</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>PTBCP0AM0015</t>
   </si>
   <si>
     <t>BANCO COMERCIAL PORTUGUES SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
+    <t>CH1101098163</t>
+  </si>
+  <si>
+    <t>BELIMO N AG</t>
+  </si>
+  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>IT0000066123</t>
   </si>
   <si>
     <t>BPER BANCA</t>
   </si>
   <si>
     <t>DE000A1DAHH0</t>
   </si>
   <si>
     <t>BRENNTAG</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0198251305</t>
   </si>
   <si>
     <t>COCA COLA HBC AG</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
@@ -391,51 +382,51 @@
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
-    <t>FERRARI NV</t>
+    <t>FERRARI</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>PTGAL0AM0009</t>
   </si>
   <si>
     <t>GALP ENERGIA SGPS SA CLASS B</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
@@ -460,132 +451,126 @@
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
-    <t>ES06445809W9</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
-    <t>IBERDROLA SA</t>
+    <t>IBERDROLA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
-    <t>ING GROEP NV</t>
+    <t>ING GROEP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>DE000KGX8881</t>
   </si>
   <si>
     <t>KION GROUP AG</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CORP CLASS B</t>
+    <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0011794037</t>
   </si>
   <si>
-    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+    <t>KONINKLIJKE AHOLD DELHAIZE</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
-    <t>KONINKLIJKE PHILIPS NV</t>
+    <t>KONINKLIJKE PHILIPS</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>DE000LEG1110</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN N</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
@@ -613,63 +598,63 @@
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>FR001400AJ45</t>
   </si>
   <si>
     <t>MICHELIN</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>GRS003003035</t>
   </si>
   <si>
-    <t>NATIONAL BANK OF GREECE SA</t>
+    <t>NATIONAL BANK OF GREECE</t>
   </si>
   <si>
     <t>GB0032089863</t>
   </si>
   <si>
     <t>NEXT PLC</t>
   </si>
   <si>
     <t>NL0010773842</t>
   </si>
   <si>
-    <t>NN GROUP NV</t>
+    <t>NN GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010838607</t>
   </si>
   <si>
     <t>OFI INVEST ESG MID CAPS EURO PART I</t>
   </si>
@@ -691,51 +676,51 @@
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>ES0173516115</t>
   </si>
   <si>
-    <t>REPSOL SA</t>
+    <t>REPSOL</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
@@ -751,75 +736,75 @@
   <si>
     <t>SCHINDLER HOLDING PAR AG</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
-    <t>SIGNIFY NV</t>
+    <t>SIGNIFY</t>
   </si>
   <si>
     <t>GB0009223206</t>
   </si>
   <si>
     <t>SMITH AND NEPHEW PLC</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>SE0000171100</t>
   </si>
   <si>
     <t>SSAB A</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
-    <t>STMICROELECTRONICS NV</t>
+    <t>STMICROELECTRONICS</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>CH0012453913</t>
   </si>
   <si>
     <t>TEMENOS AG</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
@@ -865,51 +850,51 @@
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>AT0000937503</t>
   </si>
   <si>
     <t>VOESTALPINE AG</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
-    <t>WOLTERS KLUWER NV</t>
+    <t>WOLTERS KLUWER</t>
   </si>
   <si>
     <t>VG180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1276,186 +1261,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>6373515.8886</v>
+        <v>6397552.8886</v>
       </c>
       <c r="C2">
-        <v>278.1</v>
+        <v>281.38</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>1772512099.92</v>
+        <v>1800184125.92</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>1772512099.92</v>
+        <v>1800184125.92</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3197.4169</v>
+        <v>3156.4169</v>
       </c>
       <c r="C3">
-        <v>268394.08</v>
+        <v>271666.97</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>858167780.02</v>
+        <v>857494243.19</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>858167780.02</v>
+        <v>857494243.19</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>77979.0</v>
       </c>
       <c r="C4">
-        <v>272.21</v>
+        <v>275.42</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>21227267.41</v>
+        <v>21477664.31</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>21227267.41</v>
+        <v>21477664.31</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>162870.0</v>
+        <v>182223.0</v>
       </c>
       <c r="C5">
-        <v>140.79</v>
+        <v>142.51</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>22930659.12</v>
+        <v>25969624.31</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>22930659.12</v>
+        <v>25969624.31</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z128"/>
+  <dimension ref="A1:Z125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N128" sqref="N128"/>
+      <selection activeCell="N125" sqref="N125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1474,6390 +1459,6240 @@
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
         <v>229587.0</v>
       </c>
       <c r="C2" s="1">
-        <v>83.82</v>
+        <v>80.08</v>
       </c>
       <c r="D2" s="1">
         <v>60.759836489</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
         <v>0.93</v>
       </c>
       <c r="G2" s="1">
         <v>15104211.55</v>
       </c>
       <c r="H2" s="1">
-        <v>5676504.76</v>
+        <v>4602446.86</v>
       </c>
       <c r="I2" s="1">
-        <v>37.58226466313</v>
+        <v>30.471281766442</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>20780716.31</v>
+        <v>19706658.41</v>
       </c>
       <c r="M2" s="1">
-        <v>20780716.31</v>
+        <v>19706658.41</v>
       </c>
       <c r="N2" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="1">
-        <v>61332.0</v>
+        <v>145391.0</v>
       </c>
       <c r="C3" s="1">
-        <v>118.8</v>
+        <v>164.8</v>
       </c>
       <c r="D3" s="1">
-        <v>119.4640923172</v>
+        <v>204.197030559</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>7326971.71</v>
+        <v>29688410.47</v>
       </c>
       <c r="H3" s="1">
-        <v>-40730.11</v>
+        <v>-5727973.67</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.55589282464965</v>
+        <v>-19.293635392801</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>7286241.6</v>
+        <v>23960436.8</v>
       </c>
       <c r="M3" s="1">
-        <v>7286241.6</v>
+        <v>23960436.8</v>
       </c>
       <c r="N3" s="1">
-        <v>0.27</v>
+        <v>0.89</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" s="1">
-        <v>143800.0</v>
+        <v>1080.0</v>
       </c>
       <c r="C4" s="1">
-        <v>1.711</v>
+        <v>908.2</v>
       </c>
       <c r="D4" s="1">
-        <v>0.0</v>
+        <v>1653.8514907407</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>0.0</v>
+        <v>1786159.61</v>
       </c>
       <c r="H4" s="1">
-        <v>246041.8</v>
+        <v>-805303.61</v>
       </c>
       <c r="I4" s="1">
-        <v>0</v>
+        <v>-45.085758601383</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>246041.8</v>
+        <v>980856.0</v>
       </c>
       <c r="M4" s="1">
-        <v>246041.8</v>
+        <v>980856.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="1">
+        <v>674270.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>26.82</v>
+      </c>
+      <c r="D5" s="1">
+        <v>17.9759421003</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>12120638.48</v>
+      </c>
+      <c r="H5" s="1">
+        <v>5963282.92</v>
+      </c>
+      <c r="I5" s="1">
+        <v>49.199412471875</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>18083921.4</v>
+      </c>
+      <c r="M5" s="1">
+        <v>18083921.4</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>37</v>
-      </c>
-[...43 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1376394.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>10.475</v>
+      </c>
+      <c r="D6" s="1">
+        <v>9.4033836169</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>12942760.79</v>
+      </c>
+      <c r="H6" s="1">
+        <v>1474966.36</v>
+      </c>
+      <c r="I6" s="1">
+        <v>11.396072166764</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>14417727.15</v>
+      </c>
+      <c r="M6" s="1">
+        <v>14417727.15</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>39</v>
-      </c>
-[...43 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1">
+        <v>214798.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>208.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>134.7328288904</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>28940342.18</v>
+      </c>
+      <c r="H7" s="1">
+        <v>15737641.82</v>
+      </c>
+      <c r="I7" s="1">
+        <v>54.379598285731</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>44677984.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>44677984.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.65</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>41</v>
-      </c>
-[...43 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>158232.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>61.54</v>
+      </c>
+      <c r="D8" s="1">
+        <v>64.6603092927</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>10231330.06</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-493732.78</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-4.8256949693205</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>9737597.28</v>
+      </c>
+      <c r="M8" s="1">
+        <v>9737597.28</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>43</v>
-      </c>
-[...43 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>183781.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>432.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>227.3947787856</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>41790839.84</v>
+      </c>
+      <c r="H9" s="1">
+        <v>37767955.06</v>
+      </c>
+      <c r="I9" s="1">
+        <v>90.373764213876</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>79558794.9</v>
+      </c>
+      <c r="M9" s="1">
+        <v>79558794.9</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>45</v>
-      </c>
-[...43 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="1">
+        <v>338590.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>55.32</v>
+      </c>
+      <c r="D10" s="1">
+        <v>66.836465253</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>22630158.77</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-3899359.97</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-17.230811368276</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>18730798.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>18730798.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>47</v>
-      </c>
-[...43 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="1">
+        <v>468706.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>73.48</v>
+      </c>
+      <c r="D11" s="1">
+        <v>60.1503929115</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>28192850.06</v>
+      </c>
+      <c r="H11" s="1">
+        <v>6247666.82</v>
+      </c>
+      <c r="I11" s="1">
+        <v>22.160465531877</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>34440516.88</v>
+      </c>
+      <c r="M11" s="1">
+        <v>34440516.88</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.27</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>49</v>
-      </c>
-[...43 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="1">
+        <v>23332.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>722.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>701.9056531802</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>16376862.7</v>
+      </c>
+      <c r="H12" s="1">
+        <v>473507.7</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.8913211808267</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>16850370.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>16850370.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>51</v>
-      </c>
-[...43 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="1">
+        <v>162085.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1419.6</v>
+      </c>
+      <c r="D13" s="1">
+        <v>212.790327791</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>34490120.28</v>
+      </c>
+      <c r="H13" s="1">
+        <v>195605745.72</v>
+      </c>
+      <c r="I13" s="1">
+        <v>567.13558587799</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>230095866.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>230095866.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>8.51</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>53</v>
-      </c>
-[...43 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>48136.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>180.6</v>
+      </c>
+      <c r="D14" s="1">
+        <v>195.2761436347</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>9399812.45</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-706450.85</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-7.51558452637</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>8693361.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>8693361.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>55</v>
-      </c>
-[...43 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>817435.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>44.63</v>
+      </c>
+      <c r="D15" s="1">
+        <v>21.2811505624</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>17395957.31</v>
+      </c>
+      <c r="H15" s="1">
+        <v>19086166.74</v>
+      </c>
+      <c r="I15" s="1">
+        <v>109.7161047241</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>36482124.05</v>
+      </c>
+      <c r="M15" s="1">
+        <v>36482124.05</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>57</v>
-      </c>
-[...43 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3220013.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>24.68</v>
+      </c>
+      <c r="D16" s="1">
+        <v>7.4092103541</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>23857753.66</v>
+      </c>
+      <c r="H16" s="1">
+        <v>55612167.18</v>
+      </c>
+      <c r="I16" s="1">
+        <v>233.09892445255</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>79469920.84</v>
+      </c>
+      <c r="M16" s="1">
+        <v>79469920.84</v>
+      </c>
+      <c r="N16" s="1">
+        <v>2.94</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>59</v>
-      </c>
-[...43 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8943222.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.5140577792</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>4597332.84</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5061346.92</v>
+      </c>
+      <c r="I17" s="1">
+        <v>110.09311477217</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>9658679.76</v>
+      </c>
+      <c r="M17" s="1">
+        <v>9658679.76</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>61</v>
-      </c>
-[...43 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4960473.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>12.566</v>
+      </c>
+      <c r="D18" s="1">
+        <v>5.285885977</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>26220494.67</v>
+      </c>
+      <c r="H18" s="1">
+        <v>36112809.05</v>
+      </c>
+      <c r="I18" s="1">
+        <v>137.72741324868</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>62333303.72</v>
+      </c>
+      <c r="M18" s="1">
+        <v>62333303.72</v>
+      </c>
+      <c r="N18" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>74135.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>178.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>106.8305951305</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>7919886.17</v>
+      </c>
+      <c r="H19" s="1">
+        <v>5276143.83</v>
+      </c>
+      <c r="I19" s="1">
+        <v>66.618935130478</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>13196030.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>13196030.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>80858.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>201.4</v>
+      </c>
+      <c r="D20" s="1">
+        <v>177.6453410918</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>14364046.99</v>
+      </c>
+      <c r="H20" s="1">
+        <v>1920754.21</v>
+      </c>
+      <c r="I20" s="1">
+        <v>13.371957160382</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>16284801.2</v>
+      </c>
+      <c r="M20" s="1">
+        <v>16284801.2</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>67</v>
-      </c>
-[...43 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>855.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>843.7777168539</v>
+      </c>
+      <c r="E21" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21">
+        <v>0.93</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4033643.16</v>
+      </c>
+      <c r="H21" s="1">
+        <v>44549.67</v>
+      </c>
+      <c r="I21" s="1">
+        <v>1.104452432525</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4078192.83</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4078192.83</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>69</v>
-      </c>
-[...43 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>319341.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>60.06</v>
+      </c>
+      <c r="D22" s="1">
+        <v>80.671217382</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>25761627.23</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-6582006.77</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-25.549654574363</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>19179620.46</v>
+      </c>
+      <c r="M22" s="1">
+        <v>19179620.46</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>71</v>
-      </c>
-[...43 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>495815.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>111.78</v>
+      </c>
+      <c r="D23" s="1">
+        <v>60.9561232516</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>30222960.25</v>
+      </c>
+      <c r="H23" s="1">
+        <v>25199240.45</v>
+      </c>
+      <c r="I23" s="1">
+        <v>83.377803635235</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>55422200.7</v>
+      </c>
+      <c r="M23" s="1">
+        <v>55422200.7</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.05</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>73</v>
-      </c>
-[...43 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>950870.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>14.518</v>
+      </c>
+      <c r="D24" s="1">
+        <v>6.4196217149</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>6104225.7</v>
+      </c>
+      <c r="H24" s="1">
+        <v>7700504.96</v>
+      </c>
+      <c r="I24" s="1">
+        <v>126.15039709295</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>13804730.66</v>
+      </c>
+      <c r="M24" s="1">
+        <v>13804730.66</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>96131.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>62.08</v>
+      </c>
+      <c r="D25" s="1">
+        <v>54.8841981255</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>5276072.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>691739.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>13.110880946233</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>5967812.48</v>
+      </c>
+      <c r="M25" s="1">
+        <v>5967812.48</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>77</v>
-      </c>
-[...43 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>487224.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>28.25</v>
+      </c>
+      <c r="D26" s="1">
+        <v>28.6535276793</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>13960686.37</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-196608.37</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.4083001708461</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>13764078.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>13764078.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>779824.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>12.53</v>
+      </c>
+      <c r="D27" s="1">
+        <v>3.7024288942</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2887242.91</v>
+      </c>
+      <c r="H27" s="1">
+        <v>6883951.81</v>
+      </c>
+      <c r="I27" s="1">
+        <v>238.42648591005</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>9771194.72</v>
+      </c>
+      <c r="M27" s="1">
+        <v>9771194.72</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>96545.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>48.84</v>
+      </c>
+      <c r="D28" s="1">
+        <v>41.8530775286</v>
+      </c>
+      <c r="E28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28">
+        <v>0.86</v>
+      </c>
+      <c r="G28" s="1">
+        <v>4437063.5</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1065950.8</v>
+      </c>
+      <c r="I28" s="1">
+        <v>24.023789607699</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5503014.3</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5503014.3</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>83</v>
-      </c>
-[...43 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B29" s="1">
-        <v>18207.0</v>
+        <v>312677.0</v>
       </c>
       <c r="C29" s="1">
-        <v>91.62</v>
+        <v>38.75</v>
       </c>
       <c r="D29" s="1">
-        <v>94.3156961608</v>
+        <v>11.5301145271</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>1717205.88</v>
+        <v>3605201.62</v>
       </c>
       <c r="H29" s="1">
-        <v>-49080.54</v>
+        <v>8511032.13</v>
       </c>
       <c r="I29" s="1">
-        <v>-2.858162819708</v>
+        <v>236.07645361038</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>1668125.34</v>
+        <v>12116233.75</v>
       </c>
       <c r="M29" s="1">
-        <v>1668125.34</v>
+        <v>12116233.75</v>
       </c>
       <c r="N29" s="1">
-        <v>0.06</v>
+        <v>0.45</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>96545.0</v>
+        <v>251187.0</v>
       </c>
       <c r="C30" s="1">
-        <v>49.2</v>
+        <v>83.52</v>
       </c>
       <c r="D30" s="1">
-        <v>41.8530775286</v>
+        <v>47.8803840565</v>
       </c>
       <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>12026930.03</v>
+      </c>
+      <c r="H30" s="1">
+        <v>8952208.21</v>
+      </c>
+      <c r="I30" s="1">
+        <v>74.43469104476</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>20979138.24</v>
+      </c>
+      <c r="M30" s="1">
+        <v>20979138.24</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>88</v>
-      </c>
-[...31 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>12335.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>194.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>169.920773409</v>
+      </c>
+      <c r="E31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F31">
+        <v>0.93</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2247816.21</v>
+      </c>
+      <c r="H31" s="1">
+        <v>322443.72</v>
+      </c>
+      <c r="I31" s="1">
+        <v>14.344754636323</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2570259.93</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2570259.93</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1203887.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2.254</v>
+      </c>
+      <c r="D32" s="1">
+        <v>2.2886534617</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32">
+        <v>0.86</v>
+      </c>
+      <c r="G32" s="1">
+        <v>3151404.96</v>
+      </c>
+      <c r="H32" s="1">
+        <v>15498.58</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.49179906094963</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>3166903.54</v>
+      </c>
+      <c r="M32" s="1">
+        <v>3166903.54</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>92</v>
-      </c>
-[...43 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>163459.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>49.6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>37.1563429361</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6073538.66</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2034027.74</v>
+      </c>
+      <c r="I33" s="1">
+        <v>33.48999411819</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>8107566.4</v>
+      </c>
+      <c r="M33" s="1">
+        <v>8107566.4</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>94</v>
-      </c>
-[...43 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>165403.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>67.8</v>
+      </c>
+      <c r="D34" s="1">
+        <v>50.9596718923</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>8428882.61</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2785440.79</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.046382526379</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>11214323.4</v>
+      </c>
+      <c r="M34" s="1">
+        <v>11214323.4</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>31682.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>267.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>271.6233665804</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8605571.5</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-146477.5</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.7021240251156</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>8459094.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>8459094.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>98</v>
-      </c>
-[...43 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>262000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>57.4</v>
+      </c>
+      <c r="D36" s="1">
+        <v>56.2825619847</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>14746031.24</v>
+      </c>
+      <c r="H36" s="1">
+        <v>292768.76</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1.9854071596284</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>15038800.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>15038800.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>100</v>
-      </c>
-[...43 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>879953.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>28.08</v>
+      </c>
+      <c r="D37" s="1">
+        <v>29.7408204415</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>26170524.17</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-1461443.93</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-5.5843127959787</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>24709080.24</v>
+      </c>
+      <c r="M37" s="1">
+        <v>24709080.24</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1600843.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>19.015</v>
+      </c>
+      <c r="D38" s="1">
+        <v>12.4476612572</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>19926751.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>10513278.26</v>
+      </c>
+      <c r="I38" s="1">
+        <v>52.759619740506</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>30440029.65</v>
+      </c>
+      <c r="M38" s="1">
+        <v>30440029.65</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.13</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>104</v>
-      </c>
-[...43 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>122377.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>124.95</v>
+      </c>
+      <c r="D39" s="1">
+        <v>92.3572887879</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>11302407.93</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3988598.22</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35.28980943444</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>15291006.15</v>
+      </c>
+      <c r="M39" s="1">
+        <v>15291006.15</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>5959314.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>9.912</v>
+      </c>
+      <c r="D40" s="1">
+        <v>6.7315341212</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>40115325.53</v>
+      </c>
+      <c r="H40" s="1">
+        <v>18953394.84</v>
+      </c>
+      <c r="I40" s="1">
+        <v>47.247266698175</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>59068720.37</v>
+      </c>
+      <c r="M40" s="1">
+        <v>59068720.37</v>
+      </c>
+      <c r="N40" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2031153.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>26.87</v>
+      </c>
+      <c r="D41" s="1">
+        <v>18.7205123543</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>38024224.83</v>
+      </c>
+      <c r="H41" s="1">
+        <v>16552856.28</v>
+      </c>
+      <c r="I41" s="1">
+        <v>43.53239639731</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>54577081.11</v>
+      </c>
+      <c r="M41" s="1">
+        <v>54577081.11</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.02</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>217855.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>245.5</v>
+      </c>
+      <c r="D42" s="1">
+        <v>271.2956322784</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42">
+        <v>10.99</v>
+      </c>
+      <c r="G42" s="1">
+        <v>5407815.73</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-542813.46</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-10.037573155252</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>4865002.27</v>
+      </c>
+      <c r="M42" s="1">
+        <v>4865002.27</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B43" s="1">
-        <v>2031153.0</v>
+        <v>160347.0</v>
       </c>
       <c r="C43" s="1">
-        <v>27.16</v>
+        <v>115.1</v>
       </c>
       <c r="D43" s="1">
-        <v>18.7205123543</v>
+        <v>100.7578412443</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>38024224.83</v>
+        <v>16156217.57</v>
       </c>
       <c r="H43" s="1">
-        <v>17141890.65</v>
+        <v>2299722.13</v>
       </c>
       <c r="I43" s="1">
-        <v>45.081499298509</v>
+        <v>14.234285469579</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>55166115.48</v>
+        <v>18455939.7</v>
       </c>
       <c r="M43" s="1">
-        <v>55166115.48</v>
+        <v>18455939.7</v>
       </c>
       <c r="N43" s="1">
-        <v>2.06</v>
+        <v>0.68</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B44" s="1">
-        <v>217855.0</v>
+        <v>106215.0</v>
       </c>
       <c r="C44" s="1">
-        <v>254.0</v>
+        <v>169.6</v>
       </c>
       <c r="D44" s="1">
-        <v>271.2956322784</v>
+        <v>142.0915744481</v>
       </c>
       <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>15092256.58</v>
+      </c>
+      <c r="H44" s="1">
+        <v>2921807.42</v>
+      </c>
+      <c r="I44" s="1">
+        <v>19.359645819114</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>18014064.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>18014064.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>117</v>
-      </c>
-[...31 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>820457.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>17.59</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.7987895405</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>15423598.47</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-991759.84</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-6.430145610501</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>14431838.63</v>
+      </c>
+      <c r="M45" s="1">
+        <v>14431838.63</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>119</v>
-      </c>
-[...43 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>47146.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>346.65</v>
+      </c>
+      <c r="D46" s="1">
+        <v>340.3831536079</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>16047704.16</v>
+      </c>
+      <c r="H46" s="1">
+        <v>295456.74</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1.8411153212585</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>16343160.9</v>
+      </c>
+      <c r="M46" s="1">
+        <v>16343160.9</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>196097.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>44.86</v>
+      </c>
+      <c r="D47" s="1">
+        <v>41.6881530059</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>8174921.74</v>
+      </c>
+      <c r="H47" s="1">
+        <v>621989.68</v>
+      </c>
+      <c r="I47" s="1">
+        <v>7.6085092895336</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>8796911.42</v>
+      </c>
+      <c r="M47" s="1">
+        <v>8796911.42</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>752121.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>19.75</v>
+      </c>
+      <c r="D48" s="1">
+        <v>15.2704559905</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>11485230.63</v>
+      </c>
+      <c r="H48" s="1">
+        <v>3369159.12</v>
+      </c>
+      <c r="I48" s="1">
+        <v>29.334710190317</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>14854389.75</v>
+      </c>
+      <c r="M48" s="1">
+        <v>14854389.75</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>25992.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>197.3</v>
+      </c>
+      <c r="D49" s="1">
+        <v>137.6485649431</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3577761.5</v>
+      </c>
+      <c r="H49" s="1">
+        <v>1550460.1</v>
+      </c>
+      <c r="I49" s="1">
+        <v>43.336038469864</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>5128221.6</v>
+      </c>
+      <c r="M49" s="1">
+        <v>5128221.6</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>262171.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>62.95</v>
+      </c>
+      <c r="D50" s="1">
+        <v>38.8187797659</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>10177158.31</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6326506.14</v>
+      </c>
+      <c r="I50" s="1">
+        <v>62.163778407413</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>16503664.45</v>
+      </c>
+      <c r="M50" s="1">
+        <v>16503664.45</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>914900.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>44.32</v>
+      </c>
+      <c r="D51" s="1">
+        <v>24.9927591212</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>22865875.32</v>
+      </c>
+      <c r="H51" s="1">
+        <v>17682492.68</v>
+      </c>
+      <c r="I51" s="1">
+        <v>77.331361395703</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>40548368.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>40548368.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>273242.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>22.66</v>
+      </c>
+      <c r="D52" s="1">
+        <v>16.9562383894</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>4633156.49</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1558507.23</v>
+      </c>
+      <c r="I52" s="1">
+        <v>33.638130578231</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>6191663.72</v>
+      </c>
+      <c r="M52" s="1">
+        <v>6191663.72</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>75731.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>160.85</v>
+      </c>
+      <c r="D53" s="1">
+        <v>101.6050588266</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>7694652.71</v>
+      </c>
+      <c r="H53" s="1">
+        <v>4486678.64</v>
+      </c>
+      <c r="I53" s="1">
+        <v>58.309046673011</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>12181331.35</v>
+      </c>
+      <c r="M53" s="1">
+        <v>12181331.35</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>90197.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>78.08</v>
+      </c>
+      <c r="D54" s="1">
+        <v>67.8664957815</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>6121354.32</v>
+      </c>
+      <c r="H54" s="1">
+        <v>921227.44</v>
+      </c>
+      <c r="I54" s="1">
+        <v>15.049405602778</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>7042581.76</v>
+      </c>
+      <c r="M54" s="1">
+        <v>7042581.76</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>124656.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>76.24</v>
+      </c>
+      <c r="D55" s="1">
+        <v>74.8587191952</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>9331588.5</v>
+      </c>
+      <c r="H55" s="1">
+        <v>172184.94</v>
+      </c>
+      <c r="I55" s="1">
+        <v>1.84518359334</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>9503773.44</v>
+      </c>
+      <c r="M55" s="1">
+        <v>9503773.44</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>13502.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>1560.5</v>
+      </c>
+      <c r="D56" s="1">
+        <v>1848.9450133314</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>24964455.57</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-3894584.57</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-15.600518741855</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>21069871.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>21069871.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>63683.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>59.2</v>
+      </c>
+      <c r="D57" s="1">
+        <v>51.4520457579</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3276620.63</v>
+      </c>
+      <c r="H57" s="1">
+        <v>493412.97</v>
+      </c>
+      <c r="I57" s="1">
+        <v>15.058593157915</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3770033.6</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3770033.6</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>143</v>
-      </c>
-[...43 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>794390.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>20.65</v>
+      </c>
+      <c r="D58" s="1">
+        <v>11.5333553041</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>9161982.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>7242171.38</v>
+      </c>
+      <c r="I58" s="1">
+        <v>79.045901696215</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>16404153.5</v>
+      </c>
+      <c r="M58" s="1">
+        <v>16404153.5</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>145</v>
-      </c>
-[...43 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>533638.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>57.76</v>
+      </c>
+      <c r="D59" s="1">
+        <v>31.4415931961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>16778428.91</v>
+      </c>
+      <c r="H59" s="1">
+        <v>14044501.97</v>
+      </c>
+      <c r="I59" s="1">
+        <v>83.705703587238</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>30822930.88</v>
+      </c>
+      <c r="M59" s="1">
+        <v>30822930.88</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>147</v>
-      </c>
-[...43 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>358453.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>61.47</v>
+      </c>
+      <c r="D60" s="1">
+        <v>22.8351660608</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>8185333.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>13848772.13</v>
+      </c>
+      <c r="I60" s="1">
+        <v>169.19007217321</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>22034105.91</v>
+      </c>
+      <c r="M60" s="1">
+        <v>22034105.91</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>149</v>
-      </c>
-[...43 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>618310.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>30.285</v>
+      </c>
+      <c r="D61" s="1">
+        <v>13.8495131892</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>8563292.5</v>
+      </c>
+      <c r="H61" s="1">
+        <v>10162225.85</v>
+      </c>
+      <c r="I61" s="1">
+        <v>118.67194598339</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>18725518.35</v>
+      </c>
+      <c r="M61" s="1">
+        <v>18725518.35</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>151</v>
-      </c>
-[...43 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8911968.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>6.696</v>
+      </c>
+      <c r="D62" s="1">
+        <v>3.2816664075</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>29246106.01</v>
+      </c>
+      <c r="H62" s="1">
+        <v>30428431.72</v>
+      </c>
+      <c r="I62" s="1">
+        <v>104.04267737249</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>59674537.73</v>
+      </c>
+      <c r="M62" s="1">
+        <v>59674537.73</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>153</v>
-      </c>
-[...43 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>408620.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>13.89</v>
+      </c>
+      <c r="D63" s="1">
+        <v>10.7080922618</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>4375540.66</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1300191.14</v>
+      </c>
+      <c r="I63" s="1">
+        <v>29.714982468018</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5675731.8</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5675731.8</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>155</v>
-      </c>
-[...43 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>95586.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>126.1</v>
+      </c>
+      <c r="D64" s="1">
+        <v>69.9605123135</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>6687245.53</v>
+      </c>
+      <c r="H64" s="1">
+        <v>5366149.07</v>
+      </c>
+      <c r="I64" s="1">
+        <v>80.244534852603</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>12053394.6</v>
+      </c>
+      <c r="M64" s="1">
+        <v>12053394.6</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>157</v>
-      </c>
-[...43 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>36291.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>39.9</v>
+      </c>
+      <c r="D65" s="1">
+        <v>65.6</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2380689.6</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-932678.7</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-39.176829268293</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>1448010.9</v>
+      </c>
+      <c r="M65" s="1">
+        <v>1448010.9</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>159</v>
-      </c>
-[...43 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>323132.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>50.28</v>
+      </c>
+      <c r="D66" s="1">
+        <v>54.2210453004</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>17520554.81</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-1273477.85</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-7.2684790168468</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>16247076.96</v>
+      </c>
+      <c r="M66" s="1">
+        <v>16247076.96</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>161</v>
-      </c>
-[...43 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>195783.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>27.2</v>
+      </c>
+      <c r="D67" s="1">
+        <v>21.6928919263</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>4247099.46</v>
+      </c>
+      <c r="H67" s="1">
+        <v>1078198.14</v>
+      </c>
+      <c r="I67" s="1">
+        <v>25.38669391086</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>5325297.6</v>
+      </c>
+      <c r="M67" s="1">
+        <v>5325297.6</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>163</v>
-      </c>
-[...43 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>460824.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>34.67</v>
+      </c>
+      <c r="D68" s="1">
+        <v>31.4379855867</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>14487378.27</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1489389.81</v>
+      </c>
+      <c r="I68" s="1">
+        <v>10.280602758086</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>15976768.08</v>
+      </c>
+      <c r="M68" s="1">
+        <v>15976768.08</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4264498.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>4.098</v>
+      </c>
+      <c r="D69" s="1">
+        <v>3.3332265111</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>14214537.79</v>
+      </c>
+      <c r="H69" s="1">
+        <v>3261375.01</v>
+      </c>
+      <c r="I69" s="1">
+        <v>22.943939916881</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>17475912.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>17475912.8</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>167</v>
-      </c>
-[...43 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>533657.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>22.71</v>
+      </c>
+      <c r="D70" s="1">
+        <v>24.4032236811</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>13022951.14</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-903600.67</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-6.9385246115574</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>12119350.47</v>
+      </c>
+      <c r="M70" s="1">
+        <v>12119350.47</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>169</v>
-      </c>
-[...43 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>224465.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>170.32</v>
+      </c>
+      <c r="D71" s="1">
+        <v>48.8478601564</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>10964634.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>27266243.87</v>
+      </c>
+      <c r="I71" s="1">
+        <v>248.67443416103</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>38230878.8</v>
+      </c>
+      <c r="M71" s="1">
+        <v>38230878.8</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>66588.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>53.3</v>
+      </c>
+      <c r="D72" s="1">
+        <v>110.9074526942</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>7385105.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-3835965.06</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-51.941913094901</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>3549140.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>3549140.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>173</v>
-      </c>
-[...43 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>98583.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>134.5</v>
+      </c>
+      <c r="D73" s="1">
+        <v>142.4702575495</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>14045145.4</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-785731.9</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-5.5943308354786</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>13259413.5</v>
+      </c>
+      <c r="M73" s="1">
+        <v>13259413.5</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>175</v>
-      </c>
-[...43 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>178349.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>54.71</v>
+      </c>
+      <c r="D74" s="1">
+        <v>52.4597216693</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>9356138.9</v>
+      </c>
+      <c r="H74" s="1">
+        <v>401334.89</v>
+      </c>
+      <c r="I74" s="1">
+        <v>4.2895353979835</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>9757473.79</v>
+      </c>
+      <c r="M74" s="1">
+        <v>9757473.79</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>177</v>
-      </c>
-[...43 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>48402.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>85.34</v>
+      </c>
+      <c r="D75" s="1">
+        <v>88.5762993265</v>
+      </c>
+      <c r="E75" t="s">
+        <v>32</v>
+      </c>
+      <c r="F75">
+        <v>0.93</v>
+      </c>
+      <c r="G75" s="1">
+        <v>4631055.88</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-203566.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-4.3956714251524</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>4427489.88</v>
+      </c>
+      <c r="M75" s="1">
+        <v>4427489.88</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>179</v>
-      </c>
-[...43 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>117829.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>389.75</v>
+      </c>
+      <c r="D76" s="1">
+        <v>215.4276925884</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>25383629.59</v>
+      </c>
+      <c r="H76" s="1">
+        <v>20540223.16</v>
+      </c>
+      <c r="I76" s="1">
+        <v>80.919173072443</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>45923852.75</v>
+      </c>
+      <c r="M76" s="1">
+        <v>45923852.75</v>
+      </c>
+      <c r="N76" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>181</v>
-      </c>
-[...43 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>184</v>
+      </c>
+      <c r="B77" s="1">
+        <v>71767.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>486.9</v>
+      </c>
+      <c r="D77" s="1">
+        <v>179.8035250185</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>12903959.58</v>
+      </c>
+      <c r="H77" s="1">
+        <v>22039392.72</v>
+      </c>
+      <c r="I77" s="1">
+        <v>170.79558087084</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>34943352.3</v>
+      </c>
+      <c r="M77" s="1">
+        <v>34943352.3</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>183</v>
-      </c>
-[...43 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>186</v>
+      </c>
+      <c r="B78" s="1">
+        <v>198754.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>16.22</v>
+      </c>
+      <c r="D78" s="1">
+        <v>14.5416794127</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>2890216.95</v>
+      </c>
+      <c r="H78" s="1">
+        <v>333572.93</v>
+      </c>
+      <c r="I78" s="1">
+        <v>11.541449509526</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>3223789.88</v>
+      </c>
+      <c r="M78" s="1">
+        <v>3223789.88</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>185</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" s="1">
+        <v>348686.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>34.76</v>
+      </c>
+      <c r="D79" s="1">
+        <v>31.4790175115</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>10976292.7</v>
+      </c>
+      <c r="H79" s="1">
+        <v>1144032.66</v>
+      </c>
+      <c r="I79" s="1">
+        <v>10.422760136489</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>12120325.36</v>
+      </c>
+      <c r="M79" s="1">
+        <v>12120325.36</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>187</v>
-      </c>
-[...43 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" s="1">
+        <v>164642.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>50.14</v>
+      </c>
+      <c r="D80" s="1">
+        <v>53.1914279467</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>8757543.08</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-502393.2</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-5.7366911633851</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>8255149.88</v>
+      </c>
+      <c r="M80" s="1">
+        <v>8255149.88</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>189</v>
-      </c>
-[...43 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" s="1">
+        <v>39008.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>521.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>206.5642347724</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>8057657.67</v>
+      </c>
+      <c r="H81" s="1">
+        <v>12265510.33</v>
+      </c>
+      <c r="I81" s="1">
+        <v>152.22178494461</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>20323168.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>20323168.0</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>191</v>
-      </c>
-[...43 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="1">
+        <v>425661.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="D82" s="1">
+        <v>13.5307681465</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>5759520.3</v>
+      </c>
+      <c r="H82" s="1">
+        <v>1242603.15</v>
+      </c>
+      <c r="I82" s="1">
+        <v>21.574768127825</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>7002123.45</v>
+      </c>
+      <c r="M82" s="1">
+        <v>7002123.45</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>193</v>
-      </c>
-[...43 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
+        <v>196</v>
+      </c>
+      <c r="B83" s="1">
+        <v>64558.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>124.7150069705</v>
+      </c>
+      <c r="E83" t="s">
+        <v>85</v>
+      </c>
+      <c r="F83">
+        <v>0.86</v>
+      </c>
+      <c r="G83" s="1">
+        <v>9268820.09</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1957347.85</v>
+      </c>
+      <c r="I83" s="1">
+        <v>21.117551435827</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>11226167.94</v>
+      </c>
+      <c r="M83" s="1">
+        <v>11226167.94</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>195</v>
-      </c>
-[...43 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>198</v>
+      </c>
+      <c r="B84" s="1">
+        <v>143037.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>81.36</v>
+      </c>
+      <c r="D84" s="1">
+        <v>63.7488328195</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9118441.8</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2519048.52</v>
+      </c>
+      <c r="I84" s="1">
+        <v>27.62586607725</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>11637490.32</v>
+      </c>
+      <c r="M84" s="1">
+        <v>11637490.32</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>197</v>
-      </c>
-[...43 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2351091.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>8.1</v>
+      </c>
+      <c r="D85" s="1">
+        <v>7.1819716634</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>16885468.94</v>
+      </c>
+      <c r="H85" s="1">
+        <v>2158368.16</v>
+      </c>
+      <c r="I85" s="1">
+        <v>12.782399870975</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>19043837.1</v>
+      </c>
+      <c r="M85" s="1">
+        <v>19043837.1</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>199</v>
-      </c>
-[...43 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1047302.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>17.6</v>
+      </c>
+      <c r="D86" s="1">
+        <v>10.0524633869</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>10527965.01</v>
+      </c>
+      <c r="H86" s="1">
+        <v>7904550.19</v>
+      </c>
+      <c r="I86" s="1">
+        <v>75.081463345403</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>18432515.2</v>
+      </c>
+      <c r="M86" s="1">
+        <v>18432515.2</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>201</v>
-      </c>
-[...43 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
+        <v>25717.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>1080.32</v>
+      </c>
+      <c r="D87" s="1">
+        <v>1077.555627406</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>27711498.07</v>
+      </c>
+      <c r="H87" s="1">
+        <v>71091.37</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.25654105678596</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>27782589.44</v>
+      </c>
+      <c r="M87" s="1">
+        <v>27782589.44</v>
+      </c>
+      <c r="N87" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>203</v>
-      </c>
-[...43 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
+        <v>968.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>30096.69</v>
+      </c>
+      <c r="D88" s="1">
+        <v>18195.731993802</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>17613468.57</v>
+      </c>
+      <c r="H88" s="1">
+        <v>11520127.35</v>
+      </c>
+      <c r="I88" s="1">
+        <v>65.405217059981</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>29133595.92</v>
+      </c>
+      <c r="M88" s="1">
+        <v>29133595.92</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>205</v>
-      </c>
-[...43 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1144675.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>16.605</v>
+      </c>
+      <c r="D89" s="1">
+        <v>11.439371315</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>13094362.36</v>
+      </c>
+      <c r="H89" s="1">
+        <v>5912966.02</v>
+      </c>
+      <c r="I89" s="1">
+        <v>45.156578513992</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>19007328.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>19007328.38</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>207</v>
-      </c>
-[...43 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>109929.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>79.25</v>
+      </c>
+      <c r="D90" s="1">
+        <v>55.1232077978</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>6059639.11</v>
+      </c>
+      <c r="H90" s="1">
+        <v>2652234.14</v>
+      </c>
+      <c r="I90" s="1">
+        <v>43.768846491586</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>8711873.25</v>
+      </c>
+      <c r="M90" s="1">
+        <v>8711873.25</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>209</v>
-      </c>
-[...43 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
+        <v>438248.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>40.91</v>
+      </c>
+      <c r="D91" s="1">
+        <v>30.0058583724</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>13150007.42</v>
+      </c>
+      <c r="H91" s="1">
+        <v>4778718.26</v>
+      </c>
+      <c r="I91" s="1">
+        <v>36.340042308508</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>17928725.68</v>
+      </c>
+      <c r="M91" s="1">
+        <v>17928725.68</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>211</v>
-      </c>
-[...43 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>236560.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>119.45</v>
+      </c>
+      <c r="D92" s="1">
+        <v>31.067426023</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>7349310.3</v>
+      </c>
+      <c r="H92" s="1">
+        <v>20907781.7</v>
+      </c>
+      <c r="I92" s="1">
+        <v>284.4863102324</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>28257092.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>28257092.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>213</v>
-      </c>
-[...43 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
+        <v>188889.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>93.86</v>
+      </c>
+      <c r="D93" s="1">
+        <v>54.715396238</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>10335136.48</v>
+      </c>
+      <c r="H93" s="1">
+        <v>7393985.06</v>
+      </c>
+      <c r="I93" s="1">
+        <v>71.54221015183</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>17729121.54</v>
+      </c>
+      <c r="M93" s="1">
+        <v>17729121.54</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>215</v>
-      </c>
-[...43 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3279.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>674.5</v>
+      </c>
+      <c r="D94" s="1">
+        <v>656.6091613297</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2153021.44</v>
+      </c>
+      <c r="H94" s="1">
+        <v>58664.06</v>
+      </c>
+      <c r="I94" s="1">
+        <v>2.7247318075941</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2211685.5</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2211685.5</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
         <v>217</v>
-      </c>
-[...43 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
+        <v>220</v>
+      </c>
+      <c r="B95" s="1">
+        <v>338277.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>26.04</v>
+      </c>
+      <c r="D95" s="1">
+        <v>22.2295461116</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>7519744.17</v>
+      </c>
+      <c r="H95" s="1">
+        <v>1288988.91</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17.141393122687</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>8808733.08</v>
+      </c>
+      <c r="M95" s="1">
+        <v>8808733.08</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>219</v>
-      </c>
-[...43 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>222</v>
+      </c>
+      <c r="B96" s="1">
+        <v>30550.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>356.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>315.5061584288</v>
+      </c>
+      <c r="E96" t="s">
+        <v>32</v>
+      </c>
+      <c r="F96">
+        <v>0.93</v>
+      </c>
+      <c r="G96" s="1">
+        <v>10571776.95</v>
+      </c>
+      <c r="H96" s="1">
+        <v>1085653.78</v>
+      </c>
+      <c r="I96" s="1">
+        <v>10.269359494952</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>11657430.73</v>
+      </c>
+      <c r="M96" s="1">
+        <v>11657430.73</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>221</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
+        <v>224</v>
+      </c>
+      <c r="B97" s="1">
+        <v>174151.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>351.3</v>
+      </c>
+      <c r="D97" s="1">
+        <v>164.549703246</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>28656495.37</v>
+      </c>
+      <c r="H97" s="1">
+        <v>32522750.93</v>
+      </c>
+      <c r="I97" s="1">
+        <v>113.49172503504</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>61179246.3</v>
+      </c>
+      <c r="M97" s="1">
+        <v>61179246.3</v>
+      </c>
+      <c r="N97" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>223</v>
-      </c>
-[...43 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
+        <v>226</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2915351.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>4.282</v>
+      </c>
+      <c r="D98" s="1">
+        <v>2.3415455154</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>6826427.06</v>
+      </c>
+      <c r="H98" s="1">
+        <v>5657105.92</v>
+      </c>
+      <c r="I98" s="1">
+        <v>82.870671147258</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>12483532.98</v>
+      </c>
+      <c r="M98" s="1">
+        <v>12483532.98</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>225</v>
-      </c>
-[...43 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
+        <v>228</v>
+      </c>
+      <c r="B99" s="1">
+        <v>581774.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>74.5</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.5011792036</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>53814781.03</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-10472618.03</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-19.46048618903</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>43342163.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>43342163.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>227</v>
-      </c>
-[...43 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100" s="1">
+        <v>430620.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>164.64</v>
+      </c>
+      <c r="D100" s="1">
+        <v>80.8136705448</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>34799982.81</v>
+      </c>
+      <c r="H100" s="1">
+        <v>36097293.99</v>
+      </c>
+      <c r="I100" s="1">
+        <v>103.72790753111</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>70897276.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>70897276.8</v>
+      </c>
+      <c r="N100" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>229</v>
-      </c>
-[...43 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101" s="1">
+        <v>10202.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>259.2</v>
+      </c>
+      <c r="D101" s="1">
+        <v>290.484279553</v>
+      </c>
+      <c r="E101" t="s">
+        <v>32</v>
+      </c>
+      <c r="F101">
+        <v>0.93</v>
+      </c>
+      <c r="G101" s="1">
+        <v>3159368.29</v>
+      </c>
+      <c r="H101" s="1">
+        <v>-324963.02</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-10.285696068691</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>2834405.27</v>
+      </c>
+      <c r="M101" s="1">
+        <v>2834405.27</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>231</v>
-      </c>
-[...43 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
+        <v>234</v>
+      </c>
+      <c r="B102" s="1">
+        <v>215182.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>290.1</v>
+      </c>
+      <c r="D102" s="1">
+        <v>75.6916901507</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>16287489.27</v>
+      </c>
+      <c r="H102" s="1">
+        <v>46136808.93</v>
+      </c>
+      <c r="I102" s="1">
+        <v>283.26532202222</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>62424298.2</v>
+      </c>
+      <c r="M102" s="1">
+        <v>62424298.2</v>
+      </c>
+      <c r="N102" s="1">
+        <v>2.31</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>233</v>
-      </c>
-[...43 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" s="1">
+        <v>264070.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>147.54</v>
+      </c>
+      <c r="D103" s="1">
+        <v>81.4996660734</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>21521616.82</v>
+      </c>
+      <c r="H103" s="1">
+        <v>17439270.98</v>
+      </c>
+      <c r="I103" s="1">
+        <v>81.031416579231</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>38960887.8</v>
+      </c>
+      <c r="M103" s="1">
+        <v>38960887.8</v>
+      </c>
+      <c r="N103" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>235</v>
-      </c>
-[...43 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" s="1">
+        <v>255335.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>285.3</v>
+      </c>
+      <c r="D104" s="1">
+        <v>93.9521602601</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>23989274.84</v>
+      </c>
+      <c r="H104" s="1">
+        <v>48857800.66</v>
+      </c>
+      <c r="I104" s="1">
+        <v>203.66518365338</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>72847075.5</v>
+      </c>
+      <c r="M104" s="1">
+        <v>72847075.5</v>
+      </c>
+      <c r="N104" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>237</v>
-      </c>
-[...43 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="1">
+        <v>357482.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>22.3069429789</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>7974330.59</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-2612100.59</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-32.756361935579</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>5362230.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>5362230.0</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>239</v>
-      </c>
-[...43 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>242</v>
+      </c>
+      <c r="B106" s="1">
+        <v>303852.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>11.97</v>
+      </c>
+      <c r="D106" s="1">
+        <v>12.5240896555</v>
+      </c>
+      <c r="E106" t="s">
+        <v>85</v>
+      </c>
+      <c r="F106">
+        <v>0.86</v>
+      </c>
+      <c r="G106" s="1">
+        <v>4352991.98</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-108248.51</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-2.4867610714045</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>4244743.47</v>
+      </c>
+      <c r="M106" s="1">
+        <v>4244743.47</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>241</v>
-      </c>
-[...43 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>244</v>
+      </c>
+      <c r="B107" s="1">
+        <v>240689.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>83.09</v>
+      </c>
+      <c r="D107" s="1">
+        <v>46.5145454092</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>11195539.42</v>
+      </c>
+      <c r="H107" s="1">
+        <v>8803309.59</v>
+      </c>
+      <c r="I107" s="1">
+        <v>78.632295057383</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>19998849.01</v>
+      </c>
+      <c r="M107" s="1">
+        <v>19998849.01</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>243</v>
-      </c>
-[...43 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
+        <v>246</v>
+      </c>
+      <c r="B108" s="1">
+        <v>369948.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>102.05</v>
+      </c>
+      <c r="D108" s="1">
+        <v>59.7352610907</v>
+      </c>
+      <c r="E108" t="s">
+        <v>114</v>
+      </c>
+      <c r="F108">
+        <v>10.99</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2013102.25</v>
+      </c>
+      <c r="H108" s="1">
+        <v>1421035.5</v>
+      </c>
+      <c r="I108" s="1">
+        <v>70.589335439867</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>3434137.75</v>
+      </c>
+      <c r="M108" s="1">
+        <v>3434137.75</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>245</v>
-      </c>
-[...43 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
+        <v>248</v>
+      </c>
+      <c r="B109" s="1">
+        <v>301157.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>45.29</v>
+      </c>
+      <c r="D109" s="1">
+        <v>33.9885712104</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>10235896.14</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3403504.39</v>
+      </c>
+      <c r="I109" s="1">
+        <v>33.250673350423</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>13639400.53</v>
+      </c>
+      <c r="M109" s="1">
+        <v>13639400.53</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>247</v>
-      </c>
-[...43 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
+        <v>250</v>
+      </c>
+      <c r="B110" s="1">
+        <v>151241.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>29.7</v>
+      </c>
+      <c r="D110" s="1">
+        <v>21.3361712102</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>3226903.87</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1264953.83</v>
+      </c>
+      <c r="I110" s="1">
+        <v>39.200232822554</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4491857.7</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4491857.7</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>249</v>
-      </c>
-[...43 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>252</v>
+      </c>
+      <c r="B111" s="1">
+        <v>58266.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>69.1</v>
+      </c>
+      <c r="D111" s="1">
+        <v>73.1329655374</v>
+      </c>
+      <c r="E111" t="s">
+        <v>32</v>
+      </c>
+      <c r="F111">
+        <v>0.93</v>
+      </c>
+      <c r="G111" s="1">
+        <v>4635498.11</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-319960.73</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-6.90240233967</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>4315537.38</v>
+      </c>
+      <c r="M111" s="1">
+        <v>4315537.38</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>251</v>
-      </c>
-[...43 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
+        <v>254</v>
+      </c>
+      <c r="B112" s="1">
+        <v>20277.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>253.8</v>
+      </c>
+      <c r="D112" s="1">
+        <v>259.4231454357</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>5260323.12</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-114020.52</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.1675573419908</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>5146302.6</v>
+      </c>
+      <c r="M112" s="1">
+        <v>5146302.6</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>253</v>
-      </c>
-[...43 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
+        <v>256</v>
+      </c>
+      <c r="B113" s="1">
+        <v>637735.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>76.43</v>
+      </c>
+      <c r="D113" s="1">
+        <v>47.3845407889</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>30218780.12</v>
+      </c>
+      <c r="H113" s="1">
+        <v>18523305.93</v>
+      </c>
+      <c r="I113" s="1">
+        <v>61.297331846101</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>48742086.05</v>
+      </c>
+      <c r="M113" s="1">
+        <v>48742086.05</v>
+      </c>
+      <c r="N113" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>255</v>
-      </c>
-[...43 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
+        <v>258</v>
+      </c>
+      <c r="B114" s="1">
+        <v>35455.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>434.2</v>
+      </c>
+      <c r="D114" s="1">
+        <v>381.608</v>
+      </c>
+      <c r="E114" t="s">
+        <v>114</v>
+      </c>
+      <c r="F114">
+        <v>10.99</v>
+      </c>
+      <c r="G114" s="1">
+        <v>1249934.09</v>
+      </c>
+      <c r="H114" s="1">
+        <v>150398.92</v>
+      </c>
+      <c r="I114" s="1">
+        <v>12.032548052194</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>1400333.01</v>
+      </c>
+      <c r="M114" s="1">
+        <v>1400333.01</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>257</v>
-      </c>
-[...43 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
+        <v>260</v>
+      </c>
+      <c r="B115" s="1">
+        <v>86896.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>221.4</v>
+      </c>
+      <c r="D115" s="1">
+        <v>190.5169861674</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>16555164.03</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2683610.37</v>
+      </c>
+      <c r="I115" s="1">
+        <v>16.21011042317</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>19238774.4</v>
+      </c>
+      <c r="M115" s="1">
+        <v>19238774.4</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>259</v>
-      </c>
-[...43 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
+        <v>262</v>
+      </c>
+      <c r="B116" s="1">
+        <v>184161.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>21.44</v>
+      </c>
+      <c r="D116" s="1">
+        <v>17.749247995</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>3268719.26</v>
+      </c>
+      <c r="H116" s="1">
+        <v>679692.58</v>
+      </c>
+      <c r="I116" s="1">
+        <v>20.793850004726</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>3948411.84</v>
+      </c>
+      <c r="M116" s="1">
+        <v>3948411.84</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>261</v>
-      </c>
-[...43 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>264</v>
+      </c>
+      <c r="B117" s="1">
+        <v>148942.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>105.15</v>
+      </c>
+      <c r="D117" s="1">
+        <v>88.447387238</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>13173530.75</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2487720.55</v>
+      </c>
+      <c r="I117" s="1">
+        <v>18.884235344424</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>15661251.3</v>
+      </c>
+      <c r="M117" s="1">
+        <v>15661251.3</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>263</v>
-      </c>
-[...43 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
+        <v>266</v>
+      </c>
+      <c r="B118" s="1">
+        <v>967567.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>83.8</v>
+      </c>
+      <c r="D118" s="1">
+        <v>16.7051703706</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>16163371.58</v>
+      </c>
+      <c r="H118" s="1">
+        <v>64918743.02</v>
+      </c>
+      <c r="I118" s="1">
+        <v>401.64109758095</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>81082114.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>81082114.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>265</v>
-      </c>
-[...43 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
+        <v>268</v>
+      </c>
+      <c r="B119" s="1">
+        <v>203662.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>55.66</v>
+      </c>
+      <c r="D119" s="1">
+        <v>39.7678394595</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>9466517.48</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1869309.44</v>
+      </c>
+      <c r="I119" s="1">
+        <v>19.74653766762</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>11335826.92</v>
+      </c>
+      <c r="M119" s="1">
+        <v>11335826.92</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>267</v>
-      </c>
-[...43 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
+        <v>270</v>
+      </c>
+      <c r="B120" s="1">
+        <v>434044.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>18.725</v>
+      </c>
+      <c r="D120" s="1">
+        <v>15.354600916</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>6664572.4</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1462901.5</v>
+      </c>
+      <c r="I120" s="1">
+        <v>21.950418004312</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>8127473.9</v>
+      </c>
+      <c r="M120" s="1">
+        <v>8127473.9</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>269</v>
-      </c>
-[...43 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
+        <v>272</v>
+      </c>
+      <c r="B121" s="1">
+        <v>153752.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>125.1</v>
+      </c>
+      <c r="D121" s="1">
+        <v>97.7965769551</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>15036419.3</v>
+      </c>
+      <c r="H121" s="1">
+        <v>4197955.9</v>
+      </c>
+      <c r="I121" s="1">
+        <v>27.918587638747</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>19234375.2</v>
+      </c>
+      <c r="M121" s="1">
+        <v>19234375.2</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>271</v>
-      </c>
-[...43 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="1">
+        <v>46555.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>46.62</v>
+      </c>
+      <c r="D122" s="1">
+        <v>45.4429429707</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>2115596.21</v>
+      </c>
+      <c r="H122" s="1">
+        <v>54797.89</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.5901866216711</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>2170394.1</v>
+      </c>
+      <c r="M122" s="1">
+        <v>2170394.1</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>273</v>
-      </c>
-[...43 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
+        <v>276</v>
+      </c>
+      <c r="B123" s="1">
+        <v>290065.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>29.76</v>
+      </c>
+      <c r="D123" s="1">
+        <v>24.618059435</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>7140837.41</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1491496.99</v>
+      </c>
+      <c r="I123" s="1">
+        <v>20.886863883938</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>8632334.4</v>
+      </c>
+      <c r="M123" s="1">
+        <v>8632334.4</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>275</v>
-      </c>
-[...43 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
+        <v>278</v>
+      </c>
+      <c r="B124" s="1">
+        <v>211701.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>69.62</v>
+      </c>
+      <c r="D124" s="1">
+        <v>75.8088184751</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>16048802.68</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-1310179.06</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-8.1637184164071</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>14738623.62</v>
+      </c>
+      <c r="M124" s="1">
+        <v>14738623.62</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>277</v>
-      </c>
-[...43 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
+        <v>280</v>
+      </c>
+      <c r="B125" s="1">
+        <v>639.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>6454.0</v>
+      </c>
+      <c r="D125" s="1">
+        <v>6275.554773083</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1140265.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>0</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1140265.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1140265.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>279</v>
-      </c>
-[...193 lines deleted...]
-        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">